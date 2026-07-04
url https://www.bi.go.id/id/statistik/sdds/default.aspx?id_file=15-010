--- v0 (2026-05-13)
+++ v1 (2026-07-04)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49A898DB-7514-46AF-9450-F65440247D9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3229257-9952-4ACB-8C52-1414B101501F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I R Government Securities" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$301</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$303</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'I R Government Securities'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="920" uniqueCount="270">
   <si>
     <t>INTEREST RATE</t>
   </si>
   <si>
     <t>GOVERNMENT SECURITIES</t>
   </si>
   <si>
     <t>(Percent per annum)</t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Rate </t>
   </si>
   <si>
     <t xml:space="preserve">Variable Rate </t>
   </si>
   <si>
     <t>Hedge Bond</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
@@ -823,54 +823,60 @@
   <si>
     <t>4.70000 - 12.00000</t>
   </si>
   <si>
     <t>4.70000-6.29782</t>
   </si>
   <si>
     <t>4.70000-5.88917</t>
   </si>
   <si>
     <t>4.70000-5.45986</t>
   </si>
   <si>
     <t>4.66026-5.05417</t>
   </si>
   <si>
     <t>4.60000-4.87435</t>
   </si>
   <si>
     <t>4.87435 - 12.00000</t>
   </si>
   <si>
     <t>4.66026-4.87435</t>
   </si>
   <si>
-    <t>Last update  : 30/04/2026</t>
-[...2 lines deleted...]
-    <t>5.05700-4.72700</t>
+    <t>4.72700-5.05700</t>
+  </si>
+  <si>
+    <t>5.05700 - 12.00000</t>
+  </si>
+  <si>
+    <t>4.72700-5.31000</t>
+  </si>
+  <si>
+    <t>Last update  : 30/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2210,54 +2216,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G301"/>
+  <dimension ref="A1:G303"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A287" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="J298" sqref="J298"/>
+      <selection activeCell="F304" sqref="F304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="13.44140625" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="17.6640625" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
@@ -5939,71 +5945,95 @@
       <c r="F297" s="25" t="s">
         <v>263</v>
       </c>
       <c r="G297" s="17"/>
     </row>
     <row r="298" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D298" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E298" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F298" s="25" t="s">
         <v>265</v>
       </c>
       <c r="G298" s="17"/>
     </row>
     <row r="299" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D299" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E299" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F299" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="G299" s="17"/>
+    </row>
+    <row r="300" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D300" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E300" s="24" t="s">
         <v>267</v>
       </c>
-      <c r="G299" s="17"/>
-[...13 lines deleted...]
-      <c r="G301" s="44"/>
+      <c r="F300" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="G300" s="17"/>
+    </row>
+    <row r="301" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D301" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E301" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="F301" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="G301" s="17"/>
+    </row>
+    <row r="302" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D302" s="22"/>
+      <c r="E302" s="26"/>
+      <c r="F302" s="27"/>
+      <c r="G302" s="23"/>
+    </row>
+    <row r="303" spans="4:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D303" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="E303" s="44"/>
+      <c r="F303" s="44"/>
+      <c r="G303" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="D301:G301"/>
+    <mergeCell ref="D303:G303"/>
     <mergeCell ref="D101:G101"/>
     <mergeCell ref="D75:G75"/>
     <mergeCell ref="D153:G153"/>
     <mergeCell ref="D179:G179"/>
     <mergeCell ref="D166:G166"/>
     <mergeCell ref="D192:G192"/>
     <mergeCell ref="D205:G205"/>
     <mergeCell ref="D140:G140"/>
     <mergeCell ref="D114:G114"/>
     <mergeCell ref="D127:G127"/>
     <mergeCell ref="D231:G231"/>
     <mergeCell ref="D244:G244"/>
     <mergeCell ref="D257:G257"/>
     <mergeCell ref="D270:G270"/>
     <mergeCell ref="D283:G283"/>
     <mergeCell ref="D296:G296"/>
     <mergeCell ref="D218:G218"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D62:G62"/>
     <mergeCell ref="D88:G88"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D36:G36"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D49:G49"/>