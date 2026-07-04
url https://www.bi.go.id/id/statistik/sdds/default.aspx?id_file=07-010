--- v0 (2026-05-13)
+++ v1 (2026-07-04)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C54CA13F-3478-4D11-9F7B-86FEB049D335}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{843CAF7D-3423-4305-AA57-44704588B556}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Producer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$408</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$410</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Producer Price Index'!$4:$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="167">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCER PRICE INDEX - </t>
   </si>
   <si>
     <t xml:space="preserve">WHOLESALE PRICE INDEX </t>
   </si>
   <si>
     <t>( PPI / WPI )</t>
   </si>
   <si>
     <t xml:space="preserve">( 1983 = 100 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Latest Observation </t>
   </si>
   <si>
     <t xml:space="preserve">PPI - WPI </t>
   </si>
   <si>
@@ -543,51 +543,51 @@
   <si>
     <t>193.39</t>
   </si>
   <si>
     <t>Agriculture, Forestry and Fishery Products</t>
   </si>
   <si>
     <t>Ores and minerals; Electricity, Gas and Water</t>
   </si>
   <si>
     <t>Food Products, Beverages and Tobacco; Textiles, Apparel and Leather Products</t>
   </si>
   <si>
     <t>Other Transportable Goods, Except Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>2025 ( 2023=100)</t>
   </si>
   <si>
     <t>2026 ( 2023=100)</t>
   </si>
   <si>
-    <t>Last update  : 4/5/2026</t>
+    <t>Last update  : 1/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="52" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
@@ -2150,55 +2150,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L408"/>
+  <dimension ref="A1:L410"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A401" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L406" sqref="L406"/>
+      <selection pane="bottomLeft" activeCell="J412" sqref="J412"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="15.5546875" customWidth="1"/>
     <col min="5" max="10" width="15.6640625" customWidth="1"/>
     <col min="11" max="12" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
@@ -10994,69 +10994,119 @@
     <row r="406" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D406" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E406" s="16">
         <v>109.07</v>
       </c>
       <c r="F406" s="16">
         <v>113.31</v>
       </c>
       <c r="G406" s="16">
         <v>103.34</v>
       </c>
       <c r="H406" s="16">
         <v>110.06</v>
       </c>
       <c r="I406" s="16">
         <v>107.04</v>
       </c>
       <c r="J406" s="16">
         <v>107</v>
       </c>
       <c r="K406" s="22"/>
       <c r="L406" s="22"/>
     </row>
-    <row r="407" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D408" s="27" t="s">
+    <row r="407" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D407" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E407" s="16">
+        <v>110.63</v>
+      </c>
+      <c r="F407" s="16">
+        <v>114.28</v>
+      </c>
+      <c r="G407" s="16">
+        <v>110.29</v>
+      </c>
+      <c r="H407" s="16">
+        <v>110.78</v>
+      </c>
+      <c r="I407" s="16">
+        <v>109.82</v>
+      </c>
+      <c r="J407" s="16">
+        <v>108.45</v>
+      </c>
+      <c r="K407" s="22"/>
+      <c r="L407" s="22"/>
+    </row>
+    <row r="408" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D408" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E408" s="16">
+        <v>111.55</v>
+      </c>
+      <c r="F408" s="16">
+        <v>115.49</v>
+      </c>
+      <c r="G408" s="16">
+        <v>110.87</v>
+      </c>
+      <c r="H408" s="16">
+        <v>111.27</v>
+      </c>
+      <c r="I408" s="16">
+        <v>110.8</v>
+      </c>
+      <c r="J408" s="16">
+        <v>109.69</v>
+      </c>
+      <c r="K408" s="22"/>
+      <c r="L408" s="22"/>
+    </row>
+    <row r="409" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D409" s="18"/>
+      <c r="E409" s="18"/>
+      <c r="F409" s="18"/>
+      <c r="G409" s="18"/>
+      <c r="H409" s="18"/>
+      <c r="I409" s="18"/>
+      <c r="J409" s="18"/>
+    </row>
+    <row r="410" spans="4:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="D410" s="27" t="s">
         <v>166</v>
       </c>
-      <c r="E408" s="27"/>
-[...4 lines deleted...]
-      <c r="J408" s="27"/>
+      <c r="E410" s="27"/>
+      <c r="F410" s="27"/>
+      <c r="G410" s="27"/>
+      <c r="H410" s="27"/>
+      <c r="I410" s="27"/>
+      <c r="J410" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="54">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D239:J239"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D229:J229"/>
     <mergeCell ref="D139:J139"/>
     <mergeCell ref="D190:J190"/>
     <mergeCell ref="D203:J203"/>
     <mergeCell ref="D177:J177"/>
     <mergeCell ref="D109:J109"/>
     <mergeCell ref="D55:J55"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="D7:J7"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D9:J9"/>
     <mergeCell ref="D164:J164"/>
     <mergeCell ref="D150:J150"/>
     <mergeCell ref="D122:J122"/>
     <mergeCell ref="D151:J151"/>
@@ -11066,96 +11116,76 @@
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="D135:J135"/>
     <mergeCell ref="D138:J138"/>
     <mergeCell ref="D56:J56"/>
     <mergeCell ref="D216:J216"/>
     <mergeCell ref="D256:J256"/>
     <mergeCell ref="D243:J243"/>
     <mergeCell ref="D295:J295"/>
     <mergeCell ref="D269:J269"/>
     <mergeCell ref="D282:J282"/>
     <mergeCell ref="E335:H335"/>
     <mergeCell ref="I335:J335"/>
     <mergeCell ref="E348:H348"/>
     <mergeCell ref="I348:J348"/>
     <mergeCell ref="E361:H361"/>
     <mergeCell ref="I361:J361"/>
     <mergeCell ref="D308:J308"/>
     <mergeCell ref="E320:H320"/>
     <mergeCell ref="I320:J320"/>
     <mergeCell ref="E322:H322"/>
     <mergeCell ref="I322:J322"/>
     <mergeCell ref="E402:J402"/>
     <mergeCell ref="K402:L402"/>
     <mergeCell ref="E374:H374"/>
     <mergeCell ref="I374:J374"/>
-    <mergeCell ref="D408:J408"/>
+    <mergeCell ref="D410:J410"/>
     <mergeCell ref="K389:L389"/>
     <mergeCell ref="E389:J389"/>
     <mergeCell ref="D387:J387"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a62548adeaac2f169338723d207fc42f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="646f25a240d9ec220b4560e62c5a5089" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -11372,84 +11402,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{525B49FB-854C-4FBE-AA4B-B8A3D2AA7C9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2BDB3B9-C729-4240-A1AF-02EBC739B227}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197527E3-AB94-40EB-BCB4-E3FF4328014F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>