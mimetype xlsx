--- v1 (2026-07-04)
+++ v2 (2026-09-02)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{843CAF7D-3423-4305-AA57-44704588B556}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15C74E0C-EB8E-4D45-9D39-C67842B7C213}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Producer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$410</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$412</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Producer Price Index'!$4:$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="167">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCER PRICE INDEX - </t>
   </si>
   <si>
     <t xml:space="preserve">WHOLESALE PRICE INDEX </t>
   </si>
   <si>
     <t>( PPI / WPI )</t>
   </si>
   <si>
     <t xml:space="preserve">( 1983 = 100 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Latest Observation </t>
   </si>
   <si>
     <t xml:space="preserve">PPI - WPI </t>
   </si>
   <si>
@@ -543,58 +543,58 @@
   <si>
     <t>193.39</t>
   </si>
   <si>
     <t>Agriculture, Forestry and Fishery Products</t>
   </si>
   <si>
     <t>Ores and minerals; Electricity, Gas and Water</t>
   </si>
   <si>
     <t>Food Products, Beverages and Tobacco; Textiles, Apparel and Leather Products</t>
   </si>
   <si>
     <t>Other Transportable Goods, Except Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>2025 ( 2023=100)</t>
   </si>
   <si>
     <t>2026 ( 2023=100)</t>
   </si>
   <si>
-    <t>Last update  : 1/7/2026</t>
+    <t>Last update  : 1/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="52" x14ac:knownFonts="1">
+  <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
@@ -931,50 +931,55 @@
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Optima"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
@@ -1527,51 +1532,51 @@
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="35" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="35" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="37" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="37" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="32" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="32" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1583,139 +1588,148 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="83">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2150,9070 +2164,9135 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L410"/>
+  <dimension ref="A1:L412"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A401" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J412" sqref="J412"/>
+      <pane xSplit="3" ySplit="386" topLeftCell="D406" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A387" sqref="A387"/>
+      <selection pane="bottomRight" activeCell="D387" sqref="D387:J387"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="15.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="16.5546875" customWidth="1"/>
+    <col min="4" max="4" width="15.54296875" customWidth="1"/>
+    <col min="5" max="10" width="15.6328125" customWidth="1"/>
+    <col min="11" max="12" width="16.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...4 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="40"/>
-[...2 lines deleted...]
-      <c r="E2" s="40"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.35">
-      <c r="D4" s="41" t="s">
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
+      <c r="D4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="42"/>
-[...7 lines deleted...]
-      <c r="D5" s="47" t="s">
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="32"/>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
+      <c r="D5" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="48"/>
-[...7 lines deleted...]
-      <c r="D6" s="47" t="s">
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="38"/>
+    </row>
+    <row r="6" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
+      <c r="D6" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="48"/>
-[...7 lines deleted...]
-      <c r="D7" s="50" t="s">
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="38"/>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="17" hidden="1" x14ac:dyDescent="0.4">
+      <c r="D7" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="51"/>
-[...4 lines deleted...]
-      <c r="J7" s="52"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="41"/>
     </row>
     <row r="8" spans="1:10" s="2" customFormat="1" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="10" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D9" s="31">
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D9" s="27">
         <v>1997</v>
       </c>
-      <c r="E9" s="32"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="29"/>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8">
         <v>270</v>
       </c>
       <c r="F10" s="8">
         <v>418</v>
       </c>
       <c r="G10" s="8">
         <v>308</v>
       </c>
       <c r="H10" s="8">
         <v>268</v>
       </c>
       <c r="I10" s="8">
         <v>245</v>
       </c>
       <c r="J10" s="8">
         <v>232</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="8">
         <v>268</v>
       </c>
       <c r="F11" s="8">
         <v>424</v>
       </c>
       <c r="G11" s="8">
         <v>310</v>
       </c>
       <c r="H11" s="8">
         <v>269</v>
       </c>
       <c r="I11" s="8">
         <v>246</v>
       </c>
       <c r="J11" s="8">
         <v>219</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="8">
         <v>266</v>
       </c>
       <c r="F12" s="8">
         <v>429</v>
       </c>
       <c r="G12" s="8">
         <v>312</v>
       </c>
       <c r="H12" s="8">
         <v>270</v>
       </c>
       <c r="I12" s="8">
         <v>247</v>
       </c>
       <c r="J12" s="8">
         <v>207</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="8">
         <v>265</v>
       </c>
       <c r="F13" s="8">
         <v>431</v>
       </c>
       <c r="G13" s="8">
         <v>316</v>
       </c>
       <c r="H13" s="8">
         <v>270</v>
       </c>
       <c r="I13" s="8">
         <v>247</v>
       </c>
       <c r="J13" s="8">
         <v>202</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="8">
         <v>265</v>
       </c>
       <c r="F14" s="8">
         <v>431</v>
       </c>
       <c r="G14" s="8">
         <v>316</v>
       </c>
       <c r="H14" s="8">
         <v>270</v>
       </c>
       <c r="I14" s="8">
         <v>247</v>
       </c>
       <c r="J14" s="8">
         <v>202</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8">
         <v>264</v>
       </c>
       <c r="F15" s="8">
         <v>436</v>
       </c>
       <c r="G15" s="8">
         <v>314</v>
       </c>
       <c r="H15" s="8">
         <v>271</v>
       </c>
       <c r="I15" s="8">
         <v>247</v>
       </c>
       <c r="J15" s="8">
         <v>195</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="8">
         <v>266</v>
       </c>
       <c r="F16" s="8">
         <v>440</v>
       </c>
       <c r="G16" s="8">
         <v>315</v>
       </c>
       <c r="H16" s="8">
         <v>271</v>
       </c>
       <c r="I16" s="8">
         <v>249</v>
       </c>
       <c r="J16" s="8">
         <v>198</v>
       </c>
     </row>
-    <row r="17" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="8">
         <v>273</v>
       </c>
       <c r="F17" s="8">
         <v>446</v>
       </c>
       <c r="G17" s="8">
         <v>317</v>
       </c>
       <c r="H17" s="8">
         <v>272</v>
       </c>
       <c r="I17" s="8">
         <v>252</v>
       </c>
       <c r="J17" s="8">
         <v>218</v>
       </c>
     </row>
-    <row r="18" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="8">
         <v>286</v>
       </c>
       <c r="F18" s="8">
         <v>459</v>
       </c>
       <c r="G18" s="8">
         <v>322</v>
       </c>
       <c r="H18" s="8">
         <v>277</v>
       </c>
       <c r="I18" s="8">
         <v>267</v>
       </c>
       <c r="J18" s="8">
         <v>237</v>
       </c>
     </row>
-    <row r="19" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="8">
         <v>307</v>
       </c>
       <c r="F19" s="8">
         <v>464</v>
       </c>
       <c r="G19" s="8">
         <v>325</v>
       </c>
       <c r="H19" s="8">
         <v>281</v>
       </c>
       <c r="I19" s="8">
         <v>284</v>
       </c>
       <c r="J19" s="8">
         <v>291</v>
       </c>
     </row>
-    <row r="20" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="8">
         <v>309</v>
       </c>
       <c r="F20" s="8">
         <v>476</v>
       </c>
       <c r="G20" s="8">
         <v>327</v>
       </c>
       <c r="H20" s="8">
         <v>288</v>
       </c>
       <c r="I20" s="8">
         <v>286</v>
       </c>
       <c r="J20" s="8">
         <v>286</v>
       </c>
     </row>
-    <row r="21" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="8">
         <v>341</v>
       </c>
       <c r="F21" s="8">
         <v>487</v>
       </c>
       <c r="G21" s="8">
         <v>329</v>
       </c>
       <c r="H21" s="8">
         <v>295</v>
       </c>
       <c r="I21" s="8">
         <v>309</v>
       </c>
       <c r="J21" s="8">
         <v>369</v>
       </c>
     </row>
-    <row r="22" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D22" s="31">
+    <row r="22" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D22" s="27">
         <v>1998</v>
       </c>
-      <c r="E22" s="32"/>
-[...6 lines deleted...]
-    <row r="23" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
+    </row>
+    <row r="23" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="8">
         <v>452</v>
       </c>
       <c r="F23" s="8">
         <v>533</v>
       </c>
       <c r="G23" s="8">
         <v>334</v>
       </c>
       <c r="H23" s="8">
         <v>326</v>
       </c>
       <c r="I23" s="8">
         <v>457</v>
       </c>
       <c r="J23" s="8">
         <v>565</v>
       </c>
     </row>
-    <row r="24" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="8">
         <v>487</v>
       </c>
       <c r="F24" s="8">
         <v>582</v>
       </c>
       <c r="G24" s="8">
         <v>352</v>
       </c>
       <c r="H24" s="8">
         <v>361</v>
       </c>
       <c r="I24" s="8">
         <v>512</v>
       </c>
       <c r="J24" s="8">
         <v>572</v>
       </c>
     </row>
-    <row r="25" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="8">
         <v>505</v>
       </c>
       <c r="F25" s="8">
         <v>609</v>
       </c>
       <c r="G25" s="8">
         <v>357</v>
       </c>
       <c r="H25" s="8">
         <v>379</v>
       </c>
       <c r="I25" s="8">
         <v>553</v>
       </c>
       <c r="J25" s="8">
         <v>556</v>
       </c>
     </row>
-    <row r="26" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8">
         <v>495</v>
       </c>
       <c r="F26" s="8">
         <v>639</v>
       </c>
       <c r="G26" s="8">
         <v>369</v>
       </c>
       <c r="H26" s="8">
         <v>392</v>
       </c>
       <c r="I26" s="8">
         <v>541</v>
       </c>
       <c r="J26" s="8">
         <v>501</v>
       </c>
     </row>
-    <row r="27" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="8">
         <v>546</v>
       </c>
       <c r="F27" s="8">
         <v>679</v>
       </c>
       <c r="G27" s="8">
         <v>376</v>
       </c>
       <c r="H27" s="8">
         <v>412</v>
       </c>
       <c r="I27" s="8">
         <v>582</v>
       </c>
       <c r="J27" s="8">
         <v>609</v>
       </c>
     </row>
-    <row r="28" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="8">
         <v>611</v>
       </c>
       <c r="F28" s="8">
         <v>716</v>
       </c>
       <c r="G28" s="8">
         <v>377</v>
       </c>
       <c r="H28" s="8">
         <v>431</v>
       </c>
       <c r="I28" s="8">
         <v>627</v>
       </c>
       <c r="J28" s="8">
         <v>769</v>
       </c>
     </row>
-    <row r="29" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="8">
         <v>660</v>
       </c>
       <c r="F29" s="8">
         <v>776</v>
       </c>
       <c r="G29" s="8">
         <v>388</v>
       </c>
       <c r="H29" s="8">
         <v>469</v>
       </c>
       <c r="I29" s="8">
         <v>689</v>
       </c>
       <c r="J29" s="8">
         <v>810</v>
       </c>
     </row>
-    <row r="30" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="8">
         <v>641</v>
       </c>
       <c r="F30" s="8">
         <v>817</v>
       </c>
       <c r="G30" s="8">
         <v>406</v>
       </c>
       <c r="H30" s="8">
         <v>506</v>
       </c>
       <c r="I30" s="8">
         <v>671</v>
       </c>
       <c r="J30" s="8">
         <v>692</v>
       </c>
     </row>
-    <row r="31" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="8">
         <v>642</v>
       </c>
       <c r="F31" s="8">
         <v>888</v>
       </c>
       <c r="G31" s="8">
         <v>425</v>
       </c>
       <c r="H31" s="8">
         <v>539</v>
       </c>
       <c r="I31" s="8">
         <v>670</v>
       </c>
       <c r="J31" s="8">
         <v>627</v>
       </c>
     </row>
-    <row r="32" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="8">
         <v>610</v>
       </c>
       <c r="F32" s="8">
         <v>912</v>
       </c>
       <c r="G32" s="8">
         <v>438</v>
       </c>
       <c r="H32" s="8">
         <v>548</v>
       </c>
       <c r="I32" s="8">
         <v>639</v>
       </c>
       <c r="J32" s="8">
         <v>517</v>
       </c>
     </row>
-    <row r="33" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E33" s="8">
         <v>593</v>
       </c>
       <c r="F33" s="8">
         <v>916</v>
       </c>
       <c r="G33" s="8">
         <v>453</v>
       </c>
       <c r="H33" s="8">
         <v>548</v>
       </c>
       <c r="I33" s="8">
         <v>622</v>
       </c>
       <c r="J33" s="8">
         <v>470</v>
       </c>
     </row>
-    <row r="34" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="8">
         <v>579</v>
       </c>
       <c r="F34" s="8">
         <v>938</v>
       </c>
       <c r="G34" s="8">
         <v>471</v>
       </c>
       <c r="H34" s="8">
         <v>545</v>
       </c>
       <c r="I34" s="8">
         <v>614</v>
       </c>
       <c r="J34" s="8">
         <v>416</v>
       </c>
     </row>
-    <row r="35" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D35" s="31">
+    <row r="35" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D35" s="27">
         <v>1999</v>
       </c>
-      <c r="E35" s="32"/>
-[...6 lines deleted...]
-    <row r="36" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
+    </row>
+    <row r="36" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="8">
         <v>607</v>
       </c>
       <c r="F36" s="8">
         <v>981</v>
       </c>
       <c r="G36" s="8">
         <v>484</v>
       </c>
       <c r="H36" s="8">
         <v>551</v>
       </c>
       <c r="I36" s="8">
         <v>630</v>
       </c>
       <c r="J36" s="8">
         <v>476</v>
       </c>
     </row>
-    <row r="37" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="8">
         <v>613</v>
       </c>
       <c r="F37" s="8">
         <v>1006</v>
       </c>
       <c r="G37" s="8">
         <v>495</v>
       </c>
       <c r="H37" s="8">
         <v>556</v>
       </c>
       <c r="I37" s="8">
         <v>632</v>
       </c>
       <c r="J37" s="8">
         <v>482</v>
       </c>
     </row>
-    <row r="38" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="8">
         <v>625</v>
       </c>
       <c r="F38" s="8">
         <v>1012</v>
       </c>
       <c r="G38" s="8">
         <v>519</v>
       </c>
       <c r="H38" s="8">
         <v>556</v>
       </c>
       <c r="I38" s="8">
         <v>642</v>
       </c>
       <c r="J38" s="8">
         <v>512</v>
       </c>
     </row>
-    <row r="39" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8">
         <v>638</v>
       </c>
       <c r="F39" s="8">
         <v>1013</v>
       </c>
       <c r="G39" s="8">
         <v>528</v>
       </c>
       <c r="H39" s="8">
         <v>561</v>
       </c>
       <c r="I39" s="8">
         <v>640</v>
       </c>
       <c r="J39" s="8">
         <v>561</v>
       </c>
     </row>
-    <row r="40" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8">
         <v>632</v>
       </c>
       <c r="F40" s="8">
         <v>1016</v>
       </c>
       <c r="G40" s="8">
         <v>539</v>
       </c>
       <c r="H40" s="8">
         <v>562</v>
       </c>
       <c r="I40" s="8">
         <v>631</v>
       </c>
       <c r="J40" s="8">
         <v>543</v>
       </c>
     </row>
-    <row r="41" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="8">
         <v>623</v>
       </c>
       <c r="F41" s="8">
         <v>1015</v>
       </c>
       <c r="G41" s="8">
         <v>541</v>
       </c>
       <c r="H41" s="8">
         <v>563</v>
       </c>
       <c r="I41" s="8">
         <v>626</v>
       </c>
       <c r="J41" s="8">
         <v>514</v>
       </c>
     </row>
-    <row r="42" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D42" s="31">
+    <row r="42" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D42" s="27">
         <v>1999</v>
       </c>
-      <c r="E42" s="32"/>
-[...6 lines deleted...]
-    <row r="43" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+    </row>
+    <row r="43" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="8">
         <v>308</v>
       </c>
       <c r="F43" s="8">
         <v>396</v>
       </c>
       <c r="G43" s="8">
         <v>200</v>
       </c>
       <c r="H43" s="8">
         <v>264</v>
       </c>
       <c r="I43" s="8">
         <v>288</v>
       </c>
       <c r="J43" s="8">
         <v>361</v>
       </c>
     </row>
-    <row r="44" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="8">
         <v>314</v>
       </c>
       <c r="F44" s="8">
         <v>410</v>
       </c>
       <c r="G44" s="8">
         <v>204</v>
       </c>
       <c r="H44" s="8">
         <v>266</v>
       </c>
       <c r="I44" s="8">
         <v>291</v>
       </c>
       <c r="J44" s="8">
         <v>371</v>
       </c>
     </row>
-    <row r="45" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="8">
         <v>317</v>
       </c>
       <c r="F45" s="8">
         <v>415</v>
       </c>
       <c r="G45" s="8">
         <v>207</v>
       </c>
       <c r="H45" s="8">
         <v>266</v>
       </c>
       <c r="I45" s="8">
         <v>293</v>
       </c>
       <c r="J45" s="8">
         <v>376</v>
       </c>
     </row>
-    <row r="46" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="8">
         <v>318</v>
       </c>
       <c r="F46" s="8">
         <v>416</v>
       </c>
       <c r="G46" s="8">
         <v>211</v>
       </c>
       <c r="H46" s="8">
         <v>267</v>
       </c>
       <c r="I46" s="8">
         <v>293</v>
       </c>
       <c r="J46" s="8">
         <v>380</v>
       </c>
     </row>
-    <row r="47" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D47" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="8">
         <v>314</v>
       </c>
       <c r="F47" s="8">
         <v>415</v>
       </c>
       <c r="G47" s="8">
         <v>214</v>
       </c>
       <c r="H47" s="8">
         <v>269</v>
       </c>
       <c r="I47" s="8">
         <v>290</v>
       </c>
       <c r="J47" s="8">
         <v>361</v>
       </c>
     </row>
-    <row r="48" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D48" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="8">
         <v>309</v>
       </c>
       <c r="F48" s="8">
         <v>414</v>
       </c>
       <c r="G48" s="8">
         <v>215</v>
       </c>
       <c r="H48" s="8">
         <v>269</v>
       </c>
       <c r="I48" s="8">
         <v>286</v>
       </c>
       <c r="J48" s="8">
         <v>343</v>
       </c>
     </row>
-    <row r="49" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D49" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="8">
         <v>301</v>
       </c>
       <c r="F49" s="8">
         <v>408</v>
       </c>
       <c r="G49" s="8">
         <v>219</v>
       </c>
       <c r="H49" s="8">
         <v>267</v>
       </c>
       <c r="I49" s="8">
         <v>280</v>
       </c>
       <c r="J49" s="8">
         <v>323</v>
       </c>
     </row>
-    <row r="50" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="8">
         <v>311</v>
       </c>
       <c r="F50" s="8">
         <v>403</v>
       </c>
       <c r="G50" s="8">
         <v>217</v>
       </c>
       <c r="H50" s="8">
         <v>268</v>
       </c>
       <c r="I50" s="8">
         <v>287</v>
       </c>
       <c r="J50" s="8">
         <v>359</v>
       </c>
     </row>
-    <row r="51" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D51" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="8">
         <v>324</v>
       </c>
       <c r="F51" s="8">
         <v>401</v>
       </c>
       <c r="G51" s="8">
         <v>217</v>
       </c>
       <c r="H51" s="8">
         <v>269</v>
       </c>
       <c r="I51" s="8">
         <v>297</v>
       </c>
       <c r="J51" s="8">
         <v>408</v>
       </c>
     </row>
-    <row r="52" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="8">
         <v>317</v>
       </c>
       <c r="F52" s="8">
         <v>407</v>
       </c>
       <c r="G52" s="8">
         <v>218</v>
       </c>
       <c r="H52" s="8">
         <v>271</v>
       </c>
       <c r="I52" s="8">
         <v>289</v>
       </c>
       <c r="J52" s="8">
         <v>376</v>
       </c>
     </row>
-    <row r="53" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D53" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="8">
         <v>311</v>
       </c>
       <c r="F53" s="8">
         <v>411</v>
       </c>
       <c r="G53" s="8">
         <v>220</v>
       </c>
       <c r="H53" s="8">
         <v>270</v>
       </c>
       <c r="I53" s="8">
         <v>285</v>
       </c>
       <c r="J53" s="8">
         <v>356</v>
       </c>
     </row>
-    <row r="54" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D54" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E54" s="8">
         <v>319</v>
       </c>
       <c r="F54" s="8">
         <v>425</v>
       </c>
       <c r="G54" s="8">
         <v>222</v>
       </c>
       <c r="H54" s="8">
         <v>271</v>
       </c>
       <c r="I54" s="8">
         <v>289</v>
       </c>
       <c r="J54" s="8">
         <v>374</v>
       </c>
     </row>
-    <row r="55" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="44" t="s">
+    <row r="55" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="E55" s="45"/>
-[...7 lines deleted...]
-      <c r="D56" s="37" t="s">
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="35"/>
+    </row>
+    <row r="56" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="38"/>
-[...7 lines deleted...]
-      <c r="D57" s="31">
+      <c r="E56" s="46"/>
+      <c r="F56" s="46"/>
+      <c r="G56" s="46"/>
+      <c r="H56" s="46"/>
+      <c r="I56" s="46"/>
+      <c r="J56" s="47"/>
+    </row>
+    <row r="57" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D57" s="27">
         <v>2000</v>
       </c>
-      <c r="E57" s="32"/>
-[...6 lines deleted...]
-    <row r="58" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
+    </row>
+    <row r="58" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="8">
         <v>325</v>
       </c>
       <c r="F58" s="8">
         <v>438</v>
       </c>
       <c r="G58" s="8">
         <v>224</v>
       </c>
       <c r="H58" s="8">
         <v>272</v>
       </c>
       <c r="I58" s="8">
         <v>293</v>
       </c>
       <c r="J58" s="8">
         <v>386</v>
       </c>
     </row>
-    <row r="59" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="8">
         <v>329</v>
       </c>
       <c r="F59" s="8">
         <v>443</v>
       </c>
       <c r="G59" s="8">
         <v>224</v>
       </c>
       <c r="H59" s="8">
         <v>272</v>
       </c>
       <c r="I59" s="8">
         <v>295</v>
       </c>
       <c r="J59" s="8">
         <v>401</v>
       </c>
     </row>
-    <row r="60" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="8">
         <v>332</v>
       </c>
       <c r="F60" s="8">
         <v>440</v>
       </c>
       <c r="G60" s="8">
         <v>227</v>
       </c>
       <c r="H60" s="8">
         <v>271</v>
       </c>
       <c r="I60" s="8">
         <v>299</v>
       </c>
       <c r="J60" s="8">
         <v>413</v>
       </c>
     </row>
-    <row r="61" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="8">
         <v>334</v>
       </c>
       <c r="F61" s="8">
         <v>446</v>
       </c>
       <c r="G61" s="8">
         <v>232</v>
       </c>
       <c r="H61" s="8">
         <v>273</v>
       </c>
       <c r="I61" s="8">
         <v>301</v>
       </c>
       <c r="J61" s="8">
         <v>413</v>
       </c>
     </row>
-    <row r="62" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E62" s="8">
         <v>346</v>
       </c>
       <c r="F62" s="8">
         <v>455</v>
       </c>
       <c r="G62" s="8">
         <v>233</v>
       </c>
       <c r="H62" s="8">
         <v>275</v>
       </c>
       <c r="I62" s="8">
         <v>310</v>
       </c>
       <c r="J62" s="8">
         <v>448</v>
       </c>
     </row>
-    <row r="63" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="8">
         <v>356</v>
       </c>
       <c r="F63" s="8">
         <v>462</v>
       </c>
       <c r="G63" s="8">
         <v>234</v>
       </c>
       <c r="H63" s="8">
         <v>276</v>
       </c>
       <c r="I63" s="8">
         <v>318</v>
       </c>
       <c r="J63" s="8">
         <v>473</v>
       </c>
     </row>
-    <row r="64" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D64" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="8">
         <v>366</v>
       </c>
       <c r="F64" s="8">
         <v>467</v>
       </c>
       <c r="G64" s="8">
         <v>236</v>
       </c>
       <c r="H64" s="8">
         <v>279</v>
       </c>
       <c r="I64" s="8">
         <v>327</v>
       </c>
       <c r="J64" s="8">
         <v>503</v>
       </c>
     </row>
-    <row r="65" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D65" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E65" s="8">
         <v>358</v>
       </c>
       <c r="F65" s="8">
         <v>464</v>
       </c>
       <c r="G65" s="8">
         <v>237</v>
       </c>
       <c r="H65" s="8">
         <v>280</v>
       </c>
       <c r="I65" s="8">
         <v>322</v>
       </c>
       <c r="J65" s="8">
         <v>473</v>
       </c>
     </row>
-    <row r="66" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D66" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="8">
         <v>364</v>
       </c>
       <c r="F66" s="8">
         <v>458</v>
       </c>
       <c r="G66" s="8">
         <v>240</v>
       </c>
       <c r="H66" s="8">
         <v>280</v>
       </c>
       <c r="I66" s="8">
         <v>326</v>
       </c>
       <c r="J66" s="8">
         <v>495</v>
       </c>
     </row>
-    <row r="67" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D67" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="8">
         <v>369</v>
       </c>
       <c r="F67" s="8">
         <v>468</v>
       </c>
       <c r="G67" s="8">
         <v>245</v>
       </c>
       <c r="H67" s="8">
         <v>283</v>
       </c>
       <c r="I67" s="8">
         <v>331</v>
       </c>
       <c r="J67" s="8">
         <v>504</v>
       </c>
     </row>
-    <row r="68" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D68" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E68" s="8">
         <v>378</v>
       </c>
       <c r="F68" s="8">
         <v>479</v>
       </c>
       <c r="G68" s="8">
         <v>251</v>
       </c>
       <c r="H68" s="8">
         <v>286</v>
       </c>
       <c r="I68" s="8">
         <v>336</v>
       </c>
       <c r="J68" s="8">
         <v>525</v>
       </c>
     </row>
-    <row r="69" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D69" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E69" s="8">
         <v>376</v>
       </c>
       <c r="F69" s="8">
         <v>491</v>
       </c>
       <c r="G69" s="8">
         <v>253</v>
       </c>
       <c r="H69" s="8">
         <v>288</v>
       </c>
       <c r="I69" s="8">
         <v>338</v>
       </c>
       <c r="J69" s="8">
         <v>503</v>
       </c>
     </row>
-    <row r="70" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D70" s="31">
+    <row r="70" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D70" s="27">
         <v>2001</v>
       </c>
-      <c r="E70" s="32"/>
-[...6 lines deleted...]
-    <row r="71" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="29"/>
+    </row>
+    <row r="71" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="8">
         <v>378</v>
       </c>
       <c r="F71" s="8">
         <v>504</v>
       </c>
       <c r="G71" s="8">
         <v>257</v>
       </c>
       <c r="H71" s="8">
         <v>291</v>
       </c>
       <c r="I71" s="8">
         <v>339</v>
       </c>
       <c r="J71" s="8">
         <v>499</v>
       </c>
     </row>
-    <row r="72" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="8">
         <v>383</v>
       </c>
       <c r="F72" s="8">
         <v>523</v>
       </c>
       <c r="G72" s="8">
         <v>258</v>
       </c>
       <c r="H72" s="8">
         <v>293</v>
       </c>
       <c r="I72" s="8">
         <v>341</v>
       </c>
       <c r="J72" s="8">
         <v>506</v>
       </c>
     </row>
-    <row r="73" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="8">
         <v>393</v>
       </c>
       <c r="F73" s="8">
         <v>533</v>
       </c>
       <c r="G73" s="8">
         <v>259</v>
       </c>
       <c r="H73" s="8">
         <v>295</v>
       </c>
       <c r="I73" s="8">
         <v>348</v>
       </c>
       <c r="J73" s="8">
         <v>530</v>
       </c>
     </row>
-    <row r="74" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="8">
         <v>404</v>
       </c>
       <c r="F74" s="8">
         <v>544</v>
       </c>
       <c r="G74" s="8">
         <v>265</v>
       </c>
       <c r="H74" s="8">
         <v>301</v>
       </c>
       <c r="I74" s="8">
         <v>359</v>
       </c>
       <c r="J74" s="8">
         <v>551</v>
       </c>
     </row>
-    <row r="75" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D75" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E75" s="8">
         <v>414</v>
       </c>
       <c r="F75" s="8">
         <v>566</v>
       </c>
       <c r="G75" s="8">
         <v>267</v>
       </c>
       <c r="H75" s="8">
         <v>304</v>
       </c>
       <c r="I75" s="8">
         <v>366</v>
       </c>
       <c r="J75" s="8">
         <v>570</v>
       </c>
     </row>
-    <row r="76" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D76" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E76" s="8">
         <v>422</v>
       </c>
       <c r="F76" s="8">
         <v>585</v>
       </c>
       <c r="G76" s="8">
         <v>271</v>
       </c>
       <c r="H76" s="8">
         <v>315</v>
       </c>
       <c r="I76" s="8">
         <v>370</v>
       </c>
       <c r="J76" s="8">
         <v>569</v>
       </c>
     </row>
-    <row r="77" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D77" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="8">
         <v>416</v>
       </c>
       <c r="F77" s="8">
         <v>594</v>
       </c>
       <c r="G77" s="8">
         <v>281</v>
       </c>
       <c r="H77" s="8">
         <v>315</v>
       </c>
       <c r="I77" s="8">
         <v>368</v>
       </c>
       <c r="J77" s="8">
         <v>540</v>
       </c>
     </row>
-    <row r="78" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D78" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E78" s="8">
         <v>397</v>
       </c>
       <c r="F78" s="8">
         <v>584</v>
       </c>
       <c r="G78" s="8">
         <v>284</v>
       </c>
       <c r="H78" s="8">
         <v>315</v>
       </c>
       <c r="I78" s="8">
         <v>348</v>
       </c>
       <c r="J78" s="8">
         <v>481</v>
       </c>
     </row>
-    <row r="79" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D79" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="8">
         <v>402</v>
       </c>
       <c r="F79" s="8">
         <v>585</v>
       </c>
       <c r="G79" s="8">
         <v>286</v>
       </c>
       <c r="H79" s="8">
         <v>315</v>
       </c>
       <c r="I79" s="8">
         <v>353</v>
       </c>
       <c r="J79" s="8">
         <v>497</v>
       </c>
     </row>
-    <row r="80" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="8">
         <v>405.04</v>
       </c>
       <c r="F80" s="8">
         <v>585.11</v>
       </c>
       <c r="G80" s="8">
         <v>287.97000000000003</v>
       </c>
       <c r="H80" s="8">
         <v>317.99</v>
       </c>
       <c r="I80" s="8">
         <v>357.64</v>
       </c>
       <c r="J80" s="8">
         <v>501.12</v>
       </c>
     </row>
-    <row r="81" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D81" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E81" s="8">
         <v>411.5</v>
       </c>
       <c r="F81" s="8">
         <v>599.08000000000004</v>
       </c>
       <c r="G81" s="8">
         <v>289.79000000000002</v>
       </c>
       <c r="H81" s="8">
         <v>320.36</v>
       </c>
       <c r="I81" s="8">
         <v>362.61</v>
       </c>
       <c r="J81" s="8">
         <v>511.92</v>
       </c>
     </row>
-    <row r="82" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D82" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E82" s="8">
         <v>407.68</v>
       </c>
       <c r="F82" s="8">
         <v>606.37</v>
       </c>
       <c r="G82" s="8">
         <v>289.79000000000002</v>
       </c>
       <c r="H82" s="8">
         <v>323.56</v>
       </c>
       <c r="I82" s="8">
         <v>354.66</v>
       </c>
       <c r="J82" s="8">
         <v>492.93</v>
       </c>
     </row>
-    <row r="83" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D83" s="31">
+    <row r="83" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D83" s="27">
         <v>2002</v>
       </c>
-      <c r="E83" s="32"/>
-[...6 lines deleted...]
-    <row r="84" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E83" s="28"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="28"/>
+      <c r="H83" s="28"/>
+      <c r="I83" s="28"/>
+      <c r="J83" s="29"/>
+    </row>
+    <row r="84" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="8">
         <v>414.15</v>
       </c>
       <c r="F84" s="8">
         <v>619.36</v>
       </c>
       <c r="G84" s="8">
         <v>293.18</v>
       </c>
       <c r="H84" s="8">
         <v>332.03</v>
       </c>
       <c r="I84" s="8">
         <v>356.99</v>
       </c>
       <c r="J84" s="8">
         <v>496.23</v>
       </c>
     </row>
-    <row r="85" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="8">
         <v>414.89</v>
       </c>
       <c r="F85" s="8">
         <v>635.52</v>
       </c>
       <c r="G85" s="8">
         <v>297</v>
       </c>
       <c r="H85" s="8">
         <v>333.35</v>
       </c>
       <c r="I85" s="8">
         <v>353.19</v>
       </c>
       <c r="J85" s="8">
         <v>490.77</v>
       </c>
     </row>
-    <row r="86" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="8">
         <v>411.33</v>
       </c>
       <c r="F86" s="8">
         <v>633.75</v>
       </c>
       <c r="G86" s="8">
         <v>298.24</v>
       </c>
       <c r="H86" s="8">
         <v>334.9</v>
       </c>
       <c r="I86" s="8">
         <v>343.23</v>
       </c>
       <c r="J86" s="8">
         <v>482.97</v>
       </c>
     </row>
-    <row r="87" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E87" s="8">
         <v>407.2</v>
       </c>
       <c r="F87" s="8">
         <v>613.45000000000005</v>
       </c>
       <c r="G87" s="8">
         <v>300.72000000000003</v>
       </c>
       <c r="H87" s="8">
         <v>334.21</v>
       </c>
       <c r="I87" s="8">
         <v>338.12</v>
       </c>
       <c r="J87" s="8">
         <v>482.92</v>
       </c>
     </row>
-    <row r="88" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E88" s="8">
         <v>415.82</v>
       </c>
       <c r="F88" s="8">
         <v>607.79</v>
       </c>
       <c r="G88" s="8">
         <v>303.7</v>
       </c>
       <c r="H88" s="8">
         <v>338.27</v>
       </c>
       <c r="I88" s="8">
         <v>348.13</v>
       </c>
       <c r="J88" s="8">
         <v>507.07</v>
       </c>
     </row>
-    <row r="89" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D89" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E89" s="8">
         <v>406.4</v>
       </c>
       <c r="F89" s="8">
         <v>609.53</v>
       </c>
       <c r="G89" s="8">
         <v>307.2</v>
       </c>
       <c r="H89" s="8">
         <v>338.31</v>
       </c>
       <c r="I89" s="8">
         <v>337.28</v>
       </c>
       <c r="J89" s="8">
         <v>475</v>
       </c>
     </row>
-    <row r="90" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D90" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E90" s="8">
         <v>410.91</v>
       </c>
       <c r="F90" s="8">
         <v>604.86</v>
       </c>
       <c r="G90" s="8">
         <v>309.88</v>
       </c>
       <c r="H90" s="8">
         <v>339.01</v>
       </c>
       <c r="I90" s="8">
         <v>342.15</v>
       </c>
       <c r="J90" s="8">
         <v>491.34</v>
       </c>
     </row>
-    <row r="91" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D91" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E91" s="8">
         <v>409.97</v>
       </c>
       <c r="F91" s="8">
         <v>596.63</v>
       </c>
       <c r="G91" s="8">
         <v>312.51</v>
       </c>
       <c r="H91" s="8">
         <v>339.23</v>
       </c>
       <c r="I91" s="8">
         <v>340.93</v>
       </c>
       <c r="J91" s="8">
         <v>492.75</v>
       </c>
     </row>
-    <row r="92" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D92" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="8">
         <v>413.17</v>
       </c>
       <c r="F92" s="8">
         <v>598.24</v>
       </c>
       <c r="G92" s="8">
         <v>314.5</v>
       </c>
       <c r="H92" s="8">
         <v>339.83</v>
       </c>
       <c r="I92" s="8">
         <v>343.61</v>
       </c>
       <c r="J92" s="8">
         <v>501.93</v>
       </c>
     </row>
-    <row r="93" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D93" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="8">
         <v>419.19</v>
       </c>
       <c r="F93" s="8">
         <v>603.94000000000005</v>
       </c>
       <c r="G93" s="8">
         <v>315.92</v>
       </c>
       <c r="H93" s="8">
         <v>342.68</v>
       </c>
       <c r="I93" s="8">
         <v>346.23</v>
       </c>
       <c r="J93" s="8">
         <v>517.19000000000005</v>
       </c>
     </row>
-    <row r="94" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D94" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E94" s="8">
         <v>420.51</v>
       </c>
       <c r="F94" s="8">
         <v>620.94000000000005</v>
       </c>
       <c r="G94" s="8">
         <v>316.66000000000003</v>
       </c>
       <c r="H94" s="8">
         <v>346.53</v>
       </c>
       <c r="I94" s="8">
         <v>343.62</v>
       </c>
       <c r="J94" s="8">
         <v>508.51</v>
       </c>
     </row>
-    <row r="95" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D95" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E95" s="8">
         <v>424.43</v>
       </c>
       <c r="F95" s="8">
         <v>627.94000000000005</v>
       </c>
       <c r="G95" s="8">
         <v>318.68</v>
       </c>
       <c r="H95" s="8">
         <v>347.71</v>
       </c>
       <c r="I95" s="8">
         <v>346.09</v>
       </c>
       <c r="J95" s="8">
         <v>516.82000000000005</v>
       </c>
     </row>
-    <row r="96" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D96" s="31">
+    <row r="96" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D96" s="27">
         <v>2003</v>
       </c>
-      <c r="E96" s="32"/>
-[...6 lines deleted...]
-    <row r="97" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
+      <c r="I96" s="28"/>
+      <c r="J96" s="29"/>
+    </row>
+    <row r="97" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="8">
         <v>430.05</v>
       </c>
       <c r="F97" s="8">
         <v>628.86</v>
       </c>
       <c r="G97" s="8">
         <v>323.99</v>
       </c>
       <c r="H97" s="8">
         <v>351.59</v>
       </c>
       <c r="I97" s="8">
         <v>349.14</v>
       </c>
       <c r="J97" s="8">
         <v>530.66999999999996</v>
       </c>
     </row>
-    <row r="98" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="8">
         <v>433.07</v>
       </c>
       <c r="F98" s="8">
         <v>630.54</v>
       </c>
       <c r="G98" s="8">
         <v>325.26</v>
       </c>
       <c r="H98" s="8">
         <v>353.54</v>
       </c>
       <c r="I98" s="8">
         <v>353.2</v>
       </c>
       <c r="J98" s="8">
         <v>535.47</v>
       </c>
     </row>
-    <row r="99" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="8">
         <v>430.5</v>
       </c>
       <c r="F99" s="8">
         <v>615.12</v>
       </c>
       <c r="G99" s="8">
         <v>326.19</v>
       </c>
       <c r="H99" s="8">
         <v>353.97</v>
       </c>
       <c r="I99" s="8">
         <v>353.67</v>
       </c>
       <c r="J99" s="8">
         <v>532.32000000000005</v>
       </c>
     </row>
-    <row r="100" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E100" s="8">
         <v>422.77</v>
       </c>
       <c r="F100" s="8">
         <v>612.62</v>
       </c>
       <c r="G100" s="8">
         <v>326.5</v>
       </c>
       <c r="H100" s="8">
         <v>354.41</v>
       </c>
       <c r="I100" s="8">
         <v>344.11</v>
       </c>
       <c r="J100" s="8">
         <v>508.47</v>
       </c>
     </row>
-    <row r="101" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E101" s="8">
         <v>414.6</v>
       </c>
       <c r="F101" s="8">
         <v>612.45000000000005</v>
       </c>
       <c r="G101" s="8">
         <v>326.69</v>
       </c>
       <c r="H101" s="8">
         <v>353.56</v>
       </c>
       <c r="I101" s="8">
         <v>338.71</v>
       </c>
       <c r="J101" s="8">
         <v>479.63</v>
       </c>
     </row>
-    <row r="102" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D102" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="8">
         <v>412.89</v>
       </c>
       <c r="F102" s="8">
         <v>608.41999999999996</v>
       </c>
       <c r="G102" s="8">
         <v>327.32</v>
       </c>
       <c r="H102" s="8">
         <v>352.84</v>
       </c>
       <c r="I102" s="8">
         <v>338.42</v>
       </c>
       <c r="J102" s="8">
         <v>476.1</v>
       </c>
     </row>
-    <row r="103" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D103" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="8">
         <v>417.43</v>
       </c>
       <c r="F103" s="8">
         <v>605.38</v>
       </c>
       <c r="G103" s="8">
         <v>328.6</v>
       </c>
       <c r="H103" s="8">
         <v>352.26</v>
       </c>
       <c r="I103" s="8">
         <v>345.83</v>
       </c>
       <c r="J103" s="8">
         <v>491.56</v>
       </c>
     </row>
-    <row r="104" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D104" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="8">
         <v>418.16</v>
       </c>
       <c r="F104" s="8">
         <v>608.79</v>
       </c>
       <c r="G104" s="8">
         <v>329.85</v>
       </c>
       <c r="H104" s="8">
         <v>352.59</v>
       </c>
       <c r="I104" s="8">
         <v>345.44</v>
       </c>
       <c r="J104" s="8">
         <v>492.38</v>
       </c>
     </row>
-    <row r="105" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D105" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="8">
         <v>418.33</v>
       </c>
       <c r="F105" s="8">
         <v>609.66999999999996</v>
       </c>
       <c r="G105" s="8">
         <v>329.94</v>
       </c>
       <c r="H105" s="8">
         <v>353.22</v>
       </c>
       <c r="I105" s="8">
         <v>343.63</v>
       </c>
       <c r="J105" s="8">
         <v>493.21</v>
       </c>
     </row>
-    <row r="106" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D106" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="8">
         <v>421.92</v>
       </c>
       <c r="F106" s="8">
         <v>607.61</v>
       </c>
       <c r="G106" s="8">
         <v>330.33</v>
       </c>
       <c r="H106" s="8">
         <v>354.16</v>
       </c>
       <c r="I106" s="8">
         <v>347.19</v>
       </c>
       <c r="J106" s="8">
         <v>505.01</v>
       </c>
     </row>
-    <row r="107" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D107" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E107" s="8">
         <v>423.21</v>
       </c>
       <c r="F107" s="8">
         <v>608.26</v>
       </c>
       <c r="G107" s="8">
         <v>332.06</v>
       </c>
       <c r="H107" s="8">
         <v>356.14</v>
       </c>
       <c r="I107" s="8">
         <v>347.37</v>
       </c>
       <c r="J107" s="8">
         <v>506.47</v>
       </c>
     </row>
-    <row r="108" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D108" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E108" s="8">
         <v>427.03</v>
       </c>
       <c r="F108" s="8">
         <v>617.30999999999995</v>
       </c>
       <c r="G108" s="8">
         <v>334.92</v>
       </c>
       <c r="H108" s="8">
         <v>356.92</v>
       </c>
       <c r="I108" s="8">
         <v>349.75</v>
       </c>
       <c r="J108" s="8">
         <v>513.83000000000004</v>
       </c>
     </row>
-    <row r="109" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D109" s="31">
+    <row r="109" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D109" s="27">
         <v>2004</v>
       </c>
-      <c r="E109" s="32"/>
-[...6 lines deleted...]
-    <row r="110" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
+      <c r="I109" s="28"/>
+      <c r="J109" s="29"/>
+    </row>
+    <row r="110" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="8">
         <v>432.34</v>
       </c>
       <c r="F110" s="8">
         <v>629.44000000000005</v>
       </c>
       <c r="G110" s="8">
         <v>337.63</v>
       </c>
       <c r="H110" s="8">
         <v>359.08</v>
       </c>
       <c r="I110" s="8">
         <v>354.39</v>
       </c>
       <c r="J110" s="8">
         <v>521.32000000000005</v>
       </c>
     </row>
-    <row r="111" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="8">
         <v>433.81</v>
       </c>
       <c r="F111" s="8">
         <v>629.1</v>
       </c>
       <c r="G111" s="8">
         <v>339.58</v>
       </c>
       <c r="H111" s="8">
         <v>360.89</v>
       </c>
       <c r="I111" s="8">
         <v>354.6</v>
       </c>
       <c r="J111" s="8">
         <v>524.45000000000005</v>
       </c>
     </row>
-    <row r="112" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="8">
         <v>439.71</v>
       </c>
       <c r="F112" s="8">
         <v>627.51</v>
       </c>
       <c r="G112" s="8">
         <v>341.06</v>
       </c>
       <c r="H112" s="8">
         <v>362.87</v>
       </c>
       <c r="I112" s="8">
         <v>363.42</v>
       </c>
       <c r="J112" s="8">
         <v>539.16</v>
       </c>
     </row>
-    <row r="113" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D113" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E113" s="8">
         <v>444.58</v>
       </c>
       <c r="F113" s="8">
         <v>638.98</v>
       </c>
       <c r="G113" s="8">
         <v>341.38</v>
       </c>
       <c r="H113" s="8">
         <v>367.18</v>
       </c>
       <c r="I113" s="8">
         <v>368.35</v>
       </c>
       <c r="J113" s="8">
         <v>541.39</v>
       </c>
     </row>
-    <row r="114" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D114" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E114" s="8">
         <v>459.95</v>
       </c>
       <c r="F114" s="8">
         <v>642.29999999999995</v>
       </c>
       <c r="G114" s="8">
         <v>343.53</v>
       </c>
       <c r="H114" s="8">
         <v>367.79</v>
       </c>
       <c r="I114" s="8">
         <v>382.53</v>
       </c>
       <c r="J114" s="8">
         <v>591.49</v>
       </c>
     </row>
-    <row r="115" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D115" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E115" s="8">
         <v>464.01</v>
       </c>
       <c r="F115" s="8">
         <v>643.29</v>
       </c>
       <c r="G115" s="8">
         <v>344.36</v>
       </c>
       <c r="H115" s="8">
         <v>369.52</v>
       </c>
       <c r="I115" s="8">
         <v>383.55</v>
       </c>
       <c r="J115" s="8">
         <v>604.53</v>
       </c>
     </row>
-    <row r="116" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D116" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E116" s="8">
         <v>461.36</v>
       </c>
       <c r="F116" s="8">
         <v>643.78</v>
       </c>
       <c r="G116" s="8">
         <v>343.53</v>
       </c>
       <c r="H116" s="8">
         <v>369.61</v>
       </c>
       <c r="I116" s="8">
         <v>382.62</v>
       </c>
       <c r="J116" s="8">
         <v>593.51</v>
       </c>
     </row>
-    <row r="117" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D117" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E117" s="8">
         <v>469.06</v>
       </c>
       <c r="F117" s="8">
         <v>634.74</v>
       </c>
       <c r="G117" s="8">
         <v>345.05</v>
       </c>
       <c r="H117" s="8">
         <v>370.57</v>
       </c>
       <c r="I117" s="8">
         <v>389.46</v>
       </c>
       <c r="J117" s="8">
         <v>624.11</v>
       </c>
     </row>
-    <row r="118" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D118" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E118" s="8">
         <v>475.47</v>
       </c>
       <c r="F118" s="8">
         <v>627.36</v>
       </c>
       <c r="G118" s="8">
         <v>347.51</v>
       </c>
       <c r="H118" s="8">
         <v>372.34</v>
       </c>
       <c r="I118" s="8">
         <v>394.72</v>
       </c>
       <c r="J118" s="8">
         <v>648.11</v>
       </c>
     </row>
-    <row r="119" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D119" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="8">
         <v>480.15</v>
       </c>
       <c r="F119" s="8">
         <v>632.87</v>
       </c>
       <c r="G119" s="8">
         <v>349.21</v>
       </c>
       <c r="H119" s="8">
         <v>373.81</v>
       </c>
       <c r="I119" s="8">
         <v>398.26</v>
       </c>
       <c r="J119" s="8">
         <v>659.15</v>
       </c>
     </row>
-    <row r="120" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D120" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E120" s="8">
         <v>472.72</v>
       </c>
       <c r="F120" s="8">
         <v>625.95000000000005</v>
       </c>
       <c r="G120" s="8">
         <v>349.84</v>
       </c>
       <c r="H120" s="8">
         <v>374.95</v>
       </c>
       <c r="I120" s="8">
         <v>394.61</v>
       </c>
       <c r="J120" s="8">
         <v>632.91</v>
       </c>
     </row>
-    <row r="121" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D121" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E121" s="8">
         <v>471.04</v>
       </c>
       <c r="F121" s="8">
         <v>635.51</v>
       </c>
       <c r="G121" s="8">
         <v>351.6</v>
       </c>
       <c r="H121" s="8">
         <v>377.07</v>
       </c>
       <c r="I121" s="8">
         <v>396.18</v>
       </c>
       <c r="J121" s="8">
         <v>614.23</v>
       </c>
     </row>
-    <row r="122" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D122" s="31">
+    <row r="122" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D122" s="27">
         <v>2005</v>
       </c>
-      <c r="E122" s="32"/>
-[...6 lines deleted...]
-    <row r="123" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E122" s="28"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="28"/>
+      <c r="H122" s="28"/>
+      <c r="I122" s="28"/>
+      <c r="J122" s="29"/>
+    </row>
+    <row r="123" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="8">
         <v>486.95</v>
       </c>
       <c r="F123" s="8">
         <v>675.37</v>
       </c>
       <c r="G123" s="8">
         <v>358.67</v>
       </c>
       <c r="H123" s="8">
         <v>387.41</v>
       </c>
       <c r="I123" s="8">
         <v>401.77</v>
       </c>
       <c r="J123" s="8">
         <v>635.82000000000005</v>
       </c>
     </row>
-    <row r="124" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="8">
         <v>491.67</v>
       </c>
       <c r="F124" s="8">
         <v>654.42999999999995</v>
       </c>
       <c r="G124" s="8">
         <v>360.84</v>
       </c>
       <c r="H124" s="8">
         <v>390.37</v>
       </c>
       <c r="I124" s="8">
         <v>409</v>
       </c>
       <c r="J124" s="8">
         <v>656.73</v>
       </c>
     </row>
-    <row r="125" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="8">
         <v>512.34</v>
       </c>
       <c r="F125" s="8">
         <v>661.16</v>
       </c>
       <c r="G125" s="8">
         <v>370.97</v>
       </c>
       <c r="H125" s="8">
         <v>401.76</v>
       </c>
       <c r="I125" s="8">
         <v>422.34</v>
       </c>
       <c r="J125" s="8">
         <v>709.43</v>
       </c>
     </row>
-    <row r="126" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E126" s="8">
         <v>522.67999999999995</v>
       </c>
       <c r="F126" s="8">
         <v>662.49</v>
       </c>
       <c r="G126" s="8">
         <v>377.9</v>
       </c>
       <c r="H126" s="8">
         <v>402.95</v>
       </c>
       <c r="I126" s="8">
         <v>429.8</v>
       </c>
       <c r="J126" s="8">
         <v>743.82</v>
       </c>
     </row>
-    <row r="127" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D127" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E127" s="8">
         <v>514.54999999999995</v>
       </c>
       <c r="F127" s="8">
         <v>664.29</v>
       </c>
       <c r="G127" s="8">
         <v>378.5</v>
       </c>
       <c r="H127" s="8">
         <v>403.52</v>
       </c>
       <c r="I127" s="8">
         <v>422.5</v>
       </c>
       <c r="J127" s="8">
         <v>713.3</v>
       </c>
     </row>
-    <row r="128" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D128" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E128" s="8">
         <v>519.54999999999995</v>
       </c>
       <c r="F128" s="8">
         <v>657.73</v>
       </c>
       <c r="G128" s="8">
         <v>381.21</v>
       </c>
       <c r="H128" s="8">
         <v>404.78</v>
       </c>
       <c r="I128" s="8">
         <v>426.22</v>
       </c>
       <c r="J128" s="8">
         <v>733.04</v>
       </c>
     </row>
-    <row r="129" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D129" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E129" s="8">
         <v>528.85</v>
       </c>
       <c r="F129" s="8">
         <v>669.8</v>
       </c>
       <c r="G129" s="8">
         <v>383.23</v>
       </c>
       <c r="H129" s="8">
         <v>406.34</v>
       </c>
       <c r="I129" s="8">
         <v>434.05</v>
       </c>
       <c r="J129" s="8">
         <v>755.95</v>
       </c>
     </row>
-    <row r="130" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D130" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E130" s="8">
         <v>534.98</v>
       </c>
       <c r="F130" s="8">
         <v>674.64</v>
       </c>
       <c r="G130" s="8">
         <v>383.45</v>
       </c>
       <c r="H130" s="8">
         <v>407.73</v>
       </c>
       <c r="I130" s="8">
         <v>438.84</v>
       </c>
       <c r="J130" s="8">
         <v>772.75</v>
       </c>
     </row>
-    <row r="131" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E131" s="8">
         <v>549.51</v>
       </c>
       <c r="F131" s="8">
         <v>676.03</v>
       </c>
       <c r="G131" s="8">
         <v>391.51</v>
       </c>
       <c r="H131" s="8">
         <v>412.26</v>
       </c>
       <c r="I131" s="8">
         <v>446.7</v>
       </c>
       <c r="J131" s="8">
         <v>819.1</v>
       </c>
     </row>
-    <row r="132" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D132" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="8">
         <v>582.16</v>
       </c>
       <c r="F132" s="8">
         <v>718.29</v>
       </c>
       <c r="G132" s="8">
         <v>436.47</v>
       </c>
       <c r="H132" s="8">
         <v>475.22</v>
       </c>
       <c r="I132" s="8">
         <v>458.64</v>
       </c>
       <c r="J132" s="8">
         <v>812.29</v>
       </c>
     </row>
-    <row r="133" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D133" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="8">
         <v>579.91999999999996</v>
       </c>
       <c r="F133" s="8">
         <v>724.87</v>
       </c>
       <c r="G133" s="8">
         <v>455.95</v>
       </c>
       <c r="H133" s="8">
         <v>483.92</v>
       </c>
       <c r="I133" s="8">
         <v>453.11</v>
       </c>
       <c r="J133" s="8">
         <v>787.28</v>
       </c>
     </row>
-    <row r="134" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D134" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E134" s="8">
         <v>577.53</v>
       </c>
       <c r="F134" s="8">
         <v>725.22</v>
       </c>
       <c r="G134" s="8">
         <v>457.07</v>
       </c>
       <c r="H134" s="8">
         <v>485.04</v>
       </c>
       <c r="I134" s="8">
         <v>461.32</v>
       </c>
       <c r="J134" s="8">
         <v>767.03</v>
       </c>
     </row>
-    <row r="135" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D135" s="31">
+    <row r="135" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D135" s="27">
         <v>2006</v>
       </c>
-      <c r="E135" s="32"/>
-[...6 lines deleted...]
-    <row r="136" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
+      <c r="I135" s="28"/>
+      <c r="J135" s="29"/>
+    </row>
+    <row r="136" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="8">
         <v>586.26</v>
       </c>
       <c r="F136" s="8">
         <v>749.85</v>
       </c>
       <c r="G136" s="8">
         <v>459.41</v>
       </c>
       <c r="H136" s="8">
         <v>490.64</v>
       </c>
       <c r="I136" s="8">
         <v>460.61</v>
       </c>
       <c r="J136" s="8">
         <v>781.01</v>
       </c>
     </row>
-    <row r="137" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="8">
         <v>589.25</v>
       </c>
       <c r="F137" s="8">
         <v>753.94</v>
       </c>
       <c r="G137" s="8">
         <v>460.97</v>
       </c>
       <c r="H137" s="8">
         <v>494.69</v>
       </c>
       <c r="I137" s="8">
         <v>459.72</v>
       </c>
       <c r="J137" s="8">
         <v>785.26</v>
       </c>
     </row>
-    <row r="138" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="34" t="s">
+    <row r="138" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D138" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="E138" s="35"/>
-[...7 lines deleted...]
-      <c r="D139" s="31">
+      <c r="E138" s="43"/>
+      <c r="F138" s="43"/>
+      <c r="G138" s="43"/>
+      <c r="H138" s="43"/>
+      <c r="I138" s="43"/>
+      <c r="J138" s="44"/>
+    </row>
+    <row r="139" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D139" s="27">
         <v>2006</v>
       </c>
-      <c r="E139" s="32"/>
-[...6 lines deleted...]
-    <row r="140" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E139" s="28"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="28"/>
+      <c r="H139" s="28"/>
+      <c r="I139" s="28"/>
+      <c r="J139" s="29"/>
+    </row>
+    <row r="140" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E140" s="8">
         <v>165.12</v>
       </c>
       <c r="F140" s="8">
         <v>161.26</v>
       </c>
       <c r="G140" s="8">
         <v>164.23</v>
       </c>
       <c r="H140" s="8">
         <v>189.82</v>
       </c>
       <c r="I140" s="8">
         <v>155.83000000000001</v>
       </c>
       <c r="J140" s="8">
         <v>146.88</v>
       </c>
     </row>
-    <row r="141" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E141" s="8">
         <v>165.88</v>
       </c>
       <c r="F141" s="8">
         <v>160.24</v>
       </c>
       <c r="G141" s="8">
         <v>165.77</v>
       </c>
       <c r="H141" s="8">
         <v>189.79</v>
       </c>
       <c r="I141" s="8">
         <v>158.44999999999999</v>
       </c>
       <c r="J141" s="8">
         <v>148.16999999999999</v>
       </c>
     </row>
-    <row r="142" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E142" s="8">
         <v>171.19</v>
       </c>
       <c r="F142" s="8">
         <v>165.78</v>
       </c>
       <c r="G142" s="8">
         <v>166.66</v>
       </c>
       <c r="H142" s="8">
         <v>191.71</v>
       </c>
       <c r="I142" s="8">
         <v>164.3</v>
       </c>
       <c r="J142" s="8">
         <v>156.97999999999999</v>
       </c>
     </row>
-    <row r="143" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D143" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E143" s="8">
         <v>173.2</v>
       </c>
       <c r="F143" s="8">
         <v>169.04</v>
       </c>
       <c r="G143" s="8">
         <v>167.36</v>
       </c>
       <c r="H143" s="8">
         <v>193.68</v>
       </c>
       <c r="I143" s="8">
         <v>164.32</v>
       </c>
       <c r="J143" s="8">
         <v>159.77000000000001</v>
       </c>
     </row>
-    <row r="144" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D144" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E144" s="8">
         <v>174.37</v>
       </c>
       <c r="F144" s="8">
         <v>172.42</v>
       </c>
       <c r="G144" s="8">
         <v>168.48</v>
       </c>
       <c r="H144" s="8">
         <v>196.04</v>
       </c>
       <c r="I144" s="8">
         <v>164.21</v>
       </c>
       <c r="J144" s="8">
         <v>159.32</v>
       </c>
     </row>
-    <row r="145" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D145" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="8">
         <v>175.8</v>
       </c>
       <c r="F145" s="8">
         <v>173.42</v>
       </c>
       <c r="G145" s="8">
         <v>169.28</v>
       </c>
       <c r="H145" s="8">
         <v>197.56</v>
       </c>
       <c r="I145" s="8">
         <v>164.52</v>
       </c>
       <c r="J145" s="8">
         <v>161.66999999999999</v>
       </c>
     </row>
-    <row r="146" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D146" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E146" s="8">
         <v>176.45</v>
       </c>
       <c r="F146" s="8">
         <v>178.04</v>
       </c>
       <c r="G146" s="8">
         <v>170.69</v>
       </c>
       <c r="H146" s="8">
         <v>198.59</v>
       </c>
       <c r="I146" s="8">
         <v>165.07</v>
       </c>
       <c r="J146" s="8">
         <v>159.79</v>
       </c>
     </row>
-    <row r="147" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D147" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="8">
         <v>176.15</v>
       </c>
       <c r="F147" s="8">
         <v>183.96</v>
       </c>
       <c r="G147" s="8">
         <v>172.68</v>
       </c>
       <c r="H147" s="8">
         <v>198.44</v>
       </c>
       <c r="I147" s="8">
         <v>166.45</v>
       </c>
       <c r="J147" s="8">
         <v>154.74</v>
       </c>
     </row>
-    <row r="148" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D148" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E148" s="8">
         <v>175.17</v>
       </c>
       <c r="F148" s="8">
         <v>184.79</v>
       </c>
       <c r="G148" s="8">
         <v>174.79</v>
       </c>
       <c r="H148" s="8">
         <v>199.5</v>
       </c>
       <c r="I148" s="8">
         <v>165.29</v>
       </c>
       <c r="J148" s="8">
         <v>150.47999999999999</v>
       </c>
     </row>
-    <row r="149" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D149" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E149" s="8">
         <v>177.72</v>
       </c>
       <c r="F149" s="8">
         <v>189.66</v>
       </c>
       <c r="G149" s="8">
         <v>176.72</v>
       </c>
       <c r="H149" s="8">
         <v>201.74</v>
       </c>
       <c r="I149" s="8">
         <v>168.43</v>
       </c>
       <c r="J149" s="8">
         <v>151.81</v>
       </c>
     </row>
-    <row r="150" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D150" s="34" t="s">
+    <row r="150" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D150" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="E150" s="35"/>
-[...7 lines deleted...]
-      <c r="D151" s="31">
+      <c r="E150" s="43"/>
+      <c r="F150" s="43"/>
+      <c r="G150" s="43"/>
+      <c r="H150" s="43"/>
+      <c r="I150" s="43"/>
+      <c r="J150" s="44"/>
+    </row>
+    <row r="151" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D151" s="27">
         <v>2007</v>
       </c>
-      <c r="E151" s="32"/>
-[...6 lines deleted...]
-    <row r="152" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E151" s="28"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="28"/>
+      <c r="I151" s="28"/>
+      <c r="J151" s="29"/>
+    </row>
+    <row r="152" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="8">
         <v>178.62</v>
       </c>
       <c r="F152" s="8">
         <v>195.71</v>
       </c>
       <c r="G152" s="8">
         <v>181.56</v>
       </c>
       <c r="H152" s="8">
         <v>204.9</v>
       </c>
       <c r="I152" s="8">
         <v>165.25</v>
       </c>
       <c r="J152" s="8">
         <v>149.87</v>
       </c>
     </row>
-    <row r="153" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E153" s="8">
         <v>181.04</v>
       </c>
       <c r="F153" s="8">
         <v>200.23</v>
       </c>
       <c r="G153" s="8">
         <v>182.56</v>
       </c>
       <c r="H153" s="8">
         <v>207.16</v>
       </c>
       <c r="I153" s="8">
         <v>169.57</v>
       </c>
       <c r="J153" s="8">
         <v>150.22999999999999</v>
       </c>
     </row>
-    <row r="154" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E154" s="8">
         <v>184.78</v>
       </c>
       <c r="F154" s="8">
         <v>202.17</v>
       </c>
       <c r="G154" s="8">
         <v>183.09</v>
       </c>
       <c r="H154" s="8">
         <v>209.36</v>
       </c>
       <c r="I154" s="8">
         <v>174.26</v>
       </c>
       <c r="J154" s="8">
         <v>156.22999999999999</v>
       </c>
     </row>
-    <row r="155" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D155" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E155" s="8">
         <v>187.92</v>
       </c>
       <c r="F155" s="8">
         <v>200.93</v>
       </c>
       <c r="G155" s="8">
         <v>185.39</v>
       </c>
       <c r="H155" s="8">
         <v>211.48</v>
       </c>
       <c r="I155" s="8">
         <v>179.82</v>
       </c>
       <c r="J155" s="8">
         <v>161.29</v>
       </c>
     </row>
-    <row r="156" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D156" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E156" s="8">
         <v>191.92</v>
       </c>
       <c r="F156" s="8">
         <v>205.13</v>
       </c>
       <c r="G156" s="8">
         <v>186.24</v>
       </c>
       <c r="H156" s="8">
         <v>213.7</v>
       </c>
       <c r="I156" s="8">
         <v>184.09</v>
       </c>
       <c r="J156" s="8">
         <v>167.15</v>
       </c>
     </row>
-    <row r="157" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D157" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E157" s="8">
         <v>192.92</v>
       </c>
       <c r="F157" s="8">
         <v>207.63</v>
       </c>
       <c r="G157" s="8">
         <v>186.09</v>
       </c>
       <c r="H157" s="8">
         <v>216.26</v>
       </c>
       <c r="I157" s="8">
         <v>183.85</v>
       </c>
       <c r="J157" s="8">
         <v>166.58</v>
       </c>
     </row>
-    <row r="158" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D158" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E158" s="8">
         <v>195.52</v>
       </c>
       <c r="F158" s="8">
         <v>213.38</v>
       </c>
       <c r="G158" s="8">
         <v>187.49</v>
       </c>
       <c r="H158" s="8">
         <v>217.62</v>
       </c>
       <c r="I158" s="8">
         <v>186.44</v>
       </c>
       <c r="J158" s="8">
         <v>168.95</v>
       </c>
     </row>
-    <row r="159" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D159" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="8">
         <v>197.2</v>
       </c>
       <c r="F159" s="8">
         <v>216.47</v>
       </c>
       <c r="G159" s="8">
         <v>188.05</v>
       </c>
       <c r="H159" s="8">
         <v>221.15</v>
       </c>
       <c r="I159" s="8">
         <v>185.09</v>
       </c>
       <c r="J159" s="8">
         <v>169.94</v>
       </c>
     </row>
-    <row r="160" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="8">
         <v>200.26</v>
       </c>
       <c r="F160" s="8">
         <v>223.8</v>
       </c>
       <c r="G160" s="8">
         <v>189</v>
       </c>
       <c r="H160" s="8">
         <v>223.87</v>
       </c>
       <c r="I160" s="8">
         <v>190.06</v>
       </c>
       <c r="J160" s="8">
         <v>170.03</v>
       </c>
     </row>
-    <row r="161" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="8">
         <v>204.29</v>
       </c>
       <c r="F161" s="8">
         <v>230.32</v>
       </c>
       <c r="G161" s="8">
         <v>190.71</v>
       </c>
       <c r="H161" s="8">
         <v>226.88</v>
       </c>
       <c r="I161" s="8">
         <v>195.52</v>
       </c>
       <c r="J161" s="8">
         <v>173.09</v>
       </c>
     </row>
-    <row r="162" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D162" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E162" s="8">
         <v>211.02</v>
       </c>
       <c r="F162" s="8">
         <v>231.26</v>
       </c>
       <c r="G162" s="8">
         <v>192.11</v>
       </c>
       <c r="H162" s="8">
         <v>229.76</v>
       </c>
       <c r="I162" s="8">
         <v>209.91</v>
       </c>
       <c r="J162" s="8">
         <v>182.47</v>
       </c>
     </row>
-    <row r="163" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D163" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E163" s="8">
         <v>216.6</v>
       </c>
       <c r="F163" s="8">
         <v>240.83</v>
       </c>
       <c r="G163" s="8">
         <v>195.64</v>
       </c>
       <c r="H163" s="8">
         <v>237.24</v>
       </c>
       <c r="I163" s="8">
         <v>211.25</v>
       </c>
       <c r="J163" s="8">
         <v>186.84</v>
       </c>
     </row>
-    <row r="164" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D164" s="31">
+    <row r="164" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D164" s="27">
         <v>2008</v>
       </c>
-      <c r="E164" s="32"/>
-[...6 lines deleted...]
-    <row r="165" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
+      <c r="I164" s="28"/>
+      <c r="J164" s="29"/>
+    </row>
+    <row r="165" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="8">
         <v>222.44</v>
       </c>
       <c r="F165" s="8">
         <v>252.7</v>
       </c>
       <c r="G165" s="8">
         <v>200.97</v>
       </c>
       <c r="H165" s="8">
         <v>244.76</v>
       </c>
       <c r="I165" s="8">
         <v>214.45</v>
       </c>
       <c r="J165" s="8">
         <v>189.42</v>
       </c>
     </row>
-    <row r="166" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E166" s="8">
         <v>223.9</v>
       </c>
       <c r="F166" s="8">
         <v>256.51</v>
       </c>
       <c r="G166" s="8">
         <v>201.97</v>
       </c>
       <c r="H166" s="8">
         <v>249.36</v>
       </c>
       <c r="I166" s="8">
         <v>213.1</v>
       </c>
       <c r="J166" s="8">
         <v>188.15</v>
       </c>
     </row>
-    <row r="167" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E167" s="8">
         <v>230.95</v>
       </c>
       <c r="F167" s="8">
         <v>258.18</v>
       </c>
       <c r="G167" s="8">
         <v>204.41</v>
       </c>
       <c r="H167" s="8">
         <v>254.11</v>
       </c>
       <c r="I167" s="8">
         <v>225.26</v>
       </c>
       <c r="J167" s="8">
         <v>197.56</v>
       </c>
     </row>
-    <row r="168" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E168" s="8">
         <v>235.6</v>
       </c>
       <c r="F168" s="8">
         <v>255.77</v>
       </c>
       <c r="G168" s="8">
         <v>210.41</v>
       </c>
       <c r="H168" s="8">
         <v>258.08</v>
       </c>
       <c r="I168" s="8">
         <v>235.06</v>
       </c>
       <c r="J168" s="8">
         <v>203.25</v>
       </c>
     </row>
-    <row r="169" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D169" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E169" s="8">
         <v>244.89</v>
       </c>
       <c r="F169" s="8">
         <v>264.5</v>
       </c>
       <c r="G169" s="8">
         <v>213.65</v>
       </c>
       <c r="H169" s="8">
         <v>263.92</v>
       </c>
       <c r="I169" s="8">
         <v>248.63</v>
       </c>
       <c r="J169" s="8">
         <v>214.24</v>
       </c>
     </row>
-    <row r="170" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D170" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E170" s="8">
         <v>260.08</v>
       </c>
       <c r="F170" s="8">
         <v>277.69</v>
       </c>
       <c r="G170" s="8">
         <v>226.45</v>
       </c>
       <c r="H170" s="8">
         <v>285.5</v>
       </c>
       <c r="I170" s="8">
         <v>260.02999999999997</v>
       </c>
       <c r="J170" s="8">
         <v>226.33</v>
       </c>
     </row>
-    <row r="171" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D171" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E171" s="8">
         <v>264.92</v>
       </c>
       <c r="F171" s="8">
         <v>287.11</v>
       </c>
       <c r="G171" s="8">
         <v>229.56</v>
       </c>
       <c r="H171" s="8">
         <v>292</v>
       </c>
       <c r="I171" s="8">
         <v>263.68</v>
       </c>
       <c r="J171" s="8">
         <v>227.86</v>
       </c>
     </row>
-    <row r="172" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D172" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E172" s="8">
         <v>260.95999999999998</v>
       </c>
       <c r="F172" s="8">
         <v>289.70999999999998</v>
       </c>
       <c r="G172" s="8">
         <v>233.68</v>
       </c>
       <c r="H172" s="8">
         <v>290.77999999999997</v>
       </c>
       <c r="I172" s="8">
         <v>248.26</v>
       </c>
       <c r="J172" s="8">
         <v>224.27</v>
       </c>
     </row>
-    <row r="173" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D173" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E173" s="8">
         <v>255.47</v>
       </c>
       <c r="F173" s="8">
         <v>291.11</v>
       </c>
       <c r="G173" s="8">
         <v>234.37</v>
       </c>
       <c r="H173" s="8">
         <v>290.11</v>
       </c>
       <c r="I173" s="8">
         <v>236.37</v>
       </c>
       <c r="J173" s="8">
         <v>213.59</v>
       </c>
     </row>
-    <row r="174" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D174" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="8">
         <v>255.71</v>
       </c>
       <c r="F174" s="8">
         <v>288.89999999999998</v>
       </c>
       <c r="G174" s="8">
         <v>240.02</v>
       </c>
       <c r="H174" s="8">
         <v>287.19</v>
       </c>
       <c r="I174" s="8">
         <v>230.97</v>
       </c>
       <c r="J174" s="8">
         <v>221.75</v>
       </c>
     </row>
-    <row r="175" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D175" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E175" s="8">
         <v>254.27</v>
       </c>
       <c r="F175" s="8">
         <v>286.35000000000002</v>
       </c>
       <c r="G175" s="8">
         <v>240.58</v>
       </c>
       <c r="H175" s="8">
         <v>282.07</v>
       </c>
       <c r="I175" s="8">
         <v>235.03</v>
       </c>
       <c r="J175" s="8">
         <v>221.09</v>
       </c>
     </row>
-    <row r="176" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D176" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E176" s="8">
         <v>237.57</v>
       </c>
       <c r="F176" s="8">
         <v>290.72000000000003</v>
       </c>
       <c r="G176" s="8">
         <v>243.75</v>
       </c>
       <c r="H176" s="8">
         <v>277.66000000000003</v>
       </c>
       <c r="I176" s="8">
         <v>208.49</v>
       </c>
       <c r="J176" s="8">
         <v>184.78</v>
       </c>
     </row>
-    <row r="177" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D177" s="31">
+    <row r="177" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D177" s="27">
         <v>2009</v>
       </c>
-      <c r="E177" s="32"/>
-[...6 lines deleted...]
-    <row r="178" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E177" s="28"/>
+      <c r="F177" s="28"/>
+      <c r="G177" s="28"/>
+      <c r="H177" s="28"/>
+      <c r="I177" s="28"/>
+      <c r="J177" s="29"/>
+    </row>
+    <row r="178" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="8">
         <v>158.01</v>
       </c>
       <c r="F178" s="8">
         <v>196.4</v>
       </c>
       <c r="G178" s="8">
         <v>204.69</v>
       </c>
       <c r="H178" s="8">
         <v>161.26</v>
       </c>
       <c r="I178" s="8">
         <v>150.24</v>
       </c>
       <c r="J178" s="8">
         <v>132.57</v>
       </c>
     </row>
-    <row r="179" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E179" s="8">
         <v>161.07</v>
       </c>
       <c r="F179" s="8">
         <v>199.2</v>
       </c>
       <c r="G179" s="8">
         <v>205.72</v>
       </c>
       <c r="H179" s="8">
         <v>162.51</v>
       </c>
       <c r="I179" s="8">
         <v>156.22</v>
       </c>
       <c r="J179" s="8">
         <v>137.31</v>
       </c>
     </row>
-    <row r="180" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E180" s="8">
         <v>161.44999999999999</v>
       </c>
       <c r="F180" s="8">
         <v>200.46</v>
       </c>
       <c r="G180" s="8">
         <v>205.51</v>
       </c>
       <c r="H180" s="8">
         <v>162.81</v>
       </c>
       <c r="I180" s="8">
         <v>156.83000000000001</v>
       </c>
       <c r="J180" s="8">
         <v>137.22</v>
       </c>
     </row>
-    <row r="181" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E181" s="8">
         <v>160.78</v>
       </c>
       <c r="F181" s="8">
         <v>201.7</v>
       </c>
       <c r="G181" s="8">
         <v>206.73</v>
       </c>
       <c r="H181" s="8">
         <v>163.34</v>
       </c>
       <c r="I181" s="8">
         <v>154.88999999999999</v>
       </c>
       <c r="J181" s="8">
         <v>133.86000000000001</v>
       </c>
     </row>
-    <row r="182" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D182" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E182" s="8">
         <v>160.85</v>
       </c>
       <c r="F182" s="8">
         <v>206.03</v>
       </c>
       <c r="G182" s="8">
         <v>206.41</v>
       </c>
       <c r="H182" s="8">
         <v>164.12</v>
       </c>
       <c r="I182" s="8">
         <v>152.77000000000001</v>
       </c>
       <c r="J182" s="8">
         <v>131.79</v>
       </c>
     </row>
-    <row r="183" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D183" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E183" s="8">
         <v>163.05000000000001</v>
       </c>
       <c r="F183" s="8">
         <v>206.61</v>
       </c>
       <c r="G183" s="8">
         <v>204.68</v>
       </c>
       <c r="H183" s="8">
         <v>164.82</v>
       </c>
       <c r="I183" s="8">
         <v>157.66999999999999</v>
       </c>
       <c r="J183" s="8">
         <v>136.11000000000001</v>
       </c>
     </row>
-    <row r="184" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D184" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E184" s="8">
         <v>162.5</v>
       </c>
       <c r="F184" s="8">
         <v>208.74</v>
       </c>
       <c r="G184" s="8">
         <v>204.88</v>
       </c>
       <c r="H184" s="8">
         <v>164.78</v>
       </c>
       <c r="I184" s="8">
         <v>157.24</v>
       </c>
       <c r="J184" s="8">
         <v>132.88999999999999</v>
       </c>
     </row>
-    <row r="185" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D185" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E185" s="8">
         <v>164.96</v>
       </c>
       <c r="F185" s="8">
         <v>212.45</v>
       </c>
       <c r="G185" s="8">
         <v>205.96</v>
       </c>
       <c r="H185" s="8">
         <v>166.04</v>
       </c>
       <c r="I185" s="8">
         <v>161.72999999999999</v>
       </c>
       <c r="J185" s="8">
         <v>135.57</v>
       </c>
     </row>
-    <row r="186" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E186" s="8">
         <v>164.34</v>
       </c>
       <c r="F186" s="8">
         <v>217.33</v>
       </c>
       <c r="G186" s="8">
         <v>207.17</v>
       </c>
       <c r="H186" s="8">
         <v>166.69</v>
       </c>
       <c r="I186" s="8">
         <v>157.09</v>
       </c>
       <c r="J186" s="8">
         <v>132.22</v>
       </c>
     </row>
-    <row r="187" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D187" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="8">
         <v>164.22</v>
       </c>
       <c r="F187" s="8">
         <v>217.92</v>
       </c>
       <c r="G187" s="8">
         <v>208.5</v>
       </c>
       <c r="H187" s="8">
         <v>166.53</v>
       </c>
       <c r="I187" s="8">
         <v>157.66</v>
       </c>
       <c r="J187" s="8">
         <v>131.16</v>
       </c>
     </row>
-    <row r="188" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D188" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E188" s="8">
         <v>165.42</v>
       </c>
       <c r="F188" s="8">
         <v>219.32</v>
       </c>
       <c r="G188" s="8">
         <v>208.29</v>
       </c>
       <c r="H188" s="8">
         <v>166.99</v>
       </c>
       <c r="I188" s="8">
         <v>158.88</v>
       </c>
       <c r="J188" s="8">
         <v>133.80000000000001</v>
       </c>
     </row>
-    <row r="189" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D189" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E189" s="8">
         <v>165.84</v>
       </c>
       <c r="F189" s="8">
         <v>219.92</v>
       </c>
       <c r="G189" s="8">
         <v>209.35</v>
       </c>
       <c r="H189" s="8">
         <v>167.58</v>
       </c>
       <c r="I189" s="8">
         <v>158.04</v>
       </c>
       <c r="J189" s="8">
         <v>134.69999999999999</v>
       </c>
     </row>
-    <row r="190" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D190" s="31">
+    <row r="190" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D190" s="27">
         <v>2010</v>
       </c>
-      <c r="E190" s="32"/>
-[...6 lines deleted...]
-    <row r="191" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E190" s="28"/>
+      <c r="F190" s="28"/>
+      <c r="G190" s="28"/>
+      <c r="H190" s="28"/>
+      <c r="I190" s="28"/>
+      <c r="J190" s="29"/>
+    </row>
+    <row r="191" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="8">
         <v>167.35</v>
       </c>
       <c r="F191" s="8">
         <v>222.44</v>
       </c>
       <c r="G191" s="8">
         <v>209.83</v>
       </c>
       <c r="H191" s="8">
         <v>169.19</v>
       </c>
       <c r="I191" s="8">
         <v>159.55000000000001</v>
       </c>
       <c r="J191" s="8">
         <v>135.49</v>
       </c>
     </row>
-    <row r="192" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E192" s="8">
         <v>167.41</v>
       </c>
       <c r="F192" s="8">
         <v>223.86</v>
       </c>
       <c r="G192" s="8">
         <v>210.39</v>
       </c>
       <c r="H192" s="8">
         <v>169.85</v>
       </c>
       <c r="I192" s="8">
         <v>157.9</v>
       </c>
       <c r="J192" s="8">
         <v>134.87</v>
       </c>
     </row>
-    <row r="193" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E193" s="8">
         <v>167.78</v>
       </c>
       <c r="F193" s="8">
         <v>224.43</v>
       </c>
       <c r="G193" s="8">
         <v>210.6</v>
       </c>
       <c r="H193" s="8">
         <v>170.21</v>
       </c>
       <c r="I193" s="8">
         <v>158.38999999999999</v>
       </c>
       <c r="J193" s="8">
         <v>135.07</v>
       </c>
     </row>
-    <row r="194" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E194" s="8">
         <v>168.91</v>
       </c>
       <c r="F194" s="8">
         <v>224.58</v>
       </c>
       <c r="G194" s="8">
         <v>211.07</v>
       </c>
       <c r="H194" s="8">
         <v>170.36</v>
       </c>
       <c r="I194" s="8">
         <v>161.1</v>
       </c>
       <c r="J194" s="8">
         <v>137.54</v>
       </c>
     </row>
-    <row r="195" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D195" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E195" s="8">
         <v>169.61</v>
       </c>
       <c r="F195" s="8">
         <v>225.02</v>
       </c>
       <c r="G195" s="8">
         <v>211.57</v>
       </c>
       <c r="H195" s="8">
         <v>170.85</v>
       </c>
       <c r="I195" s="8">
         <v>161.41</v>
       </c>
       <c r="J195" s="8">
         <v>139.21</v>
       </c>
     </row>
-    <row r="196" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D196" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E196" s="8">
         <v>169.95</v>
       </c>
       <c r="F196" s="8">
         <v>229.48</v>
       </c>
       <c r="G196" s="8">
         <v>212.29</v>
       </c>
       <c r="H196" s="8">
         <v>171.23</v>
       </c>
       <c r="I196" s="8">
         <v>159.47999999999999</v>
       </c>
       <c r="J196" s="8">
         <v>138.72</v>
       </c>
     </row>
-    <row r="197" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D197" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E197" s="8">
         <v>170.2</v>
       </c>
       <c r="F197" s="8">
         <v>233.43</v>
       </c>
       <c r="G197" s="8">
         <v>212.02</v>
       </c>
       <c r="H197" s="8">
         <v>171.7</v>
       </c>
       <c r="I197" s="8">
         <v>159.44999999999999</v>
       </c>
       <c r="J197" s="8">
         <v>136.66999999999999</v>
       </c>
     </row>
-    <row r="198" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D198" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E198" s="8">
         <v>171.09</v>
       </c>
       <c r="F198" s="8">
         <v>236.64</v>
       </c>
       <c r="G198" s="8">
         <v>212.63</v>
       </c>
       <c r="H198" s="8">
         <v>173.01</v>
       </c>
       <c r="I198" s="8">
         <v>159</v>
       </c>
       <c r="J198" s="8">
         <v>136.44</v>
       </c>
     </row>
-    <row r="199" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D199" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E199" s="8">
         <v>171.89</v>
       </c>
       <c r="F199" s="8">
         <v>238.07</v>
       </c>
       <c r="G199" s="8">
         <v>213.39</v>
       </c>
       <c r="H199" s="8">
         <v>173.64</v>
       </c>
       <c r="I199" s="8">
         <v>159.69999999999999</v>
       </c>
       <c r="J199" s="8">
         <v>137.33000000000001</v>
       </c>
     </row>
-    <row r="200" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D200" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E200" s="8">
         <v>172.84</v>
       </c>
       <c r="F200" s="8">
         <v>237.87</v>
       </c>
       <c r="G200" s="8">
         <v>214.17</v>
       </c>
       <c r="H200" s="8">
         <v>174.01</v>
       </c>
       <c r="I200" s="8">
         <v>162.66999999999999</v>
       </c>
       <c r="J200" s="8">
         <v>138.57</v>
       </c>
     </row>
-    <row r="201" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D201" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E201" s="8">
         <v>173.95</v>
       </c>
       <c r="F201" s="8">
         <v>239.12</v>
       </c>
       <c r="G201" s="8">
         <v>214.4</v>
       </c>
       <c r="H201" s="8">
         <v>174.57</v>
       </c>
       <c r="I201" s="8">
         <v>164.15</v>
       </c>
       <c r="J201" s="8">
         <v>140.44</v>
       </c>
     </row>
-    <row r="202" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D202" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E202" s="8">
         <v>176.06</v>
       </c>
       <c r="F202" s="8">
         <v>242.24</v>
       </c>
       <c r="G202" s="8">
         <v>215.35</v>
       </c>
       <c r="H202" s="8">
         <v>175.45</v>
       </c>
       <c r="I202" s="8">
         <v>167.96</v>
       </c>
       <c r="J202" s="8">
         <v>143.22999999999999</v>
       </c>
     </row>
-    <row r="203" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D203" s="31">
+    <row r="203" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D203" s="27">
         <v>2011</v>
       </c>
-      <c r="E203" s="32"/>
-[...6 lines deleted...]
-    <row r="204" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E203" s="28"/>
+      <c r="F203" s="28"/>
+      <c r="G203" s="28"/>
+      <c r="H203" s="28"/>
+      <c r="I203" s="28"/>
+      <c r="J203" s="29"/>
+    </row>
+    <row r="204" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="6">
         <v>178.45</v>
       </c>
       <c r="F204" s="6">
         <v>246.59</v>
       </c>
       <c r="G204" s="6">
         <v>217.32</v>
       </c>
       <c r="H204" s="6">
         <v>176.97</v>
       </c>
       <c r="I204" s="6">
         <v>170.63</v>
       </c>
       <c r="J204" s="6">
         <v>146.07</v>
       </c>
     </row>
-    <row r="205" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="6">
         <v>180.12</v>
       </c>
       <c r="F205" s="6">
         <v>247.03</v>
       </c>
       <c r="G205" s="6">
         <v>218.04</v>
       </c>
       <c r="H205" s="6">
         <v>178.12</v>
       </c>
       <c r="I205" s="6">
         <v>173.55</v>
       </c>
       <c r="J205" s="6">
         <v>148.61000000000001</v>
       </c>
     </row>
-    <row r="206" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="6">
         <v>181.1</v>
       </c>
       <c r="F206" s="6">
         <v>245.06</v>
       </c>
       <c r="G206" s="6">
         <v>218.7</v>
       </c>
       <c r="H206" s="6">
         <v>178.61</v>
       </c>
       <c r="I206" s="6">
         <v>176.58</v>
       </c>
       <c r="J206" s="6">
         <v>150.66999999999999</v>
       </c>
     </row>
-    <row r="207" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D207" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E207" s="6">
         <v>182.12</v>
       </c>
       <c r="F207" s="6">
         <v>243.07</v>
       </c>
       <c r="G207" s="6">
         <v>219.36</v>
       </c>
       <c r="H207" s="6">
         <v>178.8</v>
       </c>
       <c r="I207" s="6">
         <v>178.44</v>
       </c>
       <c r="J207" s="6">
         <v>154.49</v>
       </c>
     </row>
-    <row r="208" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D208" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E208" s="6">
         <v>182.29</v>
       </c>
       <c r="F208" s="6">
         <v>242.87</v>
       </c>
       <c r="G208" s="6">
         <v>221.3</v>
       </c>
       <c r="H208" s="6">
         <v>179.63</v>
       </c>
       <c r="I208" s="6">
         <v>177.23</v>
       </c>
       <c r="J208" s="6">
         <v>154.46</v>
       </c>
     </row>
-    <row r="209" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D209" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E209" s="6">
         <v>182.27</v>
       </c>
       <c r="F209" s="6">
         <v>245.59</v>
       </c>
       <c r="G209" s="6">
         <v>221.57</v>
       </c>
       <c r="H209" s="6">
         <v>179.77</v>
       </c>
       <c r="I209" s="6">
         <v>175.51</v>
       </c>
       <c r="J209" s="6">
         <v>153.87</v>
       </c>
     </row>
-    <row r="210" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D210" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E210" s="6">
         <v>183.53</v>
       </c>
       <c r="F210" s="6">
         <v>248.04</v>
       </c>
       <c r="G210" s="6">
         <v>221.3</v>
       </c>
       <c r="H210" s="6">
         <v>180.6</v>
       </c>
       <c r="I210" s="6">
         <v>176.85</v>
       </c>
       <c r="J210" s="6">
         <v>155.33000000000001</v>
       </c>
     </row>
-    <row r="211" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D211" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E211" s="6">
         <v>184.45</v>
       </c>
       <c r="F211" s="6">
         <v>252.64</v>
       </c>
       <c r="G211" s="6">
         <v>221.63</v>
       </c>
       <c r="H211" s="6">
         <v>181.36</v>
       </c>
       <c r="I211" s="6">
         <v>176.41</v>
       </c>
       <c r="J211" s="6">
         <v>155.55000000000001</v>
       </c>
     </row>
-    <row r="212" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D212" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E212" s="6">
         <v>185.57</v>
       </c>
       <c r="F212" s="6">
         <v>253.31</v>
       </c>
       <c r="G212" s="6">
         <v>223.12</v>
       </c>
       <c r="H212" s="6">
         <v>181.89</v>
       </c>
       <c r="I212" s="6">
         <v>179.19</v>
       </c>
       <c r="J212" s="6">
         <v>156.83000000000001</v>
       </c>
     </row>
-    <row r="213" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D213" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E213" s="6">
         <v>185.88</v>
       </c>
       <c r="F213" s="6">
         <v>253.51</v>
       </c>
       <c r="G213" s="6">
         <v>223.81</v>
       </c>
       <c r="H213" s="6">
         <v>182.13</v>
       </c>
       <c r="I213" s="6">
         <v>180.05</v>
       </c>
       <c r="J213" s="6">
         <v>156.91999999999999</v>
       </c>
     </row>
-    <row r="214" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D214" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E214" s="6">
         <v>186.68</v>
       </c>
       <c r="F214" s="6">
         <v>253.23</v>
       </c>
       <c r="G214" s="6">
         <v>225.13</v>
       </c>
       <c r="H214" s="6">
         <v>182.54</v>
       </c>
       <c r="I214" s="6">
         <v>182.04</v>
       </c>
       <c r="J214" s="6">
         <v>158.16</v>
       </c>
     </row>
-    <row r="215" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D215" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E215" s="6">
         <v>187.31</v>
       </c>
       <c r="F215" s="6">
         <v>254.37</v>
       </c>
       <c r="G215" s="6">
         <v>226.66</v>
       </c>
       <c r="H215" s="6">
         <v>183.44</v>
       </c>
       <c r="I215" s="6">
         <v>181.99</v>
       </c>
       <c r="J215" s="6">
         <v>158.4</v>
       </c>
     </row>
-    <row r="216" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D216" s="31">
+    <row r="216" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D216" s="27">
         <v>2012</v>
       </c>
-      <c r="E216" s="32"/>
-[...6 lines deleted...]
-    <row r="217" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E216" s="28"/>
+      <c r="F216" s="28"/>
+      <c r="G216" s="28"/>
+      <c r="H216" s="28"/>
+      <c r="I216" s="28"/>
+      <c r="J216" s="29"/>
+    </row>
+    <row r="217" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D217" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="6">
         <v>188.69</v>
       </c>
       <c r="F217" s="6">
         <v>257.93</v>
       </c>
       <c r="G217" s="6">
         <v>228.24</v>
       </c>
       <c r="H217" s="6">
         <v>184.64</v>
       </c>
       <c r="I217" s="6">
         <v>182.99</v>
       </c>
       <c r="J217" s="6">
         <v>159.19</v>
       </c>
     </row>
-    <row r="218" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E218" s="6">
         <v>190.44</v>
       </c>
       <c r="F218" s="6">
         <v>259.60000000000002</v>
       </c>
       <c r="G218" s="6">
         <v>228.5</v>
       </c>
       <c r="H218" s="6">
         <v>185.41</v>
       </c>
       <c r="I218" s="6">
         <v>185.94</v>
       </c>
       <c r="J218" s="6">
         <v>162.12</v>
       </c>
     </row>
-    <row r="219" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E219" s="6">
         <v>192.27</v>
       </c>
       <c r="F219" s="6">
         <v>258.39</v>
       </c>
       <c r="G219" s="6">
         <v>230.56</v>
       </c>
       <c r="H219" s="6">
         <v>186</v>
       </c>
       <c r="I219" s="6">
         <v>190.37</v>
       </c>
       <c r="J219" s="6">
         <v>166.18</v>
       </c>
     </row>
-    <row r="220" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D220" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E220" s="6">
         <v>192.71</v>
       </c>
       <c r="F220" s="6">
         <v>259.2</v>
       </c>
       <c r="G220" s="6">
         <v>231.62</v>
       </c>
       <c r="H220" s="6">
         <v>186.91</v>
       </c>
       <c r="I220" s="6">
         <v>188.59</v>
       </c>
       <c r="J220" s="6">
         <v>167.14</v>
       </c>
     </row>
-    <row r="221" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D221" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E221" s="6">
         <v>192.07</v>
       </c>
       <c r="F221" s="6">
         <v>260.16000000000003</v>
       </c>
       <c r="G221" s="6">
         <v>231.92</v>
       </c>
       <c r="H221" s="6">
         <v>187.02</v>
       </c>
       <c r="I221" s="6">
         <v>186.22</v>
       </c>
       <c r="J221" s="6">
         <v>165.31</v>
       </c>
     </row>
-    <row r="222" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D222" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E222" s="6">
         <v>190.71</v>
       </c>
       <c r="F222" s="6">
         <v>262.54000000000002</v>
       </c>
       <c r="G222" s="6">
         <v>232.52</v>
       </c>
       <c r="H222" s="6">
         <v>187.07</v>
       </c>
       <c r="I222" s="6">
         <v>182.27</v>
       </c>
       <c r="J222" s="6">
         <v>160.87</v>
       </c>
     </row>
-    <row r="223" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D223" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E223" s="6">
         <v>191.44</v>
       </c>
       <c r="F223" s="6">
         <v>265.25</v>
       </c>
       <c r="G223" s="6">
         <v>232.1</v>
       </c>
       <c r="H223" s="6">
         <v>187.56</v>
       </c>
       <c r="I223" s="6">
         <v>183.6</v>
       </c>
       <c r="J223" s="6">
         <v>160.54</v>
       </c>
     </row>
-    <row r="224" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D224" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E224" s="6">
         <v>194.65</v>
       </c>
       <c r="F224" s="6">
         <v>268.33999999999997</v>
       </c>
       <c r="G224" s="6">
         <v>231.69</v>
       </c>
       <c r="H224" s="6">
         <v>188.52</v>
       </c>
       <c r="I224" s="6">
         <v>193.57</v>
       </c>
       <c r="J224" s="6">
         <v>163.41999999999999</v>
       </c>
     </row>
-    <row r="225" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D225" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E225" s="6">
         <v>195.19</v>
       </c>
       <c r="F225" s="6">
         <v>267.41000000000003</v>
       </c>
       <c r="G225" s="6">
         <v>230.99</v>
       </c>
       <c r="H225" s="6">
         <v>189.02</v>
       </c>
       <c r="I225" s="6">
         <v>194.42</v>
       </c>
       <c r="J225" s="6">
         <v>164.71</v>
       </c>
     </row>
-    <row r="226" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D226" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E226" s="6">
         <v>195.03</v>
       </c>
       <c r="F226" s="6">
         <v>268.02999999999997</v>
       </c>
       <c r="G226" s="6">
         <v>231.33</v>
       </c>
       <c r="H226" s="6">
         <v>188.92</v>
       </c>
       <c r="I226" s="6">
         <v>194.47</v>
       </c>
       <c r="J226" s="6">
         <v>163.81</v>
       </c>
     </row>
-    <row r="227" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D227" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E227" s="6">
         <v>194.4</v>
       </c>
       <c r="F227" s="6">
         <v>266.10000000000002</v>
       </c>
       <c r="G227" s="6">
         <v>232.26</v>
       </c>
       <c r="H227" s="6">
         <v>189.27</v>
       </c>
       <c r="I227" s="6">
         <v>193.32</v>
       </c>
       <c r="J227" s="6">
         <v>162.22999999999999</v>
       </c>
     </row>
-    <row r="228" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D228" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E228" s="6">
         <v>194.66</v>
       </c>
       <c r="F228" s="6">
         <v>266.08999999999997</v>
       </c>
       <c r="G228" s="6">
         <v>232.7</v>
       </c>
       <c r="H228" s="6">
         <v>189.43</v>
       </c>
       <c r="I228" s="6">
         <v>194.28</v>
       </c>
       <c r="J228" s="6">
         <v>162.31</v>
       </c>
     </row>
-    <row r="229" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D229" s="31" t="s">
+    <row r="229" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D229" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="E229" s="32"/>
-[...6 lines deleted...]
-    <row r="230" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E229" s="28"/>
+      <c r="F229" s="28"/>
+      <c r="G229" s="28"/>
+      <c r="H229" s="28"/>
+      <c r="I229" s="28"/>
+      <c r="J229" s="29"/>
+    </row>
+    <row r="230" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="6">
         <v>197.08</v>
       </c>
       <c r="F230" s="6">
         <v>276.72000000000003</v>
       </c>
       <c r="G230" s="6">
         <v>234.69</v>
       </c>
       <c r="H230" s="6">
         <v>190.34</v>
       </c>
       <c r="I230" s="6">
         <v>195.6</v>
       </c>
       <c r="J230" s="6">
         <v>163.97</v>
       </c>
     </row>
-    <row r="231" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E231" s="6">
         <v>198.88</v>
       </c>
       <c r="F231" s="6">
         <v>279.5</v>
       </c>
       <c r="G231" s="6">
         <v>235.59</v>
       </c>
       <c r="H231" s="6">
         <v>191.05</v>
       </c>
       <c r="I231" s="6">
         <v>198.09</v>
       </c>
       <c r="J231" s="6">
         <v>166.92</v>
       </c>
     </row>
-    <row r="232" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="6">
         <v>198.79</v>
       </c>
       <c r="F232" s="6">
         <v>281.45</v>
       </c>
       <c r="G232" s="6">
         <v>235.95</v>
       </c>
       <c r="H232" s="6">
         <v>191.38</v>
       </c>
       <c r="I232" s="6">
         <v>196.37</v>
       </c>
       <c r="J232" s="6">
         <v>166.02</v>
       </c>
     </row>
-    <row r="233" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D233" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E233" s="6">
         <v>197.48</v>
       </c>
       <c r="F233" s="6">
         <v>281.38</v>
       </c>
       <c r="G233" s="6">
         <v>236.38</v>
       </c>
       <c r="H233" s="6">
         <v>191.48</v>
       </c>
       <c r="I233" s="6">
         <v>192.72</v>
       </c>
       <c r="J233" s="6">
         <v>162.85</v>
       </c>
     </row>
-    <row r="234" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D234" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E234" s="6">
         <v>197.37</v>
       </c>
       <c r="F234" s="6">
         <v>281.83</v>
       </c>
       <c r="G234" s="6">
         <v>236.12</v>
       </c>
       <c r="H234" s="6">
         <v>191.89</v>
       </c>
       <c r="I234" s="6">
         <v>191.6</v>
       </c>
       <c r="J234" s="6">
         <v>162.16</v>
       </c>
     </row>
-    <row r="235" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D235" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E235" s="6">
         <v>198.7</v>
       </c>
       <c r="F235" s="6">
         <v>283.58999999999997</v>
       </c>
       <c r="G235" s="6">
         <v>236.56</v>
       </c>
       <c r="H235" s="6">
         <v>193.01</v>
       </c>
       <c r="I235" s="6">
         <v>193.63</v>
       </c>
       <c r="J235" s="6">
         <v>163.19</v>
       </c>
     </row>
-    <row r="236" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D236" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E236" s="6">
         <v>202.47</v>
       </c>
       <c r="F236" s="6">
         <v>294.42</v>
       </c>
       <c r="G236" s="6">
         <v>242.6</v>
       </c>
       <c r="H236" s="6">
         <v>195.28</v>
       </c>
       <c r="I236" s="6">
         <v>197.59</v>
       </c>
       <c r="J236" s="6">
         <v>165.65</v>
       </c>
     </row>
-    <row r="237" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D237" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E237" s="6">
         <v>206.65</v>
       </c>
       <c r="F237" s="6">
         <v>298.72000000000003</v>
       </c>
       <c r="G237" s="6">
         <v>242.98</v>
       </c>
       <c r="H237" s="6">
         <v>196.33</v>
       </c>
       <c r="I237" s="6">
         <v>205.07</v>
       </c>
       <c r="J237" s="6">
         <v>173.78</v>
       </c>
     </row>
-    <row r="238" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D238" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E238" s="6">
         <v>210.09</v>
       </c>
       <c r="F238" s="6">
         <v>296.49</v>
       </c>
       <c r="G238" s="6">
         <v>243.52</v>
       </c>
       <c r="H238" s="6">
         <v>199.17</v>
       </c>
       <c r="I238" s="6">
         <v>209.91</v>
       </c>
       <c r="J238" s="6">
         <v>180.79</v>
       </c>
     </row>
-    <row r="239" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D239" s="31" t="s">
+    <row r="239" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D239" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="E239" s="32"/>
-[...6 lines deleted...]
-    <row r="240" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E239" s="28"/>
+      <c r="F239" s="28"/>
+      <c r="G239" s="28"/>
+      <c r="H239" s="28"/>
+      <c r="I239" s="28"/>
+      <c r="J239" s="29"/>
+    </row>
+    <row r="240" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D240" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E240" s="6">
         <v>119.53</v>
       </c>
       <c r="F240" s="6">
         <v>150.22999999999999</v>
       </c>
       <c r="G240" s="6">
         <v>106.93</v>
       </c>
       <c r="H240" s="6">
         <v>115.84</v>
       </c>
       <c r="I240" s="6">
         <v>125.04</v>
       </c>
       <c r="J240" s="6">
         <v>142.06</v>
       </c>
     </row>
-    <row r="241" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D241" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E241" s="6">
         <v>126.87</v>
       </c>
       <c r="F241" s="6">
         <v>148.19999999999999</v>
       </c>
       <c r="G241" s="6">
         <v>108.65</v>
       </c>
       <c r="H241" s="6">
         <v>116.6</v>
       </c>
       <c r="I241" s="6">
         <v>131.34</v>
       </c>
       <c r="J241" s="6">
         <v>143.19999999999999</v>
       </c>
     </row>
-    <row r="242" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D242" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E242" s="6">
         <v>122.08</v>
       </c>
       <c r="F242" s="6">
         <v>151.47999999999999</v>
       </c>
       <c r="G242" s="6">
         <v>108.87</v>
       </c>
       <c r="H242" s="6">
         <v>117.94</v>
       </c>
       <c r="I242" s="6" t="s">
         <v>40</v>
       </c>
       <c r="J242" s="6" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="243" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D243" s="31" t="s">
+    <row r="243" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D243" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="E243" s="32"/>
-[...6 lines deleted...]
-    <row r="244" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E243" s="28"/>
+      <c r="F243" s="28"/>
+      <c r="G243" s="28"/>
+      <c r="H243" s="28"/>
+      <c r="I243" s="28"/>
+      <c r="J243" s="29"/>
+    </row>
+    <row r="244" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D244" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="6">
         <v>130.44</v>
       </c>
       <c r="F244" s="6">
         <v>160.16</v>
       </c>
       <c r="G244" s="6">
         <v>109.32</v>
       </c>
       <c r="H244" s="6">
         <v>119.85</v>
       </c>
       <c r="I244" s="6">
         <v>135.58000000000001</v>
       </c>
       <c r="J244" s="6">
         <v>144.41</v>
       </c>
     </row>
-    <row r="245" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E245" s="6">
         <v>130.43</v>
       </c>
       <c r="F245" s="6">
         <v>161.47</v>
       </c>
       <c r="G245" s="6">
         <v>109.72</v>
       </c>
       <c r="H245" s="6">
         <v>120.51</v>
       </c>
       <c r="I245" s="6">
         <v>135.57</v>
       </c>
       <c r="J245" s="6">
         <v>142.29</v>
       </c>
     </row>
-    <row r="246" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E246" s="6">
         <v>130.52000000000001</v>
       </c>
       <c r="F246" s="6">
         <v>160.77000000000001</v>
       </c>
       <c r="G246" s="6">
         <v>112.86</v>
       </c>
       <c r="H246" s="6">
         <v>121.37</v>
       </c>
       <c r="I246" s="6">
         <v>135.15</v>
       </c>
       <c r="J246" s="6">
         <v>140.71</v>
       </c>
     </row>
-    <row r="247" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D247" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E247" s="6">
         <v>130.96</v>
       </c>
       <c r="F247" s="6">
         <v>162.03</v>
       </c>
       <c r="G247" s="6">
         <v>120.3</v>
       </c>
       <c r="H247" s="6">
         <v>121.51</v>
       </c>
       <c r="I247" s="6">
         <v>134.65</v>
       </c>
       <c r="J247" s="6">
         <v>141.12</v>
       </c>
     </row>
-    <row r="248" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D248" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E248" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="F248" s="6">
         <v>161.69</v>
       </c>
       <c r="G248" s="6">
         <v>119.05</v>
       </c>
       <c r="H248" s="6">
         <v>122.07</v>
       </c>
       <c r="I248" s="6">
         <v>138.96</v>
       </c>
       <c r="J248" s="6">
         <v>141.47999999999999</v>
       </c>
     </row>
-    <row r="249" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D249" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E249" s="6">
         <v>132.81</v>
       </c>
       <c r="F249" s="6">
         <v>166.03</v>
       </c>
       <c r="G249" s="6">
         <v>119.09</v>
       </c>
       <c r="H249" s="6">
         <v>122.65</v>
       </c>
       <c r="I249" s="6">
         <v>140.38999999999999</v>
       </c>
       <c r="J249" s="6">
         <v>141.19999999999999</v>
       </c>
     </row>
-    <row r="250" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D250" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E250" s="6">
         <v>133.47999999999999</v>
       </c>
       <c r="F250" s="6">
         <v>170.83</v>
       </c>
       <c r="G250" s="6">
         <v>119.26</v>
       </c>
       <c r="H250" s="6">
         <v>123.47</v>
       </c>
       <c r="I250" s="6">
         <v>140.06</v>
       </c>
       <c r="J250" s="6">
         <v>140.97</v>
       </c>
     </row>
-    <row r="251" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D251" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E251" s="6">
         <v>133.19</v>
       </c>
       <c r="F251" s="6">
         <v>173.05</v>
       </c>
       <c r="G251" s="6">
         <v>119.47</v>
       </c>
       <c r="H251" s="6">
         <v>123.8</v>
       </c>
       <c r="I251" s="6">
         <v>139.31</v>
       </c>
       <c r="J251" s="6">
         <v>138.58000000000001</v>
       </c>
     </row>
-    <row r="252" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D252" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E252" s="6">
         <v>128.87</v>
       </c>
       <c r="F252" s="6">
         <v>179.23</v>
       </c>
       <c r="G252" s="6">
         <v>119.16</v>
       </c>
       <c r="H252" s="6">
         <v>124.07</v>
       </c>
       <c r="I252" s="6">
         <v>139.1</v>
       </c>
       <c r="J252" s="6">
         <v>137.32</v>
       </c>
     </row>
-    <row r="253" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D253" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E253" s="6">
         <v>133.44</v>
       </c>
       <c r="F253" s="6">
         <v>187.34</v>
       </c>
       <c r="G253" s="6">
         <v>118.57</v>
       </c>
       <c r="H253" s="6">
         <v>124.03</v>
       </c>
       <c r="I253" s="6">
         <v>139.30000000000001</v>
       </c>
       <c r="J253" s="6">
         <v>134.29</v>
       </c>
     </row>
-    <row r="254" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D254" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E254" s="6">
         <v>133.66999999999999</v>
       </c>
       <c r="F254" s="6">
         <v>201.23</v>
       </c>
       <c r="G254" s="6">
         <v>119.08</v>
       </c>
       <c r="H254" s="6">
         <v>124.42</v>
       </c>
       <c r="I254" s="6">
         <v>136.28</v>
       </c>
       <c r="J254" s="6">
         <v>131.88999999999999</v>
       </c>
     </row>
-    <row r="255" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D255" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E255" s="6">
         <v>135.16</v>
       </c>
       <c r="F255" s="6">
         <v>216.79</v>
       </c>
       <c r="G255" s="6">
         <v>120.78</v>
       </c>
       <c r="H255" s="6">
         <v>126.25</v>
       </c>
       <c r="I255" s="6">
         <v>134.09</v>
       </c>
       <c r="J255" s="6">
         <v>130.53</v>
       </c>
     </row>
-    <row r="256" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D256" s="31" t="s">
+    <row r="256" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D256" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="E256" s="32"/>
-[...6 lines deleted...]
-    <row r="257" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E256" s="28"/>
+      <c r="F256" s="28"/>
+      <c r="G256" s="28"/>
+      <c r="H256" s="28"/>
+      <c r="I256" s="28"/>
+      <c r="J256" s="29"/>
+    </row>
+    <row r="257" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D257" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="6">
         <v>133.9</v>
       </c>
       <c r="F257" s="6">
         <v>212.08</v>
       </c>
       <c r="G257" s="6">
         <v>121.32</v>
       </c>
       <c r="H257" s="6">
         <v>126.95</v>
       </c>
       <c r="I257" s="6">
         <v>132.15</v>
       </c>
       <c r="J257" s="6">
         <v>126.07</v>
       </c>
     </row>
-    <row r="258" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E258" s="6">
         <v>133.69</v>
       </c>
       <c r="F258" s="6">
         <v>203.5</v>
       </c>
       <c r="G258" s="6">
         <v>121.5</v>
       </c>
       <c r="H258" s="6">
         <v>126.8</v>
       </c>
       <c r="I258" s="13">
         <v>132.13999999999999</v>
       </c>
       <c r="J258" s="13">
         <v>128.53</v>
       </c>
     </row>
-    <row r="259" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="6">
         <v>134.69</v>
       </c>
       <c r="F259" s="6">
         <v>204.45</v>
       </c>
       <c r="G259" s="6">
         <v>120.26</v>
       </c>
       <c r="H259" s="6">
         <v>128.13</v>
       </c>
       <c r="I259" s="13">
         <v>133</v>
       </c>
       <c r="J259" s="13">
         <v>129.24</v>
       </c>
     </row>
-    <row r="260" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D260" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E260" s="6">
         <v>135.34</v>
       </c>
       <c r="F260" s="6">
         <v>207.38</v>
       </c>
       <c r="G260" s="6">
         <v>120.59</v>
       </c>
       <c r="H260" s="6">
         <v>127.88</v>
       </c>
       <c r="I260" s="13">
         <v>133.56</v>
       </c>
       <c r="J260" s="13">
         <v>131.35</v>
       </c>
     </row>
-    <row r="261" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D261" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E261" s="6">
         <v>137.74</v>
       </c>
       <c r="F261" s="6">
         <v>222.62</v>
       </c>
       <c r="G261" s="6">
         <v>119.77</v>
       </c>
       <c r="H261" s="6">
         <v>128.53</v>
       </c>
       <c r="I261" s="13">
         <v>134.75</v>
       </c>
       <c r="J261" s="13">
         <v>134.88999999999999</v>
       </c>
     </row>
-    <row r="262" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="262" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D262" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E262" s="6">
         <v>138.54</v>
       </c>
       <c r="F262" s="6">
         <v>233.63</v>
       </c>
       <c r="G262" s="6">
         <v>119.43</v>
       </c>
       <c r="H262" s="6">
         <v>129.5</v>
       </c>
       <c r="I262" s="13">
         <v>134.97</v>
       </c>
       <c r="J262" s="13">
         <v>132.28</v>
       </c>
     </row>
-    <row r="263" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="263" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D263" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E263" s="6">
         <v>139.01</v>
       </c>
       <c r="F263" s="6">
         <v>240.51</v>
       </c>
       <c r="G263" s="6">
         <v>118.82</v>
       </c>
       <c r="H263" s="6">
         <v>129.66</v>
       </c>
       <c r="I263" s="13">
         <v>135</v>
       </c>
       <c r="J263" s="13">
         <v>131.78</v>
       </c>
     </row>
-    <row r="264" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="264" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D264" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E264" s="6">
         <v>140.88</v>
       </c>
       <c r="F264" s="6">
         <v>257.10000000000002</v>
       </c>
       <c r="G264" s="6">
         <v>119.36</v>
       </c>
       <c r="H264" s="6">
         <v>130.13999999999999</v>
       </c>
       <c r="I264" s="13">
         <v>135.1</v>
       </c>
       <c r="J264" s="13">
         <v>133.38</v>
       </c>
     </row>
-    <row r="265" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D265" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E265" s="6">
         <v>140.52000000000001</v>
       </c>
       <c r="F265" s="6">
         <v>263.79000000000002</v>
       </c>
       <c r="G265" s="6">
         <v>119.97</v>
       </c>
       <c r="H265" s="6">
         <v>129.18</v>
       </c>
       <c r="I265" s="13">
         <v>135.4</v>
       </c>
       <c r="J265" s="13">
         <v>131.19</v>
       </c>
     </row>
-    <row r="266" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D266" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E266" s="6">
         <v>140.05000000000001</v>
       </c>
       <c r="F266" s="6">
         <v>262.41000000000003</v>
       </c>
       <c r="G266" s="6">
         <v>119.13</v>
       </c>
       <c r="H266" s="6">
         <v>129.46</v>
       </c>
       <c r="I266" s="13">
         <v>135.29</v>
       </c>
       <c r="J266" s="13">
         <v>129.05000000000001</v>
       </c>
     </row>
-    <row r="267" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D267" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E267" s="6">
         <v>141.38999999999999</v>
       </c>
       <c r="F267" s="6">
         <v>277.04000000000002</v>
       </c>
       <c r="G267" s="6">
         <v>119.17</v>
       </c>
       <c r="H267" s="6">
         <v>129.88999999999999</v>
       </c>
       <c r="I267" s="13">
         <v>135.38999999999999</v>
       </c>
       <c r="J267" s="13">
         <v>129.09</v>
       </c>
     </row>
-    <row r="268" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D268" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E268" s="6">
         <v>143.34</v>
       </c>
       <c r="F268" s="6">
         <v>303.63</v>
       </c>
       <c r="G268" s="6">
         <v>119.17</v>
       </c>
       <c r="H268" s="6">
         <v>130.55000000000001</v>
       </c>
       <c r="I268" s="13">
         <v>133.52000000000001</v>
       </c>
       <c r="J268" s="13">
         <v>128.72999999999999</v>
       </c>
     </row>
-    <row r="269" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D269" s="31" t="s">
+    <row r="269" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D269" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="E269" s="32"/>
-[...6 lines deleted...]
-    <row r="270" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E269" s="28"/>
+      <c r="F269" s="28"/>
+      <c r="G269" s="28"/>
+      <c r="H269" s="28"/>
+      <c r="I269" s="28"/>
+      <c r="J269" s="29"/>
+    </row>
+    <row r="270" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D270" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E270" s="6">
         <v>142.69999999999999</v>
       </c>
       <c r="F270" s="6">
         <v>311.56</v>
       </c>
       <c r="G270" s="6">
         <v>119.3</v>
       </c>
       <c r="H270" s="6">
         <v>131.31</v>
       </c>
       <c r="I270" s="13">
         <v>128.36000000000001</v>
       </c>
       <c r="J270" s="13">
         <v>125.29</v>
       </c>
     </row>
-    <row r="271" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D271" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E271" s="6">
         <v>141.71</v>
       </c>
       <c r="F271" s="6">
         <v>316.02999999999997</v>
       </c>
       <c r="G271" s="6">
         <v>118.5</v>
       </c>
       <c r="H271" s="6">
         <v>130.85</v>
       </c>
       <c r="I271" s="13">
         <v>125.17</v>
       </c>
       <c r="J271" s="13">
         <v>122.93</v>
       </c>
     </row>
-    <row r="272" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D272" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E272" s="6">
         <v>144.78</v>
       </c>
       <c r="F272" s="6">
         <v>351.3</v>
       </c>
       <c r="G272" s="6">
         <v>118.89</v>
       </c>
       <c r="H272" s="6">
         <v>131.74</v>
       </c>
       <c r="I272" s="13">
         <v>125.01</v>
       </c>
       <c r="J272" s="13">
         <v>122.76</v>
       </c>
     </row>
-    <row r="273" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D273" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E273" s="6">
         <v>146.07</v>
       </c>
       <c r="F273" s="6">
         <v>348.58</v>
       </c>
       <c r="G273" s="6">
         <v>117.93</v>
       </c>
       <c r="H273" s="6">
         <v>132.01</v>
       </c>
       <c r="I273" s="13">
         <v>127.23</v>
       </c>
       <c r="J273" s="13">
         <v>127.54</v>
       </c>
     </row>
-    <row r="274" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D274" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E274" s="6">
         <v>148.16999999999999</v>
       </c>
       <c r="F274" s="6">
         <v>349.45</v>
       </c>
       <c r="G274" s="6">
         <v>118.07</v>
       </c>
       <c r="H274" s="6">
         <v>132.69999999999999</v>
       </c>
       <c r="I274" s="13">
         <v>127.65</v>
       </c>
       <c r="J274" s="13">
         <v>135.16999999999999</v>
       </c>
     </row>
-    <row r="275" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D275" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E275" s="6">
         <v>149.79</v>
       </c>
       <c r="F275" s="6">
         <v>358.46</v>
       </c>
       <c r="G275" s="6">
         <v>116.44</v>
       </c>
       <c r="H275" s="6">
         <v>134.28</v>
       </c>
       <c r="I275" s="13">
         <v>128.62</v>
       </c>
       <c r="J275" s="13">
         <v>135.33000000000001</v>
       </c>
     </row>
-    <row r="276" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D276" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E276" s="6">
         <v>151.11000000000001</v>
       </c>
       <c r="F276" s="6">
         <v>367.23</v>
       </c>
       <c r="G276" s="6">
         <v>118.14</v>
       </c>
       <c r="H276" s="6">
         <v>135.05000000000001</v>
       </c>
       <c r="I276" s="13">
         <v>128.22999999999999</v>
       </c>
       <c r="J276" s="13">
         <v>136.65</v>
       </c>
     </row>
-    <row r="277" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D277" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E277" s="6">
         <v>151.63999999999999</v>
       </c>
       <c r="F277" s="6">
         <v>377.35</v>
       </c>
       <c r="G277" s="6">
         <v>117.75</v>
       </c>
       <c r="H277" s="6">
         <v>135.18</v>
       </c>
       <c r="I277" s="13">
         <v>128.13</v>
       </c>
       <c r="J277" s="13">
         <v>135.36000000000001</v>
       </c>
     </row>
-    <row r="278" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D278" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E278" s="6">
         <v>152.63999999999999</v>
       </c>
       <c r="F278" s="6">
         <v>377.93</v>
       </c>
       <c r="G278" s="6">
         <v>118.19</v>
       </c>
       <c r="H278" s="6">
         <v>135.54</v>
       </c>
       <c r="I278" s="13">
         <v>128.72999999999999</v>
       </c>
       <c r="J278" s="13">
         <v>138.44999999999999</v>
       </c>
     </row>
-    <row r="279" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D279" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E279" s="6">
         <v>153.01</v>
       </c>
       <c r="F279" s="6">
         <v>378.33</v>
       </c>
       <c r="G279" s="6">
         <v>118.47</v>
       </c>
       <c r="H279" s="6">
         <v>135.51</v>
       </c>
       <c r="I279" s="13">
         <v>129.34</v>
       </c>
       <c r="J279" s="13">
         <v>139.62</v>
       </c>
     </row>
-    <row r="280" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D280" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E280" s="6">
         <v>153.51</v>
       </c>
       <c r="F280" s="6">
         <v>380.68</v>
       </c>
       <c r="G280" s="6">
         <v>119.16</v>
       </c>
       <c r="H280" s="6">
         <v>135.97999999999999</v>
       </c>
       <c r="I280" s="13">
         <v>130.11000000000001</v>
       </c>
       <c r="J280" s="13">
         <v>139.29</v>
       </c>
     </row>
-    <row r="281" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D281" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E281" s="6">
         <v>154.81</v>
       </c>
       <c r="F281" s="6">
         <v>383.96</v>
       </c>
       <c r="G281" s="6">
         <v>120.32</v>
       </c>
       <c r="H281" s="6">
         <v>136.93</v>
       </c>
       <c r="I281" s="13">
         <v>130.66</v>
       </c>
       <c r="J281" s="13">
         <v>141.33000000000001</v>
       </c>
     </row>
-    <row r="282" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D282" s="31" t="s">
+    <row r="282" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D282" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="E282" s="32"/>
-[...6 lines deleted...]
-    <row r="283" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E282" s="28"/>
+      <c r="F282" s="28"/>
+      <c r="G282" s="28"/>
+      <c r="H282" s="28"/>
+      <c r="I282" s="28"/>
+      <c r="J282" s="29"/>
+    </row>
+    <row r="283" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D283" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E283" s="6">
         <v>155.94999999999999</v>
       </c>
       <c r="F283" s="6">
         <v>387.21</v>
       </c>
       <c r="G283" s="6">
         <v>120.17</v>
       </c>
       <c r="H283" s="6">
         <v>138.29</v>
       </c>
       <c r="I283" s="13">
         <v>131.09</v>
       </c>
       <c r="J283" s="13">
         <v>141.99</v>
       </c>
     </row>
-    <row r="284" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D284" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E284" s="6">
         <v>156.16999999999999</v>
       </c>
       <c r="F284" s="6">
         <v>387.49</v>
       </c>
       <c r="G284" s="6">
         <v>118.27</v>
       </c>
       <c r="H284" s="6">
         <v>138.6</v>
       </c>
       <c r="I284" s="13">
         <v>131.88</v>
       </c>
       <c r="J284" s="13">
         <v>141.88</v>
       </c>
     </row>
-    <row r="285" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E285" s="6">
         <v>156.83000000000001</v>
       </c>
       <c r="F285" s="6">
         <v>382.57</v>
       </c>
       <c r="G285" s="6">
         <v>120.46</v>
       </c>
       <c r="H285" s="6">
         <v>138.35</v>
       </c>
       <c r="I285" s="13">
         <v>133.36000000000001</v>
       </c>
       <c r="J285" s="13">
         <v>145.76</v>
       </c>
     </row>
-    <row r="286" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D286" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E286" s="6">
         <v>155.41999999999999</v>
       </c>
       <c r="F286" s="6">
         <v>368.43</v>
       </c>
       <c r="G286" s="6">
         <v>121.19</v>
       </c>
       <c r="H286" s="6">
         <v>137.83000000000001</v>
       </c>
       <c r="I286" s="13">
         <v>133.41</v>
       </c>
       <c r="J286" s="13">
         <v>145.22</v>
       </c>
     </row>
-    <row r="287" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D287" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E287" s="6">
         <v>154.99</v>
       </c>
       <c r="F287" s="6">
         <v>363.12</v>
       </c>
       <c r="G287" s="6">
         <v>121.48</v>
       </c>
       <c r="H287" s="6">
         <v>138.11000000000001</v>
       </c>
       <c r="I287" s="13">
         <v>133.76</v>
       </c>
       <c r="J287" s="13">
         <v>144.04</v>
       </c>
     </row>
-    <row r="288" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D288" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E288" s="6">
         <v>154.84</v>
       </c>
       <c r="F288" s="6">
         <v>363.23</v>
       </c>
       <c r="G288" s="6">
         <v>121.55</v>
       </c>
       <c r="H288" s="6">
         <v>138.22999999999999</v>
       </c>
       <c r="I288" s="13">
         <v>133.9</v>
       </c>
       <c r="J288" s="13">
         <v>142.91</v>
       </c>
     </row>
-    <row r="289" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D289" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E289" s="6">
         <v>154.49</v>
       </c>
       <c r="F289" s="6">
         <v>365.86</v>
       </c>
       <c r="G289" s="6">
         <v>121.68</v>
       </c>
       <c r="H289" s="6">
         <v>138</v>
       </c>
       <c r="I289" s="13">
         <v>133.88999999999999</v>
       </c>
       <c r="J289" s="13">
         <v>140.85</v>
       </c>
     </row>
-    <row r="290" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D290" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E290" s="6">
         <v>154.84</v>
       </c>
       <c r="F290" s="6">
         <v>365.04</v>
       </c>
       <c r="G290" s="6">
         <v>120.69</v>
       </c>
       <c r="H290" s="6">
         <v>138.16999999999999</v>
       </c>
       <c r="I290" s="13">
         <v>134.34</v>
       </c>
       <c r="J290" s="13">
         <v>142.16999999999999</v>
       </c>
     </row>
-    <row r="291" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D291" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E291" s="6">
         <v>155.83000000000001</v>
       </c>
       <c r="F291" s="6">
         <v>362.75</v>
       </c>
       <c r="G291" s="6">
         <v>120.69</v>
       </c>
       <c r="H291" s="6">
         <v>138.79</v>
       </c>
       <c r="I291" s="13">
         <v>136.65</v>
       </c>
       <c r="J291" s="13">
         <v>144.29</v>
       </c>
     </row>
-    <row r="292" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D292" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E292" s="6">
         <v>156.86000000000001</v>
       </c>
       <c r="F292" s="6">
         <v>362.11</v>
       </c>
       <c r="G292" s="6">
         <v>121.77</v>
       </c>
       <c r="H292" s="6">
         <v>139.21</v>
       </c>
       <c r="I292" s="13">
         <v>138.26</v>
       </c>
       <c r="J292" s="13">
         <v>146.9</v>
       </c>
     </row>
-    <row r="293" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="293" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D293" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E293" s="6">
         <v>157.85</v>
       </c>
       <c r="F293" s="6">
         <v>361.9</v>
       </c>
       <c r="G293" s="6">
         <v>122.49</v>
       </c>
       <c r="H293" s="6">
         <v>139.82</v>
       </c>
       <c r="I293" s="13">
         <v>139.01</v>
       </c>
       <c r="J293" s="13">
         <v>149.49</v>
       </c>
     </row>
-    <row r="294" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D294" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E294" s="6">
         <v>159.04</v>
       </c>
       <c r="F294" s="6">
         <v>366.44</v>
       </c>
       <c r="G294" s="6">
         <v>122.48</v>
       </c>
       <c r="H294" s="6">
         <v>140.43</v>
       </c>
       <c r="I294" s="13">
         <v>140.44999999999999</v>
       </c>
       <c r="J294" s="13">
         <v>150.83000000000001</v>
       </c>
     </row>
-    <row r="295" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D295" s="28" t="s">
+    <row r="295" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D295" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="E295" s="29"/>
-[...6 lines deleted...]
-    <row r="296" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="E295" s="49"/>
+      <c r="F295" s="49"/>
+      <c r="G295" s="49"/>
+      <c r="H295" s="49"/>
+      <c r="I295" s="49"/>
+      <c r="J295" s="50"/>
+    </row>
+    <row r="296" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D296" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E296" s="14">
         <v>160.94</v>
       </c>
       <c r="F296" s="16">
         <v>370.4</v>
       </c>
       <c r="G296" s="14">
         <v>123.67</v>
       </c>
       <c r="H296" s="14">
         <v>141.57</v>
       </c>
       <c r="I296" s="15">
         <v>142.35</v>
       </c>
       <c r="J296" s="15">
         <v>153.91999999999999</v>
       </c>
     </row>
-    <row r="297" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="297" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D297" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E297" s="14">
         <v>161.52000000000001</v>
       </c>
       <c r="F297" s="16">
         <v>370.66</v>
       </c>
       <c r="G297" s="14">
         <v>124.46</v>
       </c>
       <c r="H297" s="14">
         <v>142.11000000000001</v>
       </c>
       <c r="I297" s="15">
         <v>143.18</v>
       </c>
       <c r="J297" s="15">
         <v>154.46</v>
       </c>
     </row>
-    <row r="298" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="298" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D298" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E298" s="14">
         <v>162.35</v>
       </c>
       <c r="F298" s="16">
         <v>372.29</v>
       </c>
       <c r="G298" s="16">
         <v>125.6</v>
       </c>
       <c r="H298" s="14">
         <v>142.31</v>
       </c>
       <c r="I298" s="15">
         <v>143.78</v>
       </c>
       <c r="J298" s="15">
         <v>156.63999999999999</v>
       </c>
     </row>
-    <row r="299" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="299" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D299" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E299" s="14">
         <v>163.03</v>
       </c>
       <c r="F299" s="16">
         <v>372.08</v>
       </c>
       <c r="G299" s="16">
         <v>128.22</v>
       </c>
       <c r="H299" s="14">
         <v>142.38999999999999</v>
       </c>
       <c r="I299" s="15">
         <v>143.97999999999999</v>
       </c>
       <c r="J299" s="15">
         <v>159.12</v>
       </c>
     </row>
-    <row r="300" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="300" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D300" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E300" s="14">
         <v>164.16</v>
       </c>
       <c r="F300" s="16">
         <v>371.19</v>
       </c>
       <c r="G300" s="16">
         <v>126.75</v>
       </c>
       <c r="H300" s="14">
         <v>142.97</v>
       </c>
       <c r="I300" s="15">
         <v>145.11000000000001</v>
       </c>
       <c r="J300" s="15">
         <v>162.77000000000001</v>
       </c>
     </row>
-    <row r="301" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="301" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D301" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E301" s="14">
         <v>165.05</v>
       </c>
       <c r="F301" s="16">
         <v>371.22</v>
       </c>
       <c r="G301" s="16">
         <v>127</v>
       </c>
       <c r="H301" s="14">
         <v>143.22999999999999</v>
       </c>
       <c r="I301" s="15">
         <v>147.32</v>
       </c>
       <c r="J301" s="15">
         <v>164.43</v>
       </c>
     </row>
-    <row r="302" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="302" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D302" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E302" s="14">
         <v>166.01</v>
       </c>
       <c r="F302" s="16">
         <v>373.42</v>
       </c>
       <c r="G302" s="16">
         <v>126.3</v>
       </c>
       <c r="H302" s="14">
         <v>143.74</v>
       </c>
       <c r="I302" s="15">
         <v>148.63999999999999</v>
       </c>
       <c r="J302" s="15">
         <v>166.04</v>
       </c>
     </row>
-    <row r="303" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="303" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D303" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E303" s="16">
         <v>166.27740946089742</v>
       </c>
       <c r="F303" s="16">
         <v>371.45</v>
       </c>
       <c r="G303" s="16">
         <v>127.6</v>
       </c>
       <c r="H303" s="14">
         <v>143.79</v>
       </c>
       <c r="I303" s="17">
         <v>149.30262491970709</v>
       </c>
       <c r="J303" s="17">
         <v>167.10525227323646</v>
       </c>
     </row>
-    <row r="304" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="304" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D304" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E304" s="16">
         <v>167.20486244206978</v>
       </c>
       <c r="F304" s="16">
         <v>366.47225885009414</v>
       </c>
       <c r="G304" s="16">
         <v>128.82440667436177</v>
       </c>
       <c r="H304" s="16">
         <v>144.14307544014224</v>
       </c>
       <c r="I304" s="16">
         <v>150.3560928782401</v>
       </c>
       <c r="J304" s="16">
         <v>171.36261022470268</v>
       </c>
     </row>
-    <row r="305" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D305" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E305" s="16">
         <v>167.94719146162049</v>
       </c>
       <c r="F305" s="16">
         <v>366.91746588997972</v>
       </c>
       <c r="G305" s="16">
         <v>127.22500665637628</v>
       </c>
       <c r="H305" s="16">
         <v>144.65856961981447</v>
       </c>
       <c r="I305" s="16">
         <v>151.51426554020725</v>
       </c>
       <c r="J305" s="16">
         <v>172.81824499668957</v>
       </c>
     </row>
-    <row r="306" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D306" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E306" s="14">
         <v>166.26</v>
       </c>
       <c r="F306" s="16">
         <v>365.68899831417923</v>
       </c>
       <c r="G306" s="16">
         <v>129.76286864536121</v>
       </c>
       <c r="H306" s="16">
         <v>144.93676940423751</v>
       </c>
       <c r="I306" s="15">
         <v>153.1</v>
       </c>
       <c r="J306" s="15">
         <v>162.86000000000001</v>
       </c>
     </row>
-    <row r="307" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="307" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D307" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E307" s="16">
         <v>164.47821876721997</v>
       </c>
       <c r="F307" s="16">
         <v>367.63</v>
       </c>
       <c r="G307" s="16">
         <v>129.31</v>
       </c>
       <c r="H307" s="16">
         <v>145.26</v>
       </c>
       <c r="I307" s="16">
         <v>149.5876007971813</v>
       </c>
       <c r="J307" s="16">
         <v>155.92960585056304</v>
       </c>
     </row>
-    <row r="308" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D308" s="28" t="s">
+    <row r="308" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="D308" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="E308" s="29"/>
-[...6 lines deleted...]
-    <row r="309" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="E308" s="49"/>
+      <c r="F308" s="49"/>
+      <c r="G308" s="49"/>
+      <c r="H308" s="49"/>
+      <c r="I308" s="49"/>
+      <c r="J308" s="50"/>
+    </row>
+    <row r="309" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D309" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E309" s="14">
         <v>164.47</v>
       </c>
       <c r="F309" s="16">
         <v>369.31</v>
       </c>
       <c r="G309" s="16">
         <v>130.38999999999999</v>
       </c>
       <c r="H309" s="16">
         <v>145.46</v>
       </c>
       <c r="I309" s="15">
         <v>148.44999999999999</v>
       </c>
       <c r="J309" s="15">
         <v>155.59</v>
       </c>
     </row>
-    <row r="310" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="A310" s="11" t="s">
         <v>50</v>
       </c>
       <c r="D310" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E310" s="14">
         <v>164.85</v>
       </c>
       <c r="F310" s="16">
         <v>360.95</v>
       </c>
       <c r="G310" s="16">
         <v>130.16</v>
       </c>
       <c r="H310" s="16">
         <v>145.63999999999999</v>
       </c>
       <c r="I310" s="15">
         <v>149.56</v>
       </c>
       <c r="J310" s="15">
         <v>159.05000000000001</v>
       </c>
     </row>
-    <row r="311" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D311" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E311" s="16">
         <v>165.61825669940205</v>
       </c>
       <c r="F311" s="16">
         <v>360.00784024091649</v>
       </c>
       <c r="G311" s="16">
         <v>132.70292023959209</v>
       </c>
       <c r="H311" s="16">
         <v>145.79494688796618</v>
       </c>
       <c r="I311" s="17">
         <v>151.55369698488369</v>
       </c>
       <c r="J311" s="17">
         <v>160.56665804487542</v>
       </c>
     </row>
-    <row r="312" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="312" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D312" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E312" s="14">
         <v>166.82</v>
       </c>
       <c r="F312" s="16">
         <v>364.46</v>
       </c>
       <c r="G312" s="16">
         <v>132.74</v>
       </c>
       <c r="H312" s="16">
         <v>145.94</v>
       </c>
       <c r="I312" s="17">
         <v>152.19999999999999</v>
       </c>
       <c r="J312" s="17">
         <v>163.77000000000001</v>
       </c>
     </row>
-    <row r="313" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D313" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E313" s="16">
         <v>167.9</v>
       </c>
       <c r="F313" s="16">
         <v>372.77056929546416</v>
       </c>
       <c r="G313" s="16">
         <v>132.29951843322084</v>
       </c>
       <c r="H313" s="16">
         <v>146.54779948549626</v>
       </c>
       <c r="I313" s="17">
         <v>152.91999999999999</v>
       </c>
       <c r="J313" s="17">
         <v>163.96</v>
       </c>
     </row>
-    <row r="314" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D314" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E314" s="16">
         <v>166.68763827053331</v>
       </c>
       <c r="F314" s="14">
         <v>375.93</v>
       </c>
       <c r="G314" s="14">
         <v>132.27000000000001</v>
       </c>
       <c r="H314" s="14">
         <v>146.66999999999999</v>
       </c>
       <c r="I314" s="16">
         <v>150.35625777720855</v>
       </c>
       <c r="J314" s="16">
         <v>158.92386273487097</v>
       </c>
     </row>
-    <row r="315" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D315" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E315" s="14">
         <v>166.54</v>
       </c>
       <c r="F315" s="16">
         <v>377.70655934822656</v>
       </c>
       <c r="G315" s="16">
         <v>131.52886459717021</v>
       </c>
       <c r="H315" s="16">
         <v>146.51084561235098</v>
       </c>
       <c r="I315" s="16">
         <v>149.34</v>
       </c>
       <c r="J315" s="16">
         <v>158.96</v>
       </c>
     </row>
-    <row r="316" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D316" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E316" s="16">
         <v>166.0183837591488</v>
       </c>
       <c r="F316" s="16">
         <v>379.19</v>
       </c>
       <c r="G316" s="16">
         <v>131.71</v>
       </c>
       <c r="H316" s="16">
         <v>146.41999999999999</v>
       </c>
       <c r="I316" s="16">
         <v>148.19006528971545</v>
       </c>
       <c r="J316" s="16">
         <v>157.06772825493019</v>
       </c>
     </row>
-    <row r="317" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D317" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E317" s="16">
         <v>165.9</v>
       </c>
       <c r="F317" s="16">
         <v>372.05494251477649</v>
       </c>
       <c r="G317" s="16">
         <v>132.0848974355998</v>
       </c>
       <c r="H317" s="16">
         <v>146.33192983774163</v>
       </c>
       <c r="I317" s="16">
         <v>147.91</v>
       </c>
       <c r="J317" s="16">
         <v>159.46</v>
       </c>
     </row>
-    <row r="318" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D318" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E318" s="16">
         <v>166</v>
       </c>
       <c r="F318" s="16">
         <v>370.31</v>
       </c>
       <c r="G318" s="16">
         <v>132.16</v>
       </c>
       <c r="H318" s="16">
         <v>146.74</v>
       </c>
       <c r="I318" s="16">
         <v>149.45363649729566</v>
       </c>
       <c r="J318" s="16">
         <v>158.25852622299195</v>
       </c>
     </row>
-    <row r="319" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D319" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E319" s="14">
         <v>166.59</v>
       </c>
       <c r="F319" s="16">
         <v>368.95015648220902</v>
       </c>
       <c r="G319" s="16">
         <v>132.29381053611255</v>
       </c>
       <c r="H319" s="16">
         <v>147.28909902455115</v>
       </c>
       <c r="I319" s="16">
         <v>149.80000000000001</v>
       </c>
       <c r="J319" s="16">
         <v>159.91999999999999</v>
       </c>
     </row>
-    <row r="320" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+    <row r="320" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
       <c r="D320" s="14"/>
-      <c r="E320" s="25" t="s">
+      <c r="E320" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="F320" s="26"/>
-[...2 lines deleted...]
-      <c r="I320" s="23" t="s">
+      <c r="F320" s="52"/>
+      <c r="G320" s="52"/>
+      <c r="H320" s="52"/>
+      <c r="I320" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="J320" s="23"/>
-[...1 lines deleted...]
-    <row r="321" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J320" s="53"/>
+    </row>
+    <row r="321" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D321" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E321" s="16">
         <v>102.74965098</v>
       </c>
       <c r="F321" s="16">
         <v>101.14598611</v>
       </c>
       <c r="G321" s="16">
         <v>98.8379683</v>
       </c>
       <c r="H321" s="16">
         <v>103.17838284</v>
       </c>
       <c r="I321" s="16">
         <v>150.24467550397392</v>
       </c>
       <c r="J321" s="16">
         <v>161.14306990577745</v>
       </c>
     </row>
-    <row r="322" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="322" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D322" s="14"/>
-      <c r="E322" s="25" t="s">
+      <c r="E322" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="F322" s="26"/>
-[...2 lines deleted...]
-      <c r="I322" s="23" t="s">
+      <c r="F322" s="52"/>
+      <c r="G322" s="52"/>
+      <c r="H322" s="52"/>
+      <c r="I322" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="J322" s="23"/>
-[...1 lines deleted...]
-    <row r="323" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J322" s="53"/>
+    </row>
+    <row r="323" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D323" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E323" s="16">
         <v>103.04453153999999</v>
       </c>
       <c r="F323" s="16">
         <v>101.60716424</v>
       </c>
       <c r="G323" s="16">
         <v>99.166753130000004</v>
       </c>
       <c r="H323" s="16">
         <v>103.43244694000001</v>
       </c>
       <c r="I323" s="15">
         <v>154.02000000000001</v>
       </c>
       <c r="J323" s="15">
         <v>159.65</v>
       </c>
     </row>
-    <row r="324" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="324" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D324" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E324" s="16">
         <v>103.29003539</v>
       </c>
       <c r="F324" s="16">
         <v>102.2079911</v>
       </c>
       <c r="G324" s="16">
         <v>99.163330049999999</v>
       </c>
       <c r="H324" s="16">
         <v>103.59388839</v>
       </c>
       <c r="I324" s="15">
         <v>153.81</v>
       </c>
       <c r="J324" s="15">
         <v>157.06</v>
       </c>
     </row>
-    <row r="325" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="325" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D325" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E325" s="16">
         <v>103.39171939000001</v>
       </c>
       <c r="F325" s="16">
         <v>101.80622914999999</v>
       </c>
       <c r="G325" s="16">
         <v>99.813451169999993</v>
       </c>
       <c r="H325" s="16">
         <v>103.81275981</v>
       </c>
       <c r="I325" s="16">
         <v>152.91061954109472</v>
       </c>
       <c r="J325" s="16">
         <v>146.26609016396762</v>
       </c>
     </row>
-    <row r="326" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="326" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D326" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E326" s="16">
         <v>103.47456139000001</v>
       </c>
       <c r="F326" s="16">
         <v>101.08025763000001</v>
       </c>
       <c r="G326" s="16">
         <v>100.72294042999999</v>
       </c>
       <c r="H326" s="16">
         <v>104.08440333</v>
       </c>
       <c r="I326" s="16">
         <v>145.76780216603413</v>
       </c>
       <c r="J326" s="16">
         <v>139.01</v>
       </c>
     </row>
-    <row r="327" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="327" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D327" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E327" s="16">
         <v>103.37471886</v>
       </c>
       <c r="F327" s="16">
         <v>100.12376177</v>
       </c>
       <c r="G327" s="16">
         <v>99.98998229</v>
       </c>
       <c r="H327" s="16">
         <v>104.19931200000001</v>
       </c>
       <c r="I327" s="16">
         <v>145.62029422745439</v>
       </c>
       <c r="J327" s="16">
         <v>140.32999113059205</v>
       </c>
     </row>
-    <row r="328" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="328" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D328" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E328" s="16">
         <v>103.54030981</v>
       </c>
       <c r="F328" s="16">
         <v>100.33972077</v>
       </c>
       <c r="G328" s="16">
         <v>100.05026141</v>
       </c>
       <c r="H328" s="16">
         <v>104.353673</v>
       </c>
       <c r="I328" s="16">
         <v>146.44155229429052</v>
       </c>
       <c r="J328" s="16">
         <v>148.46599915461326</v>
       </c>
     </row>
-    <row r="329" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="329" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D329" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E329" s="16">
         <v>103.4526695</v>
       </c>
       <c r="F329" s="16">
         <v>99.958472159999999</v>
       </c>
       <c r="G329" s="16">
         <v>100.53453417999999</v>
       </c>
       <c r="H329" s="16">
         <v>104.33190624</v>
       </c>
       <c r="I329" s="16">
         <v>149.64750655561573</v>
       </c>
       <c r="J329" s="16">
         <v>152.3088499038731</v>
       </c>
     </row>
-    <row r="330" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="330" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D330" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E330" s="16">
         <v>103.37987686</v>
       </c>
       <c r="F330" s="16">
         <v>98.835459009999994</v>
       </c>
       <c r="G330" s="16">
         <v>101.06308771</v>
       </c>
       <c r="H330" s="16">
         <v>104.50889196</v>
       </c>
       <c r="I330" s="16">
         <v>150.85116937611349</v>
       </c>
       <c r="J330" s="16">
         <v>153.76253104880439</v>
       </c>
     </row>
-    <row r="331" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="331" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D331" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E331" s="16">
         <v>103.36147840852223</v>
       </c>
       <c r="F331" s="16">
         <v>98.512842724392655</v>
       </c>
       <c r="G331" s="16">
         <v>100.90644416512708</v>
       </c>
       <c r="H331" s="16">
         <v>104.56590828695226</v>
       </c>
       <c r="I331" s="16">
         <v>152.60151374191321</v>
       </c>
       <c r="J331" s="16">
         <v>151.31596900707481</v>
       </c>
     </row>
-    <row r="332" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="332" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D332" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E332" s="16">
         <v>103.56655589519255</v>
       </c>
       <c r="F332" s="16">
         <v>98.964266896511504</v>
       </c>
       <c r="G332" s="16">
         <v>101.05775810845365</v>
       </c>
       <c r="H332" s="16">
         <v>104.71154078384967</v>
       </c>
       <c r="I332" s="16">
         <v>151.61977692710931</v>
       </c>
       <c r="J332" s="16">
         <v>150.84358228609264</v>
       </c>
     </row>
-    <row r="333" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="333" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D333" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E333" s="16">
         <v>104.05808115000001</v>
       </c>
       <c r="F333" s="16">
         <v>100.64039203999999</v>
       </c>
       <c r="G333" s="16">
         <v>101.39731810000001</v>
       </c>
       <c r="H333" s="16">
         <v>104.91617053</v>
       </c>
       <c r="I333" s="16">
         <v>153.22626375922994</v>
       </c>
       <c r="J333" s="16">
         <v>152.77744986418824</v>
       </c>
     </row>
-    <row r="334" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="334" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D334" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E334" s="16">
         <v>104.61779537</v>
       </c>
       <c r="F334" s="16">
         <v>102.63688093</v>
       </c>
       <c r="G334" s="16">
         <v>101.45567561999999</v>
       </c>
       <c r="H334" s="16">
         <v>105.13102211</v>
       </c>
       <c r="I334" s="16">
         <v>154.35360874472124</v>
       </c>
       <c r="J334" s="16">
         <v>157.19959455368877</v>
       </c>
     </row>
-    <row r="335" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="335" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D335" s="14"/>
-      <c r="E335" s="25" t="s">
+      <c r="E335" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="F335" s="26"/>
-[...2 lines deleted...]
-      <c r="I335" s="23" t="s">
+      <c r="F335" s="52"/>
+      <c r="G335" s="52"/>
+      <c r="H335" s="52"/>
+      <c r="I335" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="J335" s="23"/>
-[...1 lines deleted...]
-    <row r="336" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J335" s="53"/>
+    </row>
+    <row r="336" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D336" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E336" s="16" t="s">
         <v>56</v>
       </c>
       <c r="F336" s="16" t="s">
         <v>57</v>
       </c>
       <c r="G336" s="16" t="s">
         <v>58</v>
       </c>
       <c r="H336" s="16" t="s">
         <v>59</v>
       </c>
       <c r="I336" s="16" t="s">
         <v>60</v>
       </c>
       <c r="J336" s="16" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="337" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="337" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D337" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E337" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F337" s="16" t="s">
         <v>63</v>
       </c>
       <c r="G337" s="16" t="s">
         <v>64</v>
       </c>
       <c r="H337" s="16" t="s">
         <v>65</v>
       </c>
       <c r="I337" s="16" t="s">
         <v>66</v>
       </c>
       <c r="J337" s="16" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="338" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="338" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D338" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E338" s="16" t="s">
         <v>68</v>
       </c>
       <c r="F338" s="16" t="s">
         <v>69</v>
       </c>
       <c r="G338" s="16" t="s">
         <v>70</v>
       </c>
       <c r="H338" s="16" t="s">
         <v>71</v>
       </c>
       <c r="I338" s="16" t="s">
         <v>72</v>
       </c>
       <c r="J338" s="16" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="339" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="339" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D339" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E339" s="16" t="s">
         <v>74</v>
       </c>
       <c r="F339" s="16" t="s">
         <v>75</v>
       </c>
       <c r="G339" s="16" t="s">
         <v>76</v>
       </c>
       <c r="H339" s="16" t="s">
         <v>77</v>
       </c>
       <c r="I339" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J339" s="16" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="340" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="340" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D340" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E340" s="16" t="s">
         <v>80</v>
       </c>
       <c r="F340" s="16" t="s">
         <v>81</v>
       </c>
       <c r="G340" s="16" t="s">
         <v>82</v>
       </c>
       <c r="H340" s="16" t="s">
         <v>83</v>
       </c>
       <c r="I340" s="16" t="s">
         <v>84</v>
       </c>
       <c r="J340" s="16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="341" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="341" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D341" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E341" s="16" t="s">
         <v>86</v>
       </c>
       <c r="F341" s="16" t="s">
         <v>87</v>
       </c>
       <c r="G341" s="16" t="s">
         <v>88</v>
       </c>
       <c r="H341" s="16" t="s">
         <v>89</v>
       </c>
       <c r="I341" s="16" t="s">
         <v>90</v>
       </c>
       <c r="J341" s="16" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="342" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="342" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D342" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E342" s="16" t="s">
         <v>92</v>
       </c>
       <c r="F342" s="16" t="s">
         <v>93</v>
       </c>
       <c r="G342" s="16" t="s">
         <v>94</v>
       </c>
       <c r="H342" s="16" t="s">
         <v>95</v>
       </c>
       <c r="I342" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J342" s="15" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="343" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="343" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D343" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E343" s="16" t="s">
         <v>98</v>
       </c>
       <c r="F343" s="16" t="s">
         <v>99</v>
       </c>
       <c r="G343" s="16" t="s">
         <v>100</v>
       </c>
       <c r="H343" s="16" t="s">
         <v>101</v>
       </c>
       <c r="I343" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J343" s="15" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="344" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="344" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D344" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E344" s="16" t="s">
         <v>104</v>
       </c>
       <c r="F344" s="16" t="s">
         <v>105</v>
       </c>
       <c r="G344" s="16" t="s">
         <v>106</v>
       </c>
       <c r="H344" s="16" t="s">
         <v>107</v>
       </c>
       <c r="I344" s="15" t="s">
         <v>108</v>
       </c>
       <c r="J344" s="15" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="345" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="345" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D345" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E345" s="16" t="s">
         <v>110</v>
       </c>
       <c r="F345" s="16" t="s">
         <v>111</v>
       </c>
       <c r="G345" s="16" t="s">
         <v>112</v>
       </c>
       <c r="H345" s="16" t="s">
         <v>113</v>
       </c>
       <c r="I345" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J345" s="15" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="346" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="346" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D346" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E346" s="16" t="s">
         <v>116</v>
       </c>
       <c r="F346" s="16">
         <v>100.48</v>
       </c>
       <c r="G346" s="16" t="s">
         <v>117</v>
       </c>
       <c r="H346" s="16">
         <v>108.4</v>
       </c>
       <c r="I346" s="15">
         <v>182.78</v>
       </c>
       <c r="J346" s="15">
         <v>184.87</v>
       </c>
     </row>
-    <row r="347" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="347" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D347" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E347" s="16">
         <v>107.66</v>
       </c>
       <c r="F347" s="16">
         <v>102.16</v>
       </c>
       <c r="G347" s="16">
         <v>110.9</v>
       </c>
       <c r="H347" s="16">
         <v>108.97</v>
       </c>
       <c r="I347" s="15">
         <v>180.49</v>
       </c>
       <c r="J347" s="15">
         <v>181.23</v>
       </c>
     </row>
-    <row r="348" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="348" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D348" s="14"/>
-      <c r="E348" s="25" t="s">
+      <c r="E348" s="51" t="s">
         <v>118</v>
       </c>
-      <c r="F348" s="26"/>
-[...2 lines deleted...]
-      <c r="I348" s="23" t="s">
+      <c r="F348" s="52"/>
+      <c r="G348" s="52"/>
+      <c r="H348" s="52"/>
+      <c r="I348" s="53" t="s">
         <v>119</v>
       </c>
-      <c r="J348" s="23"/>
-[...1 lines deleted...]
-    <row r="349" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J348" s="53"/>
+    </row>
+    <row r="349" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D349" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E349" s="16">
         <v>108.47</v>
       </c>
       <c r="F349" s="16">
         <v>102.97</v>
       </c>
       <c r="G349" s="16">
         <v>111.07</v>
       </c>
       <c r="H349" s="16">
         <v>109.78</v>
       </c>
       <c r="I349" s="15">
         <v>179.24</v>
       </c>
       <c r="J349" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="350" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="350" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D350" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E350" s="16">
         <v>108.46</v>
       </c>
       <c r="F350" s="16">
         <v>101.8</v>
       </c>
       <c r="G350" s="16">
         <v>111.82</v>
       </c>
       <c r="H350" s="16">
         <v>110.05</v>
       </c>
       <c r="I350" s="15">
         <v>181.39</v>
       </c>
       <c r="J350" s="15">
         <v>192.06</v>
       </c>
     </row>
-    <row r="351" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="351" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D351" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E351" s="16">
         <v>109.27</v>
       </c>
       <c r="F351" s="16">
         <v>103.35</v>
       </c>
       <c r="G351" s="16">
         <v>112.81</v>
       </c>
       <c r="H351" s="16">
         <v>110.68</v>
       </c>
       <c r="I351" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J351" s="15" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="352" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="352" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D352" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E352" s="16">
         <v>110.33</v>
       </c>
       <c r="F352" s="16">
         <v>103.68</v>
       </c>
       <c r="G352" s="16">
         <v>114.43</v>
       </c>
       <c r="H352" s="16">
         <v>111.91</v>
       </c>
       <c r="I352" s="15" t="s">
         <v>123</v>
       </c>
       <c r="J352" s="15">
         <v>198.94</v>
       </c>
     </row>
-    <row r="353" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="353" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D353" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E353" s="16">
         <v>110.69</v>
       </c>
       <c r="F353" s="16">
         <v>103.79</v>
       </c>
       <c r="G353" s="16">
         <v>114.5</v>
       </c>
       <c r="H353" s="16">
         <v>112.33</v>
       </c>
       <c r="I353" s="15">
         <v>188.97</v>
       </c>
       <c r="J353" s="15" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="354" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="354" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D354" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E354" s="16">
         <v>111.43</v>
       </c>
       <c r="F354" s="16">
         <v>105.82</v>
       </c>
       <c r="G354" s="16">
         <v>115.95</v>
       </c>
       <c r="H354" s="16">
         <v>112.75</v>
       </c>
       <c r="I354" s="15" t="s">
         <v>125</v>
       </c>
       <c r="J354" s="15" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="355" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="355" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D355" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E355" s="15">
         <v>111.95</v>
       </c>
       <c r="F355" s="15">
         <v>106.44</v>
       </c>
       <c r="G355" s="16">
         <v>117.18</v>
       </c>
       <c r="H355" s="16">
         <v>113.23</v>
       </c>
       <c r="I355" s="15" t="s">
         <v>127</v>
       </c>
       <c r="J355" s="15" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="356" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="356" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D356" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E356" s="15">
         <v>111.81</v>
       </c>
       <c r="F356" s="15">
         <v>103.71</v>
       </c>
       <c r="G356" s="16">
         <v>117.34</v>
       </c>
       <c r="H356" s="16">
         <v>113.73</v>
       </c>
       <c r="I356" s="15" t="s">
         <v>129</v>
       </c>
       <c r="J356" s="15" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="357" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="357" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D357" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E357" s="15">
         <v>112.77</v>
       </c>
       <c r="F357" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G357" s="16">
         <v>119.93</v>
       </c>
       <c r="H357" s="16">
         <v>114.86</v>
       </c>
       <c r="I357" s="15">
         <v>188.83</v>
       </c>
       <c r="J357" s="15">
         <v>186.98</v>
       </c>
     </row>
-    <row r="358" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="358" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D358" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E358" s="15">
         <v>112.72</v>
       </c>
       <c r="F358" s="15">
         <v>102.62</v>
       </c>
       <c r="G358" s="16">
         <v>121.63</v>
       </c>
       <c r="H358" s="16">
         <v>115.09</v>
       </c>
       <c r="I358" s="15">
         <v>185.62</v>
       </c>
       <c r="J358" s="15">
         <v>189.52</v>
       </c>
     </row>
-    <row r="359" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="359" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D359" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E359" s="15">
         <v>113.02</v>
       </c>
       <c r="F359" s="15">
         <v>103.05</v>
       </c>
       <c r="G359" s="16">
         <v>122.08</v>
       </c>
       <c r="H359" s="16">
         <v>115.36</v>
       </c>
       <c r="I359" s="15">
         <v>177.98</v>
       </c>
       <c r="J359" s="15">
         <v>188.69</v>
       </c>
     </row>
-    <row r="360" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="360" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D360" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E360" s="15">
         <v>113.88</v>
       </c>
       <c r="F360" s="15">
         <v>105.61</v>
       </c>
       <c r="G360" s="16">
         <v>122.99</v>
       </c>
       <c r="H360" s="16">
         <v>115.81</v>
       </c>
       <c r="I360" s="15">
         <v>177.59</v>
       </c>
       <c r="J360" s="15">
         <v>182.36</v>
       </c>
     </row>
-    <row r="361" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="361" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D361" s="14"/>
-      <c r="E361" s="25" t="s">
+      <c r="E361" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="F361" s="26"/>
-[...2 lines deleted...]
-      <c r="I361" s="23" t="s">
+      <c r="F361" s="52"/>
+      <c r="G361" s="52"/>
+      <c r="H361" s="52"/>
+      <c r="I361" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="J361" s="23"/>
-[...1 lines deleted...]
-    <row r="362" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J361" s="53"/>
+    </row>
+    <row r="362" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D362" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E362" s="16">
         <v>114.53</v>
       </c>
       <c r="F362" s="16">
         <v>107.24</v>
       </c>
       <c r="G362" s="16">
         <v>124.65</v>
       </c>
       <c r="H362" s="16">
         <v>116.21</v>
       </c>
       <c r="I362" s="15">
         <v>175.59</v>
       </c>
       <c r="J362" s="15">
         <v>181.84</v>
       </c>
     </row>
-    <row r="363" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="363" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D363" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E363" s="16">
         <v>114.89</v>
       </c>
       <c r="F363" s="16">
         <v>106.99</v>
       </c>
       <c r="G363" s="16">
         <v>124.59</v>
       </c>
       <c r="H363" s="16">
         <v>116.72</v>
       </c>
       <c r="I363" s="15">
         <v>179.45</v>
       </c>
       <c r="J363" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="364" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="364" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D364" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E364" s="16">
         <v>115.21</v>
       </c>
       <c r="F364" s="16">
         <v>107.52</v>
       </c>
       <c r="G364" s="16">
         <v>125.24</v>
       </c>
       <c r="H364" s="16">
         <v>116.98</v>
       </c>
       <c r="I364" s="15" t="s">
         <v>135</v>
       </c>
       <c r="J364" s="15" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="365" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="365" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D365" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E365" s="16">
         <v>115.36</v>
       </c>
       <c r="F365" s="16">
         <v>107.29</v>
       </c>
       <c r="G365" s="16">
         <v>125.79</v>
       </c>
       <c r="H365" s="16">
         <v>117.22</v>
       </c>
       <c r="I365" s="15">
         <v>176.86</v>
       </c>
       <c r="J365" s="15">
         <v>183.61</v>
       </c>
     </row>
-    <row r="366" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="366" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D366" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E366" s="16">
         <v>115.59</v>
       </c>
       <c r="F366" s="16">
         <v>107.91</v>
       </c>
       <c r="G366" s="16">
         <v>125.66</v>
       </c>
       <c r="H366" s="16">
         <v>117.36</v>
       </c>
       <c r="I366" s="15">
         <v>178.23</v>
       </c>
       <c r="J366" s="15">
         <v>180.66</v>
       </c>
     </row>
-    <row r="367" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="367" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D367" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E367" s="16">
         <v>115.74</v>
       </c>
       <c r="F367" s="16">
         <v>108.75</v>
       </c>
       <c r="G367" s="16">
         <v>125.42</v>
       </c>
       <c r="H367" s="16">
         <v>117.35</v>
       </c>
       <c r="I367" s="15">
         <v>178.38</v>
       </c>
       <c r="J367" s="15">
         <v>175.83</v>
       </c>
     </row>
-    <row r="368" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="368" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D368" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E368" s="16">
         <v>115.93</v>
       </c>
       <c r="F368" s="16">
         <v>109.22</v>
       </c>
       <c r="G368" s="16">
         <v>124.7</v>
       </c>
       <c r="H368" s="16">
         <v>117.47</v>
       </c>
       <c r="I368" s="15" t="s">
         <v>137</v>
       </c>
       <c r="J368" s="15" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="369" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="369" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D369" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E369" s="16">
         <v>115.97</v>
       </c>
       <c r="F369" s="16">
         <v>109.08</v>
       </c>
       <c r="G369" s="16">
         <v>123.32</v>
       </c>
       <c r="H369" s="16">
         <v>117.58</v>
       </c>
       <c r="I369" s="15">
         <v>174.35</v>
       </c>
       <c r="J369" s="15">
         <v>188.08</v>
       </c>
     </row>
-    <row r="370" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="370" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D370" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E370" s="16">
         <v>116.47</v>
       </c>
       <c r="F370" s="16">
         <v>109.41</v>
       </c>
       <c r="G370" s="16">
         <v>124.6</v>
       </c>
       <c r="H370" s="16">
         <v>118.11</v>
       </c>
       <c r="I370" s="15">
         <v>178.13</v>
       </c>
       <c r="J370" s="15">
         <v>194.46</v>
       </c>
     </row>
-    <row r="371" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="371" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D371" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E371" s="16">
         <v>116.73</v>
       </c>
       <c r="F371" s="16">
         <v>109.76</v>
       </c>
       <c r="G371" s="16">
         <v>123.53</v>
       </c>
       <c r="H371" s="16">
         <v>118.36</v>
       </c>
       <c r="I371" s="15">
         <v>176.74</v>
       </c>
       <c r="J371" s="15">
         <v>192.47</v>
       </c>
     </row>
-    <row r="372" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="372" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D372" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E372" s="16">
         <v>117.03</v>
       </c>
       <c r="F372" s="16">
         <v>110.95</v>
       </c>
       <c r="G372" s="16">
         <v>123.75</v>
       </c>
       <c r="H372" s="16">
         <v>118.45</v>
       </c>
       <c r="I372" s="15">
         <v>174.54</v>
       </c>
       <c r="J372" s="15">
         <v>187.49</v>
       </c>
     </row>
-    <row r="373" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="373" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D373" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E373" s="16">
         <v>117.46</v>
       </c>
       <c r="F373" s="16">
         <v>112.69</v>
       </c>
       <c r="G373" s="16">
         <v>124.07</v>
       </c>
       <c r="H373" s="16">
         <v>118.56</v>
       </c>
       <c r="I373" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J373" s="15" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="374" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="374" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D374" s="14"/>
-      <c r="E374" s="25" t="s">
+      <c r="E374" s="51" t="s">
         <v>141</v>
       </c>
-      <c r="F374" s="26"/>
-[...2 lines deleted...]
-      <c r="I374" s="23" t="s">
+      <c r="F374" s="52"/>
+      <c r="G374" s="52"/>
+      <c r="H374" s="52"/>
+      <c r="I374" s="53" t="s">
         <v>142</v>
       </c>
-      <c r="J374" s="23"/>
-[...1 lines deleted...]
-    <row r="375" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J374" s="53"/>
+    </row>
+    <row r="375" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D375" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E375" s="16">
         <v>117.74</v>
       </c>
       <c r="F375" s="16">
         <v>113.16</v>
       </c>
       <c r="G375" s="16">
         <v>125.19</v>
       </c>
       <c r="H375" s="16">
         <v>118.78</v>
       </c>
       <c r="I375" s="15" t="s">
         <v>143</v>
       </c>
       <c r="J375" s="15" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="376" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="376" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D376" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E376" s="16">
         <v>118.6</v>
       </c>
       <c r="F376" s="16">
         <v>114.64</v>
       </c>
       <c r="G376" s="16">
         <v>125.36</v>
       </c>
       <c r="H376" s="16">
         <v>119.5</v>
       </c>
       <c r="I376" s="15" t="s">
         <v>145</v>
       </c>
       <c r="J376" s="15" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="377" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="377" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D377" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E377" s="16">
         <v>119.41</v>
       </c>
       <c r="F377" s="16">
         <v>116.72</v>
       </c>
       <c r="G377" s="16">
         <v>126.06</v>
       </c>
       <c r="H377" s="16">
         <v>120</v>
       </c>
       <c r="I377" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J377" s="15" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="378" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="378" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D378" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E378" s="16">
         <v>119.64</v>
       </c>
       <c r="F378" s="16">
         <v>117.05</v>
       </c>
       <c r="G378" s="16">
         <v>126.38</v>
       </c>
       <c r="H378" s="16">
         <v>120.21</v>
       </c>
       <c r="I378" s="15" t="s">
         <v>149</v>
       </c>
       <c r="J378" s="15" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="379" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="379" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D379" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E379" s="16">
         <v>119.6</v>
       </c>
       <c r="F379" s="16">
         <v>116.95</v>
       </c>
       <c r="G379" s="16">
         <v>127.54</v>
       </c>
       <c r="H379" s="16">
         <v>120.17</v>
       </c>
       <c r="I379" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J379" s="15">
         <v>197.05</v>
       </c>
     </row>
-    <row r="380" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="380" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D380" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E380" s="16">
         <v>119.63</v>
       </c>
       <c r="F380" s="16">
         <v>116.79</v>
       </c>
       <c r="G380" s="16">
         <v>126.64</v>
       </c>
       <c r="H380" s="16">
         <v>120.25</v>
       </c>
       <c r="I380" s="15" t="s">
         <v>152</v>
       </c>
       <c r="J380" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="381" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="381" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D381" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E381" s="16">
         <v>119.39</v>
       </c>
       <c r="F381" s="16">
         <v>114.78</v>
       </c>
       <c r="G381" s="16">
         <v>126.52</v>
       </c>
       <c r="H381" s="16">
         <v>120.44</v>
       </c>
       <c r="I381" s="15">
         <v>176.56</v>
       </c>
       <c r="J381" s="15">
         <v>199.71</v>
       </c>
     </row>
-    <row r="382" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="382" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D382" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E382" s="16">
         <v>119.24</v>
       </c>
       <c r="F382" s="16">
         <v>113.46</v>
       </c>
       <c r="G382" s="16">
         <v>125.31</v>
       </c>
       <c r="H382" s="16">
         <v>120.59</v>
       </c>
       <c r="I382" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J382" s="15" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="383" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="383" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D383" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E383" s="16">
         <v>119.03</v>
       </c>
       <c r="F383" s="16">
         <v>111.75</v>
       </c>
       <c r="G383" s="16">
         <v>125.7</v>
       </c>
       <c r="H383" s="16">
         <v>120.74</v>
       </c>
       <c r="I383" s="15" t="s">
         <v>155</v>
       </c>
       <c r="J383" s="15" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="384" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="384" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D384" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E384" s="16">
         <v>119.01</v>
       </c>
       <c r="F384" s="16">
         <v>111.69</v>
       </c>
       <c r="G384" s="16">
         <v>126.25</v>
       </c>
       <c r="H384" s="16">
         <v>120.72</v>
       </c>
       <c r="I384" s="15" t="s">
         <v>157</v>
       </c>
       <c r="J384" s="15" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="385" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="385" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D385" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E385" s="16">
         <v>119.32</v>
       </c>
       <c r="F385" s="16">
         <v>112.69</v>
       </c>
       <c r="G385" s="16">
         <v>125.99</v>
       </c>
       <c r="H385" s="16">
         <v>120.87</v>
       </c>
       <c r="I385" s="15">
         <v>173.47</v>
       </c>
       <c r="J385" s="15">
         <v>194.38</v>
       </c>
     </row>
-    <row r="386" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="386" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D386" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E386" s="16">
         <v>119.79</v>
       </c>
       <c r="F386" s="16">
         <v>114.23</v>
       </c>
       <c r="G386" s="16">
         <v>126.44</v>
       </c>
       <c r="H386" s="16">
         <v>121.07</v>
       </c>
       <c r="I386" s="15">
         <v>173.98</v>
       </c>
       <c r="J386" s="15">
         <v>196.94</v>
       </c>
     </row>
     <row r="387" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D387" s="27"/>
-[...5 lines deleted...]
-      <c r="J387" s="27"/>
+      <c r="D387" s="55"/>
+      <c r="E387" s="55"/>
+      <c r="F387" s="55"/>
+      <c r="G387" s="55"/>
+      <c r="H387" s="55"/>
+      <c r="I387" s="55"/>
+      <c r="J387" s="55"/>
     </row>
     <row r="388" spans="4:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D388" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E388" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F388" s="20" t="s">
         <v>159</v>
       </c>
       <c r="G388" s="20" t="s">
         <v>160</v>
       </c>
       <c r="H388" s="20" t="s">
         <v>161</v>
       </c>
       <c r="I388" s="20" t="s">
         <v>162</v>
       </c>
       <c r="J388" s="20" t="s">
         <v>163</v>
       </c>
       <c r="K388" s="21"/>
       <c r="L388" s="21"/>
     </row>
-    <row r="389" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="389" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D389" s="19"/>
-      <c r="E389" s="23" t="s">
+      <c r="E389" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="F389" s="23"/>
-[...7 lines deleted...]
-    <row r="390" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F389" s="53"/>
+      <c r="G389" s="53"/>
+      <c r="H389" s="53"/>
+      <c r="I389" s="53"/>
+      <c r="J389" s="53"/>
+      <c r="K389" s="54"/>
+      <c r="L389" s="54"/>
+    </row>
+    <row r="390" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D390" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E390" s="16">
         <v>104.2</v>
       </c>
       <c r="F390" s="16">
         <v>106.7</v>
       </c>
       <c r="G390" s="16">
         <v>101.41</v>
       </c>
       <c r="H390" s="16">
         <v>105.89</v>
       </c>
       <c r="I390" s="16">
         <v>101.35</v>
       </c>
       <c r="J390" s="16">
         <v>103.46</v>
       </c>
       <c r="K390" s="22"/>
       <c r="L390" s="22"/>
     </row>
-    <row r="391" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="391" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D391" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E391" s="16">
         <v>104.34</v>
       </c>
       <c r="F391" s="16">
         <v>106.07</v>
       </c>
       <c r="G391" s="16">
         <v>100.21</v>
       </c>
       <c r="H391" s="16">
         <v>106.27</v>
       </c>
       <c r="I391" s="16">
         <v>101.76</v>
       </c>
       <c r="J391" s="16">
         <v>103.61</v>
       </c>
       <c r="K391" s="22"/>
       <c r="L391" s="22"/>
     </row>
-    <row r="392" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="392" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D392" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E392" s="16">
         <v>105.12</v>
       </c>
       <c r="F392" s="16">
         <v>109.2</v>
       </c>
       <c r="G392" s="16">
         <v>100.54</v>
       </c>
       <c r="H392" s="16">
         <v>106.82</v>
       </c>
       <c r="I392" s="16">
         <v>101.76</v>
       </c>
       <c r="J392" s="16">
         <v>103.83</v>
       </c>
       <c r="K392" s="22"/>
       <c r="L392" s="22"/>
     </row>
-    <row r="393" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="393" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D393" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E393" s="16">
         <v>105.07</v>
       </c>
       <c r="F393" s="16">
         <v>108.41</v>
       </c>
       <c r="G393" s="16">
         <v>100.89</v>
       </c>
       <c r="H393" s="16">
         <v>106.86</v>
       </c>
       <c r="I393" s="16">
         <v>101.8</v>
       </c>
       <c r="J393" s="16">
         <v>104.09</v>
       </c>
       <c r="K393" s="22"/>
       <c r="L393" s="22"/>
     </row>
-    <row r="394" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="394" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D394" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E394" s="16">
         <v>104.6</v>
       </c>
       <c r="F394" s="16">
         <v>106.08</v>
       </c>
       <c r="G394" s="16">
         <v>101.26</v>
       </c>
       <c r="H394" s="16">
         <v>106.81</v>
       </c>
       <c r="I394" s="16">
         <v>101.71</v>
       </c>
       <c r="J394" s="16">
         <v>104.05</v>
       </c>
       <c r="K394" s="22"/>
       <c r="L394" s="22"/>
     </row>
-    <row r="395" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="395" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D395" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E395" s="16">
         <v>104.73</v>
       </c>
       <c r="F395" s="16">
         <v>106.6</v>
       </c>
       <c r="G395" s="16">
         <v>100</v>
       </c>
       <c r="H395" s="16">
         <v>107.04</v>
       </c>
       <c r="I395" s="16">
         <v>101.62</v>
       </c>
       <c r="J395" s="16">
         <v>104.07</v>
       </c>
       <c r="K395" s="22"/>
       <c r="L395" s="22"/>
     </row>
-    <row r="396" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="396" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D396" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E396" s="16">
         <v>105.19</v>
       </c>
       <c r="F396" s="16">
         <v>108.15</v>
       </c>
       <c r="G396" s="16">
         <v>100.14</v>
       </c>
       <c r="H396" s="16">
         <v>107.32</v>
       </c>
       <c r="I396" s="16">
         <v>101.88</v>
       </c>
       <c r="J396" s="16">
         <v>104.16</v>
       </c>
       <c r="K396" s="22"/>
       <c r="L396" s="22"/>
     </row>
-    <row r="397" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="397" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D397" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E397" s="16">
         <v>105.2</v>
       </c>
       <c r="F397" s="16">
         <v>107.77</v>
       </c>
       <c r="G397" s="16">
         <v>99.53</v>
       </c>
       <c r="H397" s="16">
         <v>107.25</v>
       </c>
       <c r="I397" s="16">
         <v>102.14</v>
       </c>
       <c r="J397" s="16">
         <v>104.29</v>
       </c>
       <c r="K397" s="22"/>
       <c r="L397" s="22"/>
     </row>
-    <row r="398" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="398" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D398" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E398" s="16">
         <v>105.27</v>
       </c>
       <c r="F398" s="16">
         <v>107.46</v>
       </c>
       <c r="G398" s="16">
         <v>99.67</v>
       </c>
       <c r="H398" s="16">
         <v>107.63</v>
       </c>
       <c r="I398" s="16">
         <v>102.09</v>
       </c>
       <c r="J398" s="16">
         <v>104.41</v>
       </c>
       <c r="K398" s="22"/>
       <c r="L398" s="22"/>
     </row>
-    <row r="399" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="399" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D399" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E399" s="16">
         <v>105.46</v>
       </c>
       <c r="F399" s="16">
         <v>107.96</v>
       </c>
       <c r="G399" s="16">
         <v>100.06</v>
       </c>
       <c r="H399" s="16">
         <v>107.82</v>
       </c>
       <c r="I399" s="16">
         <v>102.18</v>
       </c>
       <c r="J399" s="16">
         <v>104.45</v>
       </c>
       <c r="K399" s="22"/>
       <c r="L399" s="22"/>
     </row>
-    <row r="400" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="400" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D400" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E400" s="16">
         <v>105.4</v>
       </c>
       <c r="F400" s="16">
         <v>107.83</v>
       </c>
       <c r="G400" s="16">
         <v>100.83</v>
       </c>
       <c r="H400" s="16">
         <v>107.68</v>
       </c>
       <c r="I400" s="16">
         <v>102.11</v>
       </c>
       <c r="J400" s="16">
         <v>104.51</v>
       </c>
       <c r="K400" s="22"/>
       <c r="L400" s="22"/>
     </row>
-    <row r="401" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="401" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D401" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E401" s="16">
         <v>106.3</v>
       </c>
       <c r="F401" s="16">
         <v>111.87</v>
       </c>
       <c r="G401" s="16">
         <v>101.15</v>
       </c>
       <c r="H401" s="16">
         <v>108.04</v>
       </c>
       <c r="I401" s="16">
         <v>102.32</v>
       </c>
       <c r="J401" s="16">
         <v>104.55</v>
       </c>
       <c r="K401" s="22"/>
       <c r="L401" s="22"/>
     </row>
-    <row r="402" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="402" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D402" s="19"/>
-      <c r="E402" s="23" t="s">
+      <c r="E402" s="53" t="s">
         <v>165</v>
       </c>
-      <c r="F402" s="23"/>
-[...7 lines deleted...]
-    <row r="403" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F402" s="53"/>
+      <c r="G402" s="53"/>
+      <c r="H402" s="53"/>
+      <c r="I402" s="53"/>
+      <c r="J402" s="53"/>
+      <c r="K402" s="54"/>
+      <c r="L402" s="54"/>
+    </row>
+    <row r="403" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D403" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E403" s="16">
         <v>106</v>
       </c>
       <c r="F403" s="16">
         <v>109.05</v>
       </c>
       <c r="G403" s="16">
         <v>102.15</v>
       </c>
       <c r="H403" s="16">
         <v>108.4</v>
       </c>
       <c r="I403" s="16">
         <v>102.14</v>
       </c>
       <c r="J403" s="16">
         <v>105.14</v>
       </c>
       <c r="K403" s="22"/>
       <c r="L403" s="22"/>
     </row>
-    <row r="404" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="404" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D404" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E404" s="16">
         <v>106.85</v>
       </c>
       <c r="F404" s="16">
         <v>111.91</v>
       </c>
       <c r="G404" s="16">
         <v>102.4</v>
       </c>
       <c r="H404" s="16">
         <v>108.93</v>
       </c>
       <c r="I404" s="16">
         <v>102.42</v>
       </c>
       <c r="J404" s="16">
         <v>105.56</v>
       </c>
       <c r="K404" s="22"/>
       <c r="L404" s="22"/>
     </row>
-    <row r="405" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="405" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D405" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E405" s="16">
         <v>107.52</v>
       </c>
       <c r="F405" s="16">
         <v>113.25</v>
       </c>
       <c r="G405" s="16">
         <v>101.77</v>
       </c>
       <c r="H405" s="16">
         <v>109.57</v>
       </c>
       <c r="I405" s="16">
         <v>102.9</v>
       </c>
       <c r="J405" s="16">
         <v>106.05</v>
       </c>
       <c r="K405" s="22"/>
       <c r="L405" s="22"/>
     </row>
-    <row r="406" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="406" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D406" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E406" s="16">
         <v>109.07</v>
       </c>
       <c r="F406" s="16">
         <v>113.31</v>
       </c>
       <c r="G406" s="16">
         <v>103.34</v>
       </c>
       <c r="H406" s="16">
         <v>110.06</v>
       </c>
       <c r="I406" s="16">
         <v>107.04</v>
       </c>
       <c r="J406" s="16">
         <v>107</v>
       </c>
       <c r="K406" s="22"/>
       <c r="L406" s="22"/>
     </row>
-    <row r="407" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="407" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D407" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E407" s="16">
         <v>110.63</v>
       </c>
       <c r="F407" s="16">
         <v>114.28</v>
       </c>
       <c r="G407" s="16">
         <v>110.29</v>
       </c>
       <c r="H407" s="16">
         <v>110.78</v>
       </c>
       <c r="I407" s="16">
         <v>109.82</v>
       </c>
       <c r="J407" s="16">
         <v>108.45</v>
       </c>
       <c r="K407" s="22"/>
       <c r="L407" s="22"/>
     </row>
-    <row r="408" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="408" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D408" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E408" s="16">
         <v>111.55</v>
       </c>
       <c r="F408" s="16">
         <v>115.49</v>
       </c>
       <c r="G408" s="16">
         <v>110.87</v>
       </c>
       <c r="H408" s="16">
         <v>111.27</v>
       </c>
       <c r="I408" s="16">
         <v>110.8</v>
       </c>
       <c r="J408" s="16">
         <v>109.69</v>
       </c>
       <c r="K408" s="22"/>
       <c r="L408" s="22"/>
     </row>
-    <row r="409" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D410" s="27" t="s">
+    <row r="409" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D409" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E409" s="24">
+        <v>111.14</v>
+      </c>
+      <c r="F409" s="24">
+        <v>112.89</v>
+      </c>
+      <c r="G409" s="24">
+        <v>110.94</v>
+      </c>
+      <c r="H409" s="24">
+        <v>111.49</v>
+      </c>
+      <c r="I409" s="24">
+        <v>110.37</v>
+      </c>
+      <c r="J409" s="24">
+        <v>110.17</v>
+      </c>
+      <c r="K409" s="25"/>
+      <c r="L409" s="25"/>
+    </row>
+    <row r="410" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D410" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E410" s="24">
+        <v>111.7</v>
+      </c>
+      <c r="F410" s="24">
+        <v>114.12</v>
+      </c>
+      <c r="G410" s="24">
+        <v>113.96</v>
+      </c>
+      <c r="H410" s="24">
+        <v>112.1</v>
+      </c>
+      <c r="I410" s="24">
+        <v>110.46</v>
+      </c>
+      <c r="J410" s="24">
+        <v>110.62</v>
+      </c>
+      <c r="K410" s="25"/>
+      <c r="L410" s="25"/>
+    </row>
+    <row r="411" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D411" s="18"/>
+      <c r="E411" s="18"/>
+      <c r="F411" s="18"/>
+      <c r="G411" s="18"/>
+      <c r="H411" s="18"/>
+      <c r="I411" s="18"/>
+      <c r="J411" s="18"/>
+    </row>
+    <row r="412" spans="4:12" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D412" s="55" t="s">
         <v>166</v>
       </c>
-      <c r="E410" s="27"/>
-[...4 lines deleted...]
-      <c r="J410" s="27"/>
+      <c r="E412" s="55"/>
+      <c r="F412" s="55"/>
+      <c r="G412" s="55"/>
+      <c r="H412" s="55"/>
+      <c r="I412" s="55"/>
+      <c r="J412" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="54">
+    <mergeCell ref="E402:J402"/>
+    <mergeCell ref="K402:L402"/>
+    <mergeCell ref="E374:H374"/>
+    <mergeCell ref="I374:J374"/>
+    <mergeCell ref="D412:J412"/>
+    <mergeCell ref="K389:L389"/>
+    <mergeCell ref="E389:J389"/>
+    <mergeCell ref="D387:J387"/>
+    <mergeCell ref="D308:J308"/>
+    <mergeCell ref="E320:H320"/>
+    <mergeCell ref="I320:J320"/>
+    <mergeCell ref="E322:H322"/>
+    <mergeCell ref="I322:J322"/>
+    <mergeCell ref="E335:H335"/>
+    <mergeCell ref="I335:J335"/>
+    <mergeCell ref="E348:H348"/>
+    <mergeCell ref="I348:J348"/>
+    <mergeCell ref="E361:H361"/>
+    <mergeCell ref="I361:J361"/>
+    <mergeCell ref="D216:J216"/>
+    <mergeCell ref="D256:J256"/>
+    <mergeCell ref="D243:J243"/>
+    <mergeCell ref="D295:J295"/>
+    <mergeCell ref="D269:J269"/>
+    <mergeCell ref="D282:J282"/>
+    <mergeCell ref="D83:J83"/>
+    <mergeCell ref="D9:J9"/>
+    <mergeCell ref="D164:J164"/>
+    <mergeCell ref="D150:J150"/>
+    <mergeCell ref="D122:J122"/>
+    <mergeCell ref="D151:J151"/>
+    <mergeCell ref="D35:J35"/>
+    <mergeCell ref="D96:J96"/>
+    <mergeCell ref="D42:J42"/>
+    <mergeCell ref="D57:J57"/>
+    <mergeCell ref="D135:J135"/>
+    <mergeCell ref="D138:J138"/>
+    <mergeCell ref="D56:J56"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D239:J239"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D229:J229"/>
     <mergeCell ref="D139:J139"/>
     <mergeCell ref="D190:J190"/>
     <mergeCell ref="D203:J203"/>
     <mergeCell ref="D177:J177"/>
     <mergeCell ref="D109:J109"/>
     <mergeCell ref="D55:J55"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="D7:J7"/>
-    <mergeCell ref="D83:J83"/>
-[...36 lines deleted...]
-    <mergeCell ref="D387:J387"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a62548adeaac2f169338723d207fc42f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="646f25a240d9ec220b4560e62c5a5089" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11259,50 +11338,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11402,96 +11486,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{525B49FB-854C-4FBE-AA4B-B8A3D2AA7C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2BDB3B9-C729-4240-A1AF-02EBC739B227}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF0F937-BA28-4F44-A7DB-E9EE11BD6169}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197527E3-AB94-40EB-BCB4-E3FF4328014F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>