--- v2 (2026-09-02)
+++ v3 (2026-11-05)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yamani_s.p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15C74E0C-EB8E-4D45-9D39-C67842B7C213}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB04B7A9-75CF-4D52-AF24-3F4C5438B3CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Producer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$412</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$414</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Producer Price Index'!$4:$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="168">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCER PRICE INDEX - </t>
   </si>
   <si>
     <t xml:space="preserve">WHOLESALE PRICE INDEX </t>
   </si>
   <si>
     <t>( PPI / WPI )</t>
   </si>
   <si>
     <t xml:space="preserve">( 1983 = 100 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Latest Observation </t>
   </si>
   <si>
     <t xml:space="preserve">PPI - WPI </t>
   </si>
   <si>
@@ -543,51 +543,54 @@
   <si>
     <t>193.39</t>
   </si>
   <si>
     <t>Agriculture, Forestry and Fishery Products</t>
   </si>
   <si>
     <t>Ores and minerals; Electricity, Gas and Water</t>
   </si>
   <si>
     <t>Food Products, Beverages and Tobacco; Textiles, Apparel and Leather Products</t>
   </si>
   <si>
     <t>Other Transportable Goods, Except Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>2025 ( 2023=100)</t>
   </si>
   <si>
     <t>2026 ( 2023=100)</t>
   </si>
   <si>
-    <t>Last update  : 1/9/2026</t>
+    <t>Last update  : 2/11/2026</t>
+  </si>
+  <si>
+    <t>112.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
@@ -1597,139 +1600,139 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="83">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2164,9106 +2167,9165 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L412"/>
+  <dimension ref="A1:L414"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="3" ySplit="386" topLeftCell="D406" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="388" topLeftCell="D407" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
-      <selection pane="bottomLeft" activeCell="A387" sqref="A387"/>
-      <selection pane="bottomRight" activeCell="D387" sqref="D387:J387"/>
+      <selection pane="bottomLeft" activeCell="A389" sqref="A389"/>
+      <selection pane="bottomRight" activeCell="L411" sqref="L411"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="15.54296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="16.54296875" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" customWidth="1"/>
+    <col min="5" max="10" width="15.6640625" customWidth="1"/>
+    <col min="11" max="12" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="26"/>
-[...2 lines deleted...]
-      <c r="E2" s="26"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
-      <c r="D4" s="30" t="s">
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.35">
+      <c r="D4" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="31"/>
-[...7 lines deleted...]
-      <c r="D5" s="36" t="s">
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="46"/>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.35">
+      <c r="D5" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="37"/>
-[...7 lines deleted...]
-      <c r="D6" s="36" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="52"/>
+    </row>
+    <row r="6" spans="1:10" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.35">
+      <c r="D6" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="37"/>
-[...7 lines deleted...]
-      <c r="D7" s="39" t="s">
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="52"/>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="17.399999999999999" hidden="1" x14ac:dyDescent="0.35">
+      <c r="D7" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="40"/>
-[...4 lines deleted...]
-      <c r="J7" s="41"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="55"/>
     </row>
     <row r="8" spans="1:10" s="2" customFormat="1" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="10" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="D9" s="27">
+    <row r="9" spans="1:10" s="10" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D9" s="34">
         <v>1997</v>
       </c>
-      <c r="E9" s="28"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="36"/>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8">
         <v>270</v>
       </c>
       <c r="F10" s="8">
         <v>418</v>
       </c>
       <c r="G10" s="8">
         <v>308</v>
       </c>
       <c r="H10" s="8">
         <v>268</v>
       </c>
       <c r="I10" s="8">
         <v>245</v>
       </c>
       <c r="J10" s="8">
         <v>232</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="8">
         <v>268</v>
       </c>
       <c r="F11" s="8">
         <v>424</v>
       </c>
       <c r="G11" s="8">
         <v>310</v>
       </c>
       <c r="H11" s="8">
         <v>269</v>
       </c>
       <c r="I11" s="8">
         <v>246</v>
       </c>
       <c r="J11" s="8">
         <v>219</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="8">
         <v>266</v>
       </c>
       <c r="F12" s="8">
         <v>429</v>
       </c>
       <c r="G12" s="8">
         <v>312</v>
       </c>
       <c r="H12" s="8">
         <v>270</v>
       </c>
       <c r="I12" s="8">
         <v>247</v>
       </c>
       <c r="J12" s="8">
         <v>207</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="8">
         <v>265</v>
       </c>
       <c r="F13" s="8">
         <v>431</v>
       </c>
       <c r="G13" s="8">
         <v>316</v>
       </c>
       <c r="H13" s="8">
         <v>270</v>
       </c>
       <c r="I13" s="8">
         <v>247</v>
       </c>
       <c r="J13" s="8">
         <v>202</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="8">
         <v>265</v>
       </c>
       <c r="F14" s="8">
         <v>431</v>
       </c>
       <c r="G14" s="8">
         <v>316</v>
       </c>
       <c r="H14" s="8">
         <v>270</v>
       </c>
       <c r="I14" s="8">
         <v>247</v>
       </c>
       <c r="J14" s="8">
         <v>202</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="8">
         <v>264</v>
       </c>
       <c r="F15" s="8">
         <v>436</v>
       </c>
       <c r="G15" s="8">
         <v>314</v>
       </c>
       <c r="H15" s="8">
         <v>271</v>
       </c>
       <c r="I15" s="8">
         <v>247</v>
       </c>
       <c r="J15" s="8">
         <v>195</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="8">
         <v>266</v>
       </c>
       <c r="F16" s="8">
         <v>440</v>
       </c>
       <c r="G16" s="8">
         <v>315</v>
       </c>
       <c r="H16" s="8">
         <v>271</v>
       </c>
       <c r="I16" s="8">
         <v>249</v>
       </c>
       <c r="J16" s="8">
         <v>198</v>
       </c>
     </row>
-    <row r="17" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="8">
         <v>273</v>
       </c>
       <c r="F17" s="8">
         <v>446</v>
       </c>
       <c r="G17" s="8">
         <v>317</v>
       </c>
       <c r="H17" s="8">
         <v>272</v>
       </c>
       <c r="I17" s="8">
         <v>252</v>
       </c>
       <c r="J17" s="8">
         <v>218</v>
       </c>
     </row>
-    <row r="18" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D18" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="8">
         <v>286</v>
       </c>
       <c r="F18" s="8">
         <v>459</v>
       </c>
       <c r="G18" s="8">
         <v>322</v>
       </c>
       <c r="H18" s="8">
         <v>277</v>
       </c>
       <c r="I18" s="8">
         <v>267</v>
       </c>
       <c r="J18" s="8">
         <v>237</v>
       </c>
     </row>
-    <row r="19" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="8">
         <v>307</v>
       </c>
       <c r="F19" s="8">
         <v>464</v>
       </c>
       <c r="G19" s="8">
         <v>325</v>
       </c>
       <c r="H19" s="8">
         <v>281</v>
       </c>
       <c r="I19" s="8">
         <v>284</v>
       </c>
       <c r="J19" s="8">
         <v>291</v>
       </c>
     </row>
-    <row r="20" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="8">
         <v>309</v>
       </c>
       <c r="F20" s="8">
         <v>476</v>
       </c>
       <c r="G20" s="8">
         <v>327</v>
       </c>
       <c r="H20" s="8">
         <v>288</v>
       </c>
       <c r="I20" s="8">
         <v>286</v>
       </c>
       <c r="J20" s="8">
         <v>286</v>
       </c>
     </row>
-    <row r="21" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="4:10" s="7" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="8">
         <v>341</v>
       </c>
       <c r="F21" s="8">
         <v>487</v>
       </c>
       <c r="G21" s="8">
         <v>329</v>
       </c>
       <c r="H21" s="8">
         <v>295</v>
       </c>
       <c r="I21" s="8">
         <v>309</v>
       </c>
       <c r="J21" s="8">
         <v>369</v>
       </c>
     </row>
-    <row r="22" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D22" s="27">
+    <row r="22" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D22" s="34">
         <v>1998</v>
       </c>
-      <c r="E22" s="28"/>
-[...6 lines deleted...]
-    <row r="23" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E22" s="35"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="36"/>
+    </row>
+    <row r="23" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="8">
         <v>452</v>
       </c>
       <c r="F23" s="8">
         <v>533</v>
       </c>
       <c r="G23" s="8">
         <v>334</v>
       </c>
       <c r="H23" s="8">
         <v>326</v>
       </c>
       <c r="I23" s="8">
         <v>457</v>
       </c>
       <c r="J23" s="8">
         <v>565</v>
       </c>
     </row>
-    <row r="24" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="8">
         <v>487</v>
       </c>
       <c r="F24" s="8">
         <v>582</v>
       </c>
       <c r="G24" s="8">
         <v>352</v>
       </c>
       <c r="H24" s="8">
         <v>361</v>
       </c>
       <c r="I24" s="8">
         <v>512</v>
       </c>
       <c r="J24" s="8">
         <v>572</v>
       </c>
     </row>
-    <row r="25" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="8">
         <v>505</v>
       </c>
       <c r="F25" s="8">
         <v>609</v>
       </c>
       <c r="G25" s="8">
         <v>357</v>
       </c>
       <c r="H25" s="8">
         <v>379</v>
       </c>
       <c r="I25" s="8">
         <v>553</v>
       </c>
       <c r="J25" s="8">
         <v>556</v>
       </c>
     </row>
-    <row r="26" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8">
         <v>495</v>
       </c>
       <c r="F26" s="8">
         <v>639</v>
       </c>
       <c r="G26" s="8">
         <v>369</v>
       </c>
       <c r="H26" s="8">
         <v>392</v>
       </c>
       <c r="I26" s="8">
         <v>541</v>
       </c>
       <c r="J26" s="8">
         <v>501</v>
       </c>
     </row>
-    <row r="27" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="8">
         <v>546</v>
       </c>
       <c r="F27" s="8">
         <v>679</v>
       </c>
       <c r="G27" s="8">
         <v>376</v>
       </c>
       <c r="H27" s="8">
         <v>412</v>
       </c>
       <c r="I27" s="8">
         <v>582</v>
       </c>
       <c r="J27" s="8">
         <v>609</v>
       </c>
     </row>
-    <row r="28" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="8">
         <v>611</v>
       </c>
       <c r="F28" s="8">
         <v>716</v>
       </c>
       <c r="G28" s="8">
         <v>377</v>
       </c>
       <c r="H28" s="8">
         <v>431</v>
       </c>
       <c r="I28" s="8">
         <v>627</v>
       </c>
       <c r="J28" s="8">
         <v>769</v>
       </c>
     </row>
-    <row r="29" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="8">
         <v>660</v>
       </c>
       <c r="F29" s="8">
         <v>776</v>
       </c>
       <c r="G29" s="8">
         <v>388</v>
       </c>
       <c r="H29" s="8">
         <v>469</v>
       </c>
       <c r="I29" s="8">
         <v>689</v>
       </c>
       <c r="J29" s="8">
         <v>810</v>
       </c>
     </row>
-    <row r="30" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="8">
         <v>641</v>
       </c>
       <c r="F30" s="8">
         <v>817</v>
       </c>
       <c r="G30" s="8">
         <v>406</v>
       </c>
       <c r="H30" s="8">
         <v>506</v>
       </c>
       <c r="I30" s="8">
         <v>671</v>
       </c>
       <c r="J30" s="8">
         <v>692</v>
       </c>
     </row>
-    <row r="31" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D31" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="8">
         <v>642</v>
       </c>
       <c r="F31" s="8">
         <v>888</v>
       </c>
       <c r="G31" s="8">
         <v>425</v>
       </c>
       <c r="H31" s="8">
         <v>539</v>
       </c>
       <c r="I31" s="8">
         <v>670</v>
       </c>
       <c r="J31" s="8">
         <v>627</v>
       </c>
     </row>
-    <row r="32" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D32" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="8">
         <v>610</v>
       </c>
       <c r="F32" s="8">
         <v>912</v>
       </c>
       <c r="G32" s="8">
         <v>438</v>
       </c>
       <c r="H32" s="8">
         <v>548</v>
       </c>
       <c r="I32" s="8">
         <v>639</v>
       </c>
       <c r="J32" s="8">
         <v>517</v>
       </c>
     </row>
-    <row r="33" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E33" s="8">
         <v>593</v>
       </c>
       <c r="F33" s="8">
         <v>916</v>
       </c>
       <c r="G33" s="8">
         <v>453</v>
       </c>
       <c r="H33" s="8">
         <v>548</v>
       </c>
       <c r="I33" s="8">
         <v>622</v>
       </c>
       <c r="J33" s="8">
         <v>470</v>
       </c>
     </row>
-    <row r="34" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="8">
         <v>579</v>
       </c>
       <c r="F34" s="8">
         <v>938</v>
       </c>
       <c r="G34" s="8">
         <v>471</v>
       </c>
       <c r="H34" s="8">
         <v>545</v>
       </c>
       <c r="I34" s="8">
         <v>614</v>
       </c>
       <c r="J34" s="8">
         <v>416</v>
       </c>
     </row>
-    <row r="35" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D35" s="27">
+    <row r="35" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D35" s="34">
         <v>1999</v>
       </c>
-      <c r="E35" s="28"/>
-[...6 lines deleted...]
-    <row r="36" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="35"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="36"/>
+    </row>
+    <row r="36" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="8">
         <v>607</v>
       </c>
       <c r="F36" s="8">
         <v>981</v>
       </c>
       <c r="G36" s="8">
         <v>484</v>
       </c>
       <c r="H36" s="8">
         <v>551</v>
       </c>
       <c r="I36" s="8">
         <v>630</v>
       </c>
       <c r="J36" s="8">
         <v>476</v>
       </c>
     </row>
-    <row r="37" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="8">
         <v>613</v>
       </c>
       <c r="F37" s="8">
         <v>1006</v>
       </c>
       <c r="G37" s="8">
         <v>495</v>
       </c>
       <c r="H37" s="8">
         <v>556</v>
       </c>
       <c r="I37" s="8">
         <v>632</v>
       </c>
       <c r="J37" s="8">
         <v>482</v>
       </c>
     </row>
-    <row r="38" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="8">
         <v>625</v>
       </c>
       <c r="F38" s="8">
         <v>1012</v>
       </c>
       <c r="G38" s="8">
         <v>519</v>
       </c>
       <c r="H38" s="8">
         <v>556</v>
       </c>
       <c r="I38" s="8">
         <v>642</v>
       </c>
       <c r="J38" s="8">
         <v>512</v>
       </c>
     </row>
-    <row r="39" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8">
         <v>638</v>
       </c>
       <c r="F39" s="8">
         <v>1013</v>
       </c>
       <c r="G39" s="8">
         <v>528</v>
       </c>
       <c r="H39" s="8">
         <v>561</v>
       </c>
       <c r="I39" s="8">
         <v>640</v>
       </c>
       <c r="J39" s="8">
         <v>561</v>
       </c>
     </row>
-    <row r="40" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8">
         <v>632</v>
       </c>
       <c r="F40" s="8">
         <v>1016</v>
       </c>
       <c r="G40" s="8">
         <v>539</v>
       </c>
       <c r="H40" s="8">
         <v>562</v>
       </c>
       <c r="I40" s="8">
         <v>631</v>
       </c>
       <c r="J40" s="8">
         <v>543</v>
       </c>
     </row>
-    <row r="41" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="8">
         <v>623</v>
       </c>
       <c r="F41" s="8">
         <v>1015</v>
       </c>
       <c r="G41" s="8">
         <v>541</v>
       </c>
       <c r="H41" s="8">
         <v>563</v>
       </c>
       <c r="I41" s="8">
         <v>626</v>
       </c>
       <c r="J41" s="8">
         <v>514</v>
       </c>
     </row>
-    <row r="42" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
-      <c r="D42" s="27">
+    <row r="42" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="D42" s="34">
         <v>1999</v>
       </c>
-      <c r="E42" s="28"/>
-[...6 lines deleted...]
-    <row r="43" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="35"/>
+      <c r="H42" s="35"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="36"/>
+    </row>
+    <row r="43" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="8">
         <v>308</v>
       </c>
       <c r="F43" s="8">
         <v>396</v>
       </c>
       <c r="G43" s="8">
         <v>200</v>
       </c>
       <c r="H43" s="8">
         <v>264</v>
       </c>
       <c r="I43" s="8">
         <v>288</v>
       </c>
       <c r="J43" s="8">
         <v>361</v>
       </c>
     </row>
-    <row r="44" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="8">
         <v>314</v>
       </c>
       <c r="F44" s="8">
         <v>410</v>
       </c>
       <c r="G44" s="8">
         <v>204</v>
       </c>
       <c r="H44" s="8">
         <v>266</v>
       </c>
       <c r="I44" s="8">
         <v>291</v>
       </c>
       <c r="J44" s="8">
         <v>371</v>
       </c>
     </row>
-    <row r="45" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="8">
         <v>317</v>
       </c>
       <c r="F45" s="8">
         <v>415</v>
       </c>
       <c r="G45" s="8">
         <v>207</v>
       </c>
       <c r="H45" s="8">
         <v>266</v>
       </c>
       <c r="I45" s="8">
         <v>293</v>
       </c>
       <c r="J45" s="8">
         <v>376</v>
       </c>
     </row>
-    <row r="46" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="8">
         <v>318</v>
       </c>
       <c r="F46" s="8">
         <v>416</v>
       </c>
       <c r="G46" s="8">
         <v>211</v>
       </c>
       <c r="H46" s="8">
         <v>267</v>
       </c>
       <c r="I46" s="8">
         <v>293</v>
       </c>
       <c r="J46" s="8">
         <v>380</v>
       </c>
     </row>
-    <row r="47" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D47" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="8">
         <v>314</v>
       </c>
       <c r="F47" s="8">
         <v>415</v>
       </c>
       <c r="G47" s="8">
         <v>214</v>
       </c>
       <c r="H47" s="8">
         <v>269</v>
       </c>
       <c r="I47" s="8">
         <v>290</v>
       </c>
       <c r="J47" s="8">
         <v>361</v>
       </c>
     </row>
-    <row r="48" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D48" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="8">
         <v>309</v>
       </c>
       <c r="F48" s="8">
         <v>414</v>
       </c>
       <c r="G48" s="8">
         <v>215</v>
       </c>
       <c r="H48" s="8">
         <v>269</v>
       </c>
       <c r="I48" s="8">
         <v>286</v>
       </c>
       <c r="J48" s="8">
         <v>343</v>
       </c>
     </row>
-    <row r="49" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D49" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="8">
         <v>301</v>
       </c>
       <c r="F49" s="8">
         <v>408</v>
       </c>
       <c r="G49" s="8">
         <v>219</v>
       </c>
       <c r="H49" s="8">
         <v>267</v>
       </c>
       <c r="I49" s="8">
         <v>280</v>
       </c>
       <c r="J49" s="8">
         <v>323</v>
       </c>
     </row>
-    <row r="50" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="8">
         <v>311</v>
       </c>
       <c r="F50" s="8">
         <v>403</v>
       </c>
       <c r="G50" s="8">
         <v>217</v>
       </c>
       <c r="H50" s="8">
         <v>268</v>
       </c>
       <c r="I50" s="8">
         <v>287</v>
       </c>
       <c r="J50" s="8">
         <v>359</v>
       </c>
     </row>
-    <row r="51" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D51" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="8">
         <v>324</v>
       </c>
       <c r="F51" s="8">
         <v>401</v>
       </c>
       <c r="G51" s="8">
         <v>217</v>
       </c>
       <c r="H51" s="8">
         <v>269</v>
       </c>
       <c r="I51" s="8">
         <v>297</v>
       </c>
       <c r="J51" s="8">
         <v>408</v>
       </c>
     </row>
-    <row r="52" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="8">
         <v>317</v>
       </c>
       <c r="F52" s="8">
         <v>407</v>
       </c>
       <c r="G52" s="8">
         <v>218</v>
       </c>
       <c r="H52" s="8">
         <v>271</v>
       </c>
       <c r="I52" s="8">
         <v>289</v>
       </c>
       <c r="J52" s="8">
         <v>376</v>
       </c>
     </row>
-    <row r="53" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D53" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="8">
         <v>311</v>
       </c>
       <c r="F53" s="8">
         <v>411</v>
       </c>
       <c r="G53" s="8">
         <v>220</v>
       </c>
       <c r="H53" s="8">
         <v>270</v>
       </c>
       <c r="I53" s="8">
         <v>285</v>
       </c>
       <c r="J53" s="8">
         <v>356</v>
       </c>
     </row>
-    <row r="54" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D54" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E54" s="8">
         <v>319</v>
       </c>
       <c r="F54" s="8">
         <v>425</v>
       </c>
       <c r="G54" s="8">
         <v>222</v>
       </c>
       <c r="H54" s="8">
         <v>271</v>
       </c>
       <c r="I54" s="8">
         <v>289</v>
       </c>
       <c r="J54" s="8">
         <v>374</v>
       </c>
     </row>
-    <row r="55" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="33" t="s">
+    <row r="55" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="E55" s="34"/>
-[...7 lines deleted...]
-      <c r="D56" s="45" t="s">
+      <c r="E55" s="48"/>
+      <c r="F55" s="48"/>
+      <c r="G55" s="48"/>
+      <c r="H55" s="48"/>
+      <c r="I55" s="48"/>
+      <c r="J55" s="49"/>
+    </row>
+    <row r="56" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="46"/>
-[...7 lines deleted...]
-      <c r="D57" s="27">
+      <c r="E56" s="41"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="42"/>
+    </row>
+    <row r="57" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D57" s="34">
         <v>2000</v>
       </c>
-      <c r="E57" s="28"/>
-[...6 lines deleted...]
-    <row r="58" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="35"/>
+      <c r="H57" s="35"/>
+      <c r="I57" s="35"/>
+      <c r="J57" s="36"/>
+    </row>
+    <row r="58" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="8">
         <v>325</v>
       </c>
       <c r="F58" s="8">
         <v>438</v>
       </c>
       <c r="G58" s="8">
         <v>224</v>
       </c>
       <c r="H58" s="8">
         <v>272</v>
       </c>
       <c r="I58" s="8">
         <v>293</v>
       </c>
       <c r="J58" s="8">
         <v>386</v>
       </c>
     </row>
-    <row r="59" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="8">
         <v>329</v>
       </c>
       <c r="F59" s="8">
         <v>443</v>
       </c>
       <c r="G59" s="8">
         <v>224</v>
       </c>
       <c r="H59" s="8">
         <v>272</v>
       </c>
       <c r="I59" s="8">
         <v>295</v>
       </c>
       <c r="J59" s="8">
         <v>401</v>
       </c>
     </row>
-    <row r="60" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E60" s="8">
         <v>332</v>
       </c>
       <c r="F60" s="8">
         <v>440</v>
       </c>
       <c r="G60" s="8">
         <v>227</v>
       </c>
       <c r="H60" s="8">
         <v>271</v>
       </c>
       <c r="I60" s="8">
         <v>299</v>
       </c>
       <c r="J60" s="8">
         <v>413</v>
       </c>
     </row>
-    <row r="61" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="8">
         <v>334</v>
       </c>
       <c r="F61" s="8">
         <v>446</v>
       </c>
       <c r="G61" s="8">
         <v>232</v>
       </c>
       <c r="H61" s="8">
         <v>273</v>
       </c>
       <c r="I61" s="8">
         <v>301</v>
       </c>
       <c r="J61" s="8">
         <v>413</v>
       </c>
     </row>
-    <row r="62" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E62" s="8">
         <v>346</v>
       </c>
       <c r="F62" s="8">
         <v>455</v>
       </c>
       <c r="G62" s="8">
         <v>233</v>
       </c>
       <c r="H62" s="8">
         <v>275</v>
       </c>
       <c r="I62" s="8">
         <v>310</v>
       </c>
       <c r="J62" s="8">
         <v>448</v>
       </c>
     </row>
-    <row r="63" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="8">
         <v>356</v>
       </c>
       <c r="F63" s="8">
         <v>462</v>
       </c>
       <c r="G63" s="8">
         <v>234</v>
       </c>
       <c r="H63" s="8">
         <v>276</v>
       </c>
       <c r="I63" s="8">
         <v>318</v>
       </c>
       <c r="J63" s="8">
         <v>473</v>
       </c>
     </row>
-    <row r="64" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D64" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="8">
         <v>366</v>
       </c>
       <c r="F64" s="8">
         <v>467</v>
       </c>
       <c r="G64" s="8">
         <v>236</v>
       </c>
       <c r="H64" s="8">
         <v>279</v>
       </c>
       <c r="I64" s="8">
         <v>327</v>
       </c>
       <c r="J64" s="8">
         <v>503</v>
       </c>
     </row>
-    <row r="65" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E65" s="8">
         <v>358</v>
       </c>
       <c r="F65" s="8">
         <v>464</v>
       </c>
       <c r="G65" s="8">
         <v>237</v>
       </c>
       <c r="H65" s="8">
         <v>280</v>
       </c>
       <c r="I65" s="8">
         <v>322</v>
       </c>
       <c r="J65" s="8">
         <v>473</v>
       </c>
     </row>
-    <row r="66" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D66" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="8">
         <v>364</v>
       </c>
       <c r="F66" s="8">
         <v>458</v>
       </c>
       <c r="G66" s="8">
         <v>240</v>
       </c>
       <c r="H66" s="8">
         <v>280</v>
       </c>
       <c r="I66" s="8">
         <v>326</v>
       </c>
       <c r="J66" s="8">
         <v>495</v>
       </c>
     </row>
-    <row r="67" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D67" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="8">
         <v>369</v>
       </c>
       <c r="F67" s="8">
         <v>468</v>
       </c>
       <c r="G67" s="8">
         <v>245</v>
       </c>
       <c r="H67" s="8">
         <v>283</v>
       </c>
       <c r="I67" s="8">
         <v>331</v>
       </c>
       <c r="J67" s="8">
         <v>504</v>
       </c>
     </row>
-    <row r="68" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D68" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E68" s="8">
         <v>378</v>
       </c>
       <c r="F68" s="8">
         <v>479</v>
       </c>
       <c r="G68" s="8">
         <v>251</v>
       </c>
       <c r="H68" s="8">
         <v>286</v>
       </c>
       <c r="I68" s="8">
         <v>336</v>
       </c>
       <c r="J68" s="8">
         <v>525</v>
       </c>
     </row>
-    <row r="69" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E69" s="8">
         <v>376</v>
       </c>
       <c r="F69" s="8">
         <v>491</v>
       </c>
       <c r="G69" s="8">
         <v>253</v>
       </c>
       <c r="H69" s="8">
         <v>288</v>
       </c>
       <c r="I69" s="8">
         <v>338</v>
       </c>
       <c r="J69" s="8">
         <v>503</v>
       </c>
     </row>
-    <row r="70" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D70" s="27">
+    <row r="70" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D70" s="34">
         <v>2001</v>
       </c>
-      <c r="E70" s="28"/>
-[...6 lines deleted...]
-    <row r="71" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E70" s="35"/>
+      <c r="F70" s="35"/>
+      <c r="G70" s="35"/>
+      <c r="H70" s="35"/>
+      <c r="I70" s="35"/>
+      <c r="J70" s="36"/>
+    </row>
+    <row r="71" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="8">
         <v>378</v>
       </c>
       <c r="F71" s="8">
         <v>504</v>
       </c>
       <c r="G71" s="8">
         <v>257</v>
       </c>
       <c r="H71" s="8">
         <v>291</v>
       </c>
       <c r="I71" s="8">
         <v>339</v>
       </c>
       <c r="J71" s="8">
         <v>499</v>
       </c>
     </row>
-    <row r="72" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D72" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="8">
         <v>383</v>
       </c>
       <c r="F72" s="8">
         <v>523</v>
       </c>
       <c r="G72" s="8">
         <v>258</v>
       </c>
       <c r="H72" s="8">
         <v>293</v>
       </c>
       <c r="I72" s="8">
         <v>341</v>
       </c>
       <c r="J72" s="8">
         <v>506</v>
       </c>
     </row>
-    <row r="73" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E73" s="8">
         <v>393</v>
       </c>
       <c r="F73" s="8">
         <v>533</v>
       </c>
       <c r="G73" s="8">
         <v>259</v>
       </c>
       <c r="H73" s="8">
         <v>295</v>
       </c>
       <c r="I73" s="8">
         <v>348</v>
       </c>
       <c r="J73" s="8">
         <v>530</v>
       </c>
     </row>
-    <row r="74" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D74" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E74" s="8">
         <v>404</v>
       </c>
       <c r="F74" s="8">
         <v>544</v>
       </c>
       <c r="G74" s="8">
         <v>265</v>
       </c>
       <c r="H74" s="8">
         <v>301</v>
       </c>
       <c r="I74" s="8">
         <v>359</v>
       </c>
       <c r="J74" s="8">
         <v>551</v>
       </c>
     </row>
-    <row r="75" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D75" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E75" s="8">
         <v>414</v>
       </c>
       <c r="F75" s="8">
         <v>566</v>
       </c>
       <c r="G75" s="8">
         <v>267</v>
       </c>
       <c r="H75" s="8">
         <v>304</v>
       </c>
       <c r="I75" s="8">
         <v>366</v>
       </c>
       <c r="J75" s="8">
         <v>570</v>
       </c>
     </row>
-    <row r="76" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D76" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E76" s="8">
         <v>422</v>
       </c>
       <c r="F76" s="8">
         <v>585</v>
       </c>
       <c r="G76" s="8">
         <v>271</v>
       </c>
       <c r="H76" s="8">
         <v>315</v>
       </c>
       <c r="I76" s="8">
         <v>370</v>
       </c>
       <c r="J76" s="8">
         <v>569</v>
       </c>
     </row>
-    <row r="77" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D77" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="8">
         <v>416</v>
       </c>
       <c r="F77" s="8">
         <v>594</v>
       </c>
       <c r="G77" s="8">
         <v>281</v>
       </c>
       <c r="H77" s="8">
         <v>315</v>
       </c>
       <c r="I77" s="8">
         <v>368</v>
       </c>
       <c r="J77" s="8">
         <v>540</v>
       </c>
     </row>
-    <row r="78" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D78" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E78" s="8">
         <v>397</v>
       </c>
       <c r="F78" s="8">
         <v>584</v>
       </c>
       <c r="G78" s="8">
         <v>284</v>
       </c>
       <c r="H78" s="8">
         <v>315</v>
       </c>
       <c r="I78" s="8">
         <v>348</v>
       </c>
       <c r="J78" s="8">
         <v>481</v>
       </c>
     </row>
-    <row r="79" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="8">
         <v>402</v>
       </c>
       <c r="F79" s="8">
         <v>585</v>
       </c>
       <c r="G79" s="8">
         <v>286</v>
       </c>
       <c r="H79" s="8">
         <v>315</v>
       </c>
       <c r="I79" s="8">
         <v>353</v>
       </c>
       <c r="J79" s="8">
         <v>497</v>
       </c>
     </row>
-    <row r="80" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="8">
         <v>405.04</v>
       </c>
       <c r="F80" s="8">
         <v>585.11</v>
       </c>
       <c r="G80" s="8">
         <v>287.97000000000003</v>
       </c>
       <c r="H80" s="8">
         <v>317.99</v>
       </c>
       <c r="I80" s="8">
         <v>357.64</v>
       </c>
       <c r="J80" s="8">
         <v>501.12</v>
       </c>
     </row>
-    <row r="81" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D81" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E81" s="8">
         <v>411.5</v>
       </c>
       <c r="F81" s="8">
         <v>599.08000000000004</v>
       </c>
       <c r="G81" s="8">
         <v>289.79000000000002</v>
       </c>
       <c r="H81" s="8">
         <v>320.36</v>
       </c>
       <c r="I81" s="8">
         <v>362.61</v>
       </c>
       <c r="J81" s="8">
         <v>511.92</v>
       </c>
     </row>
-    <row r="82" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D82" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E82" s="8">
         <v>407.68</v>
       </c>
       <c r="F82" s="8">
         <v>606.37</v>
       </c>
       <c r="G82" s="8">
         <v>289.79000000000002</v>
       </c>
       <c r="H82" s="8">
         <v>323.56</v>
       </c>
       <c r="I82" s="8">
         <v>354.66</v>
       </c>
       <c r="J82" s="8">
         <v>492.93</v>
       </c>
     </row>
-    <row r="83" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D83" s="27">
+    <row r="83" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D83" s="34">
         <v>2002</v>
       </c>
-      <c r="E83" s="28"/>
-[...6 lines deleted...]
-    <row r="84" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E83" s="35"/>
+      <c r="F83" s="35"/>
+      <c r="G83" s="35"/>
+      <c r="H83" s="35"/>
+      <c r="I83" s="35"/>
+      <c r="J83" s="36"/>
+    </row>
+    <row r="84" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="8">
         <v>414.15</v>
       </c>
       <c r="F84" s="8">
         <v>619.36</v>
       </c>
       <c r="G84" s="8">
         <v>293.18</v>
       </c>
       <c r="H84" s="8">
         <v>332.03</v>
       </c>
       <c r="I84" s="8">
         <v>356.99</v>
       </c>
       <c r="J84" s="8">
         <v>496.23</v>
       </c>
     </row>
-    <row r="85" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D85" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="8">
         <v>414.89</v>
       </c>
       <c r="F85" s="8">
         <v>635.52</v>
       </c>
       <c r="G85" s="8">
         <v>297</v>
       </c>
       <c r="H85" s="8">
         <v>333.35</v>
       </c>
       <c r="I85" s="8">
         <v>353.19</v>
       </c>
       <c r="J85" s="8">
         <v>490.77</v>
       </c>
     </row>
-    <row r="86" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E86" s="8">
         <v>411.33</v>
       </c>
       <c r="F86" s="8">
         <v>633.75</v>
       </c>
       <c r="G86" s="8">
         <v>298.24</v>
       </c>
       <c r="H86" s="8">
         <v>334.9</v>
       </c>
       <c r="I86" s="8">
         <v>343.23</v>
       </c>
       <c r="J86" s="8">
         <v>482.97</v>
       </c>
     </row>
-    <row r="87" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E87" s="8">
         <v>407.2</v>
       </c>
       <c r="F87" s="8">
         <v>613.45000000000005</v>
       </c>
       <c r="G87" s="8">
         <v>300.72000000000003</v>
       </c>
       <c r="H87" s="8">
         <v>334.21</v>
       </c>
       <c r="I87" s="8">
         <v>338.12</v>
       </c>
       <c r="J87" s="8">
         <v>482.92</v>
       </c>
     </row>
-    <row r="88" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D88" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E88" s="8">
         <v>415.82</v>
       </c>
       <c r="F88" s="8">
         <v>607.79</v>
       </c>
       <c r="G88" s="8">
         <v>303.7</v>
       </c>
       <c r="H88" s="8">
         <v>338.27</v>
       </c>
       <c r="I88" s="8">
         <v>348.13</v>
       </c>
       <c r="J88" s="8">
         <v>507.07</v>
       </c>
     </row>
-    <row r="89" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E89" s="8">
         <v>406.4</v>
       </c>
       <c r="F89" s="8">
         <v>609.53</v>
       </c>
       <c r="G89" s="8">
         <v>307.2</v>
       </c>
       <c r="H89" s="8">
         <v>338.31</v>
       </c>
       <c r="I89" s="8">
         <v>337.28</v>
       </c>
       <c r="J89" s="8">
         <v>475</v>
       </c>
     </row>
-    <row r="90" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D90" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E90" s="8">
         <v>410.91</v>
       </c>
       <c r="F90" s="8">
         <v>604.86</v>
       </c>
       <c r="G90" s="8">
         <v>309.88</v>
       </c>
       <c r="H90" s="8">
         <v>339.01</v>
       </c>
       <c r="I90" s="8">
         <v>342.15</v>
       </c>
       <c r="J90" s="8">
         <v>491.34</v>
       </c>
     </row>
-    <row r="91" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D91" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E91" s="8">
         <v>409.97</v>
       </c>
       <c r="F91" s="8">
         <v>596.63</v>
       </c>
       <c r="G91" s="8">
         <v>312.51</v>
       </c>
       <c r="H91" s="8">
         <v>339.23</v>
       </c>
       <c r="I91" s="8">
         <v>340.93</v>
       </c>
       <c r="J91" s="8">
         <v>492.75</v>
       </c>
     </row>
-    <row r="92" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D92" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="8">
         <v>413.17</v>
       </c>
       <c r="F92" s="8">
         <v>598.24</v>
       </c>
       <c r="G92" s="8">
         <v>314.5</v>
       </c>
       <c r="H92" s="8">
         <v>339.83</v>
       </c>
       <c r="I92" s="8">
         <v>343.61</v>
       </c>
       <c r="J92" s="8">
         <v>501.93</v>
       </c>
     </row>
-    <row r="93" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="8">
         <v>419.19</v>
       </c>
       <c r="F93" s="8">
         <v>603.94000000000005</v>
       </c>
       <c r="G93" s="8">
         <v>315.92</v>
       </c>
       <c r="H93" s="8">
         <v>342.68</v>
       </c>
       <c r="I93" s="8">
         <v>346.23</v>
       </c>
       <c r="J93" s="8">
         <v>517.19000000000005</v>
       </c>
     </row>
-    <row r="94" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E94" s="8">
         <v>420.51</v>
       </c>
       <c r="F94" s="8">
         <v>620.94000000000005</v>
       </c>
       <c r="G94" s="8">
         <v>316.66000000000003</v>
       </c>
       <c r="H94" s="8">
         <v>346.53</v>
       </c>
       <c r="I94" s="8">
         <v>343.62</v>
       </c>
       <c r="J94" s="8">
         <v>508.51</v>
       </c>
     </row>
-    <row r="95" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E95" s="8">
         <v>424.43</v>
       </c>
       <c r="F95" s="8">
         <v>627.94000000000005</v>
       </c>
       <c r="G95" s="8">
         <v>318.68</v>
       </c>
       <c r="H95" s="8">
         <v>347.71</v>
       </c>
       <c r="I95" s="8">
         <v>346.09</v>
       </c>
       <c r="J95" s="8">
         <v>516.82000000000005</v>
       </c>
     </row>
-    <row r="96" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D96" s="27">
+    <row r="96" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D96" s="34">
         <v>2003</v>
       </c>
-      <c r="E96" s="28"/>
-[...6 lines deleted...]
-    <row r="97" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E96" s="35"/>
+      <c r="F96" s="35"/>
+      <c r="G96" s="35"/>
+      <c r="H96" s="35"/>
+      <c r="I96" s="35"/>
+      <c r="J96" s="36"/>
+    </row>
+    <row r="97" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="8">
         <v>430.05</v>
       </c>
       <c r="F97" s="8">
         <v>628.86</v>
       </c>
       <c r="G97" s="8">
         <v>323.99</v>
       </c>
       <c r="H97" s="8">
         <v>351.59</v>
       </c>
       <c r="I97" s="8">
         <v>349.14</v>
       </c>
       <c r="J97" s="8">
         <v>530.66999999999996</v>
       </c>
     </row>
-    <row r="98" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D98" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="8">
         <v>433.07</v>
       </c>
       <c r="F98" s="8">
         <v>630.54</v>
       </c>
       <c r="G98" s="8">
         <v>325.26</v>
       </c>
       <c r="H98" s="8">
         <v>353.54</v>
       </c>
       <c r="I98" s="8">
         <v>353.2</v>
       </c>
       <c r="J98" s="8">
         <v>535.47</v>
       </c>
     </row>
-    <row r="99" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="8">
         <v>430.5</v>
       </c>
       <c r="F99" s="8">
         <v>615.12</v>
       </c>
       <c r="G99" s="8">
         <v>326.19</v>
       </c>
       <c r="H99" s="8">
         <v>353.97</v>
       </c>
       <c r="I99" s="8">
         <v>353.67</v>
       </c>
       <c r="J99" s="8">
         <v>532.32000000000005</v>
       </c>
     </row>
-    <row r="100" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E100" s="8">
         <v>422.77</v>
       </c>
       <c r="F100" s="8">
         <v>612.62</v>
       </c>
       <c r="G100" s="8">
         <v>326.5</v>
       </c>
       <c r="H100" s="8">
         <v>354.41</v>
       </c>
       <c r="I100" s="8">
         <v>344.11</v>
       </c>
       <c r="J100" s="8">
         <v>508.47</v>
       </c>
     </row>
-    <row r="101" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E101" s="8">
         <v>414.6</v>
       </c>
       <c r="F101" s="8">
         <v>612.45000000000005</v>
       </c>
       <c r="G101" s="8">
         <v>326.69</v>
       </c>
       <c r="H101" s="8">
         <v>353.56</v>
       </c>
       <c r="I101" s="8">
         <v>338.71</v>
       </c>
       <c r="J101" s="8">
         <v>479.63</v>
       </c>
     </row>
-    <row r="102" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="8">
         <v>412.89</v>
       </c>
       <c r="F102" s="8">
         <v>608.41999999999996</v>
       </c>
       <c r="G102" s="8">
         <v>327.32</v>
       </c>
       <c r="H102" s="8">
         <v>352.84</v>
       </c>
       <c r="I102" s="8">
         <v>338.42</v>
       </c>
       <c r="J102" s="8">
         <v>476.1</v>
       </c>
     </row>
-    <row r="103" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="8">
         <v>417.43</v>
       </c>
       <c r="F103" s="8">
         <v>605.38</v>
       </c>
       <c r="G103" s="8">
         <v>328.6</v>
       </c>
       <c r="H103" s="8">
         <v>352.26</v>
       </c>
       <c r="I103" s="8">
         <v>345.83</v>
       </c>
       <c r="J103" s="8">
         <v>491.56</v>
       </c>
     </row>
-    <row r="104" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="8">
         <v>418.16</v>
       </c>
       <c r="F104" s="8">
         <v>608.79</v>
       </c>
       <c r="G104" s="8">
         <v>329.85</v>
       </c>
       <c r="H104" s="8">
         <v>352.59</v>
       </c>
       <c r="I104" s="8">
         <v>345.44</v>
       </c>
       <c r="J104" s="8">
         <v>492.38</v>
       </c>
     </row>
-    <row r="105" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="8">
         <v>418.33</v>
       </c>
       <c r="F105" s="8">
         <v>609.66999999999996</v>
       </c>
       <c r="G105" s="8">
         <v>329.94</v>
       </c>
       <c r="H105" s="8">
         <v>353.22</v>
       </c>
       <c r="I105" s="8">
         <v>343.63</v>
       </c>
       <c r="J105" s="8">
         <v>493.21</v>
       </c>
     </row>
-    <row r="106" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D106" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="8">
         <v>421.92</v>
       </c>
       <c r="F106" s="8">
         <v>607.61</v>
       </c>
       <c r="G106" s="8">
         <v>330.33</v>
       </c>
       <c r="H106" s="8">
         <v>354.16</v>
       </c>
       <c r="I106" s="8">
         <v>347.19</v>
       </c>
       <c r="J106" s="8">
         <v>505.01</v>
       </c>
     </row>
-    <row r="107" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E107" s="8">
         <v>423.21</v>
       </c>
       <c r="F107" s="8">
         <v>608.26</v>
       </c>
       <c r="G107" s="8">
         <v>332.06</v>
       </c>
       <c r="H107" s="8">
         <v>356.14</v>
       </c>
       <c r="I107" s="8">
         <v>347.37</v>
       </c>
       <c r="J107" s="8">
         <v>506.47</v>
       </c>
     </row>
-    <row r="108" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E108" s="8">
         <v>427.03</v>
       </c>
       <c r="F108" s="8">
         <v>617.30999999999995</v>
       </c>
       <c r="G108" s="8">
         <v>334.92</v>
       </c>
       <c r="H108" s="8">
         <v>356.92</v>
       </c>
       <c r="I108" s="8">
         <v>349.75</v>
       </c>
       <c r="J108" s="8">
         <v>513.83000000000004</v>
       </c>
     </row>
-    <row r="109" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D109" s="27">
+    <row r="109" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D109" s="34">
         <v>2004</v>
       </c>
-      <c r="E109" s="28"/>
-[...6 lines deleted...]
-    <row r="110" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E109" s="35"/>
+      <c r="F109" s="35"/>
+      <c r="G109" s="35"/>
+      <c r="H109" s="35"/>
+      <c r="I109" s="35"/>
+      <c r="J109" s="36"/>
+    </row>
+    <row r="110" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="8">
         <v>432.34</v>
       </c>
       <c r="F110" s="8">
         <v>629.44000000000005</v>
       </c>
       <c r="G110" s="8">
         <v>337.63</v>
       </c>
       <c r="H110" s="8">
         <v>359.08</v>
       </c>
       <c r="I110" s="8">
         <v>354.39</v>
       </c>
       <c r="J110" s="8">
         <v>521.32000000000005</v>
       </c>
     </row>
-    <row r="111" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="8">
         <v>433.81</v>
       </c>
       <c r="F111" s="8">
         <v>629.1</v>
       </c>
       <c r="G111" s="8">
         <v>339.58</v>
       </c>
       <c r="H111" s="8">
         <v>360.89</v>
       </c>
       <c r="I111" s="8">
         <v>354.6</v>
       </c>
       <c r="J111" s="8">
         <v>524.45000000000005</v>
       </c>
     </row>
-    <row r="112" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="8">
         <v>439.71</v>
       </c>
       <c r="F112" s="8">
         <v>627.51</v>
       </c>
       <c r="G112" s="8">
         <v>341.06</v>
       </c>
       <c r="H112" s="8">
         <v>362.87</v>
       </c>
       <c r="I112" s="8">
         <v>363.42</v>
       </c>
       <c r="J112" s="8">
         <v>539.16</v>
       </c>
     </row>
-    <row r="113" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E113" s="8">
         <v>444.58</v>
       </c>
       <c r="F113" s="8">
         <v>638.98</v>
       </c>
       <c r="G113" s="8">
         <v>341.38</v>
       </c>
       <c r="H113" s="8">
         <v>367.18</v>
       </c>
       <c r="I113" s="8">
         <v>368.35</v>
       </c>
       <c r="J113" s="8">
         <v>541.39</v>
       </c>
     </row>
-    <row r="114" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E114" s="8">
         <v>459.95</v>
       </c>
       <c r="F114" s="8">
         <v>642.29999999999995</v>
       </c>
       <c r="G114" s="8">
         <v>343.53</v>
       </c>
       <c r="H114" s="8">
         <v>367.79</v>
       </c>
       <c r="I114" s="8">
         <v>382.53</v>
       </c>
       <c r="J114" s="8">
         <v>591.49</v>
       </c>
     </row>
-    <row r="115" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E115" s="8">
         <v>464.01</v>
       </c>
       <c r="F115" s="8">
         <v>643.29</v>
       </c>
       <c r="G115" s="8">
         <v>344.36</v>
       </c>
       <c r="H115" s="8">
         <v>369.52</v>
       </c>
       <c r="I115" s="8">
         <v>383.55</v>
       </c>
       <c r="J115" s="8">
         <v>604.53</v>
       </c>
     </row>
-    <row r="116" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E116" s="8">
         <v>461.36</v>
       </c>
       <c r="F116" s="8">
         <v>643.78</v>
       </c>
       <c r="G116" s="8">
         <v>343.53</v>
       </c>
       <c r="H116" s="8">
         <v>369.61</v>
       </c>
       <c r="I116" s="8">
         <v>382.62</v>
       </c>
       <c r="J116" s="8">
         <v>593.51</v>
       </c>
     </row>
-    <row r="117" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E117" s="8">
         <v>469.06</v>
       </c>
       <c r="F117" s="8">
         <v>634.74</v>
       </c>
       <c r="G117" s="8">
         <v>345.05</v>
       </c>
       <c r="H117" s="8">
         <v>370.57</v>
       </c>
       <c r="I117" s="8">
         <v>389.46</v>
       </c>
       <c r="J117" s="8">
         <v>624.11</v>
       </c>
     </row>
-    <row r="118" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E118" s="8">
         <v>475.47</v>
       </c>
       <c r="F118" s="8">
         <v>627.36</v>
       </c>
       <c r="G118" s="8">
         <v>347.51</v>
       </c>
       <c r="H118" s="8">
         <v>372.34</v>
       </c>
       <c r="I118" s="8">
         <v>394.72</v>
       </c>
       <c r="J118" s="8">
         <v>648.11</v>
       </c>
     </row>
-    <row r="119" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="8">
         <v>480.15</v>
       </c>
       <c r="F119" s="8">
         <v>632.87</v>
       </c>
       <c r="G119" s="8">
         <v>349.21</v>
       </c>
       <c r="H119" s="8">
         <v>373.81</v>
       </c>
       <c r="I119" s="8">
         <v>398.26</v>
       </c>
       <c r="J119" s="8">
         <v>659.15</v>
       </c>
     </row>
-    <row r="120" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D120" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E120" s="8">
         <v>472.72</v>
       </c>
       <c r="F120" s="8">
         <v>625.95000000000005</v>
       </c>
       <c r="G120" s="8">
         <v>349.84</v>
       </c>
       <c r="H120" s="8">
         <v>374.95</v>
       </c>
       <c r="I120" s="8">
         <v>394.61</v>
       </c>
       <c r="J120" s="8">
         <v>632.91</v>
       </c>
     </row>
-    <row r="121" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E121" s="8">
         <v>471.04</v>
       </c>
       <c r="F121" s="8">
         <v>635.51</v>
       </c>
       <c r="G121" s="8">
         <v>351.6</v>
       </c>
       <c r="H121" s="8">
         <v>377.07</v>
       </c>
       <c r="I121" s="8">
         <v>396.18</v>
       </c>
       <c r="J121" s="8">
         <v>614.23</v>
       </c>
     </row>
-    <row r="122" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D122" s="27">
+    <row r="122" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D122" s="34">
         <v>2005</v>
       </c>
-      <c r="E122" s="28"/>
-[...6 lines deleted...]
-    <row r="123" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E122" s="35"/>
+      <c r="F122" s="35"/>
+      <c r="G122" s="35"/>
+      <c r="H122" s="35"/>
+      <c r="I122" s="35"/>
+      <c r="J122" s="36"/>
+    </row>
+    <row r="123" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="8">
         <v>486.95</v>
       </c>
       <c r="F123" s="8">
         <v>675.37</v>
       </c>
       <c r="G123" s="8">
         <v>358.67</v>
       </c>
       <c r="H123" s="8">
         <v>387.41</v>
       </c>
       <c r="I123" s="8">
         <v>401.77</v>
       </c>
       <c r="J123" s="8">
         <v>635.82000000000005</v>
       </c>
     </row>
-    <row r="124" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="8">
         <v>491.67</v>
       </c>
       <c r="F124" s="8">
         <v>654.42999999999995</v>
       </c>
       <c r="G124" s="8">
         <v>360.84</v>
       </c>
       <c r="H124" s="8">
         <v>390.37</v>
       </c>
       <c r="I124" s="8">
         <v>409</v>
       </c>
       <c r="J124" s="8">
         <v>656.73</v>
       </c>
     </row>
-    <row r="125" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E125" s="8">
         <v>512.34</v>
       </c>
       <c r="F125" s="8">
         <v>661.16</v>
       </c>
       <c r="G125" s="8">
         <v>370.97</v>
       </c>
       <c r="H125" s="8">
         <v>401.76</v>
       </c>
       <c r="I125" s="8">
         <v>422.34</v>
       </c>
       <c r="J125" s="8">
         <v>709.43</v>
       </c>
     </row>
-    <row r="126" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E126" s="8">
         <v>522.67999999999995</v>
       </c>
       <c r="F126" s="8">
         <v>662.49</v>
       </c>
       <c r="G126" s="8">
         <v>377.9</v>
       </c>
       <c r="H126" s="8">
         <v>402.95</v>
       </c>
       <c r="I126" s="8">
         <v>429.8</v>
       </c>
       <c r="J126" s="8">
         <v>743.82</v>
       </c>
     </row>
-    <row r="127" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D127" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E127" s="8">
         <v>514.54999999999995</v>
       </c>
       <c r="F127" s="8">
         <v>664.29</v>
       </c>
       <c r="G127" s="8">
         <v>378.5</v>
       </c>
       <c r="H127" s="8">
         <v>403.52</v>
       </c>
       <c r="I127" s="8">
         <v>422.5</v>
       </c>
       <c r="J127" s="8">
         <v>713.3</v>
       </c>
     </row>
-    <row r="128" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E128" s="8">
         <v>519.54999999999995</v>
       </c>
       <c r="F128" s="8">
         <v>657.73</v>
       </c>
       <c r="G128" s="8">
         <v>381.21</v>
       </c>
       <c r="H128" s="8">
         <v>404.78</v>
       </c>
       <c r="I128" s="8">
         <v>426.22</v>
       </c>
       <c r="J128" s="8">
         <v>733.04</v>
       </c>
     </row>
-    <row r="129" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E129" s="8">
         <v>528.85</v>
       </c>
       <c r="F129" s="8">
         <v>669.8</v>
       </c>
       <c r="G129" s="8">
         <v>383.23</v>
       </c>
       <c r="H129" s="8">
         <v>406.34</v>
       </c>
       <c r="I129" s="8">
         <v>434.05</v>
       </c>
       <c r="J129" s="8">
         <v>755.95</v>
       </c>
     </row>
-    <row r="130" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E130" s="8">
         <v>534.98</v>
       </c>
       <c r="F130" s="8">
         <v>674.64</v>
       </c>
       <c r="G130" s="8">
         <v>383.45</v>
       </c>
       <c r="H130" s="8">
         <v>407.73</v>
       </c>
       <c r="I130" s="8">
         <v>438.84</v>
       </c>
       <c r="J130" s="8">
         <v>772.75</v>
       </c>
     </row>
-    <row r="131" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E131" s="8">
         <v>549.51</v>
       </c>
       <c r="F131" s="8">
         <v>676.03</v>
       </c>
       <c r="G131" s="8">
         <v>391.51</v>
       </c>
       <c r="H131" s="8">
         <v>412.26</v>
       </c>
       <c r="I131" s="8">
         <v>446.7</v>
       </c>
       <c r="J131" s="8">
         <v>819.1</v>
       </c>
     </row>
-    <row r="132" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="8">
         <v>582.16</v>
       </c>
       <c r="F132" s="8">
         <v>718.29</v>
       </c>
       <c r="G132" s="8">
         <v>436.47</v>
       </c>
       <c r="H132" s="8">
         <v>475.22</v>
       </c>
       <c r="I132" s="8">
         <v>458.64</v>
       </c>
       <c r="J132" s="8">
         <v>812.29</v>
       </c>
     </row>
-    <row r="133" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E133" s="8">
         <v>579.91999999999996</v>
       </c>
       <c r="F133" s="8">
         <v>724.87</v>
       </c>
       <c r="G133" s="8">
         <v>455.95</v>
       </c>
       <c r="H133" s="8">
         <v>483.92</v>
       </c>
       <c r="I133" s="8">
         <v>453.11</v>
       </c>
       <c r="J133" s="8">
         <v>787.28</v>
       </c>
     </row>
-    <row r="134" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D134" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E134" s="8">
         <v>577.53</v>
       </c>
       <c r="F134" s="8">
         <v>725.22</v>
       </c>
       <c r="G134" s="8">
         <v>457.07</v>
       </c>
       <c r="H134" s="8">
         <v>485.04</v>
       </c>
       <c r="I134" s="8">
         <v>461.32</v>
       </c>
       <c r="J134" s="8">
         <v>767.03</v>
       </c>
     </row>
-    <row r="135" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D135" s="27">
+    <row r="135" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D135" s="34">
         <v>2006</v>
       </c>
-      <c r="E135" s="28"/>
-[...6 lines deleted...]
-    <row r="136" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E135" s="35"/>
+      <c r="F135" s="35"/>
+      <c r="G135" s="35"/>
+      <c r="H135" s="35"/>
+      <c r="I135" s="35"/>
+      <c r="J135" s="36"/>
+    </row>
+    <row r="136" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="8">
         <v>586.26</v>
       </c>
       <c r="F136" s="8">
         <v>749.85</v>
       </c>
       <c r="G136" s="8">
         <v>459.41</v>
       </c>
       <c r="H136" s="8">
         <v>490.64</v>
       </c>
       <c r="I136" s="8">
         <v>460.61</v>
       </c>
       <c r="J136" s="8">
         <v>781.01</v>
       </c>
     </row>
-    <row r="137" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="8">
         <v>589.25</v>
       </c>
       <c r="F137" s="8">
         <v>753.94</v>
       </c>
       <c r="G137" s="8">
         <v>460.97</v>
       </c>
       <c r="H137" s="8">
         <v>494.69</v>
       </c>
       <c r="I137" s="8">
         <v>459.72</v>
       </c>
       <c r="J137" s="8">
         <v>785.26</v>
       </c>
     </row>
-    <row r="138" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="42" t="s">
+    <row r="138" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D138" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E138" s="43"/>
-[...7 lines deleted...]
-      <c r="D139" s="27">
+      <c r="E138" s="38"/>
+      <c r="F138" s="38"/>
+      <c r="G138" s="38"/>
+      <c r="H138" s="38"/>
+      <c r="I138" s="38"/>
+      <c r="J138" s="39"/>
+    </row>
+    <row r="139" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="D139" s="34">
         <v>2006</v>
       </c>
-      <c r="E139" s="28"/>
-[...6 lines deleted...]
-    <row r="140" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E139" s="35"/>
+      <c r="F139" s="35"/>
+      <c r="G139" s="35"/>
+      <c r="H139" s="35"/>
+      <c r="I139" s="35"/>
+      <c r="J139" s="36"/>
+    </row>
+    <row r="140" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E140" s="8">
         <v>165.12</v>
       </c>
       <c r="F140" s="8">
         <v>161.26</v>
       </c>
       <c r="G140" s="8">
         <v>164.23</v>
       </c>
       <c r="H140" s="8">
         <v>189.82</v>
       </c>
       <c r="I140" s="8">
         <v>155.83000000000001</v>
       </c>
       <c r="J140" s="8">
         <v>146.88</v>
       </c>
     </row>
-    <row r="141" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E141" s="8">
         <v>165.88</v>
       </c>
       <c r="F141" s="8">
         <v>160.24</v>
       </c>
       <c r="G141" s="8">
         <v>165.77</v>
       </c>
       <c r="H141" s="8">
         <v>189.79</v>
       </c>
       <c r="I141" s="8">
         <v>158.44999999999999</v>
       </c>
       <c r="J141" s="8">
         <v>148.16999999999999</v>
       </c>
     </row>
-    <row r="142" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E142" s="8">
         <v>171.19</v>
       </c>
       <c r="F142" s="8">
         <v>165.78</v>
       </c>
       <c r="G142" s="8">
         <v>166.66</v>
       </c>
       <c r="H142" s="8">
         <v>191.71</v>
       </c>
       <c r="I142" s="8">
         <v>164.3</v>
       </c>
       <c r="J142" s="8">
         <v>156.97999999999999</v>
       </c>
     </row>
-    <row r="143" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D143" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E143" s="8">
         <v>173.2</v>
       </c>
       <c r="F143" s="8">
         <v>169.04</v>
       </c>
       <c r="G143" s="8">
         <v>167.36</v>
       </c>
       <c r="H143" s="8">
         <v>193.68</v>
       </c>
       <c r="I143" s="8">
         <v>164.32</v>
       </c>
       <c r="J143" s="8">
         <v>159.77000000000001</v>
       </c>
     </row>
-    <row r="144" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E144" s="8">
         <v>174.37</v>
       </c>
       <c r="F144" s="8">
         <v>172.42</v>
       </c>
       <c r="G144" s="8">
         <v>168.48</v>
       </c>
       <c r="H144" s="8">
         <v>196.04</v>
       </c>
       <c r="I144" s="8">
         <v>164.21</v>
       </c>
       <c r="J144" s="8">
         <v>159.32</v>
       </c>
     </row>
-    <row r="145" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D145" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E145" s="8">
         <v>175.8</v>
       </c>
       <c r="F145" s="8">
         <v>173.42</v>
       </c>
       <c r="G145" s="8">
         <v>169.28</v>
       </c>
       <c r="H145" s="8">
         <v>197.56</v>
       </c>
       <c r="I145" s="8">
         <v>164.52</v>
       </c>
       <c r="J145" s="8">
         <v>161.66999999999999</v>
       </c>
     </row>
-    <row r="146" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D146" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E146" s="8">
         <v>176.45</v>
       </c>
       <c r="F146" s="8">
         <v>178.04</v>
       </c>
       <c r="G146" s="8">
         <v>170.69</v>
       </c>
       <c r="H146" s="8">
         <v>198.59</v>
       </c>
       <c r="I146" s="8">
         <v>165.07</v>
       </c>
       <c r="J146" s="8">
         <v>159.79</v>
       </c>
     </row>
-    <row r="147" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D147" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="8">
         <v>176.15</v>
       </c>
       <c r="F147" s="8">
         <v>183.96</v>
       </c>
       <c r="G147" s="8">
         <v>172.68</v>
       </c>
       <c r="H147" s="8">
         <v>198.44</v>
       </c>
       <c r="I147" s="8">
         <v>166.45</v>
       </c>
       <c r="J147" s="8">
         <v>154.74</v>
       </c>
     </row>
-    <row r="148" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D148" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E148" s="8">
         <v>175.17</v>
       </c>
       <c r="F148" s="8">
         <v>184.79</v>
       </c>
       <c r="G148" s="8">
         <v>174.79</v>
       </c>
       <c r="H148" s="8">
         <v>199.5</v>
       </c>
       <c r="I148" s="8">
         <v>165.29</v>
       </c>
       <c r="J148" s="8">
         <v>150.47999999999999</v>
       </c>
     </row>
-    <row r="149" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E149" s="8">
         <v>177.72</v>
       </c>
       <c r="F149" s="8">
         <v>189.66</v>
       </c>
       <c r="G149" s="8">
         <v>176.72</v>
       </c>
       <c r="H149" s="8">
         <v>201.74</v>
       </c>
       <c r="I149" s="8">
         <v>168.43</v>
       </c>
       <c r="J149" s="8">
         <v>151.81</v>
       </c>
     </row>
-    <row r="150" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D150" s="42" t="s">
+    <row r="150" spans="4:10" s="12" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D150" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="E150" s="43"/>
-[...7 lines deleted...]
-      <c r="D151" s="27">
+      <c r="E150" s="38"/>
+      <c r="F150" s="38"/>
+      <c r="G150" s="38"/>
+      <c r="H150" s="38"/>
+      <c r="I150" s="38"/>
+      <c r="J150" s="39"/>
+    </row>
+    <row r="151" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D151" s="34">
         <v>2007</v>
       </c>
-      <c r="E151" s="28"/>
-[...6 lines deleted...]
-    <row r="152" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E151" s="35"/>
+      <c r="F151" s="35"/>
+      <c r="G151" s="35"/>
+      <c r="H151" s="35"/>
+      <c r="I151" s="35"/>
+      <c r="J151" s="36"/>
+    </row>
+    <row r="152" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="8">
         <v>178.62</v>
       </c>
       <c r="F152" s="8">
         <v>195.71</v>
       </c>
       <c r="G152" s="8">
         <v>181.56</v>
       </c>
       <c r="H152" s="8">
         <v>204.9</v>
       </c>
       <c r="I152" s="8">
         <v>165.25</v>
       </c>
       <c r="J152" s="8">
         <v>149.87</v>
       </c>
     </row>
-    <row r="153" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E153" s="8">
         <v>181.04</v>
       </c>
       <c r="F153" s="8">
         <v>200.23</v>
       </c>
       <c r="G153" s="8">
         <v>182.56</v>
       </c>
       <c r="H153" s="8">
         <v>207.16</v>
       </c>
       <c r="I153" s="8">
         <v>169.57</v>
       </c>
       <c r="J153" s="8">
         <v>150.22999999999999</v>
       </c>
     </row>
-    <row r="154" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E154" s="8">
         <v>184.78</v>
       </c>
       <c r="F154" s="8">
         <v>202.17</v>
       </c>
       <c r="G154" s="8">
         <v>183.09</v>
       </c>
       <c r="H154" s="8">
         <v>209.36</v>
       </c>
       <c r="I154" s="8">
         <v>174.26</v>
       </c>
       <c r="J154" s="8">
         <v>156.22999999999999</v>
       </c>
     </row>
-    <row r="155" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E155" s="8">
         <v>187.92</v>
       </c>
       <c r="F155" s="8">
         <v>200.93</v>
       </c>
       <c r="G155" s="8">
         <v>185.39</v>
       </c>
       <c r="H155" s="8">
         <v>211.48</v>
       </c>
       <c r="I155" s="8">
         <v>179.82</v>
       </c>
       <c r="J155" s="8">
         <v>161.29</v>
       </c>
     </row>
-    <row r="156" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D156" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E156" s="8">
         <v>191.92</v>
       </c>
       <c r="F156" s="8">
         <v>205.13</v>
       </c>
       <c r="G156" s="8">
         <v>186.24</v>
       </c>
       <c r="H156" s="8">
         <v>213.7</v>
       </c>
       <c r="I156" s="8">
         <v>184.09</v>
       </c>
       <c r="J156" s="8">
         <v>167.15</v>
       </c>
     </row>
-    <row r="157" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D157" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E157" s="8">
         <v>192.92</v>
       </c>
       <c r="F157" s="8">
         <v>207.63</v>
       </c>
       <c r="G157" s="8">
         <v>186.09</v>
       </c>
       <c r="H157" s="8">
         <v>216.26</v>
       </c>
       <c r="I157" s="8">
         <v>183.85</v>
       </c>
       <c r="J157" s="8">
         <v>166.58</v>
       </c>
     </row>
-    <row r="158" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D158" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E158" s="8">
         <v>195.52</v>
       </c>
       <c r="F158" s="8">
         <v>213.38</v>
       </c>
       <c r="G158" s="8">
         <v>187.49</v>
       </c>
       <c r="H158" s="8">
         <v>217.62</v>
       </c>
       <c r="I158" s="8">
         <v>186.44</v>
       </c>
       <c r="J158" s="8">
         <v>168.95</v>
       </c>
     </row>
-    <row r="159" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E159" s="8">
         <v>197.2</v>
       </c>
       <c r="F159" s="8">
         <v>216.47</v>
       </c>
       <c r="G159" s="8">
         <v>188.05</v>
       </c>
       <c r="H159" s="8">
         <v>221.15</v>
       </c>
       <c r="I159" s="8">
         <v>185.09</v>
       </c>
       <c r="J159" s="8">
         <v>169.94</v>
       </c>
     </row>
-    <row r="160" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E160" s="8">
         <v>200.26</v>
       </c>
       <c r="F160" s="8">
         <v>223.8</v>
       </c>
       <c r="G160" s="8">
         <v>189</v>
       </c>
       <c r="H160" s="8">
         <v>223.87</v>
       </c>
       <c r="I160" s="8">
         <v>190.06</v>
       </c>
       <c r="J160" s="8">
         <v>170.03</v>
       </c>
     </row>
-    <row r="161" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D161" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="8">
         <v>204.29</v>
       </c>
       <c r="F161" s="8">
         <v>230.32</v>
       </c>
       <c r="G161" s="8">
         <v>190.71</v>
       </c>
       <c r="H161" s="8">
         <v>226.88</v>
       </c>
       <c r="I161" s="8">
         <v>195.52</v>
       </c>
       <c r="J161" s="8">
         <v>173.09</v>
       </c>
     </row>
-    <row r="162" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E162" s="8">
         <v>211.02</v>
       </c>
       <c r="F162" s="8">
         <v>231.26</v>
       </c>
       <c r="G162" s="8">
         <v>192.11</v>
       </c>
       <c r="H162" s="8">
         <v>229.76</v>
       </c>
       <c r="I162" s="8">
         <v>209.91</v>
       </c>
       <c r="J162" s="8">
         <v>182.47</v>
       </c>
     </row>
-    <row r="163" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E163" s="8">
         <v>216.6</v>
       </c>
       <c r="F163" s="8">
         <v>240.83</v>
       </c>
       <c r="G163" s="8">
         <v>195.64</v>
       </c>
       <c r="H163" s="8">
         <v>237.24</v>
       </c>
       <c r="I163" s="8">
         <v>211.25</v>
       </c>
       <c r="J163" s="8">
         <v>186.84</v>
       </c>
     </row>
-    <row r="164" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D164" s="27">
+    <row r="164" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D164" s="34">
         <v>2008</v>
       </c>
-      <c r="E164" s="28"/>
-[...6 lines deleted...]
-    <row r="165" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E164" s="35"/>
+      <c r="F164" s="35"/>
+      <c r="G164" s="35"/>
+      <c r="H164" s="35"/>
+      <c r="I164" s="35"/>
+      <c r="J164" s="36"/>
+    </row>
+    <row r="165" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="8">
         <v>222.44</v>
       </c>
       <c r="F165" s="8">
         <v>252.7</v>
       </c>
       <c r="G165" s="8">
         <v>200.97</v>
       </c>
       <c r="H165" s="8">
         <v>244.76</v>
       </c>
       <c r="I165" s="8">
         <v>214.45</v>
       </c>
       <c r="J165" s="8">
         <v>189.42</v>
       </c>
     </row>
-    <row r="166" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E166" s="8">
         <v>223.9</v>
       </c>
       <c r="F166" s="8">
         <v>256.51</v>
       </c>
       <c r="G166" s="8">
         <v>201.97</v>
       </c>
       <c r="H166" s="8">
         <v>249.36</v>
       </c>
       <c r="I166" s="8">
         <v>213.1</v>
       </c>
       <c r="J166" s="8">
         <v>188.15</v>
       </c>
     </row>
-    <row r="167" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E167" s="8">
         <v>230.95</v>
       </c>
       <c r="F167" s="8">
         <v>258.18</v>
       </c>
       <c r="G167" s="8">
         <v>204.41</v>
       </c>
       <c r="H167" s="8">
         <v>254.11</v>
       </c>
       <c r="I167" s="8">
         <v>225.26</v>
       </c>
       <c r="J167" s="8">
         <v>197.56</v>
       </c>
     </row>
-    <row r="168" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E168" s="8">
         <v>235.6</v>
       </c>
       <c r="F168" s="8">
         <v>255.77</v>
       </c>
       <c r="G168" s="8">
         <v>210.41</v>
       </c>
       <c r="H168" s="8">
         <v>258.08</v>
       </c>
       <c r="I168" s="8">
         <v>235.06</v>
       </c>
       <c r="J168" s="8">
         <v>203.25</v>
       </c>
     </row>
-    <row r="169" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E169" s="8">
         <v>244.89</v>
       </c>
       <c r="F169" s="8">
         <v>264.5</v>
       </c>
       <c r="G169" s="8">
         <v>213.65</v>
       </c>
       <c r="H169" s="8">
         <v>263.92</v>
       </c>
       <c r="I169" s="8">
         <v>248.63</v>
       </c>
       <c r="J169" s="8">
         <v>214.24</v>
       </c>
     </row>
-    <row r="170" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E170" s="8">
         <v>260.08</v>
       </c>
       <c r="F170" s="8">
         <v>277.69</v>
       </c>
       <c r="G170" s="8">
         <v>226.45</v>
       </c>
       <c r="H170" s="8">
         <v>285.5</v>
       </c>
       <c r="I170" s="8">
         <v>260.02999999999997</v>
       </c>
       <c r="J170" s="8">
         <v>226.33</v>
       </c>
     </row>
-    <row r="171" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E171" s="8">
         <v>264.92</v>
       </c>
       <c r="F171" s="8">
         <v>287.11</v>
       </c>
       <c r="G171" s="8">
         <v>229.56</v>
       </c>
       <c r="H171" s="8">
         <v>292</v>
       </c>
       <c r="I171" s="8">
         <v>263.68</v>
       </c>
       <c r="J171" s="8">
         <v>227.86</v>
       </c>
     </row>
-    <row r="172" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E172" s="8">
         <v>260.95999999999998</v>
       </c>
       <c r="F172" s="8">
         <v>289.70999999999998</v>
       </c>
       <c r="G172" s="8">
         <v>233.68</v>
       </c>
       <c r="H172" s="8">
         <v>290.77999999999997</v>
       </c>
       <c r="I172" s="8">
         <v>248.26</v>
       </c>
       <c r="J172" s="8">
         <v>224.27</v>
       </c>
     </row>
-    <row r="173" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E173" s="8">
         <v>255.47</v>
       </c>
       <c r="F173" s="8">
         <v>291.11</v>
       </c>
       <c r="G173" s="8">
         <v>234.37</v>
       </c>
       <c r="H173" s="8">
         <v>290.11</v>
       </c>
       <c r="I173" s="8">
         <v>236.37</v>
       </c>
       <c r="J173" s="8">
         <v>213.59</v>
       </c>
     </row>
-    <row r="174" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="8">
         <v>255.71</v>
       </c>
       <c r="F174" s="8">
         <v>288.89999999999998</v>
       </c>
       <c r="G174" s="8">
         <v>240.02</v>
       </c>
       <c r="H174" s="8">
         <v>287.19</v>
       </c>
       <c r="I174" s="8">
         <v>230.97</v>
       </c>
       <c r="J174" s="8">
         <v>221.75</v>
       </c>
     </row>
-    <row r="175" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E175" s="8">
         <v>254.27</v>
       </c>
       <c r="F175" s="8">
         <v>286.35000000000002</v>
       </c>
       <c r="G175" s="8">
         <v>240.58</v>
       </c>
       <c r="H175" s="8">
         <v>282.07</v>
       </c>
       <c r="I175" s="8">
         <v>235.03</v>
       </c>
       <c r="J175" s="8">
         <v>221.09</v>
       </c>
     </row>
-    <row r="176" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E176" s="8">
         <v>237.57</v>
       </c>
       <c r="F176" s="8">
         <v>290.72000000000003</v>
       </c>
       <c r="G176" s="8">
         <v>243.75</v>
       </c>
       <c r="H176" s="8">
         <v>277.66000000000003</v>
       </c>
       <c r="I176" s="8">
         <v>208.49</v>
       </c>
       <c r="J176" s="8">
         <v>184.78</v>
       </c>
     </row>
-    <row r="177" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D177" s="27">
+    <row r="177" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D177" s="34">
         <v>2009</v>
       </c>
-      <c r="E177" s="28"/>
-[...6 lines deleted...]
-    <row r="178" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E177" s="35"/>
+      <c r="F177" s="35"/>
+      <c r="G177" s="35"/>
+      <c r="H177" s="35"/>
+      <c r="I177" s="35"/>
+      <c r="J177" s="36"/>
+    </row>
+    <row r="178" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="8">
         <v>158.01</v>
       </c>
       <c r="F178" s="8">
         <v>196.4</v>
       </c>
       <c r="G178" s="8">
         <v>204.69</v>
       </c>
       <c r="H178" s="8">
         <v>161.26</v>
       </c>
       <c r="I178" s="8">
         <v>150.24</v>
       </c>
       <c r="J178" s="8">
         <v>132.57</v>
       </c>
     </row>
-    <row r="179" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E179" s="8">
         <v>161.07</v>
       </c>
       <c r="F179" s="8">
         <v>199.2</v>
       </c>
       <c r="G179" s="8">
         <v>205.72</v>
       </c>
       <c r="H179" s="8">
         <v>162.51</v>
       </c>
       <c r="I179" s="8">
         <v>156.22</v>
       </c>
       <c r="J179" s="8">
         <v>137.31</v>
       </c>
     </row>
-    <row r="180" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E180" s="8">
         <v>161.44999999999999</v>
       </c>
       <c r="F180" s="8">
         <v>200.46</v>
       </c>
       <c r="G180" s="8">
         <v>205.51</v>
       </c>
       <c r="H180" s="8">
         <v>162.81</v>
       </c>
       <c r="I180" s="8">
         <v>156.83000000000001</v>
       </c>
       <c r="J180" s="8">
         <v>137.22</v>
       </c>
     </row>
-    <row r="181" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E181" s="8">
         <v>160.78</v>
       </c>
       <c r="F181" s="8">
         <v>201.7</v>
       </c>
       <c r="G181" s="8">
         <v>206.73</v>
       </c>
       <c r="H181" s="8">
         <v>163.34</v>
       </c>
       <c r="I181" s="8">
         <v>154.88999999999999</v>
       </c>
       <c r="J181" s="8">
         <v>133.86000000000001</v>
       </c>
     </row>
-    <row r="182" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E182" s="8">
         <v>160.85</v>
       </c>
       <c r="F182" s="8">
         <v>206.03</v>
       </c>
       <c r="G182" s="8">
         <v>206.41</v>
       </c>
       <c r="H182" s="8">
         <v>164.12</v>
       </c>
       <c r="I182" s="8">
         <v>152.77000000000001</v>
       </c>
       <c r="J182" s="8">
         <v>131.79</v>
       </c>
     </row>
-    <row r="183" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E183" s="8">
         <v>163.05000000000001</v>
       </c>
       <c r="F183" s="8">
         <v>206.61</v>
       </c>
       <c r="G183" s="8">
         <v>204.68</v>
       </c>
       <c r="H183" s="8">
         <v>164.82</v>
       </c>
       <c r="I183" s="8">
         <v>157.66999999999999</v>
       </c>
       <c r="J183" s="8">
         <v>136.11000000000001</v>
       </c>
     </row>
-    <row r="184" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E184" s="8">
         <v>162.5</v>
       </c>
       <c r="F184" s="8">
         <v>208.74</v>
       </c>
       <c r="G184" s="8">
         <v>204.88</v>
       </c>
       <c r="H184" s="8">
         <v>164.78</v>
       </c>
       <c r="I184" s="8">
         <v>157.24</v>
       </c>
       <c r="J184" s="8">
         <v>132.88999999999999</v>
       </c>
     </row>
-    <row r="185" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E185" s="8">
         <v>164.96</v>
       </c>
       <c r="F185" s="8">
         <v>212.45</v>
       </c>
       <c r="G185" s="8">
         <v>205.96</v>
       </c>
       <c r="H185" s="8">
         <v>166.04</v>
       </c>
       <c r="I185" s="8">
         <v>161.72999999999999</v>
       </c>
       <c r="J185" s="8">
         <v>135.57</v>
       </c>
     </row>
-    <row r="186" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E186" s="8">
         <v>164.34</v>
       </c>
       <c r="F186" s="8">
         <v>217.33</v>
       </c>
       <c r="G186" s="8">
         <v>207.17</v>
       </c>
       <c r="H186" s="8">
         <v>166.69</v>
       </c>
       <c r="I186" s="8">
         <v>157.09</v>
       </c>
       <c r="J186" s="8">
         <v>132.22</v>
       </c>
     </row>
-    <row r="187" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="8">
         <v>164.22</v>
       </c>
       <c r="F187" s="8">
         <v>217.92</v>
       </c>
       <c r="G187" s="8">
         <v>208.5</v>
       </c>
       <c r="H187" s="8">
         <v>166.53</v>
       </c>
       <c r="I187" s="8">
         <v>157.66</v>
       </c>
       <c r="J187" s="8">
         <v>131.16</v>
       </c>
     </row>
-    <row r="188" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E188" s="8">
         <v>165.42</v>
       </c>
       <c r="F188" s="8">
         <v>219.32</v>
       </c>
       <c r="G188" s="8">
         <v>208.29</v>
       </c>
       <c r="H188" s="8">
         <v>166.99</v>
       </c>
       <c r="I188" s="8">
         <v>158.88</v>
       </c>
       <c r="J188" s="8">
         <v>133.80000000000001</v>
       </c>
     </row>
-    <row r="189" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E189" s="8">
         <v>165.84</v>
       </c>
       <c r="F189" s="8">
         <v>219.92</v>
       </c>
       <c r="G189" s="8">
         <v>209.35</v>
       </c>
       <c r="H189" s="8">
         <v>167.58</v>
       </c>
       <c r="I189" s="8">
         <v>158.04</v>
       </c>
       <c r="J189" s="8">
         <v>134.69999999999999</v>
       </c>
     </row>
-    <row r="190" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D190" s="27">
+    <row r="190" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D190" s="34">
         <v>2010</v>
       </c>
-      <c r="E190" s="28"/>
-[...6 lines deleted...]
-    <row r="191" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E190" s="35"/>
+      <c r="F190" s="35"/>
+      <c r="G190" s="35"/>
+      <c r="H190" s="35"/>
+      <c r="I190" s="35"/>
+      <c r="J190" s="36"/>
+    </row>
+    <row r="191" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="8">
         <v>167.35</v>
       </c>
       <c r="F191" s="8">
         <v>222.44</v>
       </c>
       <c r="G191" s="8">
         <v>209.83</v>
       </c>
       <c r="H191" s="8">
         <v>169.19</v>
       </c>
       <c r="I191" s="8">
         <v>159.55000000000001</v>
       </c>
       <c r="J191" s="8">
         <v>135.49</v>
       </c>
     </row>
-    <row r="192" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E192" s="8">
         <v>167.41</v>
       </c>
       <c r="F192" s="8">
         <v>223.86</v>
       </c>
       <c r="G192" s="8">
         <v>210.39</v>
       </c>
       <c r="H192" s="8">
         <v>169.85</v>
       </c>
       <c r="I192" s="8">
         <v>157.9</v>
       </c>
       <c r="J192" s="8">
         <v>134.87</v>
       </c>
     </row>
-    <row r="193" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E193" s="8">
         <v>167.78</v>
       </c>
       <c r="F193" s="8">
         <v>224.43</v>
       </c>
       <c r="G193" s="8">
         <v>210.6</v>
       </c>
       <c r="H193" s="8">
         <v>170.21</v>
       </c>
       <c r="I193" s="8">
         <v>158.38999999999999</v>
       </c>
       <c r="J193" s="8">
         <v>135.07</v>
       </c>
     </row>
-    <row r="194" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E194" s="8">
         <v>168.91</v>
       </c>
       <c r="F194" s="8">
         <v>224.58</v>
       </c>
       <c r="G194" s="8">
         <v>211.07</v>
       </c>
       <c r="H194" s="8">
         <v>170.36</v>
       </c>
       <c r="I194" s="8">
         <v>161.1</v>
       </c>
       <c r="J194" s="8">
         <v>137.54</v>
       </c>
     </row>
-    <row r="195" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E195" s="8">
         <v>169.61</v>
       </c>
       <c r="F195" s="8">
         <v>225.02</v>
       </c>
       <c r="G195" s="8">
         <v>211.57</v>
       </c>
       <c r="H195" s="8">
         <v>170.85</v>
       </c>
       <c r="I195" s="8">
         <v>161.41</v>
       </c>
       <c r="J195" s="8">
         <v>139.21</v>
       </c>
     </row>
-    <row r="196" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E196" s="8">
         <v>169.95</v>
       </c>
       <c r="F196" s="8">
         <v>229.48</v>
       </c>
       <c r="G196" s="8">
         <v>212.29</v>
       </c>
       <c r="H196" s="8">
         <v>171.23</v>
       </c>
       <c r="I196" s="8">
         <v>159.47999999999999</v>
       </c>
       <c r="J196" s="8">
         <v>138.72</v>
       </c>
     </row>
-    <row r="197" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E197" s="8">
         <v>170.2</v>
       </c>
       <c r="F197" s="8">
         <v>233.43</v>
       </c>
       <c r="G197" s="8">
         <v>212.02</v>
       </c>
       <c r="H197" s="8">
         <v>171.7</v>
       </c>
       <c r="I197" s="8">
         <v>159.44999999999999</v>
       </c>
       <c r="J197" s="8">
         <v>136.66999999999999</v>
       </c>
     </row>
-    <row r="198" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E198" s="8">
         <v>171.09</v>
       </c>
       <c r="F198" s="8">
         <v>236.64</v>
       </c>
       <c r="G198" s="8">
         <v>212.63</v>
       </c>
       <c r="H198" s="8">
         <v>173.01</v>
       </c>
       <c r="I198" s="8">
         <v>159</v>
       </c>
       <c r="J198" s="8">
         <v>136.44</v>
       </c>
     </row>
-    <row r="199" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E199" s="8">
         <v>171.89</v>
       </c>
       <c r="F199" s="8">
         <v>238.07</v>
       </c>
       <c r="G199" s="8">
         <v>213.39</v>
       </c>
       <c r="H199" s="8">
         <v>173.64</v>
       </c>
       <c r="I199" s="8">
         <v>159.69999999999999</v>
       </c>
       <c r="J199" s="8">
         <v>137.33000000000001</v>
       </c>
     </row>
-    <row r="200" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E200" s="8">
         <v>172.84</v>
       </c>
       <c r="F200" s="8">
         <v>237.87</v>
       </c>
       <c r="G200" s="8">
         <v>214.17</v>
       </c>
       <c r="H200" s="8">
         <v>174.01</v>
       </c>
       <c r="I200" s="8">
         <v>162.66999999999999</v>
       </c>
       <c r="J200" s="8">
         <v>138.57</v>
       </c>
     </row>
-    <row r="201" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E201" s="8">
         <v>173.95</v>
       </c>
       <c r="F201" s="8">
         <v>239.12</v>
       </c>
       <c r="G201" s="8">
         <v>214.4</v>
       </c>
       <c r="H201" s="8">
         <v>174.57</v>
       </c>
       <c r="I201" s="8">
         <v>164.15</v>
       </c>
       <c r="J201" s="8">
         <v>140.44</v>
       </c>
     </row>
-    <row r="202" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E202" s="8">
         <v>176.06</v>
       </c>
       <c r="F202" s="8">
         <v>242.24</v>
       </c>
       <c r="G202" s="8">
         <v>215.35</v>
       </c>
       <c r="H202" s="8">
         <v>175.45</v>
       </c>
       <c r="I202" s="8">
         <v>167.96</v>
       </c>
       <c r="J202" s="8">
         <v>143.22999999999999</v>
       </c>
     </row>
-    <row r="203" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D203" s="27">
+    <row r="203" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D203" s="34">
         <v>2011</v>
       </c>
-      <c r="E203" s="28"/>
-[...6 lines deleted...]
-    <row r="204" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E203" s="35"/>
+      <c r="F203" s="35"/>
+      <c r="G203" s="35"/>
+      <c r="H203" s="35"/>
+      <c r="I203" s="35"/>
+      <c r="J203" s="36"/>
+    </row>
+    <row r="204" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="6">
         <v>178.45</v>
       </c>
       <c r="F204" s="6">
         <v>246.59</v>
       </c>
       <c r="G204" s="6">
         <v>217.32</v>
       </c>
       <c r="H204" s="6">
         <v>176.97</v>
       </c>
       <c r="I204" s="6">
         <v>170.63</v>
       </c>
       <c r="J204" s="6">
         <v>146.07</v>
       </c>
     </row>
-    <row r="205" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="6">
         <v>180.12</v>
       </c>
       <c r="F205" s="6">
         <v>247.03</v>
       </c>
       <c r="G205" s="6">
         <v>218.04</v>
       </c>
       <c r="H205" s="6">
         <v>178.12</v>
       </c>
       <c r="I205" s="6">
         <v>173.55</v>
       </c>
       <c r="J205" s="6">
         <v>148.61000000000001</v>
       </c>
     </row>
-    <row r="206" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="6">
         <v>181.1</v>
       </c>
       <c r="F206" s="6">
         <v>245.06</v>
       </c>
       <c r="G206" s="6">
         <v>218.7</v>
       </c>
       <c r="H206" s="6">
         <v>178.61</v>
       </c>
       <c r="I206" s="6">
         <v>176.58</v>
       </c>
       <c r="J206" s="6">
         <v>150.66999999999999</v>
       </c>
     </row>
-    <row r="207" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E207" s="6">
         <v>182.12</v>
       </c>
       <c r="F207" s="6">
         <v>243.07</v>
       </c>
       <c r="G207" s="6">
         <v>219.36</v>
       </c>
       <c r="H207" s="6">
         <v>178.8</v>
       </c>
       <c r="I207" s="6">
         <v>178.44</v>
       </c>
       <c r="J207" s="6">
         <v>154.49</v>
       </c>
     </row>
-    <row r="208" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E208" s="6">
         <v>182.29</v>
       </c>
       <c r="F208" s="6">
         <v>242.87</v>
       </c>
       <c r="G208" s="6">
         <v>221.3</v>
       </c>
       <c r="H208" s="6">
         <v>179.63</v>
       </c>
       <c r="I208" s="6">
         <v>177.23</v>
       </c>
       <c r="J208" s="6">
         <v>154.46</v>
       </c>
     </row>
-    <row r="209" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E209" s="6">
         <v>182.27</v>
       </c>
       <c r="F209" s="6">
         <v>245.59</v>
       </c>
       <c r="G209" s="6">
         <v>221.57</v>
       </c>
       <c r="H209" s="6">
         <v>179.77</v>
       </c>
       <c r="I209" s="6">
         <v>175.51</v>
       </c>
       <c r="J209" s="6">
         <v>153.87</v>
       </c>
     </row>
-    <row r="210" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D210" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E210" s="6">
         <v>183.53</v>
       </c>
       <c r="F210" s="6">
         <v>248.04</v>
       </c>
       <c r="G210" s="6">
         <v>221.3</v>
       </c>
       <c r="H210" s="6">
         <v>180.6</v>
       </c>
       <c r="I210" s="6">
         <v>176.85</v>
       </c>
       <c r="J210" s="6">
         <v>155.33000000000001</v>
       </c>
     </row>
-    <row r="211" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D211" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E211" s="6">
         <v>184.45</v>
       </c>
       <c r="F211" s="6">
         <v>252.64</v>
       </c>
       <c r="G211" s="6">
         <v>221.63</v>
       </c>
       <c r="H211" s="6">
         <v>181.36</v>
       </c>
       <c r="I211" s="6">
         <v>176.41</v>
       </c>
       <c r="J211" s="6">
         <v>155.55000000000001</v>
       </c>
     </row>
-    <row r="212" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D212" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E212" s="6">
         <v>185.57</v>
       </c>
       <c r="F212" s="6">
         <v>253.31</v>
       </c>
       <c r="G212" s="6">
         <v>223.12</v>
       </c>
       <c r="H212" s="6">
         <v>181.89</v>
       </c>
       <c r="I212" s="6">
         <v>179.19</v>
       </c>
       <c r="J212" s="6">
         <v>156.83000000000001</v>
       </c>
     </row>
-    <row r="213" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D213" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E213" s="6">
         <v>185.88</v>
       </c>
       <c r="F213" s="6">
         <v>253.51</v>
       </c>
       <c r="G213" s="6">
         <v>223.81</v>
       </c>
       <c r="H213" s="6">
         <v>182.13</v>
       </c>
       <c r="I213" s="6">
         <v>180.05</v>
       </c>
       <c r="J213" s="6">
         <v>156.91999999999999</v>
       </c>
     </row>
-    <row r="214" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D214" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E214" s="6">
         <v>186.68</v>
       </c>
       <c r="F214" s="6">
         <v>253.23</v>
       </c>
       <c r="G214" s="6">
         <v>225.13</v>
       </c>
       <c r="H214" s="6">
         <v>182.54</v>
       </c>
       <c r="I214" s="6">
         <v>182.04</v>
       </c>
       <c r="J214" s="6">
         <v>158.16</v>
       </c>
     </row>
-    <row r="215" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D215" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E215" s="6">
         <v>187.31</v>
       </c>
       <c r="F215" s="6">
         <v>254.37</v>
       </c>
       <c r="G215" s="6">
         <v>226.66</v>
       </c>
       <c r="H215" s="6">
         <v>183.44</v>
       </c>
       <c r="I215" s="6">
         <v>181.99</v>
       </c>
       <c r="J215" s="6">
         <v>158.4</v>
       </c>
     </row>
-    <row r="216" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D216" s="27">
+    <row r="216" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D216" s="34">
         <v>2012</v>
       </c>
-      <c r="E216" s="28"/>
-[...6 lines deleted...]
-    <row r="217" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E216" s="35"/>
+      <c r="F216" s="35"/>
+      <c r="G216" s="35"/>
+      <c r="H216" s="35"/>
+      <c r="I216" s="35"/>
+      <c r="J216" s="36"/>
+    </row>
+    <row r="217" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D217" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="6">
         <v>188.69</v>
       </c>
       <c r="F217" s="6">
         <v>257.93</v>
       </c>
       <c r="G217" s="6">
         <v>228.24</v>
       </c>
       <c r="H217" s="6">
         <v>184.64</v>
       </c>
       <c r="I217" s="6">
         <v>182.99</v>
       </c>
       <c r="J217" s="6">
         <v>159.19</v>
       </c>
     </row>
-    <row r="218" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D218" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E218" s="6">
         <v>190.44</v>
       </c>
       <c r="F218" s="6">
         <v>259.60000000000002</v>
       </c>
       <c r="G218" s="6">
         <v>228.5</v>
       </c>
       <c r="H218" s="6">
         <v>185.41</v>
       </c>
       <c r="I218" s="6">
         <v>185.94</v>
       </c>
       <c r="J218" s="6">
         <v>162.12</v>
       </c>
     </row>
-    <row r="219" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D219" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E219" s="6">
         <v>192.27</v>
       </c>
       <c r="F219" s="6">
         <v>258.39</v>
       </c>
       <c r="G219" s="6">
         <v>230.56</v>
       </c>
       <c r="H219" s="6">
         <v>186</v>
       </c>
       <c r="I219" s="6">
         <v>190.37</v>
       </c>
       <c r="J219" s="6">
         <v>166.18</v>
       </c>
     </row>
-    <row r="220" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D220" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E220" s="6">
         <v>192.71</v>
       </c>
       <c r="F220" s="6">
         <v>259.2</v>
       </c>
       <c r="G220" s="6">
         <v>231.62</v>
       </c>
       <c r="H220" s="6">
         <v>186.91</v>
       </c>
       <c r="I220" s="6">
         <v>188.59</v>
       </c>
       <c r="J220" s="6">
         <v>167.14</v>
       </c>
     </row>
-    <row r="221" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D221" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E221" s="6">
         <v>192.07</v>
       </c>
       <c r="F221" s="6">
         <v>260.16000000000003</v>
       </c>
       <c r="G221" s="6">
         <v>231.92</v>
       </c>
       <c r="H221" s="6">
         <v>187.02</v>
       </c>
       <c r="I221" s="6">
         <v>186.22</v>
       </c>
       <c r="J221" s="6">
         <v>165.31</v>
       </c>
     </row>
-    <row r="222" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D222" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E222" s="6">
         <v>190.71</v>
       </c>
       <c r="F222" s="6">
         <v>262.54000000000002</v>
       </c>
       <c r="G222" s="6">
         <v>232.52</v>
       </c>
       <c r="H222" s="6">
         <v>187.07</v>
       </c>
       <c r="I222" s="6">
         <v>182.27</v>
       </c>
       <c r="J222" s="6">
         <v>160.87</v>
       </c>
     </row>
-    <row r="223" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D223" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E223" s="6">
         <v>191.44</v>
       </c>
       <c r="F223" s="6">
         <v>265.25</v>
       </c>
       <c r="G223" s="6">
         <v>232.1</v>
       </c>
       <c r="H223" s="6">
         <v>187.56</v>
       </c>
       <c r="I223" s="6">
         <v>183.6</v>
       </c>
       <c r="J223" s="6">
         <v>160.54</v>
       </c>
     </row>
-    <row r="224" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D224" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E224" s="6">
         <v>194.65</v>
       </c>
       <c r="F224" s="6">
         <v>268.33999999999997</v>
       </c>
       <c r="G224" s="6">
         <v>231.69</v>
       </c>
       <c r="H224" s="6">
         <v>188.52</v>
       </c>
       <c r="I224" s="6">
         <v>193.57</v>
       </c>
       <c r="J224" s="6">
         <v>163.41999999999999</v>
       </c>
     </row>
-    <row r="225" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D225" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E225" s="6">
         <v>195.19</v>
       </c>
       <c r="F225" s="6">
         <v>267.41000000000003</v>
       </c>
       <c r="G225" s="6">
         <v>230.99</v>
       </c>
       <c r="H225" s="6">
         <v>189.02</v>
       </c>
       <c r="I225" s="6">
         <v>194.42</v>
       </c>
       <c r="J225" s="6">
         <v>164.71</v>
       </c>
     </row>
-    <row r="226" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D226" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E226" s="6">
         <v>195.03</v>
       </c>
       <c r="F226" s="6">
         <v>268.02999999999997</v>
       </c>
       <c r="G226" s="6">
         <v>231.33</v>
       </c>
       <c r="H226" s="6">
         <v>188.92</v>
       </c>
       <c r="I226" s="6">
         <v>194.47</v>
       </c>
       <c r="J226" s="6">
         <v>163.81</v>
       </c>
     </row>
-    <row r="227" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D227" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E227" s="6">
         <v>194.4</v>
       </c>
       <c r="F227" s="6">
         <v>266.10000000000002</v>
       </c>
       <c r="G227" s="6">
         <v>232.26</v>
       </c>
       <c r="H227" s="6">
         <v>189.27</v>
       </c>
       <c r="I227" s="6">
         <v>193.32</v>
       </c>
       <c r="J227" s="6">
         <v>162.22999999999999</v>
       </c>
     </row>
-    <row r="228" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D228" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E228" s="6">
         <v>194.66</v>
       </c>
       <c r="F228" s="6">
         <v>266.08999999999997</v>
       </c>
       <c r="G228" s="6">
         <v>232.7</v>
       </c>
       <c r="H228" s="6">
         <v>189.43</v>
       </c>
       <c r="I228" s="6">
         <v>194.28</v>
       </c>
       <c r="J228" s="6">
         <v>162.31</v>
       </c>
     </row>
-    <row r="229" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D229" s="27" t="s">
+    <row r="229" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D229" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="E229" s="28"/>
-[...6 lines deleted...]
-    <row r="230" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E229" s="35"/>
+      <c r="F229" s="35"/>
+      <c r="G229" s="35"/>
+      <c r="H229" s="35"/>
+      <c r="I229" s="35"/>
+      <c r="J229" s="36"/>
+    </row>
+    <row r="230" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="6">
         <v>197.08</v>
       </c>
       <c r="F230" s="6">
         <v>276.72000000000003</v>
       </c>
       <c r="G230" s="6">
         <v>234.69</v>
       </c>
       <c r="H230" s="6">
         <v>190.34</v>
       </c>
       <c r="I230" s="6">
         <v>195.6</v>
       </c>
       <c r="J230" s="6">
         <v>163.97</v>
       </c>
     </row>
-    <row r="231" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D231" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E231" s="6">
         <v>198.88</v>
       </c>
       <c r="F231" s="6">
         <v>279.5</v>
       </c>
       <c r="G231" s="6">
         <v>235.59</v>
       </c>
       <c r="H231" s="6">
         <v>191.05</v>
       </c>
       <c r="I231" s="6">
         <v>198.09</v>
       </c>
       <c r="J231" s="6">
         <v>166.92</v>
       </c>
     </row>
-    <row r="232" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D232" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E232" s="6">
         <v>198.79</v>
       </c>
       <c r="F232" s="6">
         <v>281.45</v>
       </c>
       <c r="G232" s="6">
         <v>235.95</v>
       </c>
       <c r="H232" s="6">
         <v>191.38</v>
       </c>
       <c r="I232" s="6">
         <v>196.37</v>
       </c>
       <c r="J232" s="6">
         <v>166.02</v>
       </c>
     </row>
-    <row r="233" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D233" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E233" s="6">
         <v>197.48</v>
       </c>
       <c r="F233" s="6">
         <v>281.38</v>
       </c>
       <c r="G233" s="6">
         <v>236.38</v>
       </c>
       <c r="H233" s="6">
         <v>191.48</v>
       </c>
       <c r="I233" s="6">
         <v>192.72</v>
       </c>
       <c r="J233" s="6">
         <v>162.85</v>
       </c>
     </row>
-    <row r="234" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D234" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E234" s="6">
         <v>197.37</v>
       </c>
       <c r="F234" s="6">
         <v>281.83</v>
       </c>
       <c r="G234" s="6">
         <v>236.12</v>
       </c>
       <c r="H234" s="6">
         <v>191.89</v>
       </c>
       <c r="I234" s="6">
         <v>191.6</v>
       </c>
       <c r="J234" s="6">
         <v>162.16</v>
       </c>
     </row>
-    <row r="235" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D235" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E235" s="6">
         <v>198.7</v>
       </c>
       <c r="F235" s="6">
         <v>283.58999999999997</v>
       </c>
       <c r="G235" s="6">
         <v>236.56</v>
       </c>
       <c r="H235" s="6">
         <v>193.01</v>
       </c>
       <c r="I235" s="6">
         <v>193.63</v>
       </c>
       <c r="J235" s="6">
         <v>163.19</v>
       </c>
     </row>
-    <row r="236" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D236" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E236" s="6">
         <v>202.47</v>
       </c>
       <c r="F236" s="6">
         <v>294.42</v>
       </c>
       <c r="G236" s="6">
         <v>242.6</v>
       </c>
       <c r="H236" s="6">
         <v>195.28</v>
       </c>
       <c r="I236" s="6">
         <v>197.59</v>
       </c>
       <c r="J236" s="6">
         <v>165.65</v>
       </c>
     </row>
-    <row r="237" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E237" s="6">
         <v>206.65</v>
       </c>
       <c r="F237" s="6">
         <v>298.72000000000003</v>
       </c>
       <c r="G237" s="6">
         <v>242.98</v>
       </c>
       <c r="H237" s="6">
         <v>196.33</v>
       </c>
       <c r="I237" s="6">
         <v>205.07</v>
       </c>
       <c r="J237" s="6">
         <v>173.78</v>
       </c>
     </row>
-    <row r="238" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D238" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E238" s="6">
         <v>210.09</v>
       </c>
       <c r="F238" s="6">
         <v>296.49</v>
       </c>
       <c r="G238" s="6">
         <v>243.52</v>
       </c>
       <c r="H238" s="6">
         <v>199.17</v>
       </c>
       <c r="I238" s="6">
         <v>209.91</v>
       </c>
       <c r="J238" s="6">
         <v>180.79</v>
       </c>
     </row>
-    <row r="239" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
-      <c r="D239" s="27" t="s">
+    <row r="239" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="D239" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="E239" s="28"/>
-[...6 lines deleted...]
-    <row r="240" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E239" s="35"/>
+      <c r="F239" s="35"/>
+      <c r="G239" s="35"/>
+      <c r="H239" s="35"/>
+      <c r="I239" s="35"/>
+      <c r="J239" s="36"/>
+    </row>
+    <row r="240" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D240" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E240" s="6">
         <v>119.53</v>
       </c>
       <c r="F240" s="6">
         <v>150.22999999999999</v>
       </c>
       <c r="G240" s="6">
         <v>106.93</v>
       </c>
       <c r="H240" s="6">
         <v>115.84</v>
       </c>
       <c r="I240" s="6">
         <v>125.04</v>
       </c>
       <c r="J240" s="6">
         <v>142.06</v>
       </c>
     </row>
-    <row r="241" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D241" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E241" s="6">
         <v>126.87</v>
       </c>
       <c r="F241" s="6">
         <v>148.19999999999999</v>
       </c>
       <c r="G241" s="6">
         <v>108.65</v>
       </c>
       <c r="H241" s="6">
         <v>116.6</v>
       </c>
       <c r="I241" s="6">
         <v>131.34</v>
       </c>
       <c r="J241" s="6">
         <v>143.19999999999999</v>
       </c>
     </row>
-    <row r="242" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D242" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E242" s="6">
         <v>122.08</v>
       </c>
       <c r="F242" s="6">
         <v>151.47999999999999</v>
       </c>
       <c r="G242" s="6">
         <v>108.87</v>
       </c>
       <c r="H242" s="6">
         <v>117.94</v>
       </c>
       <c r="I242" s="6" t="s">
         <v>40</v>
       </c>
       <c r="J242" s="6" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="243" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D243" s="27" t="s">
+    <row r="243" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D243" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="E243" s="28"/>
-[...6 lines deleted...]
-    <row r="244" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E243" s="35"/>
+      <c r="F243" s="35"/>
+      <c r="G243" s="35"/>
+      <c r="H243" s="35"/>
+      <c r="I243" s="35"/>
+      <c r="J243" s="36"/>
+    </row>
+    <row r="244" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D244" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="6">
         <v>130.44</v>
       </c>
       <c r="F244" s="6">
         <v>160.16</v>
       </c>
       <c r="G244" s="6">
         <v>109.32</v>
       </c>
       <c r="H244" s="6">
         <v>119.85</v>
       </c>
       <c r="I244" s="6">
         <v>135.58000000000001</v>
       </c>
       <c r="J244" s="6">
         <v>144.41</v>
       </c>
     </row>
-    <row r="245" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D245" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E245" s="6">
         <v>130.43</v>
       </c>
       <c r="F245" s="6">
         <v>161.47</v>
       </c>
       <c r="G245" s="6">
         <v>109.72</v>
       </c>
       <c r="H245" s="6">
         <v>120.51</v>
       </c>
       <c r="I245" s="6">
         <v>135.57</v>
       </c>
       <c r="J245" s="6">
         <v>142.29</v>
       </c>
     </row>
-    <row r="246" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D246" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E246" s="6">
         <v>130.52000000000001</v>
       </c>
       <c r="F246" s="6">
         <v>160.77000000000001</v>
       </c>
       <c r="G246" s="6">
         <v>112.86</v>
       </c>
       <c r="H246" s="6">
         <v>121.37</v>
       </c>
       <c r="I246" s="6">
         <v>135.15</v>
       </c>
       <c r="J246" s="6">
         <v>140.71</v>
       </c>
     </row>
-    <row r="247" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D247" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E247" s="6">
         <v>130.96</v>
       </c>
       <c r="F247" s="6">
         <v>162.03</v>
       </c>
       <c r="G247" s="6">
         <v>120.3</v>
       </c>
       <c r="H247" s="6">
         <v>121.51</v>
       </c>
       <c r="I247" s="6">
         <v>134.65</v>
       </c>
       <c r="J247" s="6">
         <v>141.12</v>
       </c>
     </row>
-    <row r="248" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D248" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E248" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="F248" s="6">
         <v>161.69</v>
       </c>
       <c r="G248" s="6">
         <v>119.05</v>
       </c>
       <c r="H248" s="6">
         <v>122.07</v>
       </c>
       <c r="I248" s="6">
         <v>138.96</v>
       </c>
       <c r="J248" s="6">
         <v>141.47999999999999</v>
       </c>
     </row>
-    <row r="249" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D249" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E249" s="6">
         <v>132.81</v>
       </c>
       <c r="F249" s="6">
         <v>166.03</v>
       </c>
       <c r="G249" s="6">
         <v>119.09</v>
       </c>
       <c r="H249" s="6">
         <v>122.65</v>
       </c>
       <c r="I249" s="6">
         <v>140.38999999999999</v>
       </c>
       <c r="J249" s="6">
         <v>141.19999999999999</v>
       </c>
     </row>
-    <row r="250" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D250" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E250" s="6">
         <v>133.47999999999999</v>
       </c>
       <c r="F250" s="6">
         <v>170.83</v>
       </c>
       <c r="G250" s="6">
         <v>119.26</v>
       </c>
       <c r="H250" s="6">
         <v>123.47</v>
       </c>
       <c r="I250" s="6">
         <v>140.06</v>
       </c>
       <c r="J250" s="6">
         <v>140.97</v>
       </c>
     </row>
-    <row r="251" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D251" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E251" s="6">
         <v>133.19</v>
       </c>
       <c r="F251" s="6">
         <v>173.05</v>
       </c>
       <c r="G251" s="6">
         <v>119.47</v>
       </c>
       <c r="H251" s="6">
         <v>123.8</v>
       </c>
       <c r="I251" s="6">
         <v>139.31</v>
       </c>
       <c r="J251" s="6">
         <v>138.58000000000001</v>
       </c>
     </row>
-    <row r="252" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D252" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E252" s="6">
         <v>128.87</v>
       </c>
       <c r="F252" s="6">
         <v>179.23</v>
       </c>
       <c r="G252" s="6">
         <v>119.16</v>
       </c>
       <c r="H252" s="6">
         <v>124.07</v>
       </c>
       <c r="I252" s="6">
         <v>139.1</v>
       </c>
       <c r="J252" s="6">
         <v>137.32</v>
       </c>
     </row>
-    <row r="253" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D253" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E253" s="6">
         <v>133.44</v>
       </c>
       <c r="F253" s="6">
         <v>187.34</v>
       </c>
       <c r="G253" s="6">
         <v>118.57</v>
       </c>
       <c r="H253" s="6">
         <v>124.03</v>
       </c>
       <c r="I253" s="6">
         <v>139.30000000000001</v>
       </c>
       <c r="J253" s="6">
         <v>134.29</v>
       </c>
     </row>
-    <row r="254" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D254" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E254" s="6">
         <v>133.66999999999999</v>
       </c>
       <c r="F254" s="6">
         <v>201.23</v>
       </c>
       <c r="G254" s="6">
         <v>119.08</v>
       </c>
       <c r="H254" s="6">
         <v>124.42</v>
       </c>
       <c r="I254" s="6">
         <v>136.28</v>
       </c>
       <c r="J254" s="6">
         <v>131.88999999999999</v>
       </c>
     </row>
-    <row r="255" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D255" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E255" s="6">
         <v>135.16</v>
       </c>
       <c r="F255" s="6">
         <v>216.79</v>
       </c>
       <c r="G255" s="6">
         <v>120.78</v>
       </c>
       <c r="H255" s="6">
         <v>126.25</v>
       </c>
       <c r="I255" s="6">
         <v>134.09</v>
       </c>
       <c r="J255" s="6">
         <v>130.53</v>
       </c>
     </row>
-    <row r="256" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D256" s="27" t="s">
+    <row r="256" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D256" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="E256" s="28"/>
-[...6 lines deleted...]
-    <row r="257" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E256" s="35"/>
+      <c r="F256" s="35"/>
+      <c r="G256" s="35"/>
+      <c r="H256" s="35"/>
+      <c r="I256" s="35"/>
+      <c r="J256" s="36"/>
+    </row>
+    <row r="257" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D257" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="6">
         <v>133.9</v>
       </c>
       <c r="F257" s="6">
         <v>212.08</v>
       </c>
       <c r="G257" s="6">
         <v>121.32</v>
       </c>
       <c r="H257" s="6">
         <v>126.95</v>
       </c>
       <c r="I257" s="6">
         <v>132.15</v>
       </c>
       <c r="J257" s="6">
         <v>126.07</v>
       </c>
     </row>
-    <row r="258" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D258" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E258" s="6">
         <v>133.69</v>
       </c>
       <c r="F258" s="6">
         <v>203.5</v>
       </c>
       <c r="G258" s="6">
         <v>121.5</v>
       </c>
       <c r="H258" s="6">
         <v>126.8</v>
       </c>
       <c r="I258" s="13">
         <v>132.13999999999999</v>
       </c>
       <c r="J258" s="13">
         <v>128.53</v>
       </c>
     </row>
-    <row r="259" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E259" s="6">
         <v>134.69</v>
       </c>
       <c r="F259" s="6">
         <v>204.45</v>
       </c>
       <c r="G259" s="6">
         <v>120.26</v>
       </c>
       <c r="H259" s="6">
         <v>128.13</v>
       </c>
       <c r="I259" s="13">
         <v>133</v>
       </c>
       <c r="J259" s="13">
         <v>129.24</v>
       </c>
     </row>
-    <row r="260" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="260" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D260" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E260" s="6">
         <v>135.34</v>
       </c>
       <c r="F260" s="6">
         <v>207.38</v>
       </c>
       <c r="G260" s="6">
         <v>120.59</v>
       </c>
       <c r="H260" s="6">
         <v>127.88</v>
       </c>
       <c r="I260" s="13">
         <v>133.56</v>
       </c>
       <c r="J260" s="13">
         <v>131.35</v>
       </c>
     </row>
-    <row r="261" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D261" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E261" s="6">
         <v>137.74</v>
       </c>
       <c r="F261" s="6">
         <v>222.62</v>
       </c>
       <c r="G261" s="6">
         <v>119.77</v>
       </c>
       <c r="H261" s="6">
         <v>128.53</v>
       </c>
       <c r="I261" s="13">
         <v>134.75</v>
       </c>
       <c r="J261" s="13">
         <v>134.88999999999999</v>
       </c>
     </row>
-    <row r="262" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D262" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E262" s="6">
         <v>138.54</v>
       </c>
       <c r="F262" s="6">
         <v>233.63</v>
       </c>
       <c r="G262" s="6">
         <v>119.43</v>
       </c>
       <c r="H262" s="6">
         <v>129.5</v>
       </c>
       <c r="I262" s="13">
         <v>134.97</v>
       </c>
       <c r="J262" s="13">
         <v>132.28</v>
       </c>
     </row>
-    <row r="263" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D263" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E263" s="6">
         <v>139.01</v>
       </c>
       <c r="F263" s="6">
         <v>240.51</v>
       </c>
       <c r="G263" s="6">
         <v>118.82</v>
       </c>
       <c r="H263" s="6">
         <v>129.66</v>
       </c>
       <c r="I263" s="13">
         <v>135</v>
       </c>
       <c r="J263" s="13">
         <v>131.78</v>
       </c>
     </row>
-    <row r="264" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D264" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E264" s="6">
         <v>140.88</v>
       </c>
       <c r="F264" s="6">
         <v>257.10000000000002</v>
       </c>
       <c r="G264" s="6">
         <v>119.36</v>
       </c>
       <c r="H264" s="6">
         <v>130.13999999999999</v>
       </c>
       <c r="I264" s="13">
         <v>135.1</v>
       </c>
       <c r="J264" s="13">
         <v>133.38</v>
       </c>
     </row>
-    <row r="265" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D265" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E265" s="6">
         <v>140.52000000000001</v>
       </c>
       <c r="F265" s="6">
         <v>263.79000000000002</v>
       </c>
       <c r="G265" s="6">
         <v>119.97</v>
       </c>
       <c r="H265" s="6">
         <v>129.18</v>
       </c>
       <c r="I265" s="13">
         <v>135.4</v>
       </c>
       <c r="J265" s="13">
         <v>131.19</v>
       </c>
     </row>
-    <row r="266" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D266" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E266" s="6">
         <v>140.05000000000001</v>
       </c>
       <c r="F266" s="6">
         <v>262.41000000000003</v>
       </c>
       <c r="G266" s="6">
         <v>119.13</v>
       </c>
       <c r="H266" s="6">
         <v>129.46</v>
       </c>
       <c r="I266" s="13">
         <v>135.29</v>
       </c>
       <c r="J266" s="13">
         <v>129.05000000000001</v>
       </c>
     </row>
-    <row r="267" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D267" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E267" s="6">
         <v>141.38999999999999</v>
       </c>
       <c r="F267" s="6">
         <v>277.04000000000002</v>
       </c>
       <c r="G267" s="6">
         <v>119.17</v>
       </c>
       <c r="H267" s="6">
         <v>129.88999999999999</v>
       </c>
       <c r="I267" s="13">
         <v>135.38999999999999</v>
       </c>
       <c r="J267" s="13">
         <v>129.09</v>
       </c>
     </row>
-    <row r="268" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D268" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E268" s="6">
         <v>143.34</v>
       </c>
       <c r="F268" s="6">
         <v>303.63</v>
       </c>
       <c r="G268" s="6">
         <v>119.17</v>
       </c>
       <c r="H268" s="6">
         <v>130.55000000000001</v>
       </c>
       <c r="I268" s="13">
         <v>133.52000000000001</v>
       </c>
       <c r="J268" s="13">
         <v>128.72999999999999</v>
       </c>
     </row>
-    <row r="269" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D269" s="27" t="s">
+    <row r="269" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D269" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="E269" s="28"/>
-[...6 lines deleted...]
-    <row r="270" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E269" s="35"/>
+      <c r="F269" s="35"/>
+      <c r="G269" s="35"/>
+      <c r="H269" s="35"/>
+      <c r="I269" s="35"/>
+      <c r="J269" s="36"/>
+    </row>
+    <row r="270" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D270" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E270" s="6">
         <v>142.69999999999999</v>
       </c>
       <c r="F270" s="6">
         <v>311.56</v>
       </c>
       <c r="G270" s="6">
         <v>119.3</v>
       </c>
       <c r="H270" s="6">
         <v>131.31</v>
       </c>
       <c r="I270" s="13">
         <v>128.36000000000001</v>
       </c>
       <c r="J270" s="13">
         <v>125.29</v>
       </c>
     </row>
-    <row r="271" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D271" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E271" s="6">
         <v>141.71</v>
       </c>
       <c r="F271" s="6">
         <v>316.02999999999997</v>
       </c>
       <c r="G271" s="6">
         <v>118.5</v>
       </c>
       <c r="H271" s="6">
         <v>130.85</v>
       </c>
       <c r="I271" s="13">
         <v>125.17</v>
       </c>
       <c r="J271" s="13">
         <v>122.93</v>
       </c>
     </row>
-    <row r="272" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="272" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D272" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E272" s="6">
         <v>144.78</v>
       </c>
       <c r="F272" s="6">
         <v>351.3</v>
       </c>
       <c r="G272" s="6">
         <v>118.89</v>
       </c>
       <c r="H272" s="6">
         <v>131.74</v>
       </c>
       <c r="I272" s="13">
         <v>125.01</v>
       </c>
       <c r="J272" s="13">
         <v>122.76</v>
       </c>
     </row>
-    <row r="273" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="273" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D273" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E273" s="6">
         <v>146.07</v>
       </c>
       <c r="F273" s="6">
         <v>348.58</v>
       </c>
       <c r="G273" s="6">
         <v>117.93</v>
       </c>
       <c r="H273" s="6">
         <v>132.01</v>
       </c>
       <c r="I273" s="13">
         <v>127.23</v>
       </c>
       <c r="J273" s="13">
         <v>127.54</v>
       </c>
     </row>
-    <row r="274" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D274" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E274" s="6">
         <v>148.16999999999999</v>
       </c>
       <c r="F274" s="6">
         <v>349.45</v>
       </c>
       <c r="G274" s="6">
         <v>118.07</v>
       </c>
       <c r="H274" s="6">
         <v>132.69999999999999</v>
       </c>
       <c r="I274" s="13">
         <v>127.65</v>
       </c>
       <c r="J274" s="13">
         <v>135.16999999999999</v>
       </c>
     </row>
-    <row r="275" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D275" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E275" s="6">
         <v>149.79</v>
       </c>
       <c r="F275" s="6">
         <v>358.46</v>
       </c>
       <c r="G275" s="6">
         <v>116.44</v>
       </c>
       <c r="H275" s="6">
         <v>134.28</v>
       </c>
       <c r="I275" s="13">
         <v>128.62</v>
       </c>
       <c r="J275" s="13">
         <v>135.33000000000001</v>
       </c>
     </row>
-    <row r="276" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D276" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E276" s="6">
         <v>151.11000000000001</v>
       </c>
       <c r="F276" s="6">
         <v>367.23</v>
       </c>
       <c r="G276" s="6">
         <v>118.14</v>
       </c>
       <c r="H276" s="6">
         <v>135.05000000000001</v>
       </c>
       <c r="I276" s="13">
         <v>128.22999999999999</v>
       </c>
       <c r="J276" s="13">
         <v>136.65</v>
       </c>
     </row>
-    <row r="277" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D277" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E277" s="6">
         <v>151.63999999999999</v>
       </c>
       <c r="F277" s="6">
         <v>377.35</v>
       </c>
       <c r="G277" s="6">
         <v>117.75</v>
       </c>
       <c r="H277" s="6">
         <v>135.18</v>
       </c>
       <c r="I277" s="13">
         <v>128.13</v>
       </c>
       <c r="J277" s="13">
         <v>135.36000000000001</v>
       </c>
     </row>
-    <row r="278" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D278" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E278" s="6">
         <v>152.63999999999999</v>
       </c>
       <c r="F278" s="6">
         <v>377.93</v>
       </c>
       <c r="G278" s="6">
         <v>118.19</v>
       </c>
       <c r="H278" s="6">
         <v>135.54</v>
       </c>
       <c r="I278" s="13">
         <v>128.72999999999999</v>
       </c>
       <c r="J278" s="13">
         <v>138.44999999999999</v>
       </c>
     </row>
-    <row r="279" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D279" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E279" s="6">
         <v>153.01</v>
       </c>
       <c r="F279" s="6">
         <v>378.33</v>
       </c>
       <c r="G279" s="6">
         <v>118.47</v>
       </c>
       <c r="H279" s="6">
         <v>135.51</v>
       </c>
       <c r="I279" s="13">
         <v>129.34</v>
       </c>
       <c r="J279" s="13">
         <v>139.62</v>
       </c>
     </row>
-    <row r="280" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D280" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E280" s="6">
         <v>153.51</v>
       </c>
       <c r="F280" s="6">
         <v>380.68</v>
       </c>
       <c r="G280" s="6">
         <v>119.16</v>
       </c>
       <c r="H280" s="6">
         <v>135.97999999999999</v>
       </c>
       <c r="I280" s="13">
         <v>130.11000000000001</v>
       </c>
       <c r="J280" s="13">
         <v>139.29</v>
       </c>
     </row>
-    <row r="281" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D281" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E281" s="6">
         <v>154.81</v>
       </c>
       <c r="F281" s="6">
         <v>383.96</v>
       </c>
       <c r="G281" s="6">
         <v>120.32</v>
       </c>
       <c r="H281" s="6">
         <v>136.93</v>
       </c>
       <c r="I281" s="13">
         <v>130.66</v>
       </c>
       <c r="J281" s="13">
         <v>141.33000000000001</v>
       </c>
     </row>
-    <row r="282" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D282" s="27" t="s">
+    <row r="282" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D282" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="E282" s="28"/>
-[...6 lines deleted...]
-    <row r="283" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E282" s="35"/>
+      <c r="F282" s="35"/>
+      <c r="G282" s="35"/>
+      <c r="H282" s="35"/>
+      <c r="I282" s="35"/>
+      <c r="J282" s="36"/>
+    </row>
+    <row r="283" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D283" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E283" s="6">
         <v>155.94999999999999</v>
       </c>
       <c r="F283" s="6">
         <v>387.21</v>
       </c>
       <c r="G283" s="6">
         <v>120.17</v>
       </c>
       <c r="H283" s="6">
         <v>138.29</v>
       </c>
       <c r="I283" s="13">
         <v>131.09</v>
       </c>
       <c r="J283" s="13">
         <v>141.99</v>
       </c>
     </row>
-    <row r="284" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D284" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E284" s="6">
         <v>156.16999999999999</v>
       </c>
       <c r="F284" s="6">
         <v>387.49</v>
       </c>
       <c r="G284" s="6">
         <v>118.27</v>
       </c>
       <c r="H284" s="6">
         <v>138.6</v>
       </c>
       <c r="I284" s="13">
         <v>131.88</v>
       </c>
       <c r="J284" s="13">
         <v>141.88</v>
       </c>
     </row>
-    <row r="285" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="285" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D285" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E285" s="6">
         <v>156.83000000000001</v>
       </c>
       <c r="F285" s="6">
         <v>382.57</v>
       </c>
       <c r="G285" s="6">
         <v>120.46</v>
       </c>
       <c r="H285" s="6">
         <v>138.35</v>
       </c>
       <c r="I285" s="13">
         <v>133.36000000000001</v>
       </c>
       <c r="J285" s="13">
         <v>145.76</v>
       </c>
     </row>
-    <row r="286" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="286" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D286" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E286" s="6">
         <v>155.41999999999999</v>
       </c>
       <c r="F286" s="6">
         <v>368.43</v>
       </c>
       <c r="G286" s="6">
         <v>121.19</v>
       </c>
       <c r="H286" s="6">
         <v>137.83000000000001</v>
       </c>
       <c r="I286" s="13">
         <v>133.41</v>
       </c>
       <c r="J286" s="13">
         <v>145.22</v>
       </c>
     </row>
-    <row r="287" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D287" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E287" s="6">
         <v>154.99</v>
       </c>
       <c r="F287" s="6">
         <v>363.12</v>
       </c>
       <c r="G287" s="6">
         <v>121.48</v>
       </c>
       <c r="H287" s="6">
         <v>138.11000000000001</v>
       </c>
       <c r="I287" s="13">
         <v>133.76</v>
       </c>
       <c r="J287" s="13">
         <v>144.04</v>
       </c>
     </row>
-    <row r="288" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D288" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E288" s="6">
         <v>154.84</v>
       </c>
       <c r="F288" s="6">
         <v>363.23</v>
       </c>
       <c r="G288" s="6">
         <v>121.55</v>
       </c>
       <c r="H288" s="6">
         <v>138.22999999999999</v>
       </c>
       <c r="I288" s="13">
         <v>133.9</v>
       </c>
       <c r="J288" s="13">
         <v>142.91</v>
       </c>
     </row>
-    <row r="289" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D289" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E289" s="6">
         <v>154.49</v>
       </c>
       <c r="F289" s="6">
         <v>365.86</v>
       </c>
       <c r="G289" s="6">
         <v>121.68</v>
       </c>
       <c r="H289" s="6">
         <v>138</v>
       </c>
       <c r="I289" s="13">
         <v>133.88999999999999</v>
       </c>
       <c r="J289" s="13">
         <v>140.85</v>
       </c>
     </row>
-    <row r="290" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D290" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E290" s="6">
         <v>154.84</v>
       </c>
       <c r="F290" s="6">
         <v>365.04</v>
       </c>
       <c r="G290" s="6">
         <v>120.69</v>
       </c>
       <c r="H290" s="6">
         <v>138.16999999999999</v>
       </c>
       <c r="I290" s="13">
         <v>134.34</v>
       </c>
       <c r="J290" s="13">
         <v>142.16999999999999</v>
       </c>
     </row>
-    <row r="291" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D291" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E291" s="6">
         <v>155.83000000000001</v>
       </c>
       <c r="F291" s="6">
         <v>362.75</v>
       </c>
       <c r="G291" s="6">
         <v>120.69</v>
       </c>
       <c r="H291" s="6">
         <v>138.79</v>
       </c>
       <c r="I291" s="13">
         <v>136.65</v>
       </c>
       <c r="J291" s="13">
         <v>144.29</v>
       </c>
     </row>
-    <row r="292" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D292" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E292" s="6">
         <v>156.86000000000001</v>
       </c>
       <c r="F292" s="6">
         <v>362.11</v>
       </c>
       <c r="G292" s="6">
         <v>121.77</v>
       </c>
       <c r="H292" s="6">
         <v>139.21</v>
       </c>
       <c r="I292" s="13">
         <v>138.26</v>
       </c>
       <c r="J292" s="13">
         <v>146.9</v>
       </c>
     </row>
-    <row r="293" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D293" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E293" s="6">
         <v>157.85</v>
       </c>
       <c r="F293" s="6">
         <v>361.9</v>
       </c>
       <c r="G293" s="6">
         <v>122.49</v>
       </c>
       <c r="H293" s="6">
         <v>139.82</v>
       </c>
       <c r="I293" s="13">
         <v>139.01</v>
       </c>
       <c r="J293" s="13">
         <v>149.49</v>
       </c>
     </row>
-    <row r="294" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="4:10" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D294" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E294" s="6">
         <v>159.04</v>
       </c>
       <c r="F294" s="6">
         <v>366.44</v>
       </c>
       <c r="G294" s="6">
         <v>122.48</v>
       </c>
       <c r="H294" s="6">
         <v>140.43</v>
       </c>
       <c r="I294" s="13">
         <v>140.44999999999999</v>
       </c>
       <c r="J294" s="13">
         <v>150.83000000000001</v>
       </c>
     </row>
-    <row r="295" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D295" s="48" t="s">
+    <row r="295" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D295" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="E295" s="49"/>
-[...6 lines deleted...]
-    <row r="296" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="E295" s="32"/>
+      <c r="F295" s="32"/>
+      <c r="G295" s="32"/>
+      <c r="H295" s="32"/>
+      <c r="I295" s="32"/>
+      <c r="J295" s="33"/>
+    </row>
+    <row r="296" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D296" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E296" s="14">
         <v>160.94</v>
       </c>
       <c r="F296" s="16">
         <v>370.4</v>
       </c>
       <c r="G296" s="14">
         <v>123.67</v>
       </c>
       <c r="H296" s="14">
         <v>141.57</v>
       </c>
       <c r="I296" s="15">
         <v>142.35</v>
       </c>
       <c r="J296" s="15">
         <v>153.91999999999999</v>
       </c>
     </row>
-    <row r="297" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="297" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D297" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E297" s="14">
         <v>161.52000000000001</v>
       </c>
       <c r="F297" s="16">
         <v>370.66</v>
       </c>
       <c r="G297" s="14">
         <v>124.46</v>
       </c>
       <c r="H297" s="14">
         <v>142.11000000000001</v>
       </c>
       <c r="I297" s="15">
         <v>143.18</v>
       </c>
       <c r="J297" s="15">
         <v>154.46</v>
       </c>
     </row>
-    <row r="298" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="298" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D298" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E298" s="14">
         <v>162.35</v>
       </c>
       <c r="F298" s="16">
         <v>372.29</v>
       </c>
       <c r="G298" s="16">
         <v>125.6</v>
       </c>
       <c r="H298" s="14">
         <v>142.31</v>
       </c>
       <c r="I298" s="15">
         <v>143.78</v>
       </c>
       <c r="J298" s="15">
         <v>156.63999999999999</v>
       </c>
     </row>
-    <row r="299" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="299" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D299" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E299" s="14">
         <v>163.03</v>
       </c>
       <c r="F299" s="16">
         <v>372.08</v>
       </c>
       <c r="G299" s="16">
         <v>128.22</v>
       </c>
       <c r="H299" s="14">
         <v>142.38999999999999</v>
       </c>
       <c r="I299" s="15">
         <v>143.97999999999999</v>
       </c>
       <c r="J299" s="15">
         <v>159.12</v>
       </c>
     </row>
-    <row r="300" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="300" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D300" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E300" s="14">
         <v>164.16</v>
       </c>
       <c r="F300" s="16">
         <v>371.19</v>
       </c>
       <c r="G300" s="16">
         <v>126.75</v>
       </c>
       <c r="H300" s="14">
         <v>142.97</v>
       </c>
       <c r="I300" s="15">
         <v>145.11000000000001</v>
       </c>
       <c r="J300" s="15">
         <v>162.77000000000001</v>
       </c>
     </row>
-    <row r="301" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="301" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D301" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E301" s="14">
         <v>165.05</v>
       </c>
       <c r="F301" s="16">
         <v>371.22</v>
       </c>
       <c r="G301" s="16">
         <v>127</v>
       </c>
       <c r="H301" s="14">
         <v>143.22999999999999</v>
       </c>
       <c r="I301" s="15">
         <v>147.32</v>
       </c>
       <c r="J301" s="15">
         <v>164.43</v>
       </c>
     </row>
-    <row r="302" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="302" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D302" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E302" s="14">
         <v>166.01</v>
       </c>
       <c r="F302" s="16">
         <v>373.42</v>
       </c>
       <c r="G302" s="16">
         <v>126.3</v>
       </c>
       <c r="H302" s="14">
         <v>143.74</v>
       </c>
       <c r="I302" s="15">
         <v>148.63999999999999</v>
       </c>
       <c r="J302" s="15">
         <v>166.04</v>
       </c>
     </row>
-    <row r="303" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="303" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D303" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E303" s="16">
         <v>166.27740946089742</v>
       </c>
       <c r="F303" s="16">
         <v>371.45</v>
       </c>
       <c r="G303" s="16">
         <v>127.6</v>
       </c>
       <c r="H303" s="14">
         <v>143.79</v>
       </c>
       <c r="I303" s="17">
         <v>149.30262491970709</v>
       </c>
       <c r="J303" s="17">
         <v>167.10525227323646</v>
       </c>
     </row>
-    <row r="304" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="304" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D304" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E304" s="16">
         <v>167.20486244206978</v>
       </c>
       <c r="F304" s="16">
         <v>366.47225885009414</v>
       </c>
       <c r="G304" s="16">
         <v>128.82440667436177</v>
       </c>
       <c r="H304" s="16">
         <v>144.14307544014224</v>
       </c>
       <c r="I304" s="16">
         <v>150.3560928782401</v>
       </c>
       <c r="J304" s="16">
         <v>171.36261022470268</v>
       </c>
     </row>
-    <row r="305" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="305" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D305" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E305" s="16">
         <v>167.94719146162049</v>
       </c>
       <c r="F305" s="16">
         <v>366.91746588997972</v>
       </c>
       <c r="G305" s="16">
         <v>127.22500665637628</v>
       </c>
       <c r="H305" s="16">
         <v>144.65856961981447</v>
       </c>
       <c r="I305" s="16">
         <v>151.51426554020725</v>
       </c>
       <c r="J305" s="16">
         <v>172.81824499668957</v>
       </c>
     </row>
-    <row r="306" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="306" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D306" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E306" s="14">
         <v>166.26</v>
       </c>
       <c r="F306" s="16">
         <v>365.68899831417923</v>
       </c>
       <c r="G306" s="16">
         <v>129.76286864536121</v>
       </c>
       <c r="H306" s="16">
         <v>144.93676940423751</v>
       </c>
       <c r="I306" s="15">
         <v>153.1</v>
       </c>
       <c r="J306" s="15">
         <v>162.86000000000001</v>
       </c>
     </row>
-    <row r="307" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="307" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D307" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E307" s="16">
         <v>164.47821876721997</v>
       </c>
       <c r="F307" s="16">
         <v>367.63</v>
       </c>
       <c r="G307" s="16">
         <v>129.31</v>
       </c>
       <c r="H307" s="16">
         <v>145.26</v>
       </c>
       <c r="I307" s="16">
         <v>149.5876007971813</v>
       </c>
       <c r="J307" s="16">
         <v>155.92960585056304</v>
       </c>
     </row>
-    <row r="308" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D308" s="48" t="s">
+    <row r="308" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D308" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="E308" s="49"/>
-[...6 lines deleted...]
-    <row r="309" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="E308" s="32"/>
+      <c r="F308" s="32"/>
+      <c r="G308" s="32"/>
+      <c r="H308" s="32"/>
+      <c r="I308" s="32"/>
+      <c r="J308" s="33"/>
+    </row>
+    <row r="309" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D309" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E309" s="14">
         <v>164.47</v>
       </c>
       <c r="F309" s="16">
         <v>369.31</v>
       </c>
       <c r="G309" s="16">
         <v>130.38999999999999</v>
       </c>
       <c r="H309" s="16">
         <v>145.46</v>
       </c>
       <c r="I309" s="15">
         <v>148.44999999999999</v>
       </c>
       <c r="J309" s="15">
         <v>155.59</v>
       </c>
     </row>
-    <row r="310" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="310" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="A310" s="11" t="s">
         <v>50</v>
       </c>
       <c r="D310" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E310" s="14">
         <v>164.85</v>
       </c>
       <c r="F310" s="16">
         <v>360.95</v>
       </c>
       <c r="G310" s="16">
         <v>130.16</v>
       </c>
       <c r="H310" s="16">
         <v>145.63999999999999</v>
       </c>
       <c r="I310" s="15">
         <v>149.56</v>
       </c>
       <c r="J310" s="15">
         <v>159.05000000000001</v>
       </c>
     </row>
-    <row r="311" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="311" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D311" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E311" s="16">
         <v>165.61825669940205</v>
       </c>
       <c r="F311" s="16">
         <v>360.00784024091649</v>
       </c>
       <c r="G311" s="16">
         <v>132.70292023959209</v>
       </c>
       <c r="H311" s="16">
         <v>145.79494688796618</v>
       </c>
       <c r="I311" s="17">
         <v>151.55369698488369</v>
       </c>
       <c r="J311" s="17">
         <v>160.56665804487542</v>
       </c>
     </row>
-    <row r="312" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="312" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D312" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E312" s="14">
         <v>166.82</v>
       </c>
       <c r="F312" s="16">
         <v>364.46</v>
       </c>
       <c r="G312" s="16">
         <v>132.74</v>
       </c>
       <c r="H312" s="16">
         <v>145.94</v>
       </c>
       <c r="I312" s="17">
         <v>152.19999999999999</v>
       </c>
       <c r="J312" s="17">
         <v>163.77000000000001</v>
       </c>
     </row>
-    <row r="313" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="313" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D313" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E313" s="16">
         <v>167.9</v>
       </c>
       <c r="F313" s="16">
         <v>372.77056929546416</v>
       </c>
       <c r="G313" s="16">
         <v>132.29951843322084</v>
       </c>
       <c r="H313" s="16">
         <v>146.54779948549626</v>
       </c>
       <c r="I313" s="17">
         <v>152.91999999999999</v>
       </c>
       <c r="J313" s="17">
         <v>163.96</v>
       </c>
     </row>
-    <row r="314" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="314" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D314" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E314" s="16">
         <v>166.68763827053331</v>
       </c>
       <c r="F314" s="14">
         <v>375.93</v>
       </c>
       <c r="G314" s="14">
         <v>132.27000000000001</v>
       </c>
       <c r="H314" s="14">
         <v>146.66999999999999</v>
       </c>
       <c r="I314" s="16">
         <v>150.35625777720855</v>
       </c>
       <c r="J314" s="16">
         <v>158.92386273487097</v>
       </c>
     </row>
-    <row r="315" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="315" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D315" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E315" s="14">
         <v>166.54</v>
       </c>
       <c r="F315" s="16">
         <v>377.70655934822656</v>
       </c>
       <c r="G315" s="16">
         <v>131.52886459717021</v>
       </c>
       <c r="H315" s="16">
         <v>146.51084561235098</v>
       </c>
       <c r="I315" s="16">
         <v>149.34</v>
       </c>
       <c r="J315" s="16">
         <v>158.96</v>
       </c>
     </row>
-    <row r="316" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="316" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D316" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E316" s="16">
         <v>166.0183837591488</v>
       </c>
       <c r="F316" s="16">
         <v>379.19</v>
       </c>
       <c r="G316" s="16">
         <v>131.71</v>
       </c>
       <c r="H316" s="16">
         <v>146.41999999999999</v>
       </c>
       <c r="I316" s="16">
         <v>148.19006528971545</v>
       </c>
       <c r="J316" s="16">
         <v>157.06772825493019</v>
       </c>
     </row>
-    <row r="317" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="317" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D317" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E317" s="16">
         <v>165.9</v>
       </c>
       <c r="F317" s="16">
         <v>372.05494251477649</v>
       </c>
       <c r="G317" s="16">
         <v>132.0848974355998</v>
       </c>
       <c r="H317" s="16">
         <v>146.33192983774163</v>
       </c>
       <c r="I317" s="16">
         <v>147.91</v>
       </c>
       <c r="J317" s="16">
         <v>159.46</v>
       </c>
     </row>
-    <row r="318" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="318" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D318" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E318" s="16">
         <v>166</v>
       </c>
       <c r="F318" s="16">
         <v>370.31</v>
       </c>
       <c r="G318" s="16">
         <v>132.16</v>
       </c>
       <c r="H318" s="16">
         <v>146.74</v>
       </c>
       <c r="I318" s="16">
         <v>149.45363649729566</v>
       </c>
       <c r="J318" s="16">
         <v>158.25852622299195</v>
       </c>
     </row>
-    <row r="319" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+    <row r="319" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D319" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E319" s="14">
         <v>166.59</v>
       </c>
       <c r="F319" s="16">
         <v>368.95015648220902</v>
       </c>
       <c r="G319" s="16">
         <v>132.29381053611255</v>
       </c>
       <c r="H319" s="16">
         <v>147.28909902455115</v>
       </c>
       <c r="I319" s="16">
         <v>149.80000000000001</v>
       </c>
       <c r="J319" s="16">
         <v>159.91999999999999</v>
       </c>
     </row>
-    <row r="320" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="320" spans="1:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D320" s="14"/>
-      <c r="E320" s="51" t="s">
+      <c r="E320" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="F320" s="52"/>
-[...2 lines deleted...]
-      <c r="I320" s="53" t="s">
+      <c r="F320" s="29"/>
+      <c r="G320" s="29"/>
+      <c r="H320" s="29"/>
+      <c r="I320" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="J320" s="53"/>
-[...1 lines deleted...]
-    <row r="321" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J320" s="26"/>
+    </row>
+    <row r="321" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D321" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E321" s="16">
         <v>102.74965098</v>
       </c>
       <c r="F321" s="16">
         <v>101.14598611</v>
       </c>
       <c r="G321" s="16">
         <v>98.8379683</v>
       </c>
       <c r="H321" s="16">
         <v>103.17838284</v>
       </c>
       <c r="I321" s="16">
         <v>150.24467550397392</v>
       </c>
       <c r="J321" s="16">
         <v>161.14306990577745</v>
       </c>
     </row>
-    <row r="322" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="322" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D322" s="14"/>
-      <c r="E322" s="51" t="s">
+      <c r="E322" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="F322" s="52"/>
-[...2 lines deleted...]
-      <c r="I322" s="53" t="s">
+      <c r="F322" s="29"/>
+      <c r="G322" s="29"/>
+      <c r="H322" s="29"/>
+      <c r="I322" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="J322" s="53"/>
-[...1 lines deleted...]
-    <row r="323" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J322" s="26"/>
+    </row>
+    <row r="323" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D323" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E323" s="16">
         <v>103.04453153999999</v>
       </c>
       <c r="F323" s="16">
         <v>101.60716424</v>
       </c>
       <c r="G323" s="16">
         <v>99.166753130000004</v>
       </c>
       <c r="H323" s="16">
         <v>103.43244694000001</v>
       </c>
       <c r="I323" s="15">
         <v>154.02000000000001</v>
       </c>
       <c r="J323" s="15">
         <v>159.65</v>
       </c>
     </row>
-    <row r="324" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="324" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D324" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E324" s="16">
         <v>103.29003539</v>
       </c>
       <c r="F324" s="16">
         <v>102.2079911</v>
       </c>
       <c r="G324" s="16">
         <v>99.163330049999999</v>
       </c>
       <c r="H324" s="16">
         <v>103.59388839</v>
       </c>
       <c r="I324" s="15">
         <v>153.81</v>
       </c>
       <c r="J324" s="15">
         <v>157.06</v>
       </c>
     </row>
-    <row r="325" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="325" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D325" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E325" s="16">
         <v>103.39171939000001</v>
       </c>
       <c r="F325" s="16">
         <v>101.80622914999999</v>
       </c>
       <c r="G325" s="16">
         <v>99.813451169999993</v>
       </c>
       <c r="H325" s="16">
         <v>103.81275981</v>
       </c>
       <c r="I325" s="16">
         <v>152.91061954109472</v>
       </c>
       <c r="J325" s="16">
         <v>146.26609016396762</v>
       </c>
     </row>
-    <row r="326" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="326" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D326" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E326" s="16">
         <v>103.47456139000001</v>
       </c>
       <c r="F326" s="16">
         <v>101.08025763000001</v>
       </c>
       <c r="G326" s="16">
         <v>100.72294042999999</v>
       </c>
       <c r="H326" s="16">
         <v>104.08440333</v>
       </c>
       <c r="I326" s="16">
         <v>145.76780216603413</v>
       </c>
       <c r="J326" s="16">
         <v>139.01</v>
       </c>
     </row>
-    <row r="327" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="327" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D327" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E327" s="16">
         <v>103.37471886</v>
       </c>
       <c r="F327" s="16">
         <v>100.12376177</v>
       </c>
       <c r="G327" s="16">
         <v>99.98998229</v>
       </c>
       <c r="H327" s="16">
         <v>104.19931200000001</v>
       </c>
       <c r="I327" s="16">
         <v>145.62029422745439</v>
       </c>
       <c r="J327" s="16">
         <v>140.32999113059205</v>
       </c>
     </row>
-    <row r="328" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="328" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D328" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E328" s="16">
         <v>103.54030981</v>
       </c>
       <c r="F328" s="16">
         <v>100.33972077</v>
       </c>
       <c r="G328" s="16">
         <v>100.05026141</v>
       </c>
       <c r="H328" s="16">
         <v>104.353673</v>
       </c>
       <c r="I328" s="16">
         <v>146.44155229429052</v>
       </c>
       <c r="J328" s="16">
         <v>148.46599915461326</v>
       </c>
     </row>
-    <row r="329" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="329" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D329" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E329" s="16">
         <v>103.4526695</v>
       </c>
       <c r="F329" s="16">
         <v>99.958472159999999</v>
       </c>
       <c r="G329" s="16">
         <v>100.53453417999999</v>
       </c>
       <c r="H329" s="16">
         <v>104.33190624</v>
       </c>
       <c r="I329" s="16">
         <v>149.64750655561573</v>
       </c>
       <c r="J329" s="16">
         <v>152.3088499038731</v>
       </c>
     </row>
-    <row r="330" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="330" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D330" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E330" s="16">
         <v>103.37987686</v>
       </c>
       <c r="F330" s="16">
         <v>98.835459009999994</v>
       </c>
       <c r="G330" s="16">
         <v>101.06308771</v>
       </c>
       <c r="H330" s="16">
         <v>104.50889196</v>
       </c>
       <c r="I330" s="16">
         <v>150.85116937611349</v>
       </c>
       <c r="J330" s="16">
         <v>153.76253104880439</v>
       </c>
     </row>
-    <row r="331" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="331" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D331" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E331" s="16">
         <v>103.36147840852223</v>
       </c>
       <c r="F331" s="16">
         <v>98.512842724392655</v>
       </c>
       <c r="G331" s="16">
         <v>100.90644416512708</v>
       </c>
       <c r="H331" s="16">
         <v>104.56590828695226</v>
       </c>
       <c r="I331" s="16">
         <v>152.60151374191321</v>
       </c>
       <c r="J331" s="16">
         <v>151.31596900707481</v>
       </c>
     </row>
-    <row r="332" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="332" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D332" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E332" s="16">
         <v>103.56655589519255</v>
       </c>
       <c r="F332" s="16">
         <v>98.964266896511504</v>
       </c>
       <c r="G332" s="16">
         <v>101.05775810845365</v>
       </c>
       <c r="H332" s="16">
         <v>104.71154078384967</v>
       </c>
       <c r="I332" s="16">
         <v>151.61977692710931</v>
       </c>
       <c r="J332" s="16">
         <v>150.84358228609264</v>
       </c>
     </row>
-    <row r="333" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="333" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D333" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E333" s="16">
         <v>104.05808115000001</v>
       </c>
       <c r="F333" s="16">
         <v>100.64039203999999</v>
       </c>
       <c r="G333" s="16">
         <v>101.39731810000001</v>
       </c>
       <c r="H333" s="16">
         <v>104.91617053</v>
       </c>
       <c r="I333" s="16">
         <v>153.22626375922994</v>
       </c>
       <c r="J333" s="16">
         <v>152.77744986418824</v>
       </c>
     </row>
-    <row r="334" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="334" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D334" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E334" s="16">
         <v>104.61779537</v>
       </c>
       <c r="F334" s="16">
         <v>102.63688093</v>
       </c>
       <c r="G334" s="16">
         <v>101.45567561999999</v>
       </c>
       <c r="H334" s="16">
         <v>105.13102211</v>
       </c>
       <c r="I334" s="16">
         <v>154.35360874472124</v>
       </c>
       <c r="J334" s="16">
         <v>157.19959455368877</v>
       </c>
     </row>
-    <row r="335" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="335" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D335" s="14"/>
-      <c r="E335" s="51" t="s">
+      <c r="E335" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="F335" s="52"/>
-[...2 lines deleted...]
-      <c r="I335" s="53" t="s">
+      <c r="F335" s="29"/>
+      <c r="G335" s="29"/>
+      <c r="H335" s="29"/>
+      <c r="I335" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="J335" s="53"/>
-[...1 lines deleted...]
-    <row r="336" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J335" s="26"/>
+    </row>
+    <row r="336" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D336" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E336" s="16" t="s">
         <v>56</v>
       </c>
       <c r="F336" s="16" t="s">
         <v>57</v>
       </c>
       <c r="G336" s="16" t="s">
         <v>58</v>
       </c>
       <c r="H336" s="16" t="s">
         <v>59</v>
       </c>
       <c r="I336" s="16" t="s">
         <v>60</v>
       </c>
       <c r="J336" s="16" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="337" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="337" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D337" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E337" s="16" t="s">
         <v>62</v>
       </c>
       <c r="F337" s="16" t="s">
         <v>63</v>
       </c>
       <c r="G337" s="16" t="s">
         <v>64</v>
       </c>
       <c r="H337" s="16" t="s">
         <v>65</v>
       </c>
       <c r="I337" s="16" t="s">
         <v>66</v>
       </c>
       <c r="J337" s="16" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="338" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="338" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D338" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E338" s="16" t="s">
         <v>68</v>
       </c>
       <c r="F338" s="16" t="s">
         <v>69</v>
       </c>
       <c r="G338" s="16" t="s">
         <v>70</v>
       </c>
       <c r="H338" s="16" t="s">
         <v>71</v>
       </c>
       <c r="I338" s="16" t="s">
         <v>72</v>
       </c>
       <c r="J338" s="16" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="339" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="339" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D339" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E339" s="16" t="s">
         <v>74</v>
       </c>
       <c r="F339" s="16" t="s">
         <v>75</v>
       </c>
       <c r="G339" s="16" t="s">
         <v>76</v>
       </c>
       <c r="H339" s="16" t="s">
         <v>77</v>
       </c>
       <c r="I339" s="16" t="s">
         <v>78</v>
       </c>
       <c r="J339" s="16" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="340" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="340" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D340" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E340" s="16" t="s">
         <v>80</v>
       </c>
       <c r="F340" s="16" t="s">
         <v>81</v>
       </c>
       <c r="G340" s="16" t="s">
         <v>82</v>
       </c>
       <c r="H340" s="16" t="s">
         <v>83</v>
       </c>
       <c r="I340" s="16" t="s">
         <v>84</v>
       </c>
       <c r="J340" s="16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="341" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="341" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D341" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E341" s="16" t="s">
         <v>86</v>
       </c>
       <c r="F341" s="16" t="s">
         <v>87</v>
       </c>
       <c r="G341" s="16" t="s">
         <v>88</v>
       </c>
       <c r="H341" s="16" t="s">
         <v>89</v>
       </c>
       <c r="I341" s="16" t="s">
         <v>90</v>
       </c>
       <c r="J341" s="16" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="342" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="342" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D342" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E342" s="16" t="s">
         <v>92</v>
       </c>
       <c r="F342" s="16" t="s">
         <v>93</v>
       </c>
       <c r="G342" s="16" t="s">
         <v>94</v>
       </c>
       <c r="H342" s="16" t="s">
         <v>95</v>
       </c>
       <c r="I342" s="15" t="s">
         <v>96</v>
       </c>
       <c r="J342" s="15" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="343" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="343" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D343" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E343" s="16" t="s">
         <v>98</v>
       </c>
       <c r="F343" s="16" t="s">
         <v>99</v>
       </c>
       <c r="G343" s="16" t="s">
         <v>100</v>
       </c>
       <c r="H343" s="16" t="s">
         <v>101</v>
       </c>
       <c r="I343" s="15" t="s">
         <v>102</v>
       </c>
       <c r="J343" s="15" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="344" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="344" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D344" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E344" s="16" t="s">
         <v>104</v>
       </c>
       <c r="F344" s="16" t="s">
         <v>105</v>
       </c>
       <c r="G344" s="16" t="s">
         <v>106</v>
       </c>
       <c r="H344" s="16" t="s">
         <v>107</v>
       </c>
       <c r="I344" s="15" t="s">
         <v>108</v>
       </c>
       <c r="J344" s="15" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="345" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="345" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D345" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E345" s="16" t="s">
         <v>110</v>
       </c>
       <c r="F345" s="16" t="s">
         <v>111</v>
       </c>
       <c r="G345" s="16" t="s">
         <v>112</v>
       </c>
       <c r="H345" s="16" t="s">
         <v>113</v>
       </c>
       <c r="I345" s="15" t="s">
         <v>114</v>
       </c>
       <c r="J345" s="15" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="346" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="346" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D346" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E346" s="16" t="s">
         <v>116</v>
       </c>
       <c r="F346" s="16">
         <v>100.48</v>
       </c>
       <c r="G346" s="16" t="s">
         <v>117</v>
       </c>
       <c r="H346" s="16">
         <v>108.4</v>
       </c>
       <c r="I346" s="15">
         <v>182.78</v>
       </c>
       <c r="J346" s="15">
         <v>184.87</v>
       </c>
     </row>
-    <row r="347" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="347" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D347" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E347" s="16">
         <v>107.66</v>
       </c>
       <c r="F347" s="16">
         <v>102.16</v>
       </c>
       <c r="G347" s="16">
         <v>110.9</v>
       </c>
       <c r="H347" s="16">
         <v>108.97</v>
       </c>
       <c r="I347" s="15">
         <v>180.49</v>
       </c>
       <c r="J347" s="15">
         <v>181.23</v>
       </c>
     </row>
-    <row r="348" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="348" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D348" s="14"/>
-      <c r="E348" s="51" t="s">
+      <c r="E348" s="28" t="s">
         <v>118</v>
       </c>
-      <c r="F348" s="52"/>
-[...2 lines deleted...]
-      <c r="I348" s="53" t="s">
+      <c r="F348" s="29"/>
+      <c r="G348" s="29"/>
+      <c r="H348" s="29"/>
+      <c r="I348" s="26" t="s">
         <v>119</v>
       </c>
-      <c r="J348" s="53"/>
-[...1 lines deleted...]
-    <row r="349" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J348" s="26"/>
+    </row>
+    <row r="349" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D349" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E349" s="16">
         <v>108.47</v>
       </c>
       <c r="F349" s="16">
         <v>102.97</v>
       </c>
       <c r="G349" s="16">
         <v>111.07</v>
       </c>
       <c r="H349" s="16">
         <v>109.78</v>
       </c>
       <c r="I349" s="15">
         <v>179.24</v>
       </c>
       <c r="J349" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="350" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="350" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D350" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E350" s="16">
         <v>108.46</v>
       </c>
       <c r="F350" s="16">
         <v>101.8</v>
       </c>
       <c r="G350" s="16">
         <v>111.82</v>
       </c>
       <c r="H350" s="16">
         <v>110.05</v>
       </c>
       <c r="I350" s="15">
         <v>181.39</v>
       </c>
       <c r="J350" s="15">
         <v>192.06</v>
       </c>
     </row>
-    <row r="351" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="351" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D351" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E351" s="16">
         <v>109.27</v>
       </c>
       <c r="F351" s="16">
         <v>103.35</v>
       </c>
       <c r="G351" s="16">
         <v>112.81</v>
       </c>
       <c r="H351" s="16">
         <v>110.68</v>
       </c>
       <c r="I351" s="15" t="s">
         <v>121</v>
       </c>
       <c r="J351" s="15" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="352" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="352" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D352" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E352" s="16">
         <v>110.33</v>
       </c>
       <c r="F352" s="16">
         <v>103.68</v>
       </c>
       <c r="G352" s="16">
         <v>114.43</v>
       </c>
       <c r="H352" s="16">
         <v>111.91</v>
       </c>
       <c r="I352" s="15" t="s">
         <v>123</v>
       </c>
       <c r="J352" s="15">
         <v>198.94</v>
       </c>
     </row>
-    <row r="353" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="353" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D353" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E353" s="16">
         <v>110.69</v>
       </c>
       <c r="F353" s="16">
         <v>103.79</v>
       </c>
       <c r="G353" s="16">
         <v>114.5</v>
       </c>
       <c r="H353" s="16">
         <v>112.33</v>
       </c>
       <c r="I353" s="15">
         <v>188.97</v>
       </c>
       <c r="J353" s="15" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="354" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="354" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D354" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E354" s="16">
         <v>111.43</v>
       </c>
       <c r="F354" s="16">
         <v>105.82</v>
       </c>
       <c r="G354" s="16">
         <v>115.95</v>
       </c>
       <c r="H354" s="16">
         <v>112.75</v>
       </c>
       <c r="I354" s="15" t="s">
         <v>125</v>
       </c>
       <c r="J354" s="15" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="355" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="355" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D355" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E355" s="15">
         <v>111.95</v>
       </c>
       <c r="F355" s="15">
         <v>106.44</v>
       </c>
       <c r="G355" s="16">
         <v>117.18</v>
       </c>
       <c r="H355" s="16">
         <v>113.23</v>
       </c>
       <c r="I355" s="15" t="s">
         <v>127</v>
       </c>
       <c r="J355" s="15" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="356" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="356" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D356" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E356" s="15">
         <v>111.81</v>
       </c>
       <c r="F356" s="15">
         <v>103.71</v>
       </c>
       <c r="G356" s="16">
         <v>117.34</v>
       </c>
       <c r="H356" s="16">
         <v>113.73</v>
       </c>
       <c r="I356" s="15" t="s">
         <v>129</v>
       </c>
       <c r="J356" s="15" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="357" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="357" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D357" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E357" s="15">
         <v>112.77</v>
       </c>
       <c r="F357" s="15" t="s">
         <v>131</v>
       </c>
       <c r="G357" s="16">
         <v>119.93</v>
       </c>
       <c r="H357" s="16">
         <v>114.86</v>
       </c>
       <c r="I357" s="15">
         <v>188.83</v>
       </c>
       <c r="J357" s="15">
         <v>186.98</v>
       </c>
     </row>
-    <row r="358" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="358" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D358" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E358" s="15">
         <v>112.72</v>
       </c>
       <c r="F358" s="15">
         <v>102.62</v>
       </c>
       <c r="G358" s="16">
         <v>121.63</v>
       </c>
       <c r="H358" s="16">
         <v>115.09</v>
       </c>
       <c r="I358" s="15">
         <v>185.62</v>
       </c>
       <c r="J358" s="15">
         <v>189.52</v>
       </c>
     </row>
-    <row r="359" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="359" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D359" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E359" s="15">
         <v>113.02</v>
       </c>
       <c r="F359" s="15">
         <v>103.05</v>
       </c>
       <c r="G359" s="16">
         <v>122.08</v>
       </c>
       <c r="H359" s="16">
         <v>115.36</v>
       </c>
       <c r="I359" s="15">
         <v>177.98</v>
       </c>
       <c r="J359" s="15">
         <v>188.69</v>
       </c>
     </row>
-    <row r="360" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="360" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D360" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E360" s="15">
         <v>113.88</v>
       </c>
       <c r="F360" s="15">
         <v>105.61</v>
       </c>
       <c r="G360" s="16">
         <v>122.99</v>
       </c>
       <c r="H360" s="16">
         <v>115.81</v>
       </c>
       <c r="I360" s="15">
         <v>177.59</v>
       </c>
       <c r="J360" s="15">
         <v>182.36</v>
       </c>
     </row>
-    <row r="361" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="361" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D361" s="14"/>
-      <c r="E361" s="51" t="s">
+      <c r="E361" s="28" t="s">
         <v>132</v>
       </c>
-      <c r="F361" s="52"/>
-[...2 lines deleted...]
-      <c r="I361" s="53" t="s">
+      <c r="F361" s="29"/>
+      <c r="G361" s="29"/>
+      <c r="H361" s="29"/>
+      <c r="I361" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="J361" s="53"/>
-[...1 lines deleted...]
-    <row r="362" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J361" s="26"/>
+    </row>
+    <row r="362" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D362" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E362" s="16">
         <v>114.53</v>
       </c>
       <c r="F362" s="16">
         <v>107.24</v>
       </c>
       <c r="G362" s="16">
         <v>124.65</v>
       </c>
       <c r="H362" s="16">
         <v>116.21</v>
       </c>
       <c r="I362" s="15">
         <v>175.59</v>
       </c>
       <c r="J362" s="15">
         <v>181.84</v>
       </c>
     </row>
-    <row r="363" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="363" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D363" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E363" s="16">
         <v>114.89</v>
       </c>
       <c r="F363" s="16">
         <v>106.99</v>
       </c>
       <c r="G363" s="16">
         <v>124.59</v>
       </c>
       <c r="H363" s="16">
         <v>116.72</v>
       </c>
       <c r="I363" s="15">
         <v>179.45</v>
       </c>
       <c r="J363" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="364" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="364" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D364" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E364" s="16">
         <v>115.21</v>
       </c>
       <c r="F364" s="16">
         <v>107.52</v>
       </c>
       <c r="G364" s="16">
         <v>125.24</v>
       </c>
       <c r="H364" s="16">
         <v>116.98</v>
       </c>
       <c r="I364" s="15" t="s">
         <v>135</v>
       </c>
       <c r="J364" s="15" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="365" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="365" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D365" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E365" s="16">
         <v>115.36</v>
       </c>
       <c r="F365" s="16">
         <v>107.29</v>
       </c>
       <c r="G365" s="16">
         <v>125.79</v>
       </c>
       <c r="H365" s="16">
         <v>117.22</v>
       </c>
       <c r="I365" s="15">
         <v>176.86</v>
       </c>
       <c r="J365" s="15">
         <v>183.61</v>
       </c>
     </row>
-    <row r="366" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="366" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D366" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E366" s="16">
         <v>115.59</v>
       </c>
       <c r="F366" s="16">
         <v>107.91</v>
       </c>
       <c r="G366" s="16">
         <v>125.66</v>
       </c>
       <c r="H366" s="16">
         <v>117.36</v>
       </c>
       <c r="I366" s="15">
         <v>178.23</v>
       </c>
       <c r="J366" s="15">
         <v>180.66</v>
       </c>
     </row>
-    <row r="367" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="367" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D367" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E367" s="16">
         <v>115.74</v>
       </c>
       <c r="F367" s="16">
         <v>108.75</v>
       </c>
       <c r="G367" s="16">
         <v>125.42</v>
       </c>
       <c r="H367" s="16">
         <v>117.35</v>
       </c>
       <c r="I367" s="15">
         <v>178.38</v>
       </c>
       <c r="J367" s="15">
         <v>175.83</v>
       </c>
     </row>
-    <row r="368" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="368" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D368" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E368" s="16">
         <v>115.93</v>
       </c>
       <c r="F368" s="16">
         <v>109.22</v>
       </c>
       <c r="G368" s="16">
         <v>124.7</v>
       </c>
       <c r="H368" s="16">
         <v>117.47</v>
       </c>
       <c r="I368" s="15" t="s">
         <v>137</v>
       </c>
       <c r="J368" s="15" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="369" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="369" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D369" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E369" s="16">
         <v>115.97</v>
       </c>
       <c r="F369" s="16">
         <v>109.08</v>
       </c>
       <c r="G369" s="16">
         <v>123.32</v>
       </c>
       <c r="H369" s="16">
         <v>117.58</v>
       </c>
       <c r="I369" s="15">
         <v>174.35</v>
       </c>
       <c r="J369" s="15">
         <v>188.08</v>
       </c>
     </row>
-    <row r="370" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="370" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D370" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E370" s="16">
         <v>116.47</v>
       </c>
       <c r="F370" s="16">
         <v>109.41</v>
       </c>
       <c r="G370" s="16">
         <v>124.6</v>
       </c>
       <c r="H370" s="16">
         <v>118.11</v>
       </c>
       <c r="I370" s="15">
         <v>178.13</v>
       </c>
       <c r="J370" s="15">
         <v>194.46</v>
       </c>
     </row>
-    <row r="371" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="371" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D371" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E371" s="16">
         <v>116.73</v>
       </c>
       <c r="F371" s="16">
         <v>109.76</v>
       </c>
       <c r="G371" s="16">
         <v>123.53</v>
       </c>
       <c r="H371" s="16">
         <v>118.36</v>
       </c>
       <c r="I371" s="15">
         <v>176.74</v>
       </c>
       <c r="J371" s="15">
         <v>192.47</v>
       </c>
     </row>
-    <row r="372" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="372" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D372" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E372" s="16">
         <v>117.03</v>
       </c>
       <c r="F372" s="16">
         <v>110.95</v>
       </c>
       <c r="G372" s="16">
         <v>123.75</v>
       </c>
       <c r="H372" s="16">
         <v>118.45</v>
       </c>
       <c r="I372" s="15">
         <v>174.54</v>
       </c>
       <c r="J372" s="15">
         <v>187.49</v>
       </c>
     </row>
-    <row r="373" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="373" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D373" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E373" s="16">
         <v>117.46</v>
       </c>
       <c r="F373" s="16">
         <v>112.69</v>
       </c>
       <c r="G373" s="16">
         <v>124.07</v>
       </c>
       <c r="H373" s="16">
         <v>118.56</v>
       </c>
       <c r="I373" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J373" s="15" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="374" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="374" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D374" s="14"/>
-      <c r="E374" s="51" t="s">
+      <c r="E374" s="28" t="s">
         <v>141</v>
       </c>
-      <c r="F374" s="52"/>
-[...2 lines deleted...]
-      <c r="I374" s="53" t="s">
+      <c r="F374" s="29"/>
+      <c r="G374" s="29"/>
+      <c r="H374" s="29"/>
+      <c r="I374" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="J374" s="53"/>
-[...1 lines deleted...]
-    <row r="375" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J374" s="26"/>
+    </row>
+    <row r="375" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D375" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E375" s="16">
         <v>117.74</v>
       </c>
       <c r="F375" s="16">
         <v>113.16</v>
       </c>
       <c r="G375" s="16">
         <v>125.19</v>
       </c>
       <c r="H375" s="16">
         <v>118.78</v>
       </c>
       <c r="I375" s="15" t="s">
         <v>143</v>
       </c>
       <c r="J375" s="15" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="376" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="376" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D376" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E376" s="16">
         <v>118.6</v>
       </c>
       <c r="F376" s="16">
         <v>114.64</v>
       </c>
       <c r="G376" s="16">
         <v>125.36</v>
       </c>
       <c r="H376" s="16">
         <v>119.5</v>
       </c>
       <c r="I376" s="15" t="s">
         <v>145</v>
       </c>
       <c r="J376" s="15" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="377" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="377" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D377" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E377" s="16">
         <v>119.41</v>
       </c>
       <c r="F377" s="16">
         <v>116.72</v>
       </c>
       <c r="G377" s="16">
         <v>126.06</v>
       </c>
       <c r="H377" s="16">
         <v>120</v>
       </c>
       <c r="I377" s="15" t="s">
         <v>147</v>
       </c>
       <c r="J377" s="15" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="378" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="378" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D378" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E378" s="16">
         <v>119.64</v>
       </c>
       <c r="F378" s="16">
         <v>117.05</v>
       </c>
       <c r="G378" s="16">
         <v>126.38</v>
       </c>
       <c r="H378" s="16">
         <v>120.21</v>
       </c>
       <c r="I378" s="15" t="s">
         <v>149</v>
       </c>
       <c r="J378" s="15" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="379" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="379" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D379" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E379" s="16">
         <v>119.6</v>
       </c>
       <c r="F379" s="16">
         <v>116.95</v>
       </c>
       <c r="G379" s="16">
         <v>127.54</v>
       </c>
       <c r="H379" s="16">
         <v>120.17</v>
       </c>
       <c r="I379" s="15" t="s">
         <v>151</v>
       </c>
       <c r="J379" s="15">
         <v>197.05</v>
       </c>
     </row>
-    <row r="380" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="380" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D380" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E380" s="16">
         <v>119.63</v>
       </c>
       <c r="F380" s="16">
         <v>116.79</v>
       </c>
       <c r="G380" s="16">
         <v>126.64</v>
       </c>
       <c r="H380" s="16">
         <v>120.25</v>
       </c>
       <c r="I380" s="15" t="s">
         <v>152</v>
       </c>
       <c r="J380" s="15" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="381" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="381" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D381" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E381" s="16">
         <v>119.39</v>
       </c>
       <c r="F381" s="16">
         <v>114.78</v>
       </c>
       <c r="G381" s="16">
         <v>126.52</v>
       </c>
       <c r="H381" s="16">
         <v>120.44</v>
       </c>
       <c r="I381" s="15">
         <v>176.56</v>
       </c>
       <c r="J381" s="15">
         <v>199.71</v>
       </c>
     </row>
-    <row r="382" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="382" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D382" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E382" s="16">
         <v>119.24</v>
       </c>
       <c r="F382" s="16">
         <v>113.46</v>
       </c>
       <c r="G382" s="16">
         <v>125.31</v>
       </c>
       <c r="H382" s="16">
         <v>120.59</v>
       </c>
       <c r="I382" s="15" t="s">
         <v>154</v>
       </c>
       <c r="J382" s="15" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="383" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="383" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D383" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E383" s="16">
         <v>119.03</v>
       </c>
       <c r="F383" s="16">
         <v>111.75</v>
       </c>
       <c r="G383" s="16">
         <v>125.7</v>
       </c>
       <c r="H383" s="16">
         <v>120.74</v>
       </c>
       <c r="I383" s="15" t="s">
         <v>155</v>
       </c>
       <c r="J383" s="15" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="384" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="384" spans="4:10" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D384" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E384" s="16">
         <v>119.01</v>
       </c>
       <c r="F384" s="16">
         <v>111.69</v>
       </c>
       <c r="G384" s="16">
         <v>126.25</v>
       </c>
       <c r="H384" s="16">
         <v>120.72</v>
       </c>
       <c r="I384" s="15" t="s">
         <v>157</v>
       </c>
       <c r="J384" s="15" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="385" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="385" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D385" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E385" s="16">
         <v>119.32</v>
       </c>
       <c r="F385" s="16">
         <v>112.69</v>
       </c>
       <c r="G385" s="16">
         <v>125.99</v>
       </c>
       <c r="H385" s="16">
         <v>120.87</v>
       </c>
       <c r="I385" s="15">
         <v>173.47</v>
       </c>
       <c r="J385" s="15">
         <v>194.38</v>
       </c>
     </row>
-    <row r="386" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="386" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D386" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E386" s="16">
         <v>119.79</v>
       </c>
       <c r="F386" s="16">
         <v>114.23</v>
       </c>
       <c r="G386" s="16">
         <v>126.44</v>
       </c>
       <c r="H386" s="16">
         <v>121.07</v>
       </c>
       <c r="I386" s="15">
         <v>173.98</v>
       </c>
       <c r="J386" s="15">
         <v>196.94</v>
       </c>
     </row>
     <row r="387" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D387" s="55"/>
-[...5 lines deleted...]
-      <c r="J387" s="55"/>
+      <c r="D387" s="30"/>
+      <c r="E387" s="30"/>
+      <c r="F387" s="30"/>
+      <c r="G387" s="30"/>
+      <c r="H387" s="30"/>
+      <c r="I387" s="30"/>
+      <c r="J387" s="30"/>
     </row>
     <row r="388" spans="4:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D388" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E388" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F388" s="20" t="s">
         <v>159</v>
       </c>
       <c r="G388" s="20" t="s">
         <v>160</v>
       </c>
       <c r="H388" s="20" t="s">
         <v>161</v>
       </c>
       <c r="I388" s="20" t="s">
         <v>162</v>
       </c>
       <c r="J388" s="20" t="s">
         <v>163</v>
       </c>
       <c r="K388" s="21"/>
       <c r="L388" s="21"/>
     </row>
-    <row r="389" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="389" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D389" s="19"/>
-      <c r="E389" s="53" t="s">
+      <c r="E389" s="26" t="s">
         <v>164</v>
       </c>
-      <c r="F389" s="53"/>
-[...7 lines deleted...]
-    <row r="390" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="F389" s="26"/>
+      <c r="G389" s="26"/>
+      <c r="H389" s="26"/>
+      <c r="I389" s="26"/>
+      <c r="J389" s="26"/>
+      <c r="K389" s="27"/>
+      <c r="L389" s="27"/>
+    </row>
+    <row r="390" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D390" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E390" s="16">
         <v>104.2</v>
       </c>
       <c r="F390" s="16">
         <v>106.7</v>
       </c>
       <c r="G390" s="16">
         <v>101.41</v>
       </c>
       <c r="H390" s="16">
         <v>105.89</v>
       </c>
       <c r="I390" s="16">
         <v>101.35</v>
       </c>
       <c r="J390" s="16">
         <v>103.46</v>
       </c>
       <c r="K390" s="22"/>
       <c r="L390" s="22"/>
     </row>
-    <row r="391" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="391" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D391" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E391" s="16">
         <v>104.34</v>
       </c>
       <c r="F391" s="16">
         <v>106.07</v>
       </c>
       <c r="G391" s="16">
         <v>100.21</v>
       </c>
       <c r="H391" s="16">
         <v>106.27</v>
       </c>
       <c r="I391" s="16">
         <v>101.76</v>
       </c>
       <c r="J391" s="16">
         <v>103.61</v>
       </c>
       <c r="K391" s="22"/>
       <c r="L391" s="22"/>
     </row>
-    <row r="392" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="392" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D392" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E392" s="16">
         <v>105.12</v>
       </c>
       <c r="F392" s="16">
         <v>109.2</v>
       </c>
       <c r="G392" s="16">
         <v>100.54</v>
       </c>
       <c r="H392" s="16">
         <v>106.82</v>
       </c>
       <c r="I392" s="16">
         <v>101.76</v>
       </c>
       <c r="J392" s="16">
         <v>103.83</v>
       </c>
       <c r="K392" s="22"/>
       <c r="L392" s="22"/>
     </row>
-    <row r="393" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="393" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D393" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E393" s="16">
         <v>105.07</v>
       </c>
       <c r="F393" s="16">
         <v>108.41</v>
       </c>
       <c r="G393" s="16">
         <v>100.89</v>
       </c>
       <c r="H393" s="16">
         <v>106.86</v>
       </c>
       <c r="I393" s="16">
         <v>101.8</v>
       </c>
       <c r="J393" s="16">
         <v>104.09</v>
       </c>
       <c r="K393" s="22"/>
       <c r="L393" s="22"/>
     </row>
-    <row r="394" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="394" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D394" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E394" s="16">
         <v>104.6</v>
       </c>
       <c r="F394" s="16">
         <v>106.08</v>
       </c>
       <c r="G394" s="16">
         <v>101.26</v>
       </c>
       <c r="H394" s="16">
         <v>106.81</v>
       </c>
       <c r="I394" s="16">
         <v>101.71</v>
       </c>
       <c r="J394" s="16">
         <v>104.05</v>
       </c>
       <c r="K394" s="22"/>
       <c r="L394" s="22"/>
     </row>
-    <row r="395" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="395" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D395" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E395" s="16">
         <v>104.73</v>
       </c>
       <c r="F395" s="16">
         <v>106.6</v>
       </c>
       <c r="G395" s="16">
         <v>100</v>
       </c>
       <c r="H395" s="16">
         <v>107.04</v>
       </c>
       <c r="I395" s="16">
         <v>101.62</v>
       </c>
       <c r="J395" s="16">
         <v>104.07</v>
       </c>
       <c r="K395" s="22"/>
       <c r="L395" s="22"/>
     </row>
-    <row r="396" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="396" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D396" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E396" s="16">
         <v>105.19</v>
       </c>
       <c r="F396" s="16">
         <v>108.15</v>
       </c>
       <c r="G396" s="16">
         <v>100.14</v>
       </c>
       <c r="H396" s="16">
         <v>107.32</v>
       </c>
       <c r="I396" s="16">
         <v>101.88</v>
       </c>
       <c r="J396" s="16">
         <v>104.16</v>
       </c>
       <c r="K396" s="22"/>
       <c r="L396" s="22"/>
     </row>
-    <row r="397" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="397" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D397" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E397" s="16">
         <v>105.2</v>
       </c>
       <c r="F397" s="16">
         <v>107.77</v>
       </c>
       <c r="G397" s="16">
         <v>99.53</v>
       </c>
       <c r="H397" s="16">
         <v>107.25</v>
       </c>
       <c r="I397" s="16">
         <v>102.14</v>
       </c>
       <c r="J397" s="16">
         <v>104.29</v>
       </c>
       <c r="K397" s="22"/>
       <c r="L397" s="22"/>
     </row>
-    <row r="398" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="398" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D398" s="14" t="s">
         <v>34</v>
       </c>
       <c r="E398" s="16">
         <v>105.27</v>
       </c>
       <c r="F398" s="16">
         <v>107.46</v>
       </c>
       <c r="G398" s="16">
         <v>99.67</v>
       </c>
       <c r="H398" s="16">
         <v>107.63</v>
       </c>
       <c r="I398" s="16">
         <v>102.09</v>
       </c>
       <c r="J398" s="16">
         <v>104.41</v>
       </c>
       <c r="K398" s="22"/>
       <c r="L398" s="22"/>
     </row>
-    <row r="399" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="399" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D399" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E399" s="16">
         <v>105.46</v>
       </c>
       <c r="F399" s="16">
         <v>107.96</v>
       </c>
       <c r="G399" s="16">
         <v>100.06</v>
       </c>
       <c r="H399" s="16">
         <v>107.82</v>
       </c>
       <c r="I399" s="16">
         <v>102.18</v>
       </c>
       <c r="J399" s="16">
         <v>104.45</v>
       </c>
       <c r="K399" s="22"/>
       <c r="L399" s="22"/>
     </row>
-    <row r="400" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="400" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D400" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E400" s="16">
         <v>105.4</v>
       </c>
       <c r="F400" s="16">
         <v>107.83</v>
       </c>
       <c r="G400" s="16">
         <v>100.83</v>
       </c>
       <c r="H400" s="16">
         <v>107.68</v>
       </c>
       <c r="I400" s="16">
         <v>102.11</v>
       </c>
       <c r="J400" s="16">
         <v>104.51</v>
       </c>
       <c r="K400" s="22"/>
       <c r="L400" s="22"/>
     </row>
-    <row r="401" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="401" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D401" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E401" s="16">
         <v>106.3</v>
       </c>
       <c r="F401" s="16">
         <v>111.87</v>
       </c>
       <c r="G401" s="16">
         <v>101.15</v>
       </c>
       <c r="H401" s="16">
         <v>108.04</v>
       </c>
       <c r="I401" s="16">
         <v>102.32</v>
       </c>
       <c r="J401" s="16">
         <v>104.55</v>
       </c>
       <c r="K401" s="22"/>
       <c r="L401" s="22"/>
     </row>
-    <row r="402" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="402" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D402" s="19"/>
-      <c r="E402" s="53" t="s">
+      <c r="E402" s="26" t="s">
         <v>165</v>
       </c>
-      <c r="F402" s="53"/>
-[...7 lines deleted...]
-    <row r="403" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="F402" s="26"/>
+      <c r="G402" s="26"/>
+      <c r="H402" s="26"/>
+      <c r="I402" s="26"/>
+      <c r="J402" s="26"/>
+      <c r="K402" s="27"/>
+      <c r="L402" s="27"/>
+    </row>
+    <row r="403" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D403" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E403" s="16">
         <v>106</v>
       </c>
       <c r="F403" s="16">
         <v>109.05</v>
       </c>
       <c r="G403" s="16">
         <v>102.15</v>
       </c>
       <c r="H403" s="16">
         <v>108.4</v>
       </c>
       <c r="I403" s="16">
         <v>102.14</v>
       </c>
       <c r="J403" s="16">
         <v>105.14</v>
       </c>
       <c r="K403" s="22"/>
       <c r="L403" s="22"/>
     </row>
-    <row r="404" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="404" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D404" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E404" s="16">
         <v>106.85</v>
       </c>
       <c r="F404" s="16">
         <v>111.91</v>
       </c>
       <c r="G404" s="16">
         <v>102.4</v>
       </c>
       <c r="H404" s="16">
         <v>108.93</v>
       </c>
       <c r="I404" s="16">
         <v>102.42</v>
       </c>
       <c r="J404" s="16">
         <v>105.56</v>
       </c>
       <c r="K404" s="22"/>
       <c r="L404" s="22"/>
     </row>
-    <row r="405" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="405" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D405" s="14" t="s">
         <v>45</v>
       </c>
       <c r="E405" s="16">
         <v>107.52</v>
       </c>
       <c r="F405" s="16">
         <v>113.25</v>
       </c>
       <c r="G405" s="16">
         <v>101.77</v>
       </c>
       <c r="H405" s="16">
         <v>109.57</v>
       </c>
       <c r="I405" s="16">
         <v>102.9</v>
       </c>
       <c r="J405" s="16">
         <v>106.05</v>
       </c>
       <c r="K405" s="22"/>
       <c r="L405" s="22"/>
     </row>
-    <row r="406" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="406" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D406" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E406" s="16">
         <v>109.07</v>
       </c>
       <c r="F406" s="16">
         <v>113.31</v>
       </c>
       <c r="G406" s="16">
         <v>103.34</v>
       </c>
       <c r="H406" s="16">
         <v>110.06</v>
       </c>
       <c r="I406" s="16">
         <v>107.04</v>
       </c>
       <c r="J406" s="16">
         <v>107</v>
       </c>
       <c r="K406" s="22"/>
       <c r="L406" s="22"/>
     </row>
-    <row r="407" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="407" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D407" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E407" s="16">
         <v>110.63</v>
       </c>
       <c r="F407" s="16">
         <v>114.28</v>
       </c>
       <c r="G407" s="16">
         <v>110.29</v>
       </c>
       <c r="H407" s="16">
         <v>110.78</v>
       </c>
       <c r="I407" s="16">
         <v>109.82</v>
       </c>
       <c r="J407" s="16">
         <v>108.45</v>
       </c>
       <c r="K407" s="22"/>
       <c r="L407" s="22"/>
     </row>
-    <row r="408" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="408" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D408" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E408" s="16">
         <v>111.55</v>
       </c>
       <c r="F408" s="16">
         <v>115.49</v>
       </c>
       <c r="G408" s="16">
         <v>110.87</v>
       </c>
       <c r="H408" s="16">
         <v>111.27</v>
       </c>
       <c r="I408" s="16">
         <v>110.8</v>
       </c>
       <c r="J408" s="16">
         <v>109.69</v>
       </c>
       <c r="K408" s="22"/>
       <c r="L408" s="22"/>
     </row>
-    <row r="409" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="409" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D409" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E409" s="24">
         <v>111.14</v>
       </c>
       <c r="F409" s="24">
         <v>112.89</v>
       </c>
       <c r="G409" s="24">
         <v>110.94</v>
       </c>
       <c r="H409" s="24">
         <v>111.49</v>
       </c>
       <c r="I409" s="24">
         <v>110.37</v>
       </c>
       <c r="J409" s="24">
         <v>110.17</v>
       </c>
       <c r="K409" s="25"/>
       <c r="L409" s="25"/>
     </row>
-    <row r="410" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="410" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D410" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E410" s="24">
         <v>111.7</v>
       </c>
       <c r="F410" s="24">
         <v>114.12</v>
       </c>
       <c r="G410" s="24">
         <v>113.96</v>
       </c>
       <c r="H410" s="24">
         <v>112.1</v>
       </c>
       <c r="I410" s="24">
         <v>110.46</v>
       </c>
       <c r="J410" s="24">
         <v>110.62</v>
       </c>
       <c r="K410" s="25"/>
       <c r="L410" s="25"/>
     </row>
-    <row r="411" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D412" s="55" t="s">
+    <row r="411" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D411" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="E411" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="F411" s="24">
+        <v>115.66</v>
+      </c>
+      <c r="G411" s="24">
+        <v>114.23</v>
+      </c>
+      <c r="H411" s="24">
+        <v>112.61</v>
+      </c>
+      <c r="I411" s="24">
+        <v>111.1</v>
+      </c>
+      <c r="J411" s="24">
+        <v>110.95</v>
+      </c>
+      <c r="K411" s="25"/>
+      <c r="L411" s="25"/>
+    </row>
+    <row r="412" spans="4:12" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D412" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E412" s="24">
+        <v>112.84</v>
+      </c>
+      <c r="F412" s="24">
+        <v>116.71</v>
+      </c>
+      <c r="G412" s="24">
+        <v>116.14</v>
+      </c>
+      <c r="H412" s="24">
+        <v>112.82</v>
+      </c>
+      <c r="I412" s="24">
+        <v>111.57</v>
+      </c>
+      <c r="J412" s="24">
+        <v>111.14</v>
+      </c>
+      <c r="K412" s="25"/>
+      <c r="L412" s="25"/>
+    </row>
+    <row r="413" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D413" s="18"/>
+      <c r="E413" s="18"/>
+      <c r="F413" s="18"/>
+      <c r="G413" s="18"/>
+      <c r="H413" s="18"/>
+      <c r="I413" s="18"/>
+      <c r="J413" s="18"/>
+    </row>
+    <row r="414" spans="4:12" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="D414" s="30" t="s">
         <v>166</v>
       </c>
-      <c r="E412" s="55"/>
-[...4 lines deleted...]
-      <c r="J412" s="55"/>
+      <c r="E414" s="30"/>
+      <c r="F414" s="30"/>
+      <c r="G414" s="30"/>
+      <c r="H414" s="30"/>
+      <c r="I414" s="30"/>
+      <c r="J414" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="E402:J402"/>
-[...36 lines deleted...]
-    <mergeCell ref="D56:J56"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D239:J239"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D229:J229"/>
     <mergeCell ref="D139:J139"/>
     <mergeCell ref="D190:J190"/>
     <mergeCell ref="D203:J203"/>
     <mergeCell ref="D177:J177"/>
     <mergeCell ref="D109:J109"/>
     <mergeCell ref="D55:J55"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="D7:J7"/>
+    <mergeCell ref="D83:J83"/>
+    <mergeCell ref="D9:J9"/>
+    <mergeCell ref="D164:J164"/>
+    <mergeCell ref="D150:J150"/>
+    <mergeCell ref="D122:J122"/>
+    <mergeCell ref="D151:J151"/>
+    <mergeCell ref="D35:J35"/>
+    <mergeCell ref="D96:J96"/>
+    <mergeCell ref="D42:J42"/>
+    <mergeCell ref="D57:J57"/>
+    <mergeCell ref="D135:J135"/>
+    <mergeCell ref="D138:J138"/>
+    <mergeCell ref="D56:J56"/>
+    <mergeCell ref="D216:J216"/>
+    <mergeCell ref="D256:J256"/>
+    <mergeCell ref="D243:J243"/>
+    <mergeCell ref="D295:J295"/>
+    <mergeCell ref="D269:J269"/>
+    <mergeCell ref="D282:J282"/>
+    <mergeCell ref="E335:H335"/>
+    <mergeCell ref="I335:J335"/>
+    <mergeCell ref="E348:H348"/>
+    <mergeCell ref="I348:J348"/>
+    <mergeCell ref="E361:H361"/>
+    <mergeCell ref="I361:J361"/>
+    <mergeCell ref="D308:J308"/>
+    <mergeCell ref="E320:H320"/>
+    <mergeCell ref="I320:J320"/>
+    <mergeCell ref="E322:H322"/>
+    <mergeCell ref="I322:J322"/>
+    <mergeCell ref="E402:J402"/>
+    <mergeCell ref="K402:L402"/>
+    <mergeCell ref="E374:H374"/>
+    <mergeCell ref="I374:J374"/>
+    <mergeCell ref="D414:J414"/>
+    <mergeCell ref="K389:L389"/>
+    <mergeCell ref="E389:J389"/>
+    <mergeCell ref="D387:J387"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
     <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -11486,99 +11548,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2BDB3B9-C729-4240-A1AF-02EBC739B227}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197527E3-AB94-40EB-BCB4-E3FF4328014F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF0F937-BA28-4F44-A7DB-E9EE11BD6169}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>