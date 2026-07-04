--- v0 (2026-05-13)
+++ v1 (2026-07-04)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4DFEC355-FA36-4991-A665-7E8F864D76CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCF52A72-58CF-405F-904B-0990D4DAA24F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Consumer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$509</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$511</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Consumer Price Index'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="92">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>CONSUMER PRICE INDEX</t>
   </si>
   <si>
     <t>End of</t>
   </si>
   <si>
     <t xml:space="preserve">C P I </t>
   </si>
   <si>
     <t xml:space="preserve">Foods </t>
   </si>
   <si>
     <t xml:space="preserve">Prepared Food </t>
   </si>
   <si>
     <t xml:space="preserve">Housing </t>
   </si>
   <si>
@@ -320,51 +320,51 @@
     <t>2021  (2018 = 100)</t>
   </si>
   <si>
     <t>2022  (2018 = 100)</t>
   </si>
   <si>
     <t>2023  (2018 = 100)</t>
   </si>
   <si>
     <t>2024  (2022 = 100) *)</t>
   </si>
   <si>
     <t>2025  (2022 = 100)</t>
   </si>
   <si>
     <t xml:space="preserve">113.57	</t>
   </si>
   <si>
     <t>*) Since January 2024, the CPI has been calculated by using the base year of 2022 (2022 = 100), covering 150 cities/regency which consists of 38 provincial capitals all over Indonesia. 
 Previously, CPI was calculated using the base year of 2018 (2018=100) and covering 90 cities only.</t>
   </si>
   <si>
     <t>2026  (2022 = 100)</t>
   </si>
   <si>
-    <t>Last update  :  4/5/2026</t>
+    <t>Last update  :  1/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Frutiger 45 Light"/>
@@ -2021,54 +2021,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P510"/>
+  <dimension ref="A1:P512"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="D497" workbookViewId="0">
-      <selection activeCell="H510" sqref="H510"/>
+      <selection activeCell="K514" sqref="K514"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="10.44140625" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" customWidth="1"/>
     <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="15.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.109375" customWidth="1"/>
     <col min="8" max="8" width="16.6640625" customWidth="1"/>
     <col min="9" max="9" width="21.33203125" customWidth="1"/>
     <col min="10" max="11" width="11.109375" customWidth="1"/>
     <col min="12" max="13" width="15.6640625" customWidth="1"/>
     <col min="14" max="14" width="13.88671875" customWidth="1"/>
     <col min="15" max="15" width="18" customWidth="1"/>
     <col min="16" max="16" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
@@ -16095,135 +16095,217 @@
       <c r="I504" s="22">
         <v>104.73</v>
       </c>
       <c r="J504" s="22">
         <v>107.15</v>
       </c>
       <c r="K504" s="22">
         <v>111.74</v>
       </c>
       <c r="L504" s="22">
         <v>99.81</v>
       </c>
       <c r="M504" s="22">
         <v>106.03</v>
       </c>
       <c r="N504" s="22">
         <v>106.28</v>
       </c>
       <c r="O504" s="22">
         <v>109.54</v>
       </c>
       <c r="P504" s="22">
         <v>132.97999999999999</v>
       </c>
     </row>
-    <row r="505" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="D507" s="69" t="s">
+    <row r="505" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D505" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E505" s="22">
+        <v>111.4</v>
+      </c>
+      <c r="F505" s="22">
+        <v>117.51</v>
+      </c>
+      <c r="G505" s="22">
+        <v>104.82</v>
+      </c>
+      <c r="H505" s="22">
+        <v>104.93</v>
+      </c>
+      <c r="I505" s="22">
+        <v>105.09</v>
+      </c>
+      <c r="J505" s="22">
+        <v>107.38</v>
+      </c>
+      <c r="K505" s="22">
+        <v>112.42</v>
+      </c>
+      <c r="L505" s="22">
+        <v>100.26</v>
+      </c>
+      <c r="M505" s="22">
+        <v>106.23</v>
+      </c>
+      <c r="N505" s="22">
+        <v>106.29</v>
+      </c>
+      <c r="O505" s="22">
+        <v>109.98</v>
+      </c>
+      <c r="P505" s="22">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="506" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D506" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E506" s="22">
+        <v>111.89</v>
+      </c>
+      <c r="F506" s="22">
+        <v>117.75</v>
+      </c>
+      <c r="G506" s="22">
+        <v>105.04</v>
+      </c>
+      <c r="H506" s="22">
+        <v>105.06</v>
+      </c>
+      <c r="I506" s="22">
+        <v>105.56</v>
+      </c>
+      <c r="J506" s="22">
+        <v>107.62</v>
+      </c>
+      <c r="K506" s="22">
+        <v>115</v>
+      </c>
+      <c r="L506" s="22">
+        <v>100.54</v>
+      </c>
+      <c r="M506" s="22">
+        <v>106.43</v>
+      </c>
+      <c r="N506" s="22">
+        <v>106.36</v>
+      </c>
+      <c r="O506" s="22">
+        <v>110.19</v>
+      </c>
+      <c r="P506" s="22">
+        <v>132.13</v>
+      </c>
+    </row>
+    <row r="507" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D507" s="12"/>
+      <c r="E507" s="25"/>
+      <c r="F507" s="25"/>
+      <c r="G507" s="25"/>
+      <c r="H507" s="25"/>
+      <c r="I507" s="25"/>
+      <c r="J507" s="25"/>
+      <c r="K507" s="25"/>
+      <c r="L507" s="25"/>
+      <c r="M507" s="25"/>
+      <c r="N507" s="25"/>
+      <c r="O507" s="25"/>
+      <c r="P507" s="25"/>
+    </row>
+    <row r="508" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D508" s="12"/>
+      <c r="E508" s="12"/>
+      <c r="F508" s="12"/>
+      <c r="G508" s="12"/>
+      <c r="H508" s="12"/>
+      <c r="I508" s="12"/>
+      <c r="J508" s="12"/>
+      <c r="K508" s="12"/>
+      <c r="L508" s="21"/>
+    </row>
+    <row r="509" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D509" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="E507" s="69"/>
-[...28 lines deleted...]
-      <c r="D509" s="70" t="s">
+      <c r="E509" s="69"/>
+      <c r="F509" s="69"/>
+      <c r="G509" s="69"/>
+      <c r="H509" s="69"/>
+      <c r="I509" s="69"/>
+      <c r="J509" s="69"/>
+      <c r="K509" s="69"/>
+      <c r="L509" s="69"/>
+      <c r="M509" s="69"/>
+      <c r="N509" s="69"/>
+      <c r="O509" s="69"/>
+      <c r="P509" s="69"/>
+    </row>
+    <row r="510" spans="4:16" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D510" s="69"/>
+      <c r="E510" s="69"/>
+      <c r="F510" s="69"/>
+      <c r="G510" s="69"/>
+      <c r="H510" s="69"/>
+      <c r="I510" s="69"/>
+      <c r="J510" s="69"/>
+      <c r="K510" s="69"/>
+      <c r="L510" s="69"/>
+      <c r="M510" s="69"/>
+      <c r="N510" s="69"/>
+      <c r="O510" s="69"/>
+      <c r="P510" s="69"/>
+    </row>
+    <row r="511" spans="4:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D511" s="70" t="s">
         <v>91</v>
       </c>
-      <c r="E509" s="70"/>
-[...14 lines deleted...]
-      <c r="E510" s="37"/>
+      <c r="E511" s="70"/>
+      <c r="F511" s="70"/>
+      <c r="G511" s="70"/>
+      <c r="H511" s="70"/>
+      <c r="I511" s="70"/>
+      <c r="J511" s="70"/>
+      <c r="K511" s="70"/>
+      <c r="L511" s="70"/>
+      <c r="M511" s="70"/>
+      <c r="N511" s="70"/>
+      <c r="O511" s="70"/>
+      <c r="P511" s="70"/>
+    </row>
+    <row r="512" spans="4:16" x14ac:dyDescent="0.25">
+      <c r="D512" s="37"/>
+      <c r="E512" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="102">
     <mergeCell ref="D487:P487"/>
     <mergeCell ref="D448:P448"/>
-    <mergeCell ref="D507:P508"/>
-    <mergeCell ref="D509:P509"/>
+    <mergeCell ref="D509:P510"/>
+    <mergeCell ref="D511:P511"/>
     <mergeCell ref="M420:M421"/>
     <mergeCell ref="N420:N421"/>
     <mergeCell ref="O420:O421"/>
     <mergeCell ref="P420:P421"/>
     <mergeCell ref="D422:P422"/>
     <mergeCell ref="D420:D421"/>
     <mergeCell ref="E420:E421"/>
     <mergeCell ref="F420:F421"/>
     <mergeCell ref="I420:I421"/>
     <mergeCell ref="J420:J421"/>
     <mergeCell ref="K420:K421"/>
     <mergeCell ref="L420:L421"/>
     <mergeCell ref="G420:G421"/>
     <mergeCell ref="H420:H421"/>
     <mergeCell ref="D500:P500"/>
     <mergeCell ref="D309:L309"/>
     <mergeCell ref="D365:L365"/>
     <mergeCell ref="D337:L338"/>
     <mergeCell ref="D339:L339"/>
     <mergeCell ref="D322:L323"/>
     <mergeCell ref="D324:L324"/>
     <mergeCell ref="D418:P419"/>
     <mergeCell ref="D279:L279"/>
     <mergeCell ref="D218:L218"/>
     <mergeCell ref="D219:L219"/>
@@ -16243,51 +16325,51 @@
     <mergeCell ref="D186:L186"/>
     <mergeCell ref="D187:L187"/>
     <mergeCell ref="D201:L201"/>
     <mergeCell ref="D158:L158"/>
     <mergeCell ref="D171:L171"/>
     <mergeCell ref="D8:L8"/>
     <mergeCell ref="D21:L21"/>
     <mergeCell ref="D22:L22"/>
     <mergeCell ref="D36:L36"/>
     <mergeCell ref="D143:L143"/>
     <mergeCell ref="D126:L126"/>
     <mergeCell ref="D127:L127"/>
     <mergeCell ref="D66:L66"/>
     <mergeCell ref="D67:L67"/>
     <mergeCell ref="D68:L68"/>
     <mergeCell ref="D98:L98"/>
     <mergeCell ref="D111:L111"/>
     <mergeCell ref="D81:L81"/>
     <mergeCell ref="D82:L82"/>
     <mergeCell ref="D83:L83"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D112:L112"/>
     <mergeCell ref="D113:L113"/>
     <mergeCell ref="D128:L128"/>
     <mergeCell ref="D23:L23"/>
-    <mergeCell ref="D510:E510"/>
+    <mergeCell ref="D512:E512"/>
     <mergeCell ref="D37:L37"/>
     <mergeCell ref="D97:L97"/>
     <mergeCell ref="D38:L38"/>
     <mergeCell ref="D51:L51"/>
     <mergeCell ref="D391:L391"/>
     <mergeCell ref="D378:L378"/>
     <mergeCell ref="D352:L352"/>
     <mergeCell ref="D52:L52"/>
     <mergeCell ref="D404:L404"/>
     <mergeCell ref="D53:L53"/>
     <mergeCell ref="D141:L141"/>
     <mergeCell ref="D142:L142"/>
     <mergeCell ref="D217:L217"/>
     <mergeCell ref="D474:P474"/>
     <mergeCell ref="D461:P461"/>
     <mergeCell ref="D435:P435"/>
     <mergeCell ref="D292:L293"/>
     <mergeCell ref="D294:L294"/>
     <mergeCell ref="D307:L308"/>
     <mergeCell ref="D202:L202"/>
     <mergeCell ref="D156:L156"/>
     <mergeCell ref="D203:L203"/>
     <mergeCell ref="D204:L204"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>