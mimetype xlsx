--- v0 (2026-05-13)
+++ v1 (2026-07-04)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E1F9E87-1B95-43E5-8176-1D7716222C92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{995B2F17-450E-4B25-86B0-906AEF0C4386}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="304" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Production Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Production Index'!$C$380:$D$489</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Production Index'!$C$380:$D$493</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Production Index'!$5:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="55">
   <si>
     <t xml:space="preserve">PRODUCTION INDEX </t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
     <t xml:space="preserve">March </t>
   </si>
   <si>
     <t xml:space="preserve">April </t>
   </si>
   <si>
     <t xml:space="preserve">May </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
@@ -146,57 +146,105 @@
   <si>
     <t>December</t>
   </si>
   <si>
     <t>revised May 15, 2008</t>
   </si>
   <si>
     <t>* Use 2010=100</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
-    <t>2025 *</t>
-[...4 lines deleted...]
-  <si>
     <t>* Since January 2010, production using the base year of 2010 (2010 = 100)</t>
+  </si>
+  <si>
+    <t>2026 *</t>
+  </si>
+  <si>
+    <t>Last update :  29/05/2026</t>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2022*</t>
+  </si>
+  <si>
+    <t>2021*</t>
+  </si>
+  <si>
+    <t>2020*</t>
+  </si>
+  <si>
+    <t>2019*</t>
+  </si>
+  <si>
+    <t>2018*</t>
+  </si>
+  <si>
+    <t>2017*</t>
+  </si>
+  <si>
+    <t>2016*</t>
+  </si>
+  <si>
+    <t>2015*</t>
+  </si>
+  <si>
+    <t>2010*</t>
+  </si>
+  <si>
+    <t>2011*</t>
+  </si>
+  <si>
+    <t>2012*</t>
+  </si>
+  <si>
+    <t>2013*</t>
+  </si>
+  <si>
+    <t>2014*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -440,50 +488,53 @@
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -511,120 +562,117 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="RowLevel_1" xfId="1" builtinId="1" iLevel="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -982,3809 +1030,3840 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr applyStyles="1" summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:F490"/>
+  <dimension ref="A1:F494"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2484" topLeftCell="A478" activePane="bottomLeft"/>
       <selection activeCell="J3" sqref="J3"/>
-      <selection pane="bottomLeft" activeCell="G482" sqref="G482"/>
+      <selection pane="bottomLeft" activeCell="L484" sqref="L484"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.5546875" customWidth="1"/>
     <col min="2" max="2" width="23.109375" customWidth="1"/>
     <col min="3" max="4" width="20.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="17" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:4" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="18"/>
-[...4 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+    </row>
+    <row r="2" spans="1:4" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="37"/>
-[...1 lines deleted...]
-      <c r="D2" s="18"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
     </row>
     <row r="4" spans="1:4" ht="5.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:4" ht="30.75" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="40" t="s">
+      <c r="C5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="41"/>
+      <c r="D5" s="39"/>
     </row>
     <row r="6" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C6" s="38">
+      <c r="C6" s="36">
         <v>1993</v>
       </c>
-      <c r="D6" s="39"/>
+      <c r="D6" s="37"/>
     </row>
     <row r="7" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="2" t="s">
+      <c r="C7" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="3">
+      <c r="D7" s="4">
         <v>60.56</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="2" t="s">
+      <c r="C8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="3">
+      <c r="D8" s="4">
         <v>62.44</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="3">
+      <c r="D9" s="4">
         <v>58.8</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="3">
+      <c r="D10" s="4">
         <v>63.69</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="2" t="s">
+      <c r="C11" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="3">
+      <c r="D11" s="4">
         <v>66.22</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="2" t="s">
+      <c r="C12" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="3">
+      <c r="D12" s="4">
         <v>66.81</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="2" t="s">
+      <c r="C13" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="3">
+      <c r="D13" s="4">
         <v>71.150000000000006</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="2" t="s">
+      <c r="C14" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="3">
+      <c r="D14" s="4">
         <v>67.55</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="2" t="s">
+      <c r="C15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D15" s="3">
+      <c r="D15" s="4">
         <v>70.430000000000007</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="2" t="s">
+      <c r="C16" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="3">
+      <c r="D16" s="4">
         <v>69.459999999999994</v>
       </c>
     </row>
     <row r="17" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="2" t="s">
+      <c r="C17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="3">
+      <c r="D17" s="4">
         <v>68.16</v>
       </c>
     </row>
     <row r="18" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="2" t="s">
+      <c r="C18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="3">
+      <c r="D18" s="4">
         <v>66.959999999999994</v>
       </c>
     </row>
-    <row r="19" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="38">
+    <row r="19" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C19" s="36">
         <v>1994</v>
       </c>
-      <c r="D19" s="39"/>
+      <c r="D19" s="37"/>
     </row>
     <row r="20" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="2" t="s">
+      <c r="C20" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="13">
         <v>98.52</v>
       </c>
     </row>
     <row r="21" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="2" t="s">
+      <c r="C21" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="13">
         <v>98.82</v>
       </c>
     </row>
     <row r="22" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="2" t="s">
+      <c r="C22" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="13">
         <v>88.45</v>
       </c>
     </row>
     <row r="23" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="2" t="s">
+      <c r="C23" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="12">
+      <c r="D23" s="13">
         <v>101.61</v>
       </c>
     </row>
     <row r="24" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="2" t="s">
+      <c r="C24" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="13">
         <v>106.07</v>
       </c>
     </row>
     <row r="25" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="2" t="s">
+      <c r="C25" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D25" s="13">
         <v>113.21</v>
       </c>
     </row>
     <row r="26" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="2" t="s">
+      <c r="C26" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="13">
         <v>117.49</v>
       </c>
     </row>
     <row r="27" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="2" t="s">
+      <c r="C27" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D27" s="12">
+      <c r="D27" s="13">
         <v>116.26</v>
       </c>
     </row>
     <row r="28" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="2" t="s">
+      <c r="C28" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="13">
         <v>116.71</v>
       </c>
     </row>
     <row r="29" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="2" t="s">
+      <c r="C29" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="13">
         <v>117.59</v>
       </c>
     </row>
     <row r="30" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="2" t="s">
+      <c r="C30" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="13">
         <v>115.53</v>
       </c>
     </row>
     <row r="31" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="2" t="s">
+      <c r="C31" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="13">
         <v>117.12</v>
       </c>
     </row>
-    <row r="32" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C32" s="27">
         <v>1995</v>
       </c>
       <c r="D32" s="28"/>
     </row>
     <row r="33" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="2" t="s">
+      <c r="C33" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D33" s="12">
+      <c r="D33" s="13">
         <v>113.71</v>
       </c>
     </row>
     <row r="34" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="2" t="s">
+      <c r="C34" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D34" s="12">
+      <c r="D34" s="13">
         <v>108.52</v>
       </c>
     </row>
     <row r="35" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="2" t="s">
+      <c r="C35" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D35" s="12">
+      <c r="D35" s="13">
         <v>102.64</v>
       </c>
     </row>
     <row r="36" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="2" t="s">
+      <c r="C36" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="13">
         <v>116.95</v>
       </c>
     </row>
     <row r="37" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="2" t="s">
+      <c r="C37" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="13">
         <v>121.07</v>
       </c>
     </row>
     <row r="38" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="2" t="s">
+      <c r="C38" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="13">
         <v>127.53</v>
       </c>
     </row>
     <row r="39" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="2" t="s">
+      <c r="C39" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D39" s="14">
         <v>128.6</v>
       </c>
     </row>
     <row r="40" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="2" t="s">
+      <c r="C40" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="13">
         <v>127.11</v>
       </c>
     </row>
     <row r="41" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="2" t="s">
+      <c r="C41" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D41" s="13">
         <v>124.89</v>
       </c>
     </row>
     <row r="42" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="2" t="s">
+      <c r="C42" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D42" s="14">
         <v>125.1</v>
       </c>
     </row>
     <row r="43" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C43" s="2" t="s">
+      <c r="C43" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D43" s="12">
+      <c r="D43" s="13">
         <v>121.25</v>
       </c>
     </row>
     <row r="44" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C44" s="2" t="s">
+      <c r="C44" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D44" s="12">
+      <c r="D44" s="13">
         <v>114.55</v>
       </c>
     </row>
-    <row r="45" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C45" s="27">
         <v>1996</v>
       </c>
       <c r="D45" s="28"/>
     </row>
     <row r="46" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C46" s="2" t="s">
+      <c r="C46" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D46" s="12">
+      <c r="D46" s="13">
         <v>114.93</v>
       </c>
     </row>
     <row r="47" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C47" s="2" t="s">
+      <c r="C47" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D47" s="12">
+      <c r="D47" s="13">
         <v>92.76</v>
       </c>
     </row>
     <row r="48" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C48" s="2" t="s">
+      <c r="C48" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D48" s="12">
+      <c r="D48" s="13">
         <v>116.27</v>
       </c>
     </row>
     <row r="49" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C49" s="2" t="s">
+      <c r="C49" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D49" s="12">
+      <c r="D49" s="13">
         <v>118.65</v>
       </c>
     </row>
     <row r="50" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C50" s="2" t="s">
+      <c r="C50" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="12">
+      <c r="D50" s="13">
         <v>125.05</v>
       </c>
     </row>
     <row r="51" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C51" s="2" t="s">
+      <c r="C51" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D51" s="12">
+      <c r="D51" s="13">
         <v>122.78</v>
       </c>
     </row>
     <row r="52" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C52" s="2" t="s">
+      <c r="C52" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D52" s="12">
+      <c r="D52" s="13">
         <v>128.05000000000001</v>
       </c>
     </row>
     <row r="53" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C53" s="2" t="s">
+      <c r="C53" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D53" s="12">
+      <c r="D53" s="13">
         <v>125.18</v>
       </c>
     </row>
     <row r="54" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C54" s="2" t="s">
+      <c r="C54" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D54" s="12">
+      <c r="D54" s="13">
         <v>123.15</v>
       </c>
     </row>
     <row r="55" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C55" s="2" t="s">
+      <c r="C55" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D55" s="12">
+      <c r="D55" s="13">
         <v>130.05000000000001</v>
       </c>
     </row>
     <row r="56" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C56" s="2" t="s">
+      <c r="C56" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D56" s="12">
+      <c r="D56" s="13">
         <v>125.05</v>
       </c>
     </row>
     <row r="57" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C57" s="2" t="s">
+      <c r="C57" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D57" s="13">
+      <c r="D57" s="14">
         <v>118.5</v>
       </c>
     </row>
-    <row r="58" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C58" s="27">
         <v>1997</v>
       </c>
       <c r="D58" s="28"/>
     </row>
     <row r="59" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C59" s="2" t="s">
+      <c r="C59" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D59" s="12">
+      <c r="D59" s="13">
         <v>122.55</v>
       </c>
     </row>
     <row r="60" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C60" s="2" t="s">
+      <c r="C60" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D60" s="12">
+      <c r="D60" s="13">
         <v>97.74</v>
       </c>
     </row>
     <row r="61" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C61" s="2" t="s">
+      <c r="C61" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D61" s="12">
+      <c r="D61" s="13">
         <v>128.91999999999999</v>
       </c>
     </row>
     <row r="62" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C62" s="2" t="s">
+      <c r="C62" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D62" s="12">
+      <c r="D62" s="13">
         <v>127.11</v>
       </c>
     </row>
     <row r="63" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C63" s="2" t="s">
+      <c r="C63" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="12">
+      <c r="D63" s="13">
         <v>131.80000000000001</v>
       </c>
     </row>
     <row r="64" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C64" s="2" t="s">
+      <c r="C64" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D64" s="12">
+      <c r="D64" s="13">
         <v>133.66</v>
       </c>
     </row>
     <row r="65" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C65" s="2" t="s">
+      <c r="C65" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D65" s="12">
+      <c r="D65" s="13">
         <v>135.61000000000001</v>
       </c>
     </row>
     <row r="66" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C66" s="2" t="s">
+      <c r="C66" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="12">
+      <c r="D66" s="13">
         <v>135.27000000000001</v>
       </c>
     </row>
     <row r="67" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C67" s="2" t="s">
+      <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D67" s="12">
+      <c r="D67" s="13">
         <v>134.62</v>
       </c>
     </row>
     <row r="68" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C68" s="2" t="s">
+      <c r="C68" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D68" s="12">
+      <c r="D68" s="13">
         <v>132.21</v>
       </c>
     </row>
     <row r="69" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C69" s="2" t="s">
+      <c r="C69" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D69" s="12">
+      <c r="D69" s="13">
         <v>117.76</v>
       </c>
     </row>
     <row r="70" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
-      <c r="C70" s="2" t="s">
+      <c r="C70" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D70" s="12">
+      <c r="D70" s="13">
         <v>121.18</v>
       </c>
     </row>
-    <row r="71" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C71" s="27">
         <v>1998</v>
       </c>
       <c r="D71" s="28"/>
     </row>
     <row r="72" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C72" s="2" t="s">
+      <c r="C72" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D72" s="12">
+      <c r="D72" s="13">
         <v>98.33</v>
       </c>
     </row>
     <row r="73" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C73" s="2" t="s">
+      <c r="C73" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D73" s="12">
+      <c r="D73" s="13">
         <v>85.95</v>
       </c>
     </row>
     <row r="74" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C74" s="2" t="s">
+      <c r="C74" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D74" s="12">
+      <c r="D74" s="13">
         <v>108.82</v>
       </c>
     </row>
     <row r="75" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C75" s="2" t="s">
+      <c r="C75" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D75" s="12">
+      <c r="D75" s="13">
         <v>102.26</v>
       </c>
     </row>
     <row r="76" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C76" s="2" t="s">
+      <c r="C76" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D76" s="12">
+      <c r="D76" s="13">
         <v>98.29</v>
       </c>
     </row>
     <row r="77" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C77" s="2" t="s">
+      <c r="C77" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D77" s="12">
+      <c r="D77" s="13">
         <v>105.12</v>
       </c>
     </row>
     <row r="78" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C78" s="2" t="s">
+      <c r="C78" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D78" s="12">
+      <c r="D78" s="13">
         <v>109.09</v>
       </c>
     </row>
     <row r="79" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C79" s="2" t="s">
+      <c r="C79" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="12">
+      <c r="D79" s="13">
         <v>108.55</v>
       </c>
     </row>
     <row r="80" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C80" s="2" t="s">
+      <c r="C80" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D80" s="12">
+      <c r="D80" s="13">
         <v>107.87</v>
       </c>
     </row>
     <row r="81" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C81" s="2" t="s">
+      <c r="C81" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D81" s="12">
+      <c r="D81" s="13">
         <v>110.45</v>
       </c>
     </row>
     <row r="82" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C82" s="2" t="s">
+      <c r="C82" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D82" s="12">
+      <c r="D82" s="13">
         <v>100.94</v>
       </c>
     </row>
     <row r="83" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C83" s="2" t="s">
+      <c r="C83" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D83" s="12">
+      <c r="D83" s="13">
         <v>105.86</v>
       </c>
     </row>
-    <row r="84" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C84" s="27">
         <v>1999</v>
       </c>
       <c r="D84" s="28"/>
     </row>
     <row r="85" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C85" s="2" t="s">
+      <c r="C85" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D85" s="12">
+      <c r="D85" s="13">
         <v>76.930000000000007</v>
       </c>
     </row>
     <row r="86" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C86" s="2" t="s">
+      <c r="C86" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D86" s="12">
+      <c r="D86" s="13">
         <v>94.63</v>
       </c>
     </row>
     <row r="87" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C87" s="2" t="s">
+      <c r="C87" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D87" s="12">
+      <c r="D87" s="13">
         <v>107.46</v>
       </c>
     </row>
     <row r="88" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C88" s="2" t="s">
+      <c r="C88" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D88" s="12">
+      <c r="D88" s="13">
         <v>105.35</v>
       </c>
     </row>
     <row r="89" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C89" s="2" t="s">
+      <c r="C89" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D89" s="12">
+      <c r="D89" s="13">
         <v>106.72</v>
       </c>
     </row>
     <row r="90" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C90" s="2" t="s">
+      <c r="C90" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D90" s="12">
+      <c r="D90" s="13">
         <v>104.28</v>
       </c>
     </row>
     <row r="91" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C91" s="2" t="s">
+      <c r="C91" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D91" s="12">
+      <c r="D91" s="13">
         <v>110.66</v>
       </c>
     </row>
     <row r="92" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C92" s="2" t="s">
+      <c r="C92" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D92" s="12">
+      <c r="D92" s="13">
         <v>109.08</v>
       </c>
     </row>
     <row r="93" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C93" s="2" t="s">
+      <c r="C93" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D93" s="12">
+      <c r="D93" s="13">
         <v>112.19</v>
       </c>
     </row>
     <row r="94" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C94" s="2" t="s">
+      <c r="C94" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D94" s="12">
+      <c r="D94" s="13">
         <v>114.02</v>
       </c>
     </row>
     <row r="95" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C95" s="2" t="s">
+      <c r="C95" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D95" s="12">
+      <c r="D95" s="13">
         <v>114.74</v>
       </c>
     </row>
     <row r="96" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C96" s="2" t="s">
+      <c r="C96" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D96" s="12">
+      <c r="D96" s="13">
         <v>109.23</v>
       </c>
     </row>
-    <row r="97" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C97" s="27">
         <v>2000</v>
       </c>
-      <c r="D97" s="48"/>
+      <c r="D97" s="40"/>
     </row>
     <row r="98" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C98" s="2" t="s">
+      <c r="C98" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D98" s="12">
+      <c r="D98" s="13">
         <v>71.08</v>
       </c>
     </row>
     <row r="99" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C99" s="2" t="s">
+      <c r="C99" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D99" s="13">
+      <c r="D99" s="14">
         <v>91.8</v>
       </c>
     </row>
     <row r="100" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C100" s="2" t="s">
+      <c r="C100" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D100" s="12">
+      <c r="D100" s="13">
         <v>98.59</v>
       </c>
     </row>
     <row r="101" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C101" s="2" t="s">
+      <c r="C101" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D101" s="12">
+      <c r="D101" s="13">
         <v>92.93</v>
       </c>
     </row>
     <row r="102" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C102" s="2" t="s">
+      <c r="C102" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D102" s="12">
+      <c r="D102" s="13">
         <v>102.78</v>
       </c>
     </row>
     <row r="103" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C103" s="2" t="s">
+      <c r="C103" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D103" s="12">
+      <c r="D103" s="13">
         <v>102.33</v>
       </c>
     </row>
     <row r="104" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C104" s="2" t="s">
+      <c r="C104" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D104" s="13">
+      <c r="D104" s="14">
         <v>107.3</v>
       </c>
     </row>
     <row r="105" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C105" s="2" t="s">
+      <c r="C105" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D105" s="13">
+      <c r="D105" s="14">
         <v>110.4</v>
       </c>
     </row>
     <row r="106" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C106" s="2" t="s">
+      <c r="C106" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D106" s="13">
+      <c r="D106" s="14">
         <v>109.4</v>
       </c>
     </row>
     <row r="107" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C107" s="2" t="s">
+      <c r="C107" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D107" s="12">
+      <c r="D107" s="13">
         <v>111.12</v>
       </c>
     </row>
     <row r="108" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C108" s="2" t="s">
+      <c r="C108" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D108" s="12">
+      <c r="D108" s="13">
         <v>109.04</v>
       </c>
     </row>
     <row r="109" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C109" s="2" t="s">
+      <c r="C109" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D109" s="12">
+      <c r="D109" s="13">
         <v>93.24</v>
       </c>
     </row>
     <row r="110" spans="3:4" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C110" s="35"/>
-      <c r="D110" s="36"/>
+      <c r="C110" s="31"/>
+      <c r="D110" s="32"/>
     </row>
     <row r="111" spans="3:4" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C111" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="34"/>
     </row>
     <row r="112" spans="3:4" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C112" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="34"/>
     </row>
     <row r="113" spans="3:4" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C113" s="31"/>
-[...2 lines deleted...]
-    <row r="114" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C113" s="29"/>
+      <c r="D113" s="30"/>
+    </row>
+    <row r="114" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C114" s="27">
         <v>2001</v>
       </c>
       <c r="D114" s="28"/>
     </row>
     <row r="115" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C115" s="2" t="s">
+      <c r="C115" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D115" s="13">
+      <c r="D115" s="14">
         <v>95.6</v>
       </c>
     </row>
     <row r="116" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C116" s="2" t="s">
+      <c r="C116" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D116" s="12">
+      <c r="D116" s="13">
         <v>97.53</v>
       </c>
     </row>
     <row r="117" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C117" s="2" t="s">
+      <c r="C117" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D117" s="12">
+      <c r="D117" s="13">
         <v>102.47</v>
       </c>
     </row>
     <row r="118" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C118" s="2" t="s">
+      <c r="C118" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D118" s="12">
+      <c r="D118" s="13">
         <v>101.62</v>
       </c>
     </row>
     <row r="119" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C119" s="2" t="s">
+      <c r="C119" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D119" s="12">
+      <c r="D119" s="13">
         <v>108.33</v>
       </c>
     </row>
     <row r="120" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C120" s="2" t="s">
+      <c r="C120" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D120" s="12">
+      <c r="D120" s="13">
         <v>109.14</v>
       </c>
     </row>
     <row r="121" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C121" s="2" t="s">
+      <c r="C121" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D121" s="12">
+      <c r="D121" s="13">
         <v>110.53</v>
       </c>
     </row>
     <row r="122" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C122" s="2" t="s">
+      <c r="C122" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D122" s="12">
+      <c r="D122" s="13">
         <v>112.14</v>
       </c>
     </row>
     <row r="123" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C123" s="2" t="s">
+      <c r="C123" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D123" s="12">
+      <c r="D123" s="13">
         <v>109.58</v>
       </c>
     </row>
     <row r="124" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C124" s="2" t="s">
+      <c r="C124" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D124" s="12">
+      <c r="D124" s="13">
         <v>112.87</v>
       </c>
     </row>
     <row r="125" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C125" s="2" t="s">
+      <c r="C125" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D125" s="12">
+      <c r="D125" s="13">
         <v>109.18</v>
       </c>
     </row>
     <row r="126" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C126" s="2" t="s">
+      <c r="C126" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D126" s="12">
+      <c r="D126" s="13">
         <v>82.27</v>
       </c>
     </row>
-    <row r="127" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="128" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C127" s="31"/>
+      <c r="D127" s="32"/>
+    </row>
+    <row r="128" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C128" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D128" s="34"/>
     </row>
-    <row r="129" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C129" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="34"/>
     </row>
-    <row r="130" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="131" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C130" s="29"/>
+      <c r="D130" s="30"/>
+    </row>
+    <row r="131" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C131" s="27">
         <v>2002</v>
       </c>
       <c r="D131" s="28"/>
     </row>
     <row r="132" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C132" s="2" t="s">
+      <c r="C132" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D132" s="12">
+      <c r="D132" s="13">
         <v>99.66</v>
       </c>
     </row>
     <row r="133" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C133" s="2" t="s">
+      <c r="C133" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D133" s="12">
+      <c r="D133" s="13">
         <v>91.58</v>
       </c>
     </row>
     <row r="134" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C134" s="2" t="s">
+      <c r="C134" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D134" s="12">
+      <c r="D134" s="13">
         <v>101.75</v>
       </c>
     </row>
     <row r="135" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C135" s="2" t="s">
+      <c r="C135" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D135" s="12">
+      <c r="D135" s="13">
         <v>108.76</v>
       </c>
     </row>
     <row r="136" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C136" s="2" t="s">
+      <c r="C136" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D136" s="12">
+      <c r="D136" s="13">
         <v>110.24</v>
       </c>
     </row>
     <row r="137" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C137" s="2" t="s">
+      <c r="C137" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D137" s="12">
+      <c r="D137" s="13">
         <v>109.99</v>
       </c>
     </row>
     <row r="138" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C138" s="2" t="s">
+      <c r="C138" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D138" s="12">
+      <c r="D138" s="13">
         <v>116.81</v>
       </c>
     </row>
     <row r="139" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C139" s="2" t="s">
+      <c r="C139" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D139" s="12">
+      <c r="D139" s="13">
         <v>116.43</v>
       </c>
     </row>
     <row r="140" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C140" s="2" t="s">
+      <c r="C140" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D140" s="12">
+      <c r="D140" s="13">
         <v>114.77</v>
       </c>
     </row>
     <row r="141" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C141" s="2" t="s">
+      <c r="C141" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D141" s="12">
+      <c r="D141" s="13">
         <v>118.46</v>
       </c>
     </row>
     <row r="142" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C142" s="2" t="s">
+      <c r="C142" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D142" s="12">
+      <c r="D142" s="13">
         <v>116.25</v>
       </c>
     </row>
     <row r="143" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C143" s="2" t="s">
+      <c r="C143" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D143" s="12">
+      <c r="D143" s="13">
         <v>87.42</v>
       </c>
     </row>
-    <row r="144" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="145" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C144" s="31"/>
+      <c r="D144" s="32"/>
+    </row>
+    <row r="145" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C145" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D145" s="34"/>
     </row>
-    <row r="146" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C146" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="34"/>
     </row>
-    <row r="147" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="148" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C147" s="29"/>
+      <c r="D147" s="30"/>
+    </row>
+    <row r="148" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C148" s="27">
         <v>2003</v>
       </c>
       <c r="D148" s="28"/>
     </row>
     <row r="149" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C149" s="2" t="s">
+      <c r="C149" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D149" s="12">
+      <c r="D149" s="13">
         <v>107.27</v>
       </c>
     </row>
     <row r="150" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C150" s="2" t="s">
+      <c r="C150" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D150" s="12">
+      <c r="D150" s="13">
         <v>105.82</v>
       </c>
     </row>
     <row r="151" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C151" s="2" t="s">
+      <c r="C151" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D151" s="12">
+      <c r="D151" s="13">
         <v>114.52</v>
       </c>
     </row>
     <row r="152" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C152" s="2" t="s">
+      <c r="C152" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D152" s="13">
+      <c r="D152" s="14">
         <v>107.8</v>
       </c>
     </row>
     <row r="153" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C153" s="2" t="s">
+      <c r="C153" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D153" s="12">
+      <c r="D153" s="13">
         <v>110.66</v>
       </c>
     </row>
     <row r="154" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C154" s="2" t="s">
+      <c r="C154" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D154" s="12">
+      <c r="D154" s="13">
         <v>116.38</v>
       </c>
     </row>
     <row r="155" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C155" s="2" t="s">
+      <c r="C155" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D155" s="12">
+      <c r="D155" s="13">
         <v>120.46</v>
       </c>
     </row>
     <row r="156" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C156" s="2" t="s">
+      <c r="C156" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D156" s="12">
+      <c r="D156" s="13">
         <v>119.59</v>
       </c>
     </row>
     <row r="157" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C157" s="2" t="s">
+      <c r="C157" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D157" s="12">
+      <c r="D157" s="13">
         <v>121.55</v>
       </c>
     </row>
     <row r="158" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C158" s="2" t="s">
+      <c r="C158" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D158" s="12">
+      <c r="D158" s="13">
         <v>121.33</v>
       </c>
     </row>
     <row r="159" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C159" s="2" t="s">
+      <c r="C159" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D159" s="13">
+      <c r="D159" s="14">
         <v>100.4</v>
       </c>
     </row>
     <row r="160" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C160" s="2" t="s">
+      <c r="C160" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D160" s="12">
+      <c r="D160" s="13">
         <v>116.92</v>
       </c>
     </row>
-    <row r="161" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="162" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C161" s="31"/>
+      <c r="D161" s="32"/>
+    </row>
+    <row r="162" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C162" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="34"/>
     </row>
-    <row r="163" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C163" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D163" s="34"/>
     </row>
-    <row r="164" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="165" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C164" s="29"/>
+      <c r="D164" s="30"/>
+    </row>
+    <row r="165" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C165" s="27">
         <v>2004</v>
       </c>
       <c r="D165" s="28"/>
     </row>
     <row r="166" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C166" s="2" t="s">
+      <c r="C166" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D166" s="12">
+      <c r="D166" s="13">
         <v>115.27</v>
       </c>
     </row>
     <row r="167" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C167" s="2" t="s">
+      <c r="C167" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D167" s="12">
+      <c r="D167" s="13">
         <v>105.63</v>
       </c>
     </row>
     <row r="168" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C168" s="2" t="s">
+      <c r="C168" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D168" s="12">
+      <c r="D168" s="13">
         <v>113.67</v>
       </c>
     </row>
     <row r="169" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C169" s="2" t="s">
+      <c r="C169" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D169" s="12">
+      <c r="D169" s="13">
         <v>110.86</v>
       </c>
     </row>
     <row r="170" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C170" s="2" t="s">
+      <c r="C170" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D170" s="12">
+      <c r="D170" s="13">
         <v>114.12</v>
       </c>
     </row>
     <row r="171" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C171" s="2" t="s">
+      <c r="C171" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D171" s="12">
+      <c r="D171" s="13">
         <v>116.26</v>
       </c>
     </row>
     <row r="172" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C172" s="2" t="s">
+      <c r="C172" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D172" s="12">
+      <c r="D172" s="13">
         <v>122.57</v>
       </c>
     </row>
     <row r="173" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C173" s="2" t="s">
+      <c r="C173" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D173" s="12">
+      <c r="D173" s="13">
         <v>123.66</v>
       </c>
     </row>
     <row r="174" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C174" s="2" t="s">
+      <c r="C174" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D174" s="12">
+      <c r="D174" s="13">
         <v>127.27</v>
       </c>
     </row>
     <row r="175" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C175" s="2" t="s">
+      <c r="C175" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D175" s="12">
+      <c r="D175" s="13">
         <v>131.88999999999999</v>
       </c>
     </row>
     <row r="176" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C176" s="2" t="s">
+      <c r="C176" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D176" s="13">
+      <c r="D176" s="14">
         <v>106</v>
       </c>
     </row>
     <row r="177" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C177" s="2" t="s">
+      <c r="C177" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D177" s="12">
+      <c r="D177" s="13">
         <v>120.81</v>
       </c>
     </row>
-    <row r="178" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="179" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C178" s="31"/>
+      <c r="D178" s="32"/>
+    </row>
+    <row r="179" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C179" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D179" s="34"/>
     </row>
-    <row r="180" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C180" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D180" s="34"/>
     </row>
-    <row r="181" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="182" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C181" s="29"/>
+      <c r="D181" s="30"/>
+    </row>
+    <row r="182" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C182" s="27">
         <v>2005</v>
       </c>
       <c r="D182" s="28"/>
     </row>
     <row r="183" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C183" s="2" t="s">
+      <c r="C183" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D183" s="14">
+      <c r="D183" s="15">
         <v>117.58</v>
       </c>
     </row>
     <row r="184" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C184" s="2" t="s">
+      <c r="C184" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D184" s="14" t="s">
+      <c r="D184" s="15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="185" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C185" s="2" t="s">
+      <c r="C185" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D185" s="14" t="s">
+      <c r="D185" s="15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C186" s="2" t="s">
+      <c r="C186" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D186" s="14">
+      <c r="D186" s="15">
         <v>114.75</v>
       </c>
     </row>
     <row r="187" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C187" s="2" t="s">
+      <c r="C187" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D187" s="15">
+      <c r="D187" s="16">
         <v>119.5</v>
       </c>
     </row>
     <row r="188" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C188" s="2" t="s">
+      <c r="C188" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D188" s="14">
+      <c r="D188" s="15">
         <v>119.99</v>
       </c>
     </row>
     <row r="189" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C189" s="2" t="s">
+      <c r="C189" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D189" s="14">
+      <c r="D189" s="15">
         <v>121.58</v>
       </c>
     </row>
     <row r="190" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C190" s="2" t="s">
+      <c r="C190" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D190" s="14">
+      <c r="D190" s="15">
         <v>125.72</v>
       </c>
     </row>
     <row r="191" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C191" s="2" t="s">
+      <c r="C191" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D191" s="14">
+      <c r="D191" s="15">
         <v>125.82</v>
       </c>
     </row>
     <row r="192" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C192" s="2" t="s">
+      <c r="C192" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D192" s="14">
+      <c r="D192" s="15">
         <v>124.75</v>
       </c>
     </row>
     <row r="193" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C193" s="2" t="s">
+      <c r="C193" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D193" s="14">
+      <c r="D193" s="15">
         <v>106.16</v>
       </c>
     </row>
     <row r="194" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C194" s="2" t="s">
+      <c r="C194" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D194" s="14">
+      <c r="D194" s="15">
         <v>111.64</v>
       </c>
     </row>
-    <row r="195" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="196" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C195" s="31"/>
+      <c r="D195" s="32"/>
+    </row>
+    <row r="196" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C196" s="33" t="s">
         <v>17</v>
       </c>
       <c r="D196" s="34"/>
     </row>
-    <row r="197" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C197" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D197" s="34"/>
     </row>
-    <row r="198" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="199" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C198" s="29"/>
+      <c r="D198" s="30"/>
+    </row>
+    <row r="199" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C199" s="27">
         <v>2006</v>
       </c>
       <c r="D199" s="28"/>
     </row>
     <row r="200" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C200" s="2" t="s">
+      <c r="C200" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D200" s="14">
+      <c r="D200" s="15">
         <v>109.89</v>
       </c>
     </row>
     <row r="201" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C201" s="2" t="s">
+      <c r="C201" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D201" s="14">
+      <c r="D201" s="15">
         <v>108.75</v>
       </c>
     </row>
     <row r="202" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C202" s="2" t="s">
+      <c r="C202" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D202" s="14">
+      <c r="D202" s="15">
         <v>110.19</v>
       </c>
     </row>
     <row r="203" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C203" s="2" t="s">
+      <c r="C203" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D203" s="14">
+      <c r="D203" s="15">
         <v>110.37</v>
       </c>
     </row>
     <row r="204" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C204" s="2" t="s">
+      <c r="C204" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D204" s="15">
+      <c r="D204" s="16">
         <v>114.73</v>
       </c>
     </row>
     <row r="205" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C205" s="2" t="s">
+      <c r="C205" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D205" s="14">
+      <c r="D205" s="15">
         <v>119.12</v>
       </c>
     </row>
     <row r="206" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C206" s="2" t="s">
+      <c r="C206" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D206" s="14">
+      <c r="D206" s="15">
         <v>122.03</v>
       </c>
     </row>
     <row r="207" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C207" s="2" t="s">
+      <c r="C207" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D207" s="14">
+      <c r="D207" s="15">
         <v>122.09</v>
       </c>
     </row>
     <row r="208" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C208" s="2" t="s">
+      <c r="C208" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D208" s="14">
+      <c r="D208" s="15">
         <v>127.53</v>
       </c>
     </row>
     <row r="209" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C209" s="2" t="s">
+      <c r="C209" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D209" s="14">
+      <c r="D209" s="15">
         <v>113.41</v>
       </c>
     </row>
     <row r="210" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C210" s="2" t="s">
+      <c r="C210" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D210" s="15">
+      <c r="D210" s="16">
         <v>121.2</v>
       </c>
     </row>
     <row r="211" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C211" s="2" t="s">
+      <c r="C211" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D211" s="14">
+      <c r="D211" s="15">
         <v>123.69</v>
       </c>
     </row>
-    <row r="212" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="213" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C212" s="31"/>
+      <c r="D212" s="32"/>
+    </row>
+    <row r="213" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C213" s="33" t="s">
         <v>17</v>
       </c>
       <c r="D213" s="34"/>
     </row>
-    <row r="214" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C214" s="33" t="s">
         <v>14</v>
       </c>
       <c r="D214" s="34"/>
     </row>
-    <row r="215" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    <row r="216" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C215" s="29"/>
+      <c r="D215" s="30"/>
+    </row>
+    <row r="216" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C216" s="27">
         <v>2007</v>
       </c>
       <c r="D216" s="28"/>
     </row>
     <row r="217" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C217" s="4" t="s">
+      <c r="C217" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D217" s="16">
+      <c r="D217" s="17">
         <v>119.31</v>
       </c>
     </row>
     <row r="218" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C218" s="4" t="s">
+      <c r="C218" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D218" s="16">
+      <c r="D218" s="17">
         <v>112.63</v>
       </c>
     </row>
     <row r="219" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C219" s="4" t="s">
+      <c r="C219" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D219" s="16">
+      <c r="D219" s="17">
         <v>120.44</v>
       </c>
     </row>
     <row r="220" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C220" s="4" t="s">
+      <c r="C220" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D220" s="16">
+      <c r="D220" s="17">
         <v>120.57</v>
       </c>
     </row>
     <row r="221" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C221" s="4" t="s">
+      <c r="C221" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D221" s="16">
+      <c r="D221" s="17">
         <v>122.29</v>
       </c>
     </row>
     <row r="222" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C222" s="4" t="s">
+      <c r="C222" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D222" s="16">
+      <c r="D222" s="17">
         <v>125.15</v>
       </c>
     </row>
     <row r="223" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C223" s="4" t="s">
+      <c r="C223" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D223" s="16">
+      <c r="D223" s="17">
         <v>127.81</v>
       </c>
     </row>
     <row r="224" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C224" s="4" t="s">
+      <c r="C224" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D224" s="16">
+      <c r="D224" s="17">
         <v>128.13999999999999</v>
       </c>
     </row>
     <row r="225" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C225" s="4" t="s">
+      <c r="C225" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D225" s="16">
+      <c r="D225" s="17">
         <v>130.62</v>
       </c>
     </row>
     <row r="226" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C226" s="4" t="s">
+      <c r="C226" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D226" s="16">
+      <c r="D226" s="17">
         <v>119.77</v>
       </c>
     </row>
     <row r="227" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C227" s="4" t="s">
+      <c r="C227" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D227" s="16">
+      <c r="D227" s="17">
         <v>126.73</v>
       </c>
     </row>
     <row r="228" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C228" s="4" t="s">
+      <c r="C228" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D228" s="16">
+      <c r="D228" s="17">
         <v>127.77</v>
       </c>
     </row>
-    <row r="229" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C230" s="29" t="s">
+    <row r="229" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C229" s="6"/>
+      <c r="D229" s="7"/>
+    </row>
+    <row r="230" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C230" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="D230" s="30"/>
-[...2 lines deleted...]
-      <c r="C231" s="42" t="s">
+      <c r="D230" s="42"/>
+    </row>
+    <row r="231" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C231" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="D231" s="43"/>
-[...1 lines deleted...]
-    <row r="232" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="D231" s="44"/>
+    </row>
+    <row r="232" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C232" s="27">
         <v>2008</v>
       </c>
       <c r="D232" s="28"/>
     </row>
     <row r="233" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C233" s="4" t="s">
+      <c r="C233" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D233" s="16">
+      <c r="D233" s="17">
         <v>126.28</v>
       </c>
     </row>
     <row r="234" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C234" s="4" t="s">
+      <c r="C234" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D234" s="16">
+      <c r="D234" s="17">
         <v>123.3</v>
       </c>
     </row>
     <row r="235" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C235" s="4" t="s">
+      <c r="C235" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D235" s="16">
+      <c r="D235" s="17">
         <v>123.41</v>
       </c>
     </row>
     <row r="236" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C236" s="4" t="s">
+      <c r="C236" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D236" s="16">
+      <c r="D236" s="17">
         <v>124.83</v>
       </c>
     </row>
     <row r="237" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C237" s="4" t="s">
+      <c r="C237" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D237" s="16">
+      <c r="D237" s="17">
         <v>127.22</v>
       </c>
     </row>
     <row r="238" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C238" s="4" t="s">
+      <c r="C238" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D238" s="16">
+      <c r="D238" s="17">
         <v>128.1</v>
       </c>
     </row>
     <row r="239" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C239" s="4" t="s">
+      <c r="C239" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D239" s="16">
+      <c r="D239" s="17">
         <v>131.36000000000001</v>
       </c>
     </row>
     <row r="240" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C240" s="4" t="s">
+      <c r="C240" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D240" s="16">
+      <c r="D240" s="17">
         <v>131.83000000000001</v>
       </c>
     </row>
     <row r="241" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C241" s="4" t="s">
+      <c r="C241" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D241" s="16">
+      <c r="D241" s="17">
         <v>129.55000000000001</v>
       </c>
     </row>
     <row r="242" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C242" s="4" t="s">
+      <c r="C242" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D242" s="16">
+      <c r="D242" s="17">
         <v>127.05</v>
       </c>
     </row>
     <row r="243" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C243" s="4" t="s">
+      <c r="C243" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D243" s="16">
+      <c r="D243" s="17">
         <v>127.54</v>
       </c>
     </row>
     <row r="244" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C244" s="4" t="s">
+      <c r="C244" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D244" s="16">
+      <c r="D244" s="17">
         <v>125.34</v>
       </c>
     </row>
-    <row r="245" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C246" s="29" t="s">
+    <row r="245" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C245" s="6"/>
+      <c r="D245" s="7"/>
+    </row>
+    <row r="246" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C246" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="D246" s="30"/>
-[...5 lines deleted...]
-    <row r="248" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="D246" s="42"/>
+    </row>
+    <row r="247" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C247" s="10"/>
+      <c r="D247" s="11"/>
+    </row>
+    <row r="248" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
       <c r="C248" s="27">
         <v>2009</v>
       </c>
       <c r="D248" s="28"/>
     </row>
     <row r="249" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C249" s="4" t="s">
+      <c r="C249" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D249" s="16">
+      <c r="D249" s="17">
         <v>124.17</v>
       </c>
     </row>
     <row r="250" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C250" s="4" t="s">
+      <c r="C250" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D250" s="16">
+      <c r="D250" s="17">
         <v>124.38</v>
       </c>
     </row>
     <row r="251" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C251" s="4" t="s">
+      <c r="C251" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D251" s="16">
+      <c r="D251" s="17">
         <v>125.13</v>
       </c>
     </row>
     <row r="252" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C252" s="4" t="s">
+      <c r="C252" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D252" s="16">
+      <c r="D252" s="17">
         <v>126.36</v>
       </c>
     </row>
     <row r="253" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C253" s="4" t="s">
+      <c r="C253" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D253" s="16">
+      <c r="D253" s="17">
         <v>127.41</v>
       </c>
     </row>
     <row r="254" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C254" s="4" t="s">
+      <c r="C254" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D254" s="16">
+      <c r="D254" s="17">
         <v>128.82</v>
       </c>
     </row>
     <row r="255" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C255" s="4" t="s">
+      <c r="C255" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D255" s="16">
+      <c r="D255" s="17">
         <v>131.05000000000001</v>
       </c>
     </row>
     <row r="256" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C256" s="4" t="s">
+      <c r="C256" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D256" s="16">
+      <c r="D256" s="17">
         <v>132.72</v>
       </c>
     </row>
     <row r="257" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C257" s="4" t="s">
+      <c r="C257" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D257" s="16">
+      <c r="D257" s="17">
         <v>129.32</v>
       </c>
     </row>
     <row r="258" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C258" s="4" t="s">
+      <c r="C258" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D258" s="16">
+      <c r="D258" s="17">
         <v>133.03</v>
       </c>
     </row>
     <row r="259" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C259" s="4" t="s">
+      <c r="C259" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D259" s="16">
+      <c r="D259" s="17">
         <v>132.38999999999999</v>
       </c>
     </row>
     <row r="260" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C260" s="4" t="s">
+      <c r="C260" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D260" s="16">
+      <c r="D260" s="17">
         <v>129.63999999999999</v>
       </c>
     </row>
-    <row r="261" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C262" s="29" t="s">
+    <row r="261" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C261" s="6"/>
+      <c r="D261" s="7"/>
+    </row>
+    <row r="262" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C262" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="D262" s="30"/>
-[...7 lines deleted...]
-        <v>2010</v>
+      <c r="D262" s="42"/>
+    </row>
+    <row r="263" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C263" s="10"/>
+      <c r="D263" s="11"/>
+    </row>
+    <row r="264" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C264" s="27" t="s">
+        <v>50</v>
       </c>
       <c r="D264" s="28"/>
     </row>
     <row r="265" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C265" s="4" t="s">
+      <c r="C265" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D265" s="16">
+      <c r="D265" s="17">
         <v>96.589383030920303</v>
       </c>
     </row>
     <row r="266" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C266" s="4" t="s">
+      <c r="C266" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D266" s="16">
+      <c r="D266" s="17">
         <v>97.282765417881393</v>
       </c>
     </row>
     <row r="267" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C267" s="4" t="s">
+      <c r="C267" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D267" s="16">
+      <c r="D267" s="17">
         <v>101.36926666163194</v>
       </c>
     </row>
     <row r="268" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C268" s="4" t="s">
+      <c r="C268" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D268" s="16">
+      <c r="D268" s="17">
         <v>101.43683334439869</v>
       </c>
     </row>
     <row r="269" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C269" s="4" t="s">
+      <c r="C269" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D269" s="16">
+      <c r="D269" s="17">
         <v>100.89812091685947</v>
       </c>
     </row>
     <row r="270" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C270" s="4" t="s">
+      <c r="C270" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D270" s="16">
+      <c r="D270" s="17">
         <v>104.71849800918503</v>
       </c>
     </row>
     <row r="271" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C271" s="4" t="s">
+      <c r="C271" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D271" s="16">
+      <c r="D271" s="17">
         <v>100.93499196365894</v>
       </c>
     </row>
     <row r="272" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C272" s="4" t="s">
+      <c r="C272" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D272" s="16">
+      <c r="D272" s="17">
         <v>101.12119430656173</v>
       </c>
     </row>
     <row r="273" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C273" s="4" t="s">
+      <c r="C273" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D273" s="16">
+      <c r="D273" s="17">
         <v>92.32422249444781</v>
       </c>
     </row>
     <row r="274" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C274" s="4" t="s">
+      <c r="C274" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D274" s="16">
+      <c r="D274" s="17">
         <v>100.7704659184963</v>
       </c>
     </row>
     <row r="275" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C275" s="4" t="s">
+      <c r="C275" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D275" s="16">
+      <c r="D275" s="17">
         <v>101.72427362674077</v>
       </c>
     </row>
     <row r="276" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C276" s="4" t="s">
+      <c r="C276" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D276" s="16">
+      <c r="D276" s="17">
         <v>100.82998430921732</v>
       </c>
     </row>
-    <row r="277" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C278" s="29" t="s">
+    <row r="277" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C277" s="6"/>
+      <c r="D277" s="7"/>
+    </row>
+    <row r="278" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C278" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D278" s="30"/>
-[...7 lines deleted...]
-        <v>2011</v>
+      <c r="D278" s="42"/>
+    </row>
+    <row r="279" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C279" s="10"/>
+      <c r="D279" s="11"/>
+    </row>
+    <row r="280" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C280" s="27" t="s">
+        <v>51</v>
       </c>
       <c r="D280" s="28"/>
     </row>
     <row r="281" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C281" s="4" t="s">
+      <c r="C281" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D281" s="7">
+      <c r="D281" s="8">
         <v>101.66494688771209</v>
       </c>
     </row>
     <row r="282" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C282" s="4" t="s">
+      <c r="C282" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D282" s="7">
+      <c r="D282" s="8">
         <v>98.063737372281324</v>
       </c>
     </row>
     <row r="283" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C283" s="4" t="s">
+      <c r="C283" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D283" s="7">
+      <c r="D283" s="8">
         <v>105.86303648981146</v>
       </c>
     </row>
     <row r="284" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C284" s="4" t="s">
+      <c r="C284" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D284" s="7">
+      <c r="D284" s="8">
         <v>102.18958865951976</v>
       </c>
     </row>
     <row r="285" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C285" s="4" t="s">
+      <c r="C285" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D285" s="7">
+      <c r="D285" s="8">
         <v>105.62964691306072</v>
       </c>
     </row>
     <row r="286" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C286" s="4" t="s">
+      <c r="C286" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D286" s="7">
+      <c r="D286" s="8">
         <v>107.23010555321568</v>
       </c>
     </row>
     <row r="287" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C287" s="4" t="s">
+      <c r="C287" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D287" s="7">
+      <c r="D287" s="8">
         <v>109.4540368038152</v>
       </c>
     </row>
     <row r="288" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C288" s="4" t="s">
+      <c r="C288" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D288" s="7">
+      <c r="D288" s="8">
         <v>103.10186247674845</v>
       </c>
     </row>
     <row r="289" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C289" s="4" t="s">
+      <c r="C289" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D289" s="7">
+      <c r="D289" s="8">
         <v>104.12161596461304</v>
       </c>
     </row>
     <row r="290" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C290" s="4" t="s">
+      <c r="C290" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D290" s="7">
+      <c r="D290" s="8">
         <v>107.58574869806291</v>
       </c>
     </row>
     <row r="291" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C291" s="4" t="s">
+      <c r="C291" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D291" s="7">
+      <c r="D291" s="8">
         <v>101.35055940275569</v>
       </c>
     </row>
     <row r="292" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C292" s="4" t="s">
+      <c r="C292" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D292" s="7">
+      <c r="D292" s="8">
         <v>102.89459288023947</v>
       </c>
     </row>
-    <row r="293" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C294" s="29" t="s">
+    <row r="293" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C293" s="6"/>
+      <c r="D293" s="7"/>
+    </row>
+    <row r="294" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C294" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D294" s="30"/>
-[...7 lines deleted...]
-        <v>2012</v>
+      <c r="D294" s="42"/>
+    </row>
+    <row r="295" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C295" s="10"/>
+      <c r="D295" s="11"/>
+    </row>
+    <row r="296" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C296" s="27" t="s">
+        <v>52</v>
       </c>
       <c r="D296" s="28"/>
     </row>
     <row r="297" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C297" s="4" t="s">
+      <c r="C297" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D297" s="7">
+      <c r="D297" s="8">
         <v>102.75671412577995</v>
       </c>
     </row>
     <row r="298" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C298" s="4" t="s">
+      <c r="C298" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D298" s="7">
+      <c r="D298" s="8">
         <v>105.63278599024589</v>
       </c>
     </row>
     <row r="299" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C299" s="4" t="s">
+      <c r="C299" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D299" s="7">
+      <c r="D299" s="8">
         <v>102.46380241053852</v>
       </c>
     </row>
     <row r="300" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C300" s="4" t="s">
+      <c r="C300" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D300" s="7">
+      <c r="D300" s="8">
         <v>103.38187808013696</v>
       </c>
     </row>
     <row r="301" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C301" s="4" t="s">
+      <c r="C301" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D301" s="7">
+      <c r="D301" s="8">
         <v>108.31463599357085</v>
       </c>
     </row>
     <row r="302" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C302" s="4" t="s">
+      <c r="C302" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D302" s="7">
+      <c r="D302" s="8">
         <v>109.79429967033346</v>
       </c>
     </row>
     <row r="303" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C303" s="4" t="s">
+      <c r="C303" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D303" s="7">
+      <c r="D303" s="8">
         <v>111.40827587548735</v>
       </c>
     </row>
     <row r="304" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C304" s="4" t="s">
+      <c r="C304" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D304" s="7">
+      <c r="D304" s="8">
         <v>100.77905421559159</v>
       </c>
     </row>
     <row r="305" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C305" s="4" t="s">
+      <c r="C305" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D305" s="7">
+      <c r="D305" s="8">
         <v>109.60879367469263</v>
       </c>
     </row>
     <row r="306" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C306" s="4" t="s">
+      <c r="C306" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D306" s="7">
+      <c r="D306" s="8">
         <v>118.17473217074281</v>
       </c>
     </row>
     <row r="307" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C307" s="4" t="s">
+      <c r="C307" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D307" s="7">
+      <c r="D307" s="8">
         <v>114.13031522086246</v>
       </c>
     </row>
     <row r="308" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C308" s="4" t="s">
+      <c r="C308" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D308" s="7">
+      <c r="D308" s="8">
         <v>114.12317397290877</v>
       </c>
     </row>
-    <row r="309" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C310" s="29" t="s">
+    <row r="309" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C309" s="6"/>
+      <c r="D309" s="7"/>
+    </row>
+    <row r="310" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C310" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D310" s="30"/>
-[...7 lines deleted...]
-        <v>2013</v>
+      <c r="D310" s="42"/>
+    </row>
+    <row r="311" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C311" s="10"/>
+      <c r="D311" s="11"/>
+    </row>
+    <row r="312" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C312" s="27" t="s">
+        <v>53</v>
       </c>
       <c r="D312" s="28"/>
     </row>
     <row r="313" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C313" s="4" t="s">
+      <c r="C313" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D313" s="7">
+      <c r="D313" s="8">
         <v>113.91382619432653</v>
       </c>
     </row>
     <row r="314" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C314" s="4" t="s">
+      <c r="C314" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D314" s="7">
+      <c r="D314" s="8">
         <v>112.31233077755881</v>
       </c>
     </row>
     <row r="315" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C315" s="4" t="s">
+      <c r="C315" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D315" s="7">
+      <c r="D315" s="8">
         <v>112.58344521912967</v>
       </c>
     </row>
     <row r="316" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C316" s="4" t="s">
+      <c r="C316" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D316" s="7">
+      <c r="D316" s="8">
         <v>114.12261526253887</v>
       </c>
     </row>
     <row r="317" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C317" s="4" t="s">
+      <c r="C317" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D317" s="7">
+      <c r="D317" s="8">
         <v>115.77730912369961</v>
       </c>
     </row>
     <row r="318" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C318" s="4" t="s">
+      <c r="C318" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D318" s="7">
+      <c r="D318" s="8">
         <v>113.34150145842183</v>
       </c>
     </row>
     <row r="319" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C319" s="4" t="s">
+      <c r="C319" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D319" s="7">
+      <c r="D319" s="8">
         <v>115.27558802490331</v>
       </c>
     </row>
     <row r="320" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C320" s="4" t="s">
+      <c r="C320" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D320" s="7">
+      <c r="D320" s="8">
         <v>113.3686473355141</v>
       </c>
     </row>
     <row r="321" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C321" s="4" t="s">
+      <c r="C321" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D321" s="7">
+      <c r="D321" s="8">
         <v>116.3642578533519</v>
       </c>
     </row>
     <row r="322" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C322" s="4" t="s">
+      <c r="C322" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D322" s="7">
+      <c r="D322" s="8">
         <v>118.05270323480404</v>
       </c>
     </row>
     <row r="323" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C323" s="4" t="s">
+      <c r="C323" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D323" s="7">
+      <c r="D323" s="8">
         <v>116.20385348433997</v>
       </c>
     </row>
     <row r="324" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C324" s="4" t="s">
+      <c r="C324" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D324" s="7">
+      <c r="D324" s="8">
         <v>117.35600620052402</v>
       </c>
     </row>
-    <row r="325" spans="3:4" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C326" s="29" t="s">
+    <row r="325" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C325" s="6"/>
+      <c r="D325" s="7"/>
+    </row>
+    <row r="326" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C326" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="D326" s="30"/>
-[...7 lines deleted...]
-        <v>2014</v>
+      <c r="D326" s="42"/>
+    </row>
+    <row r="327" spans="3:4" s="9" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C327" s="10"/>
+      <c r="D327" s="11"/>
+    </row>
+    <row r="328" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C328" s="27" t="s">
+        <v>54</v>
       </c>
       <c r="D328" s="28"/>
     </row>
     <row r="329" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C329" s="4" t="s">
+      <c r="C329" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D329" s="7">
+      <c r="D329" s="8">
         <v>117.31647124558738</v>
       </c>
     </row>
     <row r="330" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C330" s="4" t="s">
+      <c r="C330" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D330" s="7">
+      <c r="D330" s="8">
         <v>116.60413110695288</v>
       </c>
     </row>
     <row r="331" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C331" s="4" t="s">
+      <c r="C331" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D331" s="7">
+      <c r="D331" s="8">
         <v>116.7973612721124</v>
       </c>
     </row>
     <row r="332" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C332" s="4" t="s">
+      <c r="C332" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D332" s="7">
+      <c r="D332" s="8">
         <v>117.24956999565067</v>
       </c>
     </row>
     <row r="333" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C333" s="4" t="s">
+      <c r="C333" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D333" s="7">
+      <c r="D333" s="8">
         <v>120.16136973583494</v>
       </c>
     </row>
     <row r="334" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C334" s="4" t="s">
+      <c r="C334" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D334" s="7">
+      <c r="D334" s="8">
         <v>120.22113296960167</v>
       </c>
     </row>
     <row r="335" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C335" s="4" t="s">
+      <c r="C335" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D335" s="7">
+      <c r="D335" s="8">
         <v>117.04842283361572</v>
       </c>
     </row>
     <row r="336" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C336" s="4" t="s">
+      <c r="C336" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D336" s="7">
+      <c r="D336" s="8">
         <v>120.12760823126268</v>
       </c>
     </row>
     <row r="337" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C337" s="4" t="s">
+      <c r="C337" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D337" s="7">
+      <c r="D337" s="8">
         <v>127.73790091941653</v>
       </c>
     </row>
     <row r="338" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C338" s="4" t="s">
+      <c r="C338" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D338" s="7">
+      <c r="D338" s="8">
         <v>124.365620335144</v>
       </c>
     </row>
     <row r="339" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C339" s="4" t="s">
+      <c r="C339" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D339" s="7">
+      <c r="D339" s="8">
         <v>121.73117586225101</v>
       </c>
     </row>
     <row r="340" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C340" s="4" t="s">
+      <c r="C340" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D340" s="7">
+      <c r="D340" s="8">
         <v>124.94446414536739</v>
       </c>
     </row>
-    <row r="341" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2015</v>
+    <row r="341" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C341" s="27" t="s">
+        <v>49</v>
       </c>
       <c r="D341" s="28"/>
     </row>
     <row r="342" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C342" s="4" t="s">
+      <c r="C342" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D342" s="7">
+      <c r="D342" s="8">
         <v>123.32694940964548</v>
       </c>
     </row>
     <row r="343" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C343" s="4" t="s">
+      <c r="C343" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D343" s="7">
+      <c r="D343" s="8">
         <v>119.6685292691196</v>
       </c>
     </row>
     <row r="344" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C344" s="4" t="s">
+      <c r="C344" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D344" s="7">
+      <c r="D344" s="8">
         <v>125.4633819129417</v>
       </c>
     </row>
     <row r="345" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C345" s="4" t="s">
+      <c r="C345" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D345" s="7">
+      <c r="D345" s="8">
         <v>127.11313369227568</v>
       </c>
     </row>
     <row r="346" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C346" s="4" t="s">
+      <c r="C346" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D346" s="7">
+      <c r="D346" s="8">
         <v>123.03280210075363</v>
       </c>
     </row>
     <row r="347" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C347" s="4" t="s">
+      <c r="C347" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D347" s="7">
+      <c r="D347" s="8">
         <v>126.25626151579337</v>
       </c>
     </row>
     <row r="348" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C348" s="4" t="s">
+      <c r="C348" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D348" s="7">
+      <c r="D348" s="8">
         <v>122.21189469065796</v>
       </c>
     </row>
     <row r="349" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C349" s="4" t="s">
+      <c r="C349" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D349" s="7">
+      <c r="D349" s="8">
         <v>127.0090680086262</v>
       </c>
     </row>
     <row r="350" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C350" s="4" t="s">
+      <c r="C350" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D350" s="7">
+      <c r="D350" s="8">
         <v>130.3060858209723</v>
       </c>
     </row>
     <row r="351" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C351" s="4" t="s">
+      <c r="C351" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D351" s="7">
+      <c r="D351" s="8">
         <v>132.07135322442949</v>
       </c>
     </row>
     <row r="352" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C352" s="4" t="s">
+      <c r="C352" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D352" s="7">
+      <c r="D352" s="8">
         <v>129.76889829393753</v>
       </c>
     </row>
     <row r="353" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C353" s="4" t="s">
+      <c r="C353" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D353" s="7">
+      <c r="D353" s="8">
         <v>126.839527005441</v>
       </c>
     </row>
-    <row r="354" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2016</v>
+    <row r="354" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C354" s="27" t="s">
+        <v>48</v>
       </c>
       <c r="D354" s="28"/>
     </row>
     <row r="355" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C355" s="4" t="s">
+      <c r="C355" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D355" s="7">
+      <c r="D355" s="8">
         <v>126.49806457676111</v>
       </c>
     </row>
     <row r="356" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C356" s="4" t="s">
+      <c r="C356" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D356" s="7">
+      <c r="D356" s="8">
         <v>128.5000018637422</v>
       </c>
     </row>
     <row r="357" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C357" s="4" t="s">
+      <c r="C357" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D357" s="7">
+      <c r="D357" s="8">
         <v>128.6654456161418</v>
       </c>
     </row>
     <row r="358" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C358" s="4" t="s">
+      <c r="C358" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D358" s="7">
+      <c r="D358" s="8">
         <v>127.27548352927104</v>
       </c>
     </row>
     <row r="359" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C359" s="4" t="s">
+      <c r="C359" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D359" s="7">
+      <c r="D359" s="8">
         <v>131.69045050269236</v>
       </c>
     </row>
     <row r="360" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C360" s="4" t="s">
+      <c r="C360" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D360" s="7">
+      <c r="D360" s="8">
         <v>136.30093317479162</v>
       </c>
     </row>
     <row r="361" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C361" s="4" t="s">
+      <c r="C361" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="D361" s="7">
+      <c r="D361" s="8">
         <v>132.92791317722978</v>
       </c>
     </row>
     <row r="362" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C362" s="4" t="s">
+      <c r="C362" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D362" s="7">
+      <c r="D362" s="8">
         <v>134.72137658181697</v>
       </c>
     </row>
     <row r="363" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C363" s="4" t="s">
+      <c r="C363" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D363" s="7">
+      <c r="D363" s="8">
         <v>130.37296292176521</v>
       </c>
     </row>
     <row r="364" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C364" s="4" t="s">
+      <c r="C364" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D364" s="7">
+      <c r="D364" s="8">
         <v>132.15391697669452</v>
       </c>
     </row>
     <row r="365" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C365" s="4" t="s">
+      <c r="C365" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D365" s="7">
+      <c r="D365" s="8">
         <v>132.41787349147242</v>
       </c>
     </row>
     <row r="366" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C366" s="4" t="s">
+      <c r="C366" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D366" s="7">
+      <c r="D366" s="8">
         <v>132.26534076375162</v>
       </c>
     </row>
-    <row r="367" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2017</v>
+    <row r="367" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C367" s="27" t="s">
+        <v>47</v>
       </c>
       <c r="D367" s="28"/>
     </row>
     <row r="368" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C368" s="21" t="s">
+      <c r="C368" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D368" s="22">
+      <c r="D368" s="23">
         <v>130.86000000000001</v>
       </c>
     </row>
     <row r="369" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C369" s="21" t="s">
+      <c r="C369" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="D369" s="22">
+      <c r="D369" s="23">
         <v>133.34600604528001</v>
       </c>
     </row>
     <row r="370" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C370" s="21" t="s">
+      <c r="C370" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="D370" s="22">
+      <c r="D370" s="23">
         <v>136.5697058879114</v>
       </c>
     </row>
     <row r="371" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C371" s="21" t="s">
+      <c r="C371" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="D371" s="22">
+      <c r="D371" s="23">
         <v>135.43275998188804</v>
       </c>
     </row>
     <row r="372" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C372" s="21" t="s">
+      <c r="C372" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="D372" s="22">
+      <c r="D372" s="23">
         <v>140.42577720928293</v>
       </c>
     </row>
     <row r="373" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C373" s="5" t="s">
+      <c r="C373" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D373" s="22">
+      <c r="D373" s="23">
         <v>134.77522750893837</v>
       </c>
     </row>
     <row r="374" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C374" s="23" t="s">
+      <c r="C374" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D374" s="22">
+      <c r="D374" s="23">
         <v>138.08957277670063</v>
       </c>
     </row>
     <row r="375" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C375" s="23" t="s">
+      <c r="C375" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D375" s="22">
+      <c r="D375" s="23">
         <v>141.21907853229655</v>
       </c>
     </row>
     <row r="376" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C376" s="23" t="s">
+      <c r="C376" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D376" s="22">
+      <c r="D376" s="23">
         <v>140.432262928342</v>
       </c>
     </row>
     <row r="377" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C377" s="23" t="s">
+      <c r="C377" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D377" s="22">
+      <c r="D377" s="23">
         <v>140.60137732023489</v>
       </c>
     </row>
     <row r="378" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C378" s="23" t="s">
+      <c r="C378" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D378" s="22">
+      <c r="D378" s="23">
         <v>138.99805763423905</v>
       </c>
     </row>
     <row r="379" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C379" s="23" t="s">
+      <c r="C379" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D379" s="22">
+      <c r="D379" s="23">
         <v>137.58289731852591</v>
       </c>
     </row>
-    <row r="380" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2018</v>
+    <row r="380" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C380" s="27" t="s">
+        <v>46</v>
       </c>
       <c r="D380" s="28"/>
     </row>
     <row r="381" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C381" s="5" t="s">
+      <c r="C381" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D381" s="24">
+      <c r="D381" s="25">
         <v>142.00495502793899</v>
       </c>
     </row>
     <row r="382" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C382" s="23" t="s">
+      <c r="C382" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D382" s="22">
+      <c r="D382" s="23">
         <v>140.75496901711</v>
       </c>
     </row>
     <row r="383" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C383" s="23" t="s">
+      <c r="C383" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D383" s="22">
+      <c r="D383" s="23">
         <v>139.5009</v>
       </c>
     </row>
     <row r="384" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C384" s="23" t="s">
+      <c r="C384" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D384" s="22">
+      <c r="D384" s="23">
         <v>144.21</v>
       </c>
     </row>
     <row r="385" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C385" s="23" t="s">
+      <c r="C385" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D385" s="22">
+      <c r="D385" s="23">
         <v>148.13999999999999</v>
       </c>
     </row>
     <row r="386" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C386" s="23" t="s">
+      <c r="C386" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D386" s="22">
+      <c r="D386" s="23">
         <v>125.17829999999998</v>
       </c>
     </row>
     <row r="387" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C387" s="23" t="s">
+      <c r="C387" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D387" s="22">
+      <c r="D387" s="23">
         <v>144.26799075</v>
       </c>
     </row>
     <row r="388" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C388" s="23" t="s">
+      <c r="C388" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D388" s="22">
+      <c r="D388" s="23">
         <v>146.79268058812499</v>
       </c>
     </row>
     <row r="389" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C389" s="23" t="s">
+      <c r="C389" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D389" s="22">
+      <c r="D389" s="23">
         <v>144.81097940018532</v>
       </c>
     </row>
     <row r="390" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C390" s="23" t="s">
+      <c r="C390" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D390" s="22">
+      <c r="D390" s="23">
         <v>148.05184911916149</v>
       </c>
     </row>
     <row r="391" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C391" s="23" t="s">
+      <c r="C391" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D391" s="22">
+      <c r="D391" s="23">
         <v>146.26190226331082</v>
       </c>
     </row>
     <row r="392" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C392" s="23" t="s">
+      <c r="C392" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D392" s="22">
+      <c r="D392" s="23">
         <v>145.03915276038953</v>
       </c>
     </row>
-    <row r="393" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2019</v>
+    <row r="393" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C393" s="27" t="s">
+        <v>45</v>
       </c>
       <c r="D393" s="28"/>
     </row>
-    <row r="394" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C394" s="23" t="s">
+    <row r="394" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C394" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D394" s="22">
+      <c r="D394" s="23">
         <v>148.96</v>
       </c>
     </row>
-    <row r="395" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C395" s="23" t="s">
+    <row r="395" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C395" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D395" s="22">
+      <c r="D395" s="23">
         <v>141.55000000000001</v>
       </c>
     </row>
-    <row r="396" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C396" s="23" t="s">
+    <row r="396" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C396" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D396" s="22">
+      <c r="D396" s="23">
         <v>150.55000000000001</v>
       </c>
     </row>
-    <row r="397" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C397" s="23" t="s">
+    <row r="397" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C397" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D397" s="22">
+      <c r="D397" s="23">
         <v>148.875</v>
       </c>
     </row>
-    <row r="398" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C398" s="23" t="s">
+    <row r="398" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C398" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D398" s="22">
+      <c r="D398" s="23">
         <v>154.02437903426102</v>
       </c>
     </row>
-    <row r="399" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C399" s="23" t="s">
+    <row r="399" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C399" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D399" s="22">
+      <c r="D399" s="23">
         <v>129.7284345314348</v>
       </c>
     </row>
-    <row r="400" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C400" s="23" t="s">
+    <row r="400" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C400" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D400" s="22">
+      <c r="D400" s="23">
         <v>150.90625</v>
       </c>
     </row>
-    <row r="401" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C401" s="23" t="s">
+    <row r="401" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C401" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D401" s="22">
+      <c r="D401" s="23">
         <v>152.61795953875378</v>
       </c>
     </row>
-    <row r="402" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C402" s="23" t="s">
+    <row r="402" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C402" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D402" s="22">
+      <c r="D402" s="23">
         <v>151.30446401567141</v>
       </c>
     </row>
-    <row r="403" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C403" s="23" t="s">
+    <row r="403" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C403" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D403" s="22">
+      <c r="D403" s="23">
         <v>157.99636605007223</v>
       </c>
     </row>
-    <row r="404" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C404" s="23" t="s">
+    <row r="404" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C404" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D404" s="22">
+      <c r="D404" s="23">
         <v>150.9775791818933</v>
       </c>
     </row>
-    <row r="405" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C405" s="23" t="s">
+    <row r="405" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C405" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D405" s="22">
+      <c r="D405" s="23">
         <v>146.29455634758386</v>
       </c>
     </row>
-    <row r="406" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2020</v>
+    <row r="406" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C406" s="27" t="s">
+        <v>44</v>
       </c>
       <c r="D406" s="28"/>
     </row>
-    <row r="407" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C407" s="23" t="s">
+    <row r="407" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C407" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D407" s="22">
+      <c r="D407" s="23">
         <v>150.5151657944422</v>
       </c>
     </row>
-    <row r="408" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C408" s="23" t="s">
+    <row r="408" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C408" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D408" s="22">
+      <c r="D408" s="23">
         <v>145.48388833163276</v>
       </c>
     </row>
-    <row r="409" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C409" s="23" t="s">
+    <row r="409" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C409" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D409" s="22">
+      <c r="D409" s="23">
         <v>148.43694908322854</v>
       </c>
     </row>
-    <row r="410" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C410" s="23" t="s">
+    <row r="410" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C410" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D410" s="22">
+      <c r="D410" s="23">
         <v>122.93764270526626</v>
       </c>
     </row>
-    <row r="411" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C411" s="23" t="s">
+    <row r="411" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C411" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D411" s="22">
+      <c r="D411" s="23">
         <v>104.01572300327504</v>
       </c>
     </row>
-    <row r="412" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C412" s="23" t="s">
+    <row r="412" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C412" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D412" s="22">
+      <c r="D412" s="23">
         <v>120.30470790081064</v>
       </c>
     </row>
-    <row r="413" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C413" s="23" t="s">
+    <row r="413" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C413" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D413" s="22">
+      <c r="D413" s="23">
         <v>129.40684351438401</v>
       </c>
     </row>
-    <row r="414" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C414" s="23" t="s">
+    <row r="414" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C414" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D414" s="22">
+      <c r="D414" s="23">
         <v>129.06448107761832</v>
       </c>
     </row>
-    <row r="415" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C415" s="23" t="s">
+    <row r="415" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C415" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D415" s="22">
+      <c r="D415" s="23">
         <v>136.97050238922392</v>
       </c>
     </row>
-    <row r="416" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C416" s="23" t="s">
+    <row r="416" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C416" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D416" s="22">
+      <c r="D416" s="23">
         <v>138.67277544268467</v>
       </c>
     </row>
-    <row r="417" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C417" s="23" t="s">
+    <row r="417" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C417" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D417" s="22">
+      <c r="D417" s="23">
         <v>138.73839454362147</v>
       </c>
     </row>
-    <row r="418" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C418" s="23" t="s">
+    <row r="418" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C418" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D418" s="22">
+      <c r="D418" s="23">
         <v>138.81225109325806</v>
       </c>
     </row>
-    <row r="419" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2021</v>
+    <row r="419" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C419" s="27" t="s">
+        <v>43</v>
       </c>
       <c r="D419" s="28"/>
     </row>
-    <row r="420" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C420" s="23" t="s">
+    <row r="420" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C420" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D420" s="22">
+      <c r="D420" s="23">
         <v>138.59826102228899</v>
       </c>
     </row>
-    <row r="421" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C421" s="23" t="s">
+    <row r="421" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C421" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D421" s="22">
+      <c r="D421" s="23">
         <v>134.871518701724</v>
       </c>
     </row>
-    <row r="422" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C422" s="23" t="s">
+    <row r="422" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C422" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D422" s="22">
+      <c r="D422" s="23">
         <v>149.286142700016</v>
       </c>
     </row>
-    <row r="423" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C423" s="23" t="s">
+    <row r="423" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C423" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D423" s="22">
+      <c r="D423" s="23">
         <v>146.737259448912</v>
       </c>
     </row>
-    <row r="424" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C424" s="23" t="s">
+    <row r="424" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C424" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D424" s="22">
+      <c r="D424" s="23">
         <v>130.09140967941599</v>
       </c>
     </row>
-    <row r="425" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C425" s="23" t="s">
+    <row r="425" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C425" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D425" s="22">
+      <c r="D425" s="23">
         <v>147.45868732215101</v>
       </c>
     </row>
-    <row r="426" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C426" s="23" t="s">
+    <row r="426" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C426" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D426" s="22">
+      <c r="D426" s="23">
         <v>142.20590067615001</v>
       </c>
     </row>
-    <row r="427" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C427" s="23" t="s">
+    <row r="427" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C427" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D427" s="22">
+      <c r="D427" s="23">
         <v>146.177722985164</v>
       </c>
     </row>
-    <row r="428" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C428" s="23" t="s">
+    <row r="428" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C428" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D428" s="22">
+      <c r="D428" s="23">
         <v>147.142428426886</v>
       </c>
     </row>
-    <row r="429" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C429" s="23" t="s">
+    <row r="429" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C429" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D429" s="22">
+      <c r="D429" s="23">
         <v>145.869555260868</v>
       </c>
     </row>
-    <row r="430" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C430" s="23" t="s">
+    <row r="430" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C430" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D430" s="22">
+      <c r="D430" s="23">
         <v>149.28076201170899</v>
       </c>
     </row>
-    <row r="431" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C431" s="23" t="s">
+    <row r="431" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C431" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D431" s="22">
+      <c r="D431" s="23">
         <v>146.24585009721301</v>
       </c>
     </row>
-    <row r="432" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2022</v>
+    <row r="432" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C432" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="D432" s="28"/>
     </row>
-    <row r="433" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C433" s="23" t="s">
+    <row r="433" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C433" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D433" s="22">
+      <c r="D433" s="23">
         <v>142.88</v>
       </c>
     </row>
-    <row r="434" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C434" s="23" t="s">
+    <row r="434" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C434" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D434" s="22">
+      <c r="D434" s="23">
         <v>134.36000000000001</v>
       </c>
     </row>
-    <row r="435" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C435" s="23" t="s">
+    <row r="435" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C435" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D435" s="22">
+      <c r="D435" s="23">
         <v>153.32</v>
       </c>
     </row>
-    <row r="436" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C436" s="23" t="s">
+    <row r="436" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C436" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D436" s="22">
+      <c r="D436" s="23">
         <v>149.13999999999999</v>
       </c>
     </row>
-    <row r="437" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C437" s="23" t="s">
+    <row r="437" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C437" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D437" s="22">
+      <c r="D437" s="23">
         <v>132.5</v>
       </c>
     </row>
-    <row r="438" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C438" s="23" t="s">
+    <row r="438" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C438" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D438" s="22">
+      <c r="D438" s="23">
         <v>151.18</v>
       </c>
     </row>
-    <row r="439" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C439" s="23" t="s">
+    <row r="439" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C439" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D439" s="22">
+      <c r="D439" s="23">
         <v>151.04</v>
       </c>
     </row>
-    <row r="440" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C440" s="23" t="s">
+    <row r="440" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C440" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D440" s="22">
+      <c r="D440" s="23">
         <v>158.82</v>
       </c>
     </row>
-    <row r="441" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C441" s="23" t="s">
+    <row r="441" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C441" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D441" s="22">
+      <c r="D441" s="23">
         <v>156.97999999999999</v>
       </c>
     </row>
-    <row r="442" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C442" s="23" t="s">
+    <row r="442" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C442" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D442" s="22">
+      <c r="D442" s="23">
         <v>157.18</v>
       </c>
     </row>
-    <row r="443" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C443" s="23" t="s">
+    <row r="443" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C443" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D443" s="22">
+      <c r="D443" s="23">
         <v>154.55000000000001</v>
       </c>
     </row>
-    <row r="444" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C444" s="23" t="s">
+    <row r="444" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C444" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D444" s="22">
+      <c r="D444" s="23">
         <v>151.1</v>
       </c>
     </row>
-    <row r="445" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2023</v>
+    <row r="445" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C445" s="27" t="s">
+        <v>41</v>
       </c>
       <c r="D445" s="28"/>
     </row>
-    <row r="446" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C446" s="23" t="s">
+    <row r="446" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C446" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D446" s="22">
+      <c r="D446" s="23">
         <v>149.19</v>
       </c>
     </row>
-    <row r="447" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C447" s="23" t="s">
+    <row r="447" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C447" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D447" s="22">
+      <c r="D447" s="23">
         <v>141.88999999999999</v>
       </c>
     </row>
-    <row r="448" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C448" s="23" t="s">
+    <row r="448" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C448" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D448" s="22">
+      <c r="D448" s="23">
         <v>154.72999999999999</v>
       </c>
     </row>
-    <row r="449" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C449" s="23" t="s">
+    <row r="449" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C449" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D449" s="22">
+      <c r="D449" s="23">
         <v>129.51</v>
       </c>
     </row>
-    <row r="450" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C450" s="23" t="s">
+    <row r="450" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C450" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D450" s="22">
+      <c r="D450" s="23">
         <v>155.22999999999999</v>
       </c>
     </row>
-    <row r="451" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C451" s="23" t="s">
+    <row r="451" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C451" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D451" s="22">
+      <c r="D451" s="23">
         <v>154.30000000000001</v>
       </c>
     </row>
-    <row r="452" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C452" s="23" t="s">
+    <row r="452" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C452" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D452" s="22">
+      <c r="D452" s="23">
         <v>158.44</v>
       </c>
     </row>
-    <row r="453" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C453" s="23" t="s">
+    <row r="453" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C453" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D453" s="22">
+      <c r="D453" s="23">
         <v>162.66999999999999</v>
       </c>
     </row>
-    <row r="454" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C454" s="23" t="s">
+    <row r="454" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C454" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D454" s="22">
+      <c r="D454" s="23">
         <v>158.08000000000001</v>
       </c>
     </row>
-    <row r="455" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C455" s="23" t="s">
+    <row r="455" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C455" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D455" s="22">
+      <c r="D455" s="23">
         <v>161.29</v>
       </c>
     </row>
-    <row r="456" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C456" s="23" t="s">
+    <row r="456" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C456" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D456" s="22">
+      <c r="D456" s="23">
         <v>157.47</v>
       </c>
     </row>
-    <row r="457" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C457" s="23" t="s">
+    <row r="457" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C457" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D457" s="22">
+      <c r="D457" s="23">
         <v>153.44999999999999</v>
       </c>
     </row>
-    <row r="458" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2024</v>
+    <row r="458" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+      <c r="C458" s="27" t="s">
+        <v>40</v>
       </c>
       <c r="D458" s="28"/>
     </row>
-    <row r="459" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C459" s="23" t="s">
+    <row r="459" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C459" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D459" s="22">
+      <c r="D459" s="23">
         <v>156.19</v>
       </c>
     </row>
-    <row r="460" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C460" s="23" t="s">
+    <row r="460" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C460" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="D460" s="22">
+      <c r="D460" s="23">
         <v>146.55000000000001</v>
       </c>
     </row>
-    <row r="461" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C461" s="23" t="s">
+    <row r="461" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C461" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D461" s="22">
+      <c r="D461" s="23">
         <v>155.63999999999999</v>
       </c>
     </row>
-    <row r="462" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C462" s="23" t="s">
+    <row r="462" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C462" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="D462" s="22">
+      <c r="D462" s="23">
         <v>138.78</v>
       </c>
     </row>
-    <row r="463" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C463" s="23" t="s">
+    <row r="463" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C463" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="D463" s="25">
+      <c r="D463" s="26">
         <v>158.36000000000001</v>
       </c>
     </row>
-    <row r="464" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C464" s="23" t="s">
+    <row r="464" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C464" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D464" s="22">
+      <c r="D464" s="23">
         <v>154.47</v>
       </c>
     </row>
-    <row r="465" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C465" s="23" t="s">
+    <row r="465" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C465" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D465" s="22">
+      <c r="D465" s="23">
         <v>161.38</v>
       </c>
     </row>
-    <row r="466" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C466" s="23" t="s">
+    <row r="466" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C466" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D466" s="22">
+      <c r="D466" s="23">
         <v>161.62</v>
       </c>
     </row>
-    <row r="467" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C467" s="23" t="s">
+    <row r="467" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C467" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="D467" s="22">
+      <c r="D467" s="23">
         <v>160.52000000000001</v>
       </c>
     </row>
-    <row r="468" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C468" s="23" t="s">
+    <row r="468" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C468" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D468" s="22">
+      <c r="D468" s="23">
         <v>168.99</v>
       </c>
     </row>
-    <row r="469" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C469" s="23" t="s">
+    <row r="469" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C469" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D469" s="22">
+      <c r="D469" s="23">
         <v>162.36000000000001</v>
       </c>
     </row>
-    <row r="470" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="C470" s="23" t="s">
+    <row r="470" spans="3:4" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C470" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D470" s="22">
+      <c r="D470" s="23">
         <v>159.24</v>
       </c>
     </row>
-    <row r="471" spans="3:4" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="471" spans="3:4" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C471" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D471" s="28"/>
+    </row>
+    <row r="472" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C472" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D472" s="23">
+        <v>149.53</v>
+      </c>
+    </row>
+    <row r="473" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C473" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D473" s="23">
+        <v>154.71</v>
+      </c>
+    </row>
+    <row r="474" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C474" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D474" s="23">
+        <v>159.59</v>
+      </c>
+    </row>
+    <row r="475" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C475" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D475" s="23">
+        <v>144.5</v>
+      </c>
+    </row>
+    <row r="476" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C476" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D476" s="23">
+        <v>153.31</v>
+      </c>
+    </row>
+    <row r="477" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C477" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D477" s="23">
+        <v>156.13</v>
+      </c>
+    </row>
+    <row r="478" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C478" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D478" s="23">
+        <v>164.87</v>
+      </c>
+    </row>
+    <row r="479" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C479" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D479" s="23">
+        <v>163.03</v>
+      </c>
+    </row>
+    <row r="480" spans="3:4" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C480" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D480" s="23">
+        <v>168.72</v>
+      </c>
+    </row>
+    <row r="481" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C481" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D481" s="23">
+        <v>174.6</v>
+      </c>
+    </row>
+    <row r="482" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C482" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D482" s="23">
+        <v>166.11</v>
+      </c>
+    </row>
+    <row r="483" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C483" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D483" s="23">
+        <v>168.95</v>
+      </c>
+    </row>
+    <row r="484" spans="2:6" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C484" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D484" s="28"/>
+    </row>
+    <row r="485" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C485" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D485" s="23">
+        <v>169.21</v>
+      </c>
+    </row>
+    <row r="486" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C486" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D486" s="23">
+        <v>163.85</v>
+      </c>
+    </row>
+    <row r="487" spans="2:6" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="C487" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D487" s="23">
+        <v>156.81</v>
+      </c>
+    </row>
+    <row r="488" spans="2:6" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C488" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="D488" s="47"/>
+    </row>
+    <row r="489" spans="2:6" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C489" s="48"/>
+      <c r="D489" s="49"/>
+    </row>
+    <row r="490" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="C490" s="20"/>
+      <c r="D490" s="20"/>
+    </row>
+    <row r="491" spans="2:6" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B491" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="D471" s="28"/>
-[...112 lines deleted...]
-      <c r="B487" s="1" t="s">
+      <c r="C491" s="45"/>
+      <c r="D491" s="45"/>
+      <c r="E491" s="45"/>
+      <c r="F491" s="45"/>
+    </row>
+    <row r="492" spans="2:6" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B492" s="2"/>
+      <c r="C492" s="2"/>
+      <c r="D492" s="2"/>
+      <c r="E492" s="2"/>
+      <c r="F492" s="2"/>
+    </row>
+    <row r="493" spans="2:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C493" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C487" s="1"/>
-[...18 lines deleted...]
-      <c r="C490" s="20"/>
+      <c r="D493" s="1"/>
+    </row>
+    <row r="494" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C494" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="74">
-[...58 lines deleted...]
-    <mergeCell ref="B487:F487"/>
+  <mergeCells count="75">
+    <mergeCell ref="C484:D484"/>
+    <mergeCell ref="B491:F491"/>
     <mergeCell ref="C471:D471"/>
     <mergeCell ref="C458:D458"/>
     <mergeCell ref="C419:D419"/>
+    <mergeCell ref="C445:D445"/>
+    <mergeCell ref="C432:D432"/>
+    <mergeCell ref="C488:D489"/>
     <mergeCell ref="C262:D262"/>
     <mergeCell ref="C326:D326"/>
     <mergeCell ref="C380:D380"/>
     <mergeCell ref="C280:D280"/>
     <mergeCell ref="C341:D341"/>
     <mergeCell ref="C264:D264"/>
     <mergeCell ref="C296:D296"/>
     <mergeCell ref="C278:D278"/>
     <mergeCell ref="C354:D354"/>
     <mergeCell ref="C294:D294"/>
     <mergeCell ref="C328:D328"/>
     <mergeCell ref="C310:D310"/>
+    <mergeCell ref="C312:D312"/>
+    <mergeCell ref="C130:D130"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C182:D182"/>
+    <mergeCell ref="C181:D181"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="C198:D198"/>
+    <mergeCell ref="C231:D231"/>
+    <mergeCell ref="C163:D163"/>
+    <mergeCell ref="C179:D179"/>
+    <mergeCell ref="C180:D180"/>
+    <mergeCell ref="C214:D214"/>
+    <mergeCell ref="C230:D230"/>
+    <mergeCell ref="C216:D216"/>
+    <mergeCell ref="C195:D195"/>
+    <mergeCell ref="C199:D199"/>
+    <mergeCell ref="C212:D212"/>
+    <mergeCell ref="C213:D213"/>
+    <mergeCell ref="C215:D215"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="C197:D197"/>
+    <mergeCell ref="C196:D196"/>
+    <mergeCell ref="C161:D161"/>
+    <mergeCell ref="C162:D162"/>
+    <mergeCell ref="C165:D165"/>
+    <mergeCell ref="C178:D178"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C112:D112"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="C84:D84"/>
+    <mergeCell ref="C110:D110"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="C493:D493"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="C113:D113"/>
+    <mergeCell ref="C114:D114"/>
+    <mergeCell ref="C127:D127"/>
+    <mergeCell ref="C128:D128"/>
+    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="C164:D164"/>
+    <mergeCell ref="C393:D393"/>
+    <mergeCell ref="C367:D367"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="C406:D406"/>
+    <mergeCell ref="C248:D248"/>
+    <mergeCell ref="C232:D232"/>
+    <mergeCell ref="C246:D246"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>