--- v0 (2026-06-16)
+++ v1 (2026-08-07)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1048111A-4811-4B73-8F26-7D8444F1F883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEF0C778-A215-4A05-87A2-741875EB55AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O D C S" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1348</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1354</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'O D C S'!$4:$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="406">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>OTHER DEPOSITORY CORPORATIONS SURVEY (ODCS)</t>
   </si>
   <si>
     <t>(Analytical Accounts of The Central Bank)</t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">RESERVE MONEY </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">Gross Foreign Assets </t>
   </si>
   <si>
@@ -1299,54 +1299,54 @@
     <t>*) Temporary figures</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> revised figures </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">March 17 </t>
   </si>
   <si>
-    <t>June 5*</t>
-[...2 lines deleted...]
-    <t>Last update  : 15/06/2026</t>
+    <t>July 23*</t>
+  </si>
+  <si>
+    <t>Last update  : 31/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2939,56 +2939,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S1348"/>
+  <dimension ref="A1:S1354"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B530" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A1334" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="3" topLeftCell="A1340" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A530" sqref="A530"/>
-      <selection pane="bottomLeft" activeCell="H1345" sqref="H1345"/>
+      <selection pane="bottomLeft" activeCell="H1352" sqref="H1352"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="17.77734375" customWidth="1"/>
     <col min="5" max="5" width="14.77734375" customWidth="1"/>
     <col min="6" max="6" width="16.44140625" customWidth="1"/>
     <col min="7" max="7" width="15.21875" customWidth="1"/>
     <col min="8" max="8" width="13.21875" customWidth="1"/>
     <col min="9" max="9" width="15.77734375" customWidth="1"/>
     <col min="10" max="10" width="15.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
     </row>
     <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
@@ -35470,494 +35470,647 @@
       <c r="E1328" s="22">
         <v>2764308.9451725841</v>
       </c>
       <c r="F1328" s="22">
         <v>705366.42957767996</v>
       </c>
       <c r="G1328" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1328" s="22">
         <v>-71622.822504851734</v>
       </c>
       <c r="I1328" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1328" s="22">
         <v>2102313.2930769562</v>
       </c>
       <c r="L1328" s="27"/>
       <c r="N1328" s="27"/>
       <c r="P1328" s="27"/>
       <c r="Q1328" s="27"/>
       <c r="R1328" s="27"/>
       <c r="S1328" s="27"/>
     </row>
-    <row r="1329" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1329" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1329" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1329" s="22">
         <v>2744741.9123523878</v>
       </c>
       <c r="F1329" s="22">
         <v>706240.24204395222</v>
       </c>
       <c r="G1329" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1329" s="22">
         <v>-108664.74680809022</v>
       </c>
       <c r="I1329" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1329" s="22">
         <v>1951111.3643633979</v>
       </c>
       <c r="L1329" s="27"/>
       <c r="N1329" s="27"/>
       <c r="P1329" s="27"/>
       <c r="Q1329" s="27"/>
       <c r="R1329" s="27"/>
       <c r="S1329" s="27"/>
     </row>
-    <row r="1330" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1330" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1330" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1330" s="22">
         <v>2786970.7763053626</v>
       </c>
       <c r="F1330" s="22">
         <v>723962.38386027014</v>
       </c>
       <c r="G1330" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1330" s="22">
         <v>-98580.870184677246</v>
       </c>
       <c r="I1330" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1330" s="22">
         <v>1996386.615449952</v>
       </c>
       <c r="L1330" s="27"/>
       <c r="N1330" s="27"/>
       <c r="P1330" s="27"/>
       <c r="Q1330" s="27"/>
       <c r="R1330" s="27"/>
       <c r="S1330" s="27"/>
     </row>
-    <row r="1331" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1331" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1331" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1331" s="22">
         <v>2784471.0019910755</v>
       </c>
       <c r="F1331" s="22">
         <v>740823.02399342507</v>
       </c>
       <c r="G1331" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1331" s="22">
         <v>-161592.98746414611</v>
       </c>
       <c r="I1331" s="22">
         <v>6438.2665042449999</v>
       </c>
       <c r="J1331" s="22">
         <v>1898814.2467458749</v>
       </c>
       <c r="L1331" s="27"/>
       <c r="N1331" s="27"/>
       <c r="P1331" s="27"/>
       <c r="Q1331" s="27"/>
       <c r="R1331" s="27"/>
       <c r="S1331" s="27"/>
     </row>
-    <row r="1332" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1332" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1332" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1332" s="22">
         <v>2789209.1556576593</v>
       </c>
       <c r="F1332" s="22">
         <v>768128.56881325005</v>
       </c>
       <c r="G1332" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1332" s="22">
         <v>-246702.61026895215</v>
       </c>
       <c r="I1332" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1332" s="22">
         <v>1934874.2174365474</v>
       </c>
       <c r="L1332" s="27"/>
       <c r="N1332" s="27"/>
       <c r="P1332" s="27"/>
       <c r="Q1332" s="27"/>
       <c r="R1332" s="27"/>
       <c r="S1332" s="27"/>
     </row>
-    <row r="1333" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1333" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1333" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E1333" s="22">
         <v>2813087.3907196037</v>
       </c>
       <c r="F1333" s="22">
         <v>774503.64653326501</v>
       </c>
       <c r="G1333" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1333" s="22">
         <v>-209591.98434933764</v>
       </c>
       <c r="I1333" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1333" s="22">
         <v>1946006.5942311895</v>
       </c>
       <c r="L1333" s="27"/>
       <c r="N1333" s="27"/>
       <c r="P1333" s="27"/>
       <c r="Q1333" s="27"/>
       <c r="R1333" s="27"/>
       <c r="S1333" s="27"/>
     </row>
-    <row r="1334" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1334" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1334" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E1334" s="22">
         <v>2820487.8794295932</v>
       </c>
       <c r="F1334" s="22">
         <v>805594.96214518067</v>
       </c>
       <c r="G1334" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1334" s="22">
         <v>-244077.93674096267</v>
       </c>
       <c r="I1334" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1334" s="22">
         <v>1900687.8092236635</v>
       </c>
       <c r="L1334" s="27"/>
       <c r="N1334" s="27"/>
       <c r="P1334" s="27"/>
       <c r="Q1334" s="27"/>
       <c r="R1334" s="27"/>
       <c r="S1334" s="27"/>
     </row>
-    <row r="1335" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1335" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1335" s="29" t="s">
         <v>120</v>
       </c>
       <c r="E1335" s="22">
         <v>2817113.8519466314</v>
       </c>
       <c r="F1335" s="22">
         <v>802533.6779368741</v>
       </c>
       <c r="G1335" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1335" s="22">
         <v>-229933.9372893257</v>
       </c>
       <c r="I1335" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1335" s="22">
         <v>1981894.0903482339</v>
       </c>
       <c r="L1335" s="27"/>
       <c r="N1335" s="27"/>
       <c r="P1335" s="27"/>
       <c r="Q1335" s="27"/>
       <c r="R1335" s="27"/>
       <c r="S1335" s="27"/>
     </row>
-    <row r="1336" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1336" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1336" s="29" t="s">
         <v>121</v>
       </c>
       <c r="E1336" s="22">
         <v>2841657.7319824137</v>
       </c>
       <c r="F1336" s="22">
         <v>803619.33954485215</v>
       </c>
       <c r="G1336" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1336" s="22">
         <v>-216071.10352561198</v>
       </c>
       <c r="I1336" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1336" s="22">
         <v>1994597.5769036096</v>
       </c>
       <c r="L1336" s="27"/>
       <c r="N1336" s="27"/>
       <c r="P1336" s="27"/>
       <c r="Q1336" s="27"/>
       <c r="R1336" s="27"/>
       <c r="S1336" s="27"/>
     </row>
-    <row r="1337" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1337" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1337" s="29" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="E1337" s="22">
         <v>2835151.229078033</v>
       </c>
       <c r="F1337" s="22">
         <v>807888.76239411731</v>
       </c>
       <c r="G1337" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1337" s="22">
         <v>-194098.81728590233</v>
       </c>
       <c r="I1337" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1337" s="22">
         <v>1951754.7986532308</v>
       </c>
       <c r="L1337" s="27"/>
       <c r="N1337" s="27"/>
       <c r="P1337" s="27"/>
       <c r="Q1337" s="27"/>
       <c r="R1337" s="27"/>
       <c r="S1337" s="27"/>
     </row>
-    <row r="1338" spans="3:19" ht="13.8" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="J1338" s="26"/>
+    <row r="1338" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1338" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="E1338" s="22">
+        <v>2721383.0972216371</v>
+      </c>
+      <c r="F1338" s="22">
+        <v>823101.79402598296</v>
+      </c>
+      <c r="G1338" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1338" s="22">
+        <v>-340649.05797913927</v>
+      </c>
+      <c r="I1338" s="22">
+        <v>6431.8064622267902</v>
+      </c>
+      <c r="J1338" s="22">
+        <v>1924031.1314861299</v>
+      </c>
       <c r="L1338" s="27"/>
       <c r="N1338" s="27"/>
       <c r="P1338" s="27"/>
       <c r="Q1338" s="27"/>
       <c r="R1338" s="27"/>
       <c r="S1338" s="27"/>
     </row>
-    <row r="1339" spans="3:19" x14ac:dyDescent="0.25">
-      <c r="D1339" s="52" t="s">
+    <row r="1339" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1339" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="E1339" s="22">
+        <v>2782436.7430399535</v>
+      </c>
+      <c r="F1339" s="22">
+        <v>866006.24918779708</v>
+      </c>
+      <c r="G1339" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1339" s="22">
+        <v>-370575.32164598902</v>
+      </c>
+      <c r="I1339" s="22">
+        <v>6425.1574816232805</v>
+      </c>
+      <c r="J1339" s="22">
+        <v>1996592.26456352</v>
+      </c>
+      <c r="L1339" s="27"/>
+      <c r="N1339" s="27"/>
+      <c r="P1339" s="27"/>
+      <c r="Q1339" s="27"/>
+      <c r="R1339" s="27"/>
+      <c r="S1339" s="27"/>
+    </row>
+    <row r="1340" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1340" s="29" t="s">
+        <v>196</v>
+      </c>
+      <c r="E1340" s="22">
+        <v>2993028.5585621255</v>
+      </c>
+      <c r="F1340" s="22">
+        <v>1142637.1467038938</v>
+      </c>
+      <c r="G1340" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1340" s="22">
+        <v>-250839.436464764</v>
+      </c>
+      <c r="I1340" s="22">
+        <v>6425.1574816232805</v>
+      </c>
+      <c r="J1340" s="22">
+        <v>2064449.9009240773</v>
+      </c>
+      <c r="L1340" s="27"/>
+      <c r="N1340" s="27"/>
+      <c r="P1340" s="27"/>
+      <c r="Q1340" s="27"/>
+      <c r="R1340" s="27"/>
+      <c r="S1340" s="27"/>
+    </row>
+    <row r="1341" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1341" s="29" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1341" s="22">
+        <v>3075060.4363823296</v>
+      </c>
+      <c r="F1341" s="22">
+        <v>1143351.6472246633</v>
+      </c>
+      <c r="G1341" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1341" s="22">
+        <v>-188232.97939830204</v>
+      </c>
+      <c r="I1341" s="22">
+        <v>6425.1574816232805</v>
+      </c>
+      <c r="J1341" s="22">
+        <v>1982153.2428068342</v>
+      </c>
+      <c r="L1341" s="27"/>
+      <c r="N1341" s="27"/>
+      <c r="P1341" s="27"/>
+      <c r="Q1341" s="27"/>
+      <c r="R1341" s="27"/>
+      <c r="S1341" s="27"/>
+    </row>
+    <row r="1342" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1342" s="29" t="s">
+        <v>390</v>
+      </c>
+      <c r="E1342" s="22">
+        <v>3054337.2835087078</v>
+      </c>
+      <c r="F1342" s="22">
+        <v>1142900.1072961863</v>
+      </c>
+      <c r="G1342" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1342" s="22">
+        <v>-137118.22548791673</v>
+      </c>
+      <c r="I1342" s="22">
+        <v>6425.0692479642803</v>
+      </c>
+      <c r="J1342" s="22">
+        <v>1951824.5899938927</v>
+      </c>
+      <c r="L1342" s="27"/>
+      <c r="N1342" s="27"/>
+      <c r="P1342" s="27"/>
+      <c r="Q1342" s="27"/>
+      <c r="R1342" s="27"/>
+      <c r="S1342" s="27"/>
+    </row>
+    <row r="1343" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1343" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="E1343" s="22">
+        <v>3010049.1163671375</v>
+      </c>
+      <c r="F1343" s="22">
+        <v>1143776.577703831</v>
+      </c>
+      <c r="G1343" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1343" s="22">
+        <v>-182500.19266563866</v>
+      </c>
+      <c r="I1343" s="22">
+        <v>6419.7063284558699</v>
+      </c>
+      <c r="J1343" s="22">
+        <v>1910141.1154655099</v>
+      </c>
+      <c r="L1343" s="27"/>
+      <c r="N1343" s="27"/>
+      <c r="P1343" s="27"/>
+      <c r="Q1343" s="27"/>
+      <c r="R1343" s="27"/>
+      <c r="S1343" s="27"/>
+    </row>
+    <row r="1344" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1344" s="25"/>
+      <c r="E1344" s="26"/>
+      <c r="F1344" s="26"/>
+      <c r="G1344" s="26"/>
+      <c r="H1344" s="26"/>
+      <c r="I1344" s="26"/>
+      <c r="J1344" s="26"/>
+      <c r="L1344" s="27"/>
+      <c r="N1344" s="27"/>
+      <c r="P1344" s="27"/>
+      <c r="Q1344" s="27"/>
+      <c r="R1344" s="27"/>
+      <c r="S1344" s="27"/>
+    </row>
+    <row r="1345" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1345" s="52" t="s">
         <v>399</v>
       </c>
-      <c r="E1339" s="52"/>
-[...16 lines deleted...]
-      <c r="D1341" s="52" t="s">
+      <c r="E1345" s="52"/>
+      <c r="F1345" s="52"/>
+      <c r="G1345" s="52"/>
+      <c r="H1345" s="52"/>
+      <c r="I1345" s="52"/>
+      <c r="J1345" s="52"/>
+    </row>
+    <row r="1346" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1346" s="52"/>
+      <c r="E1346" s="52"/>
+      <c r="F1346" s="52"/>
+      <c r="G1346" s="52"/>
+      <c r="H1346" s="52"/>
+      <c r="I1346" s="52"/>
+      <c r="J1346" s="52"/>
+    </row>
+    <row r="1347" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1347" s="52" t="s">
         <v>400</v>
       </c>
-      <c r="E1341" s="52"/>
-[...26 lines deleted...]
-      <c r="D1345" t="s">
+      <c r="E1347" s="52"/>
+      <c r="F1347" s="52"/>
+      <c r="G1347" s="52"/>
+      <c r="H1347" s="52"/>
+      <c r="I1347" s="52"/>
+      <c r="J1347" s="52"/>
+    </row>
+    <row r="1348" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1348" s="52"/>
+      <c r="E1348" s="52"/>
+      <c r="F1348" s="52"/>
+      <c r="G1348" s="52"/>
+      <c r="H1348" s="52"/>
+      <c r="I1348" s="52"/>
+      <c r="J1348" s="52"/>
+    </row>
+    <row r="1349" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="C1349" s="17"/>
+      <c r="D1349" s="52"/>
+      <c r="E1349" s="52"/>
+      <c r="F1349" s="52"/>
+      <c r="G1349" s="52"/>
+      <c r="H1349" s="52"/>
+      <c r="I1349" s="52"/>
+      <c r="J1349" s="52"/>
+    </row>
+    <row r="1351" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1351" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="1346" spans="4:10" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="D1346" t="s">
+    <row r="1352" spans="3:10" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="D1352" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="1348" spans="4:10" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="D1348" s="51" t="s">
+    <row r="1354" spans="3:10" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="D1354" s="51" t="s">
         <v>405</v>
       </c>
-      <c r="E1348" s="51"/>
-[...4 lines deleted...]
-      <c r="J1348" s="51"/>
+      <c r="E1354" s="51"/>
+      <c r="F1354" s="51"/>
+      <c r="G1354" s="51"/>
+      <c r="H1354" s="51"/>
+      <c r="I1354" s="51"/>
+      <c r="J1354" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="D1341:J1343"/>
+    <mergeCell ref="D1347:J1349"/>
     <mergeCell ref="D1267:J1267"/>
     <mergeCell ref="D1316:J1316"/>
     <mergeCell ref="D530:D532"/>
     <mergeCell ref="E530:E532"/>
     <mergeCell ref="F530:F532"/>
     <mergeCell ref="G530:G532"/>
     <mergeCell ref="H530:H532"/>
     <mergeCell ref="D383:J383"/>
     <mergeCell ref="I530:I532"/>
     <mergeCell ref="J530:J532"/>
-    <mergeCell ref="D1348:J1348"/>
+    <mergeCell ref="D1354:J1354"/>
     <mergeCell ref="D680:J680"/>
     <mergeCell ref="D876:J876"/>
     <mergeCell ref="D827:J827"/>
     <mergeCell ref="D778:J778"/>
     <mergeCell ref="D729:J729"/>
     <mergeCell ref="D925:J925"/>
     <mergeCell ref="D1023:J1023"/>
     <mergeCell ref="D1072:J1072"/>
     <mergeCell ref="D1121:J1121"/>
     <mergeCell ref="D1170:J1170"/>
     <mergeCell ref="D1219:J1219"/>
-    <mergeCell ref="D1339:J1340"/>
+    <mergeCell ref="D1345:J1346"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="F8:F10"/>
     <mergeCell ref="D7:J7"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="J8:J10"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="D88:J88"/>
     <mergeCell ref="D334:J334"/>
     <mergeCell ref="D974:J974"/>
     <mergeCell ref="D432:J432"/>
     <mergeCell ref="D631:J631"/>
     <mergeCell ref="D285:J285"/>
     <mergeCell ref="D533:J533"/>
     <mergeCell ref="D236:J236"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D187:J187"/>
     <mergeCell ref="D138:J138"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D481:J481"/>
     <mergeCell ref="D582:J582"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -36180,84 +36333,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92B7D69-B4F6-478F-859D-BE017088207D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F97608A-16C5-4163-9546-633A80E03F9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4284FE-5723-4271-A2A4-C6476F8565E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>