--- v1 (2026-08-07)
+++ v2 (2026-09-22)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEF0C778-A215-4A05-87A2-741875EB55AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF2D22F7-0B2A-4C0D-A25D-EA3C0972A97D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O D C S" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1354</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1360</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'O D C S'!$4:$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="406">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>OTHER DEPOSITORY CORPORATIONS SURVEY (ODCS)</t>
   </si>
   <si>
     <t>(Analytical Accounts of The Central Bank)</t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">RESERVE MONEY </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">Gross Foreign Assets </t>
   </si>
   <si>
@@ -1299,63 +1299,63 @@
     <t>*) Temporary figures</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> revised figures </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">March 17 </t>
   </si>
   <si>
-    <t>July 23*</t>
-[...2 lines deleted...]
-    <t>Last update  : 31/7/2026</t>
+    <t>September 7*</t>
+  </si>
+  <si>
+    <t>Last update  : 15/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2275,86 +2275,86 @@
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="34" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="34" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="36" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="36" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="38" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="38" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2391,112 +2391,112 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="75" applyNumberFormat="1"/>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="91">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2939,181 +2939,181 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S1354"/>
+  <dimension ref="A1:S1360"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B530" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A1340" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A530" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A1338" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A530" sqref="A530"/>
-      <selection pane="bottomLeft" activeCell="H1352" sqref="H1352"/>
+      <selection pane="bottomLeft" activeCell="K1348" sqref="K1348"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="17.77734375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="15.5546875" customWidth="1"/>
+    <col min="4" max="4" width="17.81640625" customWidth="1"/>
+    <col min="5" max="5" width="14.81640625" customWidth="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="1"/>
+    <col min="7" max="7" width="15.1796875" customWidth="1"/>
+    <col min="8" max="8" width="13.1796875" customWidth="1"/>
+    <col min="9" max="9" width="15.81640625" customWidth="1"/>
+    <col min="10" max="10" width="15.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...4 lines deleted...]
-      <c r="A2" s="38" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="38"/>
-[...5 lines deleted...]
-      <c r="D4" s="39" t="s">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+    </row>
+    <row r="4" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="40"/>
-[...7 lines deleted...]
-      <c r="D5" s="42" t="s">
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="43"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="43"/>
-[...7 lines deleted...]
-      <c r="D6" s="45" t="s">
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="46"/>
+    </row>
+    <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D6" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="46"/>
-[...7 lines deleted...]
-      <c r="D7" s="48" t="s">
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="49"/>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.4">
+      <c r="D7" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="49"/>
-[...7 lines deleted...]
-      <c r="D8" s="35" t="s">
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="52"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D8" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="35" t="s">
+      <c r="E8" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="H8" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="35" t="s">
+      <c r="I8" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="35" t="s">
+      <c r="J8" s="36" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="D11" s="32">
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+    </row>
+    <row r="11" spans="1:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="33">
         <v>1998</v>
       </c>
-      <c r="E11" s="33"/>
-[...4 lines deleted...]
-      <c r="J11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="35"/>
     </row>
     <row r="12" spans="1:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5">
         <v>44660</v>
       </c>
       <c r="F12" s="5">
         <v>10874</v>
       </c>
       <c r="G12" s="6">
         <v>480</v>
       </c>
       <c r="H12" s="5">
         <v>56014</v>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="5">
@@ -3299,60 +3299,60 @@
       <c r="H22" s="5">
         <v>78400</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
     </row>
     <row r="23" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D23" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="5">
         <v>48506</v>
       </c>
       <c r="F23" s="5">
         <v>25203</v>
       </c>
       <c r="G23" s="6">
         <v>424</v>
       </c>
       <c r="H23" s="5">
         <v>74133</v>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
     </row>
-    <row r="24" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D24" s="32">
+    <row r="24" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="33">
         <v>1999</v>
       </c>
-      <c r="E24" s="33"/>
-[...4 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="35"/>
     </row>
     <row r="25" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="5">
         <v>44660</v>
       </c>
       <c r="F25" s="5">
         <v>10874</v>
       </c>
       <c r="G25" s="6">
         <v>480</v>
       </c>
       <c r="H25" s="5">
         <v>56014</v>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
     </row>
     <row r="26" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="5">
@@ -3538,60 +3538,60 @@
       <c r="H35" s="5">
         <v>78400</v>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
     <row r="36" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E36" s="5">
         <v>48506</v>
       </c>
       <c r="F36" s="5">
         <v>25203</v>
       </c>
       <c r="G36" s="6">
         <v>424</v>
       </c>
       <c r="H36" s="5">
         <v>74133</v>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
     </row>
-    <row r="37" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D37" s="32">
+    <row r="37" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="33">
         <v>2000</v>
       </c>
-      <c r="E37" s="33"/>
-[...4 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="35"/>
     </row>
     <row r="38" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D38" s="7">
         <v>41646</v>
       </c>
       <c r="E38" s="10">
         <v>195708</v>
       </c>
       <c r="F38" s="10">
         <v>109895</v>
       </c>
       <c r="G38" s="10">
         <v>26585</v>
       </c>
       <c r="H38" s="10">
         <v>270419</v>
       </c>
       <c r="I38" s="10">
         <v>7215</v>
       </c>
       <c r="J38" s="10">
         <v>92920</v>
       </c>
     </row>
     <row r="39" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -4699,60 +4699,60 @@
       </c>
     </row>
     <row r="87" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E87" s="10">
         <v>289490</v>
       </c>
       <c r="F87" s="10">
         <v>88261</v>
       </c>
       <c r="G87" s="10">
         <v>47025</v>
       </c>
       <c r="H87" s="10">
         <v>226045</v>
       </c>
       <c r="I87" s="10">
         <v>7683</v>
       </c>
       <c r="J87" s="10">
         <v>125615</v>
       </c>
     </row>
-    <row r="88" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D88" s="32">
+    <row r="88" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D88" s="33">
         <v>2001</v>
       </c>
-      <c r="E88" s="33"/>
-[...4 lines deleted...]
-      <c r="J88" s="34"/>
+      <c r="E88" s="34"/>
+      <c r="F88" s="34"/>
+      <c r="G88" s="34"/>
+      <c r="H88" s="34"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="35"/>
     </row>
     <row r="89" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="7">
         <v>41644</v>
       </c>
       <c r="E89" s="10">
         <v>290273</v>
       </c>
       <c r="F89" s="10">
         <v>88261</v>
       </c>
       <c r="G89" s="10">
         <v>47023</v>
       </c>
       <c r="H89" s="10">
         <v>226044</v>
       </c>
       <c r="I89" s="10">
         <v>7683</v>
       </c>
       <c r="J89" s="10">
         <v>113078</v>
       </c>
     </row>
     <row r="90" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -5837,60 +5837,60 @@
       </c>
     </row>
     <row r="137" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="12">
         <v>42004</v>
       </c>
       <c r="E137" s="30">
         <v>300027</v>
       </c>
       <c r="F137" s="30">
         <v>108744</v>
       </c>
       <c r="G137" s="30">
         <v>46154</v>
       </c>
       <c r="H137" s="30">
         <v>252055</v>
       </c>
       <c r="I137" s="30">
         <v>7831</v>
       </c>
       <c r="J137" s="30">
         <v>122226</v>
       </c>
     </row>
-    <row r="138" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="32">
+    <row r="138" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D138" s="33">
         <v>2002</v>
       </c>
-      <c r="E138" s="33"/>
-[...4 lines deleted...]
-      <c r="J138" s="34"/>
+      <c r="E138" s="34"/>
+      <c r="F138" s="34"/>
+      <c r="G138" s="34"/>
+      <c r="H138" s="34"/>
+      <c r="I138" s="34"/>
+      <c r="J138" s="35"/>
     </row>
     <row r="139" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="7">
         <v>41646</v>
       </c>
       <c r="E139" s="10">
         <v>300027</v>
       </c>
       <c r="F139" s="10">
         <v>108744</v>
       </c>
       <c r="G139" s="10">
         <v>46154</v>
       </c>
       <c r="H139" s="10">
         <v>252055</v>
       </c>
       <c r="I139" s="10">
         <v>7831</v>
       </c>
       <c r="J139" s="10">
         <v>122226</v>
       </c>
     </row>
     <row r="140" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -6952,60 +6952,60 @@
       </c>
     </row>
     <row r="186" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="12">
         <v>42004</v>
       </c>
       <c r="E186" s="10">
         <v>294437</v>
       </c>
       <c r="F186" s="10">
         <v>81993</v>
       </c>
       <c r="G186" s="10">
         <v>45076</v>
       </c>
       <c r="H186" s="10">
         <v>280703</v>
       </c>
       <c r="I186" s="10">
         <v>8302</v>
       </c>
       <c r="J186" s="10">
         <v>138250</v>
       </c>
     </row>
-    <row r="187" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D187" s="32">
+    <row r="187" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D187" s="33">
         <v>2003</v>
       </c>
-      <c r="E187" s="33"/>
-[...4 lines deleted...]
-      <c r="J187" s="34"/>
+      <c r="E187" s="34"/>
+      <c r="F187" s="34"/>
+      <c r="G187" s="34"/>
+      <c r="H187" s="34"/>
+      <c r="I187" s="34"/>
+      <c r="J187" s="35"/>
     </row>
     <row r="188" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="7">
         <v>41646</v>
       </c>
       <c r="E188" s="10">
         <v>294382</v>
       </c>
       <c r="F188" s="10">
         <v>83650</v>
       </c>
       <c r="G188" s="10">
         <v>45065</v>
       </c>
       <c r="H188" s="10">
         <v>280703</v>
       </c>
       <c r="I188" s="10">
         <v>8302</v>
       </c>
       <c r="J188" s="10">
         <v>131372</v>
       </c>
     </row>
     <row r="189" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -8067,60 +8067,60 @@
       </c>
     </row>
     <row r="235" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D235" s="31">
         <v>42004</v>
       </c>
       <c r="E235" s="10">
         <v>319842</v>
       </c>
       <c r="F235" s="10">
         <v>93855</v>
       </c>
       <c r="G235" s="10">
         <v>43676</v>
       </c>
       <c r="H235" s="10">
         <v>246637</v>
       </c>
       <c r="I235" s="10">
         <v>8525</v>
       </c>
       <c r="J235" s="10">
         <v>166474</v>
       </c>
     </row>
-    <row r="236" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D236" s="32">
+    <row r="236" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D236" s="33">
         <v>2004</v>
       </c>
-      <c r="E236" s="33"/>
-[...4 lines deleted...]
-      <c r="J236" s="34"/>
+      <c r="E236" s="34"/>
+      <c r="F236" s="34"/>
+      <c r="G236" s="34"/>
+      <c r="H236" s="34"/>
+      <c r="I236" s="34"/>
+      <c r="J236" s="35"/>
     </row>
     <row r="237" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="7">
         <v>41646</v>
       </c>
       <c r="E237" s="11">
         <v>319101</v>
       </c>
       <c r="F237" s="11">
         <v>97447</v>
       </c>
       <c r="G237" s="11">
         <v>43662</v>
       </c>
       <c r="H237" s="11">
         <v>246636</v>
       </c>
       <c r="I237" s="11">
         <v>8533</v>
       </c>
       <c r="J237" s="11">
         <v>150426</v>
       </c>
     </row>
     <row r="238" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -9182,60 +9182,60 @@
       </c>
     </row>
     <row r="284" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D284" s="12">
         <v>42004</v>
       </c>
       <c r="E284" s="11">
         <v>342026</v>
       </c>
       <c r="F284" s="11">
         <v>97254</v>
       </c>
       <c r="G284" s="11">
         <v>10427</v>
       </c>
       <c r="H284" s="11">
         <v>273670</v>
       </c>
       <c r="I284" s="11">
         <v>39578</v>
       </c>
       <c r="J284" s="11">
         <v>199446</v>
       </c>
     </row>
-    <row r="285" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D285" s="32">
+    <row r="285" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D285" s="33">
         <v>2005</v>
       </c>
-      <c r="E285" s="33"/>
-[...4 lines deleted...]
-      <c r="J285" s="34"/>
+      <c r="E285" s="34"/>
+      <c r="F285" s="34"/>
+      <c r="G285" s="34"/>
+      <c r="H285" s="34"/>
+      <c r="I285" s="34"/>
+      <c r="J285" s="35"/>
     </row>
     <row r="286" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D286" s="7">
         <v>41646</v>
       </c>
       <c r="E286" s="11">
         <v>339892</v>
       </c>
       <c r="F286" s="11">
         <v>97228</v>
       </c>
       <c r="G286" s="11">
         <v>10889</v>
       </c>
       <c r="H286" s="11">
         <v>273670</v>
       </c>
       <c r="I286" s="11">
         <v>39577</v>
       </c>
       <c r="J286" s="11">
         <v>196309</v>
       </c>
     </row>
     <row r="287" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -10297,60 +10297,60 @@
       </c>
     </row>
     <row r="333" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D333" s="12">
         <v>42003</v>
       </c>
       <c r="E333" s="11">
         <v>343898</v>
       </c>
       <c r="F333" s="11">
         <v>93755</v>
       </c>
       <c r="G333" s="11">
         <v>9790</v>
       </c>
       <c r="H333" s="11">
         <v>286756</v>
       </c>
       <c r="I333" s="11">
         <v>25671</v>
       </c>
       <c r="J333" s="11">
         <v>269971</v>
       </c>
     </row>
-    <row r="334" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D334" s="32">
+    <row r="334" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D334" s="33">
         <v>2006</v>
       </c>
-      <c r="E334" s="33"/>
-[...4 lines deleted...]
-      <c r="J334" s="34"/>
+      <c r="E334" s="34"/>
+      <c r="F334" s="34"/>
+      <c r="G334" s="34"/>
+      <c r="H334" s="34"/>
+      <c r="I334" s="34"/>
+      <c r="J334" s="35"/>
     </row>
     <row r="335" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D335" s="7">
         <v>41645</v>
       </c>
       <c r="E335" s="10">
         <v>337768</v>
       </c>
       <c r="F335" s="10">
         <v>93463</v>
       </c>
       <c r="G335" s="10">
         <v>10434</v>
       </c>
       <c r="H335" s="10">
         <v>286756</v>
       </c>
       <c r="I335" s="10">
         <v>25664</v>
       </c>
       <c r="J335" s="10">
         <v>249764</v>
       </c>
     </row>
     <row r="336" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -11412,60 +11412,60 @@
       </c>
     </row>
     <row r="382" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D382" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E382" s="10">
         <v>385820</v>
       </c>
       <c r="F382" s="10">
         <v>7884</v>
       </c>
       <c r="G382" s="10">
         <v>9693</v>
       </c>
       <c r="H382" s="10">
         <v>265919</v>
       </c>
       <c r="I382" s="10">
         <v>25771</v>
       </c>
       <c r="J382" s="10">
         <v>346492</v>
       </c>
     </row>
-    <row r="383" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D383" s="32">
+    <row r="383" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D383" s="33">
         <v>2007</v>
       </c>
-      <c r="E383" s="33"/>
-[...4 lines deleted...]
-      <c r="J383" s="34"/>
+      <c r="E383" s="34"/>
+      <c r="F383" s="34"/>
+      <c r="G383" s="34"/>
+      <c r="H383" s="34"/>
+      <c r="I383" s="34"/>
+      <c r="J383" s="35"/>
     </row>
     <row r="384" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D384" s="7">
         <v>41644</v>
       </c>
       <c r="E384" s="10">
         <v>386085</v>
       </c>
       <c r="F384" s="10">
         <v>7878</v>
       </c>
       <c r="G384" s="10">
         <v>9983</v>
       </c>
       <c r="H384" s="10">
         <v>262407</v>
       </c>
       <c r="I384" s="10">
         <v>25771</v>
       </c>
       <c r="J384" s="10">
         <v>337381</v>
       </c>
     </row>
     <row r="385" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -12527,60 +12527,60 @@
       </c>
     </row>
     <row r="431" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D431" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E431" s="10">
         <v>538775</v>
       </c>
       <c r="F431" s="10">
         <v>7862</v>
       </c>
       <c r="G431" s="10">
         <v>8447</v>
       </c>
       <c r="H431" s="10">
         <v>249069</v>
       </c>
       <c r="I431" s="10">
         <v>14246</v>
       </c>
       <c r="J431" s="10">
         <v>438460</v>
       </c>
     </row>
-    <row r="432" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D432" s="32">
+    <row r="432" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D432" s="33">
         <v>2008</v>
       </c>
-      <c r="E432" s="33"/>
-[...4 lines deleted...]
-      <c r="J432" s="34"/>
+      <c r="E432" s="34"/>
+      <c r="F432" s="34"/>
+      <c r="G432" s="34"/>
+      <c r="H432" s="34"/>
+      <c r="I432" s="34"/>
+      <c r="J432" s="35"/>
     </row>
     <row r="433" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D433" s="7">
         <v>41646</v>
       </c>
       <c r="E433" s="10">
         <v>539477</v>
       </c>
       <c r="F433" s="10">
         <v>7947</v>
       </c>
       <c r="G433" s="10">
         <v>9275</v>
       </c>
       <c r="H433" s="10">
         <v>251146</v>
       </c>
       <c r="I433" s="10">
         <v>14246</v>
       </c>
       <c r="J433" s="10">
         <v>395085</v>
       </c>
     </row>
     <row r="434" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -13642,60 +13642,60 @@
       </c>
     </row>
     <row r="480" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D480" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E480" s="10">
         <v>566959</v>
       </c>
       <c r="F480" s="10">
         <v>8603</v>
       </c>
       <c r="G480" s="10">
         <v>9322</v>
       </c>
       <c r="H480" s="10">
         <v>172012</v>
       </c>
       <c r="I480" s="10">
         <v>14270</v>
       </c>
       <c r="J480" s="10">
         <v>354299</v>
       </c>
     </row>
-    <row r="481" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D481" s="32">
+    <row r="481" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D481" s="33">
         <v>2009</v>
       </c>
-      <c r="E481" s="33"/>
-[...4 lines deleted...]
-      <c r="J481" s="34"/>
+      <c r="E481" s="34"/>
+      <c r="F481" s="34"/>
+      <c r="G481" s="34"/>
+      <c r="H481" s="34"/>
+      <c r="I481" s="34"/>
+      <c r="J481" s="35"/>
     </row>
     <row r="482" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D482" s="7">
         <v>41646</v>
       </c>
       <c r="E482" s="10">
         <v>560915</v>
       </c>
       <c r="F482" s="10">
         <v>8470</v>
       </c>
       <c r="G482" s="10">
         <v>9880</v>
       </c>
       <c r="H482" s="10">
         <v>185137</v>
       </c>
       <c r="I482" s="10">
         <v>14269</v>
       </c>
       <c r="J482" s="10">
         <v>348457</v>
       </c>
     </row>
     <row r="483" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -14758,100 +14758,100 @@
     </row>
     <row r="529" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D529" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E529" s="10">
         <v>621815</v>
       </c>
       <c r="F529" s="10">
         <v>35902</v>
       </c>
       <c r="G529" s="10">
         <v>7166</v>
       </c>
       <c r="H529" s="10">
         <v>200956</v>
       </c>
       <c r="I529" s="10">
         <v>13551</v>
       </c>
       <c r="J529" s="10">
         <v>452661</v>
       </c>
     </row>
     <row r="530" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D530" s="35" t="s">
+      <c r="D530" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="E530" s="35" t="s">
+      <c r="E530" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="F530" s="35" t="s">
+      <c r="F530" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="G530" s="35" t="s">
+      <c r="G530" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="H530" s="35" t="s">
+      <c r="H530" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="I530" s="35" t="s">
+      <c r="I530" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="J530" s="35" t="s">
+      <c r="J530" s="36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="531" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D531" s="36"/>
-[...5 lines deleted...]
-      <c r="J531" s="36"/>
+      <c r="D531" s="37"/>
+      <c r="E531" s="37"/>
+      <c r="F531" s="37"/>
+      <c r="G531" s="37"/>
+      <c r="H531" s="37"/>
+      <c r="I531" s="37"/>
+      <c r="J531" s="37"/>
     </row>
     <row r="532" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D532" s="37"/>
-[...8 lines deleted...]
-      <c r="D533" s="32">
+      <c r="D532" s="38"/>
+      <c r="E532" s="38"/>
+      <c r="F532" s="38"/>
+      <c r="G532" s="38"/>
+      <c r="H532" s="38"/>
+      <c r="I532" s="38"/>
+      <c r="J532" s="38"/>
+    </row>
+    <row r="533" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D533" s="33">
         <v>2010</v>
       </c>
-      <c r="E533" s="33"/>
-[...4 lines deleted...]
-      <c r="J533" s="34"/>
+      <c r="E533" s="34"/>
+      <c r="F533" s="34"/>
+      <c r="G533" s="34"/>
+      <c r="H533" s="34"/>
+      <c r="I533" s="34"/>
+      <c r="J533" s="35"/>
     </row>
     <row r="534" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D534" s="7">
         <v>41640</v>
       </c>
       <c r="E534" s="11">
         <v>614659</v>
       </c>
       <c r="F534" s="11">
         <v>35298</v>
       </c>
       <c r="G534" s="11">
         <v>7660</v>
       </c>
       <c r="H534" s="11">
         <v>211628</v>
       </c>
       <c r="I534" s="11">
         <v>13541</v>
       </c>
       <c r="J534" s="11">
         <v>428654</v>
       </c>
     </row>
     <row r="535" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -15913,60 +15913,60 @@
       </c>
     </row>
     <row r="581" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D581" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E581" s="11">
         <v>862979</v>
       </c>
       <c r="F581" s="11">
         <v>33661</v>
       </c>
       <c r="G581" s="11">
         <v>11197</v>
       </c>
       <c r="H581" s="11">
         <v>160819</v>
       </c>
       <c r="I581" s="11">
         <v>13085</v>
       </c>
       <c r="J581" s="11">
         <v>626401</v>
       </c>
     </row>
-    <row r="582" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D582" s="32">
+    <row r="582" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D582" s="33">
         <v>2011</v>
       </c>
-      <c r="E582" s="33"/>
-[...4 lines deleted...]
-      <c r="J582" s="34"/>
+      <c r="E582" s="34"/>
+      <c r="F582" s="34"/>
+      <c r="G582" s="34"/>
+      <c r="H582" s="34"/>
+      <c r="I582" s="34"/>
+      <c r="J582" s="35"/>
     </row>
     <row r="583" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D583" s="7">
         <v>41646</v>
       </c>
       <c r="E583" s="10">
         <v>865201</v>
       </c>
       <c r="F583" s="10">
         <v>33566</v>
       </c>
       <c r="G583" s="10">
         <v>11598</v>
       </c>
       <c r="H583" s="10">
         <v>169843</v>
       </c>
       <c r="I583" s="10">
         <v>13084</v>
       </c>
       <c r="J583" s="10">
         <v>609480</v>
       </c>
     </row>
     <row r="584" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -17028,60 +17028,60 @@
       </c>
     </row>
     <row r="630" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D630" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E630" s="10">
         <v>1015081</v>
       </c>
       <c r="F630" s="10">
         <v>49208</v>
       </c>
       <c r="G630" s="10">
         <v>8702</v>
       </c>
       <c r="H630" s="10">
         <v>166928</v>
       </c>
       <c r="I630" s="10">
         <v>11650</v>
       </c>
       <c r="J630" s="10">
         <v>827253</v>
       </c>
     </row>
-    <row r="631" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D631" s="32">
+    <row r="631" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D631" s="33">
         <v>2012</v>
       </c>
-      <c r="E631" s="33"/>
-[...4 lines deleted...]
-      <c r="J631" s="34"/>
+      <c r="E631" s="34"/>
+      <c r="F631" s="34"/>
+      <c r="G631" s="34"/>
+      <c r="H631" s="34"/>
+      <c r="I631" s="34"/>
+      <c r="J631" s="35"/>
     </row>
     <row r="632" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D632" s="7">
         <v>41645</v>
       </c>
       <c r="E632" s="10">
         <v>1024075</v>
       </c>
       <c r="F632" s="10">
         <v>49927</v>
       </c>
       <c r="G632" s="10">
         <v>8873</v>
       </c>
       <c r="H632" s="10">
         <v>182164</v>
       </c>
       <c r="I632" s="10">
         <v>11648</v>
       </c>
       <c r="J632" s="10">
         <v>840183</v>
       </c>
     </row>
     <row r="633" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -18143,60 +18143,60 @@
       </c>
     </row>
     <row r="679" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D679" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E679" s="10">
         <v>1152721</v>
       </c>
       <c r="F679" s="10">
         <v>96636</v>
       </c>
       <c r="G679" s="10">
         <v>5715</v>
       </c>
       <c r="H679" s="10">
         <v>200520</v>
       </c>
       <c r="I679" s="10">
         <v>6300</v>
       </c>
       <c r="J679" s="10">
         <v>839872</v>
       </c>
     </row>
-    <row r="680" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D680" s="32">
+    <row r="680" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D680" s="33">
         <v>2013</v>
       </c>
-      <c r="E680" s="33"/>
-[...4 lines deleted...]
-      <c r="J680" s="34"/>
+      <c r="E680" s="34"/>
+      <c r="F680" s="34"/>
+      <c r="G680" s="34"/>
+      <c r="H680" s="34"/>
+      <c r="I680" s="34"/>
+      <c r="J680" s="35"/>
     </row>
     <row r="681" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D681" s="7">
         <v>41646</v>
       </c>
       <c r="E681" s="10">
         <v>1144650</v>
       </c>
       <c r="F681" s="10">
         <v>96075</v>
       </c>
       <c r="G681" s="10">
         <v>6018</v>
       </c>
       <c r="H681" s="10">
         <v>212199</v>
       </c>
       <c r="I681" s="10">
         <v>6025</v>
       </c>
       <c r="J681" s="10">
         <v>812851</v>
       </c>
     </row>
     <row r="682" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -19258,60 +19258,60 @@
       </c>
     </row>
     <row r="728" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D728" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E728" s="10">
         <v>1279282</v>
       </c>
       <c r="F728" s="10">
         <v>109592</v>
       </c>
       <c r="G728" s="10">
         <v>5407</v>
       </c>
       <c r="H728" s="10">
         <v>185249</v>
       </c>
       <c r="I728" s="10">
         <v>8147</v>
       </c>
       <c r="J728" s="10">
         <v>1017954</v>
       </c>
     </row>
-    <row r="729" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D729" s="32">
+    <row r="729" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D729" s="33">
         <v>2014</v>
       </c>
-      <c r="E729" s="33"/>
-[...4 lines deleted...]
-      <c r="J729" s="34"/>
+      <c r="E729" s="34"/>
+      <c r="F729" s="34"/>
+      <c r="G729" s="34"/>
+      <c r="H729" s="34"/>
+      <c r="I729" s="34"/>
+      <c r="J729" s="35"/>
     </row>
     <row r="730" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D730" s="7">
         <v>42011</v>
       </c>
       <c r="E730" s="15">
         <v>1260906</v>
       </c>
       <c r="F730" s="15">
         <v>107592</v>
       </c>
       <c r="G730" s="15">
         <v>5595</v>
       </c>
       <c r="H730" s="15">
         <v>198760</v>
       </c>
       <c r="I730" s="15">
         <v>8147</v>
       </c>
       <c r="J730" s="15">
         <v>1022746</v>
       </c>
     </row>
     <row r="731" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -20097,16020 +20097,16203 @@
       </c>
     </row>
     <row r="765" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D765" s="7">
         <v>42277</v>
       </c>
       <c r="E765" s="15">
         <v>1409313</v>
       </c>
       <c r="F765" s="15">
         <v>91714</v>
       </c>
       <c r="G765" s="15">
         <v>1603</v>
       </c>
       <c r="H765" s="15">
         <v>109414</v>
       </c>
       <c r="I765" s="15">
         <v>8005</v>
       </c>
       <c r="J765" s="15">
         <v>1046975</v>
       </c>
     </row>
-    <row r="766" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="766" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D766" s="7">
         <v>42284</v>
       </c>
       <c r="E766" s="15">
         <v>1399557</v>
       </c>
       <c r="F766" s="15">
         <v>91192</v>
       </c>
       <c r="G766" s="15">
         <v>1603</v>
       </c>
       <c r="H766" s="15">
         <v>101710</v>
       </c>
       <c r="I766" s="15">
         <v>8005</v>
       </c>
       <c r="J766" s="15">
         <v>1048802</v>
       </c>
     </row>
-    <row r="767" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="767" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D767" s="7">
         <v>42292</v>
       </c>
       <c r="E767" s="15">
         <v>1407193</v>
       </c>
       <c r="F767" s="15">
         <v>91300</v>
       </c>
       <c r="G767" s="15">
         <v>1603</v>
       </c>
       <c r="H767" s="15">
         <v>153106</v>
       </c>
       <c r="I767" s="15">
         <v>8005</v>
       </c>
       <c r="J767" s="15">
         <v>1093130</v>
       </c>
     </row>
-    <row r="768" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="768" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D768" s="7">
         <v>42300</v>
       </c>
       <c r="E768" s="15">
         <v>1368437</v>
       </c>
       <c r="F768" s="15">
         <v>77752</v>
       </c>
       <c r="G768" s="15">
         <v>1501</v>
       </c>
       <c r="H768" s="15">
         <v>100920</v>
       </c>
       <c r="I768" s="15">
         <v>7998</v>
       </c>
       <c r="J768" s="15">
         <v>1028985</v>
       </c>
     </row>
-    <row r="769" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="769" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D769" s="7">
         <v>42308</v>
       </c>
       <c r="E769" s="15">
         <v>1391261</v>
       </c>
       <c r="F769" s="15">
         <v>77910</v>
       </c>
       <c r="G769" s="15">
         <v>1503</v>
       </c>
       <c r="H769" s="15">
         <v>154473</v>
       </c>
       <c r="I769" s="15">
         <v>7997</v>
       </c>
       <c r="J769" s="15">
         <v>1091294</v>
       </c>
     </row>
-    <row r="770" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="770" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D770" s="7">
         <v>42315</v>
       </c>
       <c r="E770" s="15">
         <v>1380710</v>
       </c>
       <c r="F770" s="15">
         <v>77697</v>
       </c>
       <c r="G770" s="15">
         <v>1503</v>
       </c>
       <c r="H770" s="15">
         <v>141087</v>
       </c>
       <c r="I770" s="15">
         <v>7997</v>
       </c>
       <c r="J770" s="15">
         <v>1068155</v>
       </c>
     </row>
-    <row r="771" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="771" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D771" s="7">
         <v>42322</v>
       </c>
       <c r="E771" s="15">
         <v>1397842</v>
       </c>
       <c r="F771" s="15">
         <v>78022</v>
       </c>
       <c r="G771" s="15">
         <v>1503</v>
       </c>
       <c r="H771" s="15">
         <v>110360</v>
       </c>
       <c r="I771" s="15">
         <v>7996</v>
       </c>
       <c r="J771" s="15">
         <v>1047300</v>
       </c>
     </row>
-    <row r="772" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="772" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D772" s="7">
         <v>42329</v>
       </c>
       <c r="E772" s="15">
         <v>1395310</v>
       </c>
       <c r="F772" s="15">
         <v>77978</v>
       </c>
       <c r="G772" s="15">
         <v>1503</v>
       </c>
       <c r="H772" s="15">
         <v>113246</v>
       </c>
       <c r="I772" s="15">
         <v>7980</v>
       </c>
       <c r="J772" s="15">
         <v>1048302</v>
       </c>
     </row>
     <row r="773" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D773" s="7">
         <v>42336</v>
       </c>
       <c r="E773" s="15">
         <v>1392116</v>
       </c>
       <c r="F773" s="15">
         <v>77346</v>
       </c>
       <c r="G773" s="15">
         <v>1504</v>
       </c>
       <c r="H773" s="15">
         <v>171019</v>
       </c>
       <c r="I773" s="15">
         <v>7980</v>
       </c>
       <c r="J773" s="15">
         <v>1089936</v>
       </c>
     </row>
-    <row r="774" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="774" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D774" s="7">
         <v>42343</v>
       </c>
       <c r="E774" s="15">
         <v>1314176</v>
       </c>
       <c r="F774" s="15">
         <v>76320</v>
       </c>
       <c r="G774" s="15">
         <v>1504</v>
       </c>
       <c r="H774" s="15">
         <v>182114</v>
       </c>
       <c r="I774" s="15">
         <v>7980</v>
       </c>
       <c r="J774" s="15">
         <v>1084325</v>
       </c>
     </row>
-    <row r="775" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="775" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D775" s="7">
         <v>42353</v>
       </c>
       <c r="E775" s="15">
         <v>1438661</v>
       </c>
       <c r="F775" s="15">
         <v>78392</v>
       </c>
       <c r="G775" s="15">
         <v>1504</v>
       </c>
       <c r="H775" s="15">
         <v>156429</v>
       </c>
       <c r="I775" s="15">
         <v>7964</v>
       </c>
       <c r="J775" s="15">
         <v>1067237</v>
       </c>
     </row>
-    <row r="776" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="776" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D776" s="7">
         <v>42361</v>
       </c>
       <c r="E776" s="15">
         <v>1391181</v>
       </c>
       <c r="F776" s="15">
         <v>72916</v>
       </c>
       <c r="G776" s="15">
         <v>1504</v>
       </c>
       <c r="H776" s="15">
         <v>189923</v>
       </c>
       <c r="I776" s="15">
         <v>7964</v>
       </c>
       <c r="J776" s="15">
         <v>1102749</v>
       </c>
     </row>
-    <row r="777" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="777" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D777" s="7">
         <v>42369</v>
       </c>
       <c r="E777" s="15">
         <v>1424331</v>
       </c>
       <c r="F777" s="15">
         <v>72928</v>
       </c>
       <c r="G777" s="15">
         <v>1488</v>
       </c>
       <c r="H777" s="15">
         <v>168098</v>
       </c>
       <c r="I777" s="15">
         <v>7963</v>
       </c>
       <c r="J777" s="15">
         <v>1114129</v>
       </c>
     </row>
     <row r="778" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D778" s="32">
+      <c r="D778" s="33">
         <v>2015</v>
       </c>
-      <c r="E778" s="33"/>
-[...6 lines deleted...]
-    <row r="779" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E778" s="34"/>
+      <c r="F778" s="34"/>
+      <c r="G778" s="34"/>
+      <c r="H778" s="34"/>
+      <c r="I778" s="34"/>
+      <c r="J778" s="35"/>
+    </row>
+    <row r="779" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D779" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E779" s="15">
         <v>1424128</v>
       </c>
       <c r="F779" s="15">
         <v>71199</v>
       </c>
       <c r="G779" s="15">
         <v>1488</v>
       </c>
       <c r="H779" s="15">
         <v>199847</v>
       </c>
       <c r="I779" s="15">
         <v>7963</v>
       </c>
       <c r="J779" s="15">
         <v>1128009</v>
       </c>
     </row>
-    <row r="780" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="780" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D780" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E780" s="15">
         <v>1416078</v>
       </c>
       <c r="F780" s="15">
         <v>72541</v>
       </c>
       <c r="G780" s="15">
         <v>1488</v>
       </c>
       <c r="H780" s="15">
         <v>148786</v>
       </c>
       <c r="I780" s="15">
         <v>7963</v>
       </c>
       <c r="J780" s="15">
         <v>1057383</v>
       </c>
     </row>
-    <row r="781" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="781" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D781" s="18" t="s">
         <v>104</v>
       </c>
       <c r="E781" s="15">
         <v>1437464</v>
       </c>
       <c r="F781" s="15">
         <v>71246</v>
       </c>
       <c r="G781" s="15">
         <v>1488</v>
       </c>
       <c r="H781" s="15">
         <v>71546</v>
       </c>
       <c r="I781" s="15">
         <v>7950</v>
       </c>
       <c r="J781" s="15">
         <v>1005918</v>
       </c>
     </row>
-    <row r="782" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="782" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D782" s="18" t="s">
         <v>105</v>
       </c>
       <c r="E782" s="15">
         <v>1474789</v>
       </c>
       <c r="F782" s="15">
         <v>71807</v>
       </c>
       <c r="G782" s="15">
         <v>1489</v>
       </c>
       <c r="H782" s="15">
         <v>104793</v>
       </c>
       <c r="I782" s="15">
         <v>7950</v>
       </c>
       <c r="J782" s="15">
         <v>1052823</v>
       </c>
     </row>
-    <row r="783" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="783" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D783" s="18" t="s">
         <v>106</v>
       </c>
       <c r="E783" s="15">
         <v>1494385</v>
       </c>
       <c r="F783" s="15">
         <v>72268</v>
       </c>
       <c r="G783" s="15">
         <v>1489</v>
       </c>
       <c r="H783" s="15">
         <v>93352</v>
       </c>
       <c r="I783" s="15">
         <v>7948</v>
       </c>
       <c r="J783" s="15">
         <v>1064641</v>
       </c>
     </row>
-    <row r="784" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="784" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D784" s="18" t="s">
         <v>107</v>
       </c>
       <c r="E784" s="15">
         <v>1506146</v>
       </c>
       <c r="F784" s="15">
         <v>72725</v>
       </c>
       <c r="G784" s="15">
         <v>1489</v>
       </c>
       <c r="H784" s="15">
         <v>67105</v>
       </c>
       <c r="I784" s="15">
         <v>7948</v>
       </c>
       <c r="J784" s="15">
         <v>1035136</v>
       </c>
     </row>
-    <row r="785" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="785" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D785" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E785" s="15">
         <v>1499091</v>
       </c>
       <c r="F785" s="15">
         <v>69893</v>
       </c>
       <c r="G785" s="15">
         <v>1489</v>
       </c>
       <c r="H785" s="15">
         <v>42332</v>
       </c>
       <c r="I785" s="15">
         <v>7941</v>
       </c>
       <c r="J785" s="15">
         <v>1016543</v>
       </c>
     </row>
-    <row r="786" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="786" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D786" s="18" t="s">
         <v>109</v>
       </c>
       <c r="E786" s="15">
         <v>1510493</v>
       </c>
       <c r="F786" s="15">
         <v>69873</v>
       </c>
       <c r="G786" s="15">
         <v>1490</v>
       </c>
       <c r="H786" s="15">
         <v>84965</v>
       </c>
       <c r="I786" s="15">
         <v>7940</v>
       </c>
       <c r="J786" s="15">
         <v>1066834</v>
       </c>
     </row>
-    <row r="787" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="787" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D787" s="18" t="s">
         <v>110</v>
       </c>
       <c r="E787" s="15">
         <v>1518843</v>
       </c>
       <c r="F787" s="15">
         <v>69993</v>
       </c>
       <c r="G787" s="15">
         <v>1490</v>
       </c>
       <c r="H787" s="15">
         <v>85769</v>
       </c>
       <c r="I787" s="15">
         <v>7941</v>
       </c>
       <c r="J787" s="15">
         <v>1071190</v>
       </c>
     </row>
-    <row r="788" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="788" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D788" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E788" s="15">
         <v>1513955</v>
       </c>
       <c r="F788" s="15">
         <v>69641</v>
       </c>
       <c r="G788" s="15">
         <v>1490</v>
       </c>
       <c r="H788" s="15">
         <v>47986</v>
       </c>
       <c r="I788" s="15">
         <v>7941</v>
       </c>
       <c r="J788" s="15">
         <v>1029929</v>
       </c>
     </row>
-    <row r="789" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="789" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D789" s="18" t="s">
         <v>112</v>
       </c>
       <c r="E789" s="15">
         <v>1490584</v>
       </c>
       <c r="F789" s="15">
         <v>64783</v>
       </c>
       <c r="G789" s="15">
         <v>1490</v>
       </c>
       <c r="H789" s="15">
         <v>47288</v>
       </c>
       <c r="I789" s="15">
         <v>7968</v>
       </c>
       <c r="J789" s="15">
         <v>995764</v>
       </c>
     </row>
-    <row r="790" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="790" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D790" s="18" t="s">
         <v>113</v>
       </c>
       <c r="E790" s="15">
         <v>1484552.8422103049</v>
       </c>
       <c r="F790" s="15">
         <v>65027.007204767004</v>
       </c>
       <c r="G790" s="15">
         <v>1487.6780711490001</v>
       </c>
       <c r="H790" s="15">
         <v>119578.83392519601</v>
       </c>
       <c r="I790" s="15">
         <v>7966.6693901053304</v>
       </c>
       <c r="J790" s="15">
         <v>1084227.4689362003</v>
       </c>
     </row>
-    <row r="791" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="791" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D791" s="18" t="s">
         <v>114</v>
       </c>
       <c r="E791" s="15">
         <v>1467644</v>
       </c>
       <c r="F791" s="15">
         <v>65194</v>
       </c>
       <c r="G791" s="15">
         <v>1488</v>
       </c>
       <c r="H791" s="15">
         <v>125431</v>
       </c>
       <c r="I791" s="15">
         <v>7967</v>
       </c>
       <c r="J791" s="15">
         <v>1084740</v>
       </c>
     </row>
-    <row r="792" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="792" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D792" s="18" t="s">
         <v>115</v>
       </c>
       <c r="E792" s="15">
         <v>1458271</v>
       </c>
       <c r="F792" s="15">
         <v>64155</v>
       </c>
       <c r="G792" s="15">
         <v>988</v>
       </c>
       <c r="H792" s="15">
         <v>108763</v>
       </c>
       <c r="I792" s="15">
         <v>7967</v>
       </c>
       <c r="J792" s="15">
         <v>1058669</v>
       </c>
     </row>
-    <row r="793" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="793" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D793" s="18" t="s">
         <v>116</v>
       </c>
       <c r="E793" s="15">
         <v>1425605</v>
       </c>
       <c r="F793" s="15">
         <v>64324</v>
       </c>
       <c r="G793" s="15">
         <v>988</v>
       </c>
       <c r="H793" s="15">
         <v>95149</v>
       </c>
       <c r="I793" s="15">
         <v>7974</v>
       </c>
       <c r="J793" s="15">
         <v>1020995</v>
       </c>
     </row>
-    <row r="794" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="794" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D794" s="18" t="s">
         <v>117</v>
       </c>
       <c r="E794" s="15">
         <v>1458187</v>
       </c>
       <c r="F794" s="15">
         <v>64201</v>
       </c>
       <c r="G794" s="15">
         <v>612</v>
       </c>
       <c r="H794" s="15">
         <v>103415</v>
       </c>
       <c r="I794" s="15">
         <v>7974</v>
       </c>
       <c r="J794" s="15">
         <v>1069427</v>
       </c>
     </row>
-    <row r="795" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="795" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D795" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E795" s="15">
         <v>1453716</v>
       </c>
       <c r="F795" s="15">
         <v>65211</v>
       </c>
       <c r="G795" s="15">
         <v>612</v>
       </c>
       <c r="H795" s="15">
         <v>104120</v>
       </c>
       <c r="I795" s="15">
         <v>7974</v>
       </c>
       <c r="J795" s="15">
         <v>1068226</v>
       </c>
     </row>
-    <row r="796" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="796" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D796" s="18" t="s">
         <v>119</v>
       </c>
       <c r="E796" s="15">
         <v>1461876</v>
       </c>
       <c r="F796" s="15">
         <v>65762</v>
       </c>
       <c r="G796" s="15">
         <v>612</v>
       </c>
       <c r="H796" s="15">
         <v>65297</v>
       </c>
       <c r="I796" s="15">
         <v>7974</v>
       </c>
       <c r="J796" s="15">
         <v>1054612</v>
       </c>
     </row>
-    <row r="797" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="797" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D797" s="18" t="s">
         <v>120</v>
       </c>
       <c r="E797" s="15">
         <v>1473220</v>
       </c>
       <c r="F797" s="15">
         <v>65423</v>
       </c>
       <c r="G797" s="15">
         <v>612</v>
       </c>
       <c r="H797" s="15">
         <v>55983</v>
       </c>
       <c r="I797" s="15">
         <v>7963</v>
       </c>
       <c r="J797" s="15">
         <v>1044039</v>
       </c>
     </row>
-    <row r="798" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="798" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D798" s="18" t="s">
         <v>121</v>
       </c>
       <c r="E798" s="15">
         <v>1422462</v>
       </c>
       <c r="F798" s="15">
         <v>68248</v>
       </c>
       <c r="G798" s="15">
         <v>613</v>
       </c>
       <c r="H798" s="15">
         <v>56487</v>
       </c>
       <c r="I798" s="15">
         <v>7963</v>
       </c>
       <c r="J798" s="15">
         <v>1064649</v>
       </c>
     </row>
-    <row r="799" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="799" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D799" s="18" t="s">
         <v>122</v>
       </c>
       <c r="E799" s="15">
         <v>1479756</v>
       </c>
       <c r="F799" s="15">
         <v>69216</v>
       </c>
       <c r="G799" s="15">
         <v>613</v>
       </c>
       <c r="H799" s="15">
         <v>61141</v>
       </c>
       <c r="I799" s="15">
         <v>7963</v>
       </c>
       <c r="J799" s="15">
         <v>1053524</v>
       </c>
     </row>
-    <row r="800" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="800" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D800" s="18" t="s">
         <v>123</v>
       </c>
       <c r="E800" s="15">
         <v>1472201</v>
       </c>
       <c r="F800" s="15">
         <v>69135</v>
       </c>
       <c r="G800" s="15">
         <v>613</v>
       </c>
       <c r="H800" s="15">
         <v>42970</v>
       </c>
       <c r="I800" s="15">
         <v>7963</v>
       </c>
       <c r="J800" s="15">
         <v>1046829</v>
       </c>
     </row>
-    <row r="801" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="801" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D801" s="19" t="s">
         <v>124</v>
       </c>
       <c r="E801" s="20">
         <v>1457345</v>
       </c>
       <c r="F801" s="20">
         <v>69390</v>
       </c>
       <c r="G801" s="20">
         <v>613</v>
       </c>
       <c r="H801" s="20">
         <v>57746</v>
       </c>
       <c r="I801" s="20">
         <v>7953</v>
       </c>
       <c r="J801" s="20">
         <v>1063996</v>
       </c>
     </row>
-    <row r="802" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="802" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D802" s="21" t="s">
         <v>125</v>
       </c>
       <c r="E802" s="22">
         <v>1465783</v>
       </c>
       <c r="F802" s="22">
         <v>67090</v>
       </c>
       <c r="G802" s="22">
         <v>610</v>
       </c>
       <c r="H802" s="22">
         <v>89089</v>
       </c>
       <c r="I802" s="22">
         <v>7953</v>
       </c>
       <c r="J802" s="22">
         <v>1095996</v>
       </c>
     </row>
-    <row r="803" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="803" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D803" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E803" s="22">
         <v>1467158</v>
       </c>
       <c r="F803" s="22">
         <v>66827</v>
       </c>
       <c r="G803" s="22">
         <v>597</v>
       </c>
       <c r="H803" s="22">
         <v>93443</v>
       </c>
       <c r="I803" s="22">
         <v>7953</v>
       </c>
       <c r="J803" s="22">
         <v>1107917</v>
       </c>
     </row>
-    <row r="804" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="804" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D804" s="21" t="s">
         <v>127</v>
       </c>
       <c r="E804" s="22">
         <v>1452100</v>
       </c>
       <c r="F804" s="22">
         <v>66624</v>
       </c>
       <c r="G804" s="22">
         <v>597</v>
       </c>
       <c r="H804" s="22">
         <v>89191</v>
       </c>
       <c r="I804" s="22">
         <v>7953</v>
       </c>
       <c r="J804" s="22">
         <v>1178559</v>
       </c>
     </row>
-    <row r="805" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="805" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D805" s="21" t="s">
         <v>128</v>
       </c>
       <c r="E805" s="22">
         <v>1463040</v>
       </c>
       <c r="F805" s="22">
         <v>67001</v>
       </c>
       <c r="G805" s="22">
         <v>597</v>
       </c>
       <c r="H805" s="22">
         <v>86790</v>
       </c>
       <c r="I805" s="22">
         <v>7938</v>
       </c>
       <c r="J805" s="22">
         <v>1158221</v>
       </c>
     </row>
-    <row r="806" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="806" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D806" s="21" t="s">
         <v>129</v>
       </c>
       <c r="E806" s="22">
         <v>1476397</v>
       </c>
       <c r="F806" s="22">
         <v>68167</v>
       </c>
       <c r="G806" s="22">
         <v>599</v>
       </c>
       <c r="H806" s="22">
         <v>110185</v>
       </c>
       <c r="I806" s="22">
         <v>7937</v>
       </c>
       <c r="J806" s="22">
         <v>1140424</v>
       </c>
     </row>
-    <row r="807" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="807" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D807" s="21" t="s">
         <v>130</v>
       </c>
       <c r="E807" s="22">
         <v>1473853</v>
       </c>
       <c r="F807" s="22">
         <v>68345</v>
       </c>
       <c r="G807" s="22">
         <v>599</v>
       </c>
       <c r="H807" s="22">
         <v>115068</v>
       </c>
       <c r="I807" s="22">
         <v>7937</v>
       </c>
       <c r="J807" s="22">
         <v>1112028</v>
       </c>
     </row>
-    <row r="808" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="808" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D808" s="21" t="s">
         <v>131</v>
       </c>
       <c r="E808" s="22">
         <v>1498343</v>
       </c>
       <c r="F808" s="22">
         <v>69531</v>
       </c>
       <c r="G808" s="22">
         <v>599</v>
       </c>
       <c r="H808" s="22">
         <v>83184</v>
       </c>
       <c r="I808" s="22">
         <v>7937</v>
       </c>
       <c r="J808" s="22">
         <v>1075213</v>
       </c>
     </row>
-    <row r="809" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="809" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D809" s="21" t="s">
         <v>132</v>
       </c>
       <c r="E809" s="22">
         <v>1524213</v>
       </c>
       <c r="F809" s="22">
         <v>70364</v>
       </c>
       <c r="G809" s="22">
         <v>599</v>
       </c>
       <c r="H809" s="22">
         <v>74658</v>
       </c>
       <c r="I809" s="22">
         <v>7926</v>
       </c>
       <c r="J809" s="22">
         <v>1045244</v>
       </c>
     </row>
-    <row r="810" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="810" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D810" s="21" t="s">
         <v>133</v>
       </c>
       <c r="E810" s="22">
         <v>1507717</v>
       </c>
       <c r="F810" s="22">
         <v>73834</v>
       </c>
       <c r="G810" s="22">
         <v>600</v>
       </c>
       <c r="H810" s="22">
         <v>110474</v>
       </c>
       <c r="I810" s="22">
         <v>7926</v>
       </c>
       <c r="J810" s="22">
         <v>1069833</v>
       </c>
     </row>
-    <row r="811" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="811" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D811" s="21" t="s">
         <v>134</v>
       </c>
       <c r="E811" s="22">
         <v>1510550</v>
       </c>
       <c r="F811" s="22">
         <v>74710</v>
       </c>
       <c r="G811" s="22">
         <v>600</v>
       </c>
       <c r="H811" s="22">
         <v>108531</v>
       </c>
       <c r="I811" s="22">
         <v>7926</v>
       </c>
       <c r="J811" s="22">
         <v>1066388</v>
       </c>
     </row>
-    <row r="812" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="812" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D812" s="21" t="s">
         <v>135</v>
       </c>
       <c r="E812" s="22">
         <v>1504567</v>
       </c>
       <c r="F812" s="22">
         <v>75510</v>
       </c>
       <c r="G812" s="22">
         <v>600</v>
       </c>
       <c r="H812" s="22">
         <v>146877</v>
       </c>
       <c r="I812" s="22">
         <v>7926</v>
       </c>
       <c r="J812" s="22">
         <v>1082743</v>
       </c>
     </row>
-    <row r="813" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="813" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D813" s="21" t="s">
         <v>136</v>
       </c>
       <c r="E813" s="22">
         <v>1541594</v>
       </c>
       <c r="F813" s="22">
         <v>76126</v>
       </c>
       <c r="G813" s="22">
         <v>600</v>
       </c>
       <c r="H813" s="22">
         <v>138213</v>
       </c>
       <c r="I813" s="22">
         <v>7915</v>
       </c>
       <c r="J813" s="22">
         <v>1059929</v>
       </c>
     </row>
-    <row r="814" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="814" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D814" s="21" t="s">
         <v>137</v>
       </c>
       <c r="E814" s="22">
         <v>1521626</v>
       </c>
       <c r="F814" s="22">
         <v>76310</v>
       </c>
       <c r="G814" s="22">
         <v>597</v>
       </c>
       <c r="H814" s="22">
         <v>168008</v>
       </c>
       <c r="I814" s="22">
         <v>7915</v>
       </c>
       <c r="J814" s="22">
         <v>1086455</v>
       </c>
     </row>
-    <row r="815" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="815" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D815" s="21" t="s">
         <v>138</v>
       </c>
       <c r="E815" s="22">
         <v>1461437</v>
       </c>
       <c r="F815" s="22">
         <v>73304</v>
       </c>
       <c r="G815" s="22">
         <v>597</v>
       </c>
       <c r="H815" s="22">
         <v>174481</v>
       </c>
       <c r="I815" s="22">
         <v>7915</v>
       </c>
       <c r="J815" s="22">
         <v>1059891</v>
       </c>
     </row>
-    <row r="816" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="816" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D816" s="21" t="s">
         <v>139</v>
       </c>
       <c r="E816" s="22">
         <v>1378901</v>
       </c>
       <c r="F816" s="22">
         <v>69666</v>
       </c>
       <c r="G816" s="22">
         <v>597</v>
       </c>
       <c r="H816" s="22">
         <v>180833</v>
       </c>
       <c r="I816" s="22">
         <v>7915</v>
       </c>
       <c r="J816" s="22">
         <v>1056470</v>
       </c>
     </row>
-    <row r="817" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="817" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D817" s="21" t="s">
         <v>140</v>
       </c>
       <c r="E817" s="22">
         <v>1396181.2855547729</v>
       </c>
       <c r="F817" s="22">
         <v>70382.507318506017</v>
       </c>
       <c r="G817" s="22">
         <v>495.09334065199999</v>
       </c>
       <c r="H817" s="22">
         <v>145013.19070782303</v>
       </c>
       <c r="I817" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J817" s="22">
         <v>1041744.3962584051</v>
       </c>
     </row>
-    <row r="818" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="818" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D818" s="21" t="s">
         <v>141</v>
       </c>
       <c r="E818" s="22">
         <v>1402144</v>
       </c>
       <c r="F818" s="22">
         <v>70526</v>
       </c>
       <c r="G818" s="22">
         <v>496</v>
       </c>
       <c r="H818" s="22">
         <v>168928</v>
       </c>
       <c r="I818" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J818" s="22">
         <v>1055526</v>
       </c>
     </row>
-    <row r="819" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="819" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D819" s="21" t="s">
         <v>142</v>
       </c>
       <c r="E819" s="22">
         <v>1388676</v>
       </c>
       <c r="F819" s="22">
         <v>69459</v>
       </c>
       <c r="G819" s="22">
         <v>496</v>
       </c>
       <c r="H819" s="22">
         <v>169040</v>
       </c>
       <c r="I819" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J819" s="22">
         <v>1053223</v>
       </c>
     </row>
-    <row r="820" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="820" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D820" s="21" t="s">
         <v>143</v>
       </c>
       <c r="E820" s="22">
         <v>1382252</v>
       </c>
       <c r="F820" s="22">
         <v>69482</v>
       </c>
       <c r="G820" s="22">
         <v>496</v>
       </c>
       <c r="H820" s="22">
         <v>149821</v>
       </c>
       <c r="I820" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J820" s="22">
         <v>1055070</v>
       </c>
     </row>
-    <row r="821" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="821" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D821" s="21" t="s">
         <v>144</v>
       </c>
       <c r="E821" s="22">
         <v>1384599</v>
       </c>
       <c r="F821" s="22">
         <v>69683</v>
       </c>
       <c r="G821" s="22">
         <v>496</v>
       </c>
       <c r="H821" s="22">
         <v>173222</v>
       </c>
       <c r="I821" s="22">
         <v>7895</v>
       </c>
       <c r="J821" s="22">
         <v>1069403</v>
       </c>
     </row>
-    <row r="822" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="822" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D822" s="21" t="s">
         <v>145</v>
       </c>
       <c r="E822" s="22">
         <v>1415418.131301654</v>
       </c>
       <c r="F822" s="22">
         <v>70299.835995784</v>
       </c>
       <c r="G822" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H822" s="22">
         <v>187919.03880066599</v>
       </c>
       <c r="I822" s="22">
         <v>7895.1003408100696</v>
       </c>
       <c r="J822" s="22">
         <v>1069350.1317392401</v>
       </c>
     </row>
-    <row r="823" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="823" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D823" s="21" t="s">
         <v>146</v>
       </c>
       <c r="E823" s="22">
         <v>1417595.4371871981</v>
       </c>
       <c r="F823" s="22">
         <v>70687.984610082</v>
       </c>
       <c r="G823" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H823" s="22">
         <v>201681.07070123299</v>
       </c>
       <c r="I823" s="22">
         <v>7895.0793549805703</v>
       </c>
       <c r="J823" s="22">
         <v>1069658.6229966716</v>
       </c>
     </row>
-    <row r="824" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="824" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D824" s="21" t="s">
         <v>147</v>
       </c>
       <c r="E824" s="22">
         <v>1497670</v>
       </c>
       <c r="F824" s="22">
         <v>73451</v>
       </c>
       <c r="G824" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H824" s="22">
         <v>123084</v>
       </c>
       <c r="I824" s="22">
         <v>7881</v>
       </c>
       <c r="J824" s="22">
         <v>1067209</v>
       </c>
     </row>
-    <row r="825" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="825" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D825" s="21" t="s">
         <v>148</v>
       </c>
       <c r="E825" s="22">
         <v>1467660.635445805</v>
       </c>
       <c r="F825" s="22">
         <v>71374.195320430998</v>
       </c>
       <c r="G825" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H825" s="22">
         <v>125206.700483193</v>
       </c>
       <c r="I825" s="22">
         <v>7881.0176317633504</v>
       </c>
       <c r="J825" s="22">
         <v>1113730.1715142177</v>
       </c>
     </row>
-    <row r="826" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="826" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D826" s="21" t="s">
         <v>149</v>
       </c>
       <c r="E826" s="22">
         <v>1529331</v>
       </c>
       <c r="F826" s="22">
         <v>106885</v>
       </c>
       <c r="G826" s="22">
         <v>464</v>
       </c>
       <c r="H826" s="22">
         <v>91814</v>
       </c>
       <c r="I826" s="22">
         <v>7880</v>
       </c>
       <c r="J826" s="22">
         <v>1142425</v>
       </c>
     </row>
     <row r="827" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D827" s="32">
+      <c r="D827" s="33">
         <v>2016</v>
       </c>
-      <c r="E827" s="33"/>
-[...6 lines deleted...]
-    <row r="828" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E827" s="34"/>
+      <c r="F827" s="34"/>
+      <c r="G827" s="34"/>
+      <c r="H827" s="34"/>
+      <c r="I827" s="34"/>
+      <c r="J827" s="35"/>
+    </row>
+    <row r="828" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D828" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E828" s="15">
         <v>1527580</v>
       </c>
       <c r="F828" s="15">
         <v>107067</v>
       </c>
       <c r="G828" s="15">
         <v>464</v>
       </c>
       <c r="H828" s="15">
         <v>122581</v>
       </c>
       <c r="I828" s="15">
         <v>7880</v>
       </c>
       <c r="J828" s="15">
         <v>1086321</v>
       </c>
     </row>
-    <row r="829" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="829" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D829" s="23" t="s">
         <v>103</v>
       </c>
       <c r="E829" s="15">
         <v>1497841.8665507443</v>
       </c>
       <c r="F829" s="15">
         <v>104330.37142851</v>
       </c>
       <c r="G829" s="15">
         <v>463.815214631</v>
       </c>
       <c r="H829" s="15">
         <v>109940.364091967</v>
       </c>
       <c r="I829" s="15">
         <v>7879.8761792800196</v>
       </c>
       <c r="J829" s="15">
         <v>1060441.3745627047</v>
       </c>
     </row>
-    <row r="830" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="830" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D830" s="23" t="s">
         <v>150</v>
       </c>
       <c r="E830" s="15">
         <v>1491382</v>
       </c>
       <c r="F830" s="15">
         <v>104615</v>
       </c>
       <c r="G830" s="15">
         <v>463.815214631</v>
       </c>
       <c r="H830" s="15">
         <v>105282</v>
       </c>
       <c r="I830" s="15">
         <v>7871</v>
       </c>
       <c r="J830" s="15">
         <v>1049562</v>
       </c>
     </row>
-    <row r="831" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="831" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D831" s="23" t="s">
         <v>151</v>
       </c>
       <c r="E831" s="15">
         <v>1480877</v>
       </c>
       <c r="F831" s="15">
         <v>105131</v>
       </c>
       <c r="G831" s="15">
         <v>465</v>
       </c>
       <c r="H831" s="15">
         <v>158117</v>
       </c>
       <c r="I831" s="15">
         <v>7871</v>
       </c>
       <c r="J831" s="15">
         <v>1069842</v>
       </c>
     </row>
-    <row r="832" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="832" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D832" s="24" t="s">
         <v>152</v>
       </c>
       <c r="E832" s="15">
         <v>1485773.1237434971</v>
       </c>
       <c r="F832" s="15">
         <v>104534.50627112201</v>
       </c>
       <c r="G832" s="15">
         <v>464.95654673999996</v>
       </c>
       <c r="H832" s="15">
         <v>142780.89283641698</v>
       </c>
       <c r="I832" s="15">
         <v>7870.7376410987799</v>
       </c>
       <c r="J832" s="15">
         <v>1046126.156158431</v>
       </c>
     </row>
-    <row r="833" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="833" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D833" s="24" t="s">
         <v>153</v>
       </c>
       <c r="E833" s="15">
         <v>1485678.8987385391</v>
       </c>
       <c r="F833" s="15">
         <v>103499.55303477</v>
       </c>
       <c r="G833" s="15">
         <v>464.632448834</v>
       </c>
       <c r="H833" s="15">
         <v>122369.66812823899</v>
       </c>
       <c r="I833" s="15">
         <v>7870.2505637392296</v>
       </c>
       <c r="J833" s="15">
         <v>1038878.4389492427</v>
       </c>
     </row>
-    <row r="834" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="834" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D834" s="24" t="s">
         <v>154</v>
       </c>
       <c r="E834" s="15">
         <v>1473531.3019162491</v>
       </c>
       <c r="F834" s="15">
         <v>102999.58632901301</v>
       </c>
       <c r="G834" s="15">
         <v>464.632448834</v>
       </c>
       <c r="H834" s="15">
         <v>121972.35734735998</v>
       </c>
       <c r="I834" s="15">
         <v>7866.3613314684299</v>
       </c>
       <c r="J834" s="15">
         <v>1037072.3202986291</v>
       </c>
     </row>
-    <row r="835" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="835" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D835" s="24" t="s">
         <v>155</v>
       </c>
       <c r="E835" s="15">
         <v>1501007.7940341339</v>
       </c>
       <c r="F835" s="15">
         <v>137948.45686471701</v>
       </c>
       <c r="G835" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H835" s="15">
         <v>186549.83326555102</v>
       </c>
       <c r="I835" s="15">
         <v>7866.2961424684299</v>
       </c>
       <c r="J835" s="15">
         <v>1084185.6623771156</v>
       </c>
     </row>
-    <row r="836" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="836" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D836" s="24" t="s">
         <v>156</v>
       </c>
       <c r="E836" s="15">
         <v>1473151.5255107339</v>
       </c>
       <c r="F836" s="15">
         <v>136085.90518477903</v>
       </c>
       <c r="G836" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H836" s="15">
         <v>179945.16994117398</v>
       </c>
       <c r="I836" s="15">
         <v>7866.2249500776197</v>
       </c>
       <c r="J836" s="15">
         <v>1061216.3334815381</v>
       </c>
     </row>
-    <row r="837" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="837" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D837" s="24" t="s">
         <v>157</v>
       </c>
       <c r="E837" s="15">
         <v>1472972.0192866069</v>
       </c>
       <c r="F837" s="15">
         <v>136428.45175728801</v>
       </c>
       <c r="G837" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H837" s="15">
         <v>139829.24976498901</v>
       </c>
       <c r="I837" s="15">
         <v>7865.8401268692896</v>
       </c>
       <c r="J837" s="15">
         <v>1056813.7905105934</v>
       </c>
     </row>
-    <row r="838" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="838" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D838" s="24" t="s">
         <v>112</v>
       </c>
       <c r="E838" s="15">
         <v>1496326.3562818118</v>
       </c>
       <c r="F838" s="15">
         <v>136846.310850879</v>
       </c>
       <c r="G838" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H838" s="15">
         <v>124811.94671012001</v>
       </c>
       <c r="I838" s="15">
         <v>7860.3173080429997</v>
       </c>
       <c r="J838" s="15">
         <v>1017853.0965930291</v>
       </c>
     </row>
-    <row r="839" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="839" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D839" s="24" t="s">
         <v>113</v>
       </c>
       <c r="E839" s="15">
         <v>1527908.9901503599</v>
       </c>
       <c r="F839" s="15">
         <v>137322.23889310003</v>
       </c>
       <c r="G839" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H839" s="15">
         <v>153639.88665078505</v>
       </c>
       <c r="I839" s="15">
         <v>7860.2516905513303</v>
       </c>
       <c r="J839" s="15">
         <v>1052324.7268275144</v>
       </c>
     </row>
-    <row r="840" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="840" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D840" s="24" t="s">
         <v>114</v>
       </c>
       <c r="E840" s="15">
         <v>1525978.244776906</v>
       </c>
       <c r="F840" s="15">
         <v>137275.93802771001</v>
       </c>
       <c r="G840" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H840" s="15">
         <v>164595.9439295</v>
       </c>
       <c r="I840" s="15">
         <v>7860.2254104430003</v>
       </c>
       <c r="J840" s="15">
         <v>1027756.2430483348</v>
       </c>
     </row>
-    <row r="841" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="841" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D841" s="24" t="s">
         <v>115</v>
       </c>
       <c r="E841" s="15">
         <v>1535137.9628233181</v>
       </c>
       <c r="F841" s="15">
         <v>137029.27700361903</v>
       </c>
       <c r="G841" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H841" s="15">
         <v>155253.01833599695</v>
       </c>
       <c r="I841" s="15">
         <v>7860.1475481314201</v>
       </c>
       <c r="J841" s="15">
         <v>1015389.8929884495</v>
       </c>
     </row>
-    <row r="842" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="842" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D842" s="24" t="s">
         <v>158</v>
       </c>
       <c r="E842" s="15">
         <v>1528098.7286260282</v>
       </c>
       <c r="F842" s="15">
         <v>137514.44877250202</v>
       </c>
       <c r="G842" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H842" s="15">
         <v>142492.50665803597</v>
       </c>
       <c r="I842" s="15">
         <v>7872.0960584443201</v>
       </c>
       <c r="J842" s="15">
         <v>1005002.55333436</v>
       </c>
     </row>
-    <row r="843" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="843" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D843" s="24" t="s">
         <v>159</v>
       </c>
       <c r="E843" s="15">
         <v>1522656.9156786017</v>
       </c>
       <c r="F843" s="15">
         <v>137973.92630296099</v>
       </c>
       <c r="G843" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H843" s="15">
         <v>124305.56380624704</v>
       </c>
       <c r="I843" s="15">
         <v>7871.77751641745</v>
       </c>
       <c r="J843" s="15">
         <v>1026071.6235275629</v>
       </c>
     </row>
-    <row r="844" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="844" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D844" s="24" t="s">
         <v>160</v>
       </c>
       <c r="E844" s="15">
         <v>1514367.8487925362</v>
       </c>
       <c r="F844" s="15">
         <v>138544.421983106</v>
       </c>
       <c r="G844" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H844" s="15">
         <v>131911.4992476</v>
       </c>
       <c r="I844" s="15">
         <v>7870.78392486745</v>
       </c>
       <c r="J844" s="15">
         <v>1045259.8165792931</v>
       </c>
     </row>
-    <row r="845" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="845" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D845" s="24" t="s">
         <v>161</v>
       </c>
       <c r="E845" s="15">
         <v>1520580.0403888489</v>
       </c>
       <c r="F845" s="15">
         <v>138504.595886208</v>
       </c>
       <c r="G845" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H845" s="15">
         <v>104684.18128779998</v>
       </c>
       <c r="I845" s="15">
         <v>7870.7838748674503</v>
       </c>
       <c r="J845" s="15">
         <v>1027869.3607017973</v>
       </c>
     </row>
-    <row r="846" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="846" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D846" s="24" t="s">
         <v>162</v>
       </c>
       <c r="E846" s="15">
         <v>1521742.2590708171</v>
       </c>
       <c r="F846" s="15">
         <v>139719.10100621299</v>
       </c>
       <c r="G846" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H846" s="15">
         <v>124130.66463389798</v>
       </c>
       <c r="I846" s="15">
         <v>7858.6843730169503</v>
       </c>
       <c r="J846" s="15">
         <v>1039817.2746810092</v>
       </c>
     </row>
-    <row r="847" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="847" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D847" s="24" t="s">
         <v>163</v>
       </c>
       <c r="E847" s="15">
         <v>1512023.745456188</v>
       </c>
       <c r="F847" s="15">
         <v>140098.38911399702</v>
       </c>
       <c r="G847" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H847" s="15">
         <v>143982.375948717</v>
       </c>
       <c r="I847" s="15">
         <v>7858.1465094335799</v>
       </c>
       <c r="J847" s="15">
         <v>1067967.9473642465</v>
       </c>
     </row>
-    <row r="848" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="848" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D848" s="24" t="s">
         <v>164</v>
       </c>
       <c r="E848" s="15">
         <v>1494505.0278447792</v>
       </c>
       <c r="F848" s="15">
         <v>139007.88974896201</v>
       </c>
       <c r="G848" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H848" s="15">
         <v>160765.37045770301</v>
       </c>
       <c r="I848" s="15">
         <v>7858.0964666894506</v>
       </c>
       <c r="J848" s="15">
         <v>1060691.0885428197</v>
       </c>
     </row>
-    <row r="849" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="849" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D849" s="24" t="s">
         <v>165</v>
       </c>
       <c r="E849" s="15">
         <v>1553991.9036459492</v>
       </c>
       <c r="F849" s="15">
         <v>140198.71224426798</v>
       </c>
       <c r="G849" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H849" s="15">
         <v>97106.978826235005</v>
       </c>
       <c r="I849" s="15">
         <v>7856.3807484825802</v>
       </c>
       <c r="J849" s="15">
         <v>1064499.2406768554</v>
       </c>
     </row>
-    <row r="850" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="850" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D850" s="24" t="s">
         <v>166</v>
       </c>
       <c r="E850" s="15">
         <v>1563788.3141406181</v>
       </c>
       <c r="F850" s="15">
         <v>138148.969997509</v>
       </c>
       <c r="G850" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H850" s="15">
         <v>66034.893515889999</v>
       </c>
       <c r="I850" s="15">
         <v>7836.1009477826901</v>
       </c>
       <c r="J850" s="15">
         <v>1099562.7435988465</v>
       </c>
     </row>
-    <row r="851" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="851" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D851" s="24" t="s">
         <v>167</v>
       </c>
       <c r="E851" s="15">
         <v>1556893.2422084168</v>
       </c>
       <c r="F851" s="15">
         <v>137223.003074826</v>
       </c>
       <c r="G851" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H851" s="15">
         <v>125604.51729877797</v>
       </c>
       <c r="I851" s="15">
         <v>7836.1009477826901</v>
       </c>
       <c r="J851" s="15">
         <v>1212170.8886922079</v>
       </c>
     </row>
-    <row r="852" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="852" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D852" s="24" t="s">
         <v>168</v>
       </c>
       <c r="E852" s="15">
         <v>1534611.562664327</v>
       </c>
       <c r="F852" s="15">
         <v>136692.45118689601</v>
       </c>
       <c r="G852" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H852" s="15">
         <v>127691.01239472502</v>
       </c>
       <c r="I852" s="15">
         <v>7798.1108512985675</v>
       </c>
       <c r="J852" s="15">
         <v>1217481.3696768368</v>
       </c>
     </row>
-    <row r="853" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="853" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D853" s="24" t="s">
         <v>169</v>
       </c>
       <c r="E853" s="15">
         <v>1564563.1664757461</v>
       </c>
       <c r="F853" s="15">
         <v>136714.048611559</v>
       </c>
       <c r="G853" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H853" s="15">
         <v>110713.66940191298</v>
       </c>
       <c r="I853" s="15">
         <v>7835.3044437879798</v>
       </c>
       <c r="J853" s="15">
         <v>1131162.8439076685</v>
       </c>
     </row>
-    <row r="854" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="854" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D854" s="24" t="s">
         <v>170</v>
       </c>
       <c r="E854" s="15">
         <v>1560336.1769426267</v>
       </c>
       <c r="F854" s="15">
         <v>135188.38671246902</v>
       </c>
       <c r="G854" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H854" s="15">
         <v>68337.638664431986</v>
       </c>
       <c r="I854" s="15">
         <v>7817.4016408214802</v>
       </c>
       <c r="J854" s="15">
         <v>1081640.7629811189</v>
       </c>
     </row>
-    <row r="855" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="855" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D855" s="24" t="s">
         <v>171</v>
       </c>
       <c r="E855" s="15">
         <v>1557849.0776826609</v>
       </c>
       <c r="F855" s="15">
         <v>135386.1666918</v>
       </c>
       <c r="G855" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H855" s="15">
         <v>116036.88968926705</v>
       </c>
       <c r="I855" s="15">
         <v>7542.7908816937397</v>
       </c>
       <c r="J855" s="15">
         <v>1089787.0945678975</v>
       </c>
     </row>
-    <row r="856" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="856" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D856" s="24" t="s">
         <v>172</v>
       </c>
       <c r="E856" s="15">
         <v>1576896.841797804</v>
       </c>
       <c r="F856" s="15">
         <v>135746.01640913801</v>
       </c>
       <c r="G856" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H856" s="15">
         <v>104001.41563612901</v>
       </c>
       <c r="I856" s="15">
         <v>7577.4220747122699</v>
       </c>
       <c r="J856" s="15">
         <v>1078944.7358490322</v>
       </c>
     </row>
-    <row r="857" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="857" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D857" s="24" t="s">
         <v>173</v>
       </c>
       <c r="E857" s="15">
         <v>1582358.7287804338</v>
       </c>
       <c r="F857" s="15">
         <v>135569.62135625404</v>
       </c>
       <c r="G857" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H857" s="15">
         <v>77275.009576002019</v>
       </c>
       <c r="I857" s="15">
         <v>7577.3464483265197</v>
       </c>
       <c r="J857" s="15">
         <v>1071651.1784746693</v>
       </c>
     </row>
-    <row r="858" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="858" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D858" s="24" t="s">
         <v>174</v>
       </c>
       <c r="E858" s="15">
         <v>1609027.2732625958</v>
       </c>
       <c r="F858" s="15">
         <v>136327.15961556602</v>
       </c>
       <c r="G858" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H858" s="15">
         <v>57060.011718643975</v>
       </c>
       <c r="I858" s="15">
         <v>7560.0902179266104</v>
       </c>
       <c r="J858" s="15">
         <v>1061263.1572640161</v>
       </c>
     </row>
-    <row r="859" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="859" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D859" s="24" t="s">
         <v>133</v>
       </c>
       <c r="E859" s="15">
         <v>1597656.1577657992</v>
       </c>
       <c r="F859" s="15">
         <v>124546.02583687498</v>
       </c>
       <c r="G859" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H859" s="15">
         <v>71401.793121951981</v>
       </c>
       <c r="I859" s="15">
         <v>7559.48643122661</v>
       </c>
       <c r="J859" s="15">
         <v>1104584.4763601907</v>
       </c>
     </row>
-    <row r="860" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="860" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D860" s="24" t="s">
         <v>134</v>
       </c>
       <c r="E860" s="15">
         <v>1593200.5482281731</v>
       </c>
       <c r="F860" s="15">
         <v>123681.431076746</v>
       </c>
       <c r="G860" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H860" s="15">
         <v>63923.408775599033</v>
       </c>
       <c r="I860" s="15">
         <v>7558.6756428516101</v>
       </c>
       <c r="J860" s="15">
         <v>1074683.3897119025</v>
       </c>
     </row>
-    <row r="861" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="861" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D861" s="24" t="s">
         <v>135</v>
       </c>
       <c r="E861" s="15">
         <v>1598181.9300256306</v>
       </c>
       <c r="F861" s="15">
         <v>124052.00303948</v>
       </c>
       <c r="G861" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H861" s="15">
         <v>54369.671992849966</v>
       </c>
       <c r="I861" s="15">
         <v>7558.66641805994</v>
       </c>
       <c r="J861" s="15">
         <v>1102002.5402174892</v>
       </c>
     </row>
-    <row r="862" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="862" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D862" s="24" t="s">
         <v>136</v>
       </c>
       <c r="E862" s="15">
         <v>1582698.7531598751</v>
       </c>
       <c r="F862" s="15">
         <v>123831.39857270801</v>
       </c>
       <c r="G862" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H862" s="15">
         <v>20326.224893601</v>
       </c>
       <c r="I862" s="15">
         <v>7541.1185828992302</v>
       </c>
       <c r="J862" s="15">
         <v>1063915.9664771119</v>
       </c>
     </row>
-    <row r="863" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="863" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D863" s="24" t="s">
         <v>137</v>
       </c>
       <c r="E863" s="15">
         <v>1583232.5911571118</v>
       </c>
       <c r="F863" s="15">
         <v>115830.78026603301</v>
       </c>
       <c r="G863" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H863" s="15">
         <v>-1409.56827290199</v>
       </c>
       <c r="I863" s="15">
         <v>7539.28301086806</v>
       </c>
       <c r="J863" s="15">
         <v>1140864.380767259</v>
       </c>
     </row>
-    <row r="864" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="864" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D864" s="24" t="s">
         <v>138</v>
       </c>
       <c r="E864" s="15">
         <v>1576015.1451451182</v>
       </c>
       <c r="F864" s="15">
         <v>115793.309718905</v>
       </c>
       <c r="G864" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H864" s="15">
         <v>-6094.741964159999</v>
       </c>
       <c r="I864" s="15">
         <v>7519.6021161181397</v>
       </c>
       <c r="J864" s="15">
         <v>1072804.9719450159</v>
       </c>
     </row>
-    <row r="865" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="865" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D865" s="24" t="s">
         <v>175</v>
       </c>
       <c r="E865" s="15">
         <v>1586991.3869923148</v>
       </c>
       <c r="F865" s="15">
         <v>115552.582977554</v>
       </c>
       <c r="G865" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H865" s="15">
         <v>-11087.492183841998</v>
       </c>
       <c r="I865" s="15">
         <v>7519.5928913264697</v>
       </c>
       <c r="J865" s="15">
         <v>1090579.7205632173</v>
       </c>
     </row>
-    <row r="866" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="866" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D866" s="24" t="s">
         <v>176</v>
       </c>
       <c r="E866" s="15">
         <v>1577612.624719833</v>
       </c>
       <c r="F866" s="15">
         <v>115295.92359923599</v>
       </c>
       <c r="G866" s="15">
         <v>262.95072172099998</v>
       </c>
       <c r="H866" s="15">
         <v>19797.266863952973</v>
       </c>
       <c r="I866" s="15">
         <v>7502.9470982682178</v>
       </c>
       <c r="J866" s="15">
         <v>1073349.7602421863</v>
       </c>
     </row>
-    <row r="867" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="867" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D867" s="24" t="s">
         <v>177</v>
       </c>
       <c r="E867" s="15">
         <v>1581087.1295184419</v>
       </c>
       <c r="F867" s="15">
         <v>115357.95865448599</v>
       </c>
       <c r="G867" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H867" s="15">
         <v>41702.821860647033</v>
       </c>
       <c r="I867" s="15">
         <v>7502.4034121264776</v>
       </c>
       <c r="J867" s="15">
         <v>1092208.1704776713</v>
       </c>
     </row>
-    <row r="868" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="868" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D868" s="24" t="s">
         <v>178</v>
       </c>
       <c r="E868" s="15">
         <v>1588959.705005314</v>
       </c>
       <c r="F868" s="15">
         <v>115880.42880660901</v>
       </c>
       <c r="G868" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H868" s="15">
         <v>46570.920413114043</v>
       </c>
       <c r="I868" s="15">
         <v>7500.1077060264779</v>
       </c>
       <c r="J868" s="15">
         <v>1088974.7457661149</v>
       </c>
     </row>
-    <row r="869" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="869" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D869" s="24" t="s">
         <v>179</v>
       </c>
       <c r="E869" s="15">
         <v>1586621.6447041642</v>
       </c>
       <c r="F869" s="15">
         <v>116266.248535326</v>
       </c>
       <c r="G869" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H869" s="15">
         <v>42642.581876315031</v>
       </c>
       <c r="I869" s="15">
         <v>7498.6889706848096</v>
       </c>
       <c r="J869" s="15">
         <v>1079645.6617697885</v>
       </c>
     </row>
-    <row r="870" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="870" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D870" s="24" t="s">
         <v>144</v>
       </c>
       <c r="E870" s="15">
         <v>1594481.9448238453</v>
       </c>
       <c r="F870" s="15">
         <v>116437.312057666</v>
       </c>
       <c r="G870" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H870" s="15">
         <v>52092.050320460985</v>
       </c>
       <c r="I870" s="15">
         <v>7482.1122685714681</v>
       </c>
       <c r="J870" s="15">
         <v>1086498.5115180321</v>
       </c>
     </row>
-    <row r="871" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="871" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D871" s="24" t="s">
         <v>145</v>
       </c>
       <c r="E871" s="15">
         <v>1590749.4238374734</v>
       </c>
       <c r="F871" s="15">
         <v>115496.49438813902</v>
       </c>
       <c r="G871" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H871" s="15">
         <v>87941.436361247979</v>
       </c>
       <c r="I871" s="15">
         <v>7482.0719068631379</v>
       </c>
       <c r="J871" s="15">
         <v>1130486.2130160984</v>
       </c>
     </row>
-    <row r="872" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="872" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D872" s="24" t="s">
         <v>180</v>
       </c>
       <c r="E872" s="15">
         <v>1558037.7486563721</v>
       </c>
       <c r="F872" s="15">
         <v>114924.24396588701</v>
       </c>
       <c r="G872" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H872" s="15">
         <v>111416.68565859301</v>
       </c>
       <c r="I872" s="15">
         <v>7479.710333898548</v>
       </c>
       <c r="J872" s="15">
         <v>1140795.4820023302</v>
       </c>
     </row>
-    <row r="873" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="873" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D873" s="24" t="s">
         <v>181</v>
       </c>
       <c r="E873" s="15">
         <v>1613317.2332410819</v>
       </c>
       <c r="F873" s="15">
         <v>114218.79247542701</v>
       </c>
       <c r="G873" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H873" s="15">
         <v>31408.250612965989</v>
       </c>
       <c r="I873" s="15">
         <v>7459.8353566666983</v>
       </c>
       <c r="J873" s="15">
         <v>1130075.0440807592</v>
       </c>
     </row>
-    <row r="874" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="874" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D874" s="24" t="s">
         <v>182</v>
       </c>
       <c r="E874" s="15">
         <v>1639112.0454402929</v>
       </c>
       <c r="F874" s="15">
         <v>114531.20281550799</v>
       </c>
       <c r="G874" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H874" s="15">
         <v>20120.224596704007</v>
       </c>
       <c r="I874" s="15">
         <v>7458.5997365168578</v>
       </c>
       <c r="J874" s="15">
         <v>1162202.5864780224</v>
       </c>
     </row>
-    <row r="875" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="875" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D875" s="24" t="s">
         <v>183</v>
       </c>
       <c r="E875" s="15">
         <v>1642137.0415749848</v>
       </c>
       <c r="F875" s="15">
         <v>116436.22854521401</v>
       </c>
       <c r="G875" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H875" s="15">
         <v>82455.12994536999</v>
       </c>
       <c r="I875" s="15">
         <v>7451.6016868506185</v>
       </c>
       <c r="J875" s="15">
         <v>1290702.6859841037</v>
       </c>
     </row>
     <row r="876" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D876" s="32">
+      <c r="D876" s="33">
         <v>2017</v>
       </c>
-      <c r="E876" s="33"/>
-[...6 lines deleted...]
-    <row r="877" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E876" s="34"/>
+      <c r="F876" s="34"/>
+      <c r="G876" s="34"/>
+      <c r="H876" s="34"/>
+      <c r="I876" s="34"/>
+      <c r="J876" s="35"/>
+    </row>
+    <row r="877" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D877" s="24" t="s">
         <v>184</v>
       </c>
       <c r="E877" s="15">
         <v>1629476.1028035837</v>
       </c>
       <c r="F877" s="15">
         <v>116137.21486112803</v>
       </c>
       <c r="G877" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H877" s="15">
         <v>104899.24035539801</v>
       </c>
       <c r="I877" s="15">
         <v>7453.2791315353679</v>
       </c>
       <c r="J877" s="15">
         <v>1138262.2747341068</v>
       </c>
     </row>
-    <row r="878" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="878" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D878" s="24" t="s">
         <v>185</v>
       </c>
       <c r="E878" s="15">
         <v>1647739.3481926345</v>
       </c>
       <c r="F878" s="15">
         <v>116130.49276820902</v>
       </c>
       <c r="G878" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H878" s="15">
         <v>66742.883975815013</v>
       </c>
       <c r="I878" s="15">
         <v>7856.9852423982602</v>
       </c>
       <c r="J878" s="15">
         <v>1084204.7070507058</v>
       </c>
     </row>
-    <row r="879" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="879" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D879" s="24" t="s">
         <v>104</v>
       </c>
       <c r="E879" s="15">
         <v>1645191.7625923818</v>
       </c>
       <c r="F879" s="15">
         <v>116375.56564199501</v>
       </c>
       <c r="G879" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H879" s="15">
         <v>58704.293130654027</v>
       </c>
       <c r="I879" s="15">
         <v>7452.6044814187098</v>
       </c>
       <c r="J879" s="15">
         <v>1091334.7271177184</v>
       </c>
     </row>
-    <row r="880" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="880" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D880" s="24" t="s">
         <v>186</v>
       </c>
       <c r="E880" s="15">
         <v>1640283.3537320832</v>
       </c>
       <c r="F880" s="15">
         <v>116260.44594924699</v>
       </c>
       <c r="G880" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H880" s="15">
         <v>88628.200531807001</v>
       </c>
       <c r="I880" s="15">
         <v>7436.0734835963249</v>
       </c>
       <c r="J880" s="15">
         <v>1121228.0688256922</v>
       </c>
     </row>
-    <row r="881" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="881" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D881" s="24" t="s">
         <v>187</v>
       </c>
       <c r="E881" s="15">
         <v>1652014.514420951</v>
       </c>
       <c r="F881" s="15">
         <v>116375.79569631501</v>
       </c>
       <c r="G881" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H881" s="15">
         <v>71191.768719802989</v>
       </c>
       <c r="I881" s="15">
         <v>7435.8711138166764</v>
       </c>
       <c r="J881" s="15">
         <v>1087370.8122287698</v>
       </c>
     </row>
-    <row r="882" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="882" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D882" s="24" t="s">
         <v>188</v>
       </c>
       <c r="E882" s="15">
         <v>1648177.9935706512</v>
       </c>
       <c r="F882" s="15">
         <v>116215.06911347201</v>
       </c>
       <c r="G882" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H882" s="15">
         <v>36080.510221800985</v>
       </c>
       <c r="I882" s="15">
         <v>7435.87111381667</v>
       </c>
       <c r="J882" s="15">
         <v>1089760.3833078141</v>
       </c>
     </row>
-    <row r="883" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="883" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D883" s="24" t="s">
         <v>108</v>
       </c>
       <c r="E883" s="15">
         <v>1679224.221852493</v>
       </c>
       <c r="F883" s="15">
         <v>116217.77435964902</v>
       </c>
       <c r="G883" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H883" s="15">
         <v>17055.653491281002</v>
       </c>
       <c r="I883" s="15">
         <v>7419.6877920750903</v>
       </c>
       <c r="J883" s="15">
         <v>1091556.5664382705</v>
       </c>
     </row>
-    <row r="884" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="884" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D884" s="24" t="s">
         <v>189</v>
       </c>
       <c r="E884" s="15">
         <v>1682075.7554371278</v>
       </c>
       <c r="F884" s="15">
         <v>117928.22992992801</v>
       </c>
       <c r="G884" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H884" s="15">
         <v>66395.301501452981</v>
       </c>
       <c r="I884" s="15">
         <v>7419.6420185830966</v>
       </c>
       <c r="J884" s="15">
         <v>1107391.4906643669</v>
       </c>
     </row>
-    <row r="885" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="885" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D885" s="24" t="s">
         <v>156</v>
       </c>
       <c r="E885" s="15">
         <v>1664964.8034965177</v>
       </c>
       <c r="F885" s="15">
         <v>117869.62326390303</v>
       </c>
       <c r="G885" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H885" s="15">
         <v>80816.859321130003</v>
       </c>
       <c r="I885" s="15">
         <v>7419.7487793050914</v>
       </c>
       <c r="J885" s="15">
         <v>1092558.1829498853</v>
       </c>
     </row>
-    <row r="886" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="886" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D886" s="24" t="s">
         <v>157</v>
       </c>
       <c r="E886" s="15">
         <v>1650111.642055701</v>
       </c>
       <c r="F886" s="15">
         <v>117892.94250403102</v>
       </c>
       <c r="G886" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H886" s="15">
         <v>84737.600159744994</v>
       </c>
       <c r="I886" s="15">
         <v>7419.7395545134268</v>
       </c>
       <c r="J886" s="15">
         <v>1107951.0266699987</v>
       </c>
     </row>
-    <row r="887" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="887" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D887" s="24" t="s">
         <v>190</v>
       </c>
       <c r="E887" s="15">
         <v>1656857.9272697517</v>
       </c>
       <c r="F887" s="15">
         <v>118113.72689028701</v>
       </c>
       <c r="G887" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H887" s="15">
         <v>39365.249495217024</v>
       </c>
       <c r="I887" s="15">
         <v>7403.2751879052003</v>
       </c>
       <c r="J887" s="15">
         <v>1089793.1677352637</v>
       </c>
     </row>
-    <row r="888" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="888" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D888" s="24" t="s">
         <v>113</v>
       </c>
       <c r="E888" s="15">
         <v>1704882.9766134589</v>
       </c>
       <c r="F888" s="15">
         <v>118076.65511661202</v>
       </c>
       <c r="G888" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H888" s="15">
         <v>48949.735351836047</v>
       </c>
       <c r="I888" s="15">
         <v>7403.2751879052003</v>
       </c>
       <c r="J888" s="15">
         <v>1144456.0398737937</v>
       </c>
     </row>
-    <row r="889" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="889" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D889" s="24" t="s">
         <v>114</v>
       </c>
       <c r="E889" s="15">
         <v>1704438.5950553999</v>
       </c>
       <c r="F889" s="15">
         <v>118097.280379737</v>
       </c>
       <c r="G889" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H889" s="15">
         <v>37801.992674189998</v>
       </c>
       <c r="I889" s="15">
         <v>7403.1532253635096</v>
       </c>
       <c r="J889" s="15">
         <v>1103053.3557551301</v>
       </c>
     </row>
-    <row r="890" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="890" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D890" s="24" t="s">
         <v>191</v>
       </c>
       <c r="E890" s="15">
         <v>1726040.892251183</v>
       </c>
       <c r="F890" s="15">
         <v>117738.17742103901</v>
       </c>
       <c r="G890" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H890" s="15">
         <v>-17543.33401939302</v>
       </c>
       <c r="I890" s="15">
         <v>7403.0322832051797</v>
       </c>
       <c r="J890" s="15">
         <v>1108382.5960220885</v>
       </c>
     </row>
-    <row r="891" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="891" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D891" s="24" t="s">
         <v>192</v>
       </c>
       <c r="E891" s="15">
         <v>1723399.8623867247</v>
       </c>
       <c r="F891" s="15">
         <v>118120.25889190602</v>
       </c>
       <c r="G891" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H891" s="15">
         <v>13207.690018013032</v>
       </c>
       <c r="I891" s="15">
         <v>7386.9546543997403</v>
       </c>
       <c r="J891" s="15">
         <v>1120154.6452537684</v>
       </c>
     </row>
-    <row r="892" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="892" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D892" s="24" t="s">
         <v>193</v>
       </c>
       <c r="E892" s="15">
         <v>1724821.5285384972</v>
       </c>
       <c r="F892" s="15">
         <v>118137.681615715</v>
       </c>
       <c r="G892" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H892" s="15">
         <v>1642.5070918010315</v>
       </c>
       <c r="I892" s="15">
         <v>7386.7437103663997</v>
       </c>
       <c r="J892" s="15">
         <v>1139758.0602240039</v>
       </c>
     </row>
-    <row r="893" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="893" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D893" s="24" t="s">
         <v>194</v>
       </c>
       <c r="E893" s="15">
         <v>1716364.5062791589</v>
       </c>
       <c r="F893" s="15">
         <v>118363.355709864</v>
       </c>
       <c r="G893" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H893" s="15">
         <v>4223.32326745303</v>
       </c>
       <c r="I893" s="15">
         <v>7386.7417738164104</v>
       </c>
       <c r="J893" s="15">
         <v>1135306.2707956254</v>
       </c>
     </row>
-    <row r="894" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="894" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D894" s="24" t="s">
         <v>119</v>
       </c>
       <c r="E894" s="15">
         <v>1722217.447688821</v>
       </c>
       <c r="F894" s="15">
         <v>118133.816405506</v>
       </c>
       <c r="G894" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H894" s="15">
         <v>19692.472947636001</v>
       </c>
       <c r="I894" s="15">
         <v>7386.7314845497503</v>
       </c>
       <c r="J894" s="15">
         <v>1161632.6137927119</v>
       </c>
     </row>
-    <row r="895" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="895" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D895" s="24" t="s">
         <v>162</v>
       </c>
       <c r="E895" s="15">
         <v>1749439.5250383751</v>
       </c>
       <c r="F895" s="15">
         <v>118491.09603285999</v>
       </c>
       <c r="G895" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H895" s="15">
         <v>28494.342603325931</v>
       </c>
       <c r="I895" s="15">
         <v>7370.7357525331699</v>
       </c>
       <c r="J895" s="15">
         <v>1125353.8697868604</v>
       </c>
     </row>
-    <row r="896" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="896" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D896" s="24" t="s">
         <v>163</v>
       </c>
       <c r="E896" s="15">
         <v>1746536.8380984003</v>
       </c>
       <c r="F896" s="15">
         <v>118218.17604160937</v>
       </c>
       <c r="G896" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H896" s="15">
         <v>63369.760575547734</v>
       </c>
       <c r="I896" s="15">
         <v>7370.6968567414906</v>
       </c>
       <c r="J896" s="15">
         <v>1175712.399029782</v>
       </c>
     </row>
-    <row r="897" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="897" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D897" s="24" t="s">
         <v>164</v>
       </c>
       <c r="E897" s="15">
         <v>1758000.404191213</v>
       </c>
       <c r="F897" s="15">
         <v>118436.12316375678</v>
       </c>
       <c r="G897" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H897" s="15">
         <v>76517.334493073839</v>
       </c>
       <c r="I897" s="15">
         <v>7370.4052961915004</v>
       </c>
       <c r="J897" s="15">
         <v>1166743.1824756011</v>
       </c>
     </row>
-    <row r="898" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="898" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D898" s="24" t="s">
         <v>165</v>
       </c>
       <c r="E898" s="15">
         <v>1761140.4402475208</v>
       </c>
       <c r="F898" s="15">
         <v>117494.61542537551</v>
       </c>
       <c r="G898" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H898" s="15">
         <v>38323.255195180915</v>
       </c>
       <c r="I898" s="15">
         <v>7354.5107432915702</v>
       </c>
       <c r="J898" s="15">
         <v>1207097.0375137147</v>
       </c>
     </row>
-    <row r="899" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="899" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D899" s="24" t="s">
         <v>195</v>
       </c>
       <c r="E899" s="15">
         <v>1721571.4722863098</v>
       </c>
       <c r="F899" s="15">
         <v>117855.54974000981</v>
       </c>
       <c r="G899" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H899" s="15">
         <v>28374.491603788716</v>
       </c>
       <c r="I899" s="15">
         <v>7353.3294734282499</v>
       </c>
       <c r="J899" s="15">
         <v>1336065.7144989891</v>
       </c>
       <c r="L899" s="27"/>
       <c r="N899" s="27"/>
       <c r="P899" s="27"/>
       <c r="Q899" s="27"/>
       <c r="R899" s="27"/>
       <c r="S899" s="27"/>
     </row>
-    <row r="900" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="900" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D900" s="24" t="s">
         <v>196</v>
       </c>
       <c r="E900" s="15">
         <v>1721568.8729958208</v>
       </c>
       <c r="F900" s="15">
         <v>117855.54974000981</v>
       </c>
       <c r="G900" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H900" s="15">
         <v>74985.956960130687</v>
       </c>
       <c r="I900" s="15">
         <v>7353.3294734282399</v>
       </c>
       <c r="J900" s="15">
         <v>1336065.7144989891</v>
       </c>
       <c r="L900" s="27"/>
       <c r="N900" s="27"/>
       <c r="P900" s="27"/>
       <c r="Q900" s="27"/>
       <c r="R900" s="27"/>
       <c r="S900" s="27"/>
     </row>
-    <row r="901" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="901" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D901" s="24" t="s">
         <v>197</v>
       </c>
       <c r="E901" s="15">
         <v>1769011.7914855697</v>
       </c>
       <c r="F901" s="15">
         <v>118505.13719747073</v>
       </c>
       <c r="G901" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H901" s="15">
         <v>69506.116342636553</v>
       </c>
       <c r="I901" s="15">
         <v>7352.7034125198898</v>
       </c>
       <c r="J901" s="15">
         <v>1196972.4542734497</v>
       </c>
       <c r="L901" s="27"/>
       <c r="N901" s="27"/>
       <c r="P901" s="27"/>
       <c r="Q901" s="27"/>
       <c r="R901" s="27"/>
       <c r="S901" s="27"/>
     </row>
-    <row r="902" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="902" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D902" s="24" t="s">
         <v>198</v>
       </c>
       <c r="E902" s="15">
         <v>1757759.3028550518</v>
       </c>
       <c r="F902" s="15">
         <v>118373.84914618194</v>
       </c>
       <c r="G902" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H902" s="15">
         <v>37030.420533100412</v>
       </c>
       <c r="I902" s="15">
         <v>7352.1529358198904</v>
       </c>
       <c r="J902" s="15">
         <v>1154425.954588091</v>
       </c>
       <c r="L902" s="27"/>
       <c r="N902" s="27"/>
       <c r="P902" s="27"/>
       <c r="Q902" s="27"/>
       <c r="R902" s="27"/>
       <c r="S902" s="27"/>
     </row>
-    <row r="903" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="903" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D903" s="24" t="s">
         <v>199</v>
       </c>
       <c r="E903" s="15">
         <v>1786953.8559242336</v>
       </c>
       <c r="F903" s="15">
         <v>118402.2463365584</v>
       </c>
       <c r="G903" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H903" s="15">
         <v>15416.6631078059</v>
       </c>
       <c r="I903" s="15">
         <v>7336.3279027866402</v>
       </c>
       <c r="J903" s="15">
         <v>1134602.7953586769</v>
       </c>
       <c r="L903" s="27"/>
       <c r="N903" s="27"/>
       <c r="P903" s="27"/>
       <c r="Q903" s="27"/>
       <c r="R903" s="27"/>
       <c r="S903" s="27"/>
     </row>
-    <row r="904" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="904" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D904" s="24" t="s">
         <v>200</v>
       </c>
       <c r="E904" s="15">
         <v>1784123.462868941</v>
       </c>
       <c r="F904" s="15">
         <v>118500.30852076309</v>
       </c>
       <c r="G904" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H904" s="15">
         <v>49975.401751815269</v>
       </c>
       <c r="I904" s="15">
         <v>7336.2256867024098</v>
       </c>
       <c r="J904" s="15">
         <v>1161147.2609031389</v>
       </c>
       <c r="L904" s="27"/>
       <c r="N904" s="27"/>
       <c r="P904" s="27"/>
       <c r="Q904" s="27"/>
       <c r="R904" s="27"/>
       <c r="S904" s="27"/>
     </row>
-    <row r="905" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="905" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D905" s="24" t="s">
         <v>130</v>
       </c>
       <c r="E905" s="15">
         <v>1777963.3790008817</v>
       </c>
       <c r="F905" s="15">
         <v>118822.41502115394</v>
       </c>
       <c r="G905" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H905" s="15">
         <v>39213.095581228059</v>
       </c>
       <c r="I905" s="15">
         <v>7336.0742480274102</v>
       </c>
       <c r="J905" s="15">
         <v>1141687.9617386854</v>
       </c>
       <c r="L905" s="27"/>
       <c r="N905" s="27"/>
       <c r="P905" s="27"/>
       <c r="Q905" s="27"/>
       <c r="R905" s="27"/>
       <c r="S905" s="27"/>
     </row>
-    <row r="906" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="906" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D906" s="24" t="s">
         <v>173</v>
       </c>
       <c r="E906" s="15">
         <v>1791936.7197835427</v>
       </c>
       <c r="F906" s="15">
         <v>118788.08988243516</v>
       </c>
       <c r="G906" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H906" s="15">
         <v>-693.05296012899635</v>
       </c>
       <c r="I906" s="15">
         <v>7333.5143100024197</v>
       </c>
       <c r="J906" s="15">
         <v>1129084.0859537106</v>
       </c>
       <c r="L906" s="27"/>
       <c r="N906" s="27"/>
       <c r="P906" s="27"/>
       <c r="Q906" s="27"/>
       <c r="R906" s="27"/>
       <c r="S906" s="27"/>
     </row>
-    <row r="907" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="907" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D907" s="24" t="s">
         <v>174</v>
       </c>
       <c r="E907" s="15">
         <v>1785591.6352402139</v>
       </c>
       <c r="F907" s="15">
         <v>118711.97768908857</v>
       </c>
       <c r="G907" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H907" s="15">
         <v>-4622.6537376134729</v>
       </c>
       <c r="I907" s="15">
         <v>7317.0832274524901</v>
       </c>
       <c r="J907" s="15">
         <v>1109666.8671065504</v>
       </c>
       <c r="L907" s="27"/>
       <c r="N907" s="27"/>
       <c r="P907" s="27"/>
       <c r="Q907" s="27"/>
       <c r="R907" s="27"/>
       <c r="S907" s="27"/>
     </row>
-    <row r="908" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="908" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D908" s="24" t="s">
         <v>133</v>
       </c>
       <c r="E908" s="15">
         <v>1801533.8324850765</v>
       </c>
       <c r="F908" s="15">
         <v>119092.61420508579</v>
       </c>
       <c r="G908" s="15">
         <v>363.23076638103998</v>
       </c>
       <c r="H908" s="15">
         <v>22099.07664645437</v>
       </c>
       <c r="I908" s="15">
         <v>7316.5347840947306</v>
       </c>
       <c r="J908" s="15">
         <v>1153058.4254595735</v>
       </c>
       <c r="L908" s="27"/>
       <c r="N908" s="27"/>
       <c r="P908" s="27"/>
       <c r="Q908" s="27"/>
       <c r="R908" s="27"/>
       <c r="S908" s="27"/>
     </row>
-    <row r="909" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="909" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D909" s="28" t="s">
         <v>134</v>
       </c>
       <c r="E909" s="20">
         <v>1829107.5697322036</v>
       </c>
       <c r="F909" s="20">
         <v>119061.16927499826</v>
       </c>
       <c r="G909" s="20">
         <v>363.23076638103998</v>
       </c>
       <c r="H909" s="20">
         <v>6527.2481359212252</v>
       </c>
       <c r="I909" s="20">
         <v>7315.7541792398397</v>
       </c>
       <c r="J909" s="20">
         <v>1119106.3679163491</v>
       </c>
       <c r="L909" s="27"/>
       <c r="N909" s="27"/>
       <c r="P909" s="27"/>
       <c r="Q909" s="27"/>
       <c r="R909" s="27"/>
       <c r="S909" s="27"/>
     </row>
-    <row r="910" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="910" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D910" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E910" s="22">
         <v>1824539.4832888383</v>
       </c>
       <c r="F910" s="22">
         <v>118641.587533253</v>
       </c>
       <c r="G910" s="22">
         <v>363.23076638099997</v>
       </c>
       <c r="H910" s="22">
         <v>-1915.6144187850805</v>
       </c>
       <c r="I910" s="22">
         <v>7266.2522426898395</v>
       </c>
       <c r="J910" s="22">
         <v>1136670.1624507841</v>
       </c>
       <c r="L910" s="27"/>
       <c r="N910" s="27"/>
       <c r="P910" s="27"/>
       <c r="Q910" s="27"/>
       <c r="R910" s="27"/>
       <c r="S910" s="27"/>
     </row>
-    <row r="911" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="911" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D911" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E911" s="22">
         <v>1826512.1742078857</v>
       </c>
       <c r="F911" s="22">
         <v>117416.97433787202</v>
       </c>
       <c r="G911" s="22">
         <v>363.23076638099997</v>
       </c>
       <c r="H911" s="22">
         <v>-13662.514503295788</v>
       </c>
       <c r="I911" s="22">
         <v>7250.5815886649298</v>
       </c>
       <c r="J911" s="22">
         <v>1140741.922373024</v>
       </c>
       <c r="L911" s="27"/>
       <c r="N911" s="27"/>
       <c r="P911" s="27"/>
       <c r="Q911" s="27"/>
       <c r="R911" s="27"/>
       <c r="S911" s="27"/>
     </row>
-    <row r="912" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="912" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D912" s="29" t="s">
         <v>203</v>
       </c>
       <c r="E912" s="22">
         <v>1828076.1699239663</v>
       </c>
       <c r="F912" s="22">
         <v>117815.33761051898</v>
       </c>
       <c r="G912" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H912" s="22">
         <v>36276.833463393195</v>
       </c>
       <c r="I912" s="22">
         <v>7300.0441301315814</v>
       </c>
       <c r="J912" s="22">
         <v>1178706.664649528</v>
       </c>
       <c r="L912" s="27"/>
       <c r="N912" s="27"/>
       <c r="P912" s="27"/>
       <c r="Q912" s="27"/>
       <c r="R912" s="27"/>
       <c r="S912" s="27"/>
     </row>
-    <row r="913" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="913" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D913" s="29" t="s">
         <v>204</v>
       </c>
       <c r="E913" s="22">
         <v>1816517.6037538436</v>
       </c>
       <c r="F913" s="22">
         <v>117762.88538847597</v>
       </c>
       <c r="G913" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H913" s="22">
         <v>13891.309784500096</v>
       </c>
       <c r="I913" s="22">
         <v>7300.040740556241</v>
       </c>
       <c r="J913" s="22">
         <v>1151370.163507109</v>
       </c>
       <c r="L913" s="27"/>
       <c r="N913" s="27"/>
       <c r="P913" s="27"/>
       <c r="Q913" s="27"/>
       <c r="R913" s="27"/>
       <c r="S913" s="27"/>
     </row>
-    <row r="914" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="914" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D914" s="29" t="s">
         <v>205</v>
       </c>
       <c r="E914" s="22">
         <v>1827445.4135734523</v>
       </c>
       <c r="F914" s="22">
         <v>118020.45104481498</v>
       </c>
       <c r="G914" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H914" s="22">
         <v>-17322.576544460208</v>
       </c>
       <c r="I914" s="22">
         <v>7300.0277465395739</v>
       </c>
       <c r="J914" s="22">
         <v>1160093.325355645</v>
       </c>
       <c r="L914" s="27"/>
       <c r="N914" s="27"/>
       <c r="P914" s="27"/>
       <c r="Q914" s="27"/>
       <c r="R914" s="27"/>
       <c r="S914" s="27"/>
     </row>
-    <row r="915" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="915" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D915" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E915" s="22">
         <v>1814824.3831938561</v>
       </c>
       <c r="F915" s="22">
         <v>117853.66924026</v>
       </c>
       <c r="G915" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H915" s="22">
         <v>-11280.265184981319</v>
       </c>
       <c r="I915" s="22">
         <v>7284.5310472063302</v>
       </c>
       <c r="J915" s="22">
         <v>1132759.8103303029</v>
       </c>
       <c r="L915" s="27"/>
       <c r="N915" s="27"/>
       <c r="P915" s="27"/>
       <c r="Q915" s="27"/>
       <c r="R915" s="27"/>
       <c r="S915" s="27"/>
     </row>
-    <row r="916" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="916" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D916" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E916" s="22">
         <v>1800595.0346855316</v>
       </c>
       <c r="F916" s="22">
         <v>118455.13141566698</v>
       </c>
       <c r="G916" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H916" s="22">
         <v>41153.464795821499</v>
       </c>
       <c r="I916" s="22">
         <v>7284.3517867063301</v>
       </c>
       <c r="J916" s="22">
         <v>1185858.8362957463</v>
       </c>
       <c r="L916" s="27"/>
       <c r="N916" s="27"/>
       <c r="P916" s="27"/>
       <c r="Q916" s="27"/>
       <c r="R916" s="27"/>
       <c r="S916" s="27"/>
     </row>
-    <row r="917" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="917" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D917" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E917" s="22">
         <v>1809644.0550413483</v>
       </c>
       <c r="F917" s="22">
         <v>118401.71388116098</v>
       </c>
       <c r="G917" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H917" s="22">
         <v>19050.180907246686</v>
       </c>
       <c r="I917" s="22">
         <v>7284.2347036729898</v>
       </c>
       <c r="J917" s="22">
         <v>1160894.6033266438</v>
       </c>
       <c r="L917" s="27"/>
       <c r="N917" s="27"/>
       <c r="P917" s="27"/>
       <c r="Q917" s="27"/>
       <c r="R917" s="27"/>
       <c r="S917" s="27"/>
     </row>
-    <row r="918" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="918" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D918" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E918" s="22">
         <v>1799673.2017475951</v>
       </c>
       <c r="F918" s="22">
         <v>116925.275625497</v>
       </c>
       <c r="G918" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H918" s="22">
         <v>12061.361207865411</v>
       </c>
       <c r="I918" s="22">
         <v>7283.3330017313201</v>
       </c>
       <c r="J918" s="22">
         <v>1151337.6617480631</v>
       </c>
       <c r="L918" s="27"/>
       <c r="N918" s="27"/>
       <c r="P918" s="27"/>
       <c r="Q918" s="27"/>
       <c r="R918" s="27"/>
       <c r="S918" s="27"/>
     </row>
-    <row r="919" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="919" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D919" s="29" t="s">
         <v>144</v>
       </c>
       <c r="E919" s="22">
         <v>1795584.8901689032</v>
       </c>
       <c r="F919" s="22">
         <v>116962.16341727601</v>
       </c>
       <c r="G919" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H919" s="22">
         <v>-2904.335441725103</v>
       </c>
       <c r="I919" s="22">
         <v>7267.9038273064007</v>
       </c>
       <c r="J919" s="22">
         <v>1150917.781439994</v>
       </c>
       <c r="L919" s="27"/>
       <c r="N919" s="27"/>
       <c r="P919" s="27"/>
       <c r="Q919" s="27"/>
       <c r="R919" s="27"/>
       <c r="S919" s="27"/>
     </row>
-    <row r="920" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="920" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D920" s="29" t="s">
         <v>145</v>
       </c>
       <c r="E920" s="22">
         <v>1783922.0790180822</v>
       </c>
       <c r="F920" s="22">
         <v>117381.185518281</v>
       </c>
       <c r="G920" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H920" s="22">
         <v>59150.833254304584</v>
       </c>
       <c r="I920" s="22">
         <v>7265.8058347064007</v>
       </c>
       <c r="J920" s="22">
         <v>1239675.4255407029</v>
       </c>
       <c r="L920" s="27"/>
       <c r="N920" s="27"/>
       <c r="P920" s="27"/>
       <c r="Q920" s="27"/>
       <c r="R920" s="27"/>
       <c r="S920" s="27"/>
     </row>
-    <row r="921" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="921" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D921" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E921" s="22">
         <v>1785035.9192756261</v>
       </c>
       <c r="F921" s="22">
         <v>117442.61623456499</v>
       </c>
       <c r="G921" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H921" s="22">
         <v>69542.42416306003</v>
       </c>
       <c r="I921" s="22">
         <v>7265.3649140669804</v>
       </c>
       <c r="J921" s="22">
         <v>1177930.4767795829</v>
       </c>
       <c r="L921" s="27"/>
       <c r="N921" s="27"/>
       <c r="P921" s="27"/>
       <c r="Q921" s="27"/>
       <c r="R921" s="27"/>
       <c r="S921" s="27"/>
     </row>
-    <row r="922" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="922" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D922" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E922" s="22">
         <v>1841998.7898615259</v>
       </c>
       <c r="F922" s="22">
         <v>117265.15338601699</v>
       </c>
       <c r="G922" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H922" s="22">
         <v>17855.763780510388</v>
       </c>
       <c r="I922" s="22">
         <v>7249.3819084920506</v>
       </c>
       <c r="J922" s="22">
         <v>1192481.647471789</v>
       </c>
       <c r="L922" s="27"/>
       <c r="N922" s="27"/>
       <c r="P922" s="27"/>
       <c r="Q922" s="27"/>
       <c r="R922" s="27"/>
       <c r="S922" s="27"/>
     </row>
-    <row r="923" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="923" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D923" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E923" s="22">
         <v>1829793.4812106709</v>
       </c>
       <c r="F923" s="22">
         <v>117493.653383736</v>
       </c>
       <c r="G923" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H923" s="22">
         <v>40449.551089478788</v>
       </c>
       <c r="I923" s="22">
         <v>7249.1717326337211</v>
       </c>
       <c r="J923" s="22">
         <v>1299409.387291495</v>
       </c>
       <c r="L923" s="27"/>
       <c r="N923" s="27"/>
       <c r="P923" s="27"/>
       <c r="Q923" s="27"/>
       <c r="R923" s="27"/>
       <c r="S923" s="27"/>
     </row>
-    <row r="924" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="924" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D924" s="29" t="s">
         <v>207</v>
       </c>
       <c r="E924" s="22">
         <v>1843170.5649198941</v>
       </c>
       <c r="F924" s="22">
         <v>115317.15849306999</v>
       </c>
       <c r="G924" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H924" s="22">
         <v>41559.67827773896</v>
       </c>
       <c r="I924" s="22">
         <v>7247.4058115450716</v>
       </c>
       <c r="J924" s="22">
         <v>1308286.284382751</v>
       </c>
       <c r="L924" s="27"/>
       <c r="N924" s="27"/>
       <c r="P924" s="27"/>
       <c r="Q924" s="27"/>
       <c r="R924" s="27"/>
       <c r="S924" s="27"/>
     </row>
     <row r="925" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D925" s="32">
+      <c r="D925" s="33">
         <v>2018</v>
       </c>
-      <c r="E925" s="33"/>
-[...6 lines deleted...]
-    <row r="926" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E925" s="34"/>
+      <c r="F925" s="34"/>
+      <c r="G925" s="34"/>
+      <c r="H925" s="34"/>
+      <c r="I925" s="34"/>
+      <c r="J925" s="35"/>
+    </row>
+    <row r="926" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D926" s="29" t="s">
         <v>208</v>
       </c>
       <c r="E926" s="22">
         <v>1836399.4827940692</v>
       </c>
       <c r="F926" s="22">
         <v>115035.333660306</v>
       </c>
       <c r="G926" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H926" s="22">
         <v>69160.334730265895</v>
       </c>
       <c r="I926" s="22">
         <v>7247.4058115450716</v>
       </c>
       <c r="J926" s="22">
         <v>1211619.9180978343</v>
       </c>
       <c r="L926" s="27"/>
       <c r="N926" s="27"/>
       <c r="P926" s="27"/>
       <c r="Q926" s="27"/>
       <c r="R926" s="27"/>
       <c r="S926" s="27"/>
     </row>
-    <row r="927" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="927" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D927" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E927" s="22">
         <v>1844860.145187126</v>
       </c>
       <c r="F927" s="22">
         <v>114832.30593920601</v>
       </c>
       <c r="G927" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H927" s="22">
         <v>16333.32635883936</v>
       </c>
       <c r="I927" s="22">
         <v>7247.2874689104801</v>
       </c>
       <c r="J927" s="22">
         <v>1190045.510522241</v>
       </c>
       <c r="L927" s="27"/>
       <c r="N927" s="27"/>
       <c r="P927" s="27"/>
       <c r="Q927" s="27"/>
       <c r="R927" s="27"/>
       <c r="S927" s="27"/>
     </row>
-    <row r="928" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="928" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D928" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E928" s="22">
         <v>1816855.1818227938</v>
       </c>
       <c r="F928" s="22">
         <v>112463.93720101001</v>
       </c>
       <c r="G928" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H928" s="22">
         <v>21414.46073092796</v>
       </c>
       <c r="I928" s="22">
         <v>7246.9135027818602</v>
       </c>
       <c r="J928" s="22">
         <v>1178948.516088736</v>
       </c>
       <c r="L928" s="27"/>
       <c r="N928" s="27"/>
       <c r="P928" s="27"/>
       <c r="Q928" s="27"/>
       <c r="R928" s="27"/>
       <c r="S928" s="27"/>
     </row>
-    <row r="929" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="929" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D929" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E929" s="22">
         <v>1846921.74</v>
       </c>
       <c r="F929" s="22">
         <v>113171.05</v>
       </c>
       <c r="G929" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H929" s="22">
         <v>89165.44297031367</v>
       </c>
       <c r="I929" s="22">
         <v>7230.4197026264401</v>
       </c>
       <c r="J929" s="22">
         <v>1205229.2503533489</v>
       </c>
       <c r="L929" s="27"/>
       <c r="N929" s="27"/>
       <c r="P929" s="27"/>
       <c r="Q929" s="27"/>
       <c r="R929" s="27"/>
       <c r="S929" s="27"/>
     </row>
-    <row r="930" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="930" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D930" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E930" s="22">
         <v>1848405.0862808297</v>
       </c>
       <c r="F930" s="22">
         <v>113409.34717505898</v>
       </c>
       <c r="G930" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H930" s="22">
         <v>98661.37805197452</v>
       </c>
       <c r="I930" s="22">
         <v>7230.3009518764402</v>
       </c>
       <c r="J930" s="22">
         <v>1198454.785655811</v>
       </c>
       <c r="L930" s="27"/>
       <c r="N930" s="27"/>
       <c r="P930" s="27"/>
       <c r="Q930" s="27"/>
       <c r="R930" s="27"/>
       <c r="S930" s="27"/>
     </row>
-    <row r="931" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="931" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D931" s="29" t="s">
         <v>209</v>
       </c>
       <c r="E931" s="22">
         <v>1820648.5465209074</v>
       </c>
       <c r="F931" s="22">
         <v>113468.02566332599</v>
       </c>
       <c r="G931" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H931" s="22">
         <v>54724.677556080911</v>
       </c>
       <c r="I931" s="22">
         <v>7230.2860213097711</v>
       </c>
       <c r="J931" s="22">
         <v>1183564.5081894191</v>
       </c>
       <c r="L931" s="27"/>
       <c r="N931" s="27"/>
       <c r="P931" s="27"/>
       <c r="Q931" s="27"/>
       <c r="R931" s="27"/>
       <c r="S931" s="27"/>
     </row>
-    <row r="932" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="932" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D932" s="29" t="s">
         <v>108</v>
       </c>
       <c r="E932" s="22">
         <v>1823097.5381297469</v>
       </c>
       <c r="F932" s="22">
         <v>113709.30304271702</v>
       </c>
       <c r="G932" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H932" s="22">
         <v>41268.295965944497</v>
       </c>
       <c r="I932" s="22">
         <v>7214.8581717284806</v>
       </c>
       <c r="J932" s="22">
         <v>1171252.6868572209</v>
       </c>
       <c r="L932" s="27"/>
       <c r="N932" s="27"/>
       <c r="P932" s="27"/>
       <c r="Q932" s="27"/>
       <c r="R932" s="27"/>
       <c r="S932" s="27"/>
     </row>
-    <row r="933" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="933" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D933" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E933" s="22">
         <v>1837240.08</v>
       </c>
       <c r="F933" s="22">
         <v>119118.2</v>
       </c>
       <c r="G933" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H933" s="22">
         <v>78381.447568876494</v>
       </c>
       <c r="I933" s="22">
         <v>7214.8337877284803</v>
       </c>
       <c r="J933" s="22">
         <v>1183309.3543509941</v>
       </c>
       <c r="L933" s="27"/>
       <c r="N933" s="27"/>
       <c r="P933" s="27"/>
       <c r="Q933" s="27"/>
       <c r="R933" s="27"/>
       <c r="S933" s="27"/>
     </row>
-    <row r="934" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="934" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D934" s="29" t="s">
         <v>156</v>
       </c>
       <c r="E934" s="22">
         <v>1854021.1788882441</v>
       </c>
       <c r="F934" s="22">
         <v>119395.09146835899</v>
       </c>
       <c r="G934" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H934" s="22">
         <v>28080.749647905992</v>
       </c>
       <c r="I934" s="22">
         <v>7214.8111786284899</v>
       </c>
       <c r="J934" s="22">
         <v>1185065.7626874761</v>
       </c>
       <c r="L934" s="27"/>
       <c r="N934" s="27"/>
       <c r="P934" s="27"/>
       <c r="Q934" s="27"/>
       <c r="R934" s="27"/>
       <c r="S934" s="27"/>
     </row>
-    <row r="935" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="935" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D935" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E935" s="22">
         <v>1838689.9988206779</v>
       </c>
       <c r="F935" s="22">
         <v>118940.204512791</v>
       </c>
       <c r="G935" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H935" s="22">
         <v>21417.54514827719</v>
       </c>
       <c r="I935" s="22">
         <v>7213.1125487201552</v>
       </c>
       <c r="J935" s="22">
         <v>1194232.361117197</v>
       </c>
       <c r="L935" s="27"/>
       <c r="N935" s="27"/>
       <c r="P935" s="27"/>
       <c r="Q935" s="27"/>
       <c r="R935" s="27"/>
       <c r="S935" s="27"/>
     </row>
-    <row r="936" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="936" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D936" s="29" t="s">
         <v>112</v>
       </c>
       <c r="E936" s="22">
         <v>1831386.9508594801</v>
       </c>
       <c r="F936" s="22">
         <v>119034.16072616499</v>
       </c>
       <c r="G936" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H936" s="22">
         <v>208.49746561900247</v>
       </c>
       <c r="I936" s="22">
         <v>7198.0951285452302</v>
       </c>
       <c r="J936" s="22">
         <v>1167836.9192330178</v>
       </c>
       <c r="L936" s="27"/>
       <c r="N936" s="27"/>
       <c r="P936" s="27"/>
       <c r="Q936" s="27"/>
       <c r="R936" s="27"/>
       <c r="S936" s="27"/>
     </row>
-    <row r="937" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="937" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D937" s="29" t="s">
         <v>210</v>
       </c>
       <c r="E937" s="22">
         <v>1815205.58</v>
       </c>
       <c r="F937" s="22">
         <v>119398.95</v>
       </c>
       <c r="G937" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H937" s="22">
         <v>40113.843819857997</v>
       </c>
       <c r="I937" s="22">
         <v>7198.0136080309803</v>
       </c>
       <c r="J937" s="22">
         <v>1219744.594535189</v>
       </c>
       <c r="L937" s="27"/>
       <c r="N937" s="27"/>
       <c r="P937" s="27"/>
       <c r="Q937" s="27"/>
       <c r="R937" s="27"/>
       <c r="S937" s="27"/>
     </row>
-    <row r="938" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="938" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D938" s="29" t="s">
         <v>211</v>
       </c>
       <c r="E938" s="22">
         <v>1824619.4411033059</v>
       </c>
       <c r="F938" s="22">
         <v>119270.44683154901</v>
       </c>
       <c r="G938" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H938" s="22">
         <v>32857.00535264839</v>
       </c>
       <c r="I938" s="22">
         <v>7197.1951359059804</v>
       </c>
       <c r="J938" s="22">
         <v>1195193.0710160478</v>
       </c>
       <c r="L938" s="27"/>
       <c r="N938" s="27"/>
       <c r="P938" s="27"/>
       <c r="Q938" s="27"/>
       <c r="R938" s="27"/>
       <c r="S938" s="27"/>
     </row>
-    <row r="939" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="939" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D939" s="29" t="s">
         <v>212</v>
       </c>
       <c r="E939" s="22">
         <v>1829063.740609335</v>
       </c>
       <c r="F939" s="22">
         <v>119340.35319370199</v>
       </c>
       <c r="G939" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H939" s="22">
         <v>-181.44392734229405</v>
       </c>
       <c r="I939" s="22">
         <v>7197.1931993559801</v>
       </c>
       <c r="J939" s="22">
         <v>1168930.1527371372</v>
       </c>
       <c r="L939" s="27"/>
       <c r="N939" s="27"/>
       <c r="P939" s="27"/>
       <c r="Q939" s="27"/>
       <c r="R939" s="27"/>
       <c r="S939" s="27"/>
     </row>
-    <row r="940" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="940" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D940" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E940" s="22">
         <v>1826568.8921495299</v>
       </c>
       <c r="F940" s="22">
         <v>117030.05652753399</v>
       </c>
       <c r="G940" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H940" s="22">
         <v>-12419.735443368001</v>
       </c>
       <c r="I940" s="22">
         <v>7182.099665705</v>
       </c>
       <c r="J940" s="22">
         <v>1185383.9591482279</v>
       </c>
       <c r="L940" s="27"/>
       <c r="N940" s="27"/>
       <c r="P940" s="27"/>
       <c r="Q940" s="27"/>
       <c r="R940" s="27"/>
       <c r="S940" s="27"/>
     </row>
-    <row r="941" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="941" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D941" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E941" s="22">
         <v>1812203.66</v>
       </c>
       <c r="F941" s="22">
         <v>116766.25</v>
       </c>
       <c r="G941" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H941" s="22">
         <v>-22962.768142404966</v>
       </c>
       <c r="I941" s="22">
         <v>7181.9654393903902</v>
       </c>
       <c r="J941" s="22">
         <v>1216827.869844971</v>
       </c>
       <c r="L941" s="27"/>
       <c r="N941" s="27"/>
       <c r="P941" s="27"/>
       <c r="Q941" s="27"/>
       <c r="R941" s="27"/>
       <c r="S941" s="27"/>
     </row>
-    <row r="942" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="942" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D942" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E942" s="22">
         <v>1804340.4800162041</v>
       </c>
       <c r="F942" s="22">
         <v>116825.315158122</v>
       </c>
       <c r="G942" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H942" s="22">
         <v>-33366.027338548709</v>
       </c>
       <c r="I942" s="22">
         <v>7181.96350284039</v>
       </c>
       <c r="J942" s="22">
         <v>1212878.647470426</v>
       </c>
       <c r="L942" s="27"/>
       <c r="N942" s="27"/>
       <c r="P942" s="27"/>
       <c r="Q942" s="27"/>
       <c r="R942" s="27"/>
       <c r="S942" s="27"/>
     </row>
-    <row r="943" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="943" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D943" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E943" s="22">
         <v>1816734.7213566988</v>
       </c>
       <c r="F943" s="22">
         <v>117063.926641333</v>
       </c>
       <c r="G943" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H943" s="22">
         <v>-4841.3171077700099</v>
       </c>
       <c r="I943" s="22">
         <v>7180.6374567320509</v>
       </c>
       <c r="J943" s="22">
         <v>1243601.5847865141</v>
       </c>
       <c r="L943" s="27"/>
       <c r="N943" s="27"/>
       <c r="P943" s="27"/>
       <c r="Q943" s="27"/>
       <c r="R943" s="27"/>
       <c r="S943" s="27"/>
     </row>
-    <row r="944" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="944" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D944" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E944" s="22">
         <v>1817750.7127793881</v>
       </c>
       <c r="F944" s="22">
         <v>117317.91884611201</v>
       </c>
       <c r="G944" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H944" s="22">
         <v>383.32555032602977</v>
       </c>
       <c r="I944" s="22">
         <v>7179.953037282381</v>
       </c>
       <c r="J944" s="22">
         <v>1217459.8220774601</v>
       </c>
       <c r="L944" s="27"/>
       <c r="N944" s="27"/>
       <c r="P944" s="27"/>
       <c r="Q944" s="27"/>
       <c r="R944" s="27"/>
       <c r="S944" s="27"/>
     </row>
-    <row r="945" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="945" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D945" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E945" s="22">
         <v>1794171.12</v>
       </c>
       <c r="F945" s="22">
         <v>116282.82</v>
       </c>
       <c r="G945" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H945" s="22">
         <v>21952.90359257799</v>
       </c>
       <c r="I945" s="22">
         <v>7165.1681920657902</v>
       </c>
       <c r="J945" s="22">
         <v>1315016.750214363</v>
       </c>
       <c r="L945" s="27"/>
       <c r="N945" s="27"/>
       <c r="P945" s="27"/>
       <c r="Q945" s="27"/>
       <c r="R945" s="27"/>
       <c r="S945" s="27"/>
     </row>
-    <row r="946" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="946" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D946" s="29" t="s">
         <v>164</v>
       </c>
       <c r="E946" s="22">
         <v>1768146.8272671453</v>
       </c>
       <c r="F946" s="22">
         <v>116118.83073253598</v>
       </c>
       <c r="G946" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H946" s="22">
         <v>12428.048147155991</v>
       </c>
       <c r="I946" s="22">
         <v>7164.0877151824598</v>
       </c>
       <c r="J946" s="22">
         <v>1365528.7650777898</v>
       </c>
       <c r="L946" s="27"/>
       <c r="N946" s="27"/>
       <c r="P946" s="27"/>
       <c r="Q946" s="27"/>
       <c r="R946" s="27"/>
       <c r="S946" s="27"/>
     </row>
-    <row r="947" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="947" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D947" s="29" t="s">
         <v>213</v>
       </c>
       <c r="E947" s="22">
         <v>1749586.8374031279</v>
       </c>
       <c r="F947" s="22">
         <v>113126.76614131598</v>
       </c>
       <c r="G947" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H947" s="22">
         <v>2569.3966989469773</v>
       </c>
       <c r="I947" s="22">
         <v>7162.8070379262299</v>
       </c>
       <c r="J947" s="22">
         <v>1398401.148648398</v>
       </c>
       <c r="L947" s="27"/>
       <c r="N947" s="27"/>
       <c r="P947" s="27"/>
       <c r="Q947" s="27"/>
       <c r="R947" s="27"/>
       <c r="S947" s="27"/>
     </row>
-    <row r="948" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="948" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D948" s="29" t="s">
         <v>195</v>
       </c>
       <c r="E948" s="22">
         <v>1787498.6961537087</v>
       </c>
       <c r="F948" s="22">
         <v>116516.31235355198</v>
       </c>
       <c r="G948" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H948" s="22">
         <v>-13739.227620812977</v>
       </c>
       <c r="I948" s="22">
         <v>7155.9809090825311</v>
       </c>
       <c r="J948" s="22">
         <v>1335828.1257020461</v>
       </c>
       <c r="L948" s="27"/>
       <c r="N948" s="27"/>
       <c r="P948" s="27"/>
       <c r="Q948" s="27"/>
       <c r="R948" s="27"/>
       <c r="S948" s="27"/>
     </row>
-    <row r="949" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="949" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D949" s="29" t="s">
         <v>214</v>
       </c>
       <c r="E949" s="22">
         <v>1805632.73</v>
       </c>
       <c r="F949" s="22">
         <v>117337.15</v>
       </c>
       <c r="G949" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H949" s="22">
         <v>39649.903750659025</v>
       </c>
       <c r="I949" s="22">
         <v>7155.93493655568</v>
       </c>
       <c r="J949" s="22">
         <v>1358919.6315289917</v>
       </c>
       <c r="L949" s="27"/>
       <c r="N949" s="27"/>
       <c r="P949" s="27"/>
       <c r="Q949" s="27"/>
       <c r="R949" s="27"/>
       <c r="S949" s="27"/>
     </row>
-    <row r="950" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="950" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D950" s="29" t="s">
         <v>215</v>
       </c>
       <c r="E950" s="22">
         <v>1798207.30440572</v>
       </c>
       <c r="F950" s="22">
         <v>117401.19827355199</v>
       </c>
       <c r="G950" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H950" s="22">
         <v>34305.06895590201</v>
       </c>
       <c r="I950" s="22">
         <v>7154.8046804208398</v>
       </c>
       <c r="J950" s="22">
         <v>1263896.5946170788</v>
       </c>
       <c r="L950" s="27"/>
       <c r="N950" s="27"/>
       <c r="P950" s="27"/>
       <c r="Q950" s="27"/>
       <c r="R950" s="27"/>
       <c r="S950" s="27"/>
     </row>
-    <row r="951" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="951" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D951" s="29" t="s">
         <v>216</v>
       </c>
       <c r="E951" s="22">
         <v>1779110.9453952089</v>
       </c>
       <c r="F951" s="22">
         <v>117053.28663239001</v>
       </c>
       <c r="G951" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H951" s="22">
         <v>10535.347925700014</v>
       </c>
       <c r="I951" s="22">
         <v>7154.6886106231223</v>
       </c>
       <c r="J951" s="22">
         <v>1247449.2951595041</v>
       </c>
       <c r="L951" s="27"/>
       <c r="N951" s="27"/>
       <c r="P951" s="27"/>
       <c r="Q951" s="27"/>
       <c r="R951" s="27"/>
       <c r="S951" s="27"/>
     </row>
-    <row r="952" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="952" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D952" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E952" s="22">
         <v>1783020.0287514401</v>
       </c>
       <c r="F952" s="22">
         <v>119927.23599478</v>
       </c>
       <c r="G952" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H952" s="22">
         <v>8203.81845600202</v>
       </c>
       <c r="I952" s="22">
         <v>7140.0409249148697</v>
       </c>
       <c r="J952" s="22">
         <v>1140811.011324143</v>
       </c>
       <c r="L952" s="27"/>
       <c r="N952" s="27"/>
       <c r="P952" s="27"/>
       <c r="Q952" s="27"/>
       <c r="R952" s="27"/>
       <c r="S952" s="27"/>
     </row>
-    <row r="953" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="953" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D953" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E953" s="22">
         <v>1787390.27</v>
       </c>
       <c r="F953" s="22">
         <v>119989.94</v>
       </c>
       <c r="G953" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H953" s="22">
         <v>47325.976478170982</v>
       </c>
       <c r="I953" s="22">
         <v>7139.9839329505803</v>
       </c>
       <c r="J953" s="22">
         <v>1166146.2445265101</v>
       </c>
       <c r="L953" s="27"/>
       <c r="N953" s="27"/>
       <c r="P953" s="27"/>
       <c r="Q953" s="27"/>
       <c r="R953" s="27"/>
       <c r="S953" s="27"/>
     </row>
-    <row r="954" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="954" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D954" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E954" s="22">
         <v>1781890.3469557681</v>
       </c>
       <c r="F954" s="22">
         <v>119872.25774435198</v>
       </c>
       <c r="G954" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H954" s="22">
         <v>27458.934626379618</v>
       </c>
       <c r="I954" s="22">
         <v>7139.757531994851</v>
       </c>
       <c r="J954" s="22">
         <v>1157457.6754661789</v>
       </c>
       <c r="L954" s="27"/>
       <c r="N954" s="27"/>
       <c r="P954" s="27"/>
       <c r="Q954" s="27"/>
       <c r="R954" s="27"/>
       <c r="S954" s="27"/>
     </row>
-    <row r="955" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="955" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D955" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E955" s="22">
         <v>1770127.161730082</v>
       </c>
       <c r="F955" s="22">
         <v>119475.12874351001</v>
       </c>
       <c r="G955" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H955" s="22">
         <v>12003.561595571024</v>
       </c>
       <c r="I955" s="22">
         <v>7139.7376992281797</v>
       </c>
       <c r="J955" s="22">
         <v>1157564.5256307609</v>
       </c>
       <c r="L955" s="27"/>
       <c r="N955" s="27"/>
       <c r="P955" s="27"/>
       <c r="Q955" s="27"/>
       <c r="R955" s="27"/>
       <c r="S955" s="27"/>
     </row>
-    <row r="956" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="956" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D956" s="29" t="s">
         <v>174</v>
       </c>
       <c r="E956" s="22">
         <v>1770885</v>
       </c>
       <c r="F956" s="22">
         <v>120554</v>
       </c>
       <c r="G956" s="22">
         <v>260</v>
       </c>
       <c r="H956" s="22">
         <v>5921</v>
       </c>
       <c r="I956" s="22">
         <v>7124.7937845199212</v>
       </c>
       <c r="J956" s="22">
         <v>1166664.5051917201</v>
       </c>
       <c r="L956" s="27"/>
       <c r="N956" s="27"/>
       <c r="P956" s="27"/>
       <c r="Q956" s="27"/>
       <c r="R956" s="27"/>
       <c r="S956" s="27"/>
     </row>
-    <row r="957" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="957" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D957" s="29" t="s">
         <v>133</v>
       </c>
       <c r="E957" s="22">
         <v>1813958.35</v>
       </c>
       <c r="F957" s="22">
         <v>117360.16</v>
       </c>
       <c r="G957" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H957" s="22">
         <v>-7164.9375869810174</v>
       </c>
       <c r="I957" s="22">
         <v>7124.7351021285604</v>
       </c>
       <c r="J957" s="22">
         <v>1181829.7019253119</v>
       </c>
       <c r="L957" s="27"/>
       <c r="N957" s="27"/>
       <c r="P957" s="27"/>
       <c r="Q957" s="27"/>
       <c r="R957" s="27"/>
       <c r="S957" s="27"/>
     </row>
-    <row r="958" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="958" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D958" s="29" t="s">
         <v>134</v>
       </c>
       <c r="E958" s="22">
         <v>1792869.2150152631</v>
       </c>
       <c r="F958" s="22">
         <v>117729.735891039</v>
       </c>
       <c r="G958" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H958" s="22">
         <v>-1476.6909293290519</v>
       </c>
       <c r="I958" s="22">
         <v>7124.2162856592413</v>
       </c>
       <c r="J958" s="22">
         <v>1167735.3127756789</v>
       </c>
       <c r="L958" s="27"/>
       <c r="N958" s="27"/>
       <c r="P958" s="27"/>
       <c r="Q958" s="27"/>
       <c r="R958" s="27"/>
       <c r="S958" s="27"/>
     </row>
-    <row r="959" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="959" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D959" s="29" t="s">
         <v>218</v>
       </c>
       <c r="E959" s="22">
         <v>1771835.3219379631</v>
       </c>
       <c r="F959" s="22">
         <v>117598.43008506298</v>
       </c>
       <c r="G959" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H959" s="22">
         <v>-41292.372402069974</v>
       </c>
       <c r="I959" s="22">
         <v>7124.1304477842414</v>
       </c>
       <c r="J959" s="22">
         <v>1142419.8263309079</v>
       </c>
       <c r="L959" s="27"/>
       <c r="N959" s="27"/>
       <c r="P959" s="27"/>
       <c r="Q959" s="27"/>
       <c r="R959" s="27"/>
       <c r="S959" s="27"/>
     </row>
-    <row r="960" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="960" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D960" s="29" t="s">
         <v>219</v>
       </c>
       <c r="E960" s="22">
         <v>1768942.7379519937</v>
       </c>
       <c r="F960" s="22">
         <v>117646.426046258</v>
       </c>
       <c r="G960" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H960" s="22">
         <v>-24942.132212719007</v>
       </c>
       <c r="I960" s="22">
         <v>7108.91011543276</v>
       </c>
       <c r="J960" s="22">
         <v>1153451.4110300362</v>
       </c>
       <c r="L960" s="27"/>
       <c r="N960" s="27"/>
       <c r="P960" s="27"/>
       <c r="Q960" s="27"/>
       <c r="R960" s="27"/>
       <c r="S960" s="27"/>
     </row>
-    <row r="961" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="961" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D961" s="29" t="s">
         <v>220</v>
       </c>
       <c r="E961" s="22">
         <v>1791339.26</v>
       </c>
       <c r="F961" s="22">
         <v>115915.33</v>
       </c>
       <c r="G961" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H961" s="22">
         <v>26109.62360465301</v>
       </c>
       <c r="I961" s="22">
         <v>7108.9078862411052</v>
       </c>
       <c r="J961" s="22">
         <v>1196675.289233186</v>
       </c>
       <c r="L961" s="27"/>
       <c r="N961" s="27"/>
       <c r="P961" s="27"/>
       <c r="Q961" s="27"/>
       <c r="R961" s="27"/>
       <c r="S961" s="27"/>
     </row>
-    <row r="962" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="962" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D962" s="29" t="s">
         <v>221</v>
       </c>
       <c r="E962" s="22">
         <v>1792080.3170582759</v>
       </c>
       <c r="F962" s="22">
         <v>116326.35697098999</v>
       </c>
       <c r="G962" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H962" s="22">
         <v>28401.9452373393</v>
       </c>
       <c r="I962" s="22">
         <v>7108.8652510788506</v>
       </c>
       <c r="J962" s="22">
         <v>1150225.6248322621</v>
       </c>
       <c r="L962" s="27"/>
       <c r="N962" s="27"/>
       <c r="P962" s="27"/>
       <c r="Q962" s="27"/>
       <c r="R962" s="27"/>
       <c r="S962" s="27"/>
     </row>
-    <row r="963" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="963" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D963" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E963" s="22">
         <v>1803400.5765718331</v>
       </c>
       <c r="F963" s="22">
         <v>116720.55821047601</v>
       </c>
       <c r="G963" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H963" s="22">
         <v>8870.4578278799891</v>
       </c>
       <c r="I963" s="22">
         <v>7108.2236990143501</v>
       </c>
       <c r="J963" s="22">
         <v>1155421.1218026699</v>
       </c>
       <c r="L963" s="27"/>
       <c r="N963" s="27"/>
       <c r="P963" s="27"/>
       <c r="Q963" s="27"/>
       <c r="R963" s="27"/>
       <c r="S963" s="27"/>
     </row>
-    <row r="964" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="964" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D964" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E964" s="22">
         <v>1798593.350554795</v>
       </c>
       <c r="F964" s="22">
         <v>116318.474997742</v>
       </c>
       <c r="G964" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H964" s="22">
         <v>10021.608886271977</v>
       </c>
       <c r="I964" s="22">
         <v>6579.5153317196018</v>
       </c>
       <c r="J964" s="22">
         <v>1152583.7605935961</v>
       </c>
       <c r="L964" s="27"/>
       <c r="N964" s="27"/>
       <c r="P964" s="27"/>
       <c r="Q964" s="27"/>
       <c r="R964" s="27"/>
       <c r="S964" s="27"/>
     </row>
-    <row r="965" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="965" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D965" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E965" s="22">
         <v>1830522.74</v>
       </c>
       <c r="F965" s="22">
         <v>116244.03</v>
       </c>
       <c r="G965" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H965" s="22">
         <v>25407.33279208999</v>
       </c>
       <c r="I965" s="22">
         <v>6579.2566217195999</v>
       </c>
       <c r="J965" s="22">
         <v>1182576.7536871529</v>
       </c>
       <c r="L965" s="27"/>
       <c r="N965" s="27"/>
       <c r="P965" s="27"/>
       <c r="Q965" s="27"/>
       <c r="R965" s="27"/>
       <c r="S965" s="27"/>
     </row>
-    <row r="966" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="966" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D966" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E966" s="22">
         <v>1748363.7261301</v>
       </c>
       <c r="F966" s="22">
         <v>115029.099929084</v>
       </c>
       <c r="G966" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H966" s="22">
         <v>17342.161351137998</v>
       </c>
       <c r="I966" s="22">
         <v>6572.8281566305304</v>
       </c>
       <c r="J966" s="22">
         <v>1142212.3781091841</v>
       </c>
       <c r="L966" s="27"/>
       <c r="N966" s="27"/>
       <c r="P966" s="27"/>
       <c r="Q966" s="27"/>
       <c r="R966" s="27"/>
       <c r="S966" s="27"/>
     </row>
-    <row r="967" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="967" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D967" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E967" s="22">
         <v>1776540.0761989388</v>
       </c>
       <c r="F967" s="22">
         <v>114809.50541452599</v>
       </c>
       <c r="G967" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H967" s="22">
         <v>5165.4801356069802</v>
       </c>
       <c r="I967" s="22">
         <v>6577.4949270924399</v>
       </c>
       <c r="J967" s="22">
         <v>1158056.123796745</v>
       </c>
       <c r="L967" s="27"/>
       <c r="N967" s="27"/>
       <c r="P967" s="27"/>
       <c r="Q967" s="27"/>
       <c r="R967" s="27"/>
       <c r="S967" s="27"/>
     </row>
-    <row r="968" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="968" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D968" s="29" t="s">
         <v>144</v>
       </c>
       <c r="E968" s="22">
         <v>1773076.2150400281</v>
       </c>
       <c r="F968" s="22">
         <v>114342.22587890399</v>
       </c>
       <c r="G968" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H968" s="22">
         <v>-670.7840208770067</v>
       </c>
       <c r="I968" s="22">
         <v>6176.1131638567003</v>
       </c>
       <c r="J968" s="22">
         <v>1155930.2129335171</v>
       </c>
       <c r="L968" s="27"/>
       <c r="N968" s="27"/>
       <c r="P968" s="27"/>
       <c r="Q968" s="27"/>
       <c r="R968" s="27"/>
       <c r="S968" s="27"/>
     </row>
-    <row r="969" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="969" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D969" s="29" t="s">
         <v>145</v>
       </c>
       <c r="E969" s="22">
         <v>1757176.75</v>
       </c>
       <c r="F969" s="22">
         <v>113556.82</v>
       </c>
       <c r="G969" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H969" s="22">
         <v>49654.785237355012</v>
       </c>
       <c r="I969" s="22">
         <v>6175.6663226378296</v>
       </c>
       <c r="J969" s="22">
         <v>1176802.4726482411</v>
       </c>
       <c r="L969" s="27"/>
       <c r="N969" s="27"/>
       <c r="P969" s="27"/>
       <c r="Q969" s="27"/>
       <c r="R969" s="27"/>
       <c r="S969" s="27"/>
     </row>
-    <row r="970" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="970" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D970" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E970" s="22">
         <v>1779727.2180511341</v>
       </c>
       <c r="F970" s="22">
         <v>114175.22298424799</v>
       </c>
       <c r="G970" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H970" s="22">
         <v>57807.791250927985</v>
       </c>
       <c r="I970" s="22">
         <v>6175.4085120794598</v>
       </c>
       <c r="J970" s="22">
         <v>1199784.476273264</v>
       </c>
       <c r="L970" s="27"/>
       <c r="N970" s="27"/>
       <c r="P970" s="27"/>
       <c r="Q970" s="27"/>
       <c r="R970" s="27"/>
       <c r="S970" s="27"/>
     </row>
-    <row r="971" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="971" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D971" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E971" s="22">
         <v>1823051.504775644</v>
       </c>
       <c r="F971" s="22">
         <v>120707.934101501</v>
       </c>
       <c r="G971" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H971" s="22">
         <v>11688.195787812991</v>
       </c>
       <c r="I971" s="22">
         <v>6153.2501761228696</v>
       </c>
       <c r="J971" s="22">
         <v>1176446.2520081231</v>
       </c>
       <c r="L971" s="27"/>
       <c r="N971" s="27"/>
       <c r="P971" s="27"/>
       <c r="Q971" s="27"/>
       <c r="R971" s="27"/>
       <c r="S971" s="27"/>
     </row>
-    <row r="972" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="972" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D972" s="29" t="s">
         <v>222</v>
       </c>
       <c r="E972" s="22">
         <v>1789568.7962570977</v>
       </c>
       <c r="F972" s="22">
         <v>120691.164873038</v>
       </c>
       <c r="G972" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H972" s="22">
         <v>7503.4961095170001</v>
       </c>
       <c r="I972" s="22">
         <v>6152.1861312959218</v>
       </c>
       <c r="J972" s="22">
         <v>1242074.7505447348</v>
       </c>
       <c r="L972" s="27"/>
       <c r="N972" s="27"/>
       <c r="P972" s="27"/>
       <c r="Q972" s="27"/>
       <c r="R972" s="27"/>
       <c r="S972" s="27"/>
     </row>
-    <row r="973" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="973" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D973" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E973" s="22">
         <v>1829781.81</v>
       </c>
       <c r="F973" s="22">
         <v>121218.83</v>
       </c>
       <c r="G973" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H973" s="22">
         <v>22027.357533259987</v>
       </c>
       <c r="I973" s="22">
         <v>6151.0793495404496</v>
       </c>
       <c r="J973" s="22">
         <v>1290311.750761664</v>
       </c>
       <c r="L973" s="27"/>
       <c r="N973" s="27"/>
       <c r="P973" s="27"/>
       <c r="Q973" s="27"/>
       <c r="R973" s="27"/>
       <c r="S973" s="27"/>
     </row>
     <row r="974" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D974" s="32">
+      <c r="D974" s="33">
         <v>2019</v>
       </c>
-      <c r="E974" s="33"/>
-[...6 lines deleted...]
-    <row r="975" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E974" s="34"/>
+      <c r="F974" s="34"/>
+      <c r="G974" s="34"/>
+      <c r="H974" s="34"/>
+      <c r="I974" s="34"/>
+      <c r="J974" s="35"/>
+    </row>
+    <row r="975" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D975" s="29" t="s">
         <v>102</v>
       </c>
       <c r="E975" s="22">
         <v>1768122.1268708713</v>
       </c>
       <c r="F975" s="22">
         <v>119636.30790236799</v>
       </c>
       <c r="G975" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H975" s="22">
         <v>40837.129790632986</v>
       </c>
       <c r="I975" s="22">
         <v>6151.0793495404496</v>
       </c>
       <c r="J975" s="22">
         <v>1206780.5911170344</v>
       </c>
       <c r="L975" s="27"/>
       <c r="N975" s="27"/>
       <c r="P975" s="27"/>
       <c r="Q975" s="27"/>
       <c r="R975" s="27"/>
       <c r="S975" s="27"/>
     </row>
-    <row r="976" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="976" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D976" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E976" s="22">
         <v>1769709.129815439</v>
       </c>
       <c r="F976" s="22">
         <v>119748.59523242399</v>
       </c>
       <c r="G976" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H976" s="22">
         <v>3307.2753959660186</v>
       </c>
       <c r="I976" s="22">
         <v>6151.0723812404503</v>
       </c>
       <c r="J976" s="22">
         <v>1177234.800711001</v>
       </c>
       <c r="L976" s="27"/>
       <c r="N976" s="27"/>
       <c r="P976" s="27"/>
       <c r="Q976" s="27"/>
       <c r="R976" s="27"/>
       <c r="S976" s="27"/>
     </row>
-    <row r="977" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="977" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D977" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E977" s="22">
         <v>1775906.986257354</v>
       </c>
       <c r="F977" s="22">
         <v>119897.65023390899</v>
       </c>
       <c r="G977" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H977" s="22">
         <v>-14056.498722216027</v>
       </c>
       <c r="I977" s="22">
         <v>6151.0723812404503</v>
       </c>
       <c r="J977" s="22">
         <v>1176840.978113259</v>
       </c>
       <c r="L977" s="27"/>
       <c r="N977" s="27"/>
       <c r="P977" s="27"/>
       <c r="Q977" s="27"/>
       <c r="R977" s="27"/>
       <c r="S977" s="27"/>
     </row>
-    <row r="978" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="978" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D978" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E978" s="22">
         <v>1772182.1480307207</v>
       </c>
       <c r="F978" s="22">
         <v>123354.81314085604</v>
       </c>
       <c r="G978" s="22">
         <v>157.89364992421</v>
       </c>
       <c r="H978" s="22">
         <v>-22936.948200488347</v>
       </c>
       <c r="I978" s="22">
         <v>6151.0719812404604</v>
       </c>
       <c r="J978" s="22">
         <v>1194912.6449584288</v>
       </c>
       <c r="L978" s="27"/>
       <c r="N978" s="27"/>
       <c r="P978" s="27"/>
       <c r="Q978" s="27"/>
       <c r="R978" s="27"/>
       <c r="S978" s="27"/>
     </row>
-    <row r="979" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="979" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D979" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E979" s="22">
         <v>1740190.3776476379</v>
       </c>
       <c r="F979" s="22">
         <v>119319.79959091998</v>
       </c>
       <c r="G979" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H979" s="22">
         <v>-8713.1043232619995</v>
       </c>
       <c r="I979" s="22">
         <v>6151.0719812404504</v>
       </c>
       <c r="J979" s="22">
         <v>1189133.1014063971</v>
       </c>
       <c r="L979" s="27"/>
       <c r="N979" s="27"/>
       <c r="P979" s="27"/>
       <c r="Q979" s="27"/>
       <c r="R979" s="27"/>
       <c r="S979" s="27"/>
     </row>
-    <row r="980" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="980" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D980" s="29" t="s">
         <v>209</v>
       </c>
       <c r="E980" s="22">
         <v>1775509.647413478</v>
       </c>
       <c r="F980" s="22">
         <v>119384.76916163601</v>
       </c>
       <c r="G980" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H980" s="22">
         <v>-50390.475801295979</v>
       </c>
       <c r="I980" s="22">
         <v>6151.0719812404504</v>
       </c>
       <c r="J980" s="22">
         <v>1145603.6041069359</v>
       </c>
       <c r="L980" s="27"/>
       <c r="N980" s="27"/>
       <c r="P980" s="27"/>
       <c r="Q980" s="27"/>
       <c r="R980" s="27"/>
       <c r="S980" s="27"/>
     </row>
-    <row r="981" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="981" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D981" s="29" t="s">
         <v>223</v>
       </c>
       <c r="E981" s="22">
         <v>1799294.0375116498</v>
       </c>
       <c r="F981" s="22">
         <v>119536.83525840499</v>
       </c>
       <c r="G981" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H981" s="22">
         <v>-93704.446195977012</v>
       </c>
       <c r="I981" s="22">
         <v>6101.0153013274503</v>
       </c>
       <c r="J981" s="22">
         <v>1113366.429851355</v>
       </c>
       <c r="L981" s="27"/>
       <c r="N981" s="27"/>
       <c r="P981" s="27"/>
       <c r="Q981" s="27"/>
       <c r="R981" s="27"/>
       <c r="S981" s="27"/>
     </row>
-    <row r="982" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="982" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D982" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E982" s="22">
         <v>1811669.517295565</v>
       </c>
       <c r="F982" s="22">
         <v>114731.94814668219</v>
       </c>
       <c r="G982" s="22">
         <v>158.15137007796</v>
       </c>
       <c r="H982" s="22">
         <v>-87428.785259716475</v>
       </c>
       <c r="I982" s="22">
         <v>6151.00700883216</v>
       </c>
       <c r="J982" s="22">
         <v>1149741.1062744716</v>
       </c>
       <c r="L982" s="27"/>
       <c r="N982" s="27"/>
       <c r="P982" s="27"/>
       <c r="Q982" s="27"/>
       <c r="R982" s="27"/>
       <c r="S982" s="27"/>
     </row>
-    <row r="983" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="983" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D983" s="29" t="s">
         <v>110</v>
       </c>
       <c r="E983" s="22">
         <v>1773865.566944411</v>
       </c>
       <c r="F983" s="22">
         <v>115411.494918164</v>
       </c>
       <c r="G983" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H983" s="22">
         <v>-35818.810919099982</v>
       </c>
       <c r="I983" s="22">
         <v>6150.97662404316</v>
       </c>
       <c r="J983" s="22">
         <v>1133787.444152294</v>
       </c>
       <c r="L983" s="27"/>
       <c r="N983" s="27"/>
       <c r="P983" s="27"/>
       <c r="Q983" s="27"/>
       <c r="R983" s="27"/>
       <c r="S983" s="27"/>
     </row>
-    <row r="984" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="984" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D984" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E984" s="22">
         <v>1785783.8691849147</v>
       </c>
       <c r="F984" s="22">
         <v>115800.10303812698</v>
       </c>
       <c r="G984" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H984" s="22">
         <v>354.20439813096891</v>
       </c>
       <c r="I984" s="22">
         <v>6150.97662404316</v>
       </c>
       <c r="J984" s="22">
         <v>1136375.9696821389</v>
       </c>
       <c r="L984" s="27"/>
       <c r="N984" s="27"/>
       <c r="P984" s="27"/>
       <c r="Q984" s="27"/>
       <c r="R984" s="27"/>
       <c r="S984" s="27"/>
     </row>
-    <row r="985" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="985" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D985" s="29" t="s">
         <v>224</v>
       </c>
       <c r="E985" s="22">
         <v>1775272.1395781923</v>
       </c>
       <c r="F985" s="22">
         <v>116254.466228273</v>
       </c>
       <c r="G985" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H985" s="22">
         <v>2182.5056347039936</v>
       </c>
       <c r="I985" s="22">
         <v>6150.9112240431623</v>
       </c>
       <c r="J985" s="22">
         <v>1107362.6489608539</v>
       </c>
       <c r="L985" s="27"/>
       <c r="N985" s="27"/>
       <c r="P985" s="27"/>
       <c r="Q985" s="27"/>
       <c r="R985" s="27"/>
       <c r="S985" s="27"/>
     </row>
-    <row r="986" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="986" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D986" s="29" t="s">
         <v>210</v>
       </c>
       <c r="E986" s="22">
         <v>1852782.2989729992</v>
       </c>
       <c r="F986" s="22">
         <v>116288.25316871474</v>
       </c>
       <c r="G986" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H986" s="22">
         <v>-15315.8623131153</v>
       </c>
       <c r="I986" s="22">
         <v>6150.8280361581601</v>
       </c>
       <c r="J986" s="22">
         <v>1174650.9948737412</v>
       </c>
       <c r="L986" s="27"/>
       <c r="N986" s="27"/>
       <c r="P986" s="27"/>
       <c r="Q986" s="27"/>
       <c r="R986" s="27"/>
       <c r="S986" s="27"/>
     </row>
-    <row r="987" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="987" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D987" s="29" t="s">
         <v>225</v>
       </c>
       <c r="E987" s="22">
         <v>1822031.6422649971</v>
       </c>
       <c r="F987" s="22">
         <v>116065.778482054</v>
       </c>
       <c r="G987" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H987" s="22">
         <v>-4648.8259351300367</v>
       </c>
       <c r="I987" s="22">
         <v>6150.8280361581601</v>
       </c>
       <c r="J987" s="22">
         <v>1181750.795859505</v>
       </c>
       <c r="L987" s="27"/>
       <c r="N987" s="27"/>
       <c r="P987" s="27"/>
       <c r="Q987" s="27"/>
       <c r="R987" s="27"/>
       <c r="S987" s="27"/>
     </row>
-    <row r="988" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="988" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D988" s="29" t="s">
         <v>115</v>
       </c>
       <c r="E988" s="22">
         <v>1830313.758000402</v>
       </c>
       <c r="F988" s="22">
         <v>115618.14500814899</v>
       </c>
       <c r="G988" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H988" s="22">
         <v>44127.22260952901</v>
       </c>
       <c r="I988" s="22">
         <v>6150.8147735233415</v>
       </c>
       <c r="J988" s="22">
         <v>1221213.0506285958</v>
       </c>
       <c r="L988" s="27"/>
       <c r="N988" s="27"/>
       <c r="P988" s="27"/>
       <c r="Q988" s="27"/>
       <c r="R988" s="27"/>
       <c r="S988" s="27"/>
     </row>
-    <row r="989" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="989" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D989" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E989" s="22">
         <v>1826476.823152927</v>
       </c>
       <c r="F989" s="22">
         <v>115582.08784549398</v>
       </c>
       <c r="G989" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H989" s="22">
         <v>29687.346802889981</v>
       </c>
       <c r="I989" s="22">
         <v>6150.812773523342</v>
       </c>
       <c r="J989" s="22">
         <v>1260400.4973572639</v>
       </c>
       <c r="L989" s="27"/>
       <c r="N989" s="27"/>
       <c r="P989" s="27"/>
       <c r="Q989" s="27"/>
       <c r="R989" s="27"/>
       <c r="S989" s="27"/>
     </row>
-    <row r="990" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="990" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D990" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E990" s="22">
         <v>1849936.7767348315</v>
       </c>
       <c r="F990" s="22">
         <v>124230.22005853636</v>
       </c>
       <c r="G990" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H990" s="22">
         <v>26882.344769537274</v>
       </c>
       <c r="I990" s="22">
         <v>6150.7536996983399</v>
       </c>
       <c r="J990" s="22">
         <v>1256205.7505613123</v>
       </c>
       <c r="L990" s="27"/>
       <c r="N990" s="27"/>
       <c r="P990" s="27"/>
       <c r="Q990" s="27"/>
       <c r="R990" s="27"/>
       <c r="S990" s="27"/>
     </row>
-    <row r="991" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="991" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D991" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E991" s="22">
         <v>1841208.1337463672</v>
       </c>
       <c r="F991" s="22">
         <v>120525.546706223</v>
       </c>
       <c r="G991" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H991" s="22">
         <v>22715.134140906914</v>
       </c>
       <c r="I991" s="22">
         <v>6150.7312176713422</v>
       </c>
       <c r="J991" s="22">
         <v>1208757.2929744518</v>
       </c>
       <c r="L991" s="27"/>
       <c r="N991" s="27"/>
       <c r="P991" s="27"/>
       <c r="Q991" s="27"/>
       <c r="R991" s="27"/>
       <c r="S991" s="27"/>
     </row>
-    <row r="992" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="992" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D992" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E992" s="22">
         <v>1852495.9087280587</v>
       </c>
       <c r="F992" s="22">
         <v>120831.136739664</v>
       </c>
       <c r="G992" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H992" s="22">
         <v>53444.50709063001</v>
       </c>
       <c r="I992" s="22">
         <v>6150.7312176713403</v>
       </c>
       <c r="J992" s="22">
         <v>1233500.3360013419</v>
       </c>
       <c r="L992" s="27"/>
       <c r="N992" s="27"/>
       <c r="P992" s="27"/>
       <c r="Q992" s="27"/>
       <c r="R992" s="27"/>
       <c r="S992" s="27"/>
     </row>
-    <row r="993" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="993" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D993" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E993" s="22">
         <v>1862111.320506996</v>
       </c>
       <c r="F993" s="22">
         <v>120878.75598396199</v>
       </c>
       <c r="G993" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H993" s="22">
         <v>15416.569555299036</v>
       </c>
       <c r="I993" s="22">
         <v>6150.7312176713403</v>
       </c>
       <c r="J993" s="22">
         <v>1333415.3284217101</v>
       </c>
       <c r="L993" s="27"/>
       <c r="N993" s="27"/>
       <c r="P993" s="27"/>
       <c r="Q993" s="27"/>
       <c r="R993" s="27"/>
       <c r="S993" s="27"/>
     </row>
-    <row r="994" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="994" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D994" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E994" s="22">
         <v>1811878.3671232548</v>
       </c>
       <c r="F994" s="22">
         <v>119800.31445674199</v>
       </c>
       <c r="G994" s="22">
         <v>158.16977866037001</v>
       </c>
       <c r="H994" s="22">
         <v>26358.528089096537</v>
       </c>
       <c r="I994" s="22">
         <v>6150.6839210043399</v>
       </c>
       <c r="J994" s="22">
         <v>1383896.356541439</v>
       </c>
       <c r="L994" s="27"/>
       <c r="N994" s="27"/>
       <c r="P994" s="27"/>
       <c r="Q994" s="27"/>
       <c r="R994" s="27"/>
       <c r="S994" s="27"/>
     </row>
-    <row r="995" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="995" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D995" s="29" t="s">
         <v>226</v>
       </c>
       <c r="E995" s="22">
         <v>1793371.0630165811</v>
       </c>
       <c r="F995" s="22">
         <v>117647.38466428699</v>
       </c>
       <c r="G995" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H995" s="22">
         <v>27113.871401245968</v>
       </c>
       <c r="I995" s="22">
         <v>6150.6839210043399</v>
       </c>
       <c r="J995" s="22">
         <v>1368235.7743525743</v>
       </c>
       <c r="L995" s="27"/>
       <c r="N995" s="27"/>
       <c r="P995" s="27"/>
       <c r="Q995" s="27"/>
       <c r="R995" s="27"/>
       <c r="S995" s="27"/>
     </row>
-    <row r="996" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="996" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D996" s="29" t="s">
         <v>227</v>
       </c>
       <c r="E996" s="22">
         <v>1802872.0863794442</v>
       </c>
       <c r="F996" s="22">
         <v>118008.30377052899</v>
       </c>
       <c r="G996" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H996" s="22">
         <v>-15120.333136948029</v>
       </c>
       <c r="I996" s="22">
         <v>6150.6839210043418</v>
       </c>
       <c r="J996" s="22">
         <v>1261561.9995585657</v>
       </c>
       <c r="L996" s="27"/>
       <c r="N996" s="27"/>
       <c r="P996" s="27"/>
       <c r="Q996" s="27"/>
       <c r="R996" s="27"/>
       <c r="S996" s="27"/>
     </row>
-    <row r="997" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="997" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D997" s="29" t="s">
         <v>228</v>
       </c>
       <c r="E997" s="22">
         <v>1788198.345771373</v>
       </c>
       <c r="F997" s="22">
         <v>117588.011710691</v>
       </c>
       <c r="G997" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H997" s="22">
         <v>-64638.53275978702</v>
       </c>
       <c r="I997" s="22">
         <v>6150.6835210043419</v>
       </c>
       <c r="J997" s="22">
         <v>1219642.4186139207</v>
       </c>
       <c r="L997" s="27"/>
       <c r="N997" s="27"/>
       <c r="P997" s="27"/>
       <c r="Q997" s="27"/>
       <c r="R997" s="27"/>
       <c r="S997" s="27"/>
     </row>
-    <row r="998" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="998" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D998" s="29" t="s">
         <v>229</v>
       </c>
       <c r="E998" s="22">
         <v>1831600.4539482186</v>
       </c>
       <c r="F998" s="22">
         <v>119456.69517474205</v>
       </c>
       <c r="G998" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H998" s="22">
         <v>623.37720261292998</v>
       </c>
       <c r="I998" s="22">
         <v>6150.3880210043399</v>
       </c>
       <c r="J998" s="22">
         <v>1251159.8554539715</v>
       </c>
       <c r="L998" s="27"/>
       <c r="N998" s="27"/>
       <c r="P998" s="27"/>
       <c r="Q998" s="27"/>
       <c r="R998" s="27"/>
       <c r="S998" s="27"/>
     </row>
-    <row r="999" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="999" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D999" s="29" t="s">
         <v>230</v>
       </c>
       <c r="E999" s="22">
         <v>1826640.2030166986</v>
       </c>
       <c r="F999" s="22">
         <v>117490.06452570201</v>
       </c>
       <c r="G999" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H999" s="22">
         <v>-11340.918569436282</v>
       </c>
       <c r="I999" s="22">
         <v>6150.3880210043417</v>
       </c>
       <c r="J999" s="22">
         <v>1201498.775136834</v>
       </c>
       <c r="L999" s="27"/>
       <c r="N999" s="27"/>
       <c r="P999" s="27"/>
       <c r="Q999" s="27"/>
       <c r="R999" s="27"/>
       <c r="S999" s="27"/>
     </row>
-    <row r="1000" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1000" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1000" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1000" s="22">
         <v>1807179.8892171662</v>
       </c>
       <c r="F1000" s="22">
         <v>116936.45591454599</v>
       </c>
       <c r="G1000" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H1000" s="22">
         <v>-23749.59652964602</v>
       </c>
       <c r="I1000" s="22">
         <v>6150.3880210043399</v>
       </c>
       <c r="J1000" s="22">
         <v>1173225.4933626207</v>
       </c>
       <c r="L1000" s="27"/>
       <c r="N1000" s="27"/>
       <c r="P1000" s="27"/>
       <c r="Q1000" s="27"/>
       <c r="R1000" s="27"/>
       <c r="S1000" s="27"/>
     </row>
-    <row r="1001" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1001" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1001" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1001" s="22">
         <v>1828634.0385527113</v>
       </c>
       <c r="F1001" s="22">
         <v>117038.883045779</v>
       </c>
       <c r="G1001" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H1001" s="22">
         <v>-50889.295619571989</v>
       </c>
       <c r="I1001" s="22">
         <v>6150.3880210043417</v>
       </c>
       <c r="J1001" s="22">
         <v>1167338.8651877269</v>
       </c>
       <c r="L1001" s="27"/>
       <c r="N1001" s="27"/>
       <c r="P1001" s="27"/>
       <c r="Q1001" s="27"/>
       <c r="R1001" s="27"/>
       <c r="S1001" s="27"/>
     </row>
-    <row r="1002" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1002" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1002" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E1002" s="22">
         <v>1846406.6385458612</v>
       </c>
       <c r="F1002" s="22">
         <v>118640.06149258712</v>
       </c>
       <c r="G1002" s="22">
         <v>157.89364992421</v>
       </c>
       <c r="H1002" s="22">
         <v>-7623.371529374388</v>
       </c>
       <c r="I1002" s="22">
         <v>6150.3850210043447</v>
       </c>
       <c r="J1002" s="22">
         <v>1205263.1546959421</v>
       </c>
       <c r="L1002" s="27"/>
       <c r="N1002" s="27"/>
       <c r="P1002" s="27"/>
       <c r="Q1002" s="27"/>
       <c r="R1002" s="27"/>
       <c r="S1002" s="27"/>
     </row>
-    <row r="1003" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1003" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1003" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1003" s="22">
         <v>1856294.1730397032</v>
       </c>
       <c r="F1003" s="22">
         <v>117732.96569968201</v>
       </c>
       <c r="G1003" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1003" s="22">
         <v>-10895.227973029978</v>
       </c>
       <c r="I1003" s="22">
         <v>6150.3846210043403</v>
       </c>
       <c r="J1003" s="22">
         <v>1181737.392305471</v>
       </c>
       <c r="L1003" s="27"/>
       <c r="N1003" s="27"/>
       <c r="P1003" s="27"/>
       <c r="Q1003" s="27"/>
       <c r="R1003" s="27"/>
       <c r="S1003" s="27"/>
     </row>
-    <row r="1004" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1004" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1004" s="29" t="s">
         <v>232</v>
       </c>
       <c r="E1004" s="22">
         <v>1868343.4590094902</v>
       </c>
       <c r="F1004" s="22">
         <v>117612.498507907</v>
       </c>
       <c r="G1004" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1004" s="22">
         <v>-62271.033571309003</v>
       </c>
       <c r="I1004" s="22">
         <v>6150.37301570199</v>
       </c>
       <c r="J1004" s="22">
         <v>1173922.4005207939</v>
       </c>
       <c r="L1004" s="27"/>
       <c r="N1004" s="27"/>
       <c r="P1004" s="27"/>
       <c r="Q1004" s="27"/>
       <c r="R1004" s="27"/>
       <c r="S1004" s="27"/>
     </row>
-    <row r="1005" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1005" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1005" s="29" t="s">
         <v>233</v>
       </c>
       <c r="E1005" s="22">
         <v>1872325.287508589</v>
       </c>
       <c r="F1005" s="22">
         <v>115763.06248784902</v>
       </c>
       <c r="G1005" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1005" s="22">
         <v>-66636.05020783798</v>
       </c>
       <c r="I1005" s="22">
         <v>6150.3730157019918</v>
       </c>
       <c r="J1005" s="22">
         <v>1165831.239989415</v>
       </c>
       <c r="L1005" s="27"/>
       <c r="N1005" s="27"/>
       <c r="P1005" s="27"/>
       <c r="Q1005" s="27"/>
       <c r="R1005" s="27"/>
       <c r="S1005" s="27"/>
     </row>
-    <row r="1006" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1006" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1006" s="29" t="s">
         <v>234</v>
       </c>
       <c r="E1006" s="22">
         <v>1879067.2326786856</v>
       </c>
       <c r="F1006" s="22">
         <v>115748.62930225951</v>
       </c>
       <c r="G1006" s="22">
         <v>158.17898295158</v>
       </c>
       <c r="H1006" s="22">
         <v>-40911.148848903045</v>
       </c>
       <c r="I1006" s="22">
         <v>6150.3730157019918</v>
       </c>
       <c r="J1006" s="22">
         <v>1191998.6166063249</v>
       </c>
       <c r="L1006" s="27"/>
       <c r="N1006" s="27"/>
       <c r="P1006" s="27"/>
       <c r="Q1006" s="27"/>
       <c r="R1006" s="27"/>
       <c r="S1006" s="27"/>
     </row>
-    <row r="1007" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1007" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1007" s="29" t="s">
         <v>235</v>
       </c>
       <c r="E1007" s="22">
         <v>1860931.4740967003</v>
       </c>
       <c r="F1007" s="22">
         <v>115639.24509189902</v>
       </c>
       <c r="G1007" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1007" s="22">
         <v>-35887.601162557985</v>
       </c>
       <c r="I1007" s="22">
         <v>6150.3726157019901</v>
       </c>
       <c r="J1007" s="22">
         <v>1162522.4507064798</v>
       </c>
       <c r="L1007" s="27"/>
       <c r="N1007" s="27"/>
       <c r="P1007" s="27"/>
       <c r="Q1007" s="27"/>
       <c r="R1007" s="27"/>
       <c r="S1007" s="27"/>
     </row>
-    <row r="1008" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1008" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1008" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E1008" s="22">
         <v>1829667.0198231428</v>
       </c>
       <c r="F1008" s="22">
         <v>115111.078926799</v>
       </c>
       <c r="G1008" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1008" s="22">
         <v>-80917.206051021989</v>
       </c>
       <c r="I1008" s="22">
         <v>6150.3552989109921</v>
       </c>
       <c r="J1008" s="22">
         <v>1157954.1802612541</v>
       </c>
       <c r="L1008" s="27"/>
       <c r="N1008" s="27"/>
       <c r="P1008" s="27"/>
       <c r="Q1008" s="27"/>
       <c r="R1008" s="27"/>
       <c r="S1008" s="27"/>
     </row>
-    <row r="1009" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1009" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1009" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1009" s="22">
         <v>1841064.9739792582</v>
       </c>
       <c r="F1009" s="22">
         <v>115475.96715983401</v>
       </c>
       <c r="G1009" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1009" s="22">
         <v>-45558.183638710994</v>
       </c>
       <c r="I1009" s="22">
         <v>6150.3028502492562</v>
       </c>
       <c r="J1009" s="22">
         <v>1150212.1030110489</v>
       </c>
       <c r="L1009" s="27"/>
       <c r="N1009" s="27"/>
       <c r="P1009" s="27"/>
       <c r="Q1009" s="27"/>
       <c r="R1009" s="27"/>
       <c r="S1009" s="27"/>
     </row>
-    <row r="1010" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1010" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1010" s="29" t="s">
         <v>236</v>
       </c>
       <c r="E1010" s="22">
         <v>1841099.2374931157</v>
       </c>
       <c r="F1010" s="22">
         <v>115590.27417683805</v>
       </c>
       <c r="G1010" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1010" s="22">
         <v>-10267.686902433896</v>
       </c>
       <c r="I1010" s="22">
         <v>6150.2225926034816</v>
       </c>
       <c r="J1010" s="22">
         <v>1223865.899240962</v>
       </c>
       <c r="L1010" s="27"/>
       <c r="N1010" s="27"/>
       <c r="P1010" s="27"/>
       <c r="Q1010" s="27"/>
       <c r="R1010" s="27"/>
       <c r="S1010" s="27"/>
     </row>
-    <row r="1011" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1011" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1011" s="29" t="s">
         <v>237</v>
       </c>
       <c r="E1011" s="22">
         <v>1834179.0576026249</v>
       </c>
       <c r="F1011" s="22">
         <v>115635.16836916539</v>
       </c>
       <c r="G1011" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1011" s="22">
         <v>-2325.8237054137862</v>
       </c>
       <c r="I1011" s="22">
         <v>6150.2225926034898</v>
       </c>
       <c r="J1011" s="22">
         <v>1179650.0751502702</v>
       </c>
       <c r="L1011" s="27"/>
       <c r="N1011" s="27"/>
       <c r="P1011" s="27"/>
       <c r="Q1011" s="27"/>
       <c r="R1011" s="27"/>
       <c r="S1011" s="27"/>
     </row>
-    <row r="1012" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1012" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1012" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1012" s="22">
         <v>1817699.6130920171</v>
       </c>
       <c r="F1012" s="22">
         <v>115703.59581851799</v>
       </c>
       <c r="G1012" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1012" s="22">
         <v>-29614.313862748037</v>
       </c>
       <c r="I1012" s="22">
         <v>6150.2221926034799</v>
       </c>
       <c r="J1012" s="22">
         <v>1169502.7229987686</v>
       </c>
       <c r="L1012" s="27"/>
       <c r="N1012" s="27"/>
       <c r="P1012" s="27"/>
       <c r="Q1012" s="27"/>
       <c r="R1012" s="27"/>
       <c r="S1012" s="27"/>
     </row>
-    <row r="1013" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1013" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1013" s="29" t="s">
         <v>239</v>
       </c>
       <c r="E1013" s="22">
         <v>1816614.5287781295</v>
       </c>
       <c r="F1013" s="22">
         <v>116010.24704158124</v>
       </c>
       <c r="G1013" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1013" s="22">
         <v>-30639.847984552674</v>
       </c>
       <c r="I1013" s="22">
         <v>6150.2221926034854</v>
       </c>
       <c r="J1013" s="22">
         <v>1173954.6230563719</v>
       </c>
       <c r="L1013" s="27"/>
       <c r="N1013" s="27"/>
       <c r="P1013" s="27"/>
       <c r="Q1013" s="27"/>
       <c r="R1013" s="27"/>
       <c r="S1013" s="27"/>
     </row>
-    <row r="1014" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1014" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1014" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1014" s="22">
         <v>1853868.7830787147</v>
       </c>
       <c r="F1014" s="22">
         <v>115682.56817828659</v>
       </c>
       <c r="G1014" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1014" s="22">
         <v>-40297.211108977237</v>
       </c>
       <c r="I1014" s="22">
         <v>6150.2112737238604</v>
       </c>
       <c r="J1014" s="22">
         <v>1195093.4570997339</v>
       </c>
       <c r="L1014" s="27"/>
       <c r="N1014" s="27"/>
       <c r="P1014" s="27"/>
       <c r="Q1014" s="27"/>
       <c r="R1014" s="27"/>
       <c r="S1014" s="27"/>
     </row>
-    <row r="1015" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1015" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1015" s="29" t="s">
         <v>240</v>
       </c>
       <c r="E1015" s="22">
         <v>1871319.485940374</v>
       </c>
       <c r="F1015" s="22">
         <v>115761.08224105225</v>
       </c>
       <c r="G1015" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1015" s="22">
         <v>-58439.376007476822</v>
       </c>
       <c r="I1015" s="22">
         <v>6150.2090844960012</v>
       </c>
       <c r="J1015" s="22">
         <v>1164555.301993605</v>
       </c>
       <c r="L1015" s="27"/>
       <c r="N1015" s="27"/>
       <c r="P1015" s="27"/>
       <c r="Q1015" s="27"/>
       <c r="R1015" s="27"/>
       <c r="S1015" s="27"/>
     </row>
-    <row r="1016" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1016" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1016" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E1016" s="22">
         <v>1865515.9924895132</v>
       </c>
       <c r="F1016" s="22">
         <v>115726.782572454</v>
       </c>
       <c r="G1016" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1016" s="22">
         <v>-51784.091690819652</v>
       </c>
       <c r="I1016" s="22">
         <v>6150.2090844960003</v>
       </c>
       <c r="J1016" s="22">
         <v>1186975.471612948</v>
       </c>
       <c r="L1016" s="27"/>
       <c r="N1016" s="27"/>
       <c r="P1016" s="27"/>
       <c r="Q1016" s="27"/>
       <c r="R1016" s="27"/>
       <c r="S1016" s="27"/>
     </row>
-    <row r="1017" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1017" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1017" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E1017" s="22">
         <v>1862985.3736080437</v>
       </c>
       <c r="F1017" s="22">
         <v>115938.59300352322</v>
       </c>
       <c r="G1017" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1017" s="22">
         <v>-62150.381738974364</v>
       </c>
       <c r="I1017" s="22">
         <v>6150.2090844960003</v>
       </c>
       <c r="J1017" s="22">
         <v>1172483.3210835797</v>
       </c>
       <c r="L1017" s="27"/>
       <c r="N1017" s="27"/>
       <c r="P1017" s="27"/>
       <c r="Q1017" s="27"/>
       <c r="R1017" s="27"/>
       <c r="S1017" s="27"/>
     </row>
-    <row r="1018" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1018" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1018" s="29" t="s">
         <v>242</v>
       </c>
       <c r="E1018" s="22">
         <v>1864546.6587016985</v>
       </c>
       <c r="F1018" s="22">
         <v>115776.22931329059</v>
       </c>
       <c r="G1018" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1018" s="22">
         <v>1113.3070361642749</v>
       </c>
       <c r="I1018" s="22">
         <v>6150.1828720616704</v>
       </c>
       <c r="J1018" s="22">
         <v>1225419.173828037</v>
       </c>
       <c r="L1018" s="27"/>
       <c r="N1018" s="27"/>
       <c r="P1018" s="27"/>
       <c r="Q1018" s="27"/>
       <c r="R1018" s="27"/>
       <c r="S1018" s="27"/>
     </row>
-    <row r="1019" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1019" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1019" s="29" t="s">
         <v>243</v>
       </c>
       <c r="E1019" s="22">
         <v>1843009.9633226201</v>
       </c>
       <c r="F1019" s="22">
         <v>115743.30130101444</v>
       </c>
       <c r="G1019" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1019" s="22">
         <v>10490.728604042146</v>
       </c>
       <c r="I1019" s="22">
         <v>6150.1828720616704</v>
       </c>
       <c r="J1019" s="22">
         <v>1197748.5525376874</v>
       </c>
       <c r="L1019" s="27"/>
       <c r="N1019" s="27"/>
       <c r="P1019" s="27"/>
       <c r="Q1019" s="27"/>
       <c r="R1019" s="27"/>
       <c r="S1019" s="27"/>
     </row>
-    <row r="1020" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1020" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1020" s="29" t="s">
         <v>244</v>
       </c>
       <c r="E1020" s="22">
         <v>1836888.3059122029</v>
       </c>
       <c r="F1020" s="22">
         <v>115680.35135686479</v>
       </c>
       <c r="G1020" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1020" s="22">
         <v>-14066.615696850058</v>
       </c>
       <c r="I1020" s="22">
         <v>6150.1821720616699</v>
       </c>
       <c r="J1020" s="22">
         <v>1198703.5373925657</v>
       </c>
       <c r="L1020" s="27"/>
       <c r="N1020" s="27"/>
       <c r="P1020" s="27"/>
       <c r="Q1020" s="27"/>
       <c r="R1020" s="27"/>
       <c r="S1020" s="27"/>
     </row>
-    <row r="1021" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1021" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1021" s="29" t="s">
         <v>245</v>
       </c>
       <c r="E1021" s="22">
         <v>1841077.2065069089</v>
       </c>
       <c r="F1021" s="22">
         <v>115591.04226132983</v>
       </c>
       <c r="G1021" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1021" s="22">
         <v>18244.757945583697</v>
       </c>
       <c r="I1021" s="22">
         <v>6149.8804720616699</v>
       </c>
       <c r="J1021" s="22">
         <v>1271549.9361661868</v>
       </c>
       <c r="L1021" s="27"/>
       <c r="N1021" s="27"/>
       <c r="P1021" s="27"/>
       <c r="Q1021" s="27"/>
       <c r="R1021" s="27"/>
       <c r="S1021" s="27"/>
     </row>
-    <row r="1022" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1022" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1022" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1022" s="22">
         <v>1874560.889517399</v>
       </c>
       <c r="F1022" s="22">
         <v>115545.40322458718</v>
       </c>
       <c r="G1022" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1022" s="22">
         <v>-6889.8472826387151</v>
       </c>
       <c r="I1022" s="22">
         <v>6149.86736430167</v>
       </c>
       <c r="J1022" s="22">
         <v>1352678.4640079755</v>
       </c>
       <c r="L1022" s="27"/>
       <c r="N1022" s="27"/>
       <c r="P1022" s="27"/>
       <c r="Q1022" s="27"/>
       <c r="R1022" s="27"/>
       <c r="S1022" s="27"/>
     </row>
     <row r="1023" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1023" s="32">
+      <c r="D1023" s="33">
         <v>2020</v>
       </c>
-      <c r="E1023" s="33"/>
-[...4 lines deleted...]
-      <c r="J1023" s="34"/>
+      <c r="E1023" s="34"/>
+      <c r="F1023" s="34"/>
+      <c r="G1023" s="34"/>
+      <c r="H1023" s="34"/>
+      <c r="I1023" s="34"/>
+      <c r="J1023" s="35"/>
       <c r="L1023" s="27"/>
       <c r="N1023" s="27"/>
       <c r="P1023" s="27"/>
       <c r="Q1023" s="27"/>
       <c r="R1023" s="27"/>
       <c r="S1023" s="27"/>
     </row>
-    <row r="1024" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1024" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1024" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1024" s="22">
         <v>1843056.7492939974</v>
       </c>
       <c r="F1024" s="22">
         <v>115654.44631882801</v>
       </c>
       <c r="G1024" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1024" s="22">
         <v>47740.003435073741</v>
       </c>
       <c r="I1024" s="22">
         <v>6149.8600724676699</v>
       </c>
       <c r="J1024" s="22">
         <v>1216316.1697800399</v>
       </c>
       <c r="L1024" s="27"/>
       <c r="N1024" s="27"/>
       <c r="P1024" s="27"/>
       <c r="Q1024" s="27"/>
       <c r="R1024" s="27"/>
       <c r="S1024" s="27"/>
     </row>
-    <row r="1025" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1025" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1025" s="29" t="s">
         <v>247</v>
       </c>
       <c r="E1025" s="22">
         <v>1849554.784085751</v>
       </c>
       <c r="F1025" s="22">
         <v>113950.77354803568</v>
       </c>
       <c r="G1025" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1025" s="22">
         <v>-37676.496955236158</v>
       </c>
       <c r="I1025" s="22">
         <v>6149.7873621856497</v>
       </c>
       <c r="J1025" s="22">
         <v>1168400.6507950607</v>
       </c>
       <c r="L1025" s="27"/>
       <c r="N1025" s="27"/>
       <c r="P1025" s="27"/>
       <c r="Q1025" s="27"/>
       <c r="R1025" s="27"/>
       <c r="S1025" s="27"/>
     </row>
-    <row r="1026" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1026" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1026" s="29" t="s">
         <v>248</v>
       </c>
       <c r="E1026" s="22">
         <v>1846962.7012406848</v>
       </c>
       <c r="F1026" s="22">
         <v>113687.66789615247</v>
       </c>
       <c r="G1026" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1026" s="22">
         <v>-58774.993414857425</v>
       </c>
       <c r="I1026" s="22">
         <v>6149.7873621856497</v>
       </c>
       <c r="J1026" s="22">
         <v>1156891.7107173502</v>
       </c>
       <c r="L1026" s="27"/>
       <c r="N1026" s="27"/>
       <c r="P1026" s="27"/>
       <c r="Q1026" s="27"/>
       <c r="R1026" s="27"/>
       <c r="S1026" s="27"/>
     </row>
-    <row r="1027" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1027" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1027" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1027" s="22">
         <v>1877151.8390974361</v>
       </c>
       <c r="F1027" s="22">
         <v>113701.89681339776</v>
       </c>
       <c r="G1027" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1027" s="22">
         <v>-44497.570026528672</v>
       </c>
       <c r="I1027" s="22">
         <v>6149.7793621856517</v>
       </c>
       <c r="J1027" s="22">
         <v>1159727.6778906493</v>
       </c>
       <c r="L1027" s="27"/>
       <c r="N1027" s="27"/>
       <c r="P1027" s="27"/>
       <c r="Q1027" s="27"/>
       <c r="R1027" s="27"/>
       <c r="S1027" s="27"/>
     </row>
-    <row r="1028" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1028" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1028" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1028" s="22">
         <v>1847158.6307741392</v>
       </c>
       <c r="F1028" s="22">
         <v>113374.38850576601</v>
       </c>
       <c r="G1028" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1028" s="22">
         <v>-73635.73138842429</v>
       </c>
       <c r="I1028" s="22">
         <v>6149.7793621856499</v>
       </c>
       <c r="J1028" s="22">
         <v>1144248.740141246</v>
       </c>
       <c r="L1028" s="27"/>
       <c r="N1028" s="27"/>
       <c r="P1028" s="27"/>
       <c r="Q1028" s="27"/>
       <c r="R1028" s="27"/>
       <c r="S1028" s="27"/>
     </row>
-    <row r="1029" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1029" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1029" s="29" t="s">
         <v>251</v>
       </c>
       <c r="E1029" s="22">
         <v>1855452.7421062719</v>
       </c>
       <c r="F1029" s="22">
         <v>113389.43249394615</v>
       </c>
       <c r="G1029" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1029" s="22">
         <v>-92942.893158905121</v>
       </c>
       <c r="I1029" s="22">
         <v>6149.7656349806502</v>
       </c>
       <c r="J1029" s="22">
         <v>1128496.6629183942</v>
       </c>
       <c r="L1029" s="27"/>
       <c r="N1029" s="27"/>
       <c r="P1029" s="27"/>
       <c r="Q1029" s="27"/>
       <c r="R1029" s="27"/>
       <c r="S1029" s="27"/>
     </row>
-    <row r="1030" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1030" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1030" s="29" t="s">
         <v>252</v>
       </c>
       <c r="E1030" s="22">
         <v>1873005.438249792</v>
       </c>
       <c r="F1030" s="22">
         <v>113402.80936741355</v>
       </c>
       <c r="G1030" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1030" s="22">
         <v>-93558.233100108278</v>
       </c>
       <c r="I1030" s="22">
         <v>6149.7656349806512</v>
       </c>
       <c r="J1030" s="22">
         <v>1159310.7730443559</v>
       </c>
       <c r="L1030" s="27"/>
       <c r="N1030" s="27"/>
       <c r="P1030" s="27"/>
       <c r="Q1030" s="27"/>
       <c r="R1030" s="27"/>
       <c r="S1030" s="27"/>
     </row>
-    <row r="1031" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1031" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1031" s="29" t="s">
         <v>253</v>
       </c>
       <c r="E1031" s="22">
         <v>1934044.944183755</v>
       </c>
       <c r="F1031" s="22">
         <v>114843.27375267768</v>
       </c>
       <c r="G1031" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1031" s="22">
         <v>-59115.860452598019</v>
       </c>
       <c r="I1031" s="22">
         <v>6149.7656349806512</v>
       </c>
       <c r="J1031" s="22">
         <v>1189132.0828200006</v>
       </c>
       <c r="L1031" s="27"/>
       <c r="N1031" s="27"/>
       <c r="P1031" s="27"/>
       <c r="Q1031" s="27"/>
       <c r="R1031" s="27"/>
       <c r="S1031" s="27"/>
     </row>
-    <row r="1032" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1032" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1032" s="29" t="s">
         <v>254</v>
       </c>
       <c r="E1032" s="22">
         <v>1927559.9018523758</v>
       </c>
       <c r="F1032" s="22">
         <v>115339.86904268638</v>
       </c>
       <c r="G1032" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1032" s="22">
         <v>-78587.684971057839</v>
       </c>
       <c r="I1032" s="22">
         <v>6149.3507219756511</v>
       </c>
       <c r="J1032" s="22">
         <v>1137086.6183103391</v>
       </c>
       <c r="L1032" s="27"/>
       <c r="N1032" s="27"/>
       <c r="P1032" s="27"/>
       <c r="Q1032" s="27"/>
       <c r="R1032" s="27"/>
       <c r="S1032" s="27"/>
     </row>
-    <row r="1033" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1033" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1033" s="29" t="s">
         <v>255</v>
       </c>
       <c r="E1033" s="22">
         <v>1945737.3939416243</v>
       </c>
       <c r="F1033" s="22">
         <v>116922.28350283419</v>
       </c>
       <c r="G1033" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1033" s="22">
         <v>-71709.365224516107</v>
       </c>
       <c r="I1033" s="22">
         <v>6149.3507219756511</v>
       </c>
       <c r="J1033" s="22">
         <v>1125811.9028981717</v>
       </c>
       <c r="L1033" s="27"/>
       <c r="N1033" s="27"/>
       <c r="P1033" s="27"/>
       <c r="Q1033" s="27"/>
       <c r="R1033" s="27"/>
       <c r="S1033" s="27"/>
     </row>
-    <row r="1034" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1034" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1034" s="29" t="s">
         <v>256</v>
       </c>
       <c r="E1034" s="22">
         <v>2076431.24271266</v>
       </c>
       <c r="F1034" s="22">
         <v>120627.60832965962</v>
       </c>
       <c r="G1034" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1034" s="22">
         <v>-44422.285593964974</v>
       </c>
       <c r="I1034" s="22">
         <v>6149.3239989893045</v>
       </c>
       <c r="J1034" s="22">
         <v>1177792.0616493912</v>
       </c>
       <c r="L1034" s="27"/>
       <c r="N1034" s="27"/>
       <c r="P1034" s="27"/>
       <c r="Q1034" s="27"/>
       <c r="R1034" s="27"/>
       <c r="S1034" s="27"/>
     </row>
-    <row r="1035" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1035" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1035" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1035" s="22">
         <v>2057380.8744803169</v>
       </c>
       <c r="F1035" s="22">
         <v>120692.75899926451</v>
       </c>
       <c r="G1035" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1035" s="22">
         <v>-20322.732444098714</v>
       </c>
       <c r="I1035" s="22">
         <v>6149.3232089398898</v>
       </c>
       <c r="J1035" s="22">
         <v>1196196.7185770001</v>
       </c>
       <c r="L1035" s="27"/>
       <c r="N1035" s="27"/>
       <c r="P1035" s="27"/>
       <c r="Q1035" s="27"/>
       <c r="R1035" s="27"/>
       <c r="S1035" s="27"/>
     </row>
-    <row r="1036" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1036" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1036" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1036" s="22">
         <v>2047902.9242124474</v>
       </c>
       <c r="F1036" s="22">
         <v>120451.28763548456</v>
       </c>
       <c r="G1036" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1036" s="22">
         <v>-33297.109195242694</v>
       </c>
       <c r="I1036" s="22">
         <v>6149.3232089398898</v>
       </c>
       <c r="J1036" s="22">
         <v>1199046.7268466773</v>
       </c>
       <c r="L1036" s="27"/>
       <c r="N1036" s="27"/>
       <c r="P1036" s="27"/>
       <c r="Q1036" s="27"/>
       <c r="R1036" s="27"/>
       <c r="S1036" s="27"/>
     </row>
-    <row r="1037" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1037" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1037" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1037" s="22">
         <v>2040538.1231167205</v>
       </c>
       <c r="F1037" s="22">
         <v>118874.08984084995</v>
       </c>
       <c r="G1037" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1037" s="22">
         <v>-123129.33711133566</v>
       </c>
       <c r="I1037" s="22">
         <v>6149.3160783835501</v>
       </c>
       <c r="J1037" s="22">
         <v>1187275.5745042912</v>
       </c>
       <c r="L1037" s="27"/>
       <c r="N1037" s="27"/>
       <c r="P1037" s="27"/>
       <c r="Q1037" s="27"/>
       <c r="R1037" s="27"/>
       <c r="S1037" s="27"/>
     </row>
-    <row r="1038" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1038" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1038" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E1038" s="22">
         <v>2066662.1089170701</v>
       </c>
       <c r="F1038" s="22">
         <v>118497.86974833345</v>
       </c>
       <c r="G1038" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1038" s="22">
         <v>-157741.70665130916</v>
       </c>
       <c r="I1038" s="22">
         <v>6149.3160783835501</v>
       </c>
       <c r="J1038" s="22">
         <v>1160424.793895876</v>
       </c>
       <c r="L1038" s="27"/>
       <c r="N1038" s="27"/>
       <c r="P1038" s="27"/>
       <c r="Q1038" s="27"/>
       <c r="R1038" s="27"/>
       <c r="S1038" s="27"/>
     </row>
-    <row r="1039" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1039" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1039" s="29" t="s">
         <v>260</v>
       </c>
       <c r="E1039" s="22">
         <v>2015630.2882566843</v>
       </c>
       <c r="F1039" s="22">
         <v>117241.64455797429</v>
       </c>
       <c r="G1039" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1039" s="22">
         <v>-141252.12730341274</v>
       </c>
       <c r="I1039" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1039" s="22">
         <v>1193685.3751661114</v>
       </c>
       <c r="L1039" s="27"/>
       <c r="N1039" s="27"/>
       <c r="P1039" s="27"/>
       <c r="Q1039" s="27"/>
       <c r="R1039" s="27"/>
       <c r="S1039" s="27"/>
     </row>
-    <row r="1040" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1040" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1040" s="29" t="s">
         <v>261</v>
       </c>
       <c r="E1040" s="22">
         <v>2014159.3219408509</v>
       </c>
       <c r="F1040" s="22">
         <v>117260.99984911989</v>
       </c>
       <c r="G1040" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1040" s="22">
         <v>-254302.30184058839</v>
       </c>
       <c r="I1040" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1040" s="22">
         <v>1059296.7289253569</v>
       </c>
       <c r="L1040" s="27"/>
       <c r="N1040" s="27"/>
       <c r="P1040" s="27"/>
       <c r="Q1040" s="27"/>
       <c r="R1040" s="27"/>
       <c r="S1040" s="27"/>
     </row>
-    <row r="1041" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1041" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1041" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E1041" s="22">
         <v>2019696.34784105</v>
       </c>
       <c r="F1041" s="22">
         <v>116414.94874041926</v>
       </c>
       <c r="G1041" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1041" s="22">
         <v>-234542.0055952869</v>
       </c>
       <c r="I1041" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1041" s="22">
         <v>1089703.7078708424</v>
       </c>
       <c r="L1041" s="27"/>
       <c r="N1041" s="27"/>
       <c r="P1041" s="27"/>
       <c r="Q1041" s="27"/>
       <c r="R1041" s="27"/>
       <c r="S1041" s="27"/>
     </row>
-    <row r="1042" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1042" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1042" s="29" t="s">
         <v>262</v>
       </c>
       <c r="E1042" s="22">
         <v>2001906.8036216418</v>
       </c>
       <c r="F1042" s="22">
         <v>116245.80954846898</v>
       </c>
       <c r="G1042" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1042" s="22">
         <v>-217225.52047556656</v>
       </c>
       <c r="I1042" s="22">
         <v>6149.2811252000001</v>
       </c>
       <c r="J1042" s="22">
         <v>1196233.8272023355</v>
       </c>
       <c r="L1042" s="27"/>
       <c r="N1042" s="27"/>
       <c r="P1042" s="27"/>
       <c r="Q1042" s="27"/>
       <c r="R1042" s="27"/>
       <c r="S1042" s="27"/>
     </row>
-    <row r="1043" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1043" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1043" s="29" t="s">
         <v>121</v>
       </c>
       <c r="E1043" s="22">
         <v>2000376.6981596281</v>
       </c>
       <c r="F1043" s="22">
         <v>116109.47347672714</v>
       </c>
       <c r="G1043" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1043" s="22">
         <v>-171844.51184625874</v>
       </c>
       <c r="I1043" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1043" s="22">
         <v>1098718.52821764</v>
       </c>
       <c r="L1043" s="27"/>
       <c r="N1043" s="27"/>
       <c r="P1043" s="27"/>
       <c r="Q1043" s="27"/>
       <c r="R1043" s="27"/>
       <c r="S1043" s="27"/>
     </row>
-    <row r="1044" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1044" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1044" s="29" t="s">
         <v>263</v>
       </c>
       <c r="E1044" s="22">
         <v>1914101.3367820007</v>
       </c>
       <c r="F1044" s="22">
         <v>114668.52461505255</v>
       </c>
       <c r="G1044" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1044" s="22">
         <v>-185278.69310051831</v>
       </c>
       <c r="I1044" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1044" s="22">
         <v>1053892.0091792603</v>
       </c>
       <c r="L1044" s="27"/>
       <c r="N1044" s="27"/>
       <c r="P1044" s="27"/>
       <c r="Q1044" s="27"/>
       <c r="R1044" s="27"/>
       <c r="S1044" s="27"/>
     </row>
-    <row r="1045" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1045" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1045" s="29" t="s">
         <v>264</v>
       </c>
       <c r="E1045" s="22">
         <v>1914013.4094310219</v>
       </c>
       <c r="F1045" s="22">
         <v>115217.99357497899</v>
       </c>
       <c r="G1045" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1045" s="22">
         <v>-212912.91657405981</v>
       </c>
       <c r="I1045" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1045" s="22">
         <v>1058333.1641434808</v>
       </c>
       <c r="L1045" s="27"/>
       <c r="N1045" s="27"/>
       <c r="P1045" s="27"/>
       <c r="Q1045" s="27"/>
       <c r="R1045" s="27"/>
       <c r="S1045" s="27"/>
     </row>
-    <row r="1046" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1046" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1046" s="29" t="s">
         <v>265</v>
       </c>
       <c r="E1046" s="22">
         <v>1948197.5363515008</v>
       </c>
       <c r="F1046" s="22">
         <v>115187.49867926929</v>
       </c>
       <c r="G1046" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1046" s="22">
         <v>-233793.91776507732</v>
       </c>
       <c r="I1046" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1046" s="22">
         <v>1034210.0935968596</v>
       </c>
       <c r="L1046" s="27"/>
       <c r="N1046" s="27"/>
       <c r="P1046" s="27"/>
       <c r="Q1046" s="27"/>
       <c r="R1046" s="27"/>
       <c r="S1046" s="27"/>
     </row>
-    <row r="1047" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1047" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1047" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1047" s="22">
         <v>1961061.8860077553</v>
       </c>
       <c r="F1047" s="22">
         <v>115341.14154381327</v>
       </c>
       <c r="G1047" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1047" s="22">
         <v>-144198.09451647039</v>
       </c>
       <c r="I1047" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1047" s="22">
         <v>1093668.359268483</v>
       </c>
       <c r="L1047" s="27"/>
       <c r="N1047" s="27"/>
       <c r="P1047" s="27"/>
       <c r="Q1047" s="27"/>
       <c r="R1047" s="27"/>
       <c r="S1047" s="27"/>
     </row>
-    <row r="1048" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1048" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1048" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1048" s="22">
         <v>1999452.8402367502</v>
       </c>
       <c r="F1048" s="22">
         <v>115735.0809942887</v>
       </c>
       <c r="G1048" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1048" s="22">
         <v>-170567.2474397383</v>
       </c>
       <c r="I1048" s="22">
         <v>6149.2396611800596</v>
       </c>
       <c r="J1048" s="22">
         <v>1111198.2408660082</v>
       </c>
       <c r="L1048" s="27"/>
       <c r="N1048" s="27"/>
       <c r="P1048" s="27"/>
       <c r="Q1048" s="27"/>
       <c r="R1048" s="27"/>
       <c r="S1048" s="27"/>
     </row>
-    <row r="1049" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1049" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1049" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1049" s="22">
         <v>2031628.6564217736</v>
       </c>
       <c r="F1049" s="22">
         <v>116373.22779028626</v>
       </c>
       <c r="G1049" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1049" s="22">
         <v>-203176.74986199086</v>
       </c>
       <c r="I1049" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1049" s="22">
         <v>1085126.3789587209</v>
       </c>
       <c r="L1049" s="27"/>
       <c r="N1049" s="27"/>
       <c r="P1049" s="27"/>
       <c r="Q1049" s="27"/>
       <c r="R1049" s="27"/>
       <c r="S1049" s="27"/>
     </row>
-    <row r="1050" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1050" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1050" s="29" t="s">
         <v>266</v>
       </c>
       <c r="E1050" s="22">
         <v>2040313.5795068827</v>
       </c>
       <c r="F1050" s="22">
         <v>116814.21560911776</v>
       </c>
       <c r="G1050" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1050" s="22">
         <v>-234824.28677561937</v>
       </c>
       <c r="I1050" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1050" s="22">
         <v>1099220.1405823994</v>
       </c>
       <c r="L1050" s="27"/>
       <c r="N1050" s="27"/>
       <c r="P1050" s="27"/>
       <c r="Q1050" s="27"/>
       <c r="R1050" s="27"/>
       <c r="S1050" s="27"/>
     </row>
-    <row r="1051" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1051" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1051" s="29" t="s">
         <v>267</v>
       </c>
       <c r="E1051" s="22">
         <v>2056543.4974147964</v>
       </c>
       <c r="F1051" s="22">
         <v>117089.86371518363</v>
       </c>
       <c r="G1051" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1051" s="22">
         <v>-155141.05782138219</v>
       </c>
       <c r="I1051" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1051" s="22">
         <v>1083290.4023607073</v>
       </c>
       <c r="L1051" s="27"/>
       <c r="N1051" s="27"/>
       <c r="P1051" s="27"/>
       <c r="Q1051" s="27"/>
       <c r="R1051" s="27"/>
       <c r="S1051" s="27"/>
     </row>
-    <row r="1052" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1052" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1052" s="29" t="s">
         <v>268</v>
       </c>
       <c r="E1052" s="22">
         <v>2057806.8610453296</v>
       </c>
       <c r="F1052" s="22">
         <v>117248.04489194212</v>
       </c>
       <c r="G1052" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1052" s="22">
         <v>-152105.59261461452</v>
       </c>
       <c r="I1052" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1052" s="22">
         <v>1182126.0988014056</v>
       </c>
       <c r="L1052" s="27"/>
       <c r="N1052" s="27"/>
       <c r="P1052" s="27"/>
       <c r="Q1052" s="27"/>
       <c r="R1052" s="27"/>
       <c r="S1052" s="27"/>
     </row>
-    <row r="1053" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1053" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1053" s="29" t="s">
         <v>269</v>
       </c>
       <c r="E1053" s="22">
         <v>2082742.4722104543</v>
       </c>
       <c r="F1053" s="22">
         <v>117950.99624559967</v>
       </c>
       <c r="G1053" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1053" s="22">
         <v>-235262.48431897769</v>
       </c>
       <c r="I1053" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1053" s="22">
         <v>1228635.0741434698</v>
       </c>
       <c r="L1053" s="27"/>
       <c r="N1053" s="27"/>
       <c r="P1053" s="27"/>
       <c r="Q1053" s="27"/>
       <c r="R1053" s="27"/>
       <c r="S1053" s="27"/>
     </row>
-    <row r="1054" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1054" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1054" s="29" t="s">
         <v>270</v>
       </c>
       <c r="E1054" s="22">
         <v>2068047.1539324687</v>
       </c>
       <c r="F1054" s="22">
         <v>117717.60571751322</v>
       </c>
       <c r="G1054" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1054" s="22">
         <v>-223708.62452369794</v>
       </c>
       <c r="I1054" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1054" s="22">
         <v>1096064.6330164259</v>
       </c>
       <c r="L1054" s="27"/>
       <c r="N1054" s="27"/>
       <c r="P1054" s="27"/>
       <c r="Q1054" s="27"/>
       <c r="R1054" s="27"/>
       <c r="S1054" s="27"/>
     </row>
-    <row r="1055" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1055" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1055" s="29" t="s">
         <v>271</v>
       </c>
       <c r="E1055" s="22">
         <v>2071764.4405628117</v>
       </c>
       <c r="F1055" s="22">
         <v>117143.24785906423</v>
       </c>
       <c r="G1055" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1055" s="22">
         <v>-108874.89188139903</v>
       </c>
       <c r="I1055" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1055" s="22">
         <v>1149242.9914926935</v>
       </c>
       <c r="L1055" s="27"/>
       <c r="N1055" s="27"/>
       <c r="P1055" s="27"/>
       <c r="Q1055" s="27"/>
       <c r="R1055" s="27"/>
       <c r="S1055" s="27"/>
     </row>
-    <row r="1056" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1056" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1056" s="29" t="s">
         <v>272</v>
       </c>
       <c r="E1056" s="22">
         <v>2082723.3720167044</v>
       </c>
       <c r="F1056" s="22">
         <v>117629.81919870136</v>
       </c>
       <c r="G1056" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1056" s="22">
         <v>-106381.55341783314</v>
       </c>
       <c r="I1056" s="22">
         <v>6149.2388611800598</v>
       </c>
       <c r="J1056" s="22">
         <v>1157370.5641940455</v>
       </c>
       <c r="L1056" s="27"/>
       <c r="N1056" s="27"/>
       <c r="P1056" s="27"/>
       <c r="Q1056" s="27"/>
       <c r="R1056" s="27"/>
       <c r="S1056" s="27"/>
     </row>
-    <row r="1057" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1057" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1057" s="29" t="s">
         <v>273</v>
       </c>
       <c r="E1057" s="22">
         <v>2088963.4526716787</v>
       </c>
       <c r="F1057" s="22">
         <v>117904.25217247634</v>
       </c>
       <c r="G1057" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1057" s="22">
         <v>-69867.910651872517</v>
       </c>
       <c r="I1057" s="22">
         <v>6149.2975350050601</v>
       </c>
       <c r="J1057" s="22">
         <v>1108733.6482865117</v>
       </c>
       <c r="L1057" s="27"/>
       <c r="N1057" s="27"/>
       <c r="P1057" s="27"/>
       <c r="Q1057" s="27"/>
       <c r="R1057" s="27"/>
       <c r="S1057" s="27"/>
     </row>
-    <row r="1058" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1058" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1058" s="29" t="s">
         <v>274</v>
       </c>
       <c r="E1058" s="22">
         <v>2087184.4289346607</v>
       </c>
       <c r="F1058" s="22">
         <v>117746.98852342306</v>
       </c>
       <c r="G1058" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1058" s="22">
         <v>-77107.710425949394</v>
       </c>
       <c r="I1058" s="22">
         <v>6149.2597688168398</v>
       </c>
       <c r="J1058" s="22">
         <v>1096027.3737156373</v>
       </c>
       <c r="L1058" s="27"/>
       <c r="N1058" s="27"/>
       <c r="P1058" s="27"/>
       <c r="Q1058" s="27"/>
       <c r="R1058" s="27"/>
       <c r="S1058" s="27"/>
     </row>
-    <row r="1059" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1059" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1059" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1059" s="22">
         <v>2093504.6124588852</v>
       </c>
       <c r="F1059" s="22">
         <v>117846.78022417516</v>
       </c>
       <c r="G1059" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1059" s="22">
         <v>-50509.53464463244</v>
       </c>
       <c r="I1059" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1059" s="22">
         <v>1155240.4769161544</v>
       </c>
       <c r="L1059" s="27"/>
       <c r="N1059" s="27"/>
       <c r="P1059" s="27"/>
       <c r="Q1059" s="27"/>
       <c r="R1059" s="27"/>
       <c r="S1059" s="27"/>
     </row>
-    <row r="1060" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1060" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1060" s="29" t="s">
         <v>237</v>
       </c>
       <c r="E1060" s="22">
         <v>2057212.2953209186</v>
       </c>
       <c r="F1060" s="22">
         <v>117636.48584485173</v>
       </c>
       <c r="G1060" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1060" s="22">
         <v>-34695.289717360982</v>
       </c>
       <c r="I1060" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1060" s="22">
         <v>1136117.3831964708</v>
       </c>
       <c r="L1060" s="27"/>
       <c r="N1060" s="27"/>
       <c r="P1060" s="27"/>
       <c r="Q1060" s="27"/>
       <c r="R1060" s="27"/>
       <c r="S1060" s="27"/>
     </row>
-    <row r="1061" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1061" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1061" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1061" s="22">
         <v>2065277.408550516</v>
       </c>
       <c r="F1061" s="22">
         <v>117533.41373773078</v>
       </c>
       <c r="G1061" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1061" s="22">
         <v>-91313.245677656727</v>
       </c>
       <c r="I1061" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1061" s="22">
         <v>1105629.2030910053</v>
       </c>
       <c r="L1061" s="27"/>
       <c r="N1061" s="27"/>
       <c r="P1061" s="27"/>
       <c r="Q1061" s="27"/>
       <c r="R1061" s="27"/>
       <c r="S1061" s="27"/>
     </row>
-    <row r="1062" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1062" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1062" s="29" t="s">
         <v>239</v>
       </c>
       <c r="E1062" s="22">
         <v>2066167.5418770812</v>
       </c>
       <c r="F1062" s="22">
         <v>117675.75544926694</v>
       </c>
       <c r="G1062" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1062" s="22">
         <v>-112836.26673702683</v>
       </c>
       <c r="I1062" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1062" s="22">
         <v>1094344.7989788344</v>
       </c>
       <c r="L1062" s="27"/>
       <c r="N1062" s="27"/>
       <c r="P1062" s="27"/>
       <c r="Q1062" s="27"/>
       <c r="R1062" s="27"/>
       <c r="S1062" s="27"/>
     </row>
-    <row r="1063" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1063" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1063" s="29" t="s">
         <v>275</v>
       </c>
       <c r="E1063" s="22">
         <v>2040779.3906326005</v>
       </c>
       <c r="F1063" s="22">
         <v>117496.90723774582</v>
       </c>
       <c r="G1063" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1063" s="22">
         <v>-98766.657008461392</v>
       </c>
       <c r="I1063" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1063" s="22">
         <v>1114906.8632912673</v>
       </c>
       <c r="L1063" s="27"/>
       <c r="N1063" s="27"/>
       <c r="P1063" s="27"/>
       <c r="Q1063" s="27"/>
       <c r="R1063" s="27"/>
       <c r="S1063" s="27"/>
     </row>
-    <row r="1064" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1064" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1064" s="29" t="s">
         <v>276</v>
       </c>
       <c r="E1064" s="22">
         <v>1993590.3786754485</v>
       </c>
       <c r="F1064" s="22">
         <v>116527.65610064588</v>
       </c>
       <c r="G1064" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1064" s="22">
         <v>-137859.82583606901</v>
       </c>
       <c r="I1064" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1064" s="22">
         <v>1091450.6311095187</v>
       </c>
       <c r="L1064" s="27"/>
       <c r="N1064" s="27"/>
       <c r="P1064" s="27"/>
       <c r="Q1064" s="27"/>
       <c r="R1064" s="27"/>
       <c r="S1064" s="27"/>
     </row>
-    <row r="1065" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1065" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1065" s="29" t="s">
         <v>277</v>
       </c>
       <c r="E1065" s="22">
         <v>1994593.1632283169</v>
       </c>
       <c r="F1065" s="22">
         <v>120141.9851377751</v>
       </c>
       <c r="G1065" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1065" s="22">
         <v>-158945.59763731225</v>
       </c>
       <c r="I1065" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1065" s="22">
         <v>1108156.9783984935</v>
       </c>
       <c r="L1065" s="27"/>
       <c r="N1065" s="27"/>
       <c r="P1065" s="27"/>
       <c r="Q1065" s="27"/>
       <c r="R1065" s="27"/>
       <c r="S1065" s="27"/>
     </row>
-    <row r="1066" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1066" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1066" s="29" t="s">
         <v>278</v>
       </c>
       <c r="E1066" s="22">
         <v>1982823.6221570806</v>
       </c>
       <c r="F1066" s="22">
         <v>120144.83175513762</v>
       </c>
       <c r="G1066" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1066" s="22">
         <v>-138221.40792044139</v>
       </c>
       <c r="I1066" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1066" s="22">
         <v>1123182.6046956552</v>
       </c>
       <c r="L1066" s="27"/>
       <c r="N1066" s="27"/>
       <c r="P1066" s="27"/>
       <c r="Q1066" s="27"/>
       <c r="R1066" s="27"/>
       <c r="S1066" s="27"/>
     </row>
-    <row r="1067" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1067" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1067" s="29" t="s">
         <v>279</v>
       </c>
       <c r="E1067" s="22">
         <v>1967996</v>
       </c>
       <c r="F1067" s="22">
         <v>120035.73292530458</v>
       </c>
       <c r="G1067" s="22">
         <v>56</v>
       </c>
       <c r="H1067" s="22">
         <v>-92083</v>
       </c>
       <c r="I1067" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1067" s="22">
         <v>1166932</v>
       </c>
       <c r="L1067" s="27"/>
       <c r="N1067" s="27"/>
       <c r="P1067" s="27"/>
       <c r="Q1067" s="27"/>
       <c r="R1067" s="27"/>
       <c r="S1067" s="27"/>
     </row>
-    <row r="1068" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1068" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1068" s="29" t="s">
         <v>280</v>
       </c>
       <c r="E1068" s="22">
         <v>1958167</v>
       </c>
       <c r="F1068" s="22">
         <v>120449.00388660586</v>
       </c>
       <c r="G1068" s="22">
         <v>56</v>
       </c>
       <c r="H1068" s="22">
         <v>-75459</v>
       </c>
       <c r="I1068" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1068" s="22">
         <v>1185330</v>
       </c>
       <c r="L1068" s="27"/>
       <c r="N1068" s="27"/>
       <c r="P1068" s="27"/>
       <c r="Q1068" s="27"/>
       <c r="R1068" s="27"/>
       <c r="S1068" s="27"/>
     </row>
-    <row r="1069" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1069" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1069" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1069" s="22">
         <v>1970034</v>
       </c>
       <c r="F1069" s="22">
         <v>120532.65524257834</v>
       </c>
       <c r="G1069" s="22">
         <v>56</v>
       </c>
       <c r="H1069" s="22">
         <v>-180319</v>
       </c>
       <c r="I1069" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1069" s="22">
         <v>1208108</v>
       </c>
       <c r="L1069" s="27"/>
       <c r="N1069" s="27"/>
       <c r="P1069" s="27"/>
       <c r="Q1069" s="27"/>
       <c r="R1069" s="27"/>
       <c r="S1069" s="27"/>
     </row>
-    <row r="1070" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1070" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1070" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1070" s="22">
         <v>2004760</v>
       </c>
       <c r="F1070" s="22">
         <v>120949.99995293471</v>
       </c>
       <c r="G1070" s="22">
         <v>56</v>
       </c>
       <c r="H1070" s="22">
         <v>-183604</v>
       </c>
       <c r="I1070" s="22">
         <v>6149</v>
       </c>
       <c r="J1070" s="22">
         <v>1299781</v>
       </c>
       <c r="L1070" s="27"/>
       <c r="N1070" s="27"/>
       <c r="P1070" s="27"/>
       <c r="Q1070" s="27"/>
       <c r="R1070" s="27"/>
       <c r="S1070" s="27"/>
     </row>
-    <row r="1071" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1071" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1071" s="29" t="s">
         <v>281</v>
       </c>
       <c r="E1071" s="22">
         <v>1997927</v>
       </c>
       <c r="F1071" s="22">
         <v>120446.81231009967</v>
       </c>
       <c r="G1071" s="22">
         <v>56</v>
       </c>
       <c r="H1071" s="22">
         <v>-191278</v>
       </c>
       <c r="I1071" s="22">
         <v>6149</v>
       </c>
       <c r="J1071" s="22">
         <v>1387299</v>
       </c>
       <c r="L1071" s="27"/>
       <c r="N1071" s="27"/>
       <c r="P1071" s="27"/>
       <c r="Q1071" s="27"/>
       <c r="R1071" s="27"/>
       <c r="S1071" s="27"/>
     </row>
     <row r="1072" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1072" s="32">
+      <c r="D1072" s="33">
         <v>2021</v>
       </c>
-      <c r="E1072" s="33"/>
-[...4 lines deleted...]
-      <c r="J1072" s="34"/>
+      <c r="E1072" s="34"/>
+      <c r="F1072" s="34"/>
+      <c r="G1072" s="34"/>
+      <c r="H1072" s="34"/>
+      <c r="I1072" s="34"/>
+      <c r="J1072" s="35"/>
       <c r="L1072" s="27"/>
       <c r="N1072" s="27"/>
       <c r="P1072" s="27"/>
       <c r="Q1072" s="27"/>
       <c r="R1072" s="27"/>
       <c r="S1072" s="27"/>
     </row>
-    <row r="1073" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1073" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1073" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1073" s="22">
         <v>1969653.7836071465</v>
       </c>
       <c r="F1073" s="22">
         <v>120258.00130782311</v>
       </c>
       <c r="G1073" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1073" s="22">
         <v>-188454.2156943623</v>
       </c>
       <c r="I1073" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1073" s="22">
         <v>1250583.4558314341</v>
       </c>
       <c r="L1073" s="27"/>
       <c r="N1073" s="27"/>
       <c r="P1073" s="27"/>
       <c r="Q1073" s="27"/>
       <c r="R1073" s="27"/>
       <c r="S1073" s="27"/>
     </row>
-    <row r="1074" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1074" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1074" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1074" s="22">
         <v>2037815.3427486329</v>
       </c>
       <c r="F1074" s="22">
         <v>120381.64909329309</v>
       </c>
       <c r="G1074" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1074" s="22">
         <v>-310485.34306660981</v>
       </c>
       <c r="I1074" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1074" s="22">
         <v>1203213.8905179615</v>
       </c>
       <c r="L1074" s="27"/>
       <c r="N1074" s="27"/>
       <c r="P1074" s="27"/>
       <c r="Q1074" s="27"/>
       <c r="R1074" s="27"/>
       <c r="S1074" s="27"/>
     </row>
-    <row r="1075" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1075" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1075" s="29" t="s">
         <v>150</v>
       </c>
       <c r="E1075" s="22">
         <v>2026598.5343083648</v>
       </c>
       <c r="F1075" s="22">
         <v>118843.15718440196</v>
       </c>
       <c r="G1075" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1075" s="22">
         <v>-357634.13107244077</v>
       </c>
       <c r="I1075" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1075" s="22">
         <v>1184724.6394200602</v>
       </c>
       <c r="L1075" s="27"/>
       <c r="N1075" s="27"/>
       <c r="P1075" s="27"/>
       <c r="Q1075" s="27"/>
       <c r="R1075" s="27"/>
       <c r="S1075" s="27"/>
     </row>
-    <row r="1076" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1076" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1076" s="29" t="s">
         <v>282</v>
       </c>
       <c r="E1076" s="22">
         <v>2026236.1888061545</v>
       </c>
       <c r="F1076" s="22">
         <v>120244.58968625219</v>
       </c>
       <c r="G1076" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1076" s="22">
         <v>-352598.12042220472</v>
       </c>
       <c r="I1076" s="22">
         <v>6148.98715252898</v>
       </c>
       <c r="J1076" s="22">
         <v>1195414.0585028047</v>
       </c>
       <c r="L1076" s="27"/>
       <c r="N1076" s="27"/>
       <c r="P1076" s="27"/>
       <c r="Q1076" s="27"/>
       <c r="R1076" s="27"/>
       <c r="S1076" s="27"/>
     </row>
-    <row r="1077" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1077" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1077" s="29" t="s">
         <v>283</v>
       </c>
       <c r="E1077" s="22">
         <v>2028297.8354398599</v>
       </c>
       <c r="F1077" s="22">
         <v>120030.34543843206</v>
       </c>
       <c r="G1077" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1077" s="22">
         <v>-379548.23521421978</v>
       </c>
       <c r="I1077" s="22">
         <v>6148.98715252898</v>
       </c>
       <c r="J1077" s="22">
         <v>1185533.9909523523</v>
       </c>
       <c r="L1077" s="27"/>
       <c r="N1077" s="27"/>
       <c r="P1077" s="27"/>
       <c r="Q1077" s="27"/>
       <c r="R1077" s="27"/>
       <c r="S1077" s="27"/>
     </row>
-    <row r="1078" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1078" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1078" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1078" s="22">
         <v>2044919</v>
       </c>
       <c r="F1078" s="22">
         <v>119894</v>
       </c>
       <c r="G1078" s="22">
         <v>56</v>
       </c>
       <c r="H1078" s="22">
         <v>-415006</v>
       </c>
       <c r="I1078" s="22">
         <v>6149</v>
       </c>
       <c r="J1078" s="22">
         <v>1215784</v>
       </c>
       <c r="L1078" s="27"/>
       <c r="N1078" s="27"/>
       <c r="P1078" s="27"/>
       <c r="Q1078" s="27"/>
       <c r="R1078" s="27"/>
       <c r="S1078" s="27"/>
     </row>
-    <row r="1079" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1079" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1079" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1079" s="22">
         <v>2062248.2224169057</v>
       </c>
       <c r="F1079" s="22">
         <v>120455.82899500571</v>
       </c>
       <c r="G1079" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1079" s="22">
         <v>-462894.4104423346</v>
       </c>
       <c r="I1079" s="22">
         <v>6148.9035039799201</v>
       </c>
       <c r="J1079" s="22">
         <v>1175343.6059470447</v>
       </c>
       <c r="L1079" s="27"/>
       <c r="N1079" s="27"/>
       <c r="P1079" s="27"/>
       <c r="Q1079" s="27"/>
       <c r="R1079" s="27"/>
       <c r="S1079" s="27"/>
     </row>
-    <row r="1080" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1080" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1080" s="29" t="s">
         <v>286</v>
       </c>
       <c r="E1080" s="22">
         <v>2057414.5790688766</v>
       </c>
       <c r="F1080" s="22">
         <v>120870.08395495286</v>
       </c>
       <c r="G1080" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1080" s="22">
         <v>-413982.58</v>
       </c>
       <c r="I1080" s="22">
         <v>6148.9020039799216</v>
       </c>
       <c r="J1080" s="22">
         <v>1217268.9150241625</v>
       </c>
       <c r="L1080" s="27"/>
       <c r="N1080" s="27"/>
       <c r="P1080" s="27"/>
       <c r="Q1080" s="27"/>
       <c r="R1080" s="27"/>
       <c r="S1080" s="27"/>
     </row>
-    <row r="1081" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1081" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1081" s="29" t="s">
         <v>287</v>
       </c>
       <c r="E1081" s="22">
         <v>2063517.5907854841</v>
       </c>
       <c r="F1081" s="22">
         <v>120964.41328572849</v>
       </c>
       <c r="G1081" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1081" s="22">
         <v>-407621.22006735578</v>
       </c>
       <c r="I1081" s="22">
         <v>6148.9020039799216</v>
       </c>
       <c r="J1081" s="22">
         <v>1205772.6610674011</v>
       </c>
       <c r="L1081" s="27"/>
       <c r="N1081" s="27"/>
       <c r="P1081" s="27"/>
       <c r="Q1081" s="27"/>
       <c r="R1081" s="27"/>
       <c r="S1081" s="27"/>
     </row>
-    <row r="1082" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1082" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1082" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1082" s="22">
         <v>2051379.1079325003</v>
       </c>
       <c r="F1082" s="22">
         <v>120881.9024305331</v>
       </c>
       <c r="G1082" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1082" s="22">
         <v>-408923.11884338001</v>
       </c>
       <c r="I1082" s="22">
         <v>6148.8966598959196</v>
       </c>
       <c r="J1082" s="22">
         <v>1204093.4980296134</v>
       </c>
       <c r="L1082" s="27"/>
       <c r="N1082" s="27"/>
       <c r="P1082" s="27"/>
       <c r="Q1082" s="27"/>
       <c r="R1082" s="27"/>
       <c r="S1082" s="27"/>
     </row>
-    <row r="1083" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1083" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1083" s="29" t="s">
         <v>256</v>
       </c>
       <c r="E1083" s="22">
         <v>2046380.2689778709</v>
       </c>
       <c r="F1083" s="22">
         <v>120913.58703914509</v>
       </c>
       <c r="G1083" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1083" s="22">
         <v>-414736.00791878521</v>
       </c>
       <c r="I1083" s="22">
         <v>6148.8907247756197</v>
       </c>
       <c r="J1083" s="22">
         <v>1183624.8015953833</v>
       </c>
       <c r="L1083" s="27"/>
       <c r="N1083" s="27"/>
       <c r="P1083" s="27"/>
       <c r="Q1083" s="27"/>
       <c r="R1083" s="27"/>
       <c r="S1083" s="27"/>
     </row>
-    <row r="1084" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1084" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1084" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1084" s="22">
         <v>2080368.5360200566</v>
       </c>
       <c r="F1084" s="22">
         <v>120992.41661803113</v>
       </c>
       <c r="G1084" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1084" s="22">
         <v>-374729.87746892922</v>
       </c>
       <c r="I1084" s="22">
         <v>6148.8907247756197</v>
       </c>
       <c r="J1084" s="22">
         <v>1208775.0507547574</v>
       </c>
       <c r="L1084" s="27"/>
       <c r="N1084" s="27"/>
       <c r="P1084" s="27"/>
       <c r="Q1084" s="27"/>
       <c r="R1084" s="27"/>
       <c r="S1084" s="27"/>
     </row>
-    <row r="1085" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1085" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1085" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1085" s="22">
         <v>2067552.7201969838</v>
       </c>
       <c r="F1085" s="22">
         <v>120939.23583562518</v>
       </c>
       <c r="G1085" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1085" s="22">
         <v>-379184.70551317011</v>
       </c>
       <c r="I1085" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1085" s="22">
         <v>1191683.1159762878</v>
       </c>
       <c r="L1085" s="27"/>
       <c r="N1085" s="27"/>
       <c r="P1085" s="27"/>
       <c r="Q1085" s="27"/>
       <c r="R1085" s="27"/>
       <c r="S1085" s="27"/>
     </row>
-    <row r="1086" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1086" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1086" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1086" s="22">
         <v>2091717.254468502</v>
       </c>
       <c r="F1086" s="22">
         <v>121520.34244477376</v>
       </c>
       <c r="G1086" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1086" s="22">
         <v>-424855.55440771708</v>
       </c>
       <c r="I1086" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1086" s="22">
         <v>1201675.8923182923</v>
       </c>
       <c r="L1086" s="27"/>
       <c r="N1086" s="27"/>
       <c r="P1086" s="27"/>
       <c r="Q1086" s="27"/>
       <c r="R1086" s="27"/>
       <c r="S1086" s="27"/>
     </row>
-    <row r="1087" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1087" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1087" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1087" s="22">
         <v>2093337.6230222664</v>
       </c>
       <c r="F1087" s="22">
         <v>121445.3510514267</v>
       </c>
       <c r="G1087" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1087" s="22">
         <v>-435320.46391459554</v>
       </c>
       <c r="I1087" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1087" s="22">
         <v>1197772.7758955583</v>
       </c>
       <c r="L1087" s="27"/>
       <c r="N1087" s="27"/>
       <c r="P1087" s="27"/>
       <c r="Q1087" s="27"/>
       <c r="R1087" s="27"/>
       <c r="S1087" s="27"/>
     </row>
-    <row r="1088" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1088" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1088" s="29" t="s">
         <v>260</v>
       </c>
       <c r="E1088" s="22">
         <v>2093632.0067737775</v>
       </c>
       <c r="F1088" s="22">
         <v>121254.92606595048</v>
       </c>
       <c r="G1088" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1088" s="22">
         <v>-448111.74993149866</v>
       </c>
       <c r="I1088" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1088" s="22">
         <v>1246125.2274055867</v>
       </c>
       <c r="L1088" s="27"/>
       <c r="N1088" s="27"/>
       <c r="P1088" s="27"/>
       <c r="Q1088" s="27"/>
       <c r="R1088" s="27"/>
       <c r="S1088" s="27"/>
     </row>
-    <row r="1089" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1089" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1089" s="29" t="s">
         <v>289</v>
       </c>
       <c r="E1089" s="22">
         <v>2018450.8190672135</v>
       </c>
       <c r="F1089" s="22">
         <v>120672.78267481182</v>
       </c>
       <c r="G1089" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1089" s="22">
         <v>-406921.24358853977</v>
       </c>
       <c r="I1089" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1089" s="22">
         <v>1340218.37401919</v>
       </c>
       <c r="L1089" s="27"/>
       <c r="N1089" s="27"/>
       <c r="P1089" s="27"/>
       <c r="Q1089" s="27"/>
       <c r="R1089" s="27"/>
       <c r="S1089" s="27"/>
     </row>
-    <row r="1090" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1090" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1090" s="29" t="s">
         <v>290</v>
       </c>
       <c r="E1090" s="22">
         <v>2010821.2513796673</v>
       </c>
       <c r="F1090" s="22">
         <v>120674.44643113291</v>
       </c>
       <c r="G1090" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1090" s="22">
         <v>-417749.841930027</v>
       </c>
       <c r="I1090" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1090" s="22">
         <v>1405032.8056666753</v>
       </c>
       <c r="L1090" s="27"/>
       <c r="N1090" s="27"/>
       <c r="P1090" s="27"/>
       <c r="Q1090" s="27"/>
       <c r="R1090" s="27"/>
       <c r="S1090" s="27"/>
     </row>
-    <row r="1091" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1091" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1091" s="29" t="s">
         <v>291</v>
       </c>
       <c r="E1091" s="22">
         <v>2040247.5850686005</v>
       </c>
       <c r="F1091" s="22">
         <v>121170.04180664086</v>
       </c>
       <c r="G1091" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1091" s="22">
         <v>-285430.47034573252</v>
       </c>
       <c r="I1091" s="22">
         <v>6148.7287682746501</v>
       </c>
       <c r="J1091" s="22">
         <v>1312370.8580203748</v>
       </c>
       <c r="L1091" s="27"/>
       <c r="N1091" s="27"/>
       <c r="P1091" s="27"/>
       <c r="Q1091" s="27"/>
       <c r="R1091" s="27"/>
       <c r="S1091" s="27"/>
     </row>
-    <row r="1092" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1092" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1092" s="29" t="s">
         <v>292</v>
       </c>
       <c r="E1092" s="22">
         <v>2031970.1812194264</v>
       </c>
       <c r="F1092" s="22">
         <v>120862.43471994148</v>
       </c>
       <c r="G1092" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1092" s="22">
         <v>-290769.67689036555</v>
       </c>
       <c r="I1092" s="22">
         <v>6148.7272682746498</v>
       </c>
       <c r="J1092" s="22">
         <v>1339656.1218438956</v>
       </c>
       <c r="L1092" s="27"/>
       <c r="N1092" s="27"/>
       <c r="P1092" s="27"/>
       <c r="Q1092" s="27"/>
       <c r="R1092" s="27"/>
       <c r="S1092" s="27"/>
     </row>
-    <row r="1093" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1093" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1093" s="29" t="s">
         <v>293</v>
       </c>
       <c r="E1093" s="22">
         <v>2027087.9967068175</v>
       </c>
       <c r="F1093" s="22">
         <v>120671.96984228313</v>
       </c>
       <c r="G1093" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1093" s="22">
         <v>-280757.07579272962</v>
       </c>
       <c r="I1093" s="22">
         <v>6148.7272682746498</v>
       </c>
       <c r="J1093" s="22">
         <v>1325791.4672187129</v>
       </c>
       <c r="L1093" s="27"/>
       <c r="N1093" s="27"/>
       <c r="P1093" s="27"/>
       <c r="Q1093" s="27"/>
       <c r="R1093" s="27"/>
       <c r="S1093" s="27"/>
     </row>
-    <row r="1094" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1094" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1094" s="29" t="s">
         <v>264</v>
       </c>
       <c r="E1094" s="22">
         <v>2080319.6453900069</v>
       </c>
       <c r="F1094" s="22">
         <v>120621.2435888016</v>
       </c>
       <c r="G1094" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1094" s="22">
         <v>-354923.1348951924</v>
       </c>
       <c r="I1094" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1094" s="22">
         <v>1335065.0239291242</v>
       </c>
       <c r="L1094" s="27"/>
       <c r="N1094" s="27"/>
       <c r="P1094" s="27"/>
       <c r="Q1094" s="27"/>
       <c r="R1094" s="27"/>
       <c r="S1094" s="27"/>
     </row>
-    <row r="1095" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1095" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1095" s="29" t="s">
         <v>265</v>
       </c>
       <c r="E1095" s="22">
         <v>2042398.6929193069</v>
       </c>
       <c r="F1095" s="22">
         <v>120839.37774000829</v>
       </c>
       <c r="G1095" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1095" s="22">
         <v>-332577.99660612439</v>
       </c>
       <c r="I1095" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1095" s="22">
         <v>1372164.2888620286</v>
       </c>
       <c r="L1095" s="27"/>
       <c r="N1095" s="27"/>
       <c r="P1095" s="27"/>
       <c r="Q1095" s="27"/>
       <c r="R1095" s="27"/>
       <c r="S1095" s="27"/>
     </row>
-    <row r="1096" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1096" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1096" s="29" t="s">
         <v>294</v>
       </c>
       <c r="E1096" s="22">
         <v>2076179.0486142738</v>
       </c>
       <c r="F1096" s="22">
         <v>121097.14648448891</v>
       </c>
       <c r="G1096" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1096" s="22">
         <v>-318696.74318471999</v>
       </c>
       <c r="I1096" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1096" s="22">
         <v>1380906.3149313948</v>
       </c>
       <c r="L1096" s="27"/>
       <c r="N1096" s="27"/>
       <c r="P1096" s="27"/>
       <c r="Q1096" s="27"/>
       <c r="R1096" s="27"/>
       <c r="S1096" s="27"/>
     </row>
-    <row r="1097" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1097" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1097" s="29" t="s">
         <v>295</v>
       </c>
       <c r="E1097" s="22">
         <v>2056283.9261231844</v>
       </c>
       <c r="F1097" s="22">
         <v>120903.45962026683</v>
       </c>
       <c r="G1097" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1097" s="22">
         <v>-329815.64889651112</v>
       </c>
       <c r="I1097" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1097" s="22">
         <v>1362512.3272190301</v>
       </c>
       <c r="L1097" s="27"/>
       <c r="N1097" s="27"/>
       <c r="P1097" s="27"/>
       <c r="Q1097" s="27"/>
       <c r="R1097" s="27"/>
       <c r="S1097" s="27"/>
     </row>
-    <row r="1098" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1098" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1098" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1098" s="22">
         <v>2044708.312274253</v>
       </c>
       <c r="F1098" s="22">
         <v>120871.71984637123</v>
       </c>
       <c r="G1098" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1098" s="22">
         <v>-249105.475191326</v>
       </c>
       <c r="I1098" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1098" s="22">
         <v>1405113.2778171359</v>
       </c>
       <c r="L1098" s="27"/>
       <c r="N1098" s="27"/>
       <c r="P1098" s="27"/>
       <c r="Q1098" s="27"/>
       <c r="R1098" s="27"/>
       <c r="S1098" s="27"/>
     </row>
-    <row r="1099" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1099" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1099" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1099" s="22">
         <v>2054130.3305353869</v>
       </c>
       <c r="F1099" s="22">
         <v>121011.65205599097</v>
       </c>
       <c r="G1099" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1099" s="22">
         <v>-273153.30717094708</v>
       </c>
       <c r="I1099" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1099" s="22">
         <v>1381886.3610185515</v>
       </c>
       <c r="L1099" s="27"/>
       <c r="N1099" s="27"/>
       <c r="P1099" s="27"/>
       <c r="Q1099" s="27"/>
       <c r="R1099" s="27"/>
       <c r="S1099" s="27"/>
     </row>
-    <row r="1100" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1100" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1100" s="29" t="s">
         <v>267</v>
       </c>
       <c r="E1100" s="22">
         <v>2069206.112071166</v>
       </c>
       <c r="F1100" s="22">
         <v>121059.83543625395</v>
       </c>
       <c r="G1100" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1100" s="22">
         <v>-257942.54665440248</v>
       </c>
       <c r="I1100" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1100" s="22">
         <v>1402939.1874981883</v>
       </c>
       <c r="L1100" s="27"/>
       <c r="N1100" s="27"/>
       <c r="P1100" s="27"/>
       <c r="Q1100" s="27"/>
       <c r="R1100" s="27"/>
       <c r="S1100" s="27"/>
     </row>
-    <row r="1101" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1101" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1101" s="29" t="s">
         <v>296</v>
       </c>
       <c r="E1101" s="22">
         <v>2073466.1460476408</v>
       </c>
       <c r="F1101" s="22">
         <v>120770.4295486534</v>
       </c>
       <c r="G1101" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1101" s="22">
         <v>-289556.05352133792</v>
       </c>
       <c r="I1101" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1101" s="22">
         <v>1377071.8744190445</v>
       </c>
       <c r="L1101" s="27"/>
       <c r="N1101" s="27"/>
       <c r="P1101" s="27"/>
       <c r="Q1101" s="27"/>
       <c r="R1101" s="27"/>
       <c r="S1101" s="27"/>
     </row>
-    <row r="1102" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1102" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1102" s="29" t="s">
         <v>297</v>
       </c>
       <c r="E1102" s="22">
         <v>2061071.9545507501</v>
       </c>
       <c r="F1102" s="22">
         <v>120642.16391211443</v>
       </c>
       <c r="G1102" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1102" s="22">
         <v>-316391.3676423399</v>
       </c>
       <c r="I1102" s="22">
         <v>6148.7063361998498</v>
       </c>
       <c r="J1102" s="22">
         <v>1347199.5713800669</v>
       </c>
       <c r="L1102" s="27"/>
       <c r="N1102" s="27"/>
       <c r="P1102" s="27"/>
       <c r="Q1102" s="27"/>
       <c r="R1102" s="27"/>
       <c r="S1102" s="27"/>
     </row>
-    <row r="1103" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1103" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1103" s="29" t="s">
         <v>233</v>
       </c>
       <c r="E1103" s="22">
         <v>2157081</v>
       </c>
       <c r="F1103" s="22">
         <v>211555</v>
       </c>
       <c r="G1103" s="22">
         <v>56</v>
       </c>
       <c r="H1103" s="22">
         <v>-325758</v>
       </c>
       <c r="I1103" s="22">
         <v>6149</v>
       </c>
       <c r="J1103" s="22">
         <v>1369075</v>
       </c>
       <c r="L1103" s="27"/>
       <c r="N1103" s="27"/>
       <c r="P1103" s="27"/>
       <c r="Q1103" s="27"/>
       <c r="R1103" s="27"/>
       <c r="S1103" s="27"/>
     </row>
-    <row r="1104" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1104" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1104" s="29" t="s">
         <v>271</v>
       </c>
       <c r="E1104" s="22">
         <v>2154164.8026171559</v>
       </c>
       <c r="F1104" s="22">
         <v>211148.56949206308</v>
       </c>
       <c r="G1104" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1104" s="22">
         <v>-291001.73067670572</v>
       </c>
       <c r="I1104" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1104" s="22">
         <v>1401763.9786910529</v>
       </c>
       <c r="L1104" s="27"/>
       <c r="N1104" s="27"/>
       <c r="P1104" s="27"/>
       <c r="Q1104" s="27"/>
       <c r="R1104" s="27"/>
       <c r="S1104" s="27"/>
     </row>
-    <row r="1105" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1105" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1105" s="29" t="s">
         <v>272</v>
       </c>
       <c r="E1105" s="22">
         <v>2152608.3594011641</v>
       </c>
       <c r="F1105" s="22">
         <v>210190.7411267031</v>
       </c>
       <c r="G1105" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1105" s="22">
         <v>-308998.73421881639</v>
       </c>
       <c r="I1105" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1105" s="22">
         <v>1399269.3826079417</v>
       </c>
       <c r="L1105" s="27"/>
       <c r="N1105" s="27"/>
       <c r="P1105" s="27"/>
       <c r="Q1105" s="27"/>
       <c r="R1105" s="27"/>
       <c r="S1105" s="27"/>
     </row>
-    <row r="1106" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1106" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1106" s="29" t="s">
         <v>273</v>
       </c>
       <c r="E1106" s="22">
         <v>2164118</v>
       </c>
       <c r="F1106" s="22">
         <v>210792.67411746221</v>
       </c>
       <c r="G1106" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1106" s="22">
         <v>-318974.20374334574</v>
       </c>
       <c r="I1106" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1106" s="22">
         <v>1357496.674789255</v>
       </c>
       <c r="L1106" s="27"/>
       <c r="N1106" s="27"/>
       <c r="P1106" s="27"/>
       <c r="Q1106" s="27"/>
       <c r="R1106" s="27"/>
       <c r="S1106" s="27"/>
     </row>
-    <row r="1107" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1107" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1107" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1107" s="22">
         <v>2176476</v>
       </c>
       <c r="F1107" s="22">
         <v>210404.53578033423</v>
       </c>
       <c r="G1107" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1107" s="22">
         <v>-343230.65365449933</v>
       </c>
       <c r="I1107" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1107" s="22">
         <v>1360560.5031031482</v>
       </c>
       <c r="L1107" s="27"/>
       <c r="N1107" s="27"/>
       <c r="P1107" s="27"/>
       <c r="Q1107" s="27"/>
       <c r="R1107" s="27"/>
       <c r="S1107" s="27"/>
     </row>
-    <row r="1108" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1108" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1108" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1108" s="22">
         <v>2186205.4184744796</v>
       </c>
       <c r="F1108" s="22">
         <v>210450.87060345622</v>
       </c>
       <c r="G1108" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1108" s="22">
         <v>-292880.71688289131</v>
       </c>
       <c r="I1108" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1108" s="22">
         <v>1423856.5936254512</v>
       </c>
       <c r="L1108" s="27"/>
       <c r="N1108" s="27"/>
       <c r="P1108" s="27"/>
       <c r="Q1108" s="27"/>
       <c r="R1108" s="27"/>
       <c r="S1108" s="27"/>
     </row>
-    <row r="1109" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1109" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1109" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1109" s="22">
         <v>2149617.3697115211</v>
       </c>
       <c r="F1109" s="22">
         <v>209324.83155336624</v>
       </c>
       <c r="G1109" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1109" s="22">
         <v>-272350.90734485304</v>
       </c>
       <c r="I1109" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1109" s="22">
         <v>1396142.6006426632</v>
       </c>
       <c r="L1109" s="27"/>
       <c r="N1109" s="27"/>
       <c r="P1109" s="27"/>
       <c r="Q1109" s="27"/>
       <c r="R1109" s="27"/>
       <c r="S1109" s="27"/>
     </row>
-    <row r="1110" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1110" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1110" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1110" s="22">
         <v>2134567.0009766072</v>
       </c>
       <c r="F1110" s="22">
         <v>208193.53942811218</v>
       </c>
       <c r="G1110" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1110" s="22">
         <v>-259259.73663967202</v>
       </c>
       <c r="I1110" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1110" s="22">
         <v>1407317.5851150104</v>
       </c>
       <c r="L1110" s="27"/>
       <c r="N1110" s="27"/>
       <c r="P1110" s="27"/>
       <c r="Q1110" s="27"/>
       <c r="R1110" s="27"/>
       <c r="S1110" s="27"/>
     </row>
-    <row r="1111" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1111" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1111" s="29" t="s">
         <v>298</v>
       </c>
       <c r="E1111" s="22">
         <v>2143529.4962240281</v>
       </c>
       <c r="F1111" s="22">
         <v>209117.53697802991</v>
       </c>
       <c r="G1111" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1111" s="22">
         <v>-231336.39103618311</v>
       </c>
       <c r="I1111" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1111" s="22">
         <v>1381517.7808816079</v>
       </c>
       <c r="L1111" s="27"/>
       <c r="N1111" s="27"/>
       <c r="P1111" s="27"/>
       <c r="Q1111" s="27"/>
       <c r="R1111" s="27"/>
       <c r="S1111" s="27"/>
     </row>
-    <row r="1112" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1112" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1112" s="29" t="s">
         <v>299</v>
       </c>
       <c r="E1112" s="22">
         <v>2144157.3975278828</v>
       </c>
       <c r="F1112" s="22">
         <v>209088.78000261361</v>
       </c>
       <c r="G1112" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1112" s="22">
         <v>-185413.52330739738</v>
       </c>
       <c r="I1112" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1112" s="22">
         <v>1408319.0614875401</v>
       </c>
       <c r="L1112" s="27"/>
       <c r="N1112" s="27"/>
       <c r="P1112" s="27"/>
       <c r="Q1112" s="27"/>
       <c r="R1112" s="27"/>
       <c r="S1112" s="27"/>
     </row>
-    <row r="1113" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1113" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1113" s="29" t="s">
         <v>300</v>
       </c>
       <c r="E1113" s="22">
         <v>2151377.8555441988</v>
       </c>
       <c r="F1113" s="22">
         <v>210566.12624627858</v>
       </c>
       <c r="G1113" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1113" s="22">
         <v>-182297.63226783829</v>
       </c>
       <c r="I1113" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1113" s="22">
         <v>1381152.4882631483</v>
       </c>
       <c r="L1113" s="27"/>
       <c r="N1113" s="27"/>
       <c r="P1113" s="27"/>
       <c r="Q1113" s="27"/>
       <c r="R1113" s="27"/>
       <c r="S1113" s="27"/>
     </row>
-    <row r="1114" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1114" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1114" s="29" t="s">
         <v>301</v>
       </c>
       <c r="E1114" s="22">
         <v>2129497.9574507484</v>
       </c>
       <c r="F1114" s="22">
         <v>208574.78581143479</v>
       </c>
       <c r="G1114" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1114" s="22">
         <v>-157442.41327631229</v>
       </c>
       <c r="I1114" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1114" s="22">
         <v>1420234.1986830409</v>
       </c>
       <c r="L1114" s="27"/>
       <c r="N1114" s="27"/>
       <c r="P1114" s="27"/>
       <c r="Q1114" s="27"/>
       <c r="R1114" s="27"/>
       <c r="S1114" s="27"/>
     </row>
-    <row r="1115" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1115" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1115" s="29" t="s">
         <v>278</v>
       </c>
       <c r="E1115" s="22">
         <v>2144601.0870194361</v>
       </c>
       <c r="F1115" s="22">
         <v>208569.49326677879</v>
       </c>
       <c r="G1115" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1115" s="22">
         <v>-151186.41656139988</v>
       </c>
       <c r="I1115" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1115" s="22">
         <v>1458823.8860859785</v>
       </c>
       <c r="L1115" s="27"/>
       <c r="N1115" s="27"/>
       <c r="P1115" s="27"/>
       <c r="Q1115" s="27"/>
       <c r="R1115" s="27"/>
       <c r="S1115" s="27"/>
     </row>
-    <row r="1116" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1116" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1116" s="29" t="s">
         <v>279</v>
       </c>
       <c r="E1116" s="22">
         <v>2171533</v>
       </c>
       <c r="F1116" s="22">
         <v>209027</v>
       </c>
       <c r="G1116" s="22">
         <v>56</v>
       </c>
       <c r="H1116" s="22">
         <v>-128447</v>
       </c>
       <c r="I1116" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1116" s="22">
         <v>1471567</v>
       </c>
       <c r="L1116" s="27"/>
       <c r="N1116" s="27"/>
       <c r="P1116" s="27"/>
       <c r="Q1116" s="27"/>
       <c r="R1116" s="27"/>
       <c r="S1116" s="27"/>
     </row>
-    <row r="1117" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1117" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1117" s="29" t="s">
         <v>280</v>
       </c>
       <c r="E1117" s="22">
         <v>2167591.8965960601</v>
       </c>
       <c r="F1117" s="22">
         <v>209801.90267628821</v>
       </c>
       <c r="G1117" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1117" s="22">
         <v>-172206.53109208762</v>
       </c>
       <c r="I1117" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1117" s="22">
         <v>1513637.8900632574</v>
       </c>
       <c r="L1117" s="27"/>
       <c r="N1117" s="27"/>
       <c r="P1117" s="27"/>
       <c r="Q1117" s="27"/>
       <c r="R1117" s="27"/>
       <c r="S1117" s="27"/>
     </row>
-    <row r="1118" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1118" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1118" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1118" s="22">
         <v>2145956.6287913215</v>
       </c>
       <c r="F1118" s="22">
         <v>209232.1726871689</v>
       </c>
       <c r="G1118" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1118" s="22">
         <v>-166910.41905469407</v>
       </c>
       <c r="I1118" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1118" s="22">
         <v>1479941.3468997679</v>
       </c>
       <c r="L1118" s="27"/>
       <c r="N1118" s="27"/>
       <c r="P1118" s="27"/>
       <c r="Q1118" s="27"/>
       <c r="R1118" s="27"/>
       <c r="S1118" s="27"/>
     </row>
-    <row r="1119" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1119" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1119" s="29" t="s">
         <v>245</v>
       </c>
       <c r="E1119" s="22">
         <v>2122268.1633391869</v>
       </c>
       <c r="F1119" s="22">
         <v>208366.76719537229</v>
       </c>
       <c r="G1119" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1119" s="22">
         <v>-125668.8956709496</v>
       </c>
       <c r="I1119" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1119" s="22">
         <v>1555924.7635517439</v>
       </c>
       <c r="L1119" s="27"/>
       <c r="N1119" s="27"/>
       <c r="P1119" s="27"/>
       <c r="Q1119" s="27"/>
       <c r="R1119" s="27"/>
       <c r="S1119" s="27"/>
     </row>
-    <row r="1120" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1120" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1120" s="29" t="s">
         <v>302</v>
       </c>
       <c r="E1120" s="22">
         <v>2151872.3280090364</v>
       </c>
       <c r="F1120" s="22">
         <v>208963.63984125439</v>
       </c>
       <c r="G1120" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1120" s="22">
         <v>-167718.00675580549</v>
       </c>
       <c r="I1120" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1120" s="22">
         <v>1697208.6392196242</v>
       </c>
       <c r="L1120" s="27"/>
       <c r="N1120" s="27"/>
       <c r="P1120" s="27"/>
       <c r="Q1120" s="27"/>
       <c r="R1120" s="27"/>
       <c r="S1120" s="27"/>
     </row>
     <row r="1121" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1121" s="32">
+      <c r="D1121" s="33">
         <v>2022</v>
       </c>
-      <c r="E1121" s="33"/>
-[...4 lines deleted...]
-      <c r="J1121" s="34"/>
+      <c r="E1121" s="34"/>
+      <c r="F1121" s="34"/>
+      <c r="G1121" s="34"/>
+      <c r="H1121" s="34"/>
+      <c r="I1121" s="34"/>
+      <c r="J1121" s="35"/>
       <c r="L1121" s="27"/>
       <c r="N1121" s="27"/>
       <c r="P1121" s="27"/>
       <c r="Q1121" s="27"/>
       <c r="R1121" s="27"/>
       <c r="S1121" s="27"/>
     </row>
-    <row r="1122" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1122" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1122" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1122" s="22">
         <v>2125176.3640145091</v>
       </c>
       <c r="F1122" s="22">
         <v>209589.15671863183</v>
       </c>
       <c r="G1122" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1122" s="22">
         <v>-158854.83453756152</v>
       </c>
       <c r="I1122" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1122" s="22">
         <v>1523340.8841416382</v>
       </c>
       <c r="L1122" s="27"/>
       <c r="N1122" s="27"/>
       <c r="P1122" s="27"/>
       <c r="Q1122" s="27"/>
       <c r="R1122" s="27"/>
       <c r="S1122" s="27"/>
     </row>
-    <row r="1123" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1123" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1123" s="29" t="s">
         <v>303</v>
       </c>
       <c r="E1123" s="22">
         <v>2122610.2478859136</v>
       </c>
       <c r="F1123" s="22">
         <v>209793.66234812897</v>
       </c>
       <c r="G1123" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1123" s="22">
         <v>-209799.2851495198</v>
       </c>
       <c r="I1123" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1123" s="22">
         <v>1494535.8914970632</v>
       </c>
       <c r="L1123" s="27"/>
       <c r="N1123" s="27"/>
       <c r="P1123" s="27"/>
       <c r="Q1123" s="27"/>
       <c r="R1123" s="27"/>
       <c r="S1123" s="27"/>
     </row>
-    <row r="1124" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1124" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1124" s="29" t="s">
         <v>304</v>
       </c>
       <c r="E1124" s="22">
         <v>2103718.6948627955</v>
       </c>
       <c r="F1124" s="22">
         <v>206691.49785748956</v>
       </c>
       <c r="G1124" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1124" s="22">
         <v>-187823.61040911585</v>
       </c>
       <c r="I1124" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1124" s="22">
         <v>1520814.5646605203</v>
       </c>
       <c r="L1124" s="27"/>
       <c r="N1124" s="27"/>
       <c r="P1124" s="27"/>
       <c r="Q1124" s="27"/>
       <c r="R1124" s="27"/>
       <c r="S1124" s="27"/>
     </row>
-    <row r="1125" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1125" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1125" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1125" s="22">
         <v>2114930.6943732053</v>
       </c>
       <c r="F1125" s="22">
         <v>206018.88356972628</v>
       </c>
       <c r="G1125" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1125" s="22">
         <v>-207003.91824399642</v>
       </c>
       <c r="I1125" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1125" s="22">
         <v>1592802.3226132309</v>
       </c>
       <c r="L1125" s="27"/>
       <c r="N1125" s="27"/>
       <c r="P1125" s="27"/>
       <c r="Q1125" s="27"/>
       <c r="R1125" s="27"/>
       <c r="S1125" s="27"/>
     </row>
-    <row r="1126" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1126" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1126" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1126" s="22">
         <v>2097821.9700687374</v>
       </c>
       <c r="F1126" s="22">
         <v>210575.00083658152</v>
       </c>
       <c r="G1126" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1126" s="22">
         <v>-239645.0152884975</v>
       </c>
       <c r="I1126" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1126" s="22">
         <v>1497448.5822402688</v>
       </c>
       <c r="L1126" s="27"/>
       <c r="N1126" s="27"/>
       <c r="P1126" s="27"/>
       <c r="Q1126" s="27"/>
       <c r="R1126" s="27"/>
       <c r="S1126" s="27"/>
     </row>
-    <row r="1127" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1127" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1127" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1127" s="22">
         <v>2099106.861580262</v>
       </c>
       <c r="F1127" s="22">
         <v>208884.57899514935</v>
       </c>
       <c r="G1127" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1127" s="22">
         <v>-295255.71011756104</v>
       </c>
       <c r="I1127" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1127" s="22">
         <v>1534595.9645076043</v>
       </c>
       <c r="L1127" s="27"/>
       <c r="N1127" s="27"/>
       <c r="P1127" s="27"/>
       <c r="Q1127" s="27"/>
       <c r="R1127" s="27"/>
       <c r="S1127" s="27"/>
     </row>
-    <row r="1128" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1128" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1128" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1128" s="22">
         <v>2113706</v>
       </c>
       <c r="F1128" s="22">
         <v>209710</v>
       </c>
       <c r="G1128" s="22">
         <v>56</v>
       </c>
       <c r="H1128" s="22">
         <v>-301312</v>
       </c>
       <c r="I1128" s="22">
         <v>6149</v>
       </c>
       <c r="J1128" s="22">
         <v>1455394</v>
       </c>
       <c r="L1128" s="27"/>
       <c r="N1128" s="27"/>
       <c r="P1128" s="27"/>
       <c r="Q1128" s="27"/>
       <c r="R1128" s="27"/>
       <c r="S1128" s="27"/>
     </row>
-    <row r="1129" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1129" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1129" s="29" t="s">
         <v>305</v>
       </c>
       <c r="E1129" s="22">
         <v>2115318</v>
       </c>
       <c r="F1129" s="22">
         <v>209095</v>
       </c>
       <c r="G1129" s="22">
         <v>56</v>
       </c>
       <c r="H1129" s="22">
         <v>-269501</v>
       </c>
       <c r="I1129" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1129" s="22">
         <v>1480018.63311913</v>
       </c>
       <c r="L1129" s="27"/>
       <c r="N1129" s="27"/>
       <c r="P1129" s="27"/>
       <c r="Q1129" s="27"/>
       <c r="R1129" s="27"/>
       <c r="S1129" s="27"/>
     </row>
-    <row r="1130" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1130" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1130" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1130" s="22">
         <v>2114266.1590763298</v>
       </c>
       <c r="F1130" s="22">
         <v>208634.02748326579</v>
       </c>
       <c r="G1130" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1130" s="22">
         <v>-298998.4019349498</v>
       </c>
       <c r="I1130" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1130" s="22">
         <v>1542891.588733156</v>
       </c>
       <c r="L1130" s="27"/>
       <c r="N1130" s="27"/>
       <c r="P1130" s="27"/>
       <c r="Q1130" s="27"/>
       <c r="R1130" s="27"/>
       <c r="S1130" s="27"/>
     </row>
-    <row r="1131" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1131" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1131" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1131" s="22">
         <v>2060892.0605781465</v>
       </c>
       <c r="F1131" s="22">
         <v>207173.69492532325</v>
       </c>
       <c r="G1131" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1131" s="22">
         <v>-303107.75462161383</v>
       </c>
       <c r="I1131" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1131" s="22">
         <v>1570490.3362273651</v>
       </c>
       <c r="L1131" s="27"/>
       <c r="N1131" s="27"/>
       <c r="P1131" s="27"/>
       <c r="Q1131" s="27"/>
       <c r="R1131" s="27"/>
       <c r="S1131" s="27"/>
     </row>
-    <row r="1132" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1132" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1132" s="29" t="s">
         <v>112</v>
       </c>
       <c r="E1132" s="22">
         <v>2054356.0492634086</v>
       </c>
       <c r="F1132" s="22">
         <v>208614.25417490012</v>
       </c>
       <c r="G1132" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1132" s="22">
         <v>-321327.19606420258</v>
       </c>
       <c r="I1132" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1132" s="22">
         <v>1510331.9557225166</v>
       </c>
       <c r="L1132" s="27"/>
       <c r="N1132" s="27"/>
       <c r="P1132" s="27"/>
       <c r="Q1132" s="27"/>
       <c r="R1132" s="27"/>
       <c r="S1132" s="27"/>
     </row>
-    <row r="1133" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1133" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1133" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1133" s="22">
         <v>2081487.5209695122</v>
       </c>
       <c r="F1133" s="22">
         <v>210040.16971249436</v>
       </c>
       <c r="G1133" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1133" s="22">
         <v>-304076.76734340389</v>
       </c>
       <c r="I1133" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1133" s="22">
         <v>1519363.1199400607</v>
       </c>
       <c r="L1133" s="27"/>
       <c r="N1133" s="27"/>
       <c r="P1133" s="27"/>
       <c r="Q1133" s="27"/>
       <c r="R1133" s="27"/>
       <c r="S1133" s="27"/>
     </row>
-    <row r="1134" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1134" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1134" s="29" t="s">
         <v>307</v>
       </c>
       <c r="E1134" s="22">
         <v>2061117.3337273323</v>
       </c>
       <c r="F1134" s="22">
         <v>209082.85314555309</v>
       </c>
       <c r="G1134" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1134" s="22">
         <v>-327361.1003454079</v>
       </c>
       <c r="I1134" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1134" s="22">
         <v>1497413.8666175485</v>
       </c>
       <c r="L1134" s="27"/>
       <c r="N1134" s="27"/>
       <c r="P1134" s="27"/>
       <c r="Q1134" s="27"/>
       <c r="R1134" s="27"/>
       <c r="S1134" s="27"/>
     </row>
-    <row r="1135" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1135" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1135" s="29" t="s">
         <v>308</v>
       </c>
       <c r="E1135" s="22">
         <v>2047928.0693236166</v>
       </c>
       <c r="F1135" s="22">
         <v>208484.21060389269</v>
       </c>
       <c r="G1135" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1135" s="22">
         <v>-381689.02330721082</v>
       </c>
       <c r="I1135" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1135" s="22">
         <v>1466898.5774691489</v>
       </c>
       <c r="L1135" s="27"/>
       <c r="N1135" s="27"/>
       <c r="P1135" s="27"/>
       <c r="Q1135" s="27"/>
       <c r="R1135" s="27"/>
       <c r="S1135" s="27"/>
     </row>
-    <row r="1136" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1136" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1136" s="29" t="s">
         <v>309</v>
       </c>
       <c r="E1136" s="22">
         <v>2037439.9082227063</v>
       </c>
       <c r="F1136" s="22">
         <v>208518.86309110618</v>
       </c>
       <c r="G1136" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1136" s="22">
         <v>-351013.78218415292</v>
       </c>
       <c r="I1136" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1136" s="22">
         <v>1520014.0244230311</v>
       </c>
       <c r="L1136" s="27"/>
       <c r="N1136" s="27"/>
       <c r="P1136" s="27"/>
       <c r="Q1136" s="27"/>
       <c r="R1136" s="27"/>
       <c r="S1136" s="27"/>
     </row>
-    <row r="1137" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1137" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1137" s="29" t="s">
         <v>310</v>
       </c>
       <c r="E1137" s="22">
         <v>2048329.1589578371</v>
       </c>
       <c r="F1137" s="22">
         <v>207906.17810322877</v>
       </c>
       <c r="G1137" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1137" s="22">
         <v>-390519.7291492371</v>
       </c>
       <c r="I1137" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1137" s="22">
         <v>1795299.7025343985</v>
       </c>
       <c r="L1137" s="27"/>
       <c r="N1137" s="27"/>
       <c r="P1137" s="27"/>
       <c r="Q1137" s="27"/>
       <c r="R1137" s="27"/>
       <c r="S1137" s="27"/>
     </row>
-    <row r="1138" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1138" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1138" s="29" t="s">
         <v>311</v>
       </c>
       <c r="E1138" s="22">
         <v>2082566.5291899694</v>
       </c>
       <c r="F1138" s="22">
         <v>207429.14977781233</v>
       </c>
       <c r="G1138" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1138" s="22">
         <v>-431895.66693840188</v>
       </c>
       <c r="I1138" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1138" s="22">
         <v>1791095.019125469</v>
       </c>
       <c r="L1138" s="27"/>
       <c r="N1138" s="27"/>
       <c r="P1138" s="27"/>
       <c r="Q1138" s="27"/>
       <c r="R1138" s="27"/>
       <c r="S1138" s="27"/>
     </row>
-    <row r="1139" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1139" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1139" s="29" t="s">
         <v>312</v>
       </c>
       <c r="E1139" s="22">
         <v>2079852.7531008108</v>
       </c>
       <c r="F1139" s="22">
         <v>207637.42728792495</v>
       </c>
       <c r="G1139" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1139" s="22">
         <v>-470482.57759826549</v>
       </c>
       <c r="I1139" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1139" s="22">
         <v>1531138.1065792863</v>
       </c>
       <c r="L1139" s="27"/>
       <c r="N1139" s="27"/>
       <c r="P1139" s="27"/>
       <c r="Q1139" s="27"/>
       <c r="R1139" s="27"/>
       <c r="S1139" s="27"/>
     </row>
-    <row r="1140" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1140" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1140" s="29" t="s">
         <v>313</v>
       </c>
       <c r="E1140" s="22">
         <v>2055319.0935792604</v>
       </c>
       <c r="F1140" s="22">
         <v>209077.64860486213</v>
       </c>
       <c r="G1140" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1140" s="22">
         <v>-362993.03378321289</v>
       </c>
       <c r="I1140" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1140" s="22">
         <v>1522869.2129562579</v>
       </c>
       <c r="L1140" s="27"/>
       <c r="N1140" s="27"/>
       <c r="P1140" s="27"/>
       <c r="Q1140" s="27"/>
       <c r="R1140" s="27"/>
       <c r="S1140" s="27"/>
     </row>
-    <row r="1141" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1141" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1141" s="29" t="s">
         <v>314</v>
       </c>
       <c r="E1141" s="22">
         <v>2062405.09</v>
       </c>
       <c r="F1141" s="22">
         <v>208886.03</v>
       </c>
       <c r="G1141" s="22">
         <v>55.65</v>
       </c>
       <c r="H1141" s="22">
         <v>-367545.32</v>
       </c>
       <c r="I1141" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1141" s="22">
         <v>1460227.8916180232</v>
       </c>
       <c r="L1141" s="27"/>
       <c r="N1141" s="27"/>
       <c r="P1141" s="27"/>
       <c r="Q1141" s="27"/>
       <c r="R1141" s="27"/>
       <c r="S1141" s="27"/>
     </row>
-    <row r="1142" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1142" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1142" s="29" t="s">
         <v>315</v>
       </c>
       <c r="E1142" s="22">
         <v>2092267.2826302752</v>
       </c>
       <c r="F1142" s="22">
         <v>207809.25073314674</v>
       </c>
       <c r="G1142" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1142" s="22">
         <v>-418847.45478490205</v>
       </c>
       <c r="I1142" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1142" s="22">
         <v>1553003.9616391109</v>
       </c>
       <c r="L1142" s="27"/>
       <c r="N1142" s="27"/>
       <c r="P1142" s="27"/>
       <c r="Q1142" s="27"/>
       <c r="R1142" s="27"/>
       <c r="S1142" s="27"/>
     </row>
-    <row r="1143" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1143" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1143" s="29" t="s">
         <v>316</v>
       </c>
       <c r="E1143" s="22">
         <v>2115671.497295721</v>
       </c>
       <c r="F1143" s="22">
         <v>208332.79148388875</v>
       </c>
       <c r="G1143" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1143" s="22">
         <v>-477813.62144629948</v>
       </c>
       <c r="I1143" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1143" s="22">
         <v>1567183.7779791441</v>
       </c>
       <c r="L1143" s="27"/>
       <c r="N1143" s="27"/>
       <c r="P1143" s="27"/>
       <c r="Q1143" s="27"/>
       <c r="R1143" s="27"/>
       <c r="S1143" s="27"/>
     </row>
-    <row r="1144" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1144" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1144" s="29" t="s">
         <v>317</v>
       </c>
       <c r="E1144" s="22">
         <v>2123461.7794415653</v>
       </c>
       <c r="F1144" s="22">
         <v>209509.29911437872</v>
       </c>
       <c r="G1144" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1144" s="22">
         <v>-480350.16693522339</v>
       </c>
       <c r="I1144" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1144" s="22">
         <v>1556650.1944507663</v>
       </c>
       <c r="L1144" s="27"/>
       <c r="N1144" s="27"/>
       <c r="P1144" s="27"/>
       <c r="Q1144" s="27"/>
       <c r="R1144" s="27"/>
       <c r="S1144" s="27"/>
     </row>
-    <row r="1145" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1145" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1145" s="29" t="s">
         <v>318</v>
       </c>
       <c r="E1145" s="22">
         <v>2113574.5984543674</v>
       </c>
       <c r="F1145" s="22">
         <v>209858.83291616908</v>
       </c>
       <c r="G1145" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1145" s="22">
         <v>-477510.86558631493</v>
       </c>
       <c r="I1145" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1145" s="22">
         <v>1833747.0085572917</v>
       </c>
       <c r="L1145" s="27"/>
       <c r="N1145" s="27"/>
       <c r="P1145" s="27"/>
       <c r="Q1145" s="27"/>
       <c r="R1145" s="27"/>
       <c r="S1145" s="27"/>
     </row>
-    <row r="1146" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1146" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1146" s="29" t="s">
         <v>319</v>
       </c>
       <c r="E1146" s="22">
         <v>2113182.7800794202</v>
       </c>
       <c r="F1146" s="22">
         <v>209450.46497435999</v>
       </c>
       <c r="G1146" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1146" s="22">
         <v>-432176.36267586215</v>
       </c>
       <c r="I1146" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1146" s="22">
         <v>1841007.1767631657</v>
       </c>
       <c r="L1146" s="27"/>
       <c r="N1146" s="27"/>
       <c r="P1146" s="27"/>
       <c r="Q1146" s="27"/>
       <c r="R1146" s="27"/>
       <c r="S1146" s="27"/>
     </row>
-    <row r="1147" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1147" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1147" s="29" t="s">
         <v>320</v>
       </c>
       <c r="E1147" s="22">
         <v>2074090.1593464236</v>
       </c>
       <c r="F1147" s="22">
         <v>203498.91706321668</v>
       </c>
       <c r="G1147" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1147" s="22">
         <v>-451448.6491759629</v>
       </c>
       <c r="I1147" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1147" s="22">
         <v>1633243.4857076646</v>
       </c>
       <c r="L1147" s="27"/>
       <c r="N1147" s="27"/>
       <c r="P1147" s="27"/>
       <c r="Q1147" s="27"/>
       <c r="R1147" s="27"/>
       <c r="S1147" s="27"/>
     </row>
-    <row r="1148" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1148" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1148" s="29" t="s">
         <v>321</v>
       </c>
       <c r="E1148" s="22">
         <v>2079266.0950180723</v>
       </c>
       <c r="F1148" s="22">
         <v>204461.56665272699</v>
       </c>
       <c r="G1148" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1148" s="22">
         <v>-451314.91087744466</v>
       </c>
       <c r="I1148" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1148" s="22">
         <v>1640913.0462150367</v>
       </c>
       <c r="L1148" s="27"/>
       <c r="N1148" s="27"/>
       <c r="P1148" s="27"/>
       <c r="Q1148" s="27"/>
       <c r="R1148" s="27"/>
       <c r="S1148" s="27"/>
     </row>
-    <row r="1149" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1149" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1149" s="29" t="s">
         <v>322</v>
       </c>
       <c r="E1149" s="22">
         <v>2043235.134948991</v>
       </c>
       <c r="F1149" s="22">
         <v>203219.02151877576</v>
       </c>
       <c r="G1149" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1149" s="22">
         <v>-445759.19324132102</v>
       </c>
       <c r="I1149" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1149" s="22">
         <v>1621302.0198078169</v>
       </c>
       <c r="L1149" s="27"/>
       <c r="N1149" s="27"/>
       <c r="P1149" s="27"/>
       <c r="Q1149" s="27"/>
       <c r="R1149" s="27"/>
       <c r="S1149" s="27"/>
     </row>
-    <row r="1150" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1150" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1150" s="29" t="s">
         <v>323</v>
       </c>
       <c r="E1150" s="22">
         <v>2066467.8006267801</v>
       </c>
       <c r="F1150" s="22">
         <v>203913.37810204917</v>
       </c>
       <c r="G1150" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1150" s="22">
         <v>-453556.29205322685</v>
       </c>
       <c r="I1150" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1150" s="22">
         <v>1604560.2517002719</v>
       </c>
       <c r="L1150" s="27"/>
       <c r="N1150" s="27"/>
       <c r="P1150" s="27"/>
       <c r="Q1150" s="27"/>
       <c r="R1150" s="27"/>
       <c r="S1150" s="27"/>
     </row>
-    <row r="1151" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1151" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1151" s="29" t="s">
         <v>324</v>
       </c>
       <c r="E1151" s="22">
         <v>2070999.6060330826</v>
       </c>
       <c r="F1151" s="22">
         <v>202803.4487678874</v>
       </c>
       <c r="G1151" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1151" s="22">
         <v>-478849.89261823194</v>
       </c>
       <c r="I1151" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1151" s="22">
         <v>1612217.6789570628</v>
       </c>
       <c r="L1151" s="27"/>
       <c r="N1151" s="27"/>
       <c r="P1151" s="27"/>
       <c r="Q1151" s="27"/>
       <c r="R1151" s="27"/>
       <c r="S1151" s="27"/>
     </row>
-    <row r="1152" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1152" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1152" s="29" t="s">
         <v>325</v>
       </c>
       <c r="E1152" s="22">
         <v>2074239.7323256813</v>
       </c>
       <c r="F1152" s="22">
         <v>202463.92522862644</v>
       </c>
       <c r="G1152" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1152" s="22">
         <v>-516723.12022582849</v>
       </c>
       <c r="I1152" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1152" s="22">
         <v>1611650.4168323558</v>
       </c>
       <c r="L1152" s="27"/>
       <c r="N1152" s="27"/>
       <c r="P1152" s="27"/>
       <c r="Q1152" s="27"/>
       <c r="R1152" s="27"/>
       <c r="S1152" s="27"/>
     </row>
-    <row r="1153" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1153" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1153" s="29" t="s">
         <v>326</v>
       </c>
       <c r="E1153" s="22">
         <v>2042622.5297664944</v>
       </c>
       <c r="F1153" s="22">
         <v>201878.86675811099</v>
       </c>
       <c r="G1153" s="22">
         <v>55.653091236999998</v>
       </c>
       <c r="H1153" s="22">
         <v>-555543.8816160711</v>
       </c>
       <c r="I1153" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1153" s="22">
         <v>1643218.3788946713</v>
       </c>
       <c r="L1153" s="27"/>
       <c r="N1153" s="27"/>
       <c r="P1153" s="27"/>
       <c r="Q1153" s="27"/>
       <c r="R1153" s="27"/>
       <c r="S1153" s="27"/>
     </row>
-    <row r="1154" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1154" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1154" s="29" t="s">
         <v>327</v>
       </c>
       <c r="E1154" s="22">
         <v>2044365.6272404736</v>
       </c>
       <c r="F1154" s="22">
         <v>201650.35629724534</v>
       </c>
       <c r="G1154" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1154" s="22">
         <v>-573625.52415151056</v>
       </c>
       <c r="I1154" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1154" s="22">
         <v>1666597.6922544558</v>
       </c>
       <c r="L1154" s="27"/>
       <c r="N1154" s="27"/>
       <c r="P1154" s="27"/>
       <c r="Q1154" s="27"/>
       <c r="R1154" s="27"/>
       <c r="S1154" s="27"/>
     </row>
-    <row r="1155" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1155" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1155" s="29" t="s">
         <v>328</v>
       </c>
       <c r="E1155" s="22">
         <v>2055449.1386107777</v>
       </c>
       <c r="F1155" s="22">
         <v>201607.72380973183</v>
       </c>
       <c r="G1155" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1155" s="22">
         <v>-620802.76418883086</v>
       </c>
       <c r="I1155" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1155" s="22">
         <v>1637776.1751179292</v>
       </c>
       <c r="L1155" s="27"/>
       <c r="N1155" s="27"/>
       <c r="P1155" s="27"/>
       <c r="Q1155" s="27"/>
       <c r="R1155" s="27"/>
       <c r="S1155" s="27"/>
     </row>
-    <row r="1156" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1156" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1156" s="29" t="s">
         <v>329</v>
       </c>
       <c r="E1156" s="22">
         <v>2079372.8700980463</v>
       </c>
       <c r="F1156" s="22">
         <v>199847.22588042534</v>
       </c>
       <c r="G1156" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1156" s="22">
         <v>-654149.89822254167</v>
       </c>
       <c r="I1156" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1156" s="22">
         <v>1668760.3392555967</v>
       </c>
       <c r="L1156" s="27"/>
       <c r="N1156" s="27"/>
       <c r="P1156" s="27"/>
       <c r="Q1156" s="27"/>
       <c r="R1156" s="27"/>
       <c r="S1156" s="27"/>
     </row>
-    <row r="1157" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1157" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1157" s="29" t="s">
         <v>330</v>
       </c>
       <c r="E1157" s="22">
         <v>2070278.0132105295</v>
       </c>
       <c r="F1157" s="22">
         <v>200438.67707901995</v>
       </c>
       <c r="G1157" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1157" s="22">
         <v>-651825.26204974263</v>
       </c>
       <c r="I1157" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1157" s="22">
         <v>1668188.5448449771</v>
       </c>
       <c r="L1157" s="27"/>
       <c r="N1157" s="27"/>
       <c r="P1157" s="27"/>
       <c r="Q1157" s="27"/>
       <c r="R1157" s="27"/>
       <c r="S1157" s="27"/>
     </row>
-    <row r="1158" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1158" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1158" s="29" t="s">
         <v>331</v>
       </c>
       <c r="E1158" s="22">
         <v>2072382.7931882362</v>
       </c>
       <c r="F1158" s="22">
         <v>201670.88588919191</v>
       </c>
       <c r="G1158" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1158" s="22">
         <v>-662029.45071039</v>
       </c>
       <c r="I1158" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1158" s="22">
         <v>1640748.1072978764</v>
       </c>
       <c r="L1158" s="27"/>
       <c r="N1158" s="27"/>
       <c r="P1158" s="27"/>
       <c r="Q1158" s="27"/>
       <c r="R1158" s="27"/>
       <c r="S1158" s="27"/>
     </row>
-    <row r="1159" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1159" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1159" s="29" t="s">
         <v>332</v>
       </c>
       <c r="E1159" s="22">
         <v>2096856.0622457061</v>
       </c>
       <c r="F1159" s="22">
         <v>201785.63168715421</v>
       </c>
       <c r="G1159" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1159" s="22">
         <v>-691346.51644111355</v>
       </c>
       <c r="I1159" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1159" s="22">
         <v>1653804.3654356562</v>
       </c>
       <c r="L1159" s="27"/>
       <c r="N1159" s="27"/>
       <c r="P1159" s="27"/>
       <c r="Q1159" s="27"/>
       <c r="R1159" s="27"/>
       <c r="S1159" s="27"/>
     </row>
-    <row r="1160" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1160" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1160" s="29" t="s">
         <v>333</v>
       </c>
       <c r="E1160" s="22">
         <v>2088215.7820582958</v>
       </c>
       <c r="F1160" s="22">
         <v>203837.91868761234</v>
       </c>
       <c r="G1160" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1160" s="22">
         <v>-664772.69386013667</v>
       </c>
       <c r="I1160" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1160" s="22">
         <v>1636567.9097584947</v>
       </c>
       <c r="L1160" s="27"/>
       <c r="N1160" s="27"/>
       <c r="P1160" s="27"/>
       <c r="Q1160" s="27"/>
       <c r="R1160" s="27"/>
       <c r="S1160" s="27"/>
     </row>
-    <row r="1161" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1161" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1161" s="29" t="s">
         <v>334</v>
       </c>
       <c r="E1161" s="22">
         <v>2109029.6492794761</v>
       </c>
       <c r="F1161" s="22">
         <v>204581.27506498311</v>
       </c>
       <c r="G1161" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1161" s="22">
         <v>-430909.56397162122</v>
       </c>
       <c r="I1161" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1161" s="22">
         <v>1795209.1025967144</v>
       </c>
       <c r="L1161" s="27"/>
       <c r="N1161" s="27"/>
       <c r="P1161" s="27"/>
       <c r="Q1161" s="27"/>
       <c r="R1161" s="27"/>
       <c r="S1161" s="27"/>
     </row>
-    <row r="1162" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1162" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1162" s="29" t="s">
         <v>335</v>
       </c>
       <c r="E1162" s="22">
         <v>2109593.2036268935</v>
       </c>
       <c r="F1162" s="22">
         <v>207967.92643626154</v>
       </c>
       <c r="G1162" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1162" s="22">
         <v>-436458.44999190839</v>
       </c>
       <c r="I1162" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1162" s="22">
         <v>1654855.5313639042</v>
       </c>
       <c r="L1162" s="27"/>
       <c r="N1162" s="27"/>
       <c r="P1162" s="27"/>
       <c r="Q1162" s="27"/>
       <c r="R1162" s="27"/>
       <c r="S1162" s="27"/>
     </row>
-    <row r="1163" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1163" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1163" s="29" t="s">
         <v>336</v>
       </c>
       <c r="E1163" s="22">
         <v>2158981.7445923742</v>
       </c>
       <c r="F1163" s="22">
         <v>210015.40062107632</v>
       </c>
       <c r="G1163" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1163" s="22">
         <v>-447098.21997701586</v>
       </c>
       <c r="I1163" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1163" s="22">
         <v>1661300.1737154592</v>
       </c>
       <c r="L1163" s="27"/>
       <c r="N1163" s="27"/>
       <c r="P1163" s="27"/>
       <c r="Q1163" s="27"/>
       <c r="R1163" s="27"/>
       <c r="S1163" s="27"/>
     </row>
-    <row r="1164" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1164" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1164" s="29" t="s">
         <v>337</v>
       </c>
       <c r="E1164" s="22">
         <v>2167474.7263475824</v>
       </c>
       <c r="F1164" s="22">
         <v>211025.86783859975</v>
       </c>
       <c r="G1164" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1164" s="22">
         <v>-401421.59007324075</v>
       </c>
       <c r="I1164" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1164" s="22">
         <v>1648809.0633899882</v>
       </c>
       <c r="L1164" s="27"/>
       <c r="N1164" s="27"/>
       <c r="P1164" s="27"/>
       <c r="Q1164" s="27"/>
       <c r="R1164" s="27"/>
       <c r="S1164" s="27"/>
     </row>
-    <row r="1165" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1165" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1165" s="29" t="s">
         <v>338</v>
       </c>
       <c r="E1165" s="22">
         <v>2189143.1809668448</v>
       </c>
       <c r="F1165" s="22">
         <v>211769.63449161933</v>
       </c>
       <c r="G1165" s="22">
         <v>55.652699053239992</v>
       </c>
       <c r="H1165" s="22">
         <v>-384128.58580550493</v>
       </c>
       <c r="I1165" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1165" s="22">
         <v>1665575.7711393167</v>
       </c>
       <c r="L1165" s="27"/>
       <c r="N1165" s="27"/>
       <c r="P1165" s="27"/>
       <c r="Q1165" s="27"/>
       <c r="R1165" s="27"/>
       <c r="S1165" s="27"/>
     </row>
-    <row r="1166" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1166" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1166" s="29" t="s">
         <v>339</v>
       </c>
       <c r="E1166" s="22">
         <v>2197084.0954205692</v>
       </c>
       <c r="F1166" s="22">
         <v>211930.24281669233</v>
       </c>
       <c r="G1166" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1166" s="22">
         <v>-357449.81259660982</v>
       </c>
       <c r="I1166" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1166" s="22">
         <v>1735621.4932179726</v>
       </c>
       <c r="L1166" s="27"/>
       <c r="N1166" s="27"/>
       <c r="P1166" s="27"/>
       <c r="Q1166" s="27"/>
       <c r="R1166" s="27"/>
       <c r="S1166" s="27"/>
     </row>
-    <row r="1167" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1167" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1167" s="29" t="s">
         <v>340</v>
       </c>
       <c r="E1167" s="22">
         <v>2205540.6250280277</v>
       </c>
       <c r="F1167" s="22">
         <v>220579.28825293633</v>
       </c>
       <c r="G1167" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1167" s="22">
         <v>-385842.40730487101</v>
       </c>
       <c r="I1167" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1167" s="22">
         <v>1707173.9080942555</v>
       </c>
       <c r="L1167" s="27"/>
       <c r="N1167" s="27"/>
       <c r="P1167" s="27"/>
       <c r="Q1167" s="27"/>
       <c r="R1167" s="27"/>
       <c r="S1167" s="27"/>
     </row>
-    <row r="1168" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1168" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1168" s="29" t="s">
         <v>341</v>
       </c>
       <c r="E1168" s="22">
         <v>2203466.0280338521</v>
       </c>
       <c r="F1168" s="22">
         <v>228154.21203422142</v>
       </c>
       <c r="G1168" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1168" s="22">
         <v>-343885.19574098865</v>
       </c>
       <c r="I1168" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1168" s="22">
         <v>1794268.6931281253</v>
       </c>
       <c r="L1168" s="27"/>
       <c r="N1168" s="27"/>
       <c r="P1168" s="27"/>
       <c r="Q1168" s="27"/>
       <c r="R1168" s="27"/>
       <c r="S1168" s="27"/>
     </row>
-    <row r="1169" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1169" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1169" s="29" t="s">
         <v>342</v>
       </c>
       <c r="E1169" s="22">
         <v>2227897.7845534049</v>
       </c>
       <c r="F1169" s="22">
         <v>228500.64223680412</v>
       </c>
       <c r="G1169" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1169" s="22">
         <v>-335848.87277401373</v>
       </c>
       <c r="I1169" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1169" s="22">
         <v>1923514.6817548596</v>
       </c>
       <c r="L1169" s="27"/>
       <c r="N1169" s="27"/>
       <c r="P1169" s="27"/>
       <c r="Q1169" s="27"/>
       <c r="R1169" s="27"/>
       <c r="S1169" s="27"/>
     </row>
     <row r="1170" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1170" s="32">
+      <c r="D1170" s="33">
         <v>2023</v>
       </c>
-      <c r="E1170" s="33"/>
-[...4 lines deleted...]
-      <c r="J1170" s="34"/>
+      <c r="E1170" s="34"/>
+      <c r="F1170" s="34"/>
+      <c r="G1170" s="34"/>
+      <c r="H1170" s="34"/>
+      <c r="I1170" s="34"/>
+      <c r="J1170" s="35"/>
       <c r="L1170" s="27"/>
       <c r="N1170" s="27"/>
       <c r="P1170" s="27"/>
       <c r="Q1170" s="27"/>
       <c r="R1170" s="27"/>
       <c r="S1170" s="27"/>
     </row>
-    <row r="1171" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1171" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1171" s="29" t="s">
         <v>343</v>
       </c>
       <c r="E1171" s="22">
         <v>2209016.381737167</v>
       </c>
       <c r="F1171" s="22">
         <v>229074.40015910417</v>
       </c>
       <c r="G1171" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1171" s="22">
         <v>-340583.3151831376</v>
       </c>
       <c r="I1171" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1171" s="22">
         <v>1691396.6023863135</v>
       </c>
       <c r="L1171" s="27"/>
       <c r="N1171" s="27"/>
       <c r="P1171" s="27"/>
       <c r="Q1171" s="27"/>
       <c r="R1171" s="27"/>
       <c r="S1171" s="27"/>
     </row>
-    <row r="1172" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1172" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1172" s="29" t="s">
         <v>344</v>
       </c>
       <c r="E1172" s="22">
         <v>2203906.7632334288</v>
       </c>
       <c r="F1172" s="22">
         <v>226145.2341521153</v>
       </c>
       <c r="G1172" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1172" s="22">
         <v>-458642.9601917353</v>
       </c>
       <c r="I1172" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1172" s="22">
         <v>1658655.5276129474</v>
       </c>
       <c r="L1172" s="27"/>
       <c r="N1172" s="27"/>
       <c r="P1172" s="27"/>
       <c r="Q1172" s="27"/>
       <c r="R1172" s="27"/>
       <c r="S1172" s="27"/>
     </row>
-    <row r="1173" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1173" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1173" s="29" t="s">
         <v>345</v>
       </c>
       <c r="E1173" s="22">
         <v>2200436.0310130217</v>
       </c>
       <c r="F1173" s="22">
         <v>231161.89011827699</v>
       </c>
       <c r="G1173" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1173" s="22">
         <v>-508333.31951068738</v>
       </c>
       <c r="I1173" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1173" s="22">
         <v>1680112.4413505464</v>
       </c>
       <c r="L1173" s="27"/>
       <c r="N1173" s="27"/>
       <c r="P1173" s="27"/>
       <c r="Q1173" s="27"/>
       <c r="R1173" s="27"/>
       <c r="S1173" s="27"/>
     </row>
-    <row r="1174" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1174" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1174" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1174" s="22">
         <v>2178071.8952369159</v>
       </c>
       <c r="F1174" s="22">
         <v>225157.94648954744</v>
       </c>
       <c r="G1174" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1174" s="22">
         <v>-531980.94290414266</v>
       </c>
       <c r="I1174" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1174" s="22">
         <v>1703865.9177532373</v>
       </c>
       <c r="L1174" s="27"/>
       <c r="N1174" s="27"/>
       <c r="P1174" s="27"/>
       <c r="Q1174" s="27"/>
       <c r="R1174" s="27"/>
       <c r="S1174" s="27"/>
     </row>
-    <row r="1175" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1175" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1175" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1175" s="22">
         <v>2176942.854019939</v>
       </c>
       <c r="F1175" s="22">
         <v>225438.9434714535</v>
       </c>
       <c r="G1175" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1175" s="22">
         <v>-554171.70446139656</v>
       </c>
       <c r="I1175" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1175" s="22">
         <v>1674327.4055403068</v>
       </c>
       <c r="L1175" s="27"/>
       <c r="N1175" s="27"/>
       <c r="P1175" s="27"/>
       <c r="Q1175" s="27"/>
       <c r="R1175" s="27"/>
       <c r="S1175" s="27"/>
     </row>
-    <row r="1176" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1176" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1176" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1176" s="22">
         <v>2192292.0740144146</v>
       </c>
       <c r="F1176" s="22">
         <v>225761.04280457358</v>
       </c>
       <c r="G1176" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1176" s="22">
         <v>-615780.66849334456</v>
       </c>
       <c r="I1176" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1176" s="22">
         <v>1639476.3602311548</v>
       </c>
       <c r="L1176" s="27"/>
       <c r="N1176" s="27"/>
       <c r="P1176" s="27"/>
       <c r="Q1176" s="27"/>
       <c r="R1176" s="27"/>
       <c r="S1176" s="27"/>
     </row>
-    <row r="1177" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1177" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1177" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1177" s="22">
         <v>2217258.821715089</v>
       </c>
       <c r="F1177" s="22">
         <v>227557.95325341157</v>
       </c>
       <c r="G1177" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1177" s="22">
         <v>-650876.00010415912</v>
       </c>
       <c r="I1177" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1177" s="22">
         <v>1650947.6810278888</v>
       </c>
       <c r="L1177" s="27"/>
       <c r="N1177" s="27"/>
       <c r="P1177" s="27"/>
       <c r="Q1177" s="27"/>
       <c r="R1177" s="27"/>
       <c r="S1177" s="27"/>
     </row>
-    <row r="1178" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1178" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1178" s="29" t="s">
         <v>253</v>
       </c>
       <c r="E1178" s="22">
         <v>2227641.3801270663</v>
       </c>
       <c r="F1178" s="22">
         <v>227325.26973007224</v>
       </c>
       <c r="G1178" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1178" s="22">
         <v>-639039.39285768475</v>
       </c>
       <c r="I1178" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1178" s="22">
         <v>1675278.4513478104</v>
       </c>
       <c r="L1178" s="27"/>
       <c r="N1178" s="27"/>
       <c r="P1178" s="27"/>
       <c r="Q1178" s="27"/>
       <c r="R1178" s="27"/>
       <c r="S1178" s="27"/>
     </row>
-    <row r="1179" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1179" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1179" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1179" s="22">
         <v>2241978.420973137</v>
       </c>
       <c r="F1179" s="22">
         <v>228832.39987893638</v>
       </c>
       <c r="G1179" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1179" s="22">
         <v>-626137.61473682709</v>
       </c>
       <c r="I1179" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1179" s="22">
         <v>1668521.345417822</v>
       </c>
       <c r="L1179" s="27"/>
       <c r="N1179" s="27"/>
       <c r="P1179" s="27"/>
       <c r="Q1179" s="27"/>
       <c r="R1179" s="27"/>
       <c r="S1179" s="27"/>
     </row>
-    <row r="1180" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1180" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1180" s="29" t="s">
         <v>346</v>
       </c>
       <c r="E1180" s="22">
         <v>2254037.2786398428</v>
       </c>
       <c r="F1180" s="22">
         <v>229598.4749931877</v>
       </c>
       <c r="G1180" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1180" s="22">
         <v>-646602.80992400122</v>
       </c>
       <c r="I1180" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1180" s="22">
         <v>1624387.3194588898</v>
       </c>
       <c r="L1180" s="27"/>
       <c r="N1180" s="27"/>
       <c r="P1180" s="27"/>
       <c r="Q1180" s="27"/>
       <c r="R1180" s="27"/>
       <c r="S1180" s="27"/>
     </row>
-    <row r="1181" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1181" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1181" s="29" t="s">
         <v>347</v>
       </c>
       <c r="E1181" s="22">
         <v>2244109.6113767019</v>
       </c>
       <c r="F1181" s="22">
         <v>230067.49944898317</v>
       </c>
       <c r="G1181" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1181" s="22">
         <v>-661611.92062778305</v>
       </c>
       <c r="I1181" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1181" s="22">
         <v>1692149.1613194749</v>
       </c>
       <c r="L1181" s="27"/>
       <c r="N1181" s="27"/>
       <c r="P1181" s="27"/>
       <c r="Q1181" s="27"/>
       <c r="R1181" s="27"/>
       <c r="S1181" s="27"/>
     </row>
-    <row r="1182" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1182" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1182" s="29" t="s">
         <v>113</v>
       </c>
       <c r="E1182" s="22">
         <v>2264108.2686963482</v>
       </c>
       <c r="F1182" s="22">
         <v>227306.90862656443</v>
       </c>
       <c r="G1182" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1182" s="22">
         <v>-677701.62728859263</v>
       </c>
       <c r="I1182" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1182" s="22">
         <v>1695629.83004566</v>
       </c>
       <c r="L1182" s="27"/>
       <c r="N1182" s="27"/>
       <c r="P1182" s="27"/>
       <c r="Q1182" s="27"/>
       <c r="R1182" s="27"/>
       <c r="S1182" s="27"/>
     </row>
-    <row r="1183" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1183" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1183" s="29" t="s">
         <v>348</v>
       </c>
       <c r="E1183" s="22">
         <v>2277144.9616241721</v>
       </c>
       <c r="F1183" s="22">
         <v>227424.96768618401</v>
       </c>
       <c r="G1183" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1183" s="22">
         <v>-670663.84151553689</v>
       </c>
       <c r="I1183" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1183" s="22">
         <v>1698006.8943916317</v>
       </c>
       <c r="L1183" s="27"/>
       <c r="N1183" s="27"/>
       <c r="P1183" s="27"/>
       <c r="Q1183" s="27"/>
       <c r="R1183" s="27"/>
       <c r="S1183" s="27"/>
     </row>
-    <row r="1184" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1184" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1184" s="29" t="s">
         <v>349</v>
       </c>
       <c r="E1184" s="22">
         <v>2219335.1203359505</v>
       </c>
       <c r="F1184" s="22">
         <v>225015.18785640513</v>
       </c>
       <c r="G1184" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1184" s="22">
         <v>-721686.29924680502</v>
       </c>
       <c r="I1184" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1184" s="22">
         <v>1736470.5410395202</v>
       </c>
       <c r="L1184" s="27"/>
       <c r="N1184" s="27"/>
       <c r="P1184" s="27"/>
       <c r="Q1184" s="27"/>
       <c r="R1184" s="27"/>
       <c r="S1184" s="27"/>
     </row>
-    <row r="1185" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1185" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1185" s="29" t="s">
         <v>350</v>
       </c>
       <c r="E1185" s="22">
         <v>2200395.0476579424</v>
       </c>
       <c r="F1185" s="22">
         <v>226847.23433009462</v>
       </c>
       <c r="G1185" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1185" s="22">
         <v>-701016.21057994931</v>
       </c>
       <c r="I1185" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1185" s="22">
         <v>1787130.7067112685</v>
       </c>
       <c r="L1185" s="27"/>
       <c r="N1185" s="27"/>
       <c r="P1185" s="27"/>
       <c r="Q1185" s="27"/>
       <c r="R1185" s="27"/>
       <c r="S1185" s="27"/>
     </row>
-    <row r="1186" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1186" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1186" s="29" t="s">
         <v>351</v>
       </c>
       <c r="E1186" s="22">
         <v>2202990.7633396122</v>
       </c>
       <c r="F1186" s="22">
         <v>225100.96823458228</v>
       </c>
       <c r="G1186" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1186" s="22">
         <v>-735900.41486275126</v>
       </c>
       <c r="I1186" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1186" s="22">
         <v>1783659.7593422825</v>
       </c>
       <c r="L1186" s="27"/>
       <c r="N1186" s="27"/>
       <c r="P1186" s="27"/>
       <c r="Q1186" s="27"/>
       <c r="R1186" s="27"/>
       <c r="S1186" s="27"/>
     </row>
-    <row r="1187" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1187" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1187" s="29" t="s">
         <v>352</v>
       </c>
       <c r="E1187" s="22">
         <v>2232353.462087078</v>
       </c>
       <c r="F1187" s="22">
         <v>225374.37471612889</v>
       </c>
       <c r="G1187" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1187" s="22">
         <v>-722936.35844430758</v>
       </c>
       <c r="I1187" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1187" s="22">
         <v>1728068.8525395615</v>
       </c>
       <c r="L1187" s="27"/>
       <c r="N1187" s="27"/>
       <c r="P1187" s="27"/>
       <c r="Q1187" s="27"/>
       <c r="R1187" s="27"/>
       <c r="S1187" s="27"/>
     </row>
-    <row r="1188" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1188" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1188" s="29" t="s">
         <v>353</v>
       </c>
       <c r="E1188" s="22">
         <v>2206654.3637383743</v>
       </c>
       <c r="F1188" s="22">
         <v>225846.5421122415</v>
       </c>
       <c r="G1188" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1188" s="22">
         <v>-617293.58536171447</v>
       </c>
       <c r="I1188" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1188" s="22">
         <v>1777042.1962801085</v>
       </c>
       <c r="L1188" s="27"/>
       <c r="N1188" s="27"/>
       <c r="P1188" s="27"/>
       <c r="Q1188" s="27"/>
       <c r="R1188" s="27"/>
       <c r="S1188" s="27"/>
     </row>
-    <row r="1189" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1189" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1189" s="29" t="s">
         <v>354</v>
       </c>
       <c r="E1189" s="22">
         <v>2195154.9030566192</v>
       </c>
       <c r="F1189" s="22">
         <v>225530.80498751719</v>
       </c>
       <c r="G1189" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1189" s="22">
         <v>-650089.83811705129</v>
       </c>
       <c r="I1189" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1189" s="22">
         <v>1705084.6607734275</v>
       </c>
       <c r="L1189" s="27"/>
       <c r="N1189" s="27"/>
       <c r="P1189" s="27"/>
       <c r="Q1189" s="27"/>
       <c r="R1189" s="27"/>
       <c r="S1189" s="27"/>
     </row>
-    <row r="1190" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1190" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1190" s="29" t="s">
         <v>292</v>
       </c>
       <c r="E1190" s="22">
         <v>2180030.6562904329</v>
       </c>
       <c r="F1190" s="22">
         <v>225279.89657210931</v>
       </c>
       <c r="G1190" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1190" s="22">
         <v>-630905.82589236903</v>
       </c>
       <c r="I1190" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1190" s="22">
         <v>1673518.1476894012</v>
       </c>
       <c r="L1190" s="27"/>
       <c r="N1190" s="27"/>
       <c r="P1190" s="27"/>
       <c r="Q1190" s="27"/>
       <c r="R1190" s="27"/>
       <c r="S1190" s="27"/>
     </row>
-    <row r="1191" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1191" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1191" s="29" t="s">
         <v>315</v>
       </c>
       <c r="E1191" s="22">
         <v>2161055.5380409481</v>
       </c>
       <c r="F1191" s="22">
         <v>223973.03044007017</v>
       </c>
       <c r="G1191" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1191" s="22">
         <v>-611613.40419007558</v>
       </c>
       <c r="I1191" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1191" s="22">
         <v>1705811.3150205133</v>
       </c>
       <c r="L1191" s="27"/>
       <c r="N1191" s="27"/>
       <c r="P1191" s="27"/>
       <c r="Q1191" s="27"/>
       <c r="R1191" s="27"/>
       <c r="S1191" s="27"/>
     </row>
-    <row r="1192" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1192" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1192" s="29" t="s">
         <v>316</v>
       </c>
       <c r="E1192" s="22">
         <v>2132157.1696078549</v>
       </c>
       <c r="F1192" s="22">
         <v>225061.49733446585</v>
       </c>
       <c r="G1192" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1192" s="22">
         <v>-637765.47775405226</v>
       </c>
       <c r="I1192" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1192" s="22">
         <v>1654089.5582743746</v>
       </c>
       <c r="L1192" s="27"/>
       <c r="N1192" s="27"/>
       <c r="P1192" s="27"/>
       <c r="Q1192" s="27"/>
       <c r="R1192" s="27"/>
       <c r="S1192" s="27"/>
     </row>
-    <row r="1193" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1193" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1193" s="29" t="s">
         <v>317</v>
       </c>
       <c r="E1193" s="22">
         <v>2136611.0783795877</v>
       </c>
       <c r="F1193" s="22">
         <v>226569.73871017926</v>
       </c>
       <c r="G1193" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1193" s="22">
         <v>-634209.93933011009</v>
       </c>
       <c r="I1193" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1193" s="22">
         <v>1704484.5179754822</v>
       </c>
       <c r="L1193" s="27"/>
       <c r="N1193" s="27"/>
       <c r="P1193" s="27"/>
       <c r="Q1193" s="27"/>
       <c r="R1193" s="27"/>
       <c r="S1193" s="27"/>
     </row>
-    <row r="1194" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1194" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1194" s="29" t="s">
         <v>355</v>
       </c>
       <c r="E1194" s="22">
         <v>2153913.4927059649</v>
       </c>
       <c r="F1194" s="22">
         <v>225985.89409770234</v>
       </c>
       <c r="G1194" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1194" s="22">
         <v>-578470.82780328416</v>
       </c>
       <c r="I1194" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1194" s="22">
         <v>1766430.398076742</v>
       </c>
       <c r="L1194" s="27"/>
       <c r="N1194" s="27"/>
       <c r="P1194" s="27"/>
       <c r="Q1194" s="27"/>
       <c r="R1194" s="27"/>
       <c r="S1194" s="27"/>
     </row>
-    <row r="1195" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1195" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1195" s="29" t="s">
         <v>319</v>
       </c>
       <c r="E1195" s="22">
         <v>2156577.9078540206</v>
       </c>
       <c r="F1195" s="22">
         <v>228768.23646131821</v>
       </c>
       <c r="G1195" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1195" s="22">
         <v>-640748.62166818394</v>
       </c>
       <c r="I1195" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1195" s="22">
         <v>1681764.8354239657</v>
       </c>
       <c r="L1195" s="27"/>
       <c r="N1195" s="27"/>
       <c r="P1195" s="27"/>
       <c r="Q1195" s="27"/>
       <c r="R1195" s="27"/>
       <c r="S1195" s="27"/>
     </row>
-    <row r="1196" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1196" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1196" s="29" t="s">
         <v>356</v>
       </c>
       <c r="E1196" s="22">
         <v>2153254.8450446799</v>
       </c>
       <c r="F1196" s="22">
         <v>228988.45292885238</v>
       </c>
       <c r="G1196" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1196" s="22">
         <v>-670377.13792328606</v>
       </c>
       <c r="I1196" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1196" s="22">
         <v>1652178.9074266294</v>
       </c>
       <c r="L1196" s="27"/>
       <c r="N1196" s="27"/>
       <c r="P1196" s="27"/>
       <c r="Q1196" s="27"/>
       <c r="R1196" s="27"/>
       <c r="S1196" s="27"/>
     </row>
-    <row r="1197" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1197" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1197" s="29" t="s">
         <v>357</v>
       </c>
       <c r="E1197" s="22">
         <v>2166116.3581473432</v>
       </c>
       <c r="F1197" s="22">
         <v>230025.60259377025</v>
       </c>
       <c r="G1197" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1197" s="22">
         <v>-645512.06118791446</v>
       </c>
       <c r="I1197" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1197" s="22">
         <v>1680321.4351003391</v>
       </c>
       <c r="L1197" s="27"/>
       <c r="N1197" s="27"/>
       <c r="P1197" s="27"/>
       <c r="Q1197" s="27"/>
       <c r="R1197" s="27"/>
       <c r="S1197" s="27"/>
     </row>
-    <row r="1198" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1198" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1198" s="29" t="s">
         <v>358</v>
       </c>
       <c r="E1198" s="22">
         <v>2170693.7824054873</v>
       </c>
       <c r="F1198" s="22">
         <v>229996.99312115373</v>
       </c>
       <c r="G1198" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1198" s="22">
         <v>-611775.75008458539</v>
       </c>
       <c r="I1198" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1198" s="22">
         <v>1675349.77124603</v>
       </c>
       <c r="L1198" s="27"/>
       <c r="N1198" s="27"/>
       <c r="P1198" s="27"/>
       <c r="Q1198" s="27"/>
       <c r="R1198" s="27"/>
       <c r="S1198" s="27"/>
     </row>
-    <row r="1199" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1199" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1199" s="29" t="s">
         <v>359</v>
       </c>
       <c r="E1199" s="22">
         <v>2171228.821821712</v>
       </c>
       <c r="F1199" s="22">
         <v>230059.05021951138</v>
       </c>
       <c r="G1199" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1199" s="22">
         <v>-614641.17388924793</v>
       </c>
       <c r="I1199" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1199" s="22">
         <v>1670528.5477617315</v>
       </c>
       <c r="L1199" s="27"/>
       <c r="N1199" s="27"/>
       <c r="P1199" s="27"/>
       <c r="Q1199" s="27"/>
       <c r="R1199" s="27"/>
       <c r="S1199" s="27"/>
     </row>
-    <row r="1200" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1200" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1200" s="29" t="s">
         <v>324</v>
       </c>
       <c r="E1200" s="22">
         <v>2196080.4515510877</v>
       </c>
       <c r="F1200" s="22">
         <v>231143.10063327983</v>
       </c>
       <c r="G1200" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1200" s="22">
         <v>-632765.12886698882</v>
       </c>
       <c r="I1200" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1200" s="22">
         <v>1666496.6641825147</v>
       </c>
       <c r="L1200" s="27"/>
       <c r="N1200" s="27"/>
       <c r="P1200" s="27"/>
       <c r="Q1200" s="27"/>
       <c r="R1200" s="27"/>
       <c r="S1200" s="27"/>
     </row>
-    <row r="1201" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1201" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1201" s="29" t="s">
         <v>325</v>
       </c>
       <c r="E1201" s="22">
         <v>2198173.2427663654</v>
       </c>
       <c r="F1201" s="22">
         <v>229732.92226049164</v>
       </c>
       <c r="G1201" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1201" s="22">
         <v>-620437.49228252377</v>
       </c>
       <c r="I1201" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1201" s="22">
         <v>1691197.2402784619</v>
       </c>
       <c r="L1201" s="27"/>
       <c r="N1201" s="27"/>
       <c r="P1201" s="27"/>
       <c r="Q1201" s="27"/>
       <c r="R1201" s="27"/>
       <c r="S1201" s="27"/>
     </row>
-    <row r="1202" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1202" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1202" s="29" t="s">
         <v>360</v>
       </c>
       <c r="E1202" s="22">
         <v>2180912.8355290317</v>
       </c>
       <c r="F1202" s="22">
         <v>229096.02267930924</v>
       </c>
       <c r="G1202" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1202" s="22">
         <v>-604137.24501003674</v>
       </c>
       <c r="I1202" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1202" s="22">
         <v>1679328.9645829361</v>
       </c>
       <c r="L1202" s="27"/>
       <c r="N1202" s="27"/>
       <c r="P1202" s="27"/>
       <c r="Q1202" s="27"/>
       <c r="R1202" s="27"/>
       <c r="S1202" s="27"/>
     </row>
-    <row r="1203" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1203" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1203" s="29" t="s">
         <v>327</v>
       </c>
       <c r="E1203" s="22">
         <v>2182769.0029037213</v>
       </c>
       <c r="F1203" s="22">
         <v>229188.38594933623</v>
       </c>
       <c r="G1203" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1203" s="22">
         <v>-622291.08746464248</v>
       </c>
       <c r="I1203" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1203" s="22">
         <v>1679815.7472077988</v>
       </c>
       <c r="L1203" s="27"/>
       <c r="N1203" s="27"/>
       <c r="P1203" s="27"/>
       <c r="Q1203" s="27"/>
       <c r="R1203" s="27"/>
       <c r="S1203" s="27"/>
     </row>
-    <row r="1204" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1204" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1204" s="29" t="s">
         <v>328</v>
       </c>
       <c r="E1204" s="22">
         <v>2186995.8417938733</v>
       </c>
       <c r="F1204" s="22">
         <v>229262.16972029171</v>
       </c>
       <c r="G1204" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1204" s="22">
         <v>-566713.98365182872</v>
       </c>
       <c r="I1204" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1204" s="22">
         <v>1662193.9435674809</v>
       </c>
       <c r="L1204" s="27"/>
       <c r="N1204" s="27"/>
       <c r="P1204" s="27"/>
       <c r="Q1204" s="27"/>
       <c r="R1204" s="27"/>
       <c r="S1204" s="27"/>
     </row>
-    <row r="1205" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1205" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1205" s="29" t="s">
         <v>361</v>
       </c>
       <c r="E1205" s="22">
         <v>2165203.5392954093</v>
       </c>
       <c r="F1205" s="22">
         <v>228822.96566960562</v>
       </c>
       <c r="G1205" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1205" s="22">
         <v>-561910.36147775745</v>
       </c>
       <c r="I1205" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1205" s="22">
         <v>1667231.5098103741</v>
       </c>
       <c r="L1205" s="27"/>
       <c r="N1205" s="27"/>
       <c r="P1205" s="27"/>
       <c r="Q1205" s="27"/>
       <c r="R1205" s="27"/>
       <c r="S1205" s="27"/>
     </row>
-    <row r="1206" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1206" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1206" s="29" t="s">
         <v>362</v>
       </c>
       <c r="E1206" s="22">
         <v>2181051.2591308332</v>
       </c>
       <c r="F1206" s="22">
         <v>234574.34068070597</v>
       </c>
       <c r="G1206" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1206" s="22">
         <v>-547308.81629224331</v>
       </c>
       <c r="I1206" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1206" s="22">
         <v>1709791.2240532588</v>
       </c>
       <c r="L1206" s="27"/>
       <c r="N1206" s="27"/>
       <c r="P1206" s="27"/>
       <c r="Q1206" s="27"/>
       <c r="R1206" s="27"/>
       <c r="S1206" s="27"/>
     </row>
-    <row r="1207" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1207" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1207" s="29" t="s">
         <v>363</v>
       </c>
       <c r="E1207" s="22">
         <v>2180039.4150871336</v>
       </c>
       <c r="F1207" s="22">
         <v>234079.45354122069</v>
       </c>
       <c r="G1207" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1207" s="22">
         <v>-520371.39837957802</v>
       </c>
       <c r="I1207" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1207" s="22">
         <v>1688678.9862867917</v>
       </c>
       <c r="L1207" s="27"/>
       <c r="N1207" s="27"/>
       <c r="P1207" s="27"/>
       <c r="Q1207" s="27"/>
       <c r="R1207" s="27"/>
       <c r="S1207" s="27"/>
     </row>
-    <row r="1208" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1208" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1208" s="29" t="s">
         <v>364</v>
       </c>
       <c r="E1208" s="22">
         <v>2195343.5422518742</v>
       </c>
       <c r="F1208" s="22">
         <v>235320.84562997892</v>
       </c>
       <c r="G1208" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1208" s="22">
         <v>-567695.16484660516</v>
       </c>
       <c r="I1208" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1208" s="22">
         <v>1566828.901558172</v>
       </c>
       <c r="L1208" s="27"/>
       <c r="N1208" s="27"/>
       <c r="P1208" s="27"/>
       <c r="Q1208" s="27"/>
       <c r="R1208" s="27"/>
       <c r="S1208" s="27"/>
     </row>
-    <row r="1209" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1209" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1209" s="29" t="s">
         <v>365</v>
       </c>
       <c r="E1209" s="22">
         <v>2196459.1631280687</v>
       </c>
       <c r="F1209" s="22">
         <v>237412.91334032384</v>
       </c>
       <c r="G1209" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1209" s="22">
         <v>-509522.45971332269</v>
       </c>
       <c r="I1209" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1209" s="22">
         <v>1627073.979057248</v>
       </c>
       <c r="L1209" s="27"/>
       <c r="N1209" s="27"/>
       <c r="P1209" s="27"/>
       <c r="Q1209" s="27"/>
       <c r="R1209" s="27"/>
       <c r="S1209" s="27"/>
     </row>
-    <row r="1210" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1210" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1210" s="29" t="s">
         <v>334</v>
       </c>
       <c r="E1210" s="22">
         <v>2211174.9075676859</v>
       </c>
       <c r="F1210" s="22">
         <v>250179.42053795859</v>
       </c>
       <c r="G1210" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1210" s="22">
         <v>-471427.92354320566</v>
       </c>
       <c r="I1210" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1210" s="22">
         <v>1667018.2406376328</v>
       </c>
       <c r="L1210" s="27"/>
       <c r="N1210" s="27"/>
       <c r="P1210" s="27"/>
       <c r="Q1210" s="27"/>
       <c r="R1210" s="27"/>
       <c r="S1210" s="27"/>
     </row>
-    <row r="1211" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1211" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1211" s="29" t="s">
         <v>335</v>
       </c>
       <c r="E1211" s="22">
         <v>2166143.4034937886</v>
       </c>
       <c r="F1211" s="22">
         <v>232130.89142037462</v>
       </c>
       <c r="G1211" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1211" s="22">
         <v>-488926.51462876925</v>
       </c>
       <c r="I1211" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1211" s="22">
         <v>1645928.1535676043</v>
       </c>
       <c r="L1211" s="27"/>
       <c r="N1211" s="27"/>
       <c r="P1211" s="27"/>
       <c r="Q1211" s="27"/>
       <c r="R1211" s="27"/>
       <c r="S1211" s="27"/>
     </row>
-    <row r="1212" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1212" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1212" s="29" t="s">
         <v>336</v>
       </c>
       <c r="E1212" s="22">
         <v>2189828.3545516287</v>
       </c>
       <c r="F1212" s="22">
         <v>230919.58651441504</v>
       </c>
       <c r="G1212" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1212" s="22">
         <v>-528940.68337075575</v>
       </c>
       <c r="I1212" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1212" s="22">
         <v>1649987.8805379665</v>
       </c>
       <c r="L1212" s="27"/>
       <c r="N1212" s="27"/>
       <c r="P1212" s="27"/>
       <c r="Q1212" s="27"/>
       <c r="R1212" s="27"/>
       <c r="S1212" s="27"/>
     </row>
-    <row r="1213" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1213" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1213" s="29" t="s">
         <v>337</v>
       </c>
       <c r="E1213" s="22">
         <v>2221957.0422362154</v>
       </c>
       <c r="F1213" s="22">
         <v>233072.11172139089</v>
       </c>
       <c r="G1213" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1213" s="22">
         <v>-539635.94598773099</v>
       </c>
       <c r="I1213" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1213" s="22">
         <v>1691511.3303046741</v>
       </c>
       <c r="L1213" s="27"/>
       <c r="N1213" s="27"/>
       <c r="P1213" s="27"/>
       <c r="Q1213" s="27"/>
       <c r="R1213" s="27"/>
       <c r="S1213" s="27"/>
     </row>
-    <row r="1214" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1214" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1214" s="29" t="s">
         <v>338</v>
       </c>
       <c r="E1214" s="22">
         <v>2225989.7385856612</v>
       </c>
       <c r="F1214" s="22">
         <v>274088.49958216137</v>
       </c>
       <c r="G1214" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1214" s="22">
         <v>-523072.30996339303</v>
       </c>
       <c r="I1214" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1214" s="22">
         <v>1734647.1691854442</v>
       </c>
       <c r="L1214" s="27"/>
       <c r="N1214" s="27"/>
       <c r="P1214" s="27"/>
       <c r="Q1214" s="27"/>
       <c r="R1214" s="27"/>
       <c r="S1214" s="27"/>
     </row>
-    <row r="1215" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1215" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1215" s="29" t="s">
         <v>339</v>
       </c>
       <c r="E1215" s="22">
         <v>2245179.2839490874</v>
       </c>
       <c r="F1215" s="22">
         <v>239631.35661223205</v>
       </c>
       <c r="G1215" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1215" s="22">
         <v>-512341.89620593959</v>
       </c>
       <c r="I1215" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1215" s="22">
         <v>1684611.3547829147</v>
       </c>
       <c r="L1215" s="27"/>
       <c r="N1215" s="27"/>
       <c r="P1215" s="27"/>
       <c r="Q1215" s="27"/>
       <c r="R1215" s="27"/>
       <c r="S1215" s="27"/>
     </row>
-    <row r="1216" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1216" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1216" s="29" t="s">
         <v>340</v>
       </c>
       <c r="E1216" s="22">
         <v>2272272.3231120766</v>
       </c>
       <c r="F1216" s="22">
         <v>241257.94273013668</v>
       </c>
       <c r="G1216" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1216" s="22">
         <v>-548223.7778368569</v>
       </c>
       <c r="I1216" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1216" s="22">
         <v>1705554.8157421956</v>
       </c>
       <c r="L1216" s="27"/>
       <c r="N1216" s="27"/>
       <c r="P1216" s="27"/>
       <c r="Q1216" s="27"/>
       <c r="R1216" s="27"/>
       <c r="S1216" s="27"/>
     </row>
-    <row r="1217" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1217" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1217" s="29" t="s">
         <v>366</v>
       </c>
       <c r="E1217" s="22">
         <v>2327053.2601764151</v>
       </c>
       <c r="F1217" s="22">
         <v>234118.16203498759</v>
       </c>
       <c r="G1217" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1217" s="22">
         <v>-494392.08721991256</v>
       </c>
       <c r="I1217" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1217" s="22">
         <v>1814940.0429054094</v>
       </c>
       <c r="L1217" s="27"/>
       <c r="N1217" s="27"/>
       <c r="P1217" s="27"/>
       <c r="Q1217" s="27"/>
       <c r="R1217" s="27"/>
       <c r="S1217" s="27"/>
     </row>
-    <row r="1218" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1218" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1218" s="29" t="s">
         <v>367</v>
       </c>
       <c r="E1218" s="22">
         <v>2354810.6267506909</v>
       </c>
       <c r="F1218" s="22">
         <v>296682.72974883532</v>
       </c>
       <c r="G1218" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1218" s="22">
         <v>-378193.4221421543</v>
       </c>
       <c r="I1218" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1218" s="22">
         <v>1954393</v>
       </c>
       <c r="L1218" s="27"/>
       <c r="N1218" s="27"/>
       <c r="P1218" s="27"/>
       <c r="Q1218" s="27"/>
       <c r="R1218" s="27"/>
       <c r="S1218" s="27"/>
     </row>
     <row r="1219" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1219" s="32">
+      <c r="D1219" s="33">
         <v>2024</v>
       </c>
-      <c r="E1219" s="33"/>
-[...4 lines deleted...]
-      <c r="J1219" s="34"/>
+      <c r="E1219" s="34"/>
+      <c r="F1219" s="34"/>
+      <c r="G1219" s="34"/>
+      <c r="H1219" s="34"/>
+      <c r="I1219" s="34"/>
+      <c r="J1219" s="35"/>
       <c r="L1219" s="27"/>
       <c r="N1219" s="27"/>
       <c r="P1219" s="27"/>
       <c r="Q1219" s="27"/>
       <c r="R1219" s="27"/>
       <c r="S1219" s="27"/>
     </row>
-    <row r="1220" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1220" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1220" s="29" t="s">
         <v>368</v>
       </c>
       <c r="E1220" s="22">
         <v>2360202.775645751</v>
       </c>
       <c r="F1220" s="22">
         <v>234642.28448759607</v>
       </c>
       <c r="G1220" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1220" s="22">
         <v>-394630.2429768779</v>
       </c>
       <c r="I1220" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1220" s="22">
         <v>1740444.009435859</v>
       </c>
       <c r="L1220" s="27"/>
       <c r="N1220" s="27"/>
       <c r="P1220" s="27"/>
       <c r="Q1220" s="27"/>
       <c r="R1220" s="27"/>
       <c r="S1220" s="27"/>
     </row>
-    <row r="1221" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1221" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1221" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1221" s="22">
         <v>2384436.0818512924</v>
       </c>
       <c r="F1221" s="22">
         <v>234842.64591487881</v>
       </c>
       <c r="G1221" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1221" s="22">
         <v>-487176.81473500468</v>
       </c>
       <c r="I1221" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1221" s="22">
         <v>1680467.8701808518</v>
       </c>
       <c r="L1221" s="27"/>
       <c r="N1221" s="27"/>
       <c r="P1221" s="27"/>
       <c r="Q1221" s="27"/>
       <c r="R1221" s="27"/>
       <c r="S1221" s="27"/>
     </row>
-    <row r="1222" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1222" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1222" s="29" t="s">
         <v>248</v>
       </c>
       <c r="E1222" s="22">
         <v>2383063.9675672632</v>
       </c>
       <c r="F1222" s="22">
         <v>235187.43266191875</v>
       </c>
       <c r="G1222" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1222" s="22">
         <v>-473646.21036088327</v>
       </c>
       <c r="I1222" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1222" s="22">
         <v>1691212.6013142371</v>
       </c>
       <c r="L1222" s="27"/>
       <c r="N1222" s="27"/>
       <c r="P1222" s="27"/>
       <c r="Q1222" s="27"/>
       <c r="R1222" s="27"/>
       <c r="S1222" s="27"/>
     </row>
-    <row r="1223" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1223" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1223" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1223" s="22">
         <v>2387878.4410739648</v>
       </c>
       <c r="F1223" s="22">
         <v>320155.89675454504</v>
       </c>
       <c r="G1223" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1223" s="22">
         <v>-490198.61352994078</v>
       </c>
       <c r="I1223" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1223" s="22">
         <v>1711337.5749345352</v>
       </c>
       <c r="L1223" s="27"/>
       <c r="N1223" s="27"/>
       <c r="P1223" s="27"/>
       <c r="Q1223" s="27"/>
       <c r="R1223" s="27"/>
       <c r="S1223" s="27"/>
     </row>
-    <row r="1224" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1224" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1224" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1224" s="22">
         <v>2368493.7163236709</v>
       </c>
       <c r="F1224" s="22">
         <v>234765.22211543476</v>
       </c>
       <c r="G1224" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1224" s="22">
         <v>-522365.97520792368</v>
       </c>
       <c r="I1224" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1224" s="22">
         <v>1720187.6294328638</v>
       </c>
       <c r="L1224" s="27"/>
       <c r="N1224" s="27"/>
       <c r="P1224" s="27"/>
       <c r="Q1224" s="27"/>
       <c r="R1224" s="27"/>
       <c r="S1224" s="27"/>
     </row>
-    <row r="1225" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1225" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1225" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1225" s="22">
         <v>2354086.6277293377</v>
       </c>
       <c r="F1225" s="22">
         <v>233709.4974448384</v>
       </c>
       <c r="G1225" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1225" s="22">
         <v>-526467.697850561</v>
       </c>
       <c r="I1225" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1225" s="22">
         <v>1748914.426470201</v>
       </c>
       <c r="L1225" s="27"/>
       <c r="N1225" s="27"/>
       <c r="P1225" s="27"/>
       <c r="Q1225" s="27"/>
       <c r="R1225" s="27"/>
       <c r="S1225" s="27"/>
     </row>
-    <row r="1226" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1226" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1226" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1226" s="22">
         <v>2355754.6885883994</v>
       </c>
       <c r="F1226" s="22">
         <v>238913.17057041085</v>
       </c>
       <c r="G1226" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1226" s="22">
         <v>-561478.43852609617</v>
       </c>
       <c r="I1226" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1226" s="22">
         <v>1699189.7382119345</v>
       </c>
       <c r="L1226" s="27"/>
       <c r="N1226" s="27"/>
       <c r="P1226" s="27"/>
       <c r="Q1226" s="27"/>
       <c r="R1226" s="27"/>
       <c r="S1226" s="27"/>
     </row>
-    <row r="1227" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1227" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1227" s="29" t="s">
         <v>369</v>
       </c>
       <c r="E1227" s="22">
         <v>2351940.5371939866</v>
       </c>
       <c r="F1227" s="22">
         <v>327433.33026445989</v>
       </c>
       <c r="G1227" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1227" s="22">
         <v>-554679.3904418475</v>
       </c>
       <c r="I1227" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1227" s="22">
         <v>1680620.6415032414</v>
       </c>
       <c r="L1227" s="27"/>
       <c r="N1227" s="27"/>
       <c r="P1227" s="27"/>
       <c r="Q1227" s="27"/>
       <c r="R1227" s="27"/>
       <c r="S1227" s="27"/>
     </row>
-    <row r="1228" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1228" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1228" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1228" s="22">
         <v>2335208.323375104</v>
       </c>
       <c r="F1228" s="22">
         <v>238990.83923558693</v>
       </c>
       <c r="G1228" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1228" s="22">
         <v>-559377.29749810311</v>
       </c>
       <c r="I1228" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1228" s="22">
         <v>1688746.5929700646</v>
       </c>
       <c r="L1228" s="27"/>
       <c r="N1228" s="27"/>
       <c r="P1228" s="27"/>
       <c r="Q1228" s="27"/>
       <c r="R1228" s="27"/>
       <c r="S1228" s="27"/>
     </row>
-    <row r="1229" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1229" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1229" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1229" s="22">
         <v>2333106.913655553</v>
       </c>
       <c r="F1229" s="22">
         <v>239140.90786019451</v>
       </c>
       <c r="G1229" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1229" s="22">
         <v>-462886.40637989063</v>
       </c>
       <c r="I1229" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1229" s="22">
         <v>1763688.7959802507</v>
       </c>
       <c r="L1229" s="27"/>
       <c r="N1229" s="27"/>
       <c r="P1229" s="27"/>
       <c r="Q1229" s="27"/>
       <c r="R1229" s="27"/>
       <c r="S1229" s="27"/>
     </row>
-    <row r="1230" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1230" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1230" s="29" t="s">
         <v>370</v>
       </c>
       <c r="E1230" s="22">
         <v>2331832.452600081</v>
       </c>
       <c r="F1230" s="22">
         <v>240311.69902530499</v>
       </c>
       <c r="G1230" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1230" s="22">
         <v>-472925.33252489276</v>
       </c>
       <c r="I1230" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1230" s="22">
         <v>1732049.2665591557</v>
       </c>
       <c r="L1230" s="27"/>
       <c r="N1230" s="27"/>
       <c r="P1230" s="27"/>
       <c r="Q1230" s="27"/>
       <c r="R1230" s="27"/>
       <c r="S1230" s="27"/>
     </row>
-    <row r="1231" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1231" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1231" s="29" t="s">
         <v>371</v>
       </c>
       <c r="E1231" s="22">
         <v>2323481.5464353324</v>
       </c>
       <c r="F1231" s="22">
         <v>323066.36440549616</v>
       </c>
       <c r="G1231" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1231" s="22">
         <v>-452273.93802277418</v>
       </c>
       <c r="I1231" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1231" s="22">
         <v>1793804.1847768936</v>
       </c>
       <c r="L1231" s="27"/>
       <c r="N1231" s="27"/>
       <c r="P1231" s="27"/>
       <c r="Q1231" s="27"/>
       <c r="R1231" s="27"/>
       <c r="S1231" s="27"/>
     </row>
-    <row r="1232" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1232" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1232" s="29" t="s">
         <v>372</v>
       </c>
       <c r="E1232" s="22">
         <v>2256315.5838675606</v>
       </c>
       <c r="F1232" s="22">
         <v>240852.05204226403</v>
       </c>
       <c r="G1232" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1232" s="22">
         <v>-460833.37088237703</v>
       </c>
       <c r="I1232" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1232" s="22">
         <v>1801862.4187196461</v>
       </c>
       <c r="L1232" s="27"/>
       <c r="N1232" s="27"/>
       <c r="P1232" s="27"/>
       <c r="Q1232" s="27"/>
       <c r="R1232" s="27"/>
       <c r="S1232" s="27"/>
     </row>
-    <row r="1233" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1233" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1233" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1233" s="22">
         <v>2339710.0610634475</v>
       </c>
       <c r="F1233" s="22">
         <v>243463.36695369659</v>
       </c>
       <c r="G1233" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1233" s="22">
         <v>-464270.48862978246</v>
       </c>
       <c r="I1233" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1233" s="22">
         <v>1801404.7305347074</v>
       </c>
       <c r="L1233" s="27"/>
       <c r="N1233" s="27"/>
       <c r="P1233" s="27"/>
       <c r="Q1233" s="27"/>
       <c r="R1233" s="27"/>
       <c r="S1233" s="27"/>
     </row>
-    <row r="1234" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1234" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1234" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1234" s="22">
         <v>2313493.2006093147</v>
       </c>
       <c r="F1234" s="22">
         <v>319318.27956581546</v>
       </c>
       <c r="G1234" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1234" s="22">
         <v>-454277.45428500732</v>
       </c>
       <c r="I1234" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1234" s="22">
         <v>1736313.0612050095</v>
       </c>
       <c r="L1234" s="27"/>
       <c r="N1234" s="27"/>
       <c r="P1234" s="27"/>
       <c r="Q1234" s="27"/>
       <c r="R1234" s="27"/>
       <c r="S1234" s="27"/>
     </row>
-    <row r="1235" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1235" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1235" s="29" t="s">
         <v>289</v>
       </c>
       <c r="E1235" s="22">
         <v>2318089.3567514457</v>
       </c>
       <c r="F1235" s="22">
         <v>242643.07319814456</v>
       </c>
       <c r="G1235" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1235" s="22">
         <v>-489743.32016532123</v>
       </c>
       <c r="I1235" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1235" s="22">
         <v>1748314.7460839706</v>
       </c>
       <c r="L1235" s="27"/>
       <c r="N1235" s="27"/>
       <c r="P1235" s="27"/>
       <c r="Q1235" s="27"/>
       <c r="R1235" s="27"/>
       <c r="S1235" s="27"/>
     </row>
-    <row r="1236" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1236" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1236" s="29" t="s">
         <v>353</v>
       </c>
       <c r="E1236" s="22">
         <v>2311035.8545533023</v>
       </c>
       <c r="F1236" s="22">
         <v>242753.97946833551</v>
       </c>
       <c r="G1236" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1236" s="22">
         <v>-442382.84037546918</v>
       </c>
       <c r="I1236" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1236" s="22">
         <v>1822089.2812596248</v>
       </c>
       <c r="L1236" s="27"/>
       <c r="N1236" s="27"/>
       <c r="P1236" s="27"/>
       <c r="Q1236" s="27"/>
       <c r="R1236" s="27"/>
       <c r="S1236" s="27"/>
     </row>
-    <row r="1237" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1237" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1237" s="29" t="s">
         <v>120</v>
       </c>
       <c r="E1237" s="22">
         <v>2300283.9726809273</v>
       </c>
       <c r="F1237" s="22">
         <v>241543.36416670022</v>
       </c>
       <c r="G1237" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1237" s="22">
         <v>-393533.87315122446</v>
       </c>
       <c r="I1237" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1237" s="22">
         <v>1777456.8887672978</v>
       </c>
       <c r="L1237" s="27"/>
       <c r="N1237" s="27"/>
       <c r="P1237" s="27"/>
       <c r="Q1237" s="27"/>
       <c r="R1237" s="27"/>
       <c r="S1237" s="27"/>
     </row>
-    <row r="1238" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1238" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1238" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E1238" s="22">
         <v>2357009.9724460253</v>
       </c>
       <c r="F1238" s="22">
         <v>395836.80312572233</v>
       </c>
       <c r="G1238" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1238" s="22">
         <v>-408689.68030534999</v>
       </c>
       <c r="I1238" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1238" s="22">
         <v>1734181.4720095387</v>
       </c>
       <c r="L1238" s="27"/>
       <c r="N1238" s="27"/>
       <c r="P1238" s="27"/>
       <c r="Q1238" s="27"/>
       <c r="R1238" s="27"/>
       <c r="S1238" s="27"/>
     </row>
-    <row r="1239" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1239" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1239" s="29" t="s">
         <v>293</v>
       </c>
       <c r="E1239" s="22">
         <v>2368656.3957378673</v>
       </c>
       <c r="F1239" s="22">
         <v>243712.14591196858</v>
       </c>
       <c r="G1239" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1239" s="22">
         <v>-382531.41606593702</v>
       </c>
       <c r="I1239" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1239" s="22">
         <v>1643393.576710277</v>
       </c>
       <c r="L1239" s="27"/>
       <c r="N1239" s="27"/>
       <c r="P1239" s="27"/>
       <c r="Q1239" s="27"/>
       <c r="R1239" s="27"/>
       <c r="S1239" s="27"/>
     </row>
-    <row r="1240" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1240" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1240" s="29" t="s">
         <v>373</v>
       </c>
       <c r="E1240" s="22">
         <v>2409145.5844550109</v>
       </c>
       <c r="F1240" s="22">
         <v>245184.76250130427</v>
       </c>
       <c r="G1240" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1240" s="22">
         <v>-422299.0179457654</v>
       </c>
       <c r="I1240" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1240" s="22">
         <v>1634303.6699702665</v>
       </c>
       <c r="L1240" s="27"/>
       <c r="N1240" s="27"/>
       <c r="P1240" s="27"/>
       <c r="Q1240" s="27"/>
       <c r="R1240" s="27"/>
       <c r="S1240" s="27"/>
     </row>
-    <row r="1241" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1241" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1241" s="29" t="s">
         <v>228</v>
       </c>
       <c r="E1241" s="22">
         <v>2404367.4328709715</v>
       </c>
       <c r="F1241" s="22">
         <v>245534.48060680035</v>
       </c>
       <c r="G1241" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1241" s="22">
         <v>-413096.32103407173</v>
       </c>
       <c r="I1241" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1241" s="22">
         <v>1700074.9333179388</v>
       </c>
       <c r="L1241" s="27"/>
       <c r="N1241" s="27"/>
       <c r="P1241" s="27"/>
       <c r="Q1241" s="27"/>
       <c r="R1241" s="27"/>
       <c r="S1241" s="27"/>
     </row>
-    <row r="1242" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1242" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1242" s="29" t="s">
         <v>374</v>
       </c>
       <c r="E1242" s="22">
         <v>2398777.741598126</v>
       </c>
       <c r="F1242" s="22">
         <v>437169.73372109415</v>
       </c>
       <c r="G1242" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1242" s="22">
         <v>-413411.77529791126</v>
       </c>
       <c r="I1242" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1242" s="22">
         <v>1762870.9062003249</v>
       </c>
       <c r="L1242" s="27"/>
       <c r="N1242" s="27"/>
       <c r="P1242" s="27"/>
       <c r="Q1242" s="27"/>
       <c r="R1242" s="27"/>
       <c r="S1242" s="27"/>
     </row>
-    <row r="1243" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1243" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1243" s="29" t="s">
         <v>230</v>
       </c>
       <c r="E1243" s="22">
         <v>2453294.9028983265</v>
       </c>
       <c r="F1243" s="22">
         <v>459320.57222972106</v>
       </c>
       <c r="G1243" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1243" s="22">
         <v>-464773.23606407538</v>
       </c>
       <c r="I1243" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1243" s="22">
         <v>1722479.194309019</v>
       </c>
       <c r="L1243" s="27"/>
       <c r="N1243" s="27"/>
       <c r="P1243" s="27"/>
       <c r="Q1243" s="27"/>
       <c r="R1243" s="27"/>
       <c r="S1243" s="27"/>
     </row>
-    <row r="1244" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1244" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1244" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1244" s="22">
         <v>2490579.073390245</v>
       </c>
       <c r="F1244" s="22">
         <v>498184.23179784929</v>
       </c>
       <c r="G1244" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1244" s="22">
         <v>-468072.84673603042</v>
       </c>
       <c r="I1244" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1244" s="22">
         <v>1728927.2514789444</v>
       </c>
       <c r="L1244" s="27"/>
       <c r="N1244" s="27"/>
       <c r="P1244" s="27"/>
       <c r="Q1244" s="27"/>
       <c r="R1244" s="27"/>
       <c r="S1244" s="27"/>
     </row>
-    <row r="1245" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1245" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1245" s="29" t="s">
         <v>266</v>
       </c>
       <c r="E1245" s="22">
         <v>2484458.9520017318</v>
       </c>
       <c r="F1245" s="22">
         <v>509833.98791752121</v>
       </c>
       <c r="G1245" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1245" s="22">
         <v>-445110.65842375951</v>
       </c>
       <c r="I1245" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1245" s="22">
         <v>1735941.180344519</v>
       </c>
       <c r="L1245" s="27"/>
       <c r="N1245" s="27"/>
       <c r="P1245" s="27"/>
       <c r="Q1245" s="27"/>
       <c r="R1245" s="27"/>
       <c r="S1245" s="27"/>
     </row>
-    <row r="1246" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1246" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1246" s="29" t="s">
         <v>375</v>
       </c>
       <c r="E1246" s="22">
         <v>2487945.544408666</v>
       </c>
       <c r="F1246" s="22">
         <v>515931.60620870849</v>
       </c>
       <c r="G1246" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1246" s="22">
         <v>-421635.6952912733</v>
       </c>
       <c r="I1246" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1246" s="22">
         <v>1687017.8014840567</v>
       </c>
       <c r="L1246" s="27"/>
       <c r="N1246" s="27"/>
       <c r="P1246" s="27"/>
       <c r="Q1246" s="27"/>
       <c r="R1246" s="27"/>
       <c r="S1246" s="27"/>
     </row>
-    <row r="1247" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1247" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1247" s="29" t="s">
         <v>268</v>
       </c>
       <c r="E1247" s="22">
         <v>2495480.9579401105</v>
       </c>
       <c r="F1247" s="22">
         <v>518057.85853480472</v>
       </c>
       <c r="G1247" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1247" s="22">
         <v>-422891.70178914256</v>
       </c>
       <c r="I1247" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1247" s="22">
         <v>1745301.7954283233</v>
       </c>
       <c r="L1247" s="27"/>
       <c r="N1247" s="27"/>
       <c r="P1247" s="27"/>
       <c r="Q1247" s="27"/>
       <c r="R1247" s="27"/>
       <c r="S1247" s="27"/>
     </row>
-    <row r="1248" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1248" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1248" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E1248" s="22">
         <v>2459696.0075203599</v>
       </c>
       <c r="F1248" s="22">
         <v>517736.08001358749</v>
       </c>
       <c r="G1248" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1248" s="22">
         <v>-446293.06566907605</v>
       </c>
       <c r="I1248" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1248" s="22">
         <v>1681980.445970298</v>
       </c>
       <c r="L1248" s="27"/>
       <c r="N1248" s="27"/>
       <c r="P1248" s="27"/>
       <c r="Q1248" s="27"/>
       <c r="R1248" s="27"/>
       <c r="S1248" s="27"/>
     </row>
-    <row r="1249" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1249" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1249" s="29" t="s">
         <v>174</v>
       </c>
       <c r="E1249" s="22">
         <v>2469669.7420268566</v>
       </c>
       <c r="F1249" s="22">
         <v>522257.43017742783</v>
       </c>
       <c r="G1249" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1249" s="22">
         <v>-465218.11118819681</v>
       </c>
       <c r="I1249" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1249" s="22">
         <v>1713495.1745404422</v>
       </c>
       <c r="L1249" s="27"/>
       <c r="N1249" s="27"/>
       <c r="P1249" s="27"/>
       <c r="Q1249" s="27"/>
       <c r="R1249" s="27"/>
       <c r="S1249" s="27"/>
     </row>
-    <row r="1250" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1250" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1250" s="29" t="s">
         <v>376</v>
       </c>
       <c r="E1250" s="22">
         <v>2439701.3534433655</v>
       </c>
       <c r="F1250" s="22">
         <v>524476.07359530334</v>
       </c>
       <c r="G1250" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1250" s="22">
         <v>-416284.17597307533</v>
       </c>
       <c r="I1250" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1250" s="22">
         <v>1758103.8627054887</v>
       </c>
       <c r="L1250" s="27"/>
       <c r="N1250" s="27"/>
       <c r="P1250" s="27"/>
       <c r="Q1250" s="27"/>
       <c r="R1250" s="27"/>
       <c r="S1250" s="27"/>
     </row>
-    <row r="1251" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1251" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1251" s="29" t="s">
         <v>377</v>
       </c>
       <c r="E1251" s="22">
         <v>2439701.3534433655</v>
       </c>
       <c r="F1251" s="22">
         <v>526394.02184172173</v>
       </c>
       <c r="G1251" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1251" s="22">
         <v>-445041.89499949745</v>
       </c>
       <c r="I1251" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1251" s="22">
         <v>1723123.5021043157</v>
       </c>
       <c r="L1251" s="27"/>
       <c r="N1251" s="27"/>
       <c r="P1251" s="27"/>
       <c r="Q1251" s="27"/>
       <c r="R1251" s="27"/>
       <c r="S1251" s="27"/>
     </row>
-    <row r="1252" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1252" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1252" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E1252" s="22">
         <v>2472972.8667961024</v>
       </c>
       <c r="F1252" s="22">
         <v>523813.58474053961</v>
       </c>
       <c r="G1252" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1252" s="22">
         <v>-432557.13384859124</v>
       </c>
       <c r="I1252" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1252" s="22">
         <v>1763672.6346479305</v>
       </c>
       <c r="L1252" s="27"/>
       <c r="N1252" s="27"/>
       <c r="P1252" s="27"/>
       <c r="Q1252" s="27"/>
       <c r="R1252" s="27"/>
       <c r="S1252" s="27"/>
     </row>
-    <row r="1253" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1253" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1253" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1253" s="22">
         <v>2459610.4332222589</v>
       </c>
       <c r="F1253" s="22">
         <v>525229.54380572063</v>
       </c>
       <c r="G1253" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1253" s="22">
         <v>-418338.95723695774</v>
       </c>
       <c r="I1253" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1253" s="22">
         <v>1756239.9690919132</v>
       </c>
       <c r="L1253" s="27"/>
       <c r="N1253" s="27"/>
       <c r="P1253" s="27"/>
       <c r="Q1253" s="27"/>
       <c r="R1253" s="27"/>
       <c r="S1253" s="27"/>
     </row>
-    <row r="1254" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1254" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1254" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1254" s="22">
         <v>2394678.7320424938</v>
       </c>
       <c r="F1254" s="22">
         <v>531481.46803636081</v>
       </c>
       <c r="G1254" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1254" s="22">
         <v>-376081.55850668531</v>
       </c>
       <c r="I1254" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1254" s="22">
         <v>1754680.8314521441</v>
       </c>
       <c r="L1254" s="27"/>
       <c r="N1254" s="27"/>
       <c r="P1254" s="27"/>
       <c r="Q1254" s="27"/>
       <c r="R1254" s="27"/>
       <c r="S1254" s="27"/>
     </row>
-    <row r="1255" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1255" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1255" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1255" s="22">
         <v>2506279.7460022727</v>
       </c>
       <c r="F1255" s="22">
         <v>530722.77834980353</v>
       </c>
       <c r="G1255" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1255" s="22">
         <v>-398410.51735074713</v>
       </c>
       <c r="I1255" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1255" s="22">
         <v>1739648.7954533717</v>
       </c>
       <c r="L1255" s="27"/>
       <c r="N1255" s="27"/>
       <c r="P1255" s="27"/>
       <c r="Q1255" s="27"/>
       <c r="R1255" s="27"/>
       <c r="S1255" s="27"/>
     </row>
-    <row r="1256" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1256" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1256" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E1256" s="22">
         <v>2466519.4070501616</v>
       </c>
       <c r="F1256" s="22">
         <v>530027.26379590505</v>
       </c>
       <c r="G1256" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1256" s="22">
         <v>-338817.151125403</v>
       </c>
       <c r="I1256" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1256" s="22">
         <v>1786109.4613345345</v>
       </c>
       <c r="L1256" s="27"/>
       <c r="N1256" s="27"/>
       <c r="P1256" s="27"/>
       <c r="Q1256" s="27"/>
       <c r="R1256" s="27"/>
       <c r="S1256" s="27"/>
     </row>
-    <row r="1257" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1257" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1257" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E1257" s="22">
         <v>2496999.5205082921</v>
       </c>
       <c r="F1257" s="22">
         <v>527761.22659278661</v>
       </c>
       <c r="G1257" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1257" s="22">
         <v>-357391.81798875472</v>
       </c>
       <c r="I1257" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1257" s="22">
         <v>1746002.5706366852</v>
       </c>
       <c r="L1257" s="27"/>
       <c r="N1257" s="27"/>
       <c r="P1257" s="27"/>
       <c r="Q1257" s="27"/>
       <c r="R1257" s="27"/>
       <c r="S1257" s="27"/>
     </row>
-    <row r="1258" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1258" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1258" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1258" s="22">
         <v>2489925.8063607272</v>
       </c>
       <c r="F1258" s="22">
         <v>533474.15012780612</v>
       </c>
       <c r="G1258" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1258" s="22">
         <v>-336304.30718781194</v>
       </c>
       <c r="I1258" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1258" s="22">
         <v>1774734.3224068496</v>
       </c>
       <c r="L1258" s="27"/>
       <c r="N1258" s="27"/>
       <c r="P1258" s="27"/>
       <c r="Q1258" s="27"/>
       <c r="R1258" s="27"/>
       <c r="S1258" s="27"/>
     </row>
-    <row r="1259" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1259" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1259" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E1259" s="22">
         <v>2479011.9139826219</v>
       </c>
       <c r="F1259" s="22">
         <v>527115.28493788303</v>
       </c>
       <c r="G1259" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1259" s="22">
         <v>-352043.75817818858</v>
       </c>
       <c r="I1259" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1259" s="22">
         <v>1773624.6111324052</v>
       </c>
       <c r="L1259" s="27"/>
       <c r="N1259" s="27"/>
       <c r="P1259" s="27"/>
       <c r="Q1259" s="27"/>
       <c r="R1259" s="27"/>
       <c r="S1259" s="27"/>
     </row>
-    <row r="1260" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1260" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1260" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E1260" s="22">
         <v>2483853.1152651021</v>
       </c>
       <c r="F1260" s="22">
         <v>521307.97258162545</v>
       </c>
       <c r="G1260" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1260" s="22">
         <v>-386747.30727525789</v>
       </c>
       <c r="I1260" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1260" s="22">
         <v>1765037.1103791413</v>
       </c>
       <c r="L1260" s="27"/>
       <c r="N1260" s="27"/>
       <c r="P1260" s="27"/>
       <c r="Q1260" s="27"/>
       <c r="R1260" s="27"/>
       <c r="S1260" s="27"/>
     </row>
-    <row r="1261" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1261" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1261" s="29" t="s">
         <v>378</v>
       </c>
       <c r="E1261" s="22">
         <v>2506878.8977346285</v>
       </c>
       <c r="F1261" s="22">
         <v>552795.58510726597</v>
       </c>
       <c r="G1261" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1261" s="22">
         <v>-391847.58487821475</v>
       </c>
       <c r="I1261" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1261" s="22">
         <v>1788098.0157123927</v>
       </c>
       <c r="L1261" s="27"/>
       <c r="N1261" s="27"/>
       <c r="P1261" s="27"/>
       <c r="Q1261" s="27"/>
       <c r="R1261" s="27"/>
       <c r="S1261" s="27"/>
     </row>
-    <row r="1262" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1262" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1262" s="29" t="s">
         <v>379</v>
       </c>
       <c r="E1262" s="22">
         <v>2507819.3995846258</v>
       </c>
       <c r="F1262" s="22">
         <v>555138.98880918731</v>
       </c>
       <c r="G1262" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1262" s="22">
         <v>-337940.03994138516</v>
       </c>
       <c r="I1262" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1262" s="22">
         <v>1863419.26572179</v>
       </c>
       <c r="L1262" s="27"/>
       <c r="N1262" s="27"/>
       <c r="P1262" s="27"/>
       <c r="Q1262" s="27"/>
       <c r="R1262" s="27"/>
       <c r="S1262" s="27"/>
     </row>
-    <row r="1263" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1263" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1263" s="29" t="s">
         <v>380</v>
       </c>
       <c r="E1263" s="22">
         <v>2533391.7919209953</v>
       </c>
       <c r="F1263" s="22">
         <v>531440.00211718585</v>
       </c>
       <c r="G1263" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1263" s="22">
         <v>-347555.75028582267</v>
       </c>
       <c r="I1263" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1263" s="22">
         <v>1883287.6519526511</v>
       </c>
       <c r="L1263" s="27"/>
       <c r="N1263" s="27"/>
       <c r="P1263" s="27"/>
       <c r="Q1263" s="27"/>
       <c r="R1263" s="27"/>
       <c r="S1263" s="27"/>
     </row>
-    <row r="1264" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1264" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1264" s="29" t="s">
         <v>381</v>
       </c>
       <c r="E1264" s="22">
         <v>2552495.8500756165</v>
       </c>
       <c r="F1264" s="22">
         <v>520716.78986143949</v>
       </c>
       <c r="G1264" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1264" s="22">
         <v>-406493.74623910629</v>
       </c>
       <c r="I1264" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1264" s="22">
         <v>1828576.728200902</v>
       </c>
       <c r="L1264" s="27"/>
       <c r="N1264" s="27"/>
       <c r="P1264" s="27"/>
       <c r="Q1264" s="27"/>
       <c r="R1264" s="27"/>
       <c r="S1264" s="27"/>
     </row>
-    <row r="1265" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1265" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1265" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1265" s="22">
         <v>2578035.7724717292</v>
       </c>
       <c r="F1265" s="22">
         <v>518222.58204369096</v>
       </c>
       <c r="G1265" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1265" s="22">
         <v>-412913.05952701764</v>
       </c>
       <c r="I1265" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1265" s="22">
         <v>1934300.8863304993</v>
       </c>
       <c r="L1265" s="27"/>
       <c r="N1265" s="27"/>
       <c r="P1265" s="27"/>
       <c r="Q1265" s="27"/>
       <c r="R1265" s="27"/>
       <c r="S1265" s="27"/>
     </row>
-    <row r="1266" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1266" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1266" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1266" s="22">
         <v>2687250.7881077128</v>
       </c>
       <c r="F1266" s="22">
         <v>609439.74901146546</v>
       </c>
       <c r="G1266" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1266" s="22">
         <v>-417471.25440669688</v>
       </c>
       <c r="I1266" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1266" s="22">
         <v>2006100.2622222379</v>
       </c>
       <c r="L1266" s="27"/>
       <c r="N1266" s="27"/>
       <c r="P1266" s="27"/>
       <c r="Q1266" s="27"/>
       <c r="R1266" s="27"/>
       <c r="S1266" s="27"/>
     </row>
     <row r="1267" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1267" s="32">
+      <c r="D1267" s="33">
         <v>2025</v>
       </c>
-      <c r="E1267" s="33"/>
-[...4 lines deleted...]
-      <c r="J1267" s="34"/>
+      <c r="E1267" s="34"/>
+      <c r="F1267" s="34"/>
+      <c r="G1267" s="34"/>
+      <c r="H1267" s="34"/>
+      <c r="I1267" s="34"/>
+      <c r="J1267" s="35"/>
       <c r="L1267" s="27"/>
       <c r="N1267" s="27"/>
       <c r="P1267" s="27"/>
       <c r="Q1267" s="27"/>
       <c r="R1267" s="27"/>
       <c r="S1267" s="27"/>
     </row>
-    <row r="1268" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1268" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1268" s="29" t="s">
         <v>102</v>
       </c>
       <c r="E1268" s="22">
         <v>2677948.5253857211</v>
       </c>
       <c r="F1268" s="22">
         <v>612058.8333754933</v>
       </c>
       <c r="G1268" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1268" s="22">
         <v>-384677.20057389134</v>
       </c>
       <c r="I1268" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1268" s="22">
         <v>1874465.3952484638</v>
       </c>
       <c r="L1268" s="27"/>
       <c r="N1268" s="27"/>
       <c r="P1268" s="27"/>
       <c r="Q1268" s="27"/>
       <c r="R1268" s="27"/>
       <c r="S1268" s="27"/>
     </row>
-    <row r="1269" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1269" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1269" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1269" s="22">
         <v>2719133.3930685129</v>
       </c>
       <c r="F1269" s="22">
         <v>615883.65567834023</v>
       </c>
       <c r="G1269" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1269" s="22">
         <v>-483099.50833340781</v>
       </c>
       <c r="I1269" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1269" s="22">
         <v>1790744.1959707406</v>
       </c>
       <c r="L1269" s="27"/>
       <c r="N1269" s="27"/>
       <c r="P1269" s="27"/>
       <c r="Q1269" s="27"/>
       <c r="R1269" s="27"/>
       <c r="S1269" s="27"/>
     </row>
-    <row r="1270" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1270" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1270" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E1270" s="22">
         <v>2709415.3293208</v>
       </c>
       <c r="F1270" s="22">
         <v>615177.66961669037</v>
       </c>
       <c r="G1270" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1270" s="22">
         <v>-468234.86381582334</v>
       </c>
       <c r="I1270" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1270" s="22">
         <v>1798710.5611516878</v>
       </c>
       <c r="L1270" s="27"/>
       <c r="N1270" s="27"/>
       <c r="P1270" s="27"/>
       <c r="Q1270" s="27"/>
       <c r="R1270" s="27"/>
       <c r="S1270" s="27"/>
     </row>
-    <row r="1271" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1271" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1271" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E1271" s="22">
         <v>2717410.3857149305</v>
       </c>
       <c r="F1271" s="22">
         <v>626757.30281574116</v>
       </c>
       <c r="G1271" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1271" s="22">
         <v>-457133.74408772821</v>
       </c>
       <c r="I1271" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1271" s="22">
         <v>1839599.6166918799</v>
       </c>
       <c r="L1271" s="27"/>
       <c r="N1271" s="27"/>
       <c r="P1271" s="27"/>
       <c r="Q1271" s="27"/>
       <c r="R1271" s="27"/>
       <c r="S1271" s="27"/>
     </row>
-    <row r="1272" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1272" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1272" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E1272" s="22">
         <v>2729241.3232195848</v>
       </c>
       <c r="F1272" s="22">
         <v>623987.14370615094</v>
       </c>
       <c r="G1272" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1272" s="22">
         <v>-478152.73805893422</v>
       </c>
       <c r="I1272" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1272" s="22">
         <v>1770660.9890776125</v>
       </c>
       <c r="L1272" s="27"/>
       <c r="N1272" s="27"/>
       <c r="P1272" s="27"/>
       <c r="Q1272" s="27"/>
       <c r="R1272" s="27"/>
       <c r="S1272" s="27"/>
     </row>
-    <row r="1273" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1273" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1273" s="29" t="s">
         <v>188</v>
       </c>
       <c r="E1273" s="22">
         <v>2705091.5373614831</v>
       </c>
       <c r="F1273" s="22">
         <v>615401.52504299907</v>
       </c>
       <c r="G1273" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1273" s="22">
         <v>-502275.42948468286</v>
       </c>
       <c r="I1273" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1273" s="22">
         <v>1743933.1540216496</v>
       </c>
       <c r="L1273" s="27"/>
       <c r="N1273" s="27"/>
       <c r="P1273" s="27"/>
       <c r="Q1273" s="27"/>
       <c r="R1273" s="27"/>
       <c r="S1273" s="27"/>
     </row>
-    <row r="1274" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1274" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1274" s="29" t="s">
         <v>382</v>
       </c>
       <c r="E1274" s="22">
         <v>2687469.7683816203</v>
       </c>
       <c r="F1274" s="22">
         <v>616577.75863076397</v>
       </c>
       <c r="G1274" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1274" s="22">
         <v>-497470.24630460632</v>
       </c>
       <c r="I1274" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1274" s="22">
         <v>1750532.0645446617</v>
       </c>
       <c r="L1274" s="27"/>
       <c r="N1274" s="27"/>
       <c r="P1274" s="27"/>
       <c r="Q1274" s="27"/>
       <c r="R1274" s="27"/>
       <c r="S1274" s="27"/>
     </row>
-    <row r="1275" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1275" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1275" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E1275" s="22">
         <v>2733402.404673317</v>
       </c>
       <c r="F1275" s="22">
         <v>622105.53496471653</v>
       </c>
       <c r="G1275" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1275" s="22">
         <v>-465178.25789945287</v>
       </c>
       <c r="I1275" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1275" s="22">
         <v>1791175.2476993753</v>
       </c>
       <c r="L1275" s="27"/>
       <c r="N1275" s="27"/>
       <c r="P1275" s="27"/>
       <c r="Q1275" s="27"/>
       <c r="R1275" s="27"/>
       <c r="S1275" s="27"/>
     </row>
-    <row r="1276" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1276" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1276" s="29" t="s">
         <v>156</v>
       </c>
       <c r="E1276" s="22">
         <v>2721055.5224946463</v>
       </c>
       <c r="F1276" s="22">
         <v>622549.8384930375</v>
       </c>
       <c r="G1276" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1276" s="22">
         <v>-506408.73891832447</v>
       </c>
       <c r="I1276" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1276" s="22">
         <v>1783558.1634524129</v>
       </c>
       <c r="L1276" s="27"/>
       <c r="N1276" s="27"/>
       <c r="P1276" s="27"/>
       <c r="Q1276" s="27"/>
       <c r="R1276" s="27"/>
       <c r="S1276" s="27"/>
     </row>
-    <row r="1277" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1277" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1277" s="29" t="s">
         <v>383</v>
       </c>
       <c r="E1277" s="22">
         <v>2756356.299420936</v>
       </c>
       <c r="F1277" s="22">
         <v>624525.29535805597</v>
       </c>
       <c r="G1277" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1277" s="22">
         <v>-524171.0037276193</v>
       </c>
       <c r="I1277" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1277" s="22">
         <v>1773315.8206616768</v>
       </c>
       <c r="L1277" s="27"/>
       <c r="N1277" s="27"/>
       <c r="P1277" s="27"/>
       <c r="Q1277" s="27"/>
       <c r="R1277" s="27"/>
       <c r="S1277" s="27"/>
     </row>
-    <row r="1278" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1278" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1278" s="29" t="s">
         <v>384</v>
       </c>
       <c r="E1278" s="22">
         <v>2764938.0049007549</v>
       </c>
       <c r="F1278" s="22">
         <v>627051.9236261344</v>
       </c>
       <c r="G1278" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1278" s="22">
         <v>-509590.07963256096</v>
       </c>
       <c r="I1278" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1278" s="22">
         <v>1842635.6044462062</v>
       </c>
       <c r="L1278" s="27"/>
       <c r="N1278" s="27"/>
       <c r="P1278" s="27"/>
       <c r="Q1278" s="27"/>
       <c r="R1278" s="27"/>
       <c r="S1278" s="27"/>
     </row>
-    <row r="1279" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1279" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1279" s="29" t="s">
         <v>385</v>
       </c>
       <c r="E1279" s="22">
         <v>2777072.0974175599</v>
       </c>
       <c r="F1279" s="22">
         <v>629696.39211213531</v>
       </c>
       <c r="G1279" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1279" s="22">
         <v>-451670.77191400999</v>
       </c>
       <c r="I1279" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1279" s="22">
         <v>1968185.7507557683</v>
       </c>
       <c r="L1279" s="27"/>
       <c r="N1279" s="27"/>
       <c r="P1279" s="27"/>
       <c r="Q1279" s="27"/>
       <c r="R1279" s="27"/>
       <c r="S1279" s="27"/>
     </row>
-    <row r="1280" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1280" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1280" s="29" t="s">
         <v>386</v>
       </c>
       <c r="E1280" s="22">
         <v>2858908.2028616266</v>
       </c>
       <c r="F1280" s="22">
         <v>632201.98900982738</v>
       </c>
       <c r="G1280" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1280" s="22">
         <v>-462368.08325568843</v>
       </c>
       <c r="I1280" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1280" s="22">
         <v>1918460.3135404303</v>
       </c>
       <c r="L1280" s="27"/>
       <c r="N1280" s="27"/>
       <c r="P1280" s="27"/>
       <c r="Q1280" s="27"/>
       <c r="R1280" s="27"/>
       <c r="S1280" s="27"/>
     </row>
-    <row r="1281" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1281" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1281" s="29" t="s">
         <v>115</v>
       </c>
       <c r="E1281" s="22">
         <v>2795697.5538976477</v>
       </c>
       <c r="F1281" s="22">
         <v>624072.91735713801</v>
       </c>
       <c r="G1281" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1281" s="22">
         <v>-493188.72711550456</v>
       </c>
       <c r="I1281" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1281" s="22">
         <v>1779672.368518502</v>
       </c>
       <c r="L1281" s="27"/>
       <c r="N1281" s="27"/>
       <c r="P1281" s="27"/>
       <c r="Q1281" s="27"/>
       <c r="R1281" s="27"/>
       <c r="S1281" s="27"/>
     </row>
-    <row r="1282" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1282" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1282" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E1282" s="22">
         <v>2783000.5398778077</v>
       </c>
       <c r="F1282" s="22">
         <v>618599.109152972</v>
       </c>
       <c r="G1282" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1282" s="22">
         <v>-537061.36486861901</v>
       </c>
       <c r="I1282" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1282" s="22">
         <v>1775474.2391811656</v>
       </c>
       <c r="L1282" s="27"/>
       <c r="N1282" s="27"/>
       <c r="P1282" s="27"/>
       <c r="Q1282" s="27"/>
       <c r="R1282" s="27"/>
       <c r="S1282" s="27"/>
     </row>
-    <row r="1283" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1283" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1283" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1283" s="22">
         <v>2736413.0696333842</v>
       </c>
       <c r="F1283" s="22">
         <v>650067.9829602422</v>
       </c>
       <c r="G1283" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1283" s="22">
         <v>-561460.70793895191</v>
       </c>
       <c r="I1283" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1283" s="22">
         <v>1765495.7225986233</v>
       </c>
       <c r="L1283" s="27"/>
       <c r="N1283" s="27"/>
       <c r="P1283" s="27"/>
       <c r="Q1283" s="27"/>
       <c r="R1283" s="27"/>
       <c r="S1283" s="27"/>
     </row>
-    <row r="1284" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1284" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1284" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E1284" s="22">
         <v>2707545.5013369471</v>
       </c>
       <c r="F1284" s="22">
         <v>645939.38826305058</v>
       </c>
       <c r="G1284" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1284" s="22">
         <v>-583915.43477540847</v>
       </c>
       <c r="I1284" s="22">
         <v>6463.833836129601</v>
       </c>
       <c r="J1284" s="22">
         <v>1734977.5641838866</v>
       </c>
       <c r="L1284" s="27"/>
       <c r="N1284" s="27"/>
       <c r="P1284" s="27"/>
       <c r="Q1284" s="27"/>
       <c r="R1284" s="27"/>
       <c r="S1284" s="27"/>
     </row>
-    <row r="1285" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1285" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1285" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E1285" s="22">
         <v>2712992.2790387501</v>
       </c>
       <c r="F1285" s="22">
         <v>673296.18298774364</v>
       </c>
       <c r="G1285" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1285" s="22">
         <v>-612444.53504022397</v>
       </c>
       <c r="I1285" s="22">
         <v>6463.833836129601</v>
       </c>
       <c r="J1285" s="22">
         <v>1768933.6100007237</v>
       </c>
       <c r="L1285" s="27"/>
       <c r="N1285" s="27"/>
       <c r="P1285" s="27"/>
       <c r="Q1285" s="27"/>
       <c r="R1285" s="27"/>
       <c r="S1285" s="27"/>
     </row>
-    <row r="1286" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1286" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1286" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E1286" s="22">
         <v>2766899.4215854593</v>
       </c>
       <c r="F1286" s="22">
         <v>675687.65630428947</v>
       </c>
       <c r="G1286" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1286" s="22">
         <v>-659976.71097025787</v>
       </c>
       <c r="I1286" s="22">
         <v>6463.1435723394006</v>
       </c>
       <c r="J1286" s="22">
         <v>1691627.0843448341</v>
       </c>
       <c r="L1286" s="27"/>
       <c r="N1286" s="27"/>
       <c r="P1286" s="27"/>
       <c r="Q1286" s="27"/>
       <c r="R1286" s="27"/>
       <c r="S1286" s="27"/>
     </row>
-    <row r="1287" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1287" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1287" s="29" t="s">
         <v>387</v>
       </c>
       <c r="E1287" s="22">
         <v>2698101.0789757525</v>
       </c>
       <c r="F1287" s="22">
         <v>680599.80675155343</v>
       </c>
       <c r="G1287" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1287" s="22">
         <v>-571619.02920879656</v>
       </c>
       <c r="I1287" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1287" s="22">
         <v>1741478.4872082712</v>
       </c>
       <c r="L1287" s="27"/>
       <c r="N1287" s="27"/>
       <c r="P1287" s="27"/>
       <c r="Q1287" s="27"/>
       <c r="R1287" s="27"/>
       <c r="S1287" s="27"/>
     </row>
-    <row r="1288" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1288" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1288" s="29" t="s">
         <v>388</v>
       </c>
       <c r="E1288" s="22">
         <v>2728528.1413627402</v>
       </c>
       <c r="F1288" s="22">
         <v>671350.10405118042</v>
       </c>
       <c r="G1288" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1288" s="22">
         <v>-578236.00586329657</v>
       </c>
       <c r="I1288" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1288" s="22">
         <v>1732986.559833006</v>
       </c>
       <c r="L1288" s="27"/>
       <c r="N1288" s="27"/>
       <c r="P1288" s="27"/>
       <c r="Q1288" s="27"/>
       <c r="R1288" s="27"/>
       <c r="S1288" s="27"/>
     </row>
-    <row r="1289" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1289" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1289" s="29" t="s">
         <v>389</v>
       </c>
       <c r="E1289" s="22">
         <v>2775547.2871014331</v>
       </c>
       <c r="F1289" s="22">
         <v>666767.21281189751</v>
       </c>
       <c r="G1289" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1289" s="22">
         <v>-604189.16630972468</v>
       </c>
       <c r="I1289" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1289" s="22">
         <v>1680222.240601135</v>
       </c>
       <c r="L1289" s="27"/>
       <c r="N1289" s="27"/>
       <c r="P1289" s="27"/>
       <c r="Q1289" s="27"/>
       <c r="R1289" s="27"/>
       <c r="S1289" s="27"/>
     </row>
-    <row r="1290" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1290" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1290" s="29" t="s">
         <v>166</v>
       </c>
       <c r="E1290" s="22">
         <v>2740982.6335958974</v>
       </c>
       <c r="F1290" s="22">
         <v>667263.86173865153</v>
       </c>
       <c r="G1290" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1290" s="22">
         <v>-464040.78913943528</v>
       </c>
       <c r="I1290" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1290" s="22">
         <v>1713075.6135752613</v>
       </c>
       <c r="L1290" s="27"/>
       <c r="N1290" s="27"/>
       <c r="P1290" s="27"/>
       <c r="Q1290" s="27"/>
       <c r="R1290" s="27"/>
       <c r="S1290" s="27"/>
     </row>
-    <row r="1291" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1291" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1291" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1291" s="22">
         <v>2692631</v>
       </c>
       <c r="F1291" s="22">
         <v>663618</v>
       </c>
       <c r="G1291" s="22">
         <v>56</v>
       </c>
       <c r="H1291" s="22">
         <v>-356425</v>
       </c>
       <c r="I1291" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1291" s="22">
         <v>1869151.6726158308</v>
       </c>
       <c r="L1291" s="27"/>
       <c r="N1291" s="27"/>
       <c r="P1291" s="27"/>
       <c r="Q1291" s="27"/>
       <c r="R1291" s="27"/>
       <c r="S1291" s="27"/>
     </row>
-    <row r="1292" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1292" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1292" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1292" s="22">
         <v>2694457.9145811689</v>
       </c>
       <c r="F1292" s="22">
         <v>662555.05308810004</v>
       </c>
       <c r="G1292" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1292" s="22">
         <v>-377287.43581418169</v>
       </c>
       <c r="I1292" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1292" s="22">
         <v>1742622.7065622928</v>
       </c>
       <c r="L1292" s="27"/>
       <c r="N1292" s="27"/>
       <c r="P1292" s="27"/>
       <c r="Q1292" s="27"/>
       <c r="R1292" s="27"/>
       <c r="S1292" s="27"/>
     </row>
-    <row r="1293" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1293" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1293" s="29" t="s">
         <v>390</v>
       </c>
       <c r="E1293" s="22">
         <v>2678598.0373982242</v>
       </c>
       <c r="F1293" s="22">
         <v>652228.4367481363</v>
       </c>
       <c r="G1293" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1293" s="22">
         <v>-394925.46153669979</v>
       </c>
       <c r="I1293" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1293" s="22">
         <v>1699429.3855736116</v>
       </c>
       <c r="L1293" s="27"/>
       <c r="N1293" s="27"/>
       <c r="P1293" s="27"/>
       <c r="Q1293" s="27"/>
       <c r="R1293" s="27"/>
       <c r="S1293" s="27"/>
     </row>
-    <row r="1294" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1294" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1294" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1294" s="22">
         <v>2704636.1537229856</v>
       </c>
       <c r="F1294" s="22">
         <v>641897.78273795964</v>
       </c>
       <c r="G1294" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1294" s="22">
         <v>-455754.91195446998</v>
       </c>
       <c r="I1294" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1294" s="22">
         <v>1716182.500715188</v>
       </c>
       <c r="L1294" s="27"/>
       <c r="N1294" s="27"/>
       <c r="P1294" s="27"/>
       <c r="Q1294" s="27"/>
       <c r="R1294" s="27"/>
       <c r="S1294" s="27"/>
     </row>
-    <row r="1295" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1295" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1295" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E1295" s="22">
         <v>2716726.8521118606</v>
       </c>
       <c r="F1295" s="22">
         <v>621057.35416721506</v>
       </c>
       <c r="G1295" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1295" s="22">
         <v>-465967.04540434317</v>
       </c>
       <c r="I1295" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1295" s="22">
         <v>1708120.9513593102</v>
       </c>
       <c r="L1295" s="27"/>
       <c r="N1295" s="27"/>
       <c r="P1295" s="27"/>
       <c r="Q1295" s="27"/>
       <c r="R1295" s="27"/>
       <c r="S1295" s="27"/>
     </row>
-    <row r="1296" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1296" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1296" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1296" s="22">
         <v>2666266.1899367697</v>
       </c>
       <c r="F1296" s="22">
         <v>599140.48023369256</v>
       </c>
       <c r="G1296" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1296" s="22">
         <v>-457581.39511208795</v>
       </c>
       <c r="I1296" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1296" s="22">
         <v>1707913.7506078342</v>
       </c>
       <c r="L1296" s="27"/>
       <c r="N1296" s="27"/>
       <c r="P1296" s="27"/>
       <c r="Q1296" s="27"/>
       <c r="R1296" s="27"/>
       <c r="S1296" s="27"/>
     </row>
-    <row r="1297" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1297" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1297" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E1297" s="22">
         <v>2648148.2219903586</v>
       </c>
       <c r="F1297" s="22">
         <v>600886.14904267271</v>
       </c>
       <c r="G1297" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1297" s="22">
         <v>-393661.96476875263</v>
       </c>
       <c r="I1297" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1297" s="22">
         <v>1746785.410328425</v>
       </c>
       <c r="L1297" s="27"/>
       <c r="N1297" s="27"/>
       <c r="P1297" s="27"/>
       <c r="Q1297" s="27"/>
       <c r="R1297" s="27"/>
       <c r="S1297" s="27"/>
     </row>
-    <row r="1298" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1298" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1298" s="29" t="s">
         <v>391</v>
       </c>
       <c r="E1298" s="22">
         <v>2699068.6097748708</v>
       </c>
       <c r="F1298" s="22">
         <v>611218.76033076586</v>
       </c>
       <c r="G1298" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1298" s="22">
         <v>-402569.89893596637</v>
       </c>
       <c r="I1298" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1298" s="22">
         <v>1722169.0395748415</v>
       </c>
       <c r="L1298" s="27"/>
       <c r="N1298" s="27"/>
       <c r="P1298" s="27"/>
       <c r="Q1298" s="27"/>
       <c r="R1298" s="27"/>
       <c r="S1298" s="27"/>
     </row>
-    <row r="1299" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1299" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1299" s="29" t="s">
         <v>392</v>
       </c>
       <c r="E1299" s="22">
         <v>2691334.1901871799</v>
       </c>
       <c r="F1299" s="22">
         <v>599509.58910568734</v>
       </c>
       <c r="G1299" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1299" s="22">
         <v>-381029.0265768572</v>
       </c>
       <c r="I1299" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1299" s="22">
         <v>1762757.3949112901</v>
       </c>
       <c r="L1299" s="27"/>
       <c r="N1299" s="27"/>
       <c r="P1299" s="27"/>
       <c r="Q1299" s="27"/>
       <c r="R1299" s="27"/>
       <c r="S1299" s="27"/>
     </row>
-    <row r="1300" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1300" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1300" s="29" t="s">
         <v>393</v>
       </c>
       <c r="E1300" s="22">
         <v>2678984.1493818657</v>
       </c>
       <c r="F1300" s="22">
         <v>595176.64615021565</v>
       </c>
       <c r="G1300" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1300" s="22">
         <v>-391927.24763333099</v>
       </c>
       <c r="I1300" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1300" s="22">
         <v>1721347.7376222734</v>
       </c>
       <c r="L1300" s="27"/>
       <c r="N1300" s="27"/>
       <c r="P1300" s="27"/>
       <c r="Q1300" s="27"/>
       <c r="R1300" s="27"/>
       <c r="S1300" s="27"/>
     </row>
-    <row r="1301" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1301" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1301" s="29" t="s">
         <v>135</v>
       </c>
       <c r="E1301" s="22">
         <v>2673378.3214735696</v>
       </c>
       <c r="F1301" s="22">
         <v>580067.30640360166</v>
       </c>
       <c r="G1301" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1301" s="22">
         <v>-174714.04332990246</v>
       </c>
       <c r="I1301" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1301" s="22">
         <v>1887925.1684685706</v>
       </c>
       <c r="L1301" s="27"/>
       <c r="N1301" s="27"/>
       <c r="P1301" s="27"/>
       <c r="Q1301" s="27"/>
       <c r="R1301" s="27"/>
       <c r="S1301" s="27"/>
     </row>
-    <row r="1302" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1302" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1302" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1302" s="22">
         <v>2727501.6337790047</v>
       </c>
       <c r="F1302" s="22">
         <v>581870.53141816542</v>
       </c>
       <c r="G1302" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1302" s="22">
         <v>-189538.13069105698</v>
       </c>
       <c r="I1302" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1302" s="22">
         <v>2019372.323139648</v>
       </c>
       <c r="L1302" s="27"/>
       <c r="N1302" s="27"/>
       <c r="P1302" s="27"/>
       <c r="Q1302" s="27"/>
       <c r="R1302" s="27"/>
       <c r="S1302" s="27"/>
     </row>
-    <row r="1303" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1303" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1303" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1303" s="22">
         <v>2719732.9535265323</v>
       </c>
       <c r="F1303" s="22">
         <v>607825.93998886296</v>
       </c>
       <c r="G1303" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1303" s="22">
         <v>-173352.63886400813</v>
       </c>
       <c r="I1303" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1303" s="22">
         <v>1920813.6536066018</v>
       </c>
       <c r="L1303" s="27"/>
       <c r="N1303" s="27"/>
       <c r="P1303" s="27"/>
       <c r="Q1303" s="27"/>
       <c r="R1303" s="27"/>
       <c r="S1303" s="27"/>
     </row>
-    <row r="1304" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1304" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1304" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1304" s="22">
         <v>2737245.6208446114</v>
       </c>
       <c r="F1304" s="22">
         <v>606667.13707346609</v>
       </c>
       <c r="G1304" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1304" s="22">
         <v>-163310.99643206043</v>
       </c>
       <c r="I1304" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1304" s="22">
         <v>2010062.4183965169</v>
       </c>
       <c r="L1304" s="27"/>
       <c r="N1304" s="27"/>
       <c r="P1304" s="27"/>
       <c r="Q1304" s="27"/>
       <c r="R1304" s="27"/>
       <c r="S1304" s="27"/>
     </row>
-    <row r="1305" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1305" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1305" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E1305" s="22">
         <v>2727256.0433331467</v>
       </c>
       <c r="F1305" s="22">
         <v>605646.73329378094</v>
       </c>
       <c r="G1305" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1305" s="22">
         <v>-123199.11936251988</v>
       </c>
       <c r="I1305" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1305" s="22">
         <v>1861707.3781619058</v>
       </c>
       <c r="L1305" s="27"/>
       <c r="N1305" s="27"/>
       <c r="P1305" s="27"/>
       <c r="Q1305" s="27"/>
       <c r="R1305" s="27"/>
       <c r="S1305" s="27"/>
     </row>
-    <row r="1306" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1306" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1306" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E1306" s="22">
         <v>2754260.7656261725</v>
       </c>
       <c r="F1306" s="22">
         <v>602571.90789888159</v>
       </c>
       <c r="G1306" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1306" s="22">
         <v>-225662.52466280793</v>
       </c>
       <c r="I1306" s="22">
         <v>6483.4118764070208</v>
       </c>
       <c r="J1306" s="22">
         <v>1934912.8460374388</v>
       </c>
       <c r="L1306" s="27"/>
       <c r="N1306" s="27"/>
       <c r="P1306" s="27"/>
       <c r="Q1306" s="27"/>
       <c r="R1306" s="27"/>
       <c r="S1306" s="27"/>
     </row>
-    <row r="1307" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1307" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1307" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1307" s="22">
         <v>2733263.4015960614</v>
       </c>
       <c r="F1307" s="22">
         <v>602571.77451443207</v>
       </c>
       <c r="G1307" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1307" s="22">
         <v>-157802.66790270939</v>
       </c>
       <c r="I1307" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1307" s="22">
         <v>1969230.4897299646</v>
       </c>
       <c r="L1307" s="27"/>
       <c r="N1307" s="27"/>
       <c r="P1307" s="27"/>
       <c r="Q1307" s="27"/>
       <c r="R1307" s="27"/>
       <c r="S1307" s="27"/>
     </row>
-    <row r="1308" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1308" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1308" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E1308" s="22">
         <v>2738050.3390253866</v>
       </c>
       <c r="F1308" s="22">
         <v>601740.39465489495</v>
       </c>
       <c r="G1308" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1308" s="22">
         <v>-172248.50947259052</v>
       </c>
       <c r="I1308" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1308" s="22">
         <v>1896606.5880335413</v>
       </c>
       <c r="L1308" s="27"/>
       <c r="N1308" s="27"/>
       <c r="P1308" s="27"/>
       <c r="Q1308" s="27"/>
       <c r="R1308" s="27"/>
       <c r="S1308" s="27"/>
     </row>
-    <row r="1309" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1309" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1309" s="29" t="s">
         <v>394</v>
       </c>
       <c r="E1309" s="22">
         <v>2727970.5883744177</v>
       </c>
       <c r="F1309" s="22">
         <v>602057.78328476427</v>
       </c>
       <c r="G1309" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1309" s="22">
         <v>-124407.21925792116</v>
       </c>
       <c r="I1309" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1309" s="22">
         <v>1871710.3420636305</v>
       </c>
       <c r="L1309" s="27"/>
       <c r="N1309" s="27"/>
       <c r="P1309" s="27"/>
       <c r="Q1309" s="27"/>
       <c r="R1309" s="27"/>
       <c r="S1309" s="27"/>
     </row>
-    <row r="1310" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1310" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1310" s="29" t="s">
         <v>395</v>
       </c>
       <c r="E1310" s="22">
         <v>2724109.0978215015</v>
       </c>
       <c r="F1310" s="22">
         <v>597627.38096159499</v>
       </c>
       <c r="G1310" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1310" s="22">
         <v>-124033.7295247867</v>
       </c>
       <c r="I1310" s="22">
         <v>6477.5435435869213</v>
       </c>
       <c r="J1310" s="22">
         <v>1912804.9507138897</v>
       </c>
       <c r="L1310" s="27"/>
       <c r="N1310" s="27"/>
       <c r="P1310" s="27"/>
       <c r="Q1310" s="27"/>
       <c r="R1310" s="27"/>
       <c r="S1310" s="27"/>
     </row>
-    <row r="1311" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1311" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1311" s="29" t="s">
         <v>396</v>
       </c>
       <c r="E1311" s="22">
         <v>2728392.3339513224</v>
       </c>
       <c r="F1311" s="22">
         <v>604459.0413953868</v>
       </c>
       <c r="G1311" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1311" s="22">
         <v>-59572.692090636148</v>
       </c>
       <c r="I1311" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1311" s="22">
         <v>1969413.762217547</v>
       </c>
       <c r="L1311" s="27"/>
       <c r="N1311" s="27"/>
       <c r="P1311" s="27"/>
       <c r="Q1311" s="27"/>
       <c r="R1311" s="27"/>
       <c r="S1311" s="27"/>
     </row>
-    <row r="1312" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1312" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1312" s="29" t="s">
         <v>397</v>
       </c>
       <c r="E1312" s="22">
         <v>2789943.8384467019</v>
       </c>
       <c r="F1312" s="22">
         <v>625580.57672436954</v>
       </c>
       <c r="G1312" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1312" s="22">
         <v>-95581.583144053351</v>
       </c>
       <c r="I1312" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1312" s="22">
         <v>1944902.2071493422</v>
       </c>
       <c r="L1312" s="27"/>
       <c r="N1312" s="27"/>
       <c r="P1312" s="27"/>
       <c r="Q1312" s="27"/>
       <c r="R1312" s="27"/>
       <c r="S1312" s="27"/>
     </row>
-    <row r="1313" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1313" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1313" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1313" s="22">
         <v>2847956.3257462992</v>
       </c>
       <c r="F1313" s="22">
         <v>627925.09911698767</v>
       </c>
       <c r="G1313" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1313" s="22">
         <v>-176138.37522827275</v>
       </c>
       <c r="I1313" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1313" s="22">
         <v>1824552.2182176386</v>
       </c>
       <c r="L1313" s="27"/>
       <c r="N1313" s="27"/>
       <c r="P1313" s="27"/>
       <c r="Q1313" s="27"/>
       <c r="R1313" s="27"/>
       <c r="S1313" s="27"/>
     </row>
-    <row r="1314" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1314" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1314" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1314" s="22">
         <v>2859961.5299589825</v>
       </c>
       <c r="F1314" s="22">
         <v>637206.32235704781</v>
       </c>
       <c r="G1314" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1314" s="22">
         <v>-224531.57651258691</v>
       </c>
       <c r="I1314" s="22">
         <v>6471.9898235213004</v>
       </c>
       <c r="J1314" s="22">
         <v>2123054.072422375</v>
       </c>
       <c r="L1314" s="27"/>
       <c r="N1314" s="27"/>
       <c r="P1314" s="27"/>
       <c r="Q1314" s="27"/>
       <c r="R1314" s="27"/>
       <c r="S1314" s="27"/>
     </row>
-    <row r="1315" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1315" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1315" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1315" s="22">
         <v>2845093.7963261805</v>
       </c>
       <c r="F1315" s="22">
         <v>637524.53039116052</v>
       </c>
       <c r="G1315" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1315" s="22">
         <v>-170441.69603424042</v>
       </c>
       <c r="I1315" s="22">
         <v>6471.9750426521105</v>
       </c>
       <c r="J1315" s="22">
         <v>2214403.1585131036</v>
       </c>
       <c r="L1315" s="27"/>
       <c r="N1315" s="27"/>
       <c r="P1315" s="27"/>
       <c r="Q1315" s="27"/>
       <c r="R1315" s="27"/>
       <c r="S1315" s="27"/>
     </row>
     <row r="1316" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1316" s="32">
+      <c r="D1316" s="33">
         <v>2026</v>
       </c>
-      <c r="E1316" s="33"/>
-[...4 lines deleted...]
-      <c r="J1316" s="34"/>
+      <c r="E1316" s="34"/>
+      <c r="F1316" s="34"/>
+      <c r="G1316" s="34"/>
+      <c r="H1316" s="34"/>
+      <c r="I1316" s="34"/>
+      <c r="J1316" s="35"/>
       <c r="L1316" s="27"/>
       <c r="N1316" s="27"/>
       <c r="P1316" s="27"/>
       <c r="Q1316" s="27"/>
       <c r="R1316" s="27"/>
       <c r="S1316" s="27"/>
     </row>
-    <row r="1317" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1317" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1317" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1317" s="22">
         <v>2859799.9733646451</v>
       </c>
       <c r="F1317" s="22">
         <v>638446.35407186311</v>
       </c>
       <c r="G1317" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1317" s="22">
         <v>-143530.15862540854</v>
       </c>
       <c r="I1317" s="22">
         <v>6471.9750426521105</v>
       </c>
       <c r="J1317" s="22">
         <v>2163090.7486444251</v>
       </c>
       <c r="L1317" s="27"/>
       <c r="N1317" s="27"/>
       <c r="P1317" s="27"/>
       <c r="Q1317" s="27"/>
       <c r="R1317" s="27"/>
       <c r="S1317" s="27"/>
     </row>
-    <row r="1318" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1318" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1318" s="29" t="s">
         <v>247</v>
       </c>
       <c r="E1318" s="22">
         <v>2831559.4154297989</v>
       </c>
       <c r="F1318" s="22">
         <v>639394.20891136047</v>
       </c>
       <c r="G1318" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1318" s="22">
         <v>-148575.15258777252</v>
       </c>
       <c r="I1318" s="22">
         <v>6471.9726374391103</v>
       </c>
       <c r="J1318" s="22">
         <v>2086292.4489276127</v>
       </c>
       <c r="L1318" s="27"/>
       <c r="N1318" s="27"/>
       <c r="P1318" s="27"/>
       <c r="Q1318" s="27"/>
       <c r="R1318" s="27"/>
       <c r="S1318" s="27"/>
     </row>
-    <row r="1319" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1319" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1319" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E1319" s="22">
         <v>2842494.0641645379</v>
       </c>
       <c r="F1319" s="22">
         <v>638823.59540712892</v>
       </c>
       <c r="G1319" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1319" s="22">
         <v>-206710.13155709882</v>
       </c>
       <c r="I1319" s="22">
         <v>6466.4252250934096</v>
       </c>
       <c r="J1319" s="22">
         <v>1985508.8905659439</v>
       </c>
       <c r="L1319" s="27"/>
       <c r="N1319" s="27"/>
       <c r="P1319" s="27"/>
       <c r="Q1319" s="27"/>
       <c r="R1319" s="27"/>
       <c r="S1319" s="27"/>
     </row>
-    <row r="1320" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1320" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1320" s="29" t="s">
         <v>105</v>
       </c>
       <c r="E1320" s="22">
         <v>2825305.1999822557</v>
       </c>
       <c r="F1320" s="22">
         <v>652532.58931073442</v>
       </c>
       <c r="G1320" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1320" s="22">
         <v>-195885.94776044681</v>
       </c>
       <c r="I1320" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1320" s="22">
         <v>1978413.513418165</v>
       </c>
       <c r="L1320" s="27"/>
       <c r="N1320" s="27"/>
       <c r="P1320" s="27"/>
       <c r="Q1320" s="27"/>
       <c r="R1320" s="27"/>
       <c r="S1320" s="27"/>
     </row>
-    <row r="1321" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1321" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1321" s="29" t="s">
         <v>106</v>
       </c>
       <c r="E1321" s="22">
         <v>2797085.3633049596</v>
       </c>
       <c r="F1321" s="22">
         <v>657281.21653579723</v>
       </c>
       <c r="G1321" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1321" s="22">
         <v>-179337.16408299765</v>
       </c>
       <c r="I1321" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1321" s="22">
         <v>1908196.648278015</v>
       </c>
       <c r="L1321" s="27"/>
       <c r="N1321" s="27"/>
       <c r="P1321" s="27"/>
       <c r="Q1321" s="27"/>
       <c r="R1321" s="27"/>
       <c r="S1321" s="27"/>
     </row>
-    <row r="1322" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1322" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1322" s="29" t="s">
         <v>398</v>
       </c>
       <c r="E1322" s="22">
         <v>2804955.4431326129</v>
       </c>
       <c r="F1322" s="22">
         <v>679478.62026866688</v>
       </c>
       <c r="G1322" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1322" s="22">
         <v>-154934.03221246699</v>
       </c>
       <c r="I1322" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1322" s="22">
         <v>1919438.6706144332</v>
       </c>
       <c r="L1322" s="27"/>
       <c r="N1322" s="27"/>
       <c r="P1322" s="27"/>
       <c r="Q1322" s="27"/>
       <c r="R1322" s="27"/>
       <c r="S1322" s="27"/>
     </row>
-    <row r="1323" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1323" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1323" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1323" s="22">
         <v>2769755.6637013806</v>
       </c>
       <c r="F1323" s="22">
         <v>678335.8176714906</v>
       </c>
       <c r="G1323" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1323" s="22">
         <v>-141098.6431947595</v>
       </c>
       <c r="I1323" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1323" s="22">
         <v>1909548.5771439411</v>
       </c>
       <c r="L1323" s="27"/>
       <c r="N1323" s="27"/>
       <c r="P1323" s="27"/>
       <c r="Q1323" s="27"/>
       <c r="R1323" s="27"/>
       <c r="S1323" s="27"/>
     </row>
-    <row r="1324" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1324" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1324" s="29" t="s">
         <v>109</v>
       </c>
       <c r="E1324" s="22">
         <v>2794375.7770367204</v>
       </c>
       <c r="F1324" s="22">
         <v>716376.0301612441</v>
       </c>
       <c r="G1324" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1324" s="22">
         <v>-117216.1978403508</v>
       </c>
       <c r="I1324" s="22">
         <v>6460.7901491744105</v>
       </c>
       <c r="J1324" s="22">
         <v>2019393.9813586646</v>
       </c>
       <c r="L1324" s="27"/>
       <c r="N1324" s="27"/>
       <c r="P1324" s="27"/>
       <c r="Q1324" s="27"/>
       <c r="R1324" s="27"/>
       <c r="S1324" s="27"/>
     </row>
-    <row r="1325" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1325" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1325" s="29" t="s">
         <v>110</v>
       </c>
       <c r="E1325" s="22">
         <v>2885559.657660279</v>
       </c>
       <c r="F1325" s="22">
         <v>716104.91916384152</v>
       </c>
       <c r="G1325" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1325" s="22">
         <v>-265282.08108053601</v>
       </c>
       <c r="I1325" s="22">
         <v>6460.7901491744105</v>
       </c>
       <c r="J1325" s="22">
         <v>1952242.7360701107</v>
       </c>
       <c r="L1325" s="27"/>
       <c r="N1325" s="27"/>
       <c r="P1325" s="27"/>
       <c r="Q1325" s="27"/>
       <c r="R1325" s="27"/>
       <c r="S1325" s="27"/>
     </row>
-    <row r="1326" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1326" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1326" s="29" t="s">
         <v>255</v>
       </c>
       <c r="E1326" s="22">
         <v>2893728.7431465359</v>
       </c>
       <c r="F1326" s="22">
         <v>714827.05533535196</v>
       </c>
       <c r="G1326" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1326" s="22">
         <v>-249481.56161553558</v>
       </c>
       <c r="I1326" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1326" s="22">
         <v>2016295.9446074194</v>
       </c>
       <c r="L1326" s="27"/>
       <c r="N1326" s="27"/>
       <c r="P1326" s="27"/>
       <c r="Q1326" s="27"/>
       <c r="R1326" s="27"/>
       <c r="S1326" s="27"/>
     </row>
-    <row r="1327" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1327" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1327" s="29" t="s">
         <v>403</v>
       </c>
       <c r="E1327" s="22">
         <v>2847402.0052696615</v>
       </c>
       <c r="F1327" s="22">
         <v>713232.60450251622</v>
       </c>
       <c r="G1327" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1327" s="22">
         <v>-126988.97534190281</v>
       </c>
       <c r="I1327" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1327" s="22">
         <v>2143905.853756771</v>
       </c>
       <c r="L1327" s="27"/>
       <c r="N1327" s="27"/>
       <c r="P1327" s="27"/>
       <c r="Q1327" s="27"/>
       <c r="R1327" s="27"/>
       <c r="S1327" s="27"/>
     </row>
-    <row r="1328" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1328" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1328" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1328" s="22">
         <v>2764308.9451725841</v>
       </c>
       <c r="F1328" s="22">
         <v>705366.42957767996</v>
       </c>
       <c r="G1328" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1328" s="22">
         <v>-71622.822504851734</v>
       </c>
       <c r="I1328" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1328" s="22">
         <v>2102313.2930769562</v>
       </c>
       <c r="L1328" s="27"/>
       <c r="N1328" s="27"/>
       <c r="P1328" s="27"/>
       <c r="Q1328" s="27"/>
       <c r="R1328" s="27"/>
       <c r="S1328" s="27"/>
     </row>
-    <row r="1329" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1329" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1329" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1329" s="22">
         <v>2744741.9123523878</v>
       </c>
       <c r="F1329" s="22">
         <v>706240.24204395222</v>
       </c>
       <c r="G1329" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1329" s="22">
         <v>-108664.74680809022</v>
       </c>
       <c r="I1329" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1329" s="22">
         <v>1951111.3643633979</v>
       </c>
       <c r="L1329" s="27"/>
       <c r="N1329" s="27"/>
       <c r="P1329" s="27"/>
       <c r="Q1329" s="27"/>
       <c r="R1329" s="27"/>
       <c r="S1329" s="27"/>
     </row>
-    <row r="1330" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1330" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1330" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1330" s="22">
         <v>2786970.7763053626</v>
       </c>
       <c r="F1330" s="22">
         <v>723962.38386027014</v>
       </c>
       <c r="G1330" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1330" s="22">
         <v>-98580.870184677246</v>
       </c>
       <c r="I1330" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1330" s="22">
         <v>1996386.615449952</v>
       </c>
       <c r="L1330" s="27"/>
       <c r="N1330" s="27"/>
       <c r="P1330" s="27"/>
       <c r="Q1330" s="27"/>
       <c r="R1330" s="27"/>
       <c r="S1330" s="27"/>
     </row>
-    <row r="1331" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1331" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1331" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1331" s="22">
         <v>2784471.0019910755</v>
       </c>
       <c r="F1331" s="22">
         <v>740823.02399342507</v>
       </c>
       <c r="G1331" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1331" s="22">
         <v>-161592.98746414611</v>
       </c>
       <c r="I1331" s="22">
         <v>6438.2665042449999</v>
       </c>
       <c r="J1331" s="22">
         <v>1898814.2467458749</v>
       </c>
       <c r="L1331" s="27"/>
       <c r="N1331" s="27"/>
       <c r="P1331" s="27"/>
       <c r="Q1331" s="27"/>
       <c r="R1331" s="27"/>
       <c r="S1331" s="27"/>
     </row>
-    <row r="1332" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1332" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1332" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1332" s="22">
         <v>2789209.1556576593</v>
       </c>
       <c r="F1332" s="22">
         <v>768128.56881325005</v>
       </c>
       <c r="G1332" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1332" s="22">
         <v>-246702.61026895215</v>
       </c>
       <c r="I1332" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1332" s="22">
         <v>1934874.2174365474</v>
       </c>
       <c r="L1332" s="27"/>
       <c r="N1332" s="27"/>
       <c r="P1332" s="27"/>
       <c r="Q1332" s="27"/>
       <c r="R1332" s="27"/>
       <c r="S1332" s="27"/>
     </row>
-    <row r="1333" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1333" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1333" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E1333" s="22">
         <v>2813087.3907196037</v>
       </c>
       <c r="F1333" s="22">
         <v>774503.64653326501</v>
       </c>
       <c r="G1333" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1333" s="22">
         <v>-209591.98434933764</v>
       </c>
       <c r="I1333" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1333" s="22">
         <v>1946006.5942311895</v>
       </c>
       <c r="L1333" s="27"/>
       <c r="N1333" s="27"/>
       <c r="P1333" s="27"/>
       <c r="Q1333" s="27"/>
       <c r="R1333" s="27"/>
       <c r="S1333" s="27"/>
     </row>
-    <row r="1334" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1334" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1334" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E1334" s="22">
         <v>2820487.8794295932</v>
       </c>
       <c r="F1334" s="22">
         <v>805594.96214518067</v>
       </c>
       <c r="G1334" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1334" s="22">
         <v>-244077.93674096267</v>
       </c>
       <c r="I1334" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1334" s="22">
         <v>1900687.8092236635</v>
       </c>
       <c r="L1334" s="27"/>
       <c r="N1334" s="27"/>
       <c r="P1334" s="27"/>
       <c r="Q1334" s="27"/>
       <c r="R1334" s="27"/>
       <c r="S1334" s="27"/>
     </row>
-    <row r="1335" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1335" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1335" s="29" t="s">
         <v>120</v>
       </c>
       <c r="E1335" s="22">
         <v>2817113.8519466314</v>
       </c>
       <c r="F1335" s="22">
         <v>802533.6779368741</v>
       </c>
       <c r="G1335" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1335" s="22">
         <v>-229933.9372893257</v>
       </c>
       <c r="I1335" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1335" s="22">
         <v>1981894.0903482339</v>
       </c>
       <c r="L1335" s="27"/>
       <c r="N1335" s="27"/>
       <c r="P1335" s="27"/>
       <c r="Q1335" s="27"/>
       <c r="R1335" s="27"/>
       <c r="S1335" s="27"/>
     </row>
-    <row r="1336" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1336" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1336" s="29" t="s">
         <v>121</v>
       </c>
       <c r="E1336" s="22">
         <v>2841657.7319824137</v>
       </c>
       <c r="F1336" s="22">
         <v>803619.33954485215</v>
       </c>
       <c r="G1336" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1336" s="22">
         <v>-216071.10352561198</v>
       </c>
       <c r="I1336" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1336" s="22">
         <v>1994597.5769036096</v>
       </c>
       <c r="L1336" s="27"/>
       <c r="N1336" s="27"/>
       <c r="P1336" s="27"/>
       <c r="Q1336" s="27"/>
       <c r="R1336" s="27"/>
       <c r="S1336" s="27"/>
     </row>
-    <row r="1337" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1337" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1337" s="29" t="s">
         <v>388</v>
       </c>
       <c r="E1337" s="22">
         <v>2835151.229078033</v>
       </c>
       <c r="F1337" s="22">
         <v>807888.76239411731</v>
       </c>
       <c r="G1337" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1337" s="22">
         <v>-194098.81728590233</v>
       </c>
       <c r="I1337" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1337" s="22">
         <v>1951754.7986532308</v>
       </c>
       <c r="L1337" s="27"/>
       <c r="N1337" s="27"/>
       <c r="P1337" s="27"/>
       <c r="Q1337" s="27"/>
       <c r="R1337" s="27"/>
       <c r="S1337" s="27"/>
     </row>
-    <row r="1338" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1338" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1338" s="29" t="s">
         <v>165</v>
       </c>
       <c r="E1338" s="22">
         <v>2721383.0972216371</v>
       </c>
       <c r="F1338" s="22">
         <v>823101.79402598296</v>
       </c>
       <c r="G1338" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1338" s="22">
         <v>-340649.05797913927</v>
       </c>
       <c r="I1338" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1338" s="22">
         <v>1924031.1314861299</v>
       </c>
       <c r="L1338" s="27"/>
       <c r="N1338" s="27"/>
       <c r="P1338" s="27"/>
       <c r="Q1338" s="27"/>
       <c r="R1338" s="27"/>
       <c r="S1338" s="27"/>
     </row>
-    <row r="1339" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1339" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1339" s="29" t="s">
         <v>166</v>
       </c>
       <c r="E1339" s="22">
         <v>2782436.7430399535</v>
       </c>
       <c r="F1339" s="22">
         <v>866006.24918779708</v>
       </c>
       <c r="G1339" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1339" s="22">
         <v>-370575.32164598902</v>
       </c>
       <c r="I1339" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1339" s="22">
         <v>1996592.26456352</v>
       </c>
       <c r="L1339" s="27"/>
       <c r="N1339" s="27"/>
       <c r="P1339" s="27"/>
       <c r="Q1339" s="27"/>
       <c r="R1339" s="27"/>
       <c r="S1339" s="27"/>
     </row>
-    <row r="1340" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1340" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1340" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1340" s="22">
         <v>2993028.5585621255</v>
       </c>
       <c r="F1340" s="22">
         <v>1142637.1467038938</v>
       </c>
       <c r="G1340" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1340" s="22">
         <v>-250839.436464764</v>
       </c>
       <c r="I1340" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1340" s="22">
         <v>2064449.9009240773</v>
       </c>
       <c r="L1340" s="27"/>
       <c r="N1340" s="27"/>
       <c r="P1340" s="27"/>
       <c r="Q1340" s="27"/>
       <c r="R1340" s="27"/>
       <c r="S1340" s="27"/>
     </row>
-    <row r="1341" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1341" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1341" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1341" s="22">
         <v>3075060.4363823296</v>
       </c>
       <c r="F1341" s="22">
         <v>1143351.6472246633</v>
       </c>
       <c r="G1341" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1341" s="22">
         <v>-188232.97939830204</v>
       </c>
       <c r="I1341" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1341" s="22">
         <v>1982153.2428068342</v>
       </c>
       <c r="L1341" s="27"/>
       <c r="N1341" s="27"/>
       <c r="P1341" s="27"/>
       <c r="Q1341" s="27"/>
       <c r="R1341" s="27"/>
       <c r="S1341" s="27"/>
     </row>
-    <row r="1342" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1342" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1342" s="29" t="s">
         <v>390</v>
       </c>
       <c r="E1342" s="22">
         <v>3054337.2835087078</v>
       </c>
       <c r="F1342" s="22">
         <v>1142900.1072961863</v>
       </c>
       <c r="G1342" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1342" s="22">
         <v>-137118.22548791673</v>
       </c>
       <c r="I1342" s="22">
         <v>6425.0692479642803</v>
       </c>
       <c r="J1342" s="22">
         <v>1951824.5899938927</v>
       </c>
       <c r="L1342" s="27"/>
       <c r="N1342" s="27"/>
       <c r="P1342" s="27"/>
       <c r="Q1342" s="27"/>
       <c r="R1342" s="27"/>
       <c r="S1342" s="27"/>
     </row>
-    <row r="1343" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="1343" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1343" s="29" t="s">
-        <v>404</v>
+        <v>217</v>
       </c>
       <c r="E1343" s="22">
         <v>3010049.1163671375</v>
       </c>
       <c r="F1343" s="22">
         <v>1143776.577703831</v>
       </c>
       <c r="G1343" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1343" s="22">
         <v>-182500.19266563866</v>
       </c>
       <c r="I1343" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1343" s="22">
         <v>1910141.1154655099</v>
       </c>
       <c r="L1343" s="27"/>
       <c r="N1343" s="27"/>
       <c r="P1343" s="27"/>
       <c r="Q1343" s="27"/>
       <c r="R1343" s="27"/>
       <c r="S1343" s="27"/>
     </row>
-    <row r="1344" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="J1344" s="26"/>
+    <row r="1344" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1344" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="E1344" s="22">
+        <v>3012189.534456539</v>
+      </c>
+      <c r="F1344" s="22">
+        <v>1139072.8026324618</v>
+      </c>
+      <c r="G1344" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1344" s="22">
+        <v>-164665.23958064255</v>
+      </c>
+      <c r="I1344" s="22">
+        <v>6419.7063284558699</v>
+      </c>
+      <c r="J1344" s="22">
+        <v>1996400.6754878461</v>
+      </c>
       <c r="L1344" s="27"/>
       <c r="N1344" s="27"/>
       <c r="P1344" s="27"/>
       <c r="Q1344" s="27"/>
       <c r="R1344" s="27"/>
       <c r="S1344" s="27"/>
     </row>
-    <row r="1345" spans="3:10" x14ac:dyDescent="0.25">
-      <c r="D1345" s="52" t="s">
+    <row r="1345" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1345" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="E1345" s="22">
+        <v>3025829.4935251134</v>
+      </c>
+      <c r="F1345" s="22">
+        <v>1143229.2180659366</v>
+      </c>
+      <c r="G1345" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1345" s="22">
+        <v>-126046.89416634</v>
+      </c>
+      <c r="I1345" s="22">
+        <v>6419.7063284558699</v>
+      </c>
+      <c r="J1345" s="22">
+        <v>2035635.0458342929</v>
+      </c>
+      <c r="L1345" s="27"/>
+      <c r="N1345" s="27"/>
+      <c r="P1345" s="27"/>
+      <c r="Q1345" s="27"/>
+      <c r="R1345" s="27"/>
+      <c r="S1345" s="27"/>
+    </row>
+    <row r="1346" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1346" s="29" t="s">
+        <v>131</v>
+      </c>
+      <c r="E1346" s="22">
+        <v>2995745.4246285898</v>
+      </c>
+      <c r="F1346" s="22">
+        <v>1142183.1285954802</v>
+      </c>
+      <c r="G1346" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1346" s="22">
+        <v>-135786.99079348473</v>
+      </c>
+      <c r="I1346" s="22">
+        <v>6419.7063284558699</v>
+      </c>
+      <c r="J1346" s="22">
+        <v>1927343.7158758235</v>
+      </c>
+      <c r="L1346" s="27"/>
+      <c r="N1346" s="27"/>
+      <c r="P1346" s="27"/>
+      <c r="Q1346" s="27"/>
+      <c r="R1346" s="27"/>
+      <c r="S1346" s="27"/>
+    </row>
+    <row r="1347" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1347" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="E1347" s="22">
+        <v>3013104.6237156824</v>
+      </c>
+      <c r="F1347" s="22">
+        <v>1148568.259647836</v>
+      </c>
+      <c r="G1347" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1347" s="22">
+        <v>-230961.11195437086</v>
+      </c>
+      <c r="I1347" s="22">
+        <v>6414.7052939687401</v>
+      </c>
+      <c r="J1347" s="22">
+        <v>1903582.5959142635</v>
+      </c>
+      <c r="L1347" s="27"/>
+      <c r="N1347" s="27"/>
+      <c r="P1347" s="27"/>
+      <c r="Q1347" s="27"/>
+      <c r="R1347" s="27"/>
+      <c r="S1347" s="27"/>
+    </row>
+    <row r="1348" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1348" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E1348" s="22">
+        <v>2986911.6629154119</v>
+      </c>
+      <c r="F1348" s="22">
+        <v>1142088.3811871682</v>
+      </c>
+      <c r="G1348" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1348" s="22">
+        <v>-190668.65975974436</v>
+      </c>
+      <c r="I1348" s="22">
+        <v>6414.6141949687399</v>
+      </c>
+      <c r="J1348" s="22">
+        <v>1996153.1085145965</v>
+      </c>
+      <c r="L1348" s="27"/>
+      <c r="N1348" s="27"/>
+      <c r="P1348" s="27"/>
+      <c r="Q1348" s="27"/>
+      <c r="R1348" s="27"/>
+      <c r="S1348" s="27"/>
+    </row>
+    <row r="1349" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1349" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="E1349" s="22">
+        <v>2980871.7721826094</v>
+      </c>
+      <c r="F1349" s="22">
+        <v>1131235.7246832978</v>
+      </c>
+      <c r="G1349" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1349" s="22">
+        <v>-246607.45349073713</v>
+      </c>
+      <c r="I1349" s="22">
+        <v>6364.7052939687401</v>
+      </c>
+      <c r="J1349" s="22">
+        <v>1897629.0987658557</v>
+      </c>
+      <c r="L1349" s="27"/>
+      <c r="N1349" s="27"/>
+      <c r="P1349" s="27"/>
+      <c r="Q1349" s="27"/>
+      <c r="R1349" s="27"/>
+      <c r="S1349" s="27"/>
+    </row>
+    <row r="1350" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1350" s="25"/>
+      <c r="E1350" s="26"/>
+      <c r="F1350" s="26"/>
+      <c r="G1350" s="26"/>
+      <c r="H1350" s="26"/>
+      <c r="I1350" s="26"/>
+      <c r="J1350" s="26"/>
+      <c r="L1350" s="27"/>
+      <c r="N1350" s="27"/>
+      <c r="P1350" s="27"/>
+      <c r="Q1350" s="27"/>
+      <c r="R1350" s="27"/>
+      <c r="S1350" s="27"/>
+    </row>
+    <row r="1351" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="D1351" s="32" t="s">
         <v>399</v>
       </c>
-      <c r="E1345" s="52"/>
-[...16 lines deleted...]
-      <c r="D1347" s="52" t="s">
+      <c r="E1351" s="32"/>
+      <c r="F1351" s="32"/>
+      <c r="G1351" s="32"/>
+      <c r="H1351" s="32"/>
+      <c r="I1351" s="32"/>
+      <c r="J1351" s="32"/>
+    </row>
+    <row r="1352" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="D1352" s="32"/>
+      <c r="E1352" s="32"/>
+      <c r="F1352" s="32"/>
+      <c r="G1352" s="32"/>
+      <c r="H1352" s="32"/>
+      <c r="I1352" s="32"/>
+      <c r="J1352" s="32"/>
+    </row>
+    <row r="1353" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="D1353" s="32" t="s">
         <v>400</v>
       </c>
-      <c r="E1347" s="52"/>
-[...26 lines deleted...]
-      <c r="D1351" t="s">
+      <c r="E1353" s="32"/>
+      <c r="F1353" s="32"/>
+      <c r="G1353" s="32"/>
+      <c r="H1353" s="32"/>
+      <c r="I1353" s="32"/>
+      <c r="J1353" s="32"/>
+    </row>
+    <row r="1354" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="D1354" s="32"/>
+      <c r="E1354" s="32"/>
+      <c r="F1354" s="32"/>
+      <c r="G1354" s="32"/>
+      <c r="H1354" s="32"/>
+      <c r="I1354" s="32"/>
+      <c r="J1354" s="32"/>
+    </row>
+    <row r="1355" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="C1355" s="17"/>
+      <c r="D1355" s="32"/>
+      <c r="E1355" s="32"/>
+      <c r="F1355" s="32"/>
+      <c r="G1355" s="32"/>
+      <c r="H1355" s="32"/>
+      <c r="I1355" s="32"/>
+      <c r="J1355" s="32"/>
+    </row>
+    <row r="1357" spans="3:19" x14ac:dyDescent="0.25">
+      <c r="D1357" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="1352" spans="3:10" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="D1352" t="s">
+    <row r="1358" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D1358" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="1354" spans="3:10" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="D1354" s="51" t="s">
+    <row r="1360" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D1360" s="39" t="s">
         <v>405</v>
       </c>
-      <c r="E1354" s="51"/>
-[...4 lines deleted...]
-      <c r="J1354" s="51"/>
+      <c r="E1360" s="39"/>
+      <c r="F1360" s="39"/>
+      <c r="G1360" s="39"/>
+      <c r="H1360" s="39"/>
+      <c r="I1360" s="39"/>
+      <c r="J1360" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="D1347:J1349"/>
-[...34 lines deleted...]
-    <mergeCell ref="J8:J10"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="D88:J88"/>
     <mergeCell ref="D334:J334"/>
     <mergeCell ref="D974:J974"/>
     <mergeCell ref="D432:J432"/>
     <mergeCell ref="D631:J631"/>
     <mergeCell ref="D285:J285"/>
     <mergeCell ref="D533:J533"/>
     <mergeCell ref="D236:J236"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D187:J187"/>
     <mergeCell ref="D138:J138"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D481:J481"/>
     <mergeCell ref="D582:J582"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D4:J4"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="D5:J5"/>
+    <mergeCell ref="D6:J6"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="D7:J7"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="J8:J10"/>
+    <mergeCell ref="D383:J383"/>
+    <mergeCell ref="I530:I532"/>
+    <mergeCell ref="J530:J532"/>
+    <mergeCell ref="D1360:J1360"/>
+    <mergeCell ref="D680:J680"/>
+    <mergeCell ref="D876:J876"/>
+    <mergeCell ref="D827:J827"/>
+    <mergeCell ref="D778:J778"/>
+    <mergeCell ref="D729:J729"/>
+    <mergeCell ref="D925:J925"/>
+    <mergeCell ref="D1023:J1023"/>
+    <mergeCell ref="D1072:J1072"/>
+    <mergeCell ref="D1121:J1121"/>
+    <mergeCell ref="D1170:J1170"/>
+    <mergeCell ref="D1219:J1219"/>
+    <mergeCell ref="D1351:J1352"/>
+    <mergeCell ref="D1353:J1355"/>
+    <mergeCell ref="D1267:J1267"/>
+    <mergeCell ref="D1316:J1316"/>
+    <mergeCell ref="D530:D532"/>
+    <mergeCell ref="E530:E532"/>
+    <mergeCell ref="F530:F532"/>
+    <mergeCell ref="G530:G532"/>
+    <mergeCell ref="H530:H532"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -36333,105 +36516,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F97608A-16C5-4163-9546-633A80E03F9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92B7D69-B4F6-478F-859D-BE017088207D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4284FE-5723-4271-A2A4-C6476F8565E3}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
-    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>