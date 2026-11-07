--- v2 (2026-09-22)
+++ v3 (2026-11-07)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yamani_s.p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF2D22F7-0B2A-4C0D-A25D-EA3C0972A97D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB0A3E7C-9D0B-4766-966D-E40CFB02202E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O D C S" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1360</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1368</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'O D C S'!$4:$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="406">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>OTHER DEPOSITORY CORPORATIONS SURVEY (ODCS)</t>
   </si>
   <si>
     <t>(Analytical Accounts of The Central Bank)</t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">RESERVE MONEY </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">Gross Foreign Assets </t>
   </si>
   <si>
@@ -1299,63 +1299,63 @@
     <t>*) Temporary figures</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> revised figures </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">March 17 </t>
   </si>
   <si>
-    <t>September 7*</t>
-[...2 lines deleted...]
-    <t>Last update  : 15/09/2026</t>
+    <t>October 30*</t>
+  </si>
+  <si>
+    <t>Last update  : 6/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -2275,86 +2275,86 @@
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="34" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="34" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="36" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="36" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="38" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="38" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2391,112 +2391,112 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="75" applyNumberFormat="1"/>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="11" fillId="2" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="91">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -2939,181 +2939,181 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S1360"/>
+  <dimension ref="A1:S1368"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A530" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A1338" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B530" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A1350" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A530" sqref="A530"/>
-      <selection pane="bottomLeft" activeCell="K1348" sqref="K1348"/>
+      <selection pane="bottomLeft" activeCell="I1366" sqref="I1366"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="4" width="17.81640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="15.54296875" customWidth="1"/>
+    <col min="4" max="4" width="17.77734375" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" customWidth="1"/>
+    <col min="6" max="6" width="16.44140625" customWidth="1"/>
+    <col min="7" max="7" width="15.21875" customWidth="1"/>
+    <col min="8" max="8" width="13.21875" customWidth="1"/>
+    <col min="9" max="9" width="15.77734375" customWidth="1"/>
+    <col min="10" max="10" width="15.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...4 lines deleted...]
-      <c r="A2" s="40" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="D4" s="41" t="s">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+    </row>
+    <row r="4" spans="1:10" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="42"/>
-[...7 lines deleted...]
-      <c r="D5" s="44" t="s">
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="41"/>
+    </row>
+    <row r="5" spans="1:10" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="45"/>
-[...7 lines deleted...]
-      <c r="D6" s="47" t="s">
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="44"/>
+    </row>
+    <row r="6" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="48"/>
-[...7 lines deleted...]
-      <c r="D7" s="50" t="s">
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="47"/>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="D7" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="51"/>
-[...7 lines deleted...]
-      <c r="D8" s="36" t="s">
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="50"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="36" t="s">
+      <c r="F8" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="36" t="s">
+      <c r="G8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="36" t="s">
+      <c r="H8" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="36" t="s">
+      <c r="I8" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="36" t="s">
+      <c r="J8" s="35" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="3" customFormat="1" ht="13" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="D11" s="33">
+    <row r="9" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+      <c r="J10" s="37"/>
+    </row>
+    <row r="11" spans="1:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="32">
         <v>1998</v>
       </c>
-      <c r="E11" s="34"/>
-[...4 lines deleted...]
-      <c r="J11" s="35"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="34"/>
     </row>
     <row r="12" spans="1:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="5">
         <v>44660</v>
       </c>
       <c r="F12" s="5">
         <v>10874</v>
       </c>
       <c r="G12" s="6">
         <v>480</v>
       </c>
       <c r="H12" s="5">
         <v>56014</v>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
     </row>
     <row r="13" spans="1:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="5">
@@ -3299,60 +3299,60 @@
       <c r="H22" s="5">
         <v>78400</v>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
     </row>
     <row r="23" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D23" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="5">
         <v>48506</v>
       </c>
       <c r="F23" s="5">
         <v>25203</v>
       </c>
       <c r="G23" s="6">
         <v>424</v>
       </c>
       <c r="H23" s="5">
         <v>74133</v>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
     </row>
-    <row r="24" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D24" s="33">
+    <row r="24" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="32">
         <v>1999</v>
       </c>
-      <c r="E24" s="34"/>
-[...4 lines deleted...]
-      <c r="J24" s="35"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="34"/>
     </row>
     <row r="25" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="5">
         <v>44660</v>
       </c>
       <c r="F25" s="5">
         <v>10874</v>
       </c>
       <c r="G25" s="6">
         <v>480</v>
       </c>
       <c r="H25" s="5">
         <v>56014</v>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
     </row>
     <row r="26" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="5">
@@ -3538,60 +3538,60 @@
       <c r="H35" s="5">
         <v>78400</v>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
     <row r="36" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E36" s="5">
         <v>48506</v>
       </c>
       <c r="F36" s="5">
         <v>25203</v>
       </c>
       <c r="G36" s="6">
         <v>424</v>
       </c>
       <c r="H36" s="5">
         <v>74133</v>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
     </row>
-    <row r="37" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D37" s="33">
+    <row r="37" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="32">
         <v>2000</v>
       </c>
-      <c r="E37" s="34"/>
-[...4 lines deleted...]
-      <c r="J37" s="35"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="33"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="34"/>
     </row>
     <row r="38" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D38" s="7">
         <v>41646</v>
       </c>
       <c r="E38" s="10">
         <v>195708</v>
       </c>
       <c r="F38" s="10">
         <v>109895</v>
       </c>
       <c r="G38" s="10">
         <v>26585</v>
       </c>
       <c r="H38" s="10">
         <v>270419</v>
       </c>
       <c r="I38" s="10">
         <v>7215</v>
       </c>
       <c r="J38" s="10">
         <v>92920</v>
       </c>
     </row>
     <row r="39" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -4699,60 +4699,60 @@
       </c>
     </row>
     <row r="87" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E87" s="10">
         <v>289490</v>
       </c>
       <c r="F87" s="10">
         <v>88261</v>
       </c>
       <c r="G87" s="10">
         <v>47025</v>
       </c>
       <c r="H87" s="10">
         <v>226045</v>
       </c>
       <c r="I87" s="10">
         <v>7683</v>
       </c>
       <c r="J87" s="10">
         <v>125615</v>
       </c>
     </row>
-    <row r="88" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D88" s="33">
+    <row r="88" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D88" s="32">
         <v>2001</v>
       </c>
-      <c r="E88" s="34"/>
-[...4 lines deleted...]
-      <c r="J88" s="35"/>
+      <c r="E88" s="33"/>
+      <c r="F88" s="33"/>
+      <c r="G88" s="33"/>
+      <c r="H88" s="33"/>
+      <c r="I88" s="33"/>
+      <c r="J88" s="34"/>
     </row>
     <row r="89" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="7">
         <v>41644</v>
       </c>
       <c r="E89" s="10">
         <v>290273</v>
       </c>
       <c r="F89" s="10">
         <v>88261</v>
       </c>
       <c r="G89" s="10">
         <v>47023</v>
       </c>
       <c r="H89" s="10">
         <v>226044</v>
       </c>
       <c r="I89" s="10">
         <v>7683</v>
       </c>
       <c r="J89" s="10">
         <v>113078</v>
       </c>
     </row>
     <row r="90" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -5837,60 +5837,60 @@
       </c>
     </row>
     <row r="137" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="12">
         <v>42004</v>
       </c>
       <c r="E137" s="30">
         <v>300027</v>
       </c>
       <c r="F137" s="30">
         <v>108744</v>
       </c>
       <c r="G137" s="30">
         <v>46154</v>
       </c>
       <c r="H137" s="30">
         <v>252055</v>
       </c>
       <c r="I137" s="30">
         <v>7831</v>
       </c>
       <c r="J137" s="30">
         <v>122226</v>
       </c>
     </row>
-    <row r="138" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="33">
+    <row r="138" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D138" s="32">
         <v>2002</v>
       </c>
-      <c r="E138" s="34"/>
-[...4 lines deleted...]
-      <c r="J138" s="35"/>
+      <c r="E138" s="33"/>
+      <c r="F138" s="33"/>
+      <c r="G138" s="33"/>
+      <c r="H138" s="33"/>
+      <c r="I138" s="33"/>
+      <c r="J138" s="34"/>
     </row>
     <row r="139" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="7">
         <v>41646</v>
       </c>
       <c r="E139" s="10">
         <v>300027</v>
       </c>
       <c r="F139" s="10">
         <v>108744</v>
       </c>
       <c r="G139" s="10">
         <v>46154</v>
       </c>
       <c r="H139" s="10">
         <v>252055</v>
       </c>
       <c r="I139" s="10">
         <v>7831</v>
       </c>
       <c r="J139" s="10">
         <v>122226</v>
       </c>
     </row>
     <row r="140" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -6952,60 +6952,60 @@
       </c>
     </row>
     <row r="186" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="12">
         <v>42004</v>
       </c>
       <c r="E186" s="10">
         <v>294437</v>
       </c>
       <c r="F186" s="10">
         <v>81993</v>
       </c>
       <c r="G186" s="10">
         <v>45076</v>
       </c>
       <c r="H186" s="10">
         <v>280703</v>
       </c>
       <c r="I186" s="10">
         <v>8302</v>
       </c>
       <c r="J186" s="10">
         <v>138250</v>
       </c>
     </row>
-    <row r="187" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D187" s="33">
+    <row r="187" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D187" s="32">
         <v>2003</v>
       </c>
-      <c r="E187" s="34"/>
-[...4 lines deleted...]
-      <c r="J187" s="35"/>
+      <c r="E187" s="33"/>
+      <c r="F187" s="33"/>
+      <c r="G187" s="33"/>
+      <c r="H187" s="33"/>
+      <c r="I187" s="33"/>
+      <c r="J187" s="34"/>
     </row>
     <row r="188" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="7">
         <v>41646</v>
       </c>
       <c r="E188" s="10">
         <v>294382</v>
       </c>
       <c r="F188" s="10">
         <v>83650</v>
       </c>
       <c r="G188" s="10">
         <v>45065</v>
       </c>
       <c r="H188" s="10">
         <v>280703</v>
       </c>
       <c r="I188" s="10">
         <v>8302</v>
       </c>
       <c r="J188" s="10">
         <v>131372</v>
       </c>
     </row>
     <row r="189" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -8067,60 +8067,60 @@
       </c>
     </row>
     <row r="235" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D235" s="31">
         <v>42004</v>
       </c>
       <c r="E235" s="10">
         <v>319842</v>
       </c>
       <c r="F235" s="10">
         <v>93855</v>
       </c>
       <c r="G235" s="10">
         <v>43676</v>
       </c>
       <c r="H235" s="10">
         <v>246637</v>
       </c>
       <c r="I235" s="10">
         <v>8525</v>
       </c>
       <c r="J235" s="10">
         <v>166474</v>
       </c>
     </row>
-    <row r="236" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D236" s="33">
+    <row r="236" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D236" s="32">
         <v>2004</v>
       </c>
-      <c r="E236" s="34"/>
-[...4 lines deleted...]
-      <c r="J236" s="35"/>
+      <c r="E236" s="33"/>
+      <c r="F236" s="33"/>
+      <c r="G236" s="33"/>
+      <c r="H236" s="33"/>
+      <c r="I236" s="33"/>
+      <c r="J236" s="34"/>
     </row>
     <row r="237" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="7">
         <v>41646</v>
       </c>
       <c r="E237" s="11">
         <v>319101</v>
       </c>
       <c r="F237" s="11">
         <v>97447</v>
       </c>
       <c r="G237" s="11">
         <v>43662</v>
       </c>
       <c r="H237" s="11">
         <v>246636</v>
       </c>
       <c r="I237" s="11">
         <v>8533</v>
       </c>
       <c r="J237" s="11">
         <v>150426</v>
       </c>
     </row>
     <row r="238" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -9182,60 +9182,60 @@
       </c>
     </row>
     <row r="284" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D284" s="12">
         <v>42004</v>
       </c>
       <c r="E284" s="11">
         <v>342026</v>
       </c>
       <c r="F284" s="11">
         <v>97254</v>
       </c>
       <c r="G284" s="11">
         <v>10427</v>
       </c>
       <c r="H284" s="11">
         <v>273670</v>
       </c>
       <c r="I284" s="11">
         <v>39578</v>
       </c>
       <c r="J284" s="11">
         <v>199446</v>
       </c>
     </row>
-    <row r="285" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D285" s="33">
+    <row r="285" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D285" s="32">
         <v>2005</v>
       </c>
-      <c r="E285" s="34"/>
-[...4 lines deleted...]
-      <c r="J285" s="35"/>
+      <c r="E285" s="33"/>
+      <c r="F285" s="33"/>
+      <c r="G285" s="33"/>
+      <c r="H285" s="33"/>
+      <c r="I285" s="33"/>
+      <c r="J285" s="34"/>
     </row>
     <row r="286" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D286" s="7">
         <v>41646</v>
       </c>
       <c r="E286" s="11">
         <v>339892</v>
       </c>
       <c r="F286" s="11">
         <v>97228</v>
       </c>
       <c r="G286" s="11">
         <v>10889</v>
       </c>
       <c r="H286" s="11">
         <v>273670</v>
       </c>
       <c r="I286" s="11">
         <v>39577</v>
       </c>
       <c r="J286" s="11">
         <v>196309</v>
       </c>
     </row>
     <row r="287" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -10297,60 +10297,60 @@
       </c>
     </row>
     <row r="333" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D333" s="12">
         <v>42003</v>
       </c>
       <c r="E333" s="11">
         <v>343898</v>
       </c>
       <c r="F333" s="11">
         <v>93755</v>
       </c>
       <c r="G333" s="11">
         <v>9790</v>
       </c>
       <c r="H333" s="11">
         <v>286756</v>
       </c>
       <c r="I333" s="11">
         <v>25671</v>
       </c>
       <c r="J333" s="11">
         <v>269971</v>
       </c>
     </row>
-    <row r="334" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D334" s="33">
+    <row r="334" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D334" s="32">
         <v>2006</v>
       </c>
-      <c r="E334" s="34"/>
-[...4 lines deleted...]
-      <c r="J334" s="35"/>
+      <c r="E334" s="33"/>
+      <c r="F334" s="33"/>
+      <c r="G334" s="33"/>
+      <c r="H334" s="33"/>
+      <c r="I334" s="33"/>
+      <c r="J334" s="34"/>
     </row>
     <row r="335" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D335" s="7">
         <v>41645</v>
       </c>
       <c r="E335" s="10">
         <v>337768</v>
       </c>
       <c r="F335" s="10">
         <v>93463</v>
       </c>
       <c r="G335" s="10">
         <v>10434</v>
       </c>
       <c r="H335" s="10">
         <v>286756</v>
       </c>
       <c r="I335" s="10">
         <v>25664</v>
       </c>
       <c r="J335" s="10">
         <v>249764</v>
       </c>
     </row>
     <row r="336" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -11412,60 +11412,60 @@
       </c>
     </row>
     <row r="382" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D382" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E382" s="10">
         <v>385820</v>
       </c>
       <c r="F382" s="10">
         <v>7884</v>
       </c>
       <c r="G382" s="10">
         <v>9693</v>
       </c>
       <c r="H382" s="10">
         <v>265919</v>
       </c>
       <c r="I382" s="10">
         <v>25771</v>
       </c>
       <c r="J382" s="10">
         <v>346492</v>
       </c>
     </row>
-    <row r="383" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D383" s="33">
+    <row r="383" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D383" s="32">
         <v>2007</v>
       </c>
-      <c r="E383" s="34"/>
-[...4 lines deleted...]
-      <c r="J383" s="35"/>
+      <c r="E383" s="33"/>
+      <c r="F383" s="33"/>
+      <c r="G383" s="33"/>
+      <c r="H383" s="33"/>
+      <c r="I383" s="33"/>
+      <c r="J383" s="34"/>
     </row>
     <row r="384" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D384" s="7">
         <v>41644</v>
       </c>
       <c r="E384" s="10">
         <v>386085</v>
       </c>
       <c r="F384" s="10">
         <v>7878</v>
       </c>
       <c r="G384" s="10">
         <v>9983</v>
       </c>
       <c r="H384" s="10">
         <v>262407</v>
       </c>
       <c r="I384" s="10">
         <v>25771</v>
       </c>
       <c r="J384" s="10">
         <v>337381</v>
       </c>
     </row>
     <row r="385" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -12527,60 +12527,60 @@
       </c>
     </row>
     <row r="431" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D431" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E431" s="10">
         <v>538775</v>
       </c>
       <c r="F431" s="10">
         <v>7862</v>
       </c>
       <c r="G431" s="10">
         <v>8447</v>
       </c>
       <c r="H431" s="10">
         <v>249069</v>
       </c>
       <c r="I431" s="10">
         <v>14246</v>
       </c>
       <c r="J431" s="10">
         <v>438460</v>
       </c>
     </row>
-    <row r="432" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D432" s="33">
+    <row r="432" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D432" s="32">
         <v>2008</v>
       </c>
-      <c r="E432" s="34"/>
-[...4 lines deleted...]
-      <c r="J432" s="35"/>
+      <c r="E432" s="33"/>
+      <c r="F432" s="33"/>
+      <c r="G432" s="33"/>
+      <c r="H432" s="33"/>
+      <c r="I432" s="33"/>
+      <c r="J432" s="34"/>
     </row>
     <row r="433" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D433" s="7">
         <v>41646</v>
       </c>
       <c r="E433" s="10">
         <v>539477</v>
       </c>
       <c r="F433" s="10">
         <v>7947</v>
       </c>
       <c r="G433" s="10">
         <v>9275</v>
       </c>
       <c r="H433" s="10">
         <v>251146</v>
       </c>
       <c r="I433" s="10">
         <v>14246</v>
       </c>
       <c r="J433" s="10">
         <v>395085</v>
       </c>
     </row>
     <row r="434" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -13642,60 +13642,60 @@
       </c>
     </row>
     <row r="480" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D480" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E480" s="10">
         <v>566959</v>
       </c>
       <c r="F480" s="10">
         <v>8603</v>
       </c>
       <c r="G480" s="10">
         <v>9322</v>
       </c>
       <c r="H480" s="10">
         <v>172012</v>
       </c>
       <c r="I480" s="10">
         <v>14270</v>
       </c>
       <c r="J480" s="10">
         <v>354299</v>
       </c>
     </row>
-    <row r="481" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D481" s="33">
+    <row r="481" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D481" s="32">
         <v>2009</v>
       </c>
-      <c r="E481" s="34"/>
-[...4 lines deleted...]
-      <c r="J481" s="35"/>
+      <c r="E481" s="33"/>
+      <c r="F481" s="33"/>
+      <c r="G481" s="33"/>
+      <c r="H481" s="33"/>
+      <c r="I481" s="33"/>
+      <c r="J481" s="34"/>
     </row>
     <row r="482" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D482" s="7">
         <v>41646</v>
       </c>
       <c r="E482" s="10">
         <v>560915</v>
       </c>
       <c r="F482" s="10">
         <v>8470</v>
       </c>
       <c r="G482" s="10">
         <v>9880</v>
       </c>
       <c r="H482" s="10">
         <v>185137</v>
       </c>
       <c r="I482" s="10">
         <v>14269</v>
       </c>
       <c r="J482" s="10">
         <v>348457</v>
       </c>
     </row>
     <row r="483" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -14758,100 +14758,100 @@
     </row>
     <row r="529" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D529" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E529" s="10">
         <v>621815</v>
       </c>
       <c r="F529" s="10">
         <v>35902</v>
       </c>
       <c r="G529" s="10">
         <v>7166</v>
       </c>
       <c r="H529" s="10">
         <v>200956</v>
       </c>
       <c r="I529" s="10">
         <v>13551</v>
       </c>
       <c r="J529" s="10">
         <v>452661</v>
       </c>
     </row>
     <row r="530" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D530" s="36" t="s">
+      <c r="D530" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="E530" s="36" t="s">
+      <c r="E530" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="F530" s="36" t="s">
+      <c r="F530" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="G530" s="36" t="s">
+      <c r="G530" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="H530" s="36" t="s">
+      <c r="H530" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="I530" s="36" t="s">
+      <c r="I530" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="J530" s="36" t="s">
+      <c r="J530" s="35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="531" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D531" s="37"/>
-[...5 lines deleted...]
-      <c r="J531" s="37"/>
+      <c r="D531" s="36"/>
+      <c r="E531" s="36"/>
+      <c r="F531" s="36"/>
+      <c r="G531" s="36"/>
+      <c r="H531" s="36"/>
+      <c r="I531" s="36"/>
+      <c r="J531" s="36"/>
     </row>
     <row r="532" spans="4:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D532" s="38"/>
-[...8 lines deleted...]
-      <c r="D533" s="33">
+      <c r="D532" s="37"/>
+      <c r="E532" s="37"/>
+      <c r="F532" s="37"/>
+      <c r="G532" s="37"/>
+      <c r="H532" s="37"/>
+      <c r="I532" s="37"/>
+      <c r="J532" s="37"/>
+    </row>
+    <row r="533" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D533" s="32">
         <v>2010</v>
       </c>
-      <c r="E533" s="34"/>
-[...4 lines deleted...]
-      <c r="J533" s="35"/>
+      <c r="E533" s="33"/>
+      <c r="F533" s="33"/>
+      <c r="G533" s="33"/>
+      <c r="H533" s="33"/>
+      <c r="I533" s="33"/>
+      <c r="J533" s="34"/>
     </row>
     <row r="534" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D534" s="7">
         <v>41640</v>
       </c>
       <c r="E534" s="11">
         <v>614659</v>
       </c>
       <c r="F534" s="11">
         <v>35298</v>
       </c>
       <c r="G534" s="11">
         <v>7660</v>
       </c>
       <c r="H534" s="11">
         <v>211628</v>
       </c>
       <c r="I534" s="11">
         <v>13541</v>
       </c>
       <c r="J534" s="11">
         <v>428654</v>
       </c>
     </row>
     <row r="535" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -15913,60 +15913,60 @@
       </c>
     </row>
     <row r="581" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D581" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E581" s="11">
         <v>862979</v>
       </c>
       <c r="F581" s="11">
         <v>33661</v>
       </c>
       <c r="G581" s="11">
         <v>11197</v>
       </c>
       <c r="H581" s="11">
         <v>160819</v>
       </c>
       <c r="I581" s="11">
         <v>13085</v>
       </c>
       <c r="J581" s="11">
         <v>626401</v>
       </c>
     </row>
-    <row r="582" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D582" s="33">
+    <row r="582" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D582" s="32">
         <v>2011</v>
       </c>
-      <c r="E582" s="34"/>
-[...4 lines deleted...]
-      <c r="J582" s="35"/>
+      <c r="E582" s="33"/>
+      <c r="F582" s="33"/>
+      <c r="G582" s="33"/>
+      <c r="H582" s="33"/>
+      <c r="I582" s="33"/>
+      <c r="J582" s="34"/>
     </row>
     <row r="583" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D583" s="7">
         <v>41646</v>
       </c>
       <c r="E583" s="10">
         <v>865201</v>
       </c>
       <c r="F583" s="10">
         <v>33566</v>
       </c>
       <c r="G583" s="10">
         <v>11598</v>
       </c>
       <c r="H583" s="10">
         <v>169843</v>
       </c>
       <c r="I583" s="10">
         <v>13084</v>
       </c>
       <c r="J583" s="10">
         <v>609480</v>
       </c>
     </row>
     <row r="584" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -17028,60 +17028,60 @@
       </c>
     </row>
     <row r="630" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D630" s="7" t="s">
         <v>44</v>
       </c>
       <c r="E630" s="10">
         <v>1015081</v>
       </c>
       <c r="F630" s="10">
         <v>49208</v>
       </c>
       <c r="G630" s="10">
         <v>8702</v>
       </c>
       <c r="H630" s="10">
         <v>166928</v>
       </c>
       <c r="I630" s="10">
         <v>11650</v>
       </c>
       <c r="J630" s="10">
         <v>827253</v>
       </c>
     </row>
-    <row r="631" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D631" s="33">
+    <row r="631" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D631" s="32">
         <v>2012</v>
       </c>
-      <c r="E631" s="34"/>
-[...4 lines deleted...]
-      <c r="J631" s="35"/>
+      <c r="E631" s="33"/>
+      <c r="F631" s="33"/>
+      <c r="G631" s="33"/>
+      <c r="H631" s="33"/>
+      <c r="I631" s="33"/>
+      <c r="J631" s="34"/>
     </row>
     <row r="632" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D632" s="7">
         <v>41645</v>
       </c>
       <c r="E632" s="10">
         <v>1024075</v>
       </c>
       <c r="F632" s="10">
         <v>49927</v>
       </c>
       <c r="G632" s="10">
         <v>8873</v>
       </c>
       <c r="H632" s="10">
         <v>182164</v>
       </c>
       <c r="I632" s="10">
         <v>11648</v>
       </c>
       <c r="J632" s="10">
         <v>840183</v>
       </c>
     </row>
     <row r="633" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -18143,60 +18143,60 @@
       </c>
     </row>
     <row r="679" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D679" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E679" s="10">
         <v>1152721</v>
       </c>
       <c r="F679" s="10">
         <v>96636</v>
       </c>
       <c r="G679" s="10">
         <v>5715</v>
       </c>
       <c r="H679" s="10">
         <v>200520</v>
       </c>
       <c r="I679" s="10">
         <v>6300</v>
       </c>
       <c r="J679" s="10">
         <v>839872</v>
       </c>
     </row>
-    <row r="680" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D680" s="33">
+    <row r="680" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D680" s="32">
         <v>2013</v>
       </c>
-      <c r="E680" s="34"/>
-[...4 lines deleted...]
-      <c r="J680" s="35"/>
+      <c r="E680" s="33"/>
+      <c r="F680" s="33"/>
+      <c r="G680" s="33"/>
+      <c r="H680" s="33"/>
+      <c r="I680" s="33"/>
+      <c r="J680" s="34"/>
     </row>
     <row r="681" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D681" s="7">
         <v>41646</v>
       </c>
       <c r="E681" s="10">
         <v>1144650</v>
       </c>
       <c r="F681" s="10">
         <v>96075</v>
       </c>
       <c r="G681" s="10">
         <v>6018</v>
       </c>
       <c r="H681" s="10">
         <v>212199</v>
       </c>
       <c r="I681" s="10">
         <v>6025</v>
       </c>
       <c r="J681" s="10">
         <v>812851</v>
       </c>
     </row>
     <row r="682" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -19258,60 +19258,60 @@
       </c>
     </row>
     <row r="728" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D728" s="7" t="s">
         <v>65</v>
       </c>
       <c r="E728" s="10">
         <v>1279282</v>
       </c>
       <c r="F728" s="10">
         <v>109592</v>
       </c>
       <c r="G728" s="10">
         <v>5407</v>
       </c>
       <c r="H728" s="10">
         <v>185249</v>
       </c>
       <c r="I728" s="10">
         <v>8147</v>
       </c>
       <c r="J728" s="10">
         <v>1017954</v>
       </c>
     </row>
-    <row r="729" spans="4:10" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D729" s="33">
+    <row r="729" spans="4:10" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D729" s="32">
         <v>2014</v>
       </c>
-      <c r="E729" s="34"/>
-[...4 lines deleted...]
-      <c r="J729" s="35"/>
+      <c r="E729" s="33"/>
+      <c r="F729" s="33"/>
+      <c r="G729" s="33"/>
+      <c r="H729" s="33"/>
+      <c r="I729" s="33"/>
+      <c r="J729" s="34"/>
     </row>
     <row r="730" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D730" s="7">
         <v>42011</v>
       </c>
       <c r="E730" s="15">
         <v>1260906</v>
       </c>
       <c r="F730" s="15">
         <v>107592</v>
       </c>
       <c r="G730" s="15">
         <v>5595</v>
       </c>
       <c r="H730" s="15">
         <v>198760</v>
       </c>
       <c r="I730" s="15">
         <v>8147</v>
       </c>
       <c r="J730" s="15">
         <v>1022746</v>
       </c>
     </row>
     <row r="731" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -20097,16200 +20097,16421 @@
       </c>
     </row>
     <row r="765" spans="4:10" s="8" customFormat="1" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D765" s="7">
         <v>42277</v>
       </c>
       <c r="E765" s="15">
         <v>1409313</v>
       </c>
       <c r="F765" s="15">
         <v>91714</v>
       </c>
       <c r="G765" s="15">
         <v>1603</v>
       </c>
       <c r="H765" s="15">
         <v>109414</v>
       </c>
       <c r="I765" s="15">
         <v>8005</v>
       </c>
       <c r="J765" s="15">
         <v>1046975</v>
       </c>
     </row>
-    <row r="766" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="766" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D766" s="7">
         <v>42284</v>
       </c>
       <c r="E766" s="15">
         <v>1399557</v>
       </c>
       <c r="F766" s="15">
         <v>91192</v>
       </c>
       <c r="G766" s="15">
         <v>1603</v>
       </c>
       <c r="H766" s="15">
         <v>101710</v>
       </c>
       <c r="I766" s="15">
         <v>8005</v>
       </c>
       <c r="J766" s="15">
         <v>1048802</v>
       </c>
     </row>
-    <row r="767" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="767" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D767" s="7">
         <v>42292</v>
       </c>
       <c r="E767" s="15">
         <v>1407193</v>
       </c>
       <c r="F767" s="15">
         <v>91300</v>
       </c>
       <c r="G767" s="15">
         <v>1603</v>
       </c>
       <c r="H767" s="15">
         <v>153106</v>
       </c>
       <c r="I767" s="15">
         <v>8005</v>
       </c>
       <c r="J767" s="15">
         <v>1093130</v>
       </c>
     </row>
-    <row r="768" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="768" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D768" s="7">
         <v>42300</v>
       </c>
       <c r="E768" s="15">
         <v>1368437</v>
       </c>
       <c r="F768" s="15">
         <v>77752</v>
       </c>
       <c r="G768" s="15">
         <v>1501</v>
       </c>
       <c r="H768" s="15">
         <v>100920</v>
       </c>
       <c r="I768" s="15">
         <v>7998</v>
       </c>
       <c r="J768" s="15">
         <v>1028985</v>
       </c>
     </row>
-    <row r="769" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="769" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D769" s="7">
         <v>42308</v>
       </c>
       <c r="E769" s="15">
         <v>1391261</v>
       </c>
       <c r="F769" s="15">
         <v>77910</v>
       </c>
       <c r="G769" s="15">
         <v>1503</v>
       </c>
       <c r="H769" s="15">
         <v>154473</v>
       </c>
       <c r="I769" s="15">
         <v>7997</v>
       </c>
       <c r="J769" s="15">
         <v>1091294</v>
       </c>
     </row>
-    <row r="770" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="770" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D770" s="7">
         <v>42315</v>
       </c>
       <c r="E770" s="15">
         <v>1380710</v>
       </c>
       <c r="F770" s="15">
         <v>77697</v>
       </c>
       <c r="G770" s="15">
         <v>1503</v>
       </c>
       <c r="H770" s="15">
         <v>141087</v>
       </c>
       <c r="I770" s="15">
         <v>7997</v>
       </c>
       <c r="J770" s="15">
         <v>1068155</v>
       </c>
     </row>
-    <row r="771" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="771" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D771" s="7">
         <v>42322</v>
       </c>
       <c r="E771" s="15">
         <v>1397842</v>
       </c>
       <c r="F771" s="15">
         <v>78022</v>
       </c>
       <c r="G771" s="15">
         <v>1503</v>
       </c>
       <c r="H771" s="15">
         <v>110360</v>
       </c>
       <c r="I771" s="15">
         <v>7996</v>
       </c>
       <c r="J771" s="15">
         <v>1047300</v>
       </c>
     </row>
-    <row r="772" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="772" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D772" s="7">
         <v>42329</v>
       </c>
       <c r="E772" s="15">
         <v>1395310</v>
       </c>
       <c r="F772" s="15">
         <v>77978</v>
       </c>
       <c r="G772" s="15">
         <v>1503</v>
       </c>
       <c r="H772" s="15">
         <v>113246</v>
       </c>
       <c r="I772" s="15">
         <v>7980</v>
       </c>
       <c r="J772" s="15">
         <v>1048302</v>
       </c>
     </row>
     <row r="773" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D773" s="7">
         <v>42336</v>
       </c>
       <c r="E773" s="15">
         <v>1392116</v>
       </c>
       <c r="F773" s="15">
         <v>77346</v>
       </c>
       <c r="G773" s="15">
         <v>1504</v>
       </c>
       <c r="H773" s="15">
         <v>171019</v>
       </c>
       <c r="I773" s="15">
         <v>7980</v>
       </c>
       <c r="J773" s="15">
         <v>1089936</v>
       </c>
     </row>
-    <row r="774" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="774" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D774" s="7">
         <v>42343</v>
       </c>
       <c r="E774" s="15">
         <v>1314176</v>
       </c>
       <c r="F774" s="15">
         <v>76320</v>
       </c>
       <c r="G774" s="15">
         <v>1504</v>
       </c>
       <c r="H774" s="15">
         <v>182114</v>
       </c>
       <c r="I774" s="15">
         <v>7980</v>
       </c>
       <c r="J774" s="15">
         <v>1084325</v>
       </c>
     </row>
-    <row r="775" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="775" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D775" s="7">
         <v>42353</v>
       </c>
       <c r="E775" s="15">
         <v>1438661</v>
       </c>
       <c r="F775" s="15">
         <v>78392</v>
       </c>
       <c r="G775" s="15">
         <v>1504</v>
       </c>
       <c r="H775" s="15">
         <v>156429</v>
       </c>
       <c r="I775" s="15">
         <v>7964</v>
       </c>
       <c r="J775" s="15">
         <v>1067237</v>
       </c>
     </row>
-    <row r="776" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="776" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D776" s="7">
         <v>42361</v>
       </c>
       <c r="E776" s="15">
         <v>1391181</v>
       </c>
       <c r="F776" s="15">
         <v>72916</v>
       </c>
       <c r="G776" s="15">
         <v>1504</v>
       </c>
       <c r="H776" s="15">
         <v>189923</v>
       </c>
       <c r="I776" s="15">
         <v>7964</v>
       </c>
       <c r="J776" s="15">
         <v>1102749</v>
       </c>
     </row>
-    <row r="777" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="777" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D777" s="7">
         <v>42369</v>
       </c>
       <c r="E777" s="15">
         <v>1424331</v>
       </c>
       <c r="F777" s="15">
         <v>72928</v>
       </c>
       <c r="G777" s="15">
         <v>1488</v>
       </c>
       <c r="H777" s="15">
         <v>168098</v>
       </c>
       <c r="I777" s="15">
         <v>7963</v>
       </c>
       <c r="J777" s="15">
         <v>1114129</v>
       </c>
     </row>
     <row r="778" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D778" s="33">
+      <c r="D778" s="32">
         <v>2015</v>
       </c>
-      <c r="E778" s="34"/>
-[...6 lines deleted...]
-    <row r="779" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E778" s="33"/>
+      <c r="F778" s="33"/>
+      <c r="G778" s="33"/>
+      <c r="H778" s="33"/>
+      <c r="I778" s="33"/>
+      <c r="J778" s="34"/>
+    </row>
+    <row r="779" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D779" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E779" s="15">
         <v>1424128</v>
       </c>
       <c r="F779" s="15">
         <v>71199</v>
       </c>
       <c r="G779" s="15">
         <v>1488</v>
       </c>
       <c r="H779" s="15">
         <v>199847</v>
       </c>
       <c r="I779" s="15">
         <v>7963</v>
       </c>
       <c r="J779" s="15">
         <v>1128009</v>
       </c>
     </row>
-    <row r="780" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="780" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D780" s="18" t="s">
         <v>103</v>
       </c>
       <c r="E780" s="15">
         <v>1416078</v>
       </c>
       <c r="F780" s="15">
         <v>72541</v>
       </c>
       <c r="G780" s="15">
         <v>1488</v>
       </c>
       <c r="H780" s="15">
         <v>148786</v>
       </c>
       <c r="I780" s="15">
         <v>7963</v>
       </c>
       <c r="J780" s="15">
         <v>1057383</v>
       </c>
     </row>
-    <row r="781" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="781" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D781" s="18" t="s">
         <v>104</v>
       </c>
       <c r="E781" s="15">
         <v>1437464</v>
       </c>
       <c r="F781" s="15">
         <v>71246</v>
       </c>
       <c r="G781" s="15">
         <v>1488</v>
       </c>
       <c r="H781" s="15">
         <v>71546</v>
       </c>
       <c r="I781" s="15">
         <v>7950</v>
       </c>
       <c r="J781" s="15">
         <v>1005918</v>
       </c>
     </row>
-    <row r="782" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="782" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D782" s="18" t="s">
         <v>105</v>
       </c>
       <c r="E782" s="15">
         <v>1474789</v>
       </c>
       <c r="F782" s="15">
         <v>71807</v>
       </c>
       <c r="G782" s="15">
         <v>1489</v>
       </c>
       <c r="H782" s="15">
         <v>104793</v>
       </c>
       <c r="I782" s="15">
         <v>7950</v>
       </c>
       <c r="J782" s="15">
         <v>1052823</v>
       </c>
     </row>
-    <row r="783" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="783" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D783" s="18" t="s">
         <v>106</v>
       </c>
       <c r="E783" s="15">
         <v>1494385</v>
       </c>
       <c r="F783" s="15">
         <v>72268</v>
       </c>
       <c r="G783" s="15">
         <v>1489</v>
       </c>
       <c r="H783" s="15">
         <v>93352</v>
       </c>
       <c r="I783" s="15">
         <v>7948</v>
       </c>
       <c r="J783" s="15">
         <v>1064641</v>
       </c>
     </row>
-    <row r="784" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="784" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D784" s="18" t="s">
         <v>107</v>
       </c>
       <c r="E784" s="15">
         <v>1506146</v>
       </c>
       <c r="F784" s="15">
         <v>72725</v>
       </c>
       <c r="G784" s="15">
         <v>1489</v>
       </c>
       <c r="H784" s="15">
         <v>67105</v>
       </c>
       <c r="I784" s="15">
         <v>7948</v>
       </c>
       <c r="J784" s="15">
         <v>1035136</v>
       </c>
     </row>
-    <row r="785" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="785" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D785" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E785" s="15">
         <v>1499091</v>
       </c>
       <c r="F785" s="15">
         <v>69893</v>
       </c>
       <c r="G785" s="15">
         <v>1489</v>
       </c>
       <c r="H785" s="15">
         <v>42332</v>
       </c>
       <c r="I785" s="15">
         <v>7941</v>
       </c>
       <c r="J785" s="15">
         <v>1016543</v>
       </c>
     </row>
-    <row r="786" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="786" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D786" s="18" t="s">
         <v>109</v>
       </c>
       <c r="E786" s="15">
         <v>1510493</v>
       </c>
       <c r="F786" s="15">
         <v>69873</v>
       </c>
       <c r="G786" s="15">
         <v>1490</v>
       </c>
       <c r="H786" s="15">
         <v>84965</v>
       </c>
       <c r="I786" s="15">
         <v>7940</v>
       </c>
       <c r="J786" s="15">
         <v>1066834</v>
       </c>
     </row>
-    <row r="787" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="787" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D787" s="18" t="s">
         <v>110</v>
       </c>
       <c r="E787" s="15">
         <v>1518843</v>
       </c>
       <c r="F787" s="15">
         <v>69993</v>
       </c>
       <c r="G787" s="15">
         <v>1490</v>
       </c>
       <c r="H787" s="15">
         <v>85769</v>
       </c>
       <c r="I787" s="15">
         <v>7941</v>
       </c>
       <c r="J787" s="15">
         <v>1071190</v>
       </c>
     </row>
-    <row r="788" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="788" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D788" s="18" t="s">
         <v>111</v>
       </c>
       <c r="E788" s="15">
         <v>1513955</v>
       </c>
       <c r="F788" s="15">
         <v>69641</v>
       </c>
       <c r="G788" s="15">
         <v>1490</v>
       </c>
       <c r="H788" s="15">
         <v>47986</v>
       </c>
       <c r="I788" s="15">
         <v>7941</v>
       </c>
       <c r="J788" s="15">
         <v>1029929</v>
       </c>
     </row>
-    <row r="789" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="789" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D789" s="18" t="s">
         <v>112</v>
       </c>
       <c r="E789" s="15">
         <v>1490584</v>
       </c>
       <c r="F789" s="15">
         <v>64783</v>
       </c>
       <c r="G789" s="15">
         <v>1490</v>
       </c>
       <c r="H789" s="15">
         <v>47288</v>
       </c>
       <c r="I789" s="15">
         <v>7968</v>
       </c>
       <c r="J789" s="15">
         <v>995764</v>
       </c>
     </row>
-    <row r="790" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="790" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D790" s="18" t="s">
         <v>113</v>
       </c>
       <c r="E790" s="15">
         <v>1484552.8422103049</v>
       </c>
       <c r="F790" s="15">
         <v>65027.007204767004</v>
       </c>
       <c r="G790" s="15">
         <v>1487.6780711490001</v>
       </c>
       <c r="H790" s="15">
         <v>119578.83392519601</v>
       </c>
       <c r="I790" s="15">
         <v>7966.6693901053304</v>
       </c>
       <c r="J790" s="15">
         <v>1084227.4689362003</v>
       </c>
     </row>
-    <row r="791" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="791" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D791" s="18" t="s">
         <v>114</v>
       </c>
       <c r="E791" s="15">
         <v>1467644</v>
       </c>
       <c r="F791" s="15">
         <v>65194</v>
       </c>
       <c r="G791" s="15">
         <v>1488</v>
       </c>
       <c r="H791" s="15">
         <v>125431</v>
       </c>
       <c r="I791" s="15">
         <v>7967</v>
       </c>
       <c r="J791" s="15">
         <v>1084740</v>
       </c>
     </row>
-    <row r="792" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="792" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D792" s="18" t="s">
         <v>115</v>
       </c>
       <c r="E792" s="15">
         <v>1458271</v>
       </c>
       <c r="F792" s="15">
         <v>64155</v>
       </c>
       <c r="G792" s="15">
         <v>988</v>
       </c>
       <c r="H792" s="15">
         <v>108763</v>
       </c>
       <c r="I792" s="15">
         <v>7967</v>
       </c>
       <c r="J792" s="15">
         <v>1058669</v>
       </c>
     </row>
-    <row r="793" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="793" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D793" s="18" t="s">
         <v>116</v>
       </c>
       <c r="E793" s="15">
         <v>1425605</v>
       </c>
       <c r="F793" s="15">
         <v>64324</v>
       </c>
       <c r="G793" s="15">
         <v>988</v>
       </c>
       <c r="H793" s="15">
         <v>95149</v>
       </c>
       <c r="I793" s="15">
         <v>7974</v>
       </c>
       <c r="J793" s="15">
         <v>1020995</v>
       </c>
     </row>
-    <row r="794" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="794" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D794" s="18" t="s">
         <v>117</v>
       </c>
       <c r="E794" s="15">
         <v>1458187</v>
       </c>
       <c r="F794" s="15">
         <v>64201</v>
       </c>
       <c r="G794" s="15">
         <v>612</v>
       </c>
       <c r="H794" s="15">
         <v>103415</v>
       </c>
       <c r="I794" s="15">
         <v>7974</v>
       </c>
       <c r="J794" s="15">
         <v>1069427</v>
       </c>
     </row>
-    <row r="795" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="795" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D795" s="18" t="s">
         <v>118</v>
       </c>
       <c r="E795" s="15">
         <v>1453716</v>
       </c>
       <c r="F795" s="15">
         <v>65211</v>
       </c>
       <c r="G795" s="15">
         <v>612</v>
       </c>
       <c r="H795" s="15">
         <v>104120</v>
       </c>
       <c r="I795" s="15">
         <v>7974</v>
       </c>
       <c r="J795" s="15">
         <v>1068226</v>
       </c>
     </row>
-    <row r="796" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="796" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D796" s="18" t="s">
         <v>119</v>
       </c>
       <c r="E796" s="15">
         <v>1461876</v>
       </c>
       <c r="F796" s="15">
         <v>65762</v>
       </c>
       <c r="G796" s="15">
         <v>612</v>
       </c>
       <c r="H796" s="15">
         <v>65297</v>
       </c>
       <c r="I796" s="15">
         <v>7974</v>
       </c>
       <c r="J796" s="15">
         <v>1054612</v>
       </c>
     </row>
-    <row r="797" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="797" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D797" s="18" t="s">
         <v>120</v>
       </c>
       <c r="E797" s="15">
         <v>1473220</v>
       </c>
       <c r="F797" s="15">
         <v>65423</v>
       </c>
       <c r="G797" s="15">
         <v>612</v>
       </c>
       <c r="H797" s="15">
         <v>55983</v>
       </c>
       <c r="I797" s="15">
         <v>7963</v>
       </c>
       <c r="J797" s="15">
         <v>1044039</v>
       </c>
     </row>
-    <row r="798" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="798" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D798" s="18" t="s">
         <v>121</v>
       </c>
       <c r="E798" s="15">
         <v>1422462</v>
       </c>
       <c r="F798" s="15">
         <v>68248</v>
       </c>
       <c r="G798" s="15">
         <v>613</v>
       </c>
       <c r="H798" s="15">
         <v>56487</v>
       </c>
       <c r="I798" s="15">
         <v>7963</v>
       </c>
       <c r="J798" s="15">
         <v>1064649</v>
       </c>
     </row>
-    <row r="799" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="799" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D799" s="18" t="s">
         <v>122</v>
       </c>
       <c r="E799" s="15">
         <v>1479756</v>
       </c>
       <c r="F799" s="15">
         <v>69216</v>
       </c>
       <c r="G799" s="15">
         <v>613</v>
       </c>
       <c r="H799" s="15">
         <v>61141</v>
       </c>
       <c r="I799" s="15">
         <v>7963</v>
       </c>
       <c r="J799" s="15">
         <v>1053524</v>
       </c>
     </row>
-    <row r="800" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="800" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D800" s="18" t="s">
         <v>123</v>
       </c>
       <c r="E800" s="15">
         <v>1472201</v>
       </c>
       <c r="F800" s="15">
         <v>69135</v>
       </c>
       <c r="G800" s="15">
         <v>613</v>
       </c>
       <c r="H800" s="15">
         <v>42970</v>
       </c>
       <c r="I800" s="15">
         <v>7963</v>
       </c>
       <c r="J800" s="15">
         <v>1046829</v>
       </c>
     </row>
-    <row r="801" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="801" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D801" s="19" t="s">
         <v>124</v>
       </c>
       <c r="E801" s="20">
         <v>1457345</v>
       </c>
       <c r="F801" s="20">
         <v>69390</v>
       </c>
       <c r="G801" s="20">
         <v>613</v>
       </c>
       <c r="H801" s="20">
         <v>57746</v>
       </c>
       <c r="I801" s="20">
         <v>7953</v>
       </c>
       <c r="J801" s="20">
         <v>1063996</v>
       </c>
     </row>
-    <row r="802" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="802" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D802" s="21" t="s">
         <v>125</v>
       </c>
       <c r="E802" s="22">
         <v>1465783</v>
       </c>
       <c r="F802" s="22">
         <v>67090</v>
       </c>
       <c r="G802" s="22">
         <v>610</v>
       </c>
       <c r="H802" s="22">
         <v>89089</v>
       </c>
       <c r="I802" s="22">
         <v>7953</v>
       </c>
       <c r="J802" s="22">
         <v>1095996</v>
       </c>
     </row>
-    <row r="803" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="803" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D803" s="21" t="s">
         <v>126</v>
       </c>
       <c r="E803" s="22">
         <v>1467158</v>
       </c>
       <c r="F803" s="22">
         <v>66827</v>
       </c>
       <c r="G803" s="22">
         <v>597</v>
       </c>
       <c r="H803" s="22">
         <v>93443</v>
       </c>
       <c r="I803" s="22">
         <v>7953</v>
       </c>
       <c r="J803" s="22">
         <v>1107917</v>
       </c>
     </row>
-    <row r="804" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="804" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D804" s="21" t="s">
         <v>127</v>
       </c>
       <c r="E804" s="22">
         <v>1452100</v>
       </c>
       <c r="F804" s="22">
         <v>66624</v>
       </c>
       <c r="G804" s="22">
         <v>597</v>
       </c>
       <c r="H804" s="22">
         <v>89191</v>
       </c>
       <c r="I804" s="22">
         <v>7953</v>
       </c>
       <c r="J804" s="22">
         <v>1178559</v>
       </c>
     </row>
-    <row r="805" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="805" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D805" s="21" t="s">
         <v>128</v>
       </c>
       <c r="E805" s="22">
         <v>1463040</v>
       </c>
       <c r="F805" s="22">
         <v>67001</v>
       </c>
       <c r="G805" s="22">
         <v>597</v>
       </c>
       <c r="H805" s="22">
         <v>86790</v>
       </c>
       <c r="I805" s="22">
         <v>7938</v>
       </c>
       <c r="J805" s="22">
         <v>1158221</v>
       </c>
     </row>
-    <row r="806" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="806" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D806" s="21" t="s">
         <v>129</v>
       </c>
       <c r="E806" s="22">
         <v>1476397</v>
       </c>
       <c r="F806" s="22">
         <v>68167</v>
       </c>
       <c r="G806" s="22">
         <v>599</v>
       </c>
       <c r="H806" s="22">
         <v>110185</v>
       </c>
       <c r="I806" s="22">
         <v>7937</v>
       </c>
       <c r="J806" s="22">
         <v>1140424</v>
       </c>
     </row>
-    <row r="807" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="807" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D807" s="21" t="s">
         <v>130</v>
       </c>
       <c r="E807" s="22">
         <v>1473853</v>
       </c>
       <c r="F807" s="22">
         <v>68345</v>
       </c>
       <c r="G807" s="22">
         <v>599</v>
       </c>
       <c r="H807" s="22">
         <v>115068</v>
       </c>
       <c r="I807" s="22">
         <v>7937</v>
       </c>
       <c r="J807" s="22">
         <v>1112028</v>
       </c>
     </row>
-    <row r="808" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="808" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D808" s="21" t="s">
         <v>131</v>
       </c>
       <c r="E808" s="22">
         <v>1498343</v>
       </c>
       <c r="F808" s="22">
         <v>69531</v>
       </c>
       <c r="G808" s="22">
         <v>599</v>
       </c>
       <c r="H808" s="22">
         <v>83184</v>
       </c>
       <c r="I808" s="22">
         <v>7937</v>
       </c>
       <c r="J808" s="22">
         <v>1075213</v>
       </c>
     </row>
-    <row r="809" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="809" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D809" s="21" t="s">
         <v>132</v>
       </c>
       <c r="E809" s="22">
         <v>1524213</v>
       </c>
       <c r="F809" s="22">
         <v>70364</v>
       </c>
       <c r="G809" s="22">
         <v>599</v>
       </c>
       <c r="H809" s="22">
         <v>74658</v>
       </c>
       <c r="I809" s="22">
         <v>7926</v>
       </c>
       <c r="J809" s="22">
         <v>1045244</v>
       </c>
     </row>
-    <row r="810" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="810" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D810" s="21" t="s">
         <v>133</v>
       </c>
       <c r="E810" s="22">
         <v>1507717</v>
       </c>
       <c r="F810" s="22">
         <v>73834</v>
       </c>
       <c r="G810" s="22">
         <v>600</v>
       </c>
       <c r="H810" s="22">
         <v>110474</v>
       </c>
       <c r="I810" s="22">
         <v>7926</v>
       </c>
       <c r="J810" s="22">
         <v>1069833</v>
       </c>
     </row>
-    <row r="811" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="811" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D811" s="21" t="s">
         <v>134</v>
       </c>
       <c r="E811" s="22">
         <v>1510550</v>
       </c>
       <c r="F811" s="22">
         <v>74710</v>
       </c>
       <c r="G811" s="22">
         <v>600</v>
       </c>
       <c r="H811" s="22">
         <v>108531</v>
       </c>
       <c r="I811" s="22">
         <v>7926</v>
       </c>
       <c r="J811" s="22">
         <v>1066388</v>
       </c>
     </row>
-    <row r="812" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="812" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D812" s="21" t="s">
         <v>135</v>
       </c>
       <c r="E812" s="22">
         <v>1504567</v>
       </c>
       <c r="F812" s="22">
         <v>75510</v>
       </c>
       <c r="G812" s="22">
         <v>600</v>
       </c>
       <c r="H812" s="22">
         <v>146877</v>
       </c>
       <c r="I812" s="22">
         <v>7926</v>
       </c>
       <c r="J812" s="22">
         <v>1082743</v>
       </c>
     </row>
-    <row r="813" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="813" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D813" s="21" t="s">
         <v>136</v>
       </c>
       <c r="E813" s="22">
         <v>1541594</v>
       </c>
       <c r="F813" s="22">
         <v>76126</v>
       </c>
       <c r="G813" s="22">
         <v>600</v>
       </c>
       <c r="H813" s="22">
         <v>138213</v>
       </c>
       <c r="I813" s="22">
         <v>7915</v>
       </c>
       <c r="J813" s="22">
         <v>1059929</v>
       </c>
     </row>
-    <row r="814" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="814" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D814" s="21" t="s">
         <v>137</v>
       </c>
       <c r="E814" s="22">
         <v>1521626</v>
       </c>
       <c r="F814" s="22">
         <v>76310</v>
       </c>
       <c r="G814" s="22">
         <v>597</v>
       </c>
       <c r="H814" s="22">
         <v>168008</v>
       </c>
       <c r="I814" s="22">
         <v>7915</v>
       </c>
       <c r="J814" s="22">
         <v>1086455</v>
       </c>
     </row>
-    <row r="815" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="815" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D815" s="21" t="s">
         <v>138</v>
       </c>
       <c r="E815" s="22">
         <v>1461437</v>
       </c>
       <c r="F815" s="22">
         <v>73304</v>
       </c>
       <c r="G815" s="22">
         <v>597</v>
       </c>
       <c r="H815" s="22">
         <v>174481</v>
       </c>
       <c r="I815" s="22">
         <v>7915</v>
       </c>
       <c r="J815" s="22">
         <v>1059891</v>
       </c>
     </row>
-    <row r="816" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="816" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D816" s="21" t="s">
         <v>139</v>
       </c>
       <c r="E816" s="22">
         <v>1378901</v>
       </c>
       <c r="F816" s="22">
         <v>69666</v>
       </c>
       <c r="G816" s="22">
         <v>597</v>
       </c>
       <c r="H816" s="22">
         <v>180833</v>
       </c>
       <c r="I816" s="22">
         <v>7915</v>
       </c>
       <c r="J816" s="22">
         <v>1056470</v>
       </c>
     </row>
-    <row r="817" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="817" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D817" s="21" t="s">
         <v>140</v>
       </c>
       <c r="E817" s="22">
         <v>1396181.2855547729</v>
       </c>
       <c r="F817" s="22">
         <v>70382.507318506017</v>
       </c>
       <c r="G817" s="22">
         <v>495.09334065199999</v>
       </c>
       <c r="H817" s="22">
         <v>145013.19070782303</v>
       </c>
       <c r="I817" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J817" s="22">
         <v>1041744.3962584051</v>
       </c>
     </row>
-    <row r="818" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="818" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D818" s="21" t="s">
         <v>141</v>
       </c>
       <c r="E818" s="22">
         <v>1402144</v>
       </c>
       <c r="F818" s="22">
         <v>70526</v>
       </c>
       <c r="G818" s="22">
         <v>496</v>
       </c>
       <c r="H818" s="22">
         <v>168928</v>
       </c>
       <c r="I818" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J818" s="22">
         <v>1055526</v>
       </c>
     </row>
-    <row r="819" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="819" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D819" s="21" t="s">
         <v>142</v>
       </c>
       <c r="E819" s="22">
         <v>1388676</v>
       </c>
       <c r="F819" s="22">
         <v>69459</v>
       </c>
       <c r="G819" s="22">
         <v>496</v>
       </c>
       <c r="H819" s="22">
         <v>169040</v>
       </c>
       <c r="I819" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J819" s="22">
         <v>1053223</v>
       </c>
     </row>
-    <row r="820" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="820" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D820" s="21" t="s">
         <v>143</v>
       </c>
       <c r="E820" s="22">
         <v>1382252</v>
       </c>
       <c r="F820" s="22">
         <v>69482</v>
       </c>
       <c r="G820" s="22">
         <v>496</v>
       </c>
       <c r="H820" s="22">
         <v>149821</v>
       </c>
       <c r="I820" s="22">
         <v>7900.4227145047298</v>
       </c>
       <c r="J820" s="22">
         <v>1055070</v>
       </c>
     </row>
-    <row r="821" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="821" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D821" s="21" t="s">
         <v>144</v>
       </c>
       <c r="E821" s="22">
         <v>1384599</v>
       </c>
       <c r="F821" s="22">
         <v>69683</v>
       </c>
       <c r="G821" s="22">
         <v>496</v>
       </c>
       <c r="H821" s="22">
         <v>173222</v>
       </c>
       <c r="I821" s="22">
         <v>7895</v>
       </c>
       <c r="J821" s="22">
         <v>1069403</v>
       </c>
     </row>
-    <row r="822" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="822" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D822" s="21" t="s">
         <v>145</v>
       </c>
       <c r="E822" s="22">
         <v>1415418.131301654</v>
       </c>
       <c r="F822" s="22">
         <v>70299.835995784</v>
       </c>
       <c r="G822" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H822" s="22">
         <v>187919.03880066599</v>
       </c>
       <c r="I822" s="22">
         <v>7895.1003408100696</v>
       </c>
       <c r="J822" s="22">
         <v>1069350.1317392401</v>
       </c>
     </row>
-    <row r="823" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="823" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D823" s="21" t="s">
         <v>146</v>
       </c>
       <c r="E823" s="22">
         <v>1417595.4371871981</v>
       </c>
       <c r="F823" s="22">
         <v>70687.984610082</v>
       </c>
       <c r="G823" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H823" s="22">
         <v>201681.07070123299</v>
       </c>
       <c r="I823" s="22">
         <v>7895.0793549805703</v>
       </c>
       <c r="J823" s="22">
         <v>1069658.6229966716</v>
       </c>
     </row>
-    <row r="824" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="824" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D824" s="21" t="s">
         <v>147</v>
       </c>
       <c r="E824" s="22">
         <v>1497670</v>
       </c>
       <c r="F824" s="22">
         <v>73451</v>
       </c>
       <c r="G824" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H824" s="22">
         <v>123084</v>
       </c>
       <c r="I824" s="22">
         <v>7881</v>
       </c>
       <c r="J824" s="22">
         <v>1067209</v>
       </c>
     </row>
-    <row r="825" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="825" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D825" s="21" t="s">
         <v>148</v>
       </c>
       <c r="E825" s="22">
         <v>1467660.635445805</v>
       </c>
       <c r="F825" s="22">
         <v>71374.195320430998</v>
       </c>
       <c r="G825" s="22">
         <v>466.31595085499998</v>
       </c>
       <c r="H825" s="22">
         <v>125206.700483193</v>
       </c>
       <c r="I825" s="22">
         <v>7881.0176317633504</v>
       </c>
       <c r="J825" s="22">
         <v>1113730.1715142177</v>
       </c>
     </row>
-    <row r="826" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="826" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D826" s="21" t="s">
         <v>149</v>
       </c>
       <c r="E826" s="22">
         <v>1529331</v>
       </c>
       <c r="F826" s="22">
         <v>106885</v>
       </c>
       <c r="G826" s="22">
         <v>464</v>
       </c>
       <c r="H826" s="22">
         <v>91814</v>
       </c>
       <c r="I826" s="22">
         <v>7880</v>
       </c>
       <c r="J826" s="22">
         <v>1142425</v>
       </c>
     </row>
     <row r="827" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D827" s="33">
+      <c r="D827" s="32">
         <v>2016</v>
       </c>
-      <c r="E827" s="34"/>
-[...6 lines deleted...]
-    <row r="828" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E827" s="33"/>
+      <c r="F827" s="33"/>
+      <c r="G827" s="33"/>
+      <c r="H827" s="33"/>
+      <c r="I827" s="33"/>
+      <c r="J827" s="34"/>
+    </row>
+    <row r="828" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D828" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E828" s="15">
         <v>1527580</v>
       </c>
       <c r="F828" s="15">
         <v>107067</v>
       </c>
       <c r="G828" s="15">
         <v>464</v>
       </c>
       <c r="H828" s="15">
         <v>122581</v>
       </c>
       <c r="I828" s="15">
         <v>7880</v>
       </c>
       <c r="J828" s="15">
         <v>1086321</v>
       </c>
     </row>
-    <row r="829" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="829" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D829" s="23" t="s">
         <v>103</v>
       </c>
       <c r="E829" s="15">
         <v>1497841.8665507443</v>
       </c>
       <c r="F829" s="15">
         <v>104330.37142851</v>
       </c>
       <c r="G829" s="15">
         <v>463.815214631</v>
       </c>
       <c r="H829" s="15">
         <v>109940.364091967</v>
       </c>
       <c r="I829" s="15">
         <v>7879.8761792800196</v>
       </c>
       <c r="J829" s="15">
         <v>1060441.3745627047</v>
       </c>
     </row>
-    <row r="830" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="830" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D830" s="23" t="s">
         <v>150</v>
       </c>
       <c r="E830" s="15">
         <v>1491382</v>
       </c>
       <c r="F830" s="15">
         <v>104615</v>
       </c>
       <c r="G830" s="15">
         <v>463.815214631</v>
       </c>
       <c r="H830" s="15">
         <v>105282</v>
       </c>
       <c r="I830" s="15">
         <v>7871</v>
       </c>
       <c r="J830" s="15">
         <v>1049562</v>
       </c>
     </row>
-    <row r="831" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="831" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D831" s="23" t="s">
         <v>151</v>
       </c>
       <c r="E831" s="15">
         <v>1480877</v>
       </c>
       <c r="F831" s="15">
         <v>105131</v>
       </c>
       <c r="G831" s="15">
         <v>465</v>
       </c>
       <c r="H831" s="15">
         <v>158117</v>
       </c>
       <c r="I831" s="15">
         <v>7871</v>
       </c>
       <c r="J831" s="15">
         <v>1069842</v>
       </c>
     </row>
-    <row r="832" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="832" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D832" s="24" t="s">
         <v>152</v>
       </c>
       <c r="E832" s="15">
         <v>1485773.1237434971</v>
       </c>
       <c r="F832" s="15">
         <v>104534.50627112201</v>
       </c>
       <c r="G832" s="15">
         <v>464.95654673999996</v>
       </c>
       <c r="H832" s="15">
         <v>142780.89283641698</v>
       </c>
       <c r="I832" s="15">
         <v>7870.7376410987799</v>
       </c>
       <c r="J832" s="15">
         <v>1046126.156158431</v>
       </c>
     </row>
-    <row r="833" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="833" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D833" s="24" t="s">
         <v>153</v>
       </c>
       <c r="E833" s="15">
         <v>1485678.8987385391</v>
       </c>
       <c r="F833" s="15">
         <v>103499.55303477</v>
       </c>
       <c r="G833" s="15">
         <v>464.632448834</v>
       </c>
       <c r="H833" s="15">
         <v>122369.66812823899</v>
       </c>
       <c r="I833" s="15">
         <v>7870.2505637392296</v>
       </c>
       <c r="J833" s="15">
         <v>1038878.4389492427</v>
       </c>
     </row>
-    <row r="834" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="834" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D834" s="24" t="s">
         <v>154</v>
       </c>
       <c r="E834" s="15">
         <v>1473531.3019162491</v>
       </c>
       <c r="F834" s="15">
         <v>102999.58632901301</v>
       </c>
       <c r="G834" s="15">
         <v>464.632448834</v>
       </c>
       <c r="H834" s="15">
         <v>121972.35734735998</v>
       </c>
       <c r="I834" s="15">
         <v>7866.3613314684299</v>
       </c>
       <c r="J834" s="15">
         <v>1037072.3202986291</v>
       </c>
     </row>
-    <row r="835" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="835" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D835" s="24" t="s">
         <v>155</v>
       </c>
       <c r="E835" s="15">
         <v>1501007.7940341339</v>
       </c>
       <c r="F835" s="15">
         <v>137948.45686471701</v>
       </c>
       <c r="G835" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H835" s="15">
         <v>186549.83326555102</v>
       </c>
       <c r="I835" s="15">
         <v>7866.2961424684299</v>
       </c>
       <c r="J835" s="15">
         <v>1084185.6623771156</v>
       </c>
     </row>
-    <row r="836" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="836" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D836" s="24" t="s">
         <v>156</v>
       </c>
       <c r="E836" s="15">
         <v>1473151.5255107339</v>
       </c>
       <c r="F836" s="15">
         <v>136085.90518477903</v>
       </c>
       <c r="G836" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H836" s="15">
         <v>179945.16994117398</v>
       </c>
       <c r="I836" s="15">
         <v>7866.2249500776197</v>
       </c>
       <c r="J836" s="15">
         <v>1061216.3334815381</v>
       </c>
     </row>
-    <row r="837" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="837" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D837" s="24" t="s">
         <v>157</v>
       </c>
       <c r="E837" s="15">
         <v>1472972.0192866069</v>
       </c>
       <c r="F837" s="15">
         <v>136428.45175728801</v>
       </c>
       <c r="G837" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H837" s="15">
         <v>139829.24976498901</v>
       </c>
       <c r="I837" s="15">
         <v>7865.8401268692896</v>
       </c>
       <c r="J837" s="15">
         <v>1056813.7905105934</v>
       </c>
     </row>
-    <row r="838" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="838" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D838" s="24" t="s">
         <v>112</v>
       </c>
       <c r="E838" s="15">
         <v>1496326.3562818118</v>
       </c>
       <c r="F838" s="15">
         <v>136846.310850879</v>
       </c>
       <c r="G838" s="15">
         <v>465.68302376599996</v>
       </c>
       <c r="H838" s="15">
         <v>124811.94671012001</v>
       </c>
       <c r="I838" s="15">
         <v>7860.3173080429997</v>
       </c>
       <c r="J838" s="15">
         <v>1017853.0965930291</v>
       </c>
     </row>
-    <row r="839" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="839" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D839" s="24" t="s">
         <v>113</v>
       </c>
       <c r="E839" s="15">
         <v>1527908.9901503599</v>
       </c>
       <c r="F839" s="15">
         <v>137322.23889310003</v>
       </c>
       <c r="G839" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H839" s="15">
         <v>153639.88665078505</v>
       </c>
       <c r="I839" s="15">
         <v>7860.2516905513303</v>
       </c>
       <c r="J839" s="15">
         <v>1052324.7268275144</v>
       </c>
     </row>
-    <row r="840" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="840" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D840" s="24" t="s">
         <v>114</v>
       </c>
       <c r="E840" s="15">
         <v>1525978.244776906</v>
       </c>
       <c r="F840" s="15">
         <v>137275.93802771001</v>
       </c>
       <c r="G840" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H840" s="15">
         <v>164595.9439295</v>
       </c>
       <c r="I840" s="15">
         <v>7860.2254104430003</v>
       </c>
       <c r="J840" s="15">
         <v>1027756.2430483348</v>
       </c>
     </row>
-    <row r="841" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="841" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D841" s="24" t="s">
         <v>115</v>
       </c>
       <c r="E841" s="15">
         <v>1535137.9628233181</v>
       </c>
       <c r="F841" s="15">
         <v>137029.27700361903</v>
       </c>
       <c r="G841" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H841" s="15">
         <v>155253.01833599695</v>
       </c>
       <c r="I841" s="15">
         <v>7860.1475481314201</v>
       </c>
       <c r="J841" s="15">
         <v>1015389.8929884495</v>
       </c>
     </row>
-    <row r="842" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="842" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D842" s="24" t="s">
         <v>158</v>
       </c>
       <c r="E842" s="15">
         <v>1528098.7286260282</v>
       </c>
       <c r="F842" s="15">
         <v>137514.44877250202</v>
       </c>
       <c r="G842" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H842" s="15">
         <v>142492.50665803597</v>
       </c>
       <c r="I842" s="15">
         <v>7872.0960584443201</v>
       </c>
       <c r="J842" s="15">
         <v>1005002.55333436</v>
       </c>
     </row>
-    <row r="843" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="843" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D843" s="24" t="s">
         <v>159</v>
       </c>
       <c r="E843" s="15">
         <v>1522656.9156786017</v>
       </c>
       <c r="F843" s="15">
         <v>137973.92630296099</v>
       </c>
       <c r="G843" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H843" s="15">
         <v>124305.56380624704</v>
       </c>
       <c r="I843" s="15">
         <v>7871.77751641745</v>
       </c>
       <c r="J843" s="15">
         <v>1026071.6235275629</v>
       </c>
     </row>
-    <row r="844" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="844" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D844" s="24" t="s">
         <v>160</v>
       </c>
       <c r="E844" s="15">
         <v>1514367.8487925362</v>
       </c>
       <c r="F844" s="15">
         <v>138544.421983106</v>
       </c>
       <c r="G844" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H844" s="15">
         <v>131911.4992476</v>
       </c>
       <c r="I844" s="15">
         <v>7870.78392486745</v>
       </c>
       <c r="J844" s="15">
         <v>1045259.8165792931</v>
       </c>
     </row>
-    <row r="845" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="845" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D845" s="24" t="s">
         <v>161</v>
       </c>
       <c r="E845" s="15">
         <v>1520580.0403888489</v>
       </c>
       <c r="F845" s="15">
         <v>138504.595886208</v>
       </c>
       <c r="G845" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H845" s="15">
         <v>104684.18128779998</v>
       </c>
       <c r="I845" s="15">
         <v>7870.7838748674503</v>
       </c>
       <c r="J845" s="15">
         <v>1027869.3607017973</v>
       </c>
     </row>
-    <row r="846" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="846" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D846" s="24" t="s">
         <v>162</v>
       </c>
       <c r="E846" s="15">
         <v>1521742.2590708171</v>
       </c>
       <c r="F846" s="15">
         <v>139719.10100621299</v>
       </c>
       <c r="G846" s="15">
         <v>464.578508822</v>
       </c>
       <c r="H846" s="15">
         <v>124130.66463389798</v>
       </c>
       <c r="I846" s="15">
         <v>7858.6843730169503</v>
       </c>
       <c r="J846" s="15">
         <v>1039817.2746810092</v>
       </c>
     </row>
-    <row r="847" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="847" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D847" s="24" t="s">
         <v>163</v>
       </c>
       <c r="E847" s="15">
         <v>1512023.745456188</v>
       </c>
       <c r="F847" s="15">
         <v>140098.38911399702</v>
       </c>
       <c r="G847" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H847" s="15">
         <v>143982.375948717</v>
       </c>
       <c r="I847" s="15">
         <v>7858.1465094335799</v>
       </c>
       <c r="J847" s="15">
         <v>1067967.9473642465</v>
       </c>
     </row>
-    <row r="848" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="848" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D848" s="24" t="s">
         <v>164</v>
       </c>
       <c r="E848" s="15">
         <v>1494505.0278447792</v>
       </c>
       <c r="F848" s="15">
         <v>139007.88974896201</v>
       </c>
       <c r="G848" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H848" s="15">
         <v>160765.37045770301</v>
       </c>
       <c r="I848" s="15">
         <v>7858.0964666894506</v>
       </c>
       <c r="J848" s="15">
         <v>1060691.0885428197</v>
       </c>
     </row>
-    <row r="849" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="849" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D849" s="24" t="s">
         <v>165</v>
       </c>
       <c r="E849" s="15">
         <v>1553991.9036459492</v>
       </c>
       <c r="F849" s="15">
         <v>140198.71224426798</v>
       </c>
       <c r="G849" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H849" s="15">
         <v>97106.978826235005</v>
       </c>
       <c r="I849" s="15">
         <v>7856.3807484825802</v>
       </c>
       <c r="J849" s="15">
         <v>1064499.2406768554</v>
       </c>
     </row>
-    <row r="850" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="850" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D850" s="24" t="s">
         <v>166</v>
       </c>
       <c r="E850" s="15">
         <v>1563788.3141406181</v>
       </c>
       <c r="F850" s="15">
         <v>138148.969997509</v>
       </c>
       <c r="G850" s="15">
         <v>465.71984093099996</v>
       </c>
       <c r="H850" s="15">
         <v>66034.893515889999</v>
       </c>
       <c r="I850" s="15">
         <v>7836.1009477826901</v>
       </c>
       <c r="J850" s="15">
         <v>1099562.7435988465</v>
       </c>
     </row>
-    <row r="851" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="851" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D851" s="24" t="s">
         <v>167</v>
       </c>
       <c r="E851" s="15">
         <v>1556893.2422084168</v>
       </c>
       <c r="F851" s="15">
         <v>137223.003074826</v>
       </c>
       <c r="G851" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H851" s="15">
         <v>125604.51729877797</v>
       </c>
       <c r="I851" s="15">
         <v>7836.1009477826901</v>
       </c>
       <c r="J851" s="15">
         <v>1212170.8886922079</v>
       </c>
     </row>
-    <row r="852" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="852" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D852" s="24" t="s">
         <v>168</v>
       </c>
       <c r="E852" s="15">
         <v>1534611.562664327</v>
       </c>
       <c r="F852" s="15">
         <v>136692.45118689601</v>
       </c>
       <c r="G852" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H852" s="15">
         <v>127691.01239472502</v>
       </c>
       <c r="I852" s="15">
         <v>7798.1108512985675</v>
       </c>
       <c r="J852" s="15">
         <v>1217481.3696768368</v>
       </c>
     </row>
-    <row r="853" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="853" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D853" s="24" t="s">
         <v>169</v>
       </c>
       <c r="E853" s="15">
         <v>1564563.1664757461</v>
       </c>
       <c r="F853" s="15">
         <v>136714.048611559</v>
       </c>
       <c r="G853" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H853" s="15">
         <v>110713.66940191298</v>
       </c>
       <c r="I853" s="15">
         <v>7835.3044437879798</v>
       </c>
       <c r="J853" s="15">
         <v>1131162.8439076685</v>
       </c>
     </row>
-    <row r="854" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="854" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D854" s="24" t="s">
         <v>170</v>
       </c>
       <c r="E854" s="15">
         <v>1560336.1769426267</v>
       </c>
       <c r="F854" s="15">
         <v>135188.38671246902</v>
       </c>
       <c r="G854" s="15">
         <v>463.473993877</v>
       </c>
       <c r="H854" s="15">
         <v>68337.638664431986</v>
       </c>
       <c r="I854" s="15">
         <v>7817.4016408214802</v>
       </c>
       <c r="J854" s="15">
         <v>1081640.7629811189</v>
       </c>
     </row>
-    <row r="855" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="855" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D855" s="24" t="s">
         <v>171</v>
       </c>
       <c r="E855" s="15">
         <v>1557849.0776826609</v>
       </c>
       <c r="F855" s="15">
         <v>135386.1666918</v>
       </c>
       <c r="G855" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H855" s="15">
         <v>116036.88968926705</v>
       </c>
       <c r="I855" s="15">
         <v>7542.7908816937397</v>
       </c>
       <c r="J855" s="15">
         <v>1089787.0945678975</v>
       </c>
     </row>
-    <row r="856" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="856" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D856" s="24" t="s">
         <v>172</v>
       </c>
       <c r="E856" s="15">
         <v>1576896.841797804</v>
       </c>
       <c r="F856" s="15">
         <v>135746.01640913801</v>
       </c>
       <c r="G856" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H856" s="15">
         <v>104001.41563612901</v>
       </c>
       <c r="I856" s="15">
         <v>7577.4220747122699</v>
       </c>
       <c r="J856" s="15">
         <v>1078944.7358490322</v>
       </c>
     </row>
-    <row r="857" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="857" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D857" s="24" t="s">
         <v>173</v>
       </c>
       <c r="E857" s="15">
         <v>1582358.7287804338</v>
       </c>
       <c r="F857" s="15">
         <v>135569.62135625404</v>
       </c>
       <c r="G857" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H857" s="15">
         <v>77275.009576002019</v>
       </c>
       <c r="I857" s="15">
         <v>7577.3464483265197</v>
       </c>
       <c r="J857" s="15">
         <v>1071651.1784746693</v>
       </c>
     </row>
-    <row r="858" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="858" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D858" s="24" t="s">
         <v>174</v>
       </c>
       <c r="E858" s="15">
         <v>1609027.2732625958</v>
       </c>
       <c r="F858" s="15">
         <v>136327.15961556602</v>
       </c>
       <c r="G858" s="15">
         <v>464.61532598600002</v>
       </c>
       <c r="H858" s="15">
         <v>57060.011718643975</v>
       </c>
       <c r="I858" s="15">
         <v>7560.0902179266104</v>
       </c>
       <c r="J858" s="15">
         <v>1061263.1572640161</v>
       </c>
     </row>
-    <row r="859" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="859" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D859" s="24" t="s">
         <v>133</v>
       </c>
       <c r="E859" s="15">
         <v>1597656.1577657992</v>
       </c>
       <c r="F859" s="15">
         <v>124546.02583687498</v>
       </c>
       <c r="G859" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H859" s="15">
         <v>71401.793121951981</v>
       </c>
       <c r="I859" s="15">
         <v>7559.48643122661</v>
       </c>
       <c r="J859" s="15">
         <v>1104584.4763601907</v>
       </c>
     </row>
-    <row r="860" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="860" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D860" s="24" t="s">
         <v>134</v>
       </c>
       <c r="E860" s="15">
         <v>1593200.5482281731</v>
       </c>
       <c r="F860" s="15">
         <v>123681.431076746</v>
       </c>
       <c r="G860" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H860" s="15">
         <v>63923.408775599033</v>
       </c>
       <c r="I860" s="15">
         <v>7558.6756428516101</v>
       </c>
       <c r="J860" s="15">
         <v>1074683.3897119025</v>
       </c>
     </row>
-    <row r="861" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="861" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D861" s="24" t="s">
         <v>135</v>
       </c>
       <c r="E861" s="15">
         <v>1598181.9300256306</v>
       </c>
       <c r="F861" s="15">
         <v>124052.00303948</v>
       </c>
       <c r="G861" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H861" s="15">
         <v>54369.671992849966</v>
       </c>
       <c r="I861" s="15">
         <v>7558.66641805994</v>
       </c>
       <c r="J861" s="15">
         <v>1102002.5402174892</v>
       </c>
     </row>
-    <row r="862" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="862" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D862" s="24" t="s">
         <v>136</v>
       </c>
       <c r="E862" s="15">
         <v>1582698.7531598751</v>
       </c>
       <c r="F862" s="15">
         <v>123831.39857270801</v>
       </c>
       <c r="G862" s="15">
         <v>465.75665809599997</v>
       </c>
       <c r="H862" s="15">
         <v>20326.224893601</v>
       </c>
       <c r="I862" s="15">
         <v>7541.1185828992302</v>
       </c>
       <c r="J862" s="15">
         <v>1063915.9664771119</v>
       </c>
     </row>
-    <row r="863" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="863" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D863" s="24" t="s">
         <v>137</v>
       </c>
       <c r="E863" s="15">
         <v>1583232.5911571118</v>
       </c>
       <c r="F863" s="15">
         <v>115830.78026603301</v>
       </c>
       <c r="G863" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H863" s="15">
         <v>-1409.56827290199</v>
       </c>
       <c r="I863" s="15">
         <v>7539.28301086806</v>
       </c>
       <c r="J863" s="15">
         <v>1140864.380767259</v>
       </c>
     </row>
-    <row r="864" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="864" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D864" s="24" t="s">
         <v>138</v>
       </c>
       <c r="E864" s="15">
         <v>1576015.1451451182</v>
       </c>
       <c r="F864" s="15">
         <v>115793.309718905</v>
       </c>
       <c r="G864" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H864" s="15">
         <v>-6094.741964159999</v>
       </c>
       <c r="I864" s="15">
         <v>7519.6021161181397</v>
       </c>
       <c r="J864" s="15">
         <v>1072804.9719450159</v>
       </c>
     </row>
-    <row r="865" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="865" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D865" s="24" t="s">
         <v>175</v>
       </c>
       <c r="E865" s="15">
         <v>1586991.3869923148</v>
       </c>
       <c r="F865" s="15">
         <v>115552.582977554</v>
       </c>
       <c r="G865" s="15">
         <v>466.86117304099997</v>
       </c>
       <c r="H865" s="15">
         <v>-11087.492183841998</v>
       </c>
       <c r="I865" s="15">
         <v>7519.5928913264697</v>
       </c>
       <c r="J865" s="15">
         <v>1090579.7205632173</v>
       </c>
     </row>
-    <row r="866" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="866" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D866" s="24" t="s">
         <v>176</v>
       </c>
       <c r="E866" s="15">
         <v>1577612.624719833</v>
       </c>
       <c r="F866" s="15">
         <v>115295.92359923599</v>
       </c>
       <c r="G866" s="15">
         <v>262.95072172099998</v>
       </c>
       <c r="H866" s="15">
         <v>19797.266863952973</v>
       </c>
       <c r="I866" s="15">
         <v>7502.9470982682178</v>
       </c>
       <c r="J866" s="15">
         <v>1073349.7602421863</v>
       </c>
     </row>
-    <row r="867" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="867" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D867" s="24" t="s">
         <v>177</v>
       </c>
       <c r="E867" s="15">
         <v>1581087.1295184419</v>
       </c>
       <c r="F867" s="15">
         <v>115357.95865448599</v>
       </c>
       <c r="G867" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H867" s="15">
         <v>41702.821860647033</v>
       </c>
       <c r="I867" s="15">
         <v>7502.4034121264776</v>
       </c>
       <c r="J867" s="15">
         <v>1092208.1704776713</v>
       </c>
     </row>
-    <row r="868" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="868" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D868" s="24" t="s">
         <v>178</v>
       </c>
       <c r="E868" s="15">
         <v>1588959.705005314</v>
       </c>
       <c r="F868" s="15">
         <v>115880.42880660901</v>
       </c>
       <c r="G868" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H868" s="15">
         <v>46570.920413114043</v>
       </c>
       <c r="I868" s="15">
         <v>7500.1077060264779</v>
       </c>
       <c r="J868" s="15">
         <v>1088974.7457661149</v>
       </c>
     </row>
-    <row r="869" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="869" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D869" s="24" t="s">
         <v>179</v>
       </c>
       <c r="E869" s="15">
         <v>1586621.6447041642</v>
       </c>
       <c r="F869" s="15">
         <v>116266.248535326</v>
       </c>
       <c r="G869" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H869" s="15">
         <v>42642.581876315031</v>
       </c>
       <c r="I869" s="15">
         <v>7498.6889706848096</v>
       </c>
       <c r="J869" s="15">
         <v>1079645.6617697885</v>
       </c>
     </row>
-    <row r="870" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="870" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D870" s="24" t="s">
         <v>144</v>
       </c>
       <c r="E870" s="15">
         <v>1594481.9448238453</v>
       </c>
       <c r="F870" s="15">
         <v>116437.312057666</v>
       </c>
       <c r="G870" s="15">
         <v>362.55885312300001</v>
       </c>
       <c r="H870" s="15">
         <v>52092.050320460985</v>
       </c>
       <c r="I870" s="15">
         <v>7482.1122685714681</v>
       </c>
       <c r="J870" s="15">
         <v>1086498.5115180321</v>
       </c>
     </row>
-    <row r="871" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="871" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D871" s="24" t="s">
         <v>145</v>
       </c>
       <c r="E871" s="15">
         <v>1590749.4238374734</v>
       </c>
       <c r="F871" s="15">
         <v>115496.49438813902</v>
       </c>
       <c r="G871" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H871" s="15">
         <v>87941.436361247979</v>
       </c>
       <c r="I871" s="15">
         <v>7482.0719068631379</v>
       </c>
       <c r="J871" s="15">
         <v>1130486.2130160984</v>
       </c>
     </row>
-    <row r="872" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="872" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D872" s="24" t="s">
         <v>180</v>
       </c>
       <c r="E872" s="15">
         <v>1558037.7486563721</v>
       </c>
       <c r="F872" s="15">
         <v>114924.24396588701</v>
       </c>
       <c r="G872" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H872" s="15">
         <v>111416.68565859301</v>
       </c>
       <c r="I872" s="15">
         <v>7479.710333898548</v>
       </c>
       <c r="J872" s="15">
         <v>1140795.4820023302</v>
       </c>
     </row>
-    <row r="873" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="873" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D873" s="24" t="s">
         <v>181</v>
       </c>
       <c r="E873" s="15">
         <v>1613317.2332410819</v>
       </c>
       <c r="F873" s="15">
         <v>114218.79247542701</v>
       </c>
       <c r="G873" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H873" s="15">
         <v>31408.250612965989</v>
       </c>
       <c r="I873" s="15">
         <v>7459.8353566666983</v>
       </c>
       <c r="J873" s="15">
         <v>1130075.0440807592</v>
       </c>
     </row>
-    <row r="874" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="874" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D874" s="24" t="s">
         <v>182</v>
       </c>
       <c r="E874" s="15">
         <v>1639112.0454402929</v>
       </c>
       <c r="F874" s="15">
         <v>114531.20281550799</v>
       </c>
       <c r="G874" s="15">
         <v>363.38723933199998</v>
       </c>
       <c r="H874" s="15">
         <v>20120.224596704007</v>
       </c>
       <c r="I874" s="15">
         <v>7458.5997365168578</v>
       </c>
       <c r="J874" s="15">
         <v>1162202.5864780224</v>
       </c>
     </row>
-    <row r="875" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="875" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D875" s="24" t="s">
         <v>183</v>
       </c>
       <c r="E875" s="15">
         <v>1642137.0415749848</v>
       </c>
       <c r="F875" s="15">
         <v>116436.22854521401</v>
       </c>
       <c r="G875" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H875" s="15">
         <v>82455.12994536999</v>
       </c>
       <c r="I875" s="15">
         <v>7451.6016868506185</v>
       </c>
       <c r="J875" s="15">
         <v>1290702.6859841037</v>
       </c>
     </row>
     <row r="876" spans="4:10" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D876" s="33">
+      <c r="D876" s="32">
         <v>2017</v>
       </c>
-      <c r="E876" s="34"/>
-[...6 lines deleted...]
-    <row r="877" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E876" s="33"/>
+      <c r="F876" s="33"/>
+      <c r="G876" s="33"/>
+      <c r="H876" s="33"/>
+      <c r="I876" s="33"/>
+      <c r="J876" s="34"/>
+    </row>
+    <row r="877" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D877" s="24" t="s">
         <v>184</v>
       </c>
       <c r="E877" s="15">
         <v>1629476.1028035837</v>
       </c>
       <c r="F877" s="15">
         <v>116137.21486112803</v>
       </c>
       <c r="G877" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H877" s="15">
         <v>104899.24035539801</v>
       </c>
       <c r="I877" s="15">
         <v>7453.2791315353679</v>
       </c>
       <c r="J877" s="15">
         <v>1138262.2747341068</v>
       </c>
     </row>
-    <row r="878" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="878" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D878" s="24" t="s">
         <v>185</v>
       </c>
       <c r="E878" s="15">
         <v>1647739.3481926345</v>
       </c>
       <c r="F878" s="15">
         <v>116130.49276820902</v>
       </c>
       <c r="G878" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H878" s="15">
         <v>66742.883975815013</v>
       </c>
       <c r="I878" s="15">
         <v>7856.9852423982602</v>
       </c>
       <c r="J878" s="15">
         <v>1084204.7070507058</v>
       </c>
     </row>
-    <row r="879" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="879" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D879" s="24" t="s">
         <v>104</v>
       </c>
       <c r="E879" s="15">
         <v>1645191.7625923818</v>
       </c>
       <c r="F879" s="15">
         <v>116375.56564199501</v>
       </c>
       <c r="G879" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H879" s="15">
         <v>58704.293130654027</v>
       </c>
       <c r="I879" s="15">
         <v>7452.6044814187098</v>
       </c>
       <c r="J879" s="15">
         <v>1091334.7271177184</v>
       </c>
     </row>
-    <row r="880" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="880" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D880" s="24" t="s">
         <v>186</v>
       </c>
       <c r="E880" s="15">
         <v>1640283.3537320832</v>
       </c>
       <c r="F880" s="15">
         <v>116260.44594924699</v>
       </c>
       <c r="G880" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H880" s="15">
         <v>88628.200531807001</v>
       </c>
       <c r="I880" s="15">
         <v>7436.0734835963249</v>
       </c>
       <c r="J880" s="15">
         <v>1121228.0688256922</v>
       </c>
     </row>
-    <row r="881" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="881" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D881" s="24" t="s">
         <v>187</v>
       </c>
       <c r="E881" s="15">
         <v>1652014.514420951</v>
       </c>
       <c r="F881" s="15">
         <v>116375.79569631501</v>
       </c>
       <c r="G881" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H881" s="15">
         <v>71191.768719802989</v>
       </c>
       <c r="I881" s="15">
         <v>7435.8711138166764</v>
       </c>
       <c r="J881" s="15">
         <v>1087370.8122287698</v>
       </c>
     </row>
-    <row r="882" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="882" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D882" s="24" t="s">
         <v>188</v>
       </c>
       <c r="E882" s="15">
         <v>1648177.9935706512</v>
       </c>
       <c r="F882" s="15">
         <v>116215.06911347201</v>
       </c>
       <c r="G882" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H882" s="15">
         <v>36080.510221800985</v>
       </c>
       <c r="I882" s="15">
         <v>7435.87111381667</v>
       </c>
       <c r="J882" s="15">
         <v>1089760.3833078141</v>
       </c>
     </row>
-    <row r="883" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="883" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D883" s="24" t="s">
         <v>108</v>
       </c>
       <c r="E883" s="15">
         <v>1679224.221852493</v>
       </c>
       <c r="F883" s="15">
         <v>116217.77435964902</v>
       </c>
       <c r="G883" s="15">
         <v>362.37476729899998</v>
       </c>
       <c r="H883" s="15">
         <v>17055.653491281002</v>
       </c>
       <c r="I883" s="15">
         <v>7419.6877920750903</v>
       </c>
       <c r="J883" s="15">
         <v>1091556.5664382705</v>
       </c>
     </row>
-    <row r="884" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="884" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D884" s="24" t="s">
         <v>189</v>
       </c>
       <c r="E884" s="15">
         <v>1682075.7554371278</v>
       </c>
       <c r="F884" s="15">
         <v>117928.22992992801</v>
       </c>
       <c r="G884" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H884" s="15">
         <v>66395.301501452981</v>
       </c>
       <c r="I884" s="15">
         <v>7419.6420185830966</v>
       </c>
       <c r="J884" s="15">
         <v>1107391.4906643669</v>
       </c>
     </row>
-    <row r="885" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="885" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D885" s="24" t="s">
         <v>156</v>
       </c>
       <c r="E885" s="15">
         <v>1664964.8034965177</v>
       </c>
       <c r="F885" s="15">
         <v>117869.62326390303</v>
       </c>
       <c r="G885" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H885" s="15">
         <v>80816.859321130003</v>
       </c>
       <c r="I885" s="15">
         <v>7419.7487793050914</v>
       </c>
       <c r="J885" s="15">
         <v>1092558.1829498853</v>
       </c>
     </row>
-    <row r="886" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="886" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D886" s="24" t="s">
         <v>157</v>
       </c>
       <c r="E886" s="15">
         <v>1650111.642055701</v>
       </c>
       <c r="F886" s="15">
         <v>117892.94250403102</v>
       </c>
       <c r="G886" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H886" s="15">
         <v>84737.600159744994</v>
       </c>
       <c r="I886" s="15">
         <v>7419.7395545134268</v>
       </c>
       <c r="J886" s="15">
         <v>1107951.0266699987</v>
       </c>
     </row>
-    <row r="887" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="887" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D887" s="24" t="s">
         <v>190</v>
       </c>
       <c r="E887" s="15">
         <v>1656857.9272697517</v>
       </c>
       <c r="F887" s="15">
         <v>118113.72689028701</v>
       </c>
       <c r="G887" s="15">
         <v>363.14792776000002</v>
       </c>
       <c r="H887" s="15">
         <v>39365.249495217024</v>
       </c>
       <c r="I887" s="15">
         <v>7403.2751879052003</v>
       </c>
       <c r="J887" s="15">
         <v>1089793.1677352637</v>
       </c>
     </row>
-    <row r="888" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="888" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D888" s="24" t="s">
         <v>113</v>
       </c>
       <c r="E888" s="15">
         <v>1704882.9766134589</v>
       </c>
       <c r="F888" s="15">
         <v>118076.65511661202</v>
       </c>
       <c r="G888" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H888" s="15">
         <v>48949.735351836047</v>
       </c>
       <c r="I888" s="15">
         <v>7403.2751879052003</v>
       </c>
       <c r="J888" s="15">
         <v>1144456.0398737937</v>
       </c>
     </row>
-    <row r="889" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="889" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D889" s="24" t="s">
         <v>114</v>
       </c>
       <c r="E889" s="15">
         <v>1704438.5950553999</v>
       </c>
       <c r="F889" s="15">
         <v>118097.280379737</v>
       </c>
       <c r="G889" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H889" s="15">
         <v>37801.992674189998</v>
       </c>
       <c r="I889" s="15">
         <v>7403.1532253635096</v>
       </c>
       <c r="J889" s="15">
         <v>1103053.3557551301</v>
       </c>
     </row>
-    <row r="890" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="890" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D890" s="24" t="s">
         <v>191</v>
       </c>
       <c r="E890" s="15">
         <v>1726040.892251183</v>
       </c>
       <c r="F890" s="15">
         <v>117738.17742103901</v>
       </c>
       <c r="G890" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H890" s="15">
         <v>-17543.33401939302</v>
       </c>
       <c r="I890" s="15">
         <v>7403.0322832051797</v>
       </c>
       <c r="J890" s="15">
         <v>1108382.5960220885</v>
       </c>
     </row>
-    <row r="891" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="891" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D891" s="24" t="s">
         <v>192</v>
       </c>
       <c r="E891" s="15">
         <v>1723399.8623867247</v>
       </c>
       <c r="F891" s="15">
         <v>118120.25889190602</v>
       </c>
       <c r="G891" s="15">
         <v>361.518768217</v>
       </c>
       <c r="H891" s="15">
         <v>13207.690018013032</v>
       </c>
       <c r="I891" s="15">
         <v>7386.9546543997403</v>
       </c>
       <c r="J891" s="15">
         <v>1120154.6452537684</v>
       </c>
     </row>
-    <row r="892" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="892" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D892" s="24" t="s">
         <v>193</v>
       </c>
       <c r="E892" s="15">
         <v>1724821.5285384972</v>
       </c>
       <c r="F892" s="15">
         <v>118137.681615715</v>
       </c>
       <c r="G892" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H892" s="15">
         <v>1642.5070918010315</v>
       </c>
       <c r="I892" s="15">
         <v>7386.7437103663997</v>
       </c>
       <c r="J892" s="15">
         <v>1139758.0602240039</v>
       </c>
     </row>
-    <row r="893" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="893" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D893" s="24" t="s">
         <v>194</v>
       </c>
       <c r="E893" s="15">
         <v>1716364.5062791589</v>
       </c>
       <c r="F893" s="15">
         <v>118363.355709864</v>
       </c>
       <c r="G893" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H893" s="15">
         <v>4223.32326745303</v>
       </c>
       <c r="I893" s="15">
         <v>7386.7417738164104</v>
       </c>
       <c r="J893" s="15">
         <v>1135306.2707956254</v>
       </c>
     </row>
-    <row r="894" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="894" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D894" s="24" t="s">
         <v>119</v>
       </c>
       <c r="E894" s="15">
         <v>1722217.447688821</v>
       </c>
       <c r="F894" s="15">
         <v>118133.816405506</v>
       </c>
       <c r="G894" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H894" s="15">
         <v>19692.472947636001</v>
       </c>
       <c r="I894" s="15">
         <v>7386.7314845497503</v>
       </c>
       <c r="J894" s="15">
         <v>1161632.6137927119</v>
       </c>
     </row>
-    <row r="895" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="895" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D895" s="24" t="s">
         <v>162</v>
       </c>
       <c r="E895" s="15">
         <v>1749439.5250383751</v>
       </c>
       <c r="F895" s="15">
         <v>118491.09603285999</v>
       </c>
       <c r="G895" s="15">
         <v>362.34715442499999</v>
       </c>
       <c r="H895" s="15">
         <v>28494.342603325931</v>
       </c>
       <c r="I895" s="15">
         <v>7370.7357525331699</v>
       </c>
       <c r="J895" s="15">
         <v>1125353.8697868604</v>
       </c>
     </row>
-    <row r="896" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="896" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D896" s="24" t="s">
         <v>163</v>
       </c>
       <c r="E896" s="15">
         <v>1746536.8380984003</v>
       </c>
       <c r="F896" s="15">
         <v>118218.17604160937</v>
       </c>
       <c r="G896" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H896" s="15">
         <v>63369.760575547734</v>
       </c>
       <c r="I896" s="15">
         <v>7370.6968567414906</v>
       </c>
       <c r="J896" s="15">
         <v>1175712.399029782</v>
       </c>
     </row>
-    <row r="897" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="897" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D897" s="24" t="s">
         <v>164</v>
       </c>
       <c r="E897" s="15">
         <v>1758000.404191213</v>
       </c>
       <c r="F897" s="15">
         <v>118436.12316375678</v>
       </c>
       <c r="G897" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H897" s="15">
         <v>76517.334493073839</v>
       </c>
       <c r="I897" s="15">
         <v>7370.4052961915004</v>
       </c>
       <c r="J897" s="15">
         <v>1166743.1824756011</v>
       </c>
     </row>
-    <row r="898" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="898" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D898" s="24" t="s">
         <v>165</v>
       </c>
       <c r="E898" s="15">
         <v>1761140.4402475208</v>
       </c>
       <c r="F898" s="15">
         <v>117494.61542537551</v>
       </c>
       <c r="G898" s="15">
         <v>363.20315350742999</v>
       </c>
       <c r="H898" s="15">
         <v>38323.255195180915</v>
       </c>
       <c r="I898" s="15">
         <v>7354.5107432915702</v>
       </c>
       <c r="J898" s="15">
         <v>1207097.0375137147</v>
       </c>
     </row>
-    <row r="899" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="899" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D899" s="24" t="s">
         <v>195</v>
       </c>
       <c r="E899" s="15">
         <v>1721571.4722863098</v>
       </c>
       <c r="F899" s="15">
         <v>117855.54974000981</v>
       </c>
       <c r="G899" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H899" s="15">
         <v>28374.491603788716</v>
       </c>
       <c r="I899" s="15">
         <v>7353.3294734282499</v>
       </c>
       <c r="J899" s="15">
         <v>1336065.7144989891</v>
       </c>
       <c r="L899" s="27"/>
       <c r="N899" s="27"/>
       <c r="P899" s="27"/>
       <c r="Q899" s="27"/>
       <c r="R899" s="27"/>
       <c r="S899" s="27"/>
     </row>
-    <row r="900" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="900" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D900" s="24" t="s">
         <v>196</v>
       </c>
       <c r="E900" s="15">
         <v>1721568.8729958208</v>
       </c>
       <c r="F900" s="15">
         <v>117855.54974000981</v>
       </c>
       <c r="G900" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H900" s="15">
         <v>74985.956960130687</v>
       </c>
       <c r="I900" s="15">
         <v>7353.3294734282399</v>
       </c>
       <c r="J900" s="15">
         <v>1336065.7144989891</v>
       </c>
       <c r="L900" s="27"/>
       <c r="N900" s="27"/>
       <c r="P900" s="27"/>
       <c r="Q900" s="27"/>
       <c r="R900" s="27"/>
       <c r="S900" s="27"/>
     </row>
-    <row r="901" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="901" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D901" s="24" t="s">
         <v>197</v>
       </c>
       <c r="E901" s="15">
         <v>1769011.7914855697</v>
       </c>
       <c r="F901" s="15">
         <v>118505.13719747073</v>
       </c>
       <c r="G901" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H901" s="15">
         <v>69506.116342636553</v>
       </c>
       <c r="I901" s="15">
         <v>7352.7034125198898</v>
       </c>
       <c r="J901" s="15">
         <v>1196972.4542734497</v>
       </c>
       <c r="L901" s="27"/>
       <c r="N901" s="27"/>
       <c r="P901" s="27"/>
       <c r="Q901" s="27"/>
       <c r="R901" s="27"/>
       <c r="S901" s="27"/>
     </row>
-    <row r="902" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="902" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D902" s="24" t="s">
         <v>198</v>
       </c>
       <c r="E902" s="15">
         <v>1757759.3028550518</v>
       </c>
       <c r="F902" s="15">
         <v>118373.84914618194</v>
       </c>
       <c r="G902" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H902" s="15">
         <v>37030.420533100412</v>
       </c>
       <c r="I902" s="15">
         <v>7352.1529358198904</v>
       </c>
       <c r="J902" s="15">
         <v>1154425.954588091</v>
       </c>
       <c r="L902" s="27"/>
       <c r="N902" s="27"/>
       <c r="P902" s="27"/>
       <c r="Q902" s="27"/>
       <c r="R902" s="27"/>
       <c r="S902" s="27"/>
     </row>
-    <row r="903" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="903" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D903" s="24" t="s">
         <v>199</v>
       </c>
       <c r="E903" s="15">
         <v>1786953.8559242336</v>
       </c>
       <c r="F903" s="15">
         <v>118402.2463365584</v>
       </c>
       <c r="G903" s="15">
         <v>361.51876821683999</v>
       </c>
       <c r="H903" s="15">
         <v>15416.6631078059</v>
       </c>
       <c r="I903" s="15">
         <v>7336.3279027866402</v>
       </c>
       <c r="J903" s="15">
         <v>1134602.7953586769</v>
       </c>
       <c r="L903" s="27"/>
       <c r="N903" s="27"/>
       <c r="P903" s="27"/>
       <c r="Q903" s="27"/>
       <c r="R903" s="27"/>
       <c r="S903" s="27"/>
     </row>
-    <row r="904" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="904" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D904" s="24" t="s">
         <v>200</v>
       </c>
       <c r="E904" s="15">
         <v>1784123.462868941</v>
       </c>
       <c r="F904" s="15">
         <v>118500.30852076309</v>
       </c>
       <c r="G904" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H904" s="15">
         <v>49975.401751815269</v>
       </c>
       <c r="I904" s="15">
         <v>7336.2256867024098</v>
       </c>
       <c r="J904" s="15">
         <v>1161147.2609031389</v>
       </c>
       <c r="L904" s="27"/>
       <c r="N904" s="27"/>
       <c r="P904" s="27"/>
       <c r="Q904" s="27"/>
       <c r="R904" s="27"/>
       <c r="S904" s="27"/>
     </row>
-    <row r="905" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="905" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D905" s="24" t="s">
         <v>130</v>
       </c>
       <c r="E905" s="15">
         <v>1777963.3790008817</v>
       </c>
       <c r="F905" s="15">
         <v>118822.41502115394</v>
       </c>
       <c r="G905" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H905" s="15">
         <v>39213.095581228059</v>
       </c>
       <c r="I905" s="15">
         <v>7336.0742480274102</v>
       </c>
       <c r="J905" s="15">
         <v>1141687.9617386854</v>
       </c>
       <c r="L905" s="27"/>
       <c r="N905" s="27"/>
       <c r="P905" s="27"/>
       <c r="Q905" s="27"/>
       <c r="R905" s="27"/>
       <c r="S905" s="27"/>
     </row>
-    <row r="906" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="906" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D906" s="24" t="s">
         <v>173</v>
       </c>
       <c r="E906" s="15">
         <v>1791936.7197835427</v>
       </c>
       <c r="F906" s="15">
         <v>118788.08988243516</v>
       </c>
       <c r="G906" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H906" s="15">
         <v>-693.05296012899635</v>
       </c>
       <c r="I906" s="15">
         <v>7333.5143100024197</v>
       </c>
       <c r="J906" s="15">
         <v>1129084.0859537106</v>
       </c>
       <c r="L906" s="27"/>
       <c r="N906" s="27"/>
       <c r="P906" s="27"/>
       <c r="Q906" s="27"/>
       <c r="R906" s="27"/>
       <c r="S906" s="27"/>
     </row>
-    <row r="907" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="907" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D907" s="24" t="s">
         <v>174</v>
       </c>
       <c r="E907" s="15">
         <v>1785591.6352402139</v>
       </c>
       <c r="F907" s="15">
         <v>118711.97768908857</v>
       </c>
       <c r="G907" s="15">
         <v>362.37476729894001</v>
       </c>
       <c r="H907" s="15">
         <v>-4622.6537376134729</v>
       </c>
       <c r="I907" s="15">
         <v>7317.0832274524901</v>
       </c>
       <c r="J907" s="15">
         <v>1109666.8671065504</v>
       </c>
       <c r="L907" s="27"/>
       <c r="N907" s="27"/>
       <c r="P907" s="27"/>
       <c r="Q907" s="27"/>
       <c r="R907" s="27"/>
       <c r="S907" s="27"/>
     </row>
-    <row r="908" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="908" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D908" s="24" t="s">
         <v>133</v>
       </c>
       <c r="E908" s="15">
         <v>1801533.8324850765</v>
       </c>
       <c r="F908" s="15">
         <v>119092.61420508579</v>
       </c>
       <c r="G908" s="15">
         <v>363.23076638103998</v>
       </c>
       <c r="H908" s="15">
         <v>22099.07664645437</v>
       </c>
       <c r="I908" s="15">
         <v>7316.5347840947306</v>
       </c>
       <c r="J908" s="15">
         <v>1153058.4254595735</v>
       </c>
       <c r="L908" s="27"/>
       <c r="N908" s="27"/>
       <c r="P908" s="27"/>
       <c r="Q908" s="27"/>
       <c r="R908" s="27"/>
       <c r="S908" s="27"/>
     </row>
-    <row r="909" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="909" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D909" s="28" t="s">
         <v>134</v>
       </c>
       <c r="E909" s="20">
         <v>1829107.5697322036</v>
       </c>
       <c r="F909" s="20">
         <v>119061.16927499826</v>
       </c>
       <c r="G909" s="20">
         <v>363.23076638103998</v>
       </c>
       <c r="H909" s="20">
         <v>6527.2481359212252</v>
       </c>
       <c r="I909" s="20">
         <v>7315.7541792398397</v>
       </c>
       <c r="J909" s="20">
         <v>1119106.3679163491</v>
       </c>
       <c r="L909" s="27"/>
       <c r="N909" s="27"/>
       <c r="P909" s="27"/>
       <c r="Q909" s="27"/>
       <c r="R909" s="27"/>
       <c r="S909" s="27"/>
     </row>
-    <row r="910" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="910" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D910" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E910" s="22">
         <v>1824539.4832888383</v>
       </c>
       <c r="F910" s="22">
         <v>118641.587533253</v>
       </c>
       <c r="G910" s="22">
         <v>363.23076638099997</v>
       </c>
       <c r="H910" s="22">
         <v>-1915.6144187850805</v>
       </c>
       <c r="I910" s="22">
         <v>7266.2522426898395</v>
       </c>
       <c r="J910" s="22">
         <v>1136670.1624507841</v>
       </c>
       <c r="L910" s="27"/>
       <c r="N910" s="27"/>
       <c r="P910" s="27"/>
       <c r="Q910" s="27"/>
       <c r="R910" s="27"/>
       <c r="S910" s="27"/>
     </row>
-    <row r="911" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="911" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D911" s="29" t="s">
         <v>202</v>
       </c>
       <c r="E911" s="22">
         <v>1826512.1742078857</v>
       </c>
       <c r="F911" s="22">
         <v>117416.97433787202</v>
       </c>
       <c r="G911" s="22">
         <v>363.23076638099997</v>
       </c>
       <c r="H911" s="22">
         <v>-13662.514503295788</v>
       </c>
       <c r="I911" s="22">
         <v>7250.5815886649298</v>
       </c>
       <c r="J911" s="22">
         <v>1140741.922373024</v>
       </c>
       <c r="L911" s="27"/>
       <c r="N911" s="27"/>
       <c r="P911" s="27"/>
       <c r="Q911" s="27"/>
       <c r="R911" s="27"/>
       <c r="S911" s="27"/>
     </row>
-    <row r="912" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="912" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D912" s="29" t="s">
         <v>203</v>
       </c>
       <c r="E912" s="22">
         <v>1828076.1699239663</v>
       </c>
       <c r="F912" s="22">
         <v>117815.33761051898</v>
       </c>
       <c r="G912" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H912" s="22">
         <v>36276.833463393195</v>
       </c>
       <c r="I912" s="22">
         <v>7300.0441301315814</v>
       </c>
       <c r="J912" s="22">
         <v>1178706.664649528</v>
       </c>
       <c r="L912" s="27"/>
       <c r="N912" s="27"/>
       <c r="P912" s="27"/>
       <c r="Q912" s="27"/>
       <c r="R912" s="27"/>
       <c r="S912" s="27"/>
     </row>
-    <row r="913" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="913" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D913" s="29" t="s">
         <v>204</v>
       </c>
       <c r="E913" s="22">
         <v>1816517.6037538436</v>
       </c>
       <c r="F913" s="22">
         <v>117762.88538847597</v>
       </c>
       <c r="G913" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H913" s="22">
         <v>13891.309784500096</v>
       </c>
       <c r="I913" s="22">
         <v>7300.040740556241</v>
       </c>
       <c r="J913" s="22">
         <v>1151370.163507109</v>
       </c>
       <c r="L913" s="27"/>
       <c r="N913" s="27"/>
       <c r="P913" s="27"/>
       <c r="Q913" s="27"/>
       <c r="R913" s="27"/>
       <c r="S913" s="27"/>
     </row>
-    <row r="914" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="914" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D914" s="29" t="s">
         <v>205</v>
       </c>
       <c r="E914" s="22">
         <v>1827445.4135734523</v>
       </c>
       <c r="F914" s="22">
         <v>118020.45104481498</v>
       </c>
       <c r="G914" s="22">
         <v>361.518768217</v>
       </c>
       <c r="H914" s="22">
         <v>-17322.576544460208</v>
       </c>
       <c r="I914" s="22">
         <v>7300.0277465395739</v>
       </c>
       <c r="J914" s="22">
         <v>1160093.325355645</v>
       </c>
       <c r="L914" s="27"/>
       <c r="N914" s="27"/>
       <c r="P914" s="27"/>
       <c r="Q914" s="27"/>
       <c r="R914" s="27"/>
       <c r="S914" s="27"/>
     </row>
-    <row r="915" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="915" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D915" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E915" s="22">
         <v>1814824.3831938561</v>
       </c>
       <c r="F915" s="22">
         <v>117853.66924026</v>
       </c>
       <c r="G915" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H915" s="22">
         <v>-11280.265184981319</v>
       </c>
       <c r="I915" s="22">
         <v>7284.5310472063302</v>
       </c>
       <c r="J915" s="22">
         <v>1132759.8103303029</v>
       </c>
       <c r="L915" s="27"/>
       <c r="N915" s="27"/>
       <c r="P915" s="27"/>
       <c r="Q915" s="27"/>
       <c r="R915" s="27"/>
       <c r="S915" s="27"/>
     </row>
-    <row r="916" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="916" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D916" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E916" s="22">
         <v>1800595.0346855316</v>
       </c>
       <c r="F916" s="22">
         <v>118455.13141566698</v>
       </c>
       <c r="G916" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H916" s="22">
         <v>41153.464795821499</v>
       </c>
       <c r="I916" s="22">
         <v>7284.3517867063301</v>
       </c>
       <c r="J916" s="22">
         <v>1185858.8362957463</v>
       </c>
       <c r="L916" s="27"/>
       <c r="N916" s="27"/>
       <c r="P916" s="27"/>
       <c r="Q916" s="27"/>
       <c r="R916" s="27"/>
       <c r="S916" s="27"/>
     </row>
-    <row r="917" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="917" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D917" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E917" s="22">
         <v>1809644.0550413483</v>
       </c>
       <c r="F917" s="22">
         <v>118401.71388116098</v>
       </c>
       <c r="G917" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H917" s="22">
         <v>19050.180907246686</v>
       </c>
       <c r="I917" s="22">
         <v>7284.2347036729898</v>
       </c>
       <c r="J917" s="22">
         <v>1160894.6033266438</v>
       </c>
       <c r="L917" s="27"/>
       <c r="N917" s="27"/>
       <c r="P917" s="27"/>
       <c r="Q917" s="27"/>
       <c r="R917" s="27"/>
       <c r="S917" s="27"/>
     </row>
-    <row r="918" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="918" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D918" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E918" s="22">
         <v>1799673.2017475951</v>
       </c>
       <c r="F918" s="22">
         <v>116925.275625497</v>
       </c>
       <c r="G918" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H918" s="22">
         <v>12061.361207865411</v>
       </c>
       <c r="I918" s="22">
         <v>7283.3330017313201</v>
       </c>
       <c r="J918" s="22">
         <v>1151337.6617480631</v>
       </c>
       <c r="L918" s="27"/>
       <c r="N918" s="27"/>
       <c r="P918" s="27"/>
       <c r="Q918" s="27"/>
       <c r="R918" s="27"/>
       <c r="S918" s="27"/>
     </row>
-    <row r="919" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="919" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D919" s="29" t="s">
         <v>144</v>
       </c>
       <c r="E919" s="22">
         <v>1795584.8901689032</v>
       </c>
       <c r="F919" s="22">
         <v>116962.16341727601</v>
       </c>
       <c r="G919" s="22">
         <v>260.30909014399998</v>
       </c>
       <c r="H919" s="22">
         <v>-2904.335441725103</v>
       </c>
       <c r="I919" s="22">
         <v>7267.9038273064007</v>
       </c>
       <c r="J919" s="22">
         <v>1150917.781439994</v>
       </c>
       <c r="L919" s="27"/>
       <c r="N919" s="27"/>
       <c r="P919" s="27"/>
       <c r="Q919" s="27"/>
       <c r="R919" s="27"/>
       <c r="S919" s="27"/>
     </row>
-    <row r="920" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="920" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D920" s="29" t="s">
         <v>145</v>
       </c>
       <c r="E920" s="22">
         <v>1783922.0790180822</v>
       </c>
       <c r="F920" s="22">
         <v>117381.185518281</v>
       </c>
       <c r="G920" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H920" s="22">
         <v>59150.833254304584</v>
       </c>
       <c r="I920" s="22">
         <v>7265.8058347064007</v>
       </c>
       <c r="J920" s="22">
         <v>1239675.4255407029</v>
       </c>
       <c r="L920" s="27"/>
       <c r="N920" s="27"/>
       <c r="P920" s="27"/>
       <c r="Q920" s="27"/>
       <c r="R920" s="27"/>
       <c r="S920" s="27"/>
     </row>
-    <row r="921" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="921" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D921" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E921" s="22">
         <v>1785035.9192756261</v>
       </c>
       <c r="F921" s="22">
         <v>117442.61623456499</v>
       </c>
       <c r="G921" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H921" s="22">
         <v>69542.42416306003</v>
       </c>
       <c r="I921" s="22">
         <v>7265.3649140669804</v>
       </c>
       <c r="J921" s="22">
         <v>1177930.4767795829</v>
       </c>
       <c r="L921" s="27"/>
       <c r="N921" s="27"/>
       <c r="P921" s="27"/>
       <c r="Q921" s="27"/>
       <c r="R921" s="27"/>
       <c r="S921" s="27"/>
     </row>
-    <row r="922" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="922" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D922" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E922" s="22">
         <v>1841998.7898615259</v>
       </c>
       <c r="F922" s="22">
         <v>117265.15338601699</v>
       </c>
       <c r="G922" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H922" s="22">
         <v>17855.763780510388</v>
       </c>
       <c r="I922" s="22">
         <v>7249.3819084920506</v>
       </c>
       <c r="J922" s="22">
         <v>1192481.647471789</v>
       </c>
       <c r="L922" s="27"/>
       <c r="N922" s="27"/>
       <c r="P922" s="27"/>
       <c r="Q922" s="27"/>
       <c r="R922" s="27"/>
       <c r="S922" s="27"/>
     </row>
-    <row r="923" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="923" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D923" s="29" t="s">
         <v>206</v>
       </c>
       <c r="E923" s="22">
         <v>1829793.4812106709</v>
       </c>
       <c r="F923" s="22">
         <v>117493.653383736</v>
       </c>
       <c r="G923" s="22">
         <v>260.86134761699998</v>
       </c>
       <c r="H923" s="22">
         <v>40449.551089478788</v>
       </c>
       <c r="I923" s="22">
         <v>7249.1717326337211</v>
       </c>
       <c r="J923" s="22">
         <v>1299409.387291495</v>
       </c>
       <c r="L923" s="27"/>
       <c r="N923" s="27"/>
       <c r="P923" s="27"/>
       <c r="Q923" s="27"/>
       <c r="R923" s="27"/>
       <c r="S923" s="27"/>
     </row>
-    <row r="924" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="924" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D924" s="29" t="s">
         <v>207</v>
       </c>
       <c r="E924" s="22">
         <v>1843170.5649198941</v>
       </c>
       <c r="F924" s="22">
         <v>115317.15849306999</v>
       </c>
       <c r="G924" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H924" s="22">
         <v>41559.67827773896</v>
       </c>
       <c r="I924" s="22">
         <v>7247.4058115450716</v>
       </c>
       <c r="J924" s="22">
         <v>1308286.284382751</v>
       </c>
       <c r="L924" s="27"/>
       <c r="N924" s="27"/>
       <c r="P924" s="27"/>
       <c r="Q924" s="27"/>
       <c r="R924" s="27"/>
       <c r="S924" s="27"/>
     </row>
     <row r="925" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D925" s="33">
+      <c r="D925" s="32">
         <v>2018</v>
       </c>
-      <c r="E925" s="34"/>
-[...6 lines deleted...]
-    <row r="926" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E925" s="33"/>
+      <c r="F925" s="33"/>
+      <c r="G925" s="33"/>
+      <c r="H925" s="33"/>
+      <c r="I925" s="33"/>
+      <c r="J925" s="34"/>
+    </row>
+    <row r="926" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D926" s="29" t="s">
         <v>208</v>
       </c>
       <c r="E926" s="22">
         <v>1836399.4827940692</v>
       </c>
       <c r="F926" s="22">
         <v>115035.333660306</v>
       </c>
       <c r="G926" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H926" s="22">
         <v>69160.334730265895</v>
       </c>
       <c r="I926" s="22">
         <v>7247.4058115450716</v>
       </c>
       <c r="J926" s="22">
         <v>1211619.9180978343</v>
       </c>
       <c r="L926" s="27"/>
       <c r="N926" s="27"/>
       <c r="P926" s="27"/>
       <c r="Q926" s="27"/>
       <c r="R926" s="27"/>
       <c r="S926" s="27"/>
     </row>
-    <row r="927" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="927" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D927" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E927" s="22">
         <v>1844860.145187126</v>
       </c>
       <c r="F927" s="22">
         <v>114832.30593920601</v>
       </c>
       <c r="G927" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H927" s="22">
         <v>16333.32635883936</v>
       </c>
       <c r="I927" s="22">
         <v>7247.2874689104801</v>
       </c>
       <c r="J927" s="22">
         <v>1190045.510522241</v>
       </c>
       <c r="L927" s="27"/>
       <c r="N927" s="27"/>
       <c r="P927" s="27"/>
       <c r="Q927" s="27"/>
       <c r="R927" s="27"/>
       <c r="S927" s="27"/>
     </row>
-    <row r="928" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="928" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D928" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E928" s="22">
         <v>1816855.1818227938</v>
       </c>
       <c r="F928" s="22">
         <v>112463.93720101001</v>
       </c>
       <c r="G928" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H928" s="22">
         <v>21414.46073092796</v>
       </c>
       <c r="I928" s="22">
         <v>7246.9135027818602</v>
       </c>
       <c r="J928" s="22">
         <v>1178948.516088736</v>
       </c>
       <c r="L928" s="27"/>
       <c r="N928" s="27"/>
       <c r="P928" s="27"/>
       <c r="Q928" s="27"/>
       <c r="R928" s="27"/>
       <c r="S928" s="27"/>
     </row>
-    <row r="929" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="929" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D929" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E929" s="22">
         <v>1846921.74</v>
       </c>
       <c r="F929" s="22">
         <v>113171.05</v>
       </c>
       <c r="G929" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H929" s="22">
         <v>89165.44297031367</v>
       </c>
       <c r="I929" s="22">
         <v>7230.4197026264401</v>
       </c>
       <c r="J929" s="22">
         <v>1205229.2503533489</v>
       </c>
       <c r="L929" s="27"/>
       <c r="N929" s="27"/>
       <c r="P929" s="27"/>
       <c r="Q929" s="27"/>
       <c r="R929" s="27"/>
       <c r="S929" s="27"/>
     </row>
-    <row r="930" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="930" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D930" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E930" s="22">
         <v>1848405.0862808297</v>
       </c>
       <c r="F930" s="22">
         <v>113409.34717505898</v>
       </c>
       <c r="G930" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H930" s="22">
         <v>98661.37805197452</v>
       </c>
       <c r="I930" s="22">
         <v>7230.3009518764402</v>
       </c>
       <c r="J930" s="22">
         <v>1198454.785655811</v>
       </c>
       <c r="L930" s="27"/>
       <c r="N930" s="27"/>
       <c r="P930" s="27"/>
       <c r="Q930" s="27"/>
       <c r="R930" s="27"/>
       <c r="S930" s="27"/>
     </row>
-    <row r="931" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="931" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D931" s="29" t="s">
         <v>209</v>
       </c>
       <c r="E931" s="22">
         <v>1820648.5465209074</v>
       </c>
       <c r="F931" s="22">
         <v>113468.02566332599</v>
       </c>
       <c r="G931" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H931" s="22">
         <v>54724.677556080911</v>
       </c>
       <c r="I931" s="22">
         <v>7230.2860213097711</v>
       </c>
       <c r="J931" s="22">
         <v>1183564.5081894191</v>
       </c>
       <c r="L931" s="27"/>
       <c r="N931" s="27"/>
       <c r="P931" s="27"/>
       <c r="Q931" s="27"/>
       <c r="R931" s="27"/>
       <c r="S931" s="27"/>
     </row>
-    <row r="932" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="932" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D932" s="29" t="s">
         <v>108</v>
       </c>
       <c r="E932" s="22">
         <v>1823097.5381297469</v>
       </c>
       <c r="F932" s="22">
         <v>113709.30304271702</v>
       </c>
       <c r="G932" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H932" s="22">
         <v>41268.295965944497</v>
       </c>
       <c r="I932" s="22">
         <v>7214.8581717284806</v>
       </c>
       <c r="J932" s="22">
         <v>1171252.6868572209</v>
       </c>
       <c r="L932" s="27"/>
       <c r="N932" s="27"/>
       <c r="P932" s="27"/>
       <c r="Q932" s="27"/>
       <c r="R932" s="27"/>
       <c r="S932" s="27"/>
     </row>
-    <row r="933" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="933" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D933" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E933" s="22">
         <v>1837240.08</v>
       </c>
       <c r="F933" s="22">
         <v>119118.2</v>
       </c>
       <c r="G933" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H933" s="22">
         <v>78381.447568876494</v>
       </c>
       <c r="I933" s="22">
         <v>7214.8337877284803</v>
       </c>
       <c r="J933" s="22">
         <v>1183309.3543509941</v>
       </c>
       <c r="L933" s="27"/>
       <c r="N933" s="27"/>
       <c r="P933" s="27"/>
       <c r="Q933" s="27"/>
       <c r="R933" s="27"/>
       <c r="S933" s="27"/>
     </row>
-    <row r="934" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="934" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D934" s="29" t="s">
         <v>156</v>
       </c>
       <c r="E934" s="22">
         <v>1854021.1788882441</v>
       </c>
       <c r="F934" s="22">
         <v>119395.09146835899</v>
       </c>
       <c r="G934" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H934" s="22">
         <v>28080.749647905992</v>
       </c>
       <c r="I934" s="22">
         <v>7214.8111786284899</v>
       </c>
       <c r="J934" s="22">
         <v>1185065.7626874761</v>
       </c>
       <c r="L934" s="27"/>
       <c r="N934" s="27"/>
       <c r="P934" s="27"/>
       <c r="Q934" s="27"/>
       <c r="R934" s="27"/>
       <c r="S934" s="27"/>
     </row>
-    <row r="935" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="935" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D935" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E935" s="22">
         <v>1838689.9988206779</v>
       </c>
       <c r="F935" s="22">
         <v>118940.204512791</v>
       </c>
       <c r="G935" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H935" s="22">
         <v>21417.54514827719</v>
       </c>
       <c r="I935" s="22">
         <v>7213.1125487201552</v>
       </c>
       <c r="J935" s="22">
         <v>1194232.361117197</v>
       </c>
       <c r="L935" s="27"/>
       <c r="N935" s="27"/>
       <c r="P935" s="27"/>
       <c r="Q935" s="27"/>
       <c r="R935" s="27"/>
       <c r="S935" s="27"/>
     </row>
-    <row r="936" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="936" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D936" s="29" t="s">
         <v>112</v>
       </c>
       <c r="E936" s="22">
         <v>1831386.9508594801</v>
       </c>
       <c r="F936" s="22">
         <v>119034.16072616499</v>
       </c>
       <c r="G936" s="22">
         <v>260.64964891900001</v>
       </c>
       <c r="H936" s="22">
         <v>208.49746561900247</v>
       </c>
       <c r="I936" s="22">
         <v>7198.0951285452302</v>
       </c>
       <c r="J936" s="22">
         <v>1167836.9192330178</v>
       </c>
       <c r="L936" s="27"/>
       <c r="N936" s="27"/>
       <c r="P936" s="27"/>
       <c r="Q936" s="27"/>
       <c r="R936" s="27"/>
       <c r="S936" s="27"/>
     </row>
-    <row r="937" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="937" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D937" s="29" t="s">
         <v>210</v>
       </c>
       <c r="E937" s="22">
         <v>1815205.58</v>
       </c>
       <c r="F937" s="22">
         <v>119398.95</v>
       </c>
       <c r="G937" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H937" s="22">
         <v>40113.843819857997</v>
       </c>
       <c r="I937" s="22">
         <v>7198.0136080309803</v>
       </c>
       <c r="J937" s="22">
         <v>1219744.594535189</v>
       </c>
       <c r="L937" s="27"/>
       <c r="N937" s="27"/>
       <c r="P937" s="27"/>
       <c r="Q937" s="27"/>
       <c r="R937" s="27"/>
       <c r="S937" s="27"/>
     </row>
-    <row r="938" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="938" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D938" s="29" t="s">
         <v>211</v>
       </c>
       <c r="E938" s="22">
         <v>1824619.4411033059</v>
       </c>
       <c r="F938" s="22">
         <v>119270.44683154901</v>
       </c>
       <c r="G938" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H938" s="22">
         <v>32857.00535264839</v>
       </c>
       <c r="I938" s="22">
         <v>7197.1951359059804</v>
       </c>
       <c r="J938" s="22">
         <v>1195193.0710160478</v>
       </c>
       <c r="L938" s="27"/>
       <c r="N938" s="27"/>
       <c r="P938" s="27"/>
       <c r="Q938" s="27"/>
       <c r="R938" s="27"/>
       <c r="S938" s="27"/>
     </row>
-    <row r="939" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="939" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D939" s="29" t="s">
         <v>212</v>
       </c>
       <c r="E939" s="22">
         <v>1829063.740609335</v>
       </c>
       <c r="F939" s="22">
         <v>119340.35319370199</v>
       </c>
       <c r="G939" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H939" s="22">
         <v>-181.44392734229405</v>
       </c>
       <c r="I939" s="22">
         <v>7197.1931993559801</v>
       </c>
       <c r="J939" s="22">
         <v>1168930.1527371372</v>
       </c>
       <c r="L939" s="27"/>
       <c r="N939" s="27"/>
       <c r="P939" s="27"/>
       <c r="Q939" s="27"/>
       <c r="R939" s="27"/>
       <c r="S939" s="27"/>
     </row>
-    <row r="940" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="940" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D940" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E940" s="22">
         <v>1826568.8921495299</v>
       </c>
       <c r="F940" s="22">
         <v>117030.05652753399</v>
       </c>
       <c r="G940" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H940" s="22">
         <v>-12419.735443368001</v>
       </c>
       <c r="I940" s="22">
         <v>7182.099665705</v>
       </c>
       <c r="J940" s="22">
         <v>1185383.9591482279</v>
       </c>
       <c r="L940" s="27"/>
       <c r="N940" s="27"/>
       <c r="P940" s="27"/>
       <c r="Q940" s="27"/>
       <c r="R940" s="27"/>
       <c r="S940" s="27"/>
     </row>
-    <row r="941" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="941" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D941" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E941" s="22">
         <v>1812203.66</v>
       </c>
       <c r="F941" s="22">
         <v>116766.25</v>
       </c>
       <c r="G941" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H941" s="22">
         <v>-22962.768142404966</v>
       </c>
       <c r="I941" s="22">
         <v>7181.9654393903902</v>
       </c>
       <c r="J941" s="22">
         <v>1216827.869844971</v>
       </c>
       <c r="L941" s="27"/>
       <c r="N941" s="27"/>
       <c r="P941" s="27"/>
       <c r="Q941" s="27"/>
       <c r="R941" s="27"/>
       <c r="S941" s="27"/>
     </row>
-    <row r="942" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="942" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D942" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E942" s="22">
         <v>1804340.4800162041</v>
       </c>
       <c r="F942" s="22">
         <v>116825.315158122</v>
       </c>
       <c r="G942" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H942" s="22">
         <v>-33366.027338548709</v>
       </c>
       <c r="I942" s="22">
         <v>7181.96350284039</v>
       </c>
       <c r="J942" s="22">
         <v>1212878.647470426</v>
       </c>
       <c r="L942" s="27"/>
       <c r="N942" s="27"/>
       <c r="P942" s="27"/>
       <c r="Q942" s="27"/>
       <c r="R942" s="27"/>
       <c r="S942" s="27"/>
     </row>
-    <row r="943" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="943" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D943" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E943" s="22">
         <v>1816734.7213566988</v>
       </c>
       <c r="F943" s="22">
         <v>117063.926641333</v>
       </c>
       <c r="G943" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H943" s="22">
         <v>-4841.3171077700099</v>
       </c>
       <c r="I943" s="22">
         <v>7180.6374567320509</v>
       </c>
       <c r="J943" s="22">
         <v>1243601.5847865141</v>
       </c>
       <c r="L943" s="27"/>
       <c r="N943" s="27"/>
       <c r="P943" s="27"/>
       <c r="Q943" s="27"/>
       <c r="R943" s="27"/>
       <c r="S943" s="27"/>
     </row>
-    <row r="944" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="944" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D944" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E944" s="22">
         <v>1817750.7127793881</v>
       </c>
       <c r="F944" s="22">
         <v>117317.91884611201</v>
       </c>
       <c r="G944" s="22">
         <v>260.11580002900001</v>
       </c>
       <c r="H944" s="22">
         <v>383.32555032602977</v>
       </c>
       <c r="I944" s="22">
         <v>7179.953037282381</v>
       </c>
       <c r="J944" s="22">
         <v>1217459.8220774601</v>
       </c>
       <c r="L944" s="27"/>
       <c r="N944" s="27"/>
       <c r="P944" s="27"/>
       <c r="Q944" s="27"/>
       <c r="R944" s="27"/>
       <c r="S944" s="27"/>
     </row>
-    <row r="945" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="945" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D945" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E945" s="22">
         <v>1794171.12</v>
       </c>
       <c r="F945" s="22">
         <v>116282.82</v>
       </c>
       <c r="G945" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H945" s="22">
         <v>21952.90359257799</v>
       </c>
       <c r="I945" s="22">
         <v>7165.1681920657902</v>
       </c>
       <c r="J945" s="22">
         <v>1315016.750214363</v>
       </c>
       <c r="L945" s="27"/>
       <c r="N945" s="27"/>
       <c r="P945" s="27"/>
       <c r="Q945" s="27"/>
       <c r="R945" s="27"/>
       <c r="S945" s="27"/>
     </row>
-    <row r="946" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="946" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D946" s="29" t="s">
         <v>164</v>
       </c>
       <c r="E946" s="22">
         <v>1768146.8272671453</v>
       </c>
       <c r="F946" s="22">
         <v>116118.83073253598</v>
       </c>
       <c r="G946" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H946" s="22">
         <v>12428.048147155991</v>
       </c>
       <c r="I946" s="22">
         <v>7164.0877151824598</v>
       </c>
       <c r="J946" s="22">
         <v>1365528.7650777898</v>
       </c>
       <c r="L946" s="27"/>
       <c r="N946" s="27"/>
       <c r="P946" s="27"/>
       <c r="Q946" s="27"/>
       <c r="R946" s="27"/>
       <c r="S946" s="27"/>
     </row>
-    <row r="947" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="947" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D947" s="29" t="s">
         <v>213</v>
       </c>
       <c r="E947" s="22">
         <v>1749586.8374031279</v>
       </c>
       <c r="F947" s="22">
         <v>113126.76614131598</v>
       </c>
       <c r="G947" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H947" s="22">
         <v>2569.3966989469773</v>
       </c>
       <c r="I947" s="22">
         <v>7162.8070379262299</v>
       </c>
       <c r="J947" s="22">
         <v>1398401.148648398</v>
       </c>
       <c r="L947" s="27"/>
       <c r="N947" s="27"/>
       <c r="P947" s="27"/>
       <c r="Q947" s="27"/>
       <c r="R947" s="27"/>
       <c r="S947" s="27"/>
     </row>
-    <row r="948" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="948" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D948" s="29" t="s">
         <v>195</v>
       </c>
       <c r="E948" s="22">
         <v>1787498.6961537087</v>
       </c>
       <c r="F948" s="22">
         <v>116516.31235355198</v>
       </c>
       <c r="G948" s="22">
         <v>260.68646608400002</v>
       </c>
       <c r="H948" s="22">
         <v>-13739.227620812977</v>
       </c>
       <c r="I948" s="22">
         <v>7155.9809090825311</v>
       </c>
       <c r="J948" s="22">
         <v>1335828.1257020461</v>
       </c>
       <c r="L948" s="27"/>
       <c r="N948" s="27"/>
       <c r="P948" s="27"/>
       <c r="Q948" s="27"/>
       <c r="R948" s="27"/>
       <c r="S948" s="27"/>
     </row>
-    <row r="949" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="949" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D949" s="29" t="s">
         <v>214</v>
       </c>
       <c r="E949" s="22">
         <v>1805632.73</v>
       </c>
       <c r="F949" s="22">
         <v>117337.15</v>
       </c>
       <c r="G949" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H949" s="22">
         <v>39649.903750659025</v>
       </c>
       <c r="I949" s="22">
         <v>7155.93493655568</v>
       </c>
       <c r="J949" s="22">
         <v>1358919.6315289917</v>
       </c>
       <c r="L949" s="27"/>
       <c r="N949" s="27"/>
       <c r="P949" s="27"/>
       <c r="Q949" s="27"/>
       <c r="R949" s="27"/>
       <c r="S949" s="27"/>
     </row>
-    <row r="950" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="950" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D950" s="29" t="s">
         <v>215</v>
       </c>
       <c r="E950" s="22">
         <v>1798207.30440572</v>
       </c>
       <c r="F950" s="22">
         <v>117401.19827355199</v>
       </c>
       <c r="G950" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H950" s="22">
         <v>34305.06895590201</v>
       </c>
       <c r="I950" s="22">
         <v>7154.8046804208398</v>
       </c>
       <c r="J950" s="22">
         <v>1263896.5946170788</v>
       </c>
       <c r="L950" s="27"/>
       <c r="N950" s="27"/>
       <c r="P950" s="27"/>
       <c r="Q950" s="27"/>
       <c r="R950" s="27"/>
       <c r="S950" s="27"/>
     </row>
-    <row r="951" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="951" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D951" s="29" t="s">
         <v>216</v>
       </c>
       <c r="E951" s="22">
         <v>1779110.9453952089</v>
       </c>
       <c r="F951" s="22">
         <v>117053.28663239001</v>
       </c>
       <c r="G951" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H951" s="22">
         <v>10535.347925700014</v>
       </c>
       <c r="I951" s="22">
         <v>7154.6886106231223</v>
       </c>
       <c r="J951" s="22">
         <v>1247449.2951595041</v>
       </c>
       <c r="L951" s="27"/>
       <c r="N951" s="27"/>
       <c r="P951" s="27"/>
       <c r="Q951" s="27"/>
       <c r="R951" s="27"/>
       <c r="S951" s="27"/>
     </row>
-    <row r="952" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="952" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D952" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E952" s="22">
         <v>1783020.0287514401</v>
       </c>
       <c r="F952" s="22">
         <v>119927.23599478</v>
       </c>
       <c r="G952" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H952" s="22">
         <v>8203.81845600202</v>
       </c>
       <c r="I952" s="22">
         <v>7140.0409249148697</v>
       </c>
       <c r="J952" s="22">
         <v>1140811.011324143</v>
       </c>
       <c r="L952" s="27"/>
       <c r="N952" s="27"/>
       <c r="P952" s="27"/>
       <c r="Q952" s="27"/>
       <c r="R952" s="27"/>
       <c r="S952" s="27"/>
     </row>
-    <row r="953" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="953" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D953" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E953" s="22">
         <v>1787390.27</v>
       </c>
       <c r="F953" s="22">
         <v>119989.94</v>
       </c>
       <c r="G953" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H953" s="22">
         <v>47325.976478170982</v>
       </c>
       <c r="I953" s="22">
         <v>7139.9839329505803</v>
       </c>
       <c r="J953" s="22">
         <v>1166146.2445265101</v>
       </c>
       <c r="L953" s="27"/>
       <c r="N953" s="27"/>
       <c r="P953" s="27"/>
       <c r="Q953" s="27"/>
       <c r="R953" s="27"/>
       <c r="S953" s="27"/>
     </row>
-    <row r="954" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="954" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D954" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E954" s="22">
         <v>1781890.3469557681</v>
       </c>
       <c r="F954" s="22">
         <v>119872.25774435198</v>
       </c>
       <c r="G954" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H954" s="22">
         <v>27458.934626379618</v>
       </c>
       <c r="I954" s="22">
         <v>7139.757531994851</v>
       </c>
       <c r="J954" s="22">
         <v>1157457.6754661789</v>
       </c>
       <c r="L954" s="27"/>
       <c r="N954" s="27"/>
       <c r="P954" s="27"/>
       <c r="Q954" s="27"/>
       <c r="R954" s="27"/>
       <c r="S954" s="27"/>
     </row>
-    <row r="955" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="955" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D955" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E955" s="22">
         <v>1770127.161730082</v>
       </c>
       <c r="F955" s="22">
         <v>119475.12874351001</v>
       </c>
       <c r="G955" s="22">
         <v>260.13420861200001</v>
       </c>
       <c r="H955" s="22">
         <v>12003.561595571024</v>
       </c>
       <c r="I955" s="22">
         <v>7139.7376992281797</v>
       </c>
       <c r="J955" s="22">
         <v>1157564.5256307609</v>
       </c>
       <c r="L955" s="27"/>
       <c r="N955" s="27"/>
       <c r="P955" s="27"/>
       <c r="Q955" s="27"/>
       <c r="R955" s="27"/>
       <c r="S955" s="27"/>
     </row>
-    <row r="956" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="956" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D956" s="29" t="s">
         <v>174</v>
       </c>
       <c r="E956" s="22">
         <v>1770885</v>
       </c>
       <c r="F956" s="22">
         <v>120554</v>
       </c>
       <c r="G956" s="22">
         <v>260</v>
       </c>
       <c r="H956" s="22">
         <v>5921</v>
       </c>
       <c r="I956" s="22">
         <v>7124.7937845199212</v>
       </c>
       <c r="J956" s="22">
         <v>1166664.5051917201</v>
       </c>
       <c r="L956" s="27"/>
       <c r="N956" s="27"/>
       <c r="P956" s="27"/>
       <c r="Q956" s="27"/>
       <c r="R956" s="27"/>
       <c r="S956" s="27"/>
     </row>
-    <row r="957" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="957" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D957" s="29" t="s">
         <v>133</v>
       </c>
       <c r="E957" s="22">
         <v>1813958.35</v>
       </c>
       <c r="F957" s="22">
         <v>117360.16</v>
       </c>
       <c r="G957" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H957" s="22">
         <v>-7164.9375869810174</v>
       </c>
       <c r="I957" s="22">
         <v>7124.7351021285604</v>
       </c>
       <c r="J957" s="22">
         <v>1181829.7019253119</v>
       </c>
       <c r="L957" s="27"/>
       <c r="N957" s="27"/>
       <c r="P957" s="27"/>
       <c r="Q957" s="27"/>
       <c r="R957" s="27"/>
       <c r="S957" s="27"/>
     </row>
-    <row r="958" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="958" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D958" s="29" t="s">
         <v>134</v>
       </c>
       <c r="E958" s="22">
         <v>1792869.2150152631</v>
       </c>
       <c r="F958" s="22">
         <v>117729.735891039</v>
       </c>
       <c r="G958" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H958" s="22">
         <v>-1476.6909293290519</v>
       </c>
       <c r="I958" s="22">
         <v>7124.2162856592413</v>
       </c>
       <c r="J958" s="22">
         <v>1167735.3127756789</v>
       </c>
       <c r="L958" s="27"/>
       <c r="N958" s="27"/>
       <c r="P958" s="27"/>
       <c r="Q958" s="27"/>
       <c r="R958" s="27"/>
       <c r="S958" s="27"/>
     </row>
-    <row r="959" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="959" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D959" s="29" t="s">
         <v>218</v>
       </c>
       <c r="E959" s="22">
         <v>1771835.3219379631</v>
       </c>
       <c r="F959" s="22">
         <v>117598.43008506298</v>
       </c>
       <c r="G959" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H959" s="22">
         <v>-41292.372402069974</v>
       </c>
       <c r="I959" s="22">
         <v>7124.1304477842414</v>
       </c>
       <c r="J959" s="22">
         <v>1142419.8263309079</v>
       </c>
       <c r="L959" s="27"/>
       <c r="N959" s="27"/>
       <c r="P959" s="27"/>
       <c r="Q959" s="27"/>
       <c r="R959" s="27"/>
       <c r="S959" s="27"/>
     </row>
-    <row r="960" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="960" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D960" s="29" t="s">
         <v>219</v>
       </c>
       <c r="E960" s="22">
         <v>1768942.7379519937</v>
       </c>
       <c r="F960" s="22">
         <v>117646.426046258</v>
       </c>
       <c r="G960" s="22">
         <v>260.70487466600002</v>
       </c>
       <c r="H960" s="22">
         <v>-24942.132212719007</v>
       </c>
       <c r="I960" s="22">
         <v>7108.91011543276</v>
       </c>
       <c r="J960" s="22">
         <v>1153451.4110300362</v>
       </c>
       <c r="L960" s="27"/>
       <c r="N960" s="27"/>
       <c r="P960" s="27"/>
       <c r="Q960" s="27"/>
       <c r="R960" s="27"/>
       <c r="S960" s="27"/>
     </row>
-    <row r="961" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="961" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D961" s="29" t="s">
         <v>220</v>
       </c>
       <c r="E961" s="22">
         <v>1791339.26</v>
       </c>
       <c r="F961" s="22">
         <v>115915.33</v>
       </c>
       <c r="G961" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H961" s="22">
         <v>26109.62360465301</v>
       </c>
       <c r="I961" s="22">
         <v>7108.9078862411052</v>
       </c>
       <c r="J961" s="22">
         <v>1196675.289233186</v>
       </c>
       <c r="L961" s="27"/>
       <c r="N961" s="27"/>
       <c r="P961" s="27"/>
       <c r="Q961" s="27"/>
       <c r="R961" s="27"/>
       <c r="S961" s="27"/>
     </row>
-    <row r="962" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="962" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D962" s="29" t="s">
         <v>221</v>
       </c>
       <c r="E962" s="22">
         <v>1792080.3170582759</v>
       </c>
       <c r="F962" s="22">
         <v>116326.35697098999</v>
       </c>
       <c r="G962" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H962" s="22">
         <v>28401.9452373393</v>
       </c>
       <c r="I962" s="22">
         <v>7108.8652510788506</v>
       </c>
       <c r="J962" s="22">
         <v>1150225.6248322621</v>
       </c>
       <c r="L962" s="27"/>
       <c r="N962" s="27"/>
       <c r="P962" s="27"/>
       <c r="Q962" s="27"/>
       <c r="R962" s="27"/>
       <c r="S962" s="27"/>
     </row>
-    <row r="963" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="963" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D963" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E963" s="22">
         <v>1803400.5765718331</v>
       </c>
       <c r="F963" s="22">
         <v>116720.55821047601</v>
       </c>
       <c r="G963" s="22">
         <v>259.56354255700001</v>
       </c>
       <c r="H963" s="22">
         <v>8870.4578278799891</v>
       </c>
       <c r="I963" s="22">
         <v>7108.2236990143501</v>
       </c>
       <c r="J963" s="22">
         <v>1155421.1218026699</v>
       </c>
       <c r="L963" s="27"/>
       <c r="N963" s="27"/>
       <c r="P963" s="27"/>
       <c r="Q963" s="27"/>
       <c r="R963" s="27"/>
       <c r="S963" s="27"/>
     </row>
-    <row r="964" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="964" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D964" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E964" s="22">
         <v>1798593.350554795</v>
       </c>
       <c r="F964" s="22">
         <v>116318.474997742</v>
       </c>
       <c r="G964" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H964" s="22">
         <v>10021.608886271977</v>
       </c>
       <c r="I964" s="22">
         <v>6579.5153317196018</v>
       </c>
       <c r="J964" s="22">
         <v>1152583.7605935961</v>
       </c>
       <c r="L964" s="27"/>
       <c r="N964" s="27"/>
       <c r="P964" s="27"/>
       <c r="Q964" s="27"/>
       <c r="R964" s="27"/>
       <c r="S964" s="27"/>
     </row>
-    <row r="965" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="965" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D965" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E965" s="22">
         <v>1830522.74</v>
       </c>
       <c r="F965" s="22">
         <v>116244.03</v>
       </c>
       <c r="G965" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H965" s="22">
         <v>25407.33279208999</v>
       </c>
       <c r="I965" s="22">
         <v>6579.2566217195999</v>
       </c>
       <c r="J965" s="22">
         <v>1182576.7536871529</v>
       </c>
       <c r="L965" s="27"/>
       <c r="N965" s="27"/>
       <c r="P965" s="27"/>
       <c r="Q965" s="27"/>
       <c r="R965" s="27"/>
       <c r="S965" s="27"/>
     </row>
-    <row r="966" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="966" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D966" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E966" s="22">
         <v>1748363.7261301</v>
       </c>
       <c r="F966" s="22">
         <v>115029.099929084</v>
       </c>
       <c r="G966" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H966" s="22">
         <v>17342.161351137998</v>
       </c>
       <c r="I966" s="22">
         <v>6572.8281566305304</v>
       </c>
       <c r="J966" s="22">
         <v>1142212.3781091841</v>
       </c>
       <c r="L966" s="27"/>
       <c r="N966" s="27"/>
       <c r="P966" s="27"/>
       <c r="Q966" s="27"/>
       <c r="R966" s="27"/>
       <c r="S966" s="27"/>
     </row>
-    <row r="967" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="967" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D967" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E967" s="22">
         <v>1776540.0761989388</v>
       </c>
       <c r="F967" s="22">
         <v>114809.50541452599</v>
       </c>
       <c r="G967" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H967" s="22">
         <v>5165.4801356069802</v>
       </c>
       <c r="I967" s="22">
         <v>6577.4949270924399</v>
       </c>
       <c r="J967" s="22">
         <v>1158056.123796745</v>
       </c>
       <c r="L967" s="27"/>
       <c r="N967" s="27"/>
       <c r="P967" s="27"/>
       <c r="Q967" s="27"/>
       <c r="R967" s="27"/>
       <c r="S967" s="27"/>
     </row>
-    <row r="968" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="968" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D968" s="29" t="s">
         <v>144</v>
       </c>
       <c r="E968" s="22">
         <v>1773076.2150400281</v>
       </c>
       <c r="F968" s="22">
         <v>114342.22587890399</v>
       </c>
       <c r="G968" s="22">
         <v>158.059327166</v>
       </c>
       <c r="H968" s="22">
         <v>-670.7840208770067</v>
       </c>
       <c r="I968" s="22">
         <v>6176.1131638567003</v>
       </c>
       <c r="J968" s="22">
         <v>1155930.2129335171</v>
       </c>
       <c r="L968" s="27"/>
       <c r="N968" s="27"/>
       <c r="P968" s="27"/>
       <c r="Q968" s="27"/>
       <c r="R968" s="27"/>
       <c r="S968" s="27"/>
     </row>
-    <row r="969" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="969" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D969" s="29" t="s">
         <v>145</v>
       </c>
       <c r="E969" s="22">
         <v>1757176.75</v>
       </c>
       <c r="F969" s="22">
         <v>113556.82</v>
       </c>
       <c r="G969" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H969" s="22">
         <v>49654.785237355012</v>
       </c>
       <c r="I969" s="22">
         <v>6175.6663226378296</v>
       </c>
       <c r="J969" s="22">
         <v>1176802.4726482411</v>
       </c>
       <c r="L969" s="27"/>
       <c r="N969" s="27"/>
       <c r="P969" s="27"/>
       <c r="Q969" s="27"/>
       <c r="R969" s="27"/>
       <c r="S969" s="27"/>
     </row>
-    <row r="970" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="970" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D970" s="29" t="s">
         <v>180</v>
       </c>
       <c r="E970" s="22">
         <v>1779727.2180511341</v>
       </c>
       <c r="F970" s="22">
         <v>114175.22298424799</v>
       </c>
       <c r="G970" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H970" s="22">
         <v>57807.791250927985</v>
       </c>
       <c r="I970" s="22">
         <v>6175.4085120794598</v>
       </c>
       <c r="J970" s="22">
         <v>1199784.476273264</v>
       </c>
       <c r="L970" s="27"/>
       <c r="N970" s="27"/>
       <c r="P970" s="27"/>
       <c r="Q970" s="27"/>
       <c r="R970" s="27"/>
       <c r="S970" s="27"/>
     </row>
-    <row r="971" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="971" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D971" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E971" s="22">
         <v>1823051.504775644</v>
       </c>
       <c r="F971" s="22">
         <v>120707.934101501</v>
       </c>
       <c r="G971" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H971" s="22">
         <v>11688.195787812991</v>
       </c>
       <c r="I971" s="22">
         <v>6153.2501761228696</v>
       </c>
       <c r="J971" s="22">
         <v>1176446.2520081231</v>
       </c>
       <c r="L971" s="27"/>
       <c r="N971" s="27"/>
       <c r="P971" s="27"/>
       <c r="Q971" s="27"/>
       <c r="R971" s="27"/>
       <c r="S971" s="27"/>
     </row>
-    <row r="972" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="972" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D972" s="29" t="s">
         <v>222</v>
       </c>
       <c r="E972" s="22">
         <v>1789568.7962570977</v>
       </c>
       <c r="F972" s="22">
         <v>120691.164873038</v>
       </c>
       <c r="G972" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H972" s="22">
         <v>7503.4961095170001</v>
       </c>
       <c r="I972" s="22">
         <v>6152.1861312959218</v>
       </c>
       <c r="J972" s="22">
         <v>1242074.7505447348</v>
       </c>
       <c r="L972" s="27"/>
       <c r="N972" s="27"/>
       <c r="P972" s="27"/>
       <c r="Q972" s="27"/>
       <c r="R972" s="27"/>
       <c r="S972" s="27"/>
     </row>
-    <row r="973" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="973" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D973" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E973" s="22">
         <v>1829781.81</v>
       </c>
       <c r="F973" s="22">
         <v>121218.83</v>
       </c>
       <c r="G973" s="22">
         <v>158.33545590199998</v>
       </c>
       <c r="H973" s="22">
         <v>22027.357533259987</v>
       </c>
       <c r="I973" s="22">
         <v>6151.0793495404496</v>
       </c>
       <c r="J973" s="22">
         <v>1290311.750761664</v>
       </c>
       <c r="L973" s="27"/>
       <c r="N973" s="27"/>
       <c r="P973" s="27"/>
       <c r="Q973" s="27"/>
       <c r="R973" s="27"/>
       <c r="S973" s="27"/>
     </row>
     <row r="974" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D974" s="33">
+      <c r="D974" s="32">
         <v>2019</v>
       </c>
-      <c r="E974" s="34"/>
-[...6 lines deleted...]
-    <row r="975" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E974" s="33"/>
+      <c r="F974" s="33"/>
+      <c r="G974" s="33"/>
+      <c r="H974" s="33"/>
+      <c r="I974" s="33"/>
+      <c r="J974" s="34"/>
+    </row>
+    <row r="975" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D975" s="29" t="s">
         <v>102</v>
       </c>
       <c r="E975" s="22">
         <v>1768122.1268708713</v>
       </c>
       <c r="F975" s="22">
         <v>119636.30790236799</v>
       </c>
       <c r="G975" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H975" s="22">
         <v>40837.129790632986</v>
       </c>
       <c r="I975" s="22">
         <v>6151.0793495404496</v>
       </c>
       <c r="J975" s="22">
         <v>1206780.5911170344</v>
       </c>
       <c r="L975" s="27"/>
       <c r="N975" s="27"/>
       <c r="P975" s="27"/>
       <c r="Q975" s="27"/>
       <c r="R975" s="27"/>
       <c r="S975" s="27"/>
     </row>
-    <row r="976" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="976" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D976" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E976" s="22">
         <v>1769709.129815439</v>
       </c>
       <c r="F976" s="22">
         <v>119748.59523242399</v>
       </c>
       <c r="G976" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H976" s="22">
         <v>3307.2753959660186</v>
       </c>
       <c r="I976" s="22">
         <v>6151.0723812404503</v>
       </c>
       <c r="J976" s="22">
         <v>1177234.800711001</v>
       </c>
       <c r="L976" s="27"/>
       <c r="N976" s="27"/>
       <c r="P976" s="27"/>
       <c r="Q976" s="27"/>
       <c r="R976" s="27"/>
       <c r="S976" s="27"/>
     </row>
-    <row r="977" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="977" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D977" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E977" s="22">
         <v>1775906.986257354</v>
       </c>
       <c r="F977" s="22">
         <v>119897.65023390899</v>
       </c>
       <c r="G977" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H977" s="22">
         <v>-14056.498722216027</v>
       </c>
       <c r="I977" s="22">
         <v>6151.0723812404503</v>
       </c>
       <c r="J977" s="22">
         <v>1176840.978113259</v>
       </c>
       <c r="L977" s="27"/>
       <c r="N977" s="27"/>
       <c r="P977" s="27"/>
       <c r="Q977" s="27"/>
       <c r="R977" s="27"/>
       <c r="S977" s="27"/>
     </row>
-    <row r="978" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="978" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D978" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E978" s="22">
         <v>1772182.1480307207</v>
       </c>
       <c r="F978" s="22">
         <v>123354.81314085604</v>
       </c>
       <c r="G978" s="22">
         <v>157.89364992421</v>
       </c>
       <c r="H978" s="22">
         <v>-22936.948200488347</v>
       </c>
       <c r="I978" s="22">
         <v>6151.0719812404604</v>
       </c>
       <c r="J978" s="22">
         <v>1194912.6449584288</v>
       </c>
       <c r="L978" s="27"/>
       <c r="N978" s="27"/>
       <c r="P978" s="27"/>
       <c r="Q978" s="27"/>
       <c r="R978" s="27"/>
       <c r="S978" s="27"/>
     </row>
-    <row r="979" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="979" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D979" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E979" s="22">
         <v>1740190.3776476379</v>
       </c>
       <c r="F979" s="22">
         <v>119319.79959091998</v>
       </c>
       <c r="G979" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H979" s="22">
         <v>-8713.1043232619995</v>
       </c>
       <c r="I979" s="22">
         <v>6151.0719812404504</v>
       </c>
       <c r="J979" s="22">
         <v>1189133.1014063971</v>
       </c>
       <c r="L979" s="27"/>
       <c r="N979" s="27"/>
       <c r="P979" s="27"/>
       <c r="Q979" s="27"/>
       <c r="R979" s="27"/>
       <c r="S979" s="27"/>
     </row>
-    <row r="980" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="980" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D980" s="29" t="s">
         <v>209</v>
       </c>
       <c r="E980" s="22">
         <v>1775509.647413478</v>
       </c>
       <c r="F980" s="22">
         <v>119384.76916163601</v>
       </c>
       <c r="G980" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H980" s="22">
         <v>-50390.475801295979</v>
       </c>
       <c r="I980" s="22">
         <v>6151.0719812404504</v>
       </c>
       <c r="J980" s="22">
         <v>1145603.6041069359</v>
       </c>
       <c r="L980" s="27"/>
       <c r="N980" s="27"/>
       <c r="P980" s="27"/>
       <c r="Q980" s="27"/>
       <c r="R980" s="27"/>
       <c r="S980" s="27"/>
     </row>
-    <row r="981" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="981" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D981" s="29" t="s">
         <v>223</v>
       </c>
       <c r="E981" s="22">
         <v>1799294.0375116498</v>
       </c>
       <c r="F981" s="22">
         <v>119536.83525840499</v>
       </c>
       <c r="G981" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H981" s="22">
         <v>-93704.446195977012</v>
       </c>
       <c r="I981" s="22">
         <v>6101.0153013274503</v>
       </c>
       <c r="J981" s="22">
         <v>1113366.429851355</v>
       </c>
       <c r="L981" s="27"/>
       <c r="N981" s="27"/>
       <c r="P981" s="27"/>
       <c r="Q981" s="27"/>
       <c r="R981" s="27"/>
       <c r="S981" s="27"/>
     </row>
-    <row r="982" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="982" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D982" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E982" s="22">
         <v>1811669.517295565</v>
       </c>
       <c r="F982" s="22">
         <v>114731.94814668219</v>
       </c>
       <c r="G982" s="22">
         <v>158.15137007796</v>
       </c>
       <c r="H982" s="22">
         <v>-87428.785259716475</v>
       </c>
       <c r="I982" s="22">
         <v>6151.00700883216</v>
       </c>
       <c r="J982" s="22">
         <v>1149741.1062744716</v>
       </c>
       <c r="L982" s="27"/>
       <c r="N982" s="27"/>
       <c r="P982" s="27"/>
       <c r="Q982" s="27"/>
       <c r="R982" s="27"/>
       <c r="S982" s="27"/>
     </row>
-    <row r="983" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="983" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D983" s="29" t="s">
         <v>110</v>
       </c>
       <c r="E983" s="22">
         <v>1773865.566944411</v>
       </c>
       <c r="F983" s="22">
         <v>115411.494918164</v>
       </c>
       <c r="G983" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H983" s="22">
         <v>-35818.810919099982</v>
       </c>
       <c r="I983" s="22">
         <v>6150.97662404316</v>
       </c>
       <c r="J983" s="22">
         <v>1133787.444152294</v>
       </c>
       <c r="L983" s="27"/>
       <c r="N983" s="27"/>
       <c r="P983" s="27"/>
       <c r="Q983" s="27"/>
       <c r="R983" s="27"/>
       <c r="S983" s="27"/>
     </row>
-    <row r="984" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="984" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D984" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E984" s="22">
         <v>1785783.8691849147</v>
       </c>
       <c r="F984" s="22">
         <v>115800.10303812698</v>
       </c>
       <c r="G984" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H984" s="22">
         <v>354.20439813096891</v>
       </c>
       <c r="I984" s="22">
         <v>6150.97662404316</v>
       </c>
       <c r="J984" s="22">
         <v>1136375.9696821389</v>
       </c>
       <c r="L984" s="27"/>
       <c r="N984" s="27"/>
       <c r="P984" s="27"/>
       <c r="Q984" s="27"/>
       <c r="R984" s="27"/>
       <c r="S984" s="27"/>
     </row>
-    <row r="985" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="985" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D985" s="29" t="s">
         <v>224</v>
       </c>
       <c r="E985" s="22">
         <v>1775272.1395781923</v>
       </c>
       <c r="F985" s="22">
         <v>116254.466228273</v>
       </c>
       <c r="G985" s="22">
         <v>158.15137007800001</v>
       </c>
       <c r="H985" s="22">
         <v>2182.5056347039936</v>
       </c>
       <c r="I985" s="22">
         <v>6150.9112240431623</v>
       </c>
       <c r="J985" s="22">
         <v>1107362.6489608539</v>
       </c>
       <c r="L985" s="27"/>
       <c r="N985" s="27"/>
       <c r="P985" s="27"/>
       <c r="Q985" s="27"/>
       <c r="R985" s="27"/>
       <c r="S985" s="27"/>
     </row>
-    <row r="986" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="986" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D986" s="29" t="s">
         <v>210</v>
       </c>
       <c r="E986" s="22">
         <v>1852782.2989729992</v>
       </c>
       <c r="F986" s="22">
         <v>116288.25316871474</v>
       </c>
       <c r="G986" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H986" s="22">
         <v>-15315.8623131153</v>
       </c>
       <c r="I986" s="22">
         <v>6150.8280361581601</v>
       </c>
       <c r="J986" s="22">
         <v>1174650.9948737412</v>
       </c>
       <c r="L986" s="27"/>
       <c r="N986" s="27"/>
       <c r="P986" s="27"/>
       <c r="Q986" s="27"/>
       <c r="R986" s="27"/>
       <c r="S986" s="27"/>
     </row>
-    <row r="987" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="987" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D987" s="29" t="s">
         <v>225</v>
       </c>
       <c r="E987" s="22">
         <v>1822031.6422649971</v>
       </c>
       <c r="F987" s="22">
         <v>116065.778482054</v>
       </c>
       <c r="G987" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H987" s="22">
         <v>-4648.8259351300367</v>
       </c>
       <c r="I987" s="22">
         <v>6150.8280361581601</v>
       </c>
       <c r="J987" s="22">
         <v>1181750.795859505</v>
       </c>
       <c r="L987" s="27"/>
       <c r="N987" s="27"/>
       <c r="P987" s="27"/>
       <c r="Q987" s="27"/>
       <c r="R987" s="27"/>
       <c r="S987" s="27"/>
     </row>
-    <row r="988" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="988" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D988" s="29" t="s">
         <v>115</v>
       </c>
       <c r="E988" s="22">
         <v>1830313.758000402</v>
       </c>
       <c r="F988" s="22">
         <v>115618.14500814899</v>
       </c>
       <c r="G988" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H988" s="22">
         <v>44127.22260952901</v>
       </c>
       <c r="I988" s="22">
         <v>6150.8147735233415</v>
       </c>
       <c r="J988" s="22">
         <v>1221213.0506285958</v>
       </c>
       <c r="L988" s="27"/>
       <c r="N988" s="27"/>
       <c r="P988" s="27"/>
       <c r="Q988" s="27"/>
       <c r="R988" s="27"/>
       <c r="S988" s="27"/>
     </row>
-    <row r="989" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="989" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D989" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E989" s="22">
         <v>1826476.823152927</v>
       </c>
       <c r="F989" s="22">
         <v>115582.08784549398</v>
       </c>
       <c r="G989" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H989" s="22">
         <v>29687.346802889981</v>
       </c>
       <c r="I989" s="22">
         <v>6150.812773523342</v>
       </c>
       <c r="J989" s="22">
         <v>1260400.4973572639</v>
       </c>
       <c r="L989" s="27"/>
       <c r="N989" s="27"/>
       <c r="P989" s="27"/>
       <c r="Q989" s="27"/>
       <c r="R989" s="27"/>
       <c r="S989" s="27"/>
     </row>
-    <row r="990" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="990" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D990" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E990" s="22">
         <v>1849936.7767348315</v>
       </c>
       <c r="F990" s="22">
         <v>124230.22005853636</v>
       </c>
       <c r="G990" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H990" s="22">
         <v>26882.344769537274</v>
       </c>
       <c r="I990" s="22">
         <v>6150.7536996983399</v>
       </c>
       <c r="J990" s="22">
         <v>1256205.7505613123</v>
       </c>
       <c r="L990" s="27"/>
       <c r="N990" s="27"/>
       <c r="P990" s="27"/>
       <c r="Q990" s="27"/>
       <c r="R990" s="27"/>
       <c r="S990" s="27"/>
     </row>
-    <row r="991" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="991" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D991" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E991" s="22">
         <v>1841208.1337463672</v>
       </c>
       <c r="F991" s="22">
         <v>120525.546706223</v>
       </c>
       <c r="G991" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H991" s="22">
         <v>22715.134140906914</v>
       </c>
       <c r="I991" s="22">
         <v>6150.7312176713422</v>
       </c>
       <c r="J991" s="22">
         <v>1208757.2929744518</v>
       </c>
       <c r="L991" s="27"/>
       <c r="N991" s="27"/>
       <c r="P991" s="27"/>
       <c r="Q991" s="27"/>
       <c r="R991" s="27"/>
       <c r="S991" s="27"/>
     </row>
-    <row r="992" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="992" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D992" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E992" s="22">
         <v>1852495.9087280587</v>
       </c>
       <c r="F992" s="22">
         <v>120831.136739664</v>
       </c>
       <c r="G992" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H992" s="22">
         <v>53444.50709063001</v>
       </c>
       <c r="I992" s="22">
         <v>6150.7312176713403</v>
       </c>
       <c r="J992" s="22">
         <v>1233500.3360013419</v>
       </c>
       <c r="L992" s="27"/>
       <c r="N992" s="27"/>
       <c r="P992" s="27"/>
       <c r="Q992" s="27"/>
       <c r="R992" s="27"/>
       <c r="S992" s="27"/>
     </row>
-    <row r="993" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="993" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D993" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E993" s="22">
         <v>1862111.320506996</v>
       </c>
       <c r="F993" s="22">
         <v>120878.75598396199</v>
       </c>
       <c r="G993" s="22">
         <v>157.88444563299998</v>
       </c>
       <c r="H993" s="22">
         <v>15416.569555299036</v>
       </c>
       <c r="I993" s="22">
         <v>6150.7312176713403</v>
       </c>
       <c r="J993" s="22">
         <v>1333415.3284217101</v>
       </c>
       <c r="L993" s="27"/>
       <c r="N993" s="27"/>
       <c r="P993" s="27"/>
       <c r="Q993" s="27"/>
       <c r="R993" s="27"/>
       <c r="S993" s="27"/>
     </row>
-    <row r="994" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="994" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D994" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E994" s="22">
         <v>1811878.3671232548</v>
       </c>
       <c r="F994" s="22">
         <v>119800.31445674199</v>
       </c>
       <c r="G994" s="22">
         <v>158.16977866037001</v>
       </c>
       <c r="H994" s="22">
         <v>26358.528089096537</v>
       </c>
       <c r="I994" s="22">
         <v>6150.6839210043399</v>
       </c>
       <c r="J994" s="22">
         <v>1383896.356541439</v>
       </c>
       <c r="L994" s="27"/>
       <c r="N994" s="27"/>
       <c r="P994" s="27"/>
       <c r="Q994" s="27"/>
       <c r="R994" s="27"/>
       <c r="S994" s="27"/>
     </row>
-    <row r="995" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="995" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D995" s="29" t="s">
         <v>226</v>
       </c>
       <c r="E995" s="22">
         <v>1793371.0630165811</v>
       </c>
       <c r="F995" s="22">
         <v>117647.38466428699</v>
       </c>
       <c r="G995" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H995" s="22">
         <v>27113.871401245968</v>
       </c>
       <c r="I995" s="22">
         <v>6150.6839210043399</v>
       </c>
       <c r="J995" s="22">
         <v>1368235.7743525743</v>
       </c>
       <c r="L995" s="27"/>
       <c r="N995" s="27"/>
       <c r="P995" s="27"/>
       <c r="Q995" s="27"/>
       <c r="R995" s="27"/>
       <c r="S995" s="27"/>
     </row>
-    <row r="996" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="996" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D996" s="29" t="s">
         <v>227</v>
       </c>
       <c r="E996" s="22">
         <v>1802872.0863794442</v>
       </c>
       <c r="F996" s="22">
         <v>118008.30377052899</v>
       </c>
       <c r="G996" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H996" s="22">
         <v>-15120.333136948029</v>
       </c>
       <c r="I996" s="22">
         <v>6150.6839210043418</v>
       </c>
       <c r="J996" s="22">
         <v>1261561.9995585657</v>
       </c>
       <c r="L996" s="27"/>
       <c r="N996" s="27"/>
       <c r="P996" s="27"/>
       <c r="Q996" s="27"/>
       <c r="R996" s="27"/>
       <c r="S996" s="27"/>
     </row>
-    <row r="997" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="997" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D997" s="29" t="s">
         <v>228</v>
       </c>
       <c r="E997" s="22">
         <v>1788198.345771373</v>
       </c>
       <c r="F997" s="22">
         <v>117588.011710691</v>
       </c>
       <c r="G997" s="22">
         <v>158.16977866100001</v>
       </c>
       <c r="H997" s="22">
         <v>-64638.53275978702</v>
       </c>
       <c r="I997" s="22">
         <v>6150.6835210043419</v>
       </c>
       <c r="J997" s="22">
         <v>1219642.4186139207</v>
       </c>
       <c r="L997" s="27"/>
       <c r="N997" s="27"/>
       <c r="P997" s="27"/>
       <c r="Q997" s="27"/>
       <c r="R997" s="27"/>
       <c r="S997" s="27"/>
     </row>
-    <row r="998" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="998" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D998" s="29" t="s">
         <v>229</v>
       </c>
       <c r="E998" s="22">
         <v>1831600.4539482186</v>
       </c>
       <c r="F998" s="22">
         <v>119456.69517474205</v>
       </c>
       <c r="G998" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H998" s="22">
         <v>623.37720261292998</v>
       </c>
       <c r="I998" s="22">
         <v>6150.3880210043399</v>
       </c>
       <c r="J998" s="22">
         <v>1251159.8554539715</v>
       </c>
       <c r="L998" s="27"/>
       <c r="N998" s="27"/>
       <c r="P998" s="27"/>
       <c r="Q998" s="27"/>
       <c r="R998" s="27"/>
       <c r="S998" s="27"/>
     </row>
-    <row r="999" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="999" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D999" s="29" t="s">
         <v>230</v>
       </c>
       <c r="E999" s="22">
         <v>1826640.2030166986</v>
       </c>
       <c r="F999" s="22">
         <v>117490.06452570201</v>
       </c>
       <c r="G999" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H999" s="22">
         <v>-11340.918569436282</v>
       </c>
       <c r="I999" s="22">
         <v>6150.3880210043417</v>
       </c>
       <c r="J999" s="22">
         <v>1201498.775136834</v>
       </c>
       <c r="L999" s="27"/>
       <c r="N999" s="27"/>
       <c r="P999" s="27"/>
       <c r="Q999" s="27"/>
       <c r="R999" s="27"/>
       <c r="S999" s="27"/>
     </row>
-    <row r="1000" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1000" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1000" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1000" s="22">
         <v>1807179.8892171662</v>
       </c>
       <c r="F1000" s="22">
         <v>116936.45591454599</v>
       </c>
       <c r="G1000" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H1000" s="22">
         <v>-23749.59652964602</v>
       </c>
       <c r="I1000" s="22">
         <v>6150.3880210043399</v>
       </c>
       <c r="J1000" s="22">
         <v>1173225.4933626207</v>
       </c>
       <c r="L1000" s="27"/>
       <c r="N1000" s="27"/>
       <c r="P1000" s="27"/>
       <c r="Q1000" s="27"/>
       <c r="R1000" s="27"/>
       <c r="S1000" s="27"/>
     </row>
-    <row r="1001" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1001" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1001" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1001" s="22">
         <v>1828634.0385527113</v>
       </c>
       <c r="F1001" s="22">
         <v>117038.883045779</v>
       </c>
       <c r="G1001" s="22">
         <v>157.60831689700001</v>
       </c>
       <c r="H1001" s="22">
         <v>-50889.295619571989</v>
       </c>
       <c r="I1001" s="22">
         <v>6150.3880210043417</v>
       </c>
       <c r="J1001" s="22">
         <v>1167338.8651877269</v>
       </c>
       <c r="L1001" s="27"/>
       <c r="N1001" s="27"/>
       <c r="P1001" s="27"/>
       <c r="Q1001" s="27"/>
       <c r="R1001" s="27"/>
       <c r="S1001" s="27"/>
     </row>
-    <row r="1002" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1002" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1002" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E1002" s="22">
         <v>1846406.6385458612</v>
       </c>
       <c r="F1002" s="22">
         <v>118640.06149258712</v>
       </c>
       <c r="G1002" s="22">
         <v>157.89364992421</v>
       </c>
       <c r="H1002" s="22">
         <v>-7623.371529374388</v>
       </c>
       <c r="I1002" s="22">
         <v>6150.3850210043447</v>
       </c>
       <c r="J1002" s="22">
         <v>1205263.1546959421</v>
       </c>
       <c r="L1002" s="27"/>
       <c r="N1002" s="27"/>
       <c r="P1002" s="27"/>
       <c r="Q1002" s="27"/>
       <c r="R1002" s="27"/>
       <c r="S1002" s="27"/>
     </row>
-    <row r="1003" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1003" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1003" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1003" s="22">
         <v>1856294.1730397032</v>
       </c>
       <c r="F1003" s="22">
         <v>117732.96569968201</v>
       </c>
       <c r="G1003" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1003" s="22">
         <v>-10895.227973029978</v>
       </c>
       <c r="I1003" s="22">
         <v>6150.3846210043403</v>
       </c>
       <c r="J1003" s="22">
         <v>1181737.392305471</v>
       </c>
       <c r="L1003" s="27"/>
       <c r="N1003" s="27"/>
       <c r="P1003" s="27"/>
       <c r="Q1003" s="27"/>
       <c r="R1003" s="27"/>
       <c r="S1003" s="27"/>
     </row>
-    <row r="1004" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1004" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1004" s="29" t="s">
         <v>232</v>
       </c>
       <c r="E1004" s="22">
         <v>1868343.4590094902</v>
       </c>
       <c r="F1004" s="22">
         <v>117612.498507907</v>
       </c>
       <c r="G1004" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1004" s="22">
         <v>-62271.033571309003</v>
       </c>
       <c r="I1004" s="22">
         <v>6150.37301570199</v>
       </c>
       <c r="J1004" s="22">
         <v>1173922.4005207939</v>
       </c>
       <c r="L1004" s="27"/>
       <c r="N1004" s="27"/>
       <c r="P1004" s="27"/>
       <c r="Q1004" s="27"/>
       <c r="R1004" s="27"/>
       <c r="S1004" s="27"/>
     </row>
-    <row r="1005" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1005" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1005" s="29" t="s">
         <v>233</v>
       </c>
       <c r="E1005" s="22">
         <v>1872325.287508589</v>
       </c>
       <c r="F1005" s="22">
         <v>115763.06248784902</v>
       </c>
       <c r="G1005" s="22">
         <v>157.89364992399999</v>
       </c>
       <c r="H1005" s="22">
         <v>-66636.05020783798</v>
       </c>
       <c r="I1005" s="22">
         <v>6150.3730157019918</v>
       </c>
       <c r="J1005" s="22">
         <v>1165831.239989415</v>
       </c>
       <c r="L1005" s="27"/>
       <c r="N1005" s="27"/>
       <c r="P1005" s="27"/>
       <c r="Q1005" s="27"/>
       <c r="R1005" s="27"/>
       <c r="S1005" s="27"/>
     </row>
-    <row r="1006" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1006" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1006" s="29" t="s">
         <v>234</v>
       </c>
       <c r="E1006" s="22">
         <v>1879067.2326786856</v>
       </c>
       <c r="F1006" s="22">
         <v>115748.62930225951</v>
       </c>
       <c r="G1006" s="22">
         <v>158.17898295158</v>
       </c>
       <c r="H1006" s="22">
         <v>-40911.148848903045</v>
       </c>
       <c r="I1006" s="22">
         <v>6150.3730157019918</v>
       </c>
       <c r="J1006" s="22">
         <v>1191998.6166063249</v>
       </c>
       <c r="L1006" s="27"/>
       <c r="N1006" s="27"/>
       <c r="P1006" s="27"/>
       <c r="Q1006" s="27"/>
       <c r="R1006" s="27"/>
       <c r="S1006" s="27"/>
     </row>
-    <row r="1007" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1007" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1007" s="29" t="s">
         <v>235</v>
       </c>
       <c r="E1007" s="22">
         <v>1860931.4740967003</v>
       </c>
       <c r="F1007" s="22">
         <v>115639.24509189902</v>
       </c>
       <c r="G1007" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1007" s="22">
         <v>-35887.601162557985</v>
       </c>
       <c r="I1007" s="22">
         <v>6150.3726157019901</v>
       </c>
       <c r="J1007" s="22">
         <v>1162522.4507064798</v>
       </c>
       <c r="L1007" s="27"/>
       <c r="N1007" s="27"/>
       <c r="P1007" s="27"/>
       <c r="Q1007" s="27"/>
       <c r="R1007" s="27"/>
       <c r="S1007" s="27"/>
     </row>
-    <row r="1008" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1008" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1008" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E1008" s="22">
         <v>1829667.0198231428</v>
       </c>
       <c r="F1008" s="22">
         <v>115111.078926799</v>
       </c>
       <c r="G1008" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1008" s="22">
         <v>-80917.206051021989</v>
       </c>
       <c r="I1008" s="22">
         <v>6150.3552989109921</v>
       </c>
       <c r="J1008" s="22">
         <v>1157954.1802612541</v>
       </c>
       <c r="L1008" s="27"/>
       <c r="N1008" s="27"/>
       <c r="P1008" s="27"/>
       <c r="Q1008" s="27"/>
       <c r="R1008" s="27"/>
       <c r="S1008" s="27"/>
     </row>
-    <row r="1009" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1009" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1009" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1009" s="22">
         <v>1841064.9739792582</v>
       </c>
       <c r="F1009" s="22">
         <v>115475.96715983401</v>
       </c>
       <c r="G1009" s="22">
         <v>158.17898295200001</v>
       </c>
       <c r="H1009" s="22">
         <v>-45558.183638710994</v>
       </c>
       <c r="I1009" s="22">
         <v>6150.3028502492562</v>
       </c>
       <c r="J1009" s="22">
         <v>1150212.1030110489</v>
       </c>
       <c r="L1009" s="27"/>
       <c r="N1009" s="27"/>
       <c r="P1009" s="27"/>
       <c r="Q1009" s="27"/>
       <c r="R1009" s="27"/>
       <c r="S1009" s="27"/>
     </row>
-    <row r="1010" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1010" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1010" s="29" t="s">
         <v>236</v>
       </c>
       <c r="E1010" s="22">
         <v>1841099.2374931157</v>
       </c>
       <c r="F1010" s="22">
         <v>115590.27417683805</v>
       </c>
       <c r="G1010" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1010" s="22">
         <v>-10267.686902433896</v>
       </c>
       <c r="I1010" s="22">
         <v>6150.2225926034816</v>
       </c>
       <c r="J1010" s="22">
         <v>1223865.899240962</v>
       </c>
       <c r="L1010" s="27"/>
       <c r="N1010" s="27"/>
       <c r="P1010" s="27"/>
       <c r="Q1010" s="27"/>
       <c r="R1010" s="27"/>
       <c r="S1010" s="27"/>
     </row>
-    <row r="1011" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1011" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1011" s="29" t="s">
         <v>237</v>
       </c>
       <c r="E1011" s="22">
         <v>1834179.0576026249</v>
       </c>
       <c r="F1011" s="22">
         <v>115635.16836916539</v>
       </c>
       <c r="G1011" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1011" s="22">
         <v>-2325.8237054137862</v>
       </c>
       <c r="I1011" s="22">
         <v>6150.2225926034898</v>
       </c>
       <c r="J1011" s="22">
         <v>1179650.0751502702</v>
       </c>
       <c r="L1011" s="27"/>
       <c r="N1011" s="27"/>
       <c r="P1011" s="27"/>
       <c r="Q1011" s="27"/>
       <c r="R1011" s="27"/>
       <c r="S1011" s="27"/>
     </row>
-    <row r="1012" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1012" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1012" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1012" s="22">
         <v>1817699.6130920171</v>
       </c>
       <c r="F1012" s="22">
         <v>115703.59581851799</v>
       </c>
       <c r="G1012" s="22">
         <v>157.60831689683999</v>
       </c>
       <c r="H1012" s="22">
         <v>-29614.313862748037</v>
       </c>
       <c r="I1012" s="22">
         <v>6150.2221926034799</v>
       </c>
       <c r="J1012" s="22">
         <v>1169502.7229987686</v>
       </c>
       <c r="L1012" s="27"/>
       <c r="N1012" s="27"/>
       <c r="P1012" s="27"/>
       <c r="Q1012" s="27"/>
       <c r="R1012" s="27"/>
       <c r="S1012" s="27"/>
     </row>
-    <row r="1013" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1013" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1013" s="29" t="s">
         <v>239</v>
       </c>
       <c r="E1013" s="22">
         <v>1816614.5287781295</v>
       </c>
       <c r="F1013" s="22">
         <v>116010.24704158124</v>
       </c>
       <c r="G1013" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1013" s="22">
         <v>-30639.847984552674</v>
       </c>
       <c r="I1013" s="22">
         <v>6150.2221926034854</v>
       </c>
       <c r="J1013" s="22">
         <v>1173954.6230563719</v>
       </c>
       <c r="L1013" s="27"/>
       <c r="N1013" s="27"/>
       <c r="P1013" s="27"/>
       <c r="Q1013" s="27"/>
       <c r="R1013" s="27"/>
       <c r="S1013" s="27"/>
     </row>
-    <row r="1014" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1014" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1014" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1014" s="22">
         <v>1853868.7830787147</v>
       </c>
       <c r="F1014" s="22">
         <v>115682.56817828659</v>
       </c>
       <c r="G1014" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1014" s="22">
         <v>-40297.211108977237</v>
       </c>
       <c r="I1014" s="22">
         <v>6150.2112737238604</v>
       </c>
       <c r="J1014" s="22">
         <v>1195093.4570997339</v>
       </c>
       <c r="L1014" s="27"/>
       <c r="N1014" s="27"/>
       <c r="P1014" s="27"/>
       <c r="Q1014" s="27"/>
       <c r="R1014" s="27"/>
       <c r="S1014" s="27"/>
     </row>
-    <row r="1015" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1015" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1015" s="29" t="s">
         <v>240</v>
       </c>
       <c r="E1015" s="22">
         <v>1871319.485940374</v>
       </c>
       <c r="F1015" s="22">
         <v>115761.08224105225</v>
       </c>
       <c r="G1015" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1015" s="22">
         <v>-58439.376007476822</v>
       </c>
       <c r="I1015" s="22">
         <v>6150.2090844960012</v>
       </c>
       <c r="J1015" s="22">
         <v>1164555.301993605</v>
       </c>
       <c r="L1015" s="27"/>
       <c r="N1015" s="27"/>
       <c r="P1015" s="27"/>
       <c r="Q1015" s="27"/>
       <c r="R1015" s="27"/>
       <c r="S1015" s="27"/>
     </row>
-    <row r="1016" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1016" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1016" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E1016" s="22">
         <v>1865515.9924895132</v>
       </c>
       <c r="F1016" s="22">
         <v>115726.782572454</v>
       </c>
       <c r="G1016" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1016" s="22">
         <v>-51784.091690819652</v>
       </c>
       <c r="I1016" s="22">
         <v>6150.2090844960003</v>
       </c>
       <c r="J1016" s="22">
         <v>1186975.471612948</v>
       </c>
       <c r="L1016" s="27"/>
       <c r="N1016" s="27"/>
       <c r="P1016" s="27"/>
       <c r="Q1016" s="27"/>
       <c r="R1016" s="27"/>
       <c r="S1016" s="27"/>
     </row>
-    <row r="1017" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1017" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1017" s="29" t="s">
         <v>241</v>
       </c>
       <c r="E1017" s="22">
         <v>1862985.3736080437</v>
       </c>
       <c r="F1017" s="22">
         <v>115938.59300352322</v>
       </c>
       <c r="G1017" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1017" s="22">
         <v>-62150.381738974364</v>
       </c>
       <c r="I1017" s="22">
         <v>6150.2090844960003</v>
       </c>
       <c r="J1017" s="22">
         <v>1172483.3210835797</v>
       </c>
       <c r="L1017" s="27"/>
       <c r="N1017" s="27"/>
       <c r="P1017" s="27"/>
       <c r="Q1017" s="27"/>
       <c r="R1017" s="27"/>
       <c r="S1017" s="27"/>
     </row>
-    <row r="1018" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1018" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1018" s="29" t="s">
         <v>242</v>
       </c>
       <c r="E1018" s="22">
         <v>1864546.6587016985</v>
       </c>
       <c r="F1018" s="22">
         <v>115776.22931329059</v>
       </c>
       <c r="G1018" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1018" s="22">
         <v>1113.3070361642749</v>
       </c>
       <c r="I1018" s="22">
         <v>6150.1828720616704</v>
       </c>
       <c r="J1018" s="22">
         <v>1225419.173828037</v>
       </c>
       <c r="L1018" s="27"/>
       <c r="N1018" s="27"/>
       <c r="P1018" s="27"/>
       <c r="Q1018" s="27"/>
       <c r="R1018" s="27"/>
       <c r="S1018" s="27"/>
     </row>
-    <row r="1019" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1019" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1019" s="29" t="s">
         <v>243</v>
       </c>
       <c r="E1019" s="22">
         <v>1843009.9633226201</v>
       </c>
       <c r="F1019" s="22">
         <v>115743.30130101444</v>
       </c>
       <c r="G1019" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1019" s="22">
         <v>10490.728604042146</v>
       </c>
       <c r="I1019" s="22">
         <v>6150.1828720616704</v>
       </c>
       <c r="J1019" s="22">
         <v>1197748.5525376874</v>
       </c>
       <c r="L1019" s="27"/>
       <c r="N1019" s="27"/>
       <c r="P1019" s="27"/>
       <c r="Q1019" s="27"/>
       <c r="R1019" s="27"/>
       <c r="S1019" s="27"/>
     </row>
-    <row r="1020" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1020" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1020" s="29" t="s">
         <v>244</v>
       </c>
       <c r="E1020" s="22">
         <v>1836888.3059122029</v>
       </c>
       <c r="F1020" s="22">
         <v>115680.35135686479</v>
       </c>
       <c r="G1020" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1020" s="22">
         <v>-14066.615696850058</v>
       </c>
       <c r="I1020" s="22">
         <v>6150.1821720616699</v>
       </c>
       <c r="J1020" s="22">
         <v>1198703.5373925657</v>
       </c>
       <c r="L1020" s="27"/>
       <c r="N1020" s="27"/>
       <c r="P1020" s="27"/>
       <c r="Q1020" s="27"/>
       <c r="R1020" s="27"/>
       <c r="S1020" s="27"/>
     </row>
-    <row r="1021" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1021" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1021" s="29" t="s">
         <v>245</v>
       </c>
       <c r="E1021" s="22">
         <v>1841077.2065069089</v>
       </c>
       <c r="F1021" s="22">
         <v>115591.04226132983</v>
       </c>
       <c r="G1021" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1021" s="22">
         <v>18244.757945583697</v>
       </c>
       <c r="I1021" s="22">
         <v>6149.8804720616699</v>
       </c>
       <c r="J1021" s="22">
         <v>1271549.9361661868</v>
       </c>
       <c r="L1021" s="27"/>
       <c r="N1021" s="27"/>
       <c r="P1021" s="27"/>
       <c r="Q1021" s="27"/>
       <c r="R1021" s="27"/>
       <c r="S1021" s="27"/>
     </row>
-    <row r="1022" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1022" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1022" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1022" s="22">
         <v>1874560.889517399</v>
       </c>
       <c r="F1022" s="22">
         <v>115545.40322458718</v>
       </c>
       <c r="G1022" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1022" s="22">
         <v>-6889.8472826387151</v>
       </c>
       <c r="I1022" s="22">
         <v>6149.86736430167</v>
       </c>
       <c r="J1022" s="22">
         <v>1352678.4640079755</v>
       </c>
       <c r="L1022" s="27"/>
       <c r="N1022" s="27"/>
       <c r="P1022" s="27"/>
       <c r="Q1022" s="27"/>
       <c r="R1022" s="27"/>
       <c r="S1022" s="27"/>
     </row>
     <row r="1023" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1023" s="33">
+      <c r="D1023" s="32">
         <v>2020</v>
       </c>
-      <c r="E1023" s="34"/>
-[...4 lines deleted...]
-      <c r="J1023" s="35"/>
+      <c r="E1023" s="33"/>
+      <c r="F1023" s="33"/>
+      <c r="G1023" s="33"/>
+      <c r="H1023" s="33"/>
+      <c r="I1023" s="33"/>
+      <c r="J1023" s="34"/>
       <c r="L1023" s="27"/>
       <c r="N1023" s="27"/>
       <c r="P1023" s="27"/>
       <c r="Q1023" s="27"/>
       <c r="R1023" s="27"/>
       <c r="S1023" s="27"/>
     </row>
-    <row r="1024" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1024" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1024" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1024" s="22">
         <v>1843056.7492939974</v>
       </c>
       <c r="F1024" s="22">
         <v>115654.44631882801</v>
       </c>
       <c r="G1024" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1024" s="22">
         <v>47740.003435073741</v>
       </c>
       <c r="I1024" s="22">
         <v>6149.8600724676699</v>
       </c>
       <c r="J1024" s="22">
         <v>1216316.1697800399</v>
       </c>
       <c r="L1024" s="27"/>
       <c r="N1024" s="27"/>
       <c r="P1024" s="27"/>
       <c r="Q1024" s="27"/>
       <c r="R1024" s="27"/>
       <c r="S1024" s="27"/>
     </row>
-    <row r="1025" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1025" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1025" s="29" t="s">
         <v>247</v>
       </c>
       <c r="E1025" s="22">
         <v>1849554.784085751</v>
       </c>
       <c r="F1025" s="22">
         <v>113950.77354803568</v>
       </c>
       <c r="G1025" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1025" s="22">
         <v>-37676.496955236158</v>
       </c>
       <c r="I1025" s="22">
         <v>6149.7873621856497</v>
       </c>
       <c r="J1025" s="22">
         <v>1168400.6507950607</v>
       </c>
       <c r="L1025" s="27"/>
       <c r="N1025" s="27"/>
       <c r="P1025" s="27"/>
       <c r="Q1025" s="27"/>
       <c r="R1025" s="27"/>
       <c r="S1025" s="27"/>
     </row>
-    <row r="1026" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1026" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1026" s="29" t="s">
         <v>248</v>
       </c>
       <c r="E1026" s="22">
         <v>1846962.7012406848</v>
       </c>
       <c r="F1026" s="22">
         <v>113687.66789615247</v>
       </c>
       <c r="G1026" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1026" s="22">
         <v>-58774.993414857425</v>
       </c>
       <c r="I1026" s="22">
         <v>6149.7873621856497</v>
       </c>
       <c r="J1026" s="22">
         <v>1156891.7107173502</v>
       </c>
       <c r="L1026" s="27"/>
       <c r="N1026" s="27"/>
       <c r="P1026" s="27"/>
       <c r="Q1026" s="27"/>
       <c r="R1026" s="27"/>
       <c r="S1026" s="27"/>
     </row>
-    <row r="1027" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1027" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1027" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1027" s="22">
         <v>1877151.8390974361</v>
       </c>
       <c r="F1027" s="22">
         <v>113701.89681339776</v>
       </c>
       <c r="G1027" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1027" s="22">
         <v>-44497.570026528672</v>
       </c>
       <c r="I1027" s="22">
         <v>6149.7793621856517</v>
       </c>
       <c r="J1027" s="22">
         <v>1159727.6778906493</v>
       </c>
       <c r="L1027" s="27"/>
       <c r="N1027" s="27"/>
       <c r="P1027" s="27"/>
       <c r="Q1027" s="27"/>
       <c r="R1027" s="27"/>
       <c r="S1027" s="27"/>
     </row>
-    <row r="1028" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1028" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1028" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1028" s="22">
         <v>1847158.6307741392</v>
       </c>
       <c r="F1028" s="22">
         <v>113374.38850576601</v>
       </c>
       <c r="G1028" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1028" s="22">
         <v>-73635.73138842429</v>
       </c>
       <c r="I1028" s="22">
         <v>6149.7793621856499</v>
       </c>
       <c r="J1028" s="22">
         <v>1144248.740141246</v>
       </c>
       <c r="L1028" s="27"/>
       <c r="N1028" s="27"/>
       <c r="P1028" s="27"/>
       <c r="Q1028" s="27"/>
       <c r="R1028" s="27"/>
       <c r="S1028" s="27"/>
     </row>
-    <row r="1029" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1029" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1029" s="29" t="s">
         <v>251</v>
       </c>
       <c r="E1029" s="22">
         <v>1855452.7421062719</v>
       </c>
       <c r="F1029" s="22">
         <v>113389.43249394615</v>
       </c>
       <c r="G1029" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1029" s="22">
         <v>-92942.893158905121</v>
       </c>
       <c r="I1029" s="22">
         <v>6149.7656349806502</v>
       </c>
       <c r="J1029" s="22">
         <v>1128496.6629183942</v>
       </c>
       <c r="L1029" s="27"/>
       <c r="N1029" s="27"/>
       <c r="P1029" s="27"/>
       <c r="Q1029" s="27"/>
       <c r="R1029" s="27"/>
       <c r="S1029" s="27"/>
     </row>
-    <row r="1030" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1030" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1030" s="29" t="s">
         <v>252</v>
       </c>
       <c r="E1030" s="22">
         <v>1873005.438249792</v>
       </c>
       <c r="F1030" s="22">
         <v>113402.80936741355</v>
       </c>
       <c r="G1030" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1030" s="22">
         <v>-93558.233100108278</v>
       </c>
       <c r="I1030" s="22">
         <v>6149.7656349806512</v>
       </c>
       <c r="J1030" s="22">
         <v>1159310.7730443559</v>
       </c>
       <c r="L1030" s="27"/>
       <c r="N1030" s="27"/>
       <c r="P1030" s="27"/>
       <c r="Q1030" s="27"/>
       <c r="R1030" s="27"/>
       <c r="S1030" s="27"/>
     </row>
-    <row r="1031" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1031" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1031" s="29" t="s">
         <v>253</v>
       </c>
       <c r="E1031" s="22">
         <v>1934044.944183755</v>
       </c>
       <c r="F1031" s="22">
         <v>114843.27375267768</v>
       </c>
       <c r="G1031" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1031" s="22">
         <v>-59115.860452598019</v>
       </c>
       <c r="I1031" s="22">
         <v>6149.7656349806512</v>
       </c>
       <c r="J1031" s="22">
         <v>1189132.0828200006</v>
       </c>
       <c r="L1031" s="27"/>
       <c r="N1031" s="27"/>
       <c r="P1031" s="27"/>
       <c r="Q1031" s="27"/>
       <c r="R1031" s="27"/>
       <c r="S1031" s="27"/>
     </row>
-    <row r="1032" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1032" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1032" s="29" t="s">
         <v>254</v>
       </c>
       <c r="E1032" s="22">
         <v>1927559.9018523758</v>
       </c>
       <c r="F1032" s="22">
         <v>115339.86904268638</v>
       </c>
       <c r="G1032" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1032" s="22">
         <v>-78587.684971057839</v>
       </c>
       <c r="I1032" s="22">
         <v>6149.3507219756511</v>
       </c>
       <c r="J1032" s="22">
         <v>1137086.6183103391</v>
       </c>
       <c r="L1032" s="27"/>
       <c r="N1032" s="27"/>
       <c r="P1032" s="27"/>
       <c r="Q1032" s="27"/>
       <c r="R1032" s="27"/>
       <c r="S1032" s="27"/>
     </row>
-    <row r="1033" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1033" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1033" s="29" t="s">
         <v>255</v>
       </c>
       <c r="E1033" s="22">
         <v>1945737.3939416243</v>
       </c>
       <c r="F1033" s="22">
         <v>116922.28350283419</v>
       </c>
       <c r="G1033" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1033" s="22">
         <v>-71709.365224516107</v>
       </c>
       <c r="I1033" s="22">
         <v>6149.3507219756511</v>
       </c>
       <c r="J1033" s="22">
         <v>1125811.9028981717</v>
       </c>
       <c r="L1033" s="27"/>
       <c r="N1033" s="27"/>
       <c r="P1033" s="27"/>
       <c r="Q1033" s="27"/>
       <c r="R1033" s="27"/>
       <c r="S1033" s="27"/>
     </row>
-    <row r="1034" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1034" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1034" s="29" t="s">
         <v>256</v>
       </c>
       <c r="E1034" s="22">
         <v>2076431.24271266</v>
       </c>
       <c r="F1034" s="22">
         <v>120627.60832965962</v>
       </c>
       <c r="G1034" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1034" s="22">
         <v>-44422.285593964974</v>
       </c>
       <c r="I1034" s="22">
         <v>6149.3239989893045</v>
       </c>
       <c r="J1034" s="22">
         <v>1177792.0616493912</v>
       </c>
       <c r="L1034" s="27"/>
       <c r="N1034" s="27"/>
       <c r="P1034" s="27"/>
       <c r="Q1034" s="27"/>
       <c r="R1034" s="27"/>
       <c r="S1034" s="27"/>
     </row>
-    <row r="1035" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1035" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1035" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1035" s="22">
         <v>2057380.8744803169</v>
       </c>
       <c r="F1035" s="22">
         <v>120692.75899926451</v>
       </c>
       <c r="G1035" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1035" s="22">
         <v>-20322.732444098714</v>
       </c>
       <c r="I1035" s="22">
         <v>6149.3232089398898</v>
       </c>
       <c r="J1035" s="22">
         <v>1196196.7185770001</v>
       </c>
       <c r="L1035" s="27"/>
       <c r="N1035" s="27"/>
       <c r="P1035" s="27"/>
       <c r="Q1035" s="27"/>
       <c r="R1035" s="27"/>
       <c r="S1035" s="27"/>
     </row>
-    <row r="1036" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1036" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1036" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1036" s="22">
         <v>2047902.9242124474</v>
       </c>
       <c r="F1036" s="22">
         <v>120451.28763548456</v>
       </c>
       <c r="G1036" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1036" s="22">
         <v>-33297.109195242694</v>
       </c>
       <c r="I1036" s="22">
         <v>6149.3232089398898</v>
       </c>
       <c r="J1036" s="22">
         <v>1199046.7268466773</v>
       </c>
       <c r="L1036" s="27"/>
       <c r="N1036" s="27"/>
       <c r="P1036" s="27"/>
       <c r="Q1036" s="27"/>
       <c r="R1036" s="27"/>
       <c r="S1036" s="27"/>
     </row>
-    <row r="1037" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1037" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1037" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1037" s="22">
         <v>2040538.1231167205</v>
       </c>
       <c r="F1037" s="22">
         <v>118874.08984084995</v>
       </c>
       <c r="G1037" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1037" s="22">
         <v>-123129.33711133566</v>
       </c>
       <c r="I1037" s="22">
         <v>6149.3160783835501</v>
       </c>
       <c r="J1037" s="22">
         <v>1187275.5745042912</v>
       </c>
       <c r="L1037" s="27"/>
       <c r="N1037" s="27"/>
       <c r="P1037" s="27"/>
       <c r="Q1037" s="27"/>
       <c r="R1037" s="27"/>
       <c r="S1037" s="27"/>
     </row>
-    <row r="1038" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1038" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1038" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E1038" s="22">
         <v>2066662.1089170701</v>
       </c>
       <c r="F1038" s="22">
         <v>118497.86974833345</v>
       </c>
       <c r="G1038" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1038" s="22">
         <v>-157741.70665130916</v>
       </c>
       <c r="I1038" s="22">
         <v>6149.3160783835501</v>
       </c>
       <c r="J1038" s="22">
         <v>1160424.793895876</v>
       </c>
       <c r="L1038" s="27"/>
       <c r="N1038" s="27"/>
       <c r="P1038" s="27"/>
       <c r="Q1038" s="27"/>
       <c r="R1038" s="27"/>
       <c r="S1038" s="27"/>
     </row>
-    <row r="1039" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1039" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1039" s="29" t="s">
         <v>260</v>
       </c>
       <c r="E1039" s="22">
         <v>2015630.2882566843</v>
       </c>
       <c r="F1039" s="22">
         <v>117241.64455797429</v>
       </c>
       <c r="G1039" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1039" s="22">
         <v>-141252.12730341274</v>
       </c>
       <c r="I1039" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1039" s="22">
         <v>1193685.3751661114</v>
       </c>
       <c r="L1039" s="27"/>
       <c r="N1039" s="27"/>
       <c r="P1039" s="27"/>
       <c r="Q1039" s="27"/>
       <c r="R1039" s="27"/>
       <c r="S1039" s="27"/>
     </row>
-    <row r="1040" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1040" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1040" s="29" t="s">
         <v>261</v>
       </c>
       <c r="E1040" s="22">
         <v>2014159.3219408509</v>
       </c>
       <c r="F1040" s="22">
         <v>117260.99984911989</v>
       </c>
       <c r="G1040" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1040" s="22">
         <v>-254302.30184058839</v>
       </c>
       <c r="I1040" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1040" s="22">
         <v>1059296.7289253569</v>
       </c>
       <c r="L1040" s="27"/>
       <c r="N1040" s="27"/>
       <c r="P1040" s="27"/>
       <c r="Q1040" s="27"/>
       <c r="R1040" s="27"/>
       <c r="S1040" s="27"/>
     </row>
-    <row r="1041" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1041" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1041" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E1041" s="22">
         <v>2019696.34784105</v>
       </c>
       <c r="F1041" s="22">
         <v>116414.94874041926</v>
       </c>
       <c r="G1041" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1041" s="22">
         <v>-234542.0055952869</v>
       </c>
       <c r="I1041" s="22">
         <v>6149.2833488610604</v>
       </c>
       <c r="J1041" s="22">
         <v>1089703.7078708424</v>
       </c>
       <c r="L1041" s="27"/>
       <c r="N1041" s="27"/>
       <c r="P1041" s="27"/>
       <c r="Q1041" s="27"/>
       <c r="R1041" s="27"/>
       <c r="S1041" s="27"/>
     </row>
-    <row r="1042" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1042" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1042" s="29" t="s">
         <v>262</v>
       </c>
       <c r="E1042" s="22">
         <v>2001906.8036216418</v>
       </c>
       <c r="F1042" s="22">
         <v>116245.80954846898</v>
       </c>
       <c r="G1042" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1042" s="22">
         <v>-217225.52047556656</v>
       </c>
       <c r="I1042" s="22">
         <v>6149.2811252000001</v>
       </c>
       <c r="J1042" s="22">
         <v>1196233.8272023355</v>
       </c>
       <c r="L1042" s="27"/>
       <c r="N1042" s="27"/>
       <c r="P1042" s="27"/>
       <c r="Q1042" s="27"/>
       <c r="R1042" s="27"/>
       <c r="S1042" s="27"/>
     </row>
-    <row r="1043" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1043" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1043" s="29" t="s">
         <v>121</v>
       </c>
       <c r="E1043" s="22">
         <v>2000376.6981596281</v>
       </c>
       <c r="F1043" s="22">
         <v>116109.47347672714</v>
       </c>
       <c r="G1043" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1043" s="22">
         <v>-171844.51184625874</v>
       </c>
       <c r="I1043" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1043" s="22">
         <v>1098718.52821764</v>
       </c>
       <c r="L1043" s="27"/>
       <c r="N1043" s="27"/>
       <c r="P1043" s="27"/>
       <c r="Q1043" s="27"/>
       <c r="R1043" s="27"/>
       <c r="S1043" s="27"/>
     </row>
-    <row r="1044" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1044" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1044" s="29" t="s">
         <v>263</v>
       </c>
       <c r="E1044" s="22">
         <v>1914101.3367820007</v>
       </c>
       <c r="F1044" s="22">
         <v>114668.52461505255</v>
       </c>
       <c r="G1044" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1044" s="22">
         <v>-185278.69310051831</v>
       </c>
       <c r="I1044" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1044" s="22">
         <v>1053892.0091792603</v>
       </c>
       <c r="L1044" s="27"/>
       <c r="N1044" s="27"/>
       <c r="P1044" s="27"/>
       <c r="Q1044" s="27"/>
       <c r="R1044" s="27"/>
       <c r="S1044" s="27"/>
     </row>
-    <row r="1045" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1045" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1045" s="29" t="s">
         <v>264</v>
       </c>
       <c r="E1045" s="22">
         <v>1914013.4094310219</v>
       </c>
       <c r="F1045" s="22">
         <v>115217.99357497899</v>
       </c>
       <c r="G1045" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1045" s="22">
         <v>-212912.91657405981</v>
       </c>
       <c r="I1045" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1045" s="22">
         <v>1058333.1641434808</v>
       </c>
       <c r="L1045" s="27"/>
       <c r="N1045" s="27"/>
       <c r="P1045" s="27"/>
       <c r="Q1045" s="27"/>
       <c r="R1045" s="27"/>
       <c r="S1045" s="27"/>
     </row>
-    <row r="1046" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1046" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1046" s="29" t="s">
         <v>265</v>
       </c>
       <c r="E1046" s="22">
         <v>1948197.5363515008</v>
       </c>
       <c r="F1046" s="22">
         <v>115187.49867926929</v>
       </c>
       <c r="G1046" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1046" s="22">
         <v>-233793.91776507732</v>
       </c>
       <c r="I1046" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1046" s="22">
         <v>1034210.0935968596</v>
       </c>
       <c r="L1046" s="27"/>
       <c r="N1046" s="27"/>
       <c r="P1046" s="27"/>
       <c r="Q1046" s="27"/>
       <c r="R1046" s="27"/>
       <c r="S1046" s="27"/>
     </row>
-    <row r="1047" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1047" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1047" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1047" s="22">
         <v>1961061.8860077553</v>
       </c>
       <c r="F1047" s="22">
         <v>115341.14154381327</v>
       </c>
       <c r="G1047" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1047" s="22">
         <v>-144198.09451647039</v>
       </c>
       <c r="I1047" s="22">
         <v>6149.2811252000602</v>
       </c>
       <c r="J1047" s="22">
         <v>1093668.359268483</v>
       </c>
       <c r="L1047" s="27"/>
       <c r="N1047" s="27"/>
       <c r="P1047" s="27"/>
       <c r="Q1047" s="27"/>
       <c r="R1047" s="27"/>
       <c r="S1047" s="27"/>
     </row>
-    <row r="1048" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1048" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1048" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1048" s="22">
         <v>1999452.8402367502</v>
       </c>
       <c r="F1048" s="22">
         <v>115735.0809942887</v>
       </c>
       <c r="G1048" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1048" s="22">
         <v>-170567.2474397383</v>
       </c>
       <c r="I1048" s="22">
         <v>6149.2396611800596</v>
       </c>
       <c r="J1048" s="22">
         <v>1111198.2408660082</v>
       </c>
       <c r="L1048" s="27"/>
       <c r="N1048" s="27"/>
       <c r="P1048" s="27"/>
       <c r="Q1048" s="27"/>
       <c r="R1048" s="27"/>
       <c r="S1048" s="27"/>
     </row>
-    <row r="1049" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1049" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1049" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1049" s="22">
         <v>2031628.6564217736</v>
       </c>
       <c r="F1049" s="22">
         <v>116373.22779028626</v>
       </c>
       <c r="G1049" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1049" s="22">
         <v>-203176.74986199086</v>
       </c>
       <c r="I1049" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1049" s="22">
         <v>1085126.3789587209</v>
       </c>
       <c r="L1049" s="27"/>
       <c r="N1049" s="27"/>
       <c r="P1049" s="27"/>
       <c r="Q1049" s="27"/>
       <c r="R1049" s="27"/>
       <c r="S1049" s="27"/>
     </row>
-    <row r="1050" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1050" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1050" s="29" t="s">
         <v>266</v>
       </c>
       <c r="E1050" s="22">
         <v>2040313.5795068827</v>
       </c>
       <c r="F1050" s="22">
         <v>116814.21560911776</v>
       </c>
       <c r="G1050" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1050" s="22">
         <v>-234824.28677561937</v>
       </c>
       <c r="I1050" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1050" s="22">
         <v>1099220.1405823994</v>
       </c>
       <c r="L1050" s="27"/>
       <c r="N1050" s="27"/>
       <c r="P1050" s="27"/>
       <c r="Q1050" s="27"/>
       <c r="R1050" s="27"/>
       <c r="S1050" s="27"/>
     </row>
-    <row r="1051" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1051" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1051" s="29" t="s">
         <v>267</v>
       </c>
       <c r="E1051" s="22">
         <v>2056543.4974147964</v>
       </c>
       <c r="F1051" s="22">
         <v>117089.86371518363</v>
       </c>
       <c r="G1051" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1051" s="22">
         <v>-155141.05782138219</v>
       </c>
       <c r="I1051" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1051" s="22">
         <v>1083290.4023607073</v>
       </c>
       <c r="L1051" s="27"/>
       <c r="N1051" s="27"/>
       <c r="P1051" s="27"/>
       <c r="Q1051" s="27"/>
       <c r="R1051" s="27"/>
       <c r="S1051" s="27"/>
     </row>
-    <row r="1052" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1052" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1052" s="29" t="s">
         <v>268</v>
       </c>
       <c r="E1052" s="22">
         <v>2057806.8610453296</v>
       </c>
       <c r="F1052" s="22">
         <v>117248.04489194212</v>
       </c>
       <c r="G1052" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1052" s="22">
         <v>-152105.59261461452</v>
       </c>
       <c r="I1052" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1052" s="22">
         <v>1182126.0988014056</v>
       </c>
       <c r="L1052" s="27"/>
       <c r="N1052" s="27"/>
       <c r="P1052" s="27"/>
       <c r="Q1052" s="27"/>
       <c r="R1052" s="27"/>
       <c r="S1052" s="27"/>
     </row>
-    <row r="1053" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1053" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1053" s="29" t="s">
         <v>269</v>
       </c>
       <c r="E1053" s="22">
         <v>2082742.4722104543</v>
       </c>
       <c r="F1053" s="22">
         <v>117950.99624559967</v>
       </c>
       <c r="G1053" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1053" s="22">
         <v>-235262.48431897769</v>
       </c>
       <c r="I1053" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1053" s="22">
         <v>1228635.0741434698</v>
       </c>
       <c r="L1053" s="27"/>
       <c r="N1053" s="27"/>
       <c r="P1053" s="27"/>
       <c r="Q1053" s="27"/>
       <c r="R1053" s="27"/>
       <c r="S1053" s="27"/>
     </row>
-    <row r="1054" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1054" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1054" s="29" t="s">
         <v>270</v>
       </c>
       <c r="E1054" s="22">
         <v>2068047.1539324687</v>
       </c>
       <c r="F1054" s="22">
         <v>117717.60571751322</v>
       </c>
       <c r="G1054" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1054" s="22">
         <v>-223708.62452369794</v>
       </c>
       <c r="I1054" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1054" s="22">
         <v>1096064.6330164259</v>
       </c>
       <c r="L1054" s="27"/>
       <c r="N1054" s="27"/>
       <c r="P1054" s="27"/>
       <c r="Q1054" s="27"/>
       <c r="R1054" s="27"/>
       <c r="S1054" s="27"/>
     </row>
-    <row r="1055" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1055" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1055" s="29" t="s">
         <v>271</v>
       </c>
       <c r="E1055" s="22">
         <v>2071764.4405628117</v>
       </c>
       <c r="F1055" s="22">
         <v>117143.24785906423</v>
       </c>
       <c r="G1055" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1055" s="22">
         <v>-108874.89188139903</v>
       </c>
       <c r="I1055" s="22">
         <v>6149.2392611800597</v>
       </c>
       <c r="J1055" s="22">
         <v>1149242.9914926935</v>
       </c>
       <c r="L1055" s="27"/>
       <c r="N1055" s="27"/>
       <c r="P1055" s="27"/>
       <c r="Q1055" s="27"/>
       <c r="R1055" s="27"/>
       <c r="S1055" s="27"/>
     </row>
-    <row r="1056" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1056" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1056" s="29" t="s">
         <v>272</v>
       </c>
       <c r="E1056" s="22">
         <v>2082723.3720167044</v>
       </c>
       <c r="F1056" s="22">
         <v>117629.81919870136</v>
       </c>
       <c r="G1056" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1056" s="22">
         <v>-106381.55341783314</v>
       </c>
       <c r="I1056" s="22">
         <v>6149.2388611800598</v>
       </c>
       <c r="J1056" s="22">
         <v>1157370.5641940455</v>
       </c>
       <c r="L1056" s="27"/>
       <c r="N1056" s="27"/>
       <c r="P1056" s="27"/>
       <c r="Q1056" s="27"/>
       <c r="R1056" s="27"/>
       <c r="S1056" s="27"/>
     </row>
-    <row r="1057" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1057" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1057" s="29" t="s">
         <v>273</v>
       </c>
       <c r="E1057" s="22">
         <v>2088963.4526716787</v>
       </c>
       <c r="F1057" s="22">
         <v>117904.25217247634</v>
       </c>
       <c r="G1057" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1057" s="22">
         <v>-69867.910651872517</v>
       </c>
       <c r="I1057" s="22">
         <v>6149.2975350050601</v>
       </c>
       <c r="J1057" s="22">
         <v>1108733.6482865117</v>
       </c>
       <c r="L1057" s="27"/>
       <c r="N1057" s="27"/>
       <c r="P1057" s="27"/>
       <c r="Q1057" s="27"/>
       <c r="R1057" s="27"/>
       <c r="S1057" s="27"/>
     </row>
-    <row r="1058" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1058" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1058" s="29" t="s">
         <v>274</v>
       </c>
       <c r="E1058" s="22">
         <v>2087184.4289346607</v>
       </c>
       <c r="F1058" s="22">
         <v>117746.98852342306</v>
       </c>
       <c r="G1058" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1058" s="22">
         <v>-77107.710425949394</v>
       </c>
       <c r="I1058" s="22">
         <v>6149.2597688168398</v>
       </c>
       <c r="J1058" s="22">
         <v>1096027.3737156373</v>
       </c>
       <c r="L1058" s="27"/>
       <c r="N1058" s="27"/>
       <c r="P1058" s="27"/>
       <c r="Q1058" s="27"/>
       <c r="R1058" s="27"/>
       <c r="S1058" s="27"/>
     </row>
-    <row r="1059" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1059" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1059" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1059" s="22">
         <v>2093504.6124588852</v>
       </c>
       <c r="F1059" s="22">
         <v>117846.78022417516</v>
       </c>
       <c r="G1059" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1059" s="22">
         <v>-50509.53464463244</v>
       </c>
       <c r="I1059" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1059" s="22">
         <v>1155240.4769161544</v>
       </c>
       <c r="L1059" s="27"/>
       <c r="N1059" s="27"/>
       <c r="P1059" s="27"/>
       <c r="Q1059" s="27"/>
       <c r="R1059" s="27"/>
       <c r="S1059" s="27"/>
     </row>
-    <row r="1060" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1060" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1060" s="29" t="s">
         <v>237</v>
       </c>
       <c r="E1060" s="22">
         <v>2057212.2953209186</v>
       </c>
       <c r="F1060" s="22">
         <v>117636.48584485173</v>
       </c>
       <c r="G1060" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1060" s="22">
         <v>-34695.289717360982</v>
       </c>
       <c r="I1060" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1060" s="22">
         <v>1136117.3831964708</v>
       </c>
       <c r="L1060" s="27"/>
       <c r="N1060" s="27"/>
       <c r="P1060" s="27"/>
       <c r="Q1060" s="27"/>
       <c r="R1060" s="27"/>
       <c r="S1060" s="27"/>
     </row>
-    <row r="1061" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1061" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1061" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1061" s="22">
         <v>2065277.408550516</v>
       </c>
       <c r="F1061" s="22">
         <v>117533.41373773078</v>
       </c>
       <c r="G1061" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1061" s="22">
         <v>-91313.245677656727</v>
       </c>
       <c r="I1061" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1061" s="22">
         <v>1105629.2030910053</v>
       </c>
       <c r="L1061" s="27"/>
       <c r="N1061" s="27"/>
       <c r="P1061" s="27"/>
       <c r="Q1061" s="27"/>
       <c r="R1061" s="27"/>
       <c r="S1061" s="27"/>
     </row>
-    <row r="1062" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1062" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1062" s="29" t="s">
         <v>239</v>
       </c>
       <c r="E1062" s="22">
         <v>2066167.5418770812</v>
       </c>
       <c r="F1062" s="22">
         <v>117675.75544926694</v>
       </c>
       <c r="G1062" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1062" s="22">
         <v>-112836.26673702683</v>
       </c>
       <c r="I1062" s="22">
         <v>6149.1775333598398</v>
       </c>
       <c r="J1062" s="22">
         <v>1094344.7989788344</v>
       </c>
       <c r="L1062" s="27"/>
       <c r="N1062" s="27"/>
       <c r="P1062" s="27"/>
       <c r="Q1062" s="27"/>
       <c r="R1062" s="27"/>
       <c r="S1062" s="27"/>
     </row>
-    <row r="1063" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1063" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1063" s="29" t="s">
         <v>275</v>
       </c>
       <c r="E1063" s="22">
         <v>2040779.3906326005</v>
       </c>
       <c r="F1063" s="22">
         <v>117496.90723774582</v>
       </c>
       <c r="G1063" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1063" s="22">
         <v>-98766.657008461392</v>
       </c>
       <c r="I1063" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1063" s="22">
         <v>1114906.8632912673</v>
       </c>
       <c r="L1063" s="27"/>
       <c r="N1063" s="27"/>
       <c r="P1063" s="27"/>
       <c r="Q1063" s="27"/>
       <c r="R1063" s="27"/>
       <c r="S1063" s="27"/>
     </row>
-    <row r="1064" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1064" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1064" s="29" t="s">
         <v>276</v>
       </c>
       <c r="E1064" s="22">
         <v>1993590.3786754485</v>
       </c>
       <c r="F1064" s="22">
         <v>116527.65610064588</v>
       </c>
       <c r="G1064" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1064" s="22">
         <v>-137859.82583606901</v>
       </c>
       <c r="I1064" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1064" s="22">
         <v>1091450.6311095187</v>
       </c>
       <c r="L1064" s="27"/>
       <c r="N1064" s="27"/>
       <c r="P1064" s="27"/>
       <c r="Q1064" s="27"/>
       <c r="R1064" s="27"/>
       <c r="S1064" s="27"/>
     </row>
-    <row r="1065" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1065" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1065" s="29" t="s">
         <v>277</v>
       </c>
       <c r="E1065" s="22">
         <v>1994593.1632283169</v>
       </c>
       <c r="F1065" s="22">
         <v>120141.9851377751</v>
       </c>
       <c r="G1065" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1065" s="22">
         <v>-158945.59763731225</v>
       </c>
       <c r="I1065" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1065" s="22">
         <v>1108156.9783984935</v>
       </c>
       <c r="L1065" s="27"/>
       <c r="N1065" s="27"/>
       <c r="P1065" s="27"/>
       <c r="Q1065" s="27"/>
       <c r="R1065" s="27"/>
       <c r="S1065" s="27"/>
     </row>
-    <row r="1066" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1066" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1066" s="29" t="s">
         <v>278</v>
       </c>
       <c r="E1066" s="22">
         <v>1982823.6221570806</v>
       </c>
       <c r="F1066" s="22">
         <v>120144.83175513762</v>
       </c>
       <c r="G1066" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1066" s="22">
         <v>-138221.40792044139</v>
       </c>
       <c r="I1066" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1066" s="22">
         <v>1123182.6046956552</v>
       </c>
       <c r="L1066" s="27"/>
       <c r="N1066" s="27"/>
       <c r="P1066" s="27"/>
       <c r="Q1066" s="27"/>
       <c r="R1066" s="27"/>
       <c r="S1066" s="27"/>
     </row>
-    <row r="1067" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1067" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1067" s="29" t="s">
         <v>279</v>
       </c>
       <c r="E1067" s="22">
         <v>1967996</v>
       </c>
       <c r="F1067" s="22">
         <v>120035.73292530458</v>
       </c>
       <c r="G1067" s="22">
         <v>56</v>
       </c>
       <c r="H1067" s="22">
         <v>-92083</v>
       </c>
       <c r="I1067" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1067" s="22">
         <v>1166932</v>
       </c>
       <c r="L1067" s="27"/>
       <c r="N1067" s="27"/>
       <c r="P1067" s="27"/>
       <c r="Q1067" s="27"/>
       <c r="R1067" s="27"/>
       <c r="S1067" s="27"/>
     </row>
-    <row r="1068" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1068" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1068" s="29" t="s">
         <v>280</v>
       </c>
       <c r="E1068" s="22">
         <v>1958167</v>
       </c>
       <c r="F1068" s="22">
         <v>120449.00388660586</v>
       </c>
       <c r="G1068" s="22">
         <v>56</v>
       </c>
       <c r="H1068" s="22">
         <v>-75459</v>
       </c>
       <c r="I1068" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1068" s="22">
         <v>1185330</v>
       </c>
       <c r="L1068" s="27"/>
       <c r="N1068" s="27"/>
       <c r="P1068" s="27"/>
       <c r="Q1068" s="27"/>
       <c r="R1068" s="27"/>
       <c r="S1068" s="27"/>
     </row>
-    <row r="1069" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1069" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1069" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1069" s="22">
         <v>1970034</v>
       </c>
       <c r="F1069" s="22">
         <v>120532.65524257834</v>
       </c>
       <c r="G1069" s="22">
         <v>56</v>
       </c>
       <c r="H1069" s="22">
         <v>-180319</v>
       </c>
       <c r="I1069" s="22">
         <v>6149.1747793598397</v>
       </c>
       <c r="J1069" s="22">
         <v>1208108</v>
       </c>
       <c r="L1069" s="27"/>
       <c r="N1069" s="27"/>
       <c r="P1069" s="27"/>
       <c r="Q1069" s="27"/>
       <c r="R1069" s="27"/>
       <c r="S1069" s="27"/>
     </row>
-    <row r="1070" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1070" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1070" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1070" s="22">
         <v>2004760</v>
       </c>
       <c r="F1070" s="22">
         <v>120949.99995293471</v>
       </c>
       <c r="G1070" s="22">
         <v>56</v>
       </c>
       <c r="H1070" s="22">
         <v>-183604</v>
       </c>
       <c r="I1070" s="22">
         <v>6149</v>
       </c>
       <c r="J1070" s="22">
         <v>1299781</v>
       </c>
       <c r="L1070" s="27"/>
       <c r="N1070" s="27"/>
       <c r="P1070" s="27"/>
       <c r="Q1070" s="27"/>
       <c r="R1070" s="27"/>
       <c r="S1070" s="27"/>
     </row>
-    <row r="1071" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1071" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1071" s="29" t="s">
         <v>281</v>
       </c>
       <c r="E1071" s="22">
         <v>1997927</v>
       </c>
       <c r="F1071" s="22">
         <v>120446.81231009967</v>
       </c>
       <c r="G1071" s="22">
         <v>56</v>
       </c>
       <c r="H1071" s="22">
         <v>-191278</v>
       </c>
       <c r="I1071" s="22">
         <v>6149</v>
       </c>
       <c r="J1071" s="22">
         <v>1387299</v>
       </c>
       <c r="L1071" s="27"/>
       <c r="N1071" s="27"/>
       <c r="P1071" s="27"/>
       <c r="Q1071" s="27"/>
       <c r="R1071" s="27"/>
       <c r="S1071" s="27"/>
     </row>
     <row r="1072" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1072" s="33">
+      <c r="D1072" s="32">
         <v>2021</v>
       </c>
-      <c r="E1072" s="34"/>
-[...4 lines deleted...]
-      <c r="J1072" s="35"/>
+      <c r="E1072" s="33"/>
+      <c r="F1072" s="33"/>
+      <c r="G1072" s="33"/>
+      <c r="H1072" s="33"/>
+      <c r="I1072" s="33"/>
+      <c r="J1072" s="34"/>
       <c r="L1072" s="27"/>
       <c r="N1072" s="27"/>
       <c r="P1072" s="27"/>
       <c r="Q1072" s="27"/>
       <c r="R1072" s="27"/>
       <c r="S1072" s="27"/>
     </row>
-    <row r="1073" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1073" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1073" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1073" s="22">
         <v>1969653.7836071465</v>
       </c>
       <c r="F1073" s="22">
         <v>120258.00130782311</v>
       </c>
       <c r="G1073" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1073" s="22">
         <v>-188454.2156943623</v>
       </c>
       <c r="I1073" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1073" s="22">
         <v>1250583.4558314341</v>
       </c>
       <c r="L1073" s="27"/>
       <c r="N1073" s="27"/>
       <c r="P1073" s="27"/>
       <c r="Q1073" s="27"/>
       <c r="R1073" s="27"/>
       <c r="S1073" s="27"/>
     </row>
-    <row r="1074" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1074" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1074" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1074" s="22">
         <v>2037815.3427486329</v>
       </c>
       <c r="F1074" s="22">
         <v>120381.64909329309</v>
       </c>
       <c r="G1074" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1074" s="22">
         <v>-310485.34306660981</v>
       </c>
       <c r="I1074" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1074" s="22">
         <v>1203213.8905179615</v>
       </c>
       <c r="L1074" s="27"/>
       <c r="N1074" s="27"/>
       <c r="P1074" s="27"/>
       <c r="Q1074" s="27"/>
       <c r="R1074" s="27"/>
       <c r="S1074" s="27"/>
     </row>
-    <row r="1075" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1075" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1075" s="29" t="s">
         <v>150</v>
       </c>
       <c r="E1075" s="22">
         <v>2026598.5343083648</v>
       </c>
       <c r="F1075" s="22">
         <v>118843.15718440196</v>
       </c>
       <c r="G1075" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1075" s="22">
         <v>-357634.13107244077</v>
       </c>
       <c r="I1075" s="22">
         <v>6149.0336736399804</v>
       </c>
       <c r="J1075" s="22">
         <v>1184724.6394200602</v>
       </c>
       <c r="L1075" s="27"/>
       <c r="N1075" s="27"/>
       <c r="P1075" s="27"/>
       <c r="Q1075" s="27"/>
       <c r="R1075" s="27"/>
       <c r="S1075" s="27"/>
     </row>
-    <row r="1076" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1076" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1076" s="29" t="s">
         <v>282</v>
       </c>
       <c r="E1076" s="22">
         <v>2026236.1888061545</v>
       </c>
       <c r="F1076" s="22">
         <v>120244.58968625219</v>
       </c>
       <c r="G1076" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1076" s="22">
         <v>-352598.12042220472</v>
       </c>
       <c r="I1076" s="22">
         <v>6148.98715252898</v>
       </c>
       <c r="J1076" s="22">
         <v>1195414.0585028047</v>
       </c>
       <c r="L1076" s="27"/>
       <c r="N1076" s="27"/>
       <c r="P1076" s="27"/>
       <c r="Q1076" s="27"/>
       <c r="R1076" s="27"/>
       <c r="S1076" s="27"/>
     </row>
-    <row r="1077" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1077" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1077" s="29" t="s">
         <v>283</v>
       </c>
       <c r="E1077" s="22">
         <v>2028297.8354398599</v>
       </c>
       <c r="F1077" s="22">
         <v>120030.34543843206</v>
       </c>
       <c r="G1077" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1077" s="22">
         <v>-379548.23521421978</v>
       </c>
       <c r="I1077" s="22">
         <v>6148.98715252898</v>
       </c>
       <c r="J1077" s="22">
         <v>1185533.9909523523</v>
       </c>
       <c r="L1077" s="27"/>
       <c r="N1077" s="27"/>
       <c r="P1077" s="27"/>
       <c r="Q1077" s="27"/>
       <c r="R1077" s="27"/>
       <c r="S1077" s="27"/>
     </row>
-    <row r="1078" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1078" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1078" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1078" s="22">
         <v>2044919</v>
       </c>
       <c r="F1078" s="22">
         <v>119894</v>
       </c>
       <c r="G1078" s="22">
         <v>56</v>
       </c>
       <c r="H1078" s="22">
         <v>-415006</v>
       </c>
       <c r="I1078" s="22">
         <v>6149</v>
       </c>
       <c r="J1078" s="22">
         <v>1215784</v>
       </c>
       <c r="L1078" s="27"/>
       <c r="N1078" s="27"/>
       <c r="P1078" s="27"/>
       <c r="Q1078" s="27"/>
       <c r="R1078" s="27"/>
       <c r="S1078" s="27"/>
     </row>
-    <row r="1079" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1079" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1079" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1079" s="22">
         <v>2062248.2224169057</v>
       </c>
       <c r="F1079" s="22">
         <v>120455.82899500571</v>
       </c>
       <c r="G1079" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1079" s="22">
         <v>-462894.4104423346</v>
       </c>
       <c r="I1079" s="22">
         <v>6148.9035039799201</v>
       </c>
       <c r="J1079" s="22">
         <v>1175343.6059470447</v>
       </c>
       <c r="L1079" s="27"/>
       <c r="N1079" s="27"/>
       <c r="P1079" s="27"/>
       <c r="Q1079" s="27"/>
       <c r="R1079" s="27"/>
       <c r="S1079" s="27"/>
     </row>
-    <row r="1080" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1080" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1080" s="29" t="s">
         <v>286</v>
       </c>
       <c r="E1080" s="22">
         <v>2057414.5790688766</v>
       </c>
       <c r="F1080" s="22">
         <v>120870.08395495286</v>
       </c>
       <c r="G1080" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1080" s="22">
         <v>-413982.58</v>
       </c>
       <c r="I1080" s="22">
         <v>6148.9020039799216</v>
       </c>
       <c r="J1080" s="22">
         <v>1217268.9150241625</v>
       </c>
       <c r="L1080" s="27"/>
       <c r="N1080" s="27"/>
       <c r="P1080" s="27"/>
       <c r="Q1080" s="27"/>
       <c r="R1080" s="27"/>
       <c r="S1080" s="27"/>
     </row>
-    <row r="1081" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1081" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1081" s="29" t="s">
         <v>287</v>
       </c>
       <c r="E1081" s="22">
         <v>2063517.5907854841</v>
       </c>
       <c r="F1081" s="22">
         <v>120964.41328572849</v>
       </c>
       <c r="G1081" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1081" s="22">
         <v>-407621.22006735578</v>
       </c>
       <c r="I1081" s="22">
         <v>6148.9020039799216</v>
       </c>
       <c r="J1081" s="22">
         <v>1205772.6610674011</v>
       </c>
       <c r="L1081" s="27"/>
       <c r="N1081" s="27"/>
       <c r="P1081" s="27"/>
       <c r="Q1081" s="27"/>
       <c r="R1081" s="27"/>
       <c r="S1081" s="27"/>
     </row>
-    <row r="1082" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1082" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1082" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1082" s="22">
         <v>2051379.1079325003</v>
       </c>
       <c r="F1082" s="22">
         <v>120881.9024305331</v>
       </c>
       <c r="G1082" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1082" s="22">
         <v>-408923.11884338001</v>
       </c>
       <c r="I1082" s="22">
         <v>6148.8966598959196</v>
       </c>
       <c r="J1082" s="22">
         <v>1204093.4980296134</v>
       </c>
       <c r="L1082" s="27"/>
       <c r="N1082" s="27"/>
       <c r="P1082" s="27"/>
       <c r="Q1082" s="27"/>
       <c r="R1082" s="27"/>
       <c r="S1082" s="27"/>
     </row>
-    <row r="1083" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1083" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1083" s="29" t="s">
         <v>256</v>
       </c>
       <c r="E1083" s="22">
         <v>2046380.2689778709</v>
       </c>
       <c r="F1083" s="22">
         <v>120913.58703914509</v>
       </c>
       <c r="G1083" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1083" s="22">
         <v>-414736.00791878521</v>
       </c>
       <c r="I1083" s="22">
         <v>6148.8907247756197</v>
       </c>
       <c r="J1083" s="22">
         <v>1183624.8015953833</v>
       </c>
       <c r="L1083" s="27"/>
       <c r="N1083" s="27"/>
       <c r="P1083" s="27"/>
       <c r="Q1083" s="27"/>
       <c r="R1083" s="27"/>
       <c r="S1083" s="27"/>
     </row>
-    <row r="1084" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1084" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1084" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1084" s="22">
         <v>2080368.5360200566</v>
       </c>
       <c r="F1084" s="22">
         <v>120992.41661803113</v>
       </c>
       <c r="G1084" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1084" s="22">
         <v>-374729.87746892922</v>
       </c>
       <c r="I1084" s="22">
         <v>6148.8907247756197</v>
       </c>
       <c r="J1084" s="22">
         <v>1208775.0507547574</v>
       </c>
       <c r="L1084" s="27"/>
       <c r="N1084" s="27"/>
       <c r="P1084" s="27"/>
       <c r="Q1084" s="27"/>
       <c r="R1084" s="27"/>
       <c r="S1084" s="27"/>
     </row>
-    <row r="1085" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1085" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1085" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1085" s="22">
         <v>2067552.7201969838</v>
       </c>
       <c r="F1085" s="22">
         <v>120939.23583562518</v>
       </c>
       <c r="G1085" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1085" s="22">
         <v>-379184.70551317011</v>
       </c>
       <c r="I1085" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1085" s="22">
         <v>1191683.1159762878</v>
       </c>
       <c r="L1085" s="27"/>
       <c r="N1085" s="27"/>
       <c r="P1085" s="27"/>
       <c r="Q1085" s="27"/>
       <c r="R1085" s="27"/>
       <c r="S1085" s="27"/>
     </row>
-    <row r="1086" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1086" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1086" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1086" s="22">
         <v>2091717.254468502</v>
       </c>
       <c r="F1086" s="22">
         <v>121520.34244477376</v>
       </c>
       <c r="G1086" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1086" s="22">
         <v>-424855.55440771708</v>
       </c>
       <c r="I1086" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1086" s="22">
         <v>1201675.8923182923</v>
       </c>
       <c r="L1086" s="27"/>
       <c r="N1086" s="27"/>
       <c r="P1086" s="27"/>
       <c r="Q1086" s="27"/>
       <c r="R1086" s="27"/>
       <c r="S1086" s="27"/>
     </row>
-    <row r="1087" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1087" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1087" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1087" s="22">
         <v>2093337.6230222664</v>
       </c>
       <c r="F1087" s="22">
         <v>121445.3510514267</v>
       </c>
       <c r="G1087" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1087" s="22">
         <v>-435320.46391459554</v>
       </c>
       <c r="I1087" s="22">
         <v>6148.88772477562</v>
       </c>
       <c r="J1087" s="22">
         <v>1197772.7758955583</v>
       </c>
       <c r="L1087" s="27"/>
       <c r="N1087" s="27"/>
       <c r="P1087" s="27"/>
       <c r="Q1087" s="27"/>
       <c r="R1087" s="27"/>
       <c r="S1087" s="27"/>
     </row>
-    <row r="1088" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1088" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1088" s="29" t="s">
         <v>260</v>
       </c>
       <c r="E1088" s="22">
         <v>2093632.0067737775</v>
       </c>
       <c r="F1088" s="22">
         <v>121254.92606595048</v>
       </c>
       <c r="G1088" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1088" s="22">
         <v>-448111.74993149866</v>
       </c>
       <c r="I1088" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1088" s="22">
         <v>1246125.2274055867</v>
       </c>
       <c r="L1088" s="27"/>
       <c r="N1088" s="27"/>
       <c r="P1088" s="27"/>
       <c r="Q1088" s="27"/>
       <c r="R1088" s="27"/>
       <c r="S1088" s="27"/>
     </row>
-    <row r="1089" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1089" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1089" s="29" t="s">
         <v>289</v>
       </c>
       <c r="E1089" s="22">
         <v>2018450.8190672135</v>
       </c>
       <c r="F1089" s="22">
         <v>120672.78267481182</v>
       </c>
       <c r="G1089" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1089" s="22">
         <v>-406921.24358853977</v>
       </c>
       <c r="I1089" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1089" s="22">
         <v>1340218.37401919</v>
       </c>
       <c r="L1089" s="27"/>
       <c r="N1089" s="27"/>
       <c r="P1089" s="27"/>
       <c r="Q1089" s="27"/>
       <c r="R1089" s="27"/>
       <c r="S1089" s="27"/>
     </row>
-    <row r="1090" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1090" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1090" s="29" t="s">
         <v>290</v>
       </c>
       <c r="E1090" s="22">
         <v>2010821.2513796673</v>
       </c>
       <c r="F1090" s="22">
         <v>120674.44643113291</v>
       </c>
       <c r="G1090" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1090" s="22">
         <v>-417749.841930027</v>
       </c>
       <c r="I1090" s="22">
         <v>6148.7404965406204</v>
       </c>
       <c r="J1090" s="22">
         <v>1405032.8056666753</v>
       </c>
       <c r="L1090" s="27"/>
       <c r="N1090" s="27"/>
       <c r="P1090" s="27"/>
       <c r="Q1090" s="27"/>
       <c r="R1090" s="27"/>
       <c r="S1090" s="27"/>
     </row>
-    <row r="1091" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1091" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1091" s="29" t="s">
         <v>291</v>
       </c>
       <c r="E1091" s="22">
         <v>2040247.5850686005</v>
       </c>
       <c r="F1091" s="22">
         <v>121170.04180664086</v>
       </c>
       <c r="G1091" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1091" s="22">
         <v>-285430.47034573252</v>
       </c>
       <c r="I1091" s="22">
         <v>6148.7287682746501</v>
       </c>
       <c r="J1091" s="22">
         <v>1312370.8580203748</v>
       </c>
       <c r="L1091" s="27"/>
       <c r="N1091" s="27"/>
       <c r="P1091" s="27"/>
       <c r="Q1091" s="27"/>
       <c r="R1091" s="27"/>
       <c r="S1091" s="27"/>
     </row>
-    <row r="1092" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1092" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1092" s="29" t="s">
         <v>292</v>
       </c>
       <c r="E1092" s="22">
         <v>2031970.1812194264</v>
       </c>
       <c r="F1092" s="22">
         <v>120862.43471994148</v>
       </c>
       <c r="G1092" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1092" s="22">
         <v>-290769.67689036555</v>
       </c>
       <c r="I1092" s="22">
         <v>6148.7272682746498</v>
       </c>
       <c r="J1092" s="22">
         <v>1339656.1218438956</v>
       </c>
       <c r="L1092" s="27"/>
       <c r="N1092" s="27"/>
       <c r="P1092" s="27"/>
       <c r="Q1092" s="27"/>
       <c r="R1092" s="27"/>
       <c r="S1092" s="27"/>
     </row>
-    <row r="1093" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1093" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1093" s="29" t="s">
         <v>293</v>
       </c>
       <c r="E1093" s="22">
         <v>2027087.9967068175</v>
       </c>
       <c r="F1093" s="22">
         <v>120671.96984228313</v>
       </c>
       <c r="G1093" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1093" s="22">
         <v>-280757.07579272962</v>
       </c>
       <c r="I1093" s="22">
         <v>6148.7272682746498</v>
       </c>
       <c r="J1093" s="22">
         <v>1325791.4672187129</v>
       </c>
       <c r="L1093" s="27"/>
       <c r="N1093" s="27"/>
       <c r="P1093" s="27"/>
       <c r="Q1093" s="27"/>
       <c r="R1093" s="27"/>
       <c r="S1093" s="27"/>
     </row>
-    <row r="1094" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1094" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1094" s="29" t="s">
         <v>264</v>
       </c>
       <c r="E1094" s="22">
         <v>2080319.6453900069</v>
       </c>
       <c r="F1094" s="22">
         <v>120621.2435888016</v>
       </c>
       <c r="G1094" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1094" s="22">
         <v>-354923.1348951924</v>
       </c>
       <c r="I1094" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1094" s="22">
         <v>1335065.0239291242</v>
       </c>
       <c r="L1094" s="27"/>
       <c r="N1094" s="27"/>
       <c r="P1094" s="27"/>
       <c r="Q1094" s="27"/>
       <c r="R1094" s="27"/>
       <c r="S1094" s="27"/>
     </row>
-    <row r="1095" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1095" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1095" s="29" t="s">
         <v>265</v>
       </c>
       <c r="E1095" s="22">
         <v>2042398.6929193069</v>
       </c>
       <c r="F1095" s="22">
         <v>120839.37774000829</v>
       </c>
       <c r="G1095" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1095" s="22">
         <v>-332577.99660612439</v>
       </c>
       <c r="I1095" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1095" s="22">
         <v>1372164.2888620286</v>
       </c>
       <c r="L1095" s="27"/>
       <c r="N1095" s="27"/>
       <c r="P1095" s="27"/>
       <c r="Q1095" s="27"/>
       <c r="R1095" s="27"/>
       <c r="S1095" s="27"/>
     </row>
-    <row r="1096" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1096" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1096" s="29" t="s">
         <v>294</v>
       </c>
       <c r="E1096" s="22">
         <v>2076179.0486142738</v>
       </c>
       <c r="F1096" s="22">
         <v>121097.14648448891</v>
       </c>
       <c r="G1096" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1096" s="22">
         <v>-318696.74318471999</v>
       </c>
       <c r="I1096" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1096" s="22">
         <v>1380906.3149313948</v>
       </c>
       <c r="L1096" s="27"/>
       <c r="N1096" s="27"/>
       <c r="P1096" s="27"/>
       <c r="Q1096" s="27"/>
       <c r="R1096" s="27"/>
       <c r="S1096" s="27"/>
     </row>
-    <row r="1097" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1097" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1097" s="29" t="s">
         <v>295</v>
       </c>
       <c r="E1097" s="22">
         <v>2056283.9261231844</v>
       </c>
       <c r="F1097" s="22">
         <v>120903.45962026683</v>
       </c>
       <c r="G1097" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1097" s="22">
         <v>-329815.64889651112</v>
       </c>
       <c r="I1097" s="22">
         <v>6148.7257682746504</v>
       </c>
       <c r="J1097" s="22">
         <v>1362512.3272190301</v>
       </c>
       <c r="L1097" s="27"/>
       <c r="N1097" s="27"/>
       <c r="P1097" s="27"/>
       <c r="Q1097" s="27"/>
       <c r="R1097" s="27"/>
       <c r="S1097" s="27"/>
     </row>
-    <row r="1098" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1098" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1098" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1098" s="22">
         <v>2044708.312274253</v>
       </c>
       <c r="F1098" s="22">
         <v>120871.71984637123</v>
       </c>
       <c r="G1098" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1098" s="22">
         <v>-249105.475191326</v>
       </c>
       <c r="I1098" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1098" s="22">
         <v>1405113.2778171359</v>
       </c>
       <c r="L1098" s="27"/>
       <c r="N1098" s="27"/>
       <c r="P1098" s="27"/>
       <c r="Q1098" s="27"/>
       <c r="R1098" s="27"/>
       <c r="S1098" s="27"/>
     </row>
-    <row r="1099" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1099" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1099" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1099" s="22">
         <v>2054130.3305353869</v>
       </c>
       <c r="F1099" s="22">
         <v>121011.65205599097</v>
       </c>
       <c r="G1099" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1099" s="22">
         <v>-273153.30717094708</v>
       </c>
       <c r="I1099" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1099" s="22">
         <v>1381886.3610185515</v>
       </c>
       <c r="L1099" s="27"/>
       <c r="N1099" s="27"/>
       <c r="P1099" s="27"/>
       <c r="Q1099" s="27"/>
       <c r="R1099" s="27"/>
       <c r="S1099" s="27"/>
     </row>
-    <row r="1100" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1100" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1100" s="29" t="s">
         <v>267</v>
       </c>
       <c r="E1100" s="22">
         <v>2069206.112071166</v>
       </c>
       <c r="F1100" s="22">
         <v>121059.83543625395</v>
       </c>
       <c r="G1100" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1100" s="22">
         <v>-257942.54665440248</v>
       </c>
       <c r="I1100" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1100" s="22">
         <v>1402939.1874981883</v>
       </c>
       <c r="L1100" s="27"/>
       <c r="N1100" s="27"/>
       <c r="P1100" s="27"/>
       <c r="Q1100" s="27"/>
       <c r="R1100" s="27"/>
       <c r="S1100" s="27"/>
     </row>
-    <row r="1101" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1101" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1101" s="29" t="s">
         <v>296</v>
       </c>
       <c r="E1101" s="22">
         <v>2073466.1460476408</v>
       </c>
       <c r="F1101" s="22">
         <v>120770.4295486534</v>
       </c>
       <c r="G1101" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1101" s="22">
         <v>-289556.05352133792</v>
       </c>
       <c r="I1101" s="22">
         <v>6148.7117051946498</v>
       </c>
       <c r="J1101" s="22">
         <v>1377071.8744190445</v>
       </c>
       <c r="L1101" s="27"/>
       <c r="N1101" s="27"/>
       <c r="P1101" s="27"/>
       <c r="Q1101" s="27"/>
       <c r="R1101" s="27"/>
       <c r="S1101" s="27"/>
     </row>
-    <row r="1102" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1102" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1102" s="29" t="s">
         <v>297</v>
       </c>
       <c r="E1102" s="22">
         <v>2061071.9545507501</v>
       </c>
       <c r="F1102" s="22">
         <v>120642.16391211443</v>
       </c>
       <c r="G1102" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1102" s="22">
         <v>-316391.3676423399</v>
       </c>
       <c r="I1102" s="22">
         <v>6148.7063361998498</v>
       </c>
       <c r="J1102" s="22">
         <v>1347199.5713800669</v>
       </c>
       <c r="L1102" s="27"/>
       <c r="N1102" s="27"/>
       <c r="P1102" s="27"/>
       <c r="Q1102" s="27"/>
       <c r="R1102" s="27"/>
       <c r="S1102" s="27"/>
     </row>
-    <row r="1103" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1103" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1103" s="29" t="s">
         <v>233</v>
       </c>
       <c r="E1103" s="22">
         <v>2157081</v>
       </c>
       <c r="F1103" s="22">
         <v>211555</v>
       </c>
       <c r="G1103" s="22">
         <v>56</v>
       </c>
       <c r="H1103" s="22">
         <v>-325758</v>
       </c>
       <c r="I1103" s="22">
         <v>6149</v>
       </c>
       <c r="J1103" s="22">
         <v>1369075</v>
       </c>
       <c r="L1103" s="27"/>
       <c r="N1103" s="27"/>
       <c r="P1103" s="27"/>
       <c r="Q1103" s="27"/>
       <c r="R1103" s="27"/>
       <c r="S1103" s="27"/>
     </row>
-    <row r="1104" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1104" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1104" s="29" t="s">
         <v>271</v>
       </c>
       <c r="E1104" s="22">
         <v>2154164.8026171559</v>
       </c>
       <c r="F1104" s="22">
         <v>211148.56949206308</v>
       </c>
       <c r="G1104" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1104" s="22">
         <v>-291001.73067670572</v>
       </c>
       <c r="I1104" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1104" s="22">
         <v>1401763.9786910529</v>
       </c>
       <c r="L1104" s="27"/>
       <c r="N1104" s="27"/>
       <c r="P1104" s="27"/>
       <c r="Q1104" s="27"/>
       <c r="R1104" s="27"/>
       <c r="S1104" s="27"/>
     </row>
-    <row r="1105" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1105" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1105" s="29" t="s">
         <v>272</v>
       </c>
       <c r="E1105" s="22">
         <v>2152608.3594011641</v>
       </c>
       <c r="F1105" s="22">
         <v>210190.7411267031</v>
       </c>
       <c r="G1105" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1105" s="22">
         <v>-308998.73421881639</v>
       </c>
       <c r="I1105" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1105" s="22">
         <v>1399269.3826079417</v>
       </c>
       <c r="L1105" s="27"/>
       <c r="N1105" s="27"/>
       <c r="P1105" s="27"/>
       <c r="Q1105" s="27"/>
       <c r="R1105" s="27"/>
       <c r="S1105" s="27"/>
     </row>
-    <row r="1106" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1106" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1106" s="29" t="s">
         <v>273</v>
       </c>
       <c r="E1106" s="22">
         <v>2164118</v>
       </c>
       <c r="F1106" s="22">
         <v>210792.67411746221</v>
       </c>
       <c r="G1106" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1106" s="22">
         <v>-318974.20374334574</v>
       </c>
       <c r="I1106" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1106" s="22">
         <v>1357496.674789255</v>
       </c>
       <c r="L1106" s="27"/>
       <c r="N1106" s="27"/>
       <c r="P1106" s="27"/>
       <c r="Q1106" s="27"/>
       <c r="R1106" s="27"/>
       <c r="S1106" s="27"/>
     </row>
-    <row r="1107" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1107" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1107" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1107" s="22">
         <v>2176476</v>
       </c>
       <c r="F1107" s="22">
         <v>210404.53578033423</v>
       </c>
       <c r="G1107" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1107" s="22">
         <v>-343230.65365449933</v>
       </c>
       <c r="I1107" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1107" s="22">
         <v>1360560.5031031482</v>
       </c>
       <c r="L1107" s="27"/>
       <c r="N1107" s="27"/>
       <c r="P1107" s="27"/>
       <c r="Q1107" s="27"/>
       <c r="R1107" s="27"/>
       <c r="S1107" s="27"/>
     </row>
-    <row r="1108" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1108" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1108" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1108" s="22">
         <v>2186205.4184744796</v>
       </c>
       <c r="F1108" s="22">
         <v>210450.87060345622</v>
       </c>
       <c r="G1108" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1108" s="22">
         <v>-292880.71688289131</v>
       </c>
       <c r="I1108" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1108" s="22">
         <v>1423856.5936254512</v>
       </c>
       <c r="L1108" s="27"/>
       <c r="N1108" s="27"/>
       <c r="P1108" s="27"/>
       <c r="Q1108" s="27"/>
       <c r="R1108" s="27"/>
       <c r="S1108" s="27"/>
     </row>
-    <row r="1109" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1109" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1109" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1109" s="22">
         <v>2149617.3697115211</v>
       </c>
       <c r="F1109" s="22">
         <v>209324.83155336624</v>
       </c>
       <c r="G1109" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1109" s="22">
         <v>-272350.90734485304</v>
       </c>
       <c r="I1109" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1109" s="22">
         <v>1396142.6006426632</v>
       </c>
       <c r="L1109" s="27"/>
       <c r="N1109" s="27"/>
       <c r="P1109" s="27"/>
       <c r="Q1109" s="27"/>
       <c r="R1109" s="27"/>
       <c r="S1109" s="27"/>
     </row>
-    <row r="1110" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1110" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1110" s="29" t="s">
         <v>238</v>
       </c>
       <c r="E1110" s="22">
         <v>2134567.0009766072</v>
       </c>
       <c r="F1110" s="22">
         <v>208193.53942811218</v>
       </c>
       <c r="G1110" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1110" s="22">
         <v>-259259.73663967202</v>
       </c>
       <c r="I1110" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1110" s="22">
         <v>1407317.5851150104</v>
       </c>
       <c r="L1110" s="27"/>
       <c r="N1110" s="27"/>
       <c r="P1110" s="27"/>
       <c r="Q1110" s="27"/>
       <c r="R1110" s="27"/>
       <c r="S1110" s="27"/>
     </row>
-    <row r="1111" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1111" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1111" s="29" t="s">
         <v>298</v>
       </c>
       <c r="E1111" s="22">
         <v>2143529.4962240281</v>
       </c>
       <c r="F1111" s="22">
         <v>209117.53697802991</v>
       </c>
       <c r="G1111" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1111" s="22">
         <v>-231336.39103618311</v>
       </c>
       <c r="I1111" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1111" s="22">
         <v>1381517.7808816079</v>
       </c>
       <c r="L1111" s="27"/>
       <c r="N1111" s="27"/>
       <c r="P1111" s="27"/>
       <c r="Q1111" s="27"/>
       <c r="R1111" s="27"/>
       <c r="S1111" s="27"/>
     </row>
-    <row r="1112" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1112" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1112" s="29" t="s">
         <v>299</v>
       </c>
       <c r="E1112" s="22">
         <v>2144157.3975278828</v>
       </c>
       <c r="F1112" s="22">
         <v>209088.78000261361</v>
       </c>
       <c r="G1112" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1112" s="22">
         <v>-185413.52330739738</v>
       </c>
       <c r="I1112" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1112" s="22">
         <v>1408319.0614875401</v>
       </c>
       <c r="L1112" s="27"/>
       <c r="N1112" s="27"/>
       <c r="P1112" s="27"/>
       <c r="Q1112" s="27"/>
       <c r="R1112" s="27"/>
       <c r="S1112" s="27"/>
     </row>
-    <row r="1113" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1113" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1113" s="29" t="s">
         <v>300</v>
       </c>
       <c r="E1113" s="22">
         <v>2151377.8555441988</v>
       </c>
       <c r="F1113" s="22">
         <v>210566.12624627858</v>
       </c>
       <c r="G1113" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1113" s="22">
         <v>-182297.63226783829</v>
       </c>
       <c r="I1113" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1113" s="22">
         <v>1381152.4882631483</v>
       </c>
       <c r="L1113" s="27"/>
       <c r="N1113" s="27"/>
       <c r="P1113" s="27"/>
       <c r="Q1113" s="27"/>
       <c r="R1113" s="27"/>
       <c r="S1113" s="27"/>
     </row>
-    <row r="1114" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1114" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1114" s="29" t="s">
         <v>301</v>
       </c>
       <c r="E1114" s="22">
         <v>2129497.9574507484</v>
       </c>
       <c r="F1114" s="22">
         <v>208574.78581143479</v>
       </c>
       <c r="G1114" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1114" s="22">
         <v>-157442.41327631229</v>
       </c>
       <c r="I1114" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1114" s="22">
         <v>1420234.1986830409</v>
       </c>
       <c r="L1114" s="27"/>
       <c r="N1114" s="27"/>
       <c r="P1114" s="27"/>
       <c r="Q1114" s="27"/>
       <c r="R1114" s="27"/>
       <c r="S1114" s="27"/>
     </row>
-    <row r="1115" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1115" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1115" s="29" t="s">
         <v>278</v>
       </c>
       <c r="E1115" s="22">
         <v>2144601.0870194361</v>
       </c>
       <c r="F1115" s="22">
         <v>208569.49326677879</v>
       </c>
       <c r="G1115" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1115" s="22">
         <v>-151186.41656139988</v>
       </c>
       <c r="I1115" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1115" s="22">
         <v>1458823.8860859785</v>
       </c>
       <c r="L1115" s="27"/>
       <c r="N1115" s="27"/>
       <c r="P1115" s="27"/>
       <c r="Q1115" s="27"/>
       <c r="R1115" s="27"/>
       <c r="S1115" s="27"/>
     </row>
-    <row r="1116" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1116" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1116" s="29" t="s">
         <v>279</v>
       </c>
       <c r="E1116" s="22">
         <v>2171533</v>
       </c>
       <c r="F1116" s="22">
         <v>209027</v>
       </c>
       <c r="G1116" s="22">
         <v>56</v>
       </c>
       <c r="H1116" s="22">
         <v>-128447</v>
       </c>
       <c r="I1116" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1116" s="22">
         <v>1471567</v>
       </c>
       <c r="L1116" s="27"/>
       <c r="N1116" s="27"/>
       <c r="P1116" s="27"/>
       <c r="Q1116" s="27"/>
       <c r="R1116" s="27"/>
       <c r="S1116" s="27"/>
     </row>
-    <row r="1117" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1117" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1117" s="29" t="s">
         <v>280</v>
       </c>
       <c r="E1117" s="22">
         <v>2167591.8965960601</v>
       </c>
       <c r="F1117" s="22">
         <v>209801.90267628821</v>
       </c>
       <c r="G1117" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1117" s="22">
         <v>-172206.53109208762</v>
       </c>
       <c r="I1117" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1117" s="22">
         <v>1513637.8900632574</v>
       </c>
       <c r="L1117" s="27"/>
       <c r="N1117" s="27"/>
       <c r="P1117" s="27"/>
       <c r="Q1117" s="27"/>
       <c r="R1117" s="27"/>
       <c r="S1117" s="27"/>
     </row>
-    <row r="1118" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1118" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1118" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1118" s="22">
         <v>2145956.6287913215</v>
       </c>
       <c r="F1118" s="22">
         <v>209232.1726871689</v>
       </c>
       <c r="G1118" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1118" s="22">
         <v>-166910.41905469407</v>
       </c>
       <c r="I1118" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1118" s="22">
         <v>1479941.3468997679</v>
       </c>
       <c r="L1118" s="27"/>
       <c r="N1118" s="27"/>
       <c r="P1118" s="27"/>
       <c r="Q1118" s="27"/>
       <c r="R1118" s="27"/>
       <c r="S1118" s="27"/>
     </row>
-    <row r="1119" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1119" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1119" s="29" t="s">
         <v>245</v>
       </c>
       <c r="E1119" s="22">
         <v>2122268.1633391869</v>
       </c>
       <c r="F1119" s="22">
         <v>208366.76719537229</v>
       </c>
       <c r="G1119" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1119" s="22">
         <v>-125668.8956709496</v>
       </c>
       <c r="I1119" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1119" s="22">
         <v>1555924.7635517439</v>
       </c>
       <c r="L1119" s="27"/>
       <c r="N1119" s="27"/>
       <c r="P1119" s="27"/>
       <c r="Q1119" s="27"/>
       <c r="R1119" s="27"/>
       <c r="S1119" s="27"/>
     </row>
-    <row r="1120" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1120" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1120" s="29" t="s">
         <v>302</v>
       </c>
       <c r="E1120" s="22">
         <v>2151872.3280090364</v>
       </c>
       <c r="F1120" s="22">
         <v>208963.63984125439</v>
       </c>
       <c r="G1120" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1120" s="22">
         <v>-167718.00675580549</v>
       </c>
       <c r="I1120" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1120" s="22">
         <v>1697208.6392196242</v>
       </c>
       <c r="L1120" s="27"/>
       <c r="N1120" s="27"/>
       <c r="P1120" s="27"/>
       <c r="Q1120" s="27"/>
       <c r="R1120" s="27"/>
       <c r="S1120" s="27"/>
     </row>
     <row r="1121" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1121" s="33">
+      <c r="D1121" s="32">
         <v>2022</v>
       </c>
-      <c r="E1121" s="34"/>
-[...4 lines deleted...]
-      <c r="J1121" s="35"/>
+      <c r="E1121" s="33"/>
+      <c r="F1121" s="33"/>
+      <c r="G1121" s="33"/>
+      <c r="H1121" s="33"/>
+      <c r="I1121" s="33"/>
+      <c r="J1121" s="34"/>
       <c r="L1121" s="27"/>
       <c r="N1121" s="27"/>
       <c r="P1121" s="27"/>
       <c r="Q1121" s="27"/>
       <c r="R1121" s="27"/>
       <c r="S1121" s="27"/>
     </row>
-    <row r="1122" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1122" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1122" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1122" s="22">
         <v>2125176.3640145091</v>
       </c>
       <c r="F1122" s="22">
         <v>209589.15671863183</v>
       </c>
       <c r="G1122" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1122" s="22">
         <v>-158854.83453756152</v>
       </c>
       <c r="I1122" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1122" s="22">
         <v>1523340.8841416382</v>
       </c>
       <c r="L1122" s="27"/>
       <c r="N1122" s="27"/>
       <c r="P1122" s="27"/>
       <c r="Q1122" s="27"/>
       <c r="R1122" s="27"/>
       <c r="S1122" s="27"/>
     </row>
-    <row r="1123" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1123" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1123" s="29" t="s">
         <v>303</v>
       </c>
       <c r="E1123" s="22">
         <v>2122610.2478859136</v>
       </c>
       <c r="F1123" s="22">
         <v>209793.66234812897</v>
       </c>
       <c r="G1123" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1123" s="22">
         <v>-209799.2851495198</v>
       </c>
       <c r="I1123" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1123" s="22">
         <v>1494535.8914970632</v>
       </c>
       <c r="L1123" s="27"/>
       <c r="N1123" s="27"/>
       <c r="P1123" s="27"/>
       <c r="Q1123" s="27"/>
       <c r="R1123" s="27"/>
       <c r="S1123" s="27"/>
     </row>
-    <row r="1124" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1124" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1124" s="29" t="s">
         <v>304</v>
       </c>
       <c r="E1124" s="22">
         <v>2103718.6948627955</v>
       </c>
       <c r="F1124" s="22">
         <v>206691.49785748956</v>
       </c>
       <c r="G1124" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1124" s="22">
         <v>-187823.61040911585</v>
       </c>
       <c r="I1124" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1124" s="22">
         <v>1520814.5646605203</v>
       </c>
       <c r="L1124" s="27"/>
       <c r="N1124" s="27"/>
       <c r="P1124" s="27"/>
       <c r="Q1124" s="27"/>
       <c r="R1124" s="27"/>
       <c r="S1124" s="27"/>
     </row>
-    <row r="1125" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1125" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1125" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1125" s="22">
         <v>2114930.6943732053</v>
       </c>
       <c r="F1125" s="22">
         <v>206018.88356972628</v>
       </c>
       <c r="G1125" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1125" s="22">
         <v>-207003.91824399642</v>
       </c>
       <c r="I1125" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1125" s="22">
         <v>1592802.3226132309</v>
       </c>
       <c r="L1125" s="27"/>
       <c r="N1125" s="27"/>
       <c r="P1125" s="27"/>
       <c r="Q1125" s="27"/>
       <c r="R1125" s="27"/>
       <c r="S1125" s="27"/>
     </row>
-    <row r="1126" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1126" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1126" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1126" s="22">
         <v>2097821.9700687374</v>
       </c>
       <c r="F1126" s="22">
         <v>210575.00083658152</v>
       </c>
       <c r="G1126" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1126" s="22">
         <v>-239645.0152884975</v>
       </c>
       <c r="I1126" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1126" s="22">
         <v>1497448.5822402688</v>
       </c>
       <c r="L1126" s="27"/>
       <c r="N1126" s="27"/>
       <c r="P1126" s="27"/>
       <c r="Q1126" s="27"/>
       <c r="R1126" s="27"/>
       <c r="S1126" s="27"/>
     </row>
-    <row r="1127" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1127" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1127" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1127" s="22">
         <v>2099106.861580262</v>
       </c>
       <c r="F1127" s="22">
         <v>208884.57899514935</v>
       </c>
       <c r="G1127" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1127" s="22">
         <v>-295255.71011756104</v>
       </c>
       <c r="I1127" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1127" s="22">
         <v>1534595.9645076043</v>
       </c>
       <c r="L1127" s="27"/>
       <c r="N1127" s="27"/>
       <c r="P1127" s="27"/>
       <c r="Q1127" s="27"/>
       <c r="R1127" s="27"/>
       <c r="S1127" s="27"/>
     </row>
-    <row r="1128" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1128" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1128" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1128" s="22">
         <v>2113706</v>
       </c>
       <c r="F1128" s="22">
         <v>209710</v>
       </c>
       <c r="G1128" s="22">
         <v>56</v>
       </c>
       <c r="H1128" s="22">
         <v>-301312</v>
       </c>
       <c r="I1128" s="22">
         <v>6149</v>
       </c>
       <c r="J1128" s="22">
         <v>1455394</v>
       </c>
       <c r="L1128" s="27"/>
       <c r="N1128" s="27"/>
       <c r="P1128" s="27"/>
       <c r="Q1128" s="27"/>
       <c r="R1128" s="27"/>
       <c r="S1128" s="27"/>
     </row>
-    <row r="1129" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1129" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1129" s="29" t="s">
         <v>305</v>
       </c>
       <c r="E1129" s="22">
         <v>2115318</v>
       </c>
       <c r="F1129" s="22">
         <v>209095</v>
       </c>
       <c r="G1129" s="22">
         <v>56</v>
       </c>
       <c r="H1129" s="22">
         <v>-269501</v>
       </c>
       <c r="I1129" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1129" s="22">
         <v>1480018.63311913</v>
       </c>
       <c r="L1129" s="27"/>
       <c r="N1129" s="27"/>
       <c r="P1129" s="27"/>
       <c r="Q1129" s="27"/>
       <c r="R1129" s="27"/>
       <c r="S1129" s="27"/>
     </row>
-    <row r="1130" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1130" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1130" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1130" s="22">
         <v>2114266.1590763298</v>
       </c>
       <c r="F1130" s="22">
         <v>208634.02748326579</v>
       </c>
       <c r="G1130" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1130" s="22">
         <v>-298998.4019349498</v>
       </c>
       <c r="I1130" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1130" s="22">
         <v>1542891.588733156</v>
       </c>
       <c r="L1130" s="27"/>
       <c r="N1130" s="27"/>
       <c r="P1130" s="27"/>
       <c r="Q1130" s="27"/>
       <c r="R1130" s="27"/>
       <c r="S1130" s="27"/>
     </row>
-    <row r="1131" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1131" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1131" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1131" s="22">
         <v>2060892.0605781465</v>
       </c>
       <c r="F1131" s="22">
         <v>207173.69492532325</v>
       </c>
       <c r="G1131" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1131" s="22">
         <v>-303107.75462161383</v>
       </c>
       <c r="I1131" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1131" s="22">
         <v>1570490.3362273651</v>
       </c>
       <c r="L1131" s="27"/>
       <c r="N1131" s="27"/>
       <c r="P1131" s="27"/>
       <c r="Q1131" s="27"/>
       <c r="R1131" s="27"/>
       <c r="S1131" s="27"/>
     </row>
-    <row r="1132" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1132" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1132" s="29" t="s">
         <v>112</v>
       </c>
       <c r="E1132" s="22">
         <v>2054356.0492634086</v>
       </c>
       <c r="F1132" s="22">
         <v>208614.25417490012</v>
       </c>
       <c r="G1132" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1132" s="22">
         <v>-321327.19606420258</v>
       </c>
       <c r="I1132" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1132" s="22">
         <v>1510331.9557225166</v>
       </c>
       <c r="L1132" s="27"/>
       <c r="N1132" s="27"/>
       <c r="P1132" s="27"/>
       <c r="Q1132" s="27"/>
       <c r="R1132" s="27"/>
       <c r="S1132" s="27"/>
     </row>
-    <row r="1133" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1133" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1133" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1133" s="22">
         <v>2081487.5209695122</v>
       </c>
       <c r="F1133" s="22">
         <v>210040.16971249436</v>
       </c>
       <c r="G1133" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1133" s="22">
         <v>-304076.76734340389</v>
       </c>
       <c r="I1133" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1133" s="22">
         <v>1519363.1199400607</v>
       </c>
       <c r="L1133" s="27"/>
       <c r="N1133" s="27"/>
       <c r="P1133" s="27"/>
       <c r="Q1133" s="27"/>
       <c r="R1133" s="27"/>
       <c r="S1133" s="27"/>
     </row>
-    <row r="1134" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1134" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1134" s="29" t="s">
         <v>307</v>
       </c>
       <c r="E1134" s="22">
         <v>2061117.3337273323</v>
       </c>
       <c r="F1134" s="22">
         <v>209082.85314555309</v>
       </c>
       <c r="G1134" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1134" s="22">
         <v>-327361.1003454079</v>
       </c>
       <c r="I1134" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1134" s="22">
         <v>1497413.8666175485</v>
       </c>
       <c r="L1134" s="27"/>
       <c r="N1134" s="27"/>
       <c r="P1134" s="27"/>
       <c r="Q1134" s="27"/>
       <c r="R1134" s="27"/>
       <c r="S1134" s="27"/>
     </row>
-    <row r="1135" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1135" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1135" s="29" t="s">
         <v>308</v>
       </c>
       <c r="E1135" s="22">
         <v>2047928.0693236166</v>
       </c>
       <c r="F1135" s="22">
         <v>208484.21060389269</v>
       </c>
       <c r="G1135" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1135" s="22">
         <v>-381689.02330721082</v>
       </c>
       <c r="I1135" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1135" s="22">
         <v>1466898.5774691489</v>
       </c>
       <c r="L1135" s="27"/>
       <c r="N1135" s="27"/>
       <c r="P1135" s="27"/>
       <c r="Q1135" s="27"/>
       <c r="R1135" s="27"/>
       <c r="S1135" s="27"/>
     </row>
-    <row r="1136" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1136" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1136" s="29" t="s">
         <v>309</v>
       </c>
       <c r="E1136" s="22">
         <v>2037439.9082227063</v>
       </c>
       <c r="F1136" s="22">
         <v>208518.86309110618</v>
       </c>
       <c r="G1136" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1136" s="22">
         <v>-351013.78218415292</v>
       </c>
       <c r="I1136" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1136" s="22">
         <v>1520014.0244230311</v>
       </c>
       <c r="L1136" s="27"/>
       <c r="N1136" s="27"/>
       <c r="P1136" s="27"/>
       <c r="Q1136" s="27"/>
       <c r="R1136" s="27"/>
       <c r="S1136" s="27"/>
     </row>
-    <row r="1137" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1137" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1137" s="29" t="s">
         <v>310</v>
       </c>
       <c r="E1137" s="22">
         <v>2048329.1589578371</v>
       </c>
       <c r="F1137" s="22">
         <v>207906.17810322877</v>
       </c>
       <c r="G1137" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1137" s="22">
         <v>-390519.7291492371</v>
       </c>
       <c r="I1137" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1137" s="22">
         <v>1795299.7025343985</v>
       </c>
       <c r="L1137" s="27"/>
       <c r="N1137" s="27"/>
       <c r="P1137" s="27"/>
       <c r="Q1137" s="27"/>
       <c r="R1137" s="27"/>
       <c r="S1137" s="27"/>
     </row>
-    <row r="1138" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1138" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1138" s="29" t="s">
         <v>311</v>
       </c>
       <c r="E1138" s="22">
         <v>2082566.5291899694</v>
       </c>
       <c r="F1138" s="22">
         <v>207429.14977781233</v>
       </c>
       <c r="G1138" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1138" s="22">
         <v>-431895.66693840188</v>
       </c>
       <c r="I1138" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1138" s="22">
         <v>1791095.019125469</v>
       </c>
       <c r="L1138" s="27"/>
       <c r="N1138" s="27"/>
       <c r="P1138" s="27"/>
       <c r="Q1138" s="27"/>
       <c r="R1138" s="27"/>
       <c r="S1138" s="27"/>
     </row>
-    <row r="1139" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1139" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1139" s="29" t="s">
         <v>312</v>
       </c>
       <c r="E1139" s="22">
         <v>2079852.7531008108</v>
       </c>
       <c r="F1139" s="22">
         <v>207637.42728792495</v>
       </c>
       <c r="G1139" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1139" s="22">
         <v>-470482.57759826549</v>
       </c>
       <c r="I1139" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1139" s="22">
         <v>1531138.1065792863</v>
       </c>
       <c r="L1139" s="27"/>
       <c r="N1139" s="27"/>
       <c r="P1139" s="27"/>
       <c r="Q1139" s="27"/>
       <c r="R1139" s="27"/>
       <c r="S1139" s="27"/>
     </row>
-    <row r="1140" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1140" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1140" s="29" t="s">
         <v>313</v>
       </c>
       <c r="E1140" s="22">
         <v>2055319.0935792604</v>
       </c>
       <c r="F1140" s="22">
         <v>209077.64860486213</v>
       </c>
       <c r="G1140" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1140" s="22">
         <v>-362993.03378321289</v>
       </c>
       <c r="I1140" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1140" s="22">
         <v>1522869.2129562579</v>
       </c>
       <c r="L1140" s="27"/>
       <c r="N1140" s="27"/>
       <c r="P1140" s="27"/>
       <c r="Q1140" s="27"/>
       <c r="R1140" s="27"/>
       <c r="S1140" s="27"/>
     </row>
-    <row r="1141" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1141" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1141" s="29" t="s">
         <v>314</v>
       </c>
       <c r="E1141" s="22">
         <v>2062405.09</v>
       </c>
       <c r="F1141" s="22">
         <v>208886.03</v>
       </c>
       <c r="G1141" s="22">
         <v>55.65</v>
       </c>
       <c r="H1141" s="22">
         <v>-367545.32</v>
       </c>
       <c r="I1141" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1141" s="22">
         <v>1460227.8916180232</v>
       </c>
       <c r="L1141" s="27"/>
       <c r="N1141" s="27"/>
       <c r="P1141" s="27"/>
       <c r="Q1141" s="27"/>
       <c r="R1141" s="27"/>
       <c r="S1141" s="27"/>
     </row>
-    <row r="1142" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1142" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1142" s="29" t="s">
         <v>315</v>
       </c>
       <c r="E1142" s="22">
         <v>2092267.2826302752</v>
       </c>
       <c r="F1142" s="22">
         <v>207809.25073314674</v>
       </c>
       <c r="G1142" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1142" s="22">
         <v>-418847.45478490205</v>
       </c>
       <c r="I1142" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1142" s="22">
         <v>1553003.9616391109</v>
       </c>
       <c r="L1142" s="27"/>
       <c r="N1142" s="27"/>
       <c r="P1142" s="27"/>
       <c r="Q1142" s="27"/>
       <c r="R1142" s="27"/>
       <c r="S1142" s="27"/>
     </row>
-    <row r="1143" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1143" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1143" s="29" t="s">
         <v>316</v>
       </c>
       <c r="E1143" s="22">
         <v>2115671.497295721</v>
       </c>
       <c r="F1143" s="22">
         <v>208332.79148388875</v>
       </c>
       <c r="G1143" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1143" s="22">
         <v>-477813.62144629948</v>
       </c>
       <c r="I1143" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1143" s="22">
         <v>1567183.7779791441</v>
       </c>
       <c r="L1143" s="27"/>
       <c r="N1143" s="27"/>
       <c r="P1143" s="27"/>
       <c r="Q1143" s="27"/>
       <c r="R1143" s="27"/>
       <c r="S1143" s="27"/>
     </row>
-    <row r="1144" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1144" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1144" s="29" t="s">
         <v>317</v>
       </c>
       <c r="E1144" s="22">
         <v>2123461.7794415653</v>
       </c>
       <c r="F1144" s="22">
         <v>209509.29911437872</v>
       </c>
       <c r="G1144" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1144" s="22">
         <v>-480350.16693522339</v>
       </c>
       <c r="I1144" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1144" s="22">
         <v>1556650.1944507663</v>
       </c>
       <c r="L1144" s="27"/>
       <c r="N1144" s="27"/>
       <c r="P1144" s="27"/>
       <c r="Q1144" s="27"/>
       <c r="R1144" s="27"/>
       <c r="S1144" s="27"/>
     </row>
-    <row r="1145" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1145" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1145" s="29" t="s">
         <v>318</v>
       </c>
       <c r="E1145" s="22">
         <v>2113574.5984543674</v>
       </c>
       <c r="F1145" s="22">
         <v>209858.83291616908</v>
       </c>
       <c r="G1145" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1145" s="22">
         <v>-477510.86558631493</v>
       </c>
       <c r="I1145" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1145" s="22">
         <v>1833747.0085572917</v>
       </c>
       <c r="L1145" s="27"/>
       <c r="N1145" s="27"/>
       <c r="P1145" s="27"/>
       <c r="Q1145" s="27"/>
       <c r="R1145" s="27"/>
       <c r="S1145" s="27"/>
     </row>
-    <row r="1146" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1146" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1146" s="29" t="s">
         <v>319</v>
       </c>
       <c r="E1146" s="22">
         <v>2113182.7800794202</v>
       </c>
       <c r="F1146" s="22">
         <v>209450.46497435999</v>
       </c>
       <c r="G1146" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1146" s="22">
         <v>-432176.36267586215</v>
       </c>
       <c r="I1146" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1146" s="22">
         <v>1841007.1767631657</v>
       </c>
       <c r="L1146" s="27"/>
       <c r="N1146" s="27"/>
       <c r="P1146" s="27"/>
       <c r="Q1146" s="27"/>
       <c r="R1146" s="27"/>
       <c r="S1146" s="27"/>
     </row>
-    <row r="1147" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1147" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1147" s="29" t="s">
         <v>320</v>
       </c>
       <c r="E1147" s="22">
         <v>2074090.1593464236</v>
       </c>
       <c r="F1147" s="22">
         <v>203498.91706321668</v>
       </c>
       <c r="G1147" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1147" s="22">
         <v>-451448.6491759629</v>
       </c>
       <c r="I1147" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1147" s="22">
         <v>1633243.4857076646</v>
       </c>
       <c r="L1147" s="27"/>
       <c r="N1147" s="27"/>
       <c r="P1147" s="27"/>
       <c r="Q1147" s="27"/>
       <c r="R1147" s="27"/>
       <c r="S1147" s="27"/>
     </row>
-    <row r="1148" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1148" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1148" s="29" t="s">
         <v>321</v>
       </c>
       <c r="E1148" s="22">
         <v>2079266.0950180723</v>
       </c>
       <c r="F1148" s="22">
         <v>204461.56665272699</v>
       </c>
       <c r="G1148" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1148" s="22">
         <v>-451314.91087744466</v>
       </c>
       <c r="I1148" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1148" s="22">
         <v>1640913.0462150367</v>
       </c>
       <c r="L1148" s="27"/>
       <c r="N1148" s="27"/>
       <c r="P1148" s="27"/>
       <c r="Q1148" s="27"/>
       <c r="R1148" s="27"/>
       <c r="S1148" s="27"/>
     </row>
-    <row r="1149" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1149" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1149" s="29" t="s">
         <v>322</v>
       </c>
       <c r="E1149" s="22">
         <v>2043235.134948991</v>
       </c>
       <c r="F1149" s="22">
         <v>203219.02151877576</v>
       </c>
       <c r="G1149" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1149" s="22">
         <v>-445759.19324132102</v>
       </c>
       <c r="I1149" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1149" s="22">
         <v>1621302.0198078169</v>
       </c>
       <c r="L1149" s="27"/>
       <c r="N1149" s="27"/>
       <c r="P1149" s="27"/>
       <c r="Q1149" s="27"/>
       <c r="R1149" s="27"/>
       <c r="S1149" s="27"/>
     </row>
-    <row r="1150" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1150" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1150" s="29" t="s">
         <v>323</v>
       </c>
       <c r="E1150" s="22">
         <v>2066467.8006267801</v>
       </c>
       <c r="F1150" s="22">
         <v>203913.37810204917</v>
       </c>
       <c r="G1150" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1150" s="22">
         <v>-453556.29205322685</v>
       </c>
       <c r="I1150" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1150" s="22">
         <v>1604560.2517002719</v>
       </c>
       <c r="L1150" s="27"/>
       <c r="N1150" s="27"/>
       <c r="P1150" s="27"/>
       <c r="Q1150" s="27"/>
       <c r="R1150" s="27"/>
       <c r="S1150" s="27"/>
     </row>
-    <row r="1151" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1151" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1151" s="29" t="s">
         <v>324</v>
       </c>
       <c r="E1151" s="22">
         <v>2070999.6060330826</v>
       </c>
       <c r="F1151" s="22">
         <v>202803.4487678874</v>
       </c>
       <c r="G1151" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1151" s="22">
         <v>-478849.89261823194</v>
       </c>
       <c r="I1151" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1151" s="22">
         <v>1612217.6789570628</v>
       </c>
       <c r="L1151" s="27"/>
       <c r="N1151" s="27"/>
       <c r="P1151" s="27"/>
       <c r="Q1151" s="27"/>
       <c r="R1151" s="27"/>
       <c r="S1151" s="27"/>
     </row>
-    <row r="1152" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1152" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1152" s="29" t="s">
         <v>325</v>
       </c>
       <c r="E1152" s="22">
         <v>2074239.7323256813</v>
       </c>
       <c r="F1152" s="22">
         <v>202463.92522862644</v>
       </c>
       <c r="G1152" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1152" s="22">
         <v>-516723.12022582849</v>
       </c>
       <c r="I1152" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1152" s="22">
         <v>1611650.4168323558</v>
       </c>
       <c r="L1152" s="27"/>
       <c r="N1152" s="27"/>
       <c r="P1152" s="27"/>
       <c r="Q1152" s="27"/>
       <c r="R1152" s="27"/>
       <c r="S1152" s="27"/>
     </row>
-    <row r="1153" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1153" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1153" s="29" t="s">
         <v>326</v>
       </c>
       <c r="E1153" s="22">
         <v>2042622.5297664944</v>
       </c>
       <c r="F1153" s="22">
         <v>201878.86675811099</v>
       </c>
       <c r="G1153" s="22">
         <v>55.653091236999998</v>
       </c>
       <c r="H1153" s="22">
         <v>-555543.8816160711</v>
       </c>
       <c r="I1153" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1153" s="22">
         <v>1643218.3788946713</v>
       </c>
       <c r="L1153" s="27"/>
       <c r="N1153" s="27"/>
       <c r="P1153" s="27"/>
       <c r="Q1153" s="27"/>
       <c r="R1153" s="27"/>
       <c r="S1153" s="27"/>
     </row>
-    <row r="1154" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1154" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1154" s="29" t="s">
         <v>327</v>
       </c>
       <c r="E1154" s="22">
         <v>2044365.6272404736</v>
       </c>
       <c r="F1154" s="22">
         <v>201650.35629724534</v>
       </c>
       <c r="G1154" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1154" s="22">
         <v>-573625.52415151056</v>
       </c>
       <c r="I1154" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1154" s="22">
         <v>1666597.6922544558</v>
       </c>
       <c r="L1154" s="27"/>
       <c r="N1154" s="27"/>
       <c r="P1154" s="27"/>
       <c r="Q1154" s="27"/>
       <c r="R1154" s="27"/>
       <c r="S1154" s="27"/>
     </row>
-    <row r="1155" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1155" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1155" s="29" t="s">
         <v>328</v>
       </c>
       <c r="E1155" s="22">
         <v>2055449.1386107777</v>
       </c>
       <c r="F1155" s="22">
         <v>201607.72380973183</v>
       </c>
       <c r="G1155" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1155" s="22">
         <v>-620802.76418883086</v>
       </c>
       <c r="I1155" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1155" s="22">
         <v>1637776.1751179292</v>
       </c>
       <c r="L1155" s="27"/>
       <c r="N1155" s="27"/>
       <c r="P1155" s="27"/>
       <c r="Q1155" s="27"/>
       <c r="R1155" s="27"/>
       <c r="S1155" s="27"/>
     </row>
-    <row r="1156" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1156" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1156" s="29" t="s">
         <v>329</v>
       </c>
       <c r="E1156" s="22">
         <v>2079372.8700980463</v>
       </c>
       <c r="F1156" s="22">
         <v>199847.22588042534</v>
       </c>
       <c r="G1156" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1156" s="22">
         <v>-654149.89822254167</v>
       </c>
       <c r="I1156" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1156" s="22">
         <v>1668760.3392555967</v>
       </c>
       <c r="L1156" s="27"/>
       <c r="N1156" s="27"/>
       <c r="P1156" s="27"/>
       <c r="Q1156" s="27"/>
       <c r="R1156" s="27"/>
       <c r="S1156" s="27"/>
     </row>
-    <row r="1157" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1157" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1157" s="29" t="s">
         <v>330</v>
       </c>
       <c r="E1157" s="22">
         <v>2070278.0132105295</v>
       </c>
       <c r="F1157" s="22">
         <v>200438.67707901995</v>
       </c>
       <c r="G1157" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1157" s="22">
         <v>-651825.26204974263</v>
       </c>
       <c r="I1157" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1157" s="22">
         <v>1668188.5448449771</v>
       </c>
       <c r="L1157" s="27"/>
       <c r="N1157" s="27"/>
       <c r="P1157" s="27"/>
       <c r="Q1157" s="27"/>
       <c r="R1157" s="27"/>
       <c r="S1157" s="27"/>
     </row>
-    <row r="1158" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1158" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1158" s="29" t="s">
         <v>331</v>
       </c>
       <c r="E1158" s="22">
         <v>2072382.7931882362</v>
       </c>
       <c r="F1158" s="22">
         <v>201670.88588919191</v>
       </c>
       <c r="G1158" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1158" s="22">
         <v>-662029.45071039</v>
       </c>
       <c r="I1158" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1158" s="22">
         <v>1640748.1072978764</v>
       </c>
       <c r="L1158" s="27"/>
       <c r="N1158" s="27"/>
       <c r="P1158" s="27"/>
       <c r="Q1158" s="27"/>
       <c r="R1158" s="27"/>
       <c r="S1158" s="27"/>
     </row>
-    <row r="1159" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1159" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1159" s="29" t="s">
         <v>332</v>
       </c>
       <c r="E1159" s="22">
         <v>2096856.0622457061</v>
       </c>
       <c r="F1159" s="22">
         <v>201785.63168715421</v>
       </c>
       <c r="G1159" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1159" s="22">
         <v>-691346.51644111355</v>
       </c>
       <c r="I1159" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1159" s="22">
         <v>1653804.3654356562</v>
       </c>
       <c r="L1159" s="27"/>
       <c r="N1159" s="27"/>
       <c r="P1159" s="27"/>
       <c r="Q1159" s="27"/>
       <c r="R1159" s="27"/>
       <c r="S1159" s="27"/>
     </row>
-    <row r="1160" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1160" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1160" s="29" t="s">
         <v>333</v>
       </c>
       <c r="E1160" s="22">
         <v>2088215.7820582958</v>
       </c>
       <c r="F1160" s="22">
         <v>203837.91868761234</v>
       </c>
       <c r="G1160" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1160" s="22">
         <v>-664772.69386013667</v>
       </c>
       <c r="I1160" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1160" s="22">
         <v>1636567.9097584947</v>
       </c>
       <c r="L1160" s="27"/>
       <c r="N1160" s="27"/>
       <c r="P1160" s="27"/>
       <c r="Q1160" s="27"/>
       <c r="R1160" s="27"/>
       <c r="S1160" s="27"/>
     </row>
-    <row r="1161" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1161" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1161" s="29" t="s">
         <v>334</v>
       </c>
       <c r="E1161" s="22">
         <v>2109029.6492794761</v>
       </c>
       <c r="F1161" s="22">
         <v>204581.27506498311</v>
       </c>
       <c r="G1161" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1161" s="22">
         <v>-430909.56397162122</v>
       </c>
       <c r="I1161" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1161" s="22">
         <v>1795209.1025967144</v>
       </c>
       <c r="L1161" s="27"/>
       <c r="N1161" s="27"/>
       <c r="P1161" s="27"/>
       <c r="Q1161" s="27"/>
       <c r="R1161" s="27"/>
       <c r="S1161" s="27"/>
     </row>
-    <row r="1162" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1162" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1162" s="29" t="s">
         <v>335</v>
       </c>
       <c r="E1162" s="22">
         <v>2109593.2036268935</v>
       </c>
       <c r="F1162" s="22">
         <v>207967.92643626154</v>
       </c>
       <c r="G1162" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1162" s="22">
         <v>-436458.44999190839</v>
       </c>
       <c r="I1162" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1162" s="22">
         <v>1654855.5313639042</v>
       </c>
       <c r="L1162" s="27"/>
       <c r="N1162" s="27"/>
       <c r="P1162" s="27"/>
       <c r="Q1162" s="27"/>
       <c r="R1162" s="27"/>
       <c r="S1162" s="27"/>
     </row>
-    <row r="1163" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1163" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1163" s="29" t="s">
         <v>336</v>
       </c>
       <c r="E1163" s="22">
         <v>2158981.7445923742</v>
       </c>
       <c r="F1163" s="22">
         <v>210015.40062107632</v>
       </c>
       <c r="G1163" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1163" s="22">
         <v>-447098.21997701586</v>
       </c>
       <c r="I1163" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1163" s="22">
         <v>1661300.1737154592</v>
       </c>
       <c r="L1163" s="27"/>
       <c r="N1163" s="27"/>
       <c r="P1163" s="27"/>
       <c r="Q1163" s="27"/>
       <c r="R1163" s="27"/>
       <c r="S1163" s="27"/>
     </row>
-    <row r="1164" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1164" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1164" s="29" t="s">
         <v>337</v>
       </c>
       <c r="E1164" s="22">
         <v>2167474.7263475824</v>
       </c>
       <c r="F1164" s="22">
         <v>211025.86783859975</v>
       </c>
       <c r="G1164" s="22">
         <v>55.653091236839998</v>
       </c>
       <c r="H1164" s="22">
         <v>-401421.59007324075</v>
       </c>
       <c r="I1164" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1164" s="22">
         <v>1648809.0633899882</v>
       </c>
       <c r="L1164" s="27"/>
       <c r="N1164" s="27"/>
       <c r="P1164" s="27"/>
       <c r="Q1164" s="27"/>
       <c r="R1164" s="27"/>
       <c r="S1164" s="27"/>
     </row>
-    <row r="1165" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1165" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1165" s="29" t="s">
         <v>338</v>
       </c>
       <c r="E1165" s="22">
         <v>2189143.1809668448</v>
       </c>
       <c r="F1165" s="22">
         <v>211769.63449161933</v>
       </c>
       <c r="G1165" s="22">
         <v>55.652699053239992</v>
       </c>
       <c r="H1165" s="22">
         <v>-384128.58580550493</v>
       </c>
       <c r="I1165" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1165" s="22">
         <v>1665575.7711393167</v>
       </c>
       <c r="L1165" s="27"/>
       <c r="N1165" s="27"/>
       <c r="P1165" s="27"/>
       <c r="Q1165" s="27"/>
       <c r="R1165" s="27"/>
       <c r="S1165" s="27"/>
     </row>
-    <row r="1166" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1166" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1166" s="29" t="s">
         <v>339</v>
       </c>
       <c r="E1166" s="22">
         <v>2197084.0954205692</v>
       </c>
       <c r="F1166" s="22">
         <v>211930.24281669233</v>
       </c>
       <c r="G1166" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1166" s="22">
         <v>-357449.81259660982</v>
       </c>
       <c r="I1166" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1166" s="22">
         <v>1735621.4932179726</v>
       </c>
       <c r="L1166" s="27"/>
       <c r="N1166" s="27"/>
       <c r="P1166" s="27"/>
       <c r="Q1166" s="27"/>
       <c r="R1166" s="27"/>
       <c r="S1166" s="27"/>
     </row>
-    <row r="1167" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1167" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1167" s="29" t="s">
         <v>340</v>
       </c>
       <c r="E1167" s="22">
         <v>2205540.6250280277</v>
       </c>
       <c r="F1167" s="22">
         <v>220579.28825293633</v>
       </c>
       <c r="G1167" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1167" s="22">
         <v>-385842.40730487101</v>
       </c>
       <c r="I1167" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1167" s="22">
         <v>1707173.9080942555</v>
       </c>
       <c r="L1167" s="27"/>
       <c r="N1167" s="27"/>
       <c r="P1167" s="27"/>
       <c r="Q1167" s="27"/>
       <c r="R1167" s="27"/>
       <c r="S1167" s="27"/>
     </row>
-    <row r="1168" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1168" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1168" s="29" t="s">
         <v>341</v>
       </c>
       <c r="E1168" s="22">
         <v>2203466.0280338521</v>
       </c>
       <c r="F1168" s="22">
         <v>228154.21203422142</v>
       </c>
       <c r="G1168" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1168" s="22">
         <v>-343885.19574098865</v>
       </c>
       <c r="I1168" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1168" s="22">
         <v>1794268.6931281253</v>
       </c>
       <c r="L1168" s="27"/>
       <c r="N1168" s="27"/>
       <c r="P1168" s="27"/>
       <c r="Q1168" s="27"/>
       <c r="R1168" s="27"/>
       <c r="S1168" s="27"/>
     </row>
-    <row r="1169" spans="4:19" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1169" spans="4:19" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1169" s="29" t="s">
         <v>342</v>
       </c>
       <c r="E1169" s="22">
         <v>2227897.7845534049</v>
       </c>
       <c r="F1169" s="22">
         <v>228500.64223680412</v>
       </c>
       <c r="G1169" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1169" s="22">
         <v>-335848.87277401373</v>
       </c>
       <c r="I1169" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1169" s="22">
         <v>1923514.6817548596</v>
       </c>
       <c r="L1169" s="27"/>
       <c r="N1169" s="27"/>
       <c r="P1169" s="27"/>
       <c r="Q1169" s="27"/>
       <c r="R1169" s="27"/>
       <c r="S1169" s="27"/>
     </row>
     <row r="1170" spans="4:19" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D1170" s="33">
+      <c r="D1170" s="32">
         <v>2023</v>
       </c>
-      <c r="E1170" s="34"/>
-[...4 lines deleted...]
-      <c r="J1170" s="35"/>
+      <c r="E1170" s="33"/>
+      <c r="F1170" s="33"/>
+      <c r="G1170" s="33"/>
+      <c r="H1170" s="33"/>
+      <c r="I1170" s="33"/>
+      <c r="J1170" s="34"/>
       <c r="L1170" s="27"/>
       <c r="N1170" s="27"/>
       <c r="P1170" s="27"/>
       <c r="Q1170" s="27"/>
       <c r="R1170" s="27"/>
       <c r="S1170" s="27"/>
     </row>
-    <row r="1171" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1171" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1171" s="29" t="s">
         <v>343</v>
       </c>
       <c r="E1171" s="22">
         <v>2209016.381737167</v>
       </c>
       <c r="F1171" s="22">
         <v>229074.40015910417</v>
       </c>
       <c r="G1171" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1171" s="22">
         <v>-340583.3151831376</v>
       </c>
       <c r="I1171" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1171" s="22">
         <v>1691396.6023863135</v>
       </c>
       <c r="L1171" s="27"/>
       <c r="N1171" s="27"/>
       <c r="P1171" s="27"/>
       <c r="Q1171" s="27"/>
       <c r="R1171" s="27"/>
       <c r="S1171" s="27"/>
     </row>
-    <row r="1172" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1172" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1172" s="29" t="s">
         <v>344</v>
       </c>
       <c r="E1172" s="22">
         <v>2203906.7632334288</v>
       </c>
       <c r="F1172" s="22">
         <v>226145.2341521153</v>
       </c>
       <c r="G1172" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1172" s="22">
         <v>-458642.9601917353</v>
       </c>
       <c r="I1172" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1172" s="22">
         <v>1658655.5276129474</v>
       </c>
       <c r="L1172" s="27"/>
       <c r="N1172" s="27"/>
       <c r="P1172" s="27"/>
       <c r="Q1172" s="27"/>
       <c r="R1172" s="27"/>
       <c r="S1172" s="27"/>
     </row>
-    <row r="1173" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1173" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1173" s="29" t="s">
         <v>345</v>
       </c>
       <c r="E1173" s="22">
         <v>2200436.0310130217</v>
       </c>
       <c r="F1173" s="22">
         <v>231161.89011827699</v>
       </c>
       <c r="G1173" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1173" s="22">
         <v>-508333.31951068738</v>
       </c>
       <c r="I1173" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1173" s="22">
         <v>1680112.4413505464</v>
       </c>
       <c r="L1173" s="27"/>
       <c r="N1173" s="27"/>
       <c r="P1173" s="27"/>
       <c r="Q1173" s="27"/>
       <c r="R1173" s="27"/>
       <c r="S1173" s="27"/>
     </row>
-    <row r="1174" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1174" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1174" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1174" s="22">
         <v>2178071.8952369159</v>
       </c>
       <c r="F1174" s="22">
         <v>225157.94648954744</v>
       </c>
       <c r="G1174" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1174" s="22">
         <v>-531980.94290414266</v>
       </c>
       <c r="I1174" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1174" s="22">
         <v>1703865.9177532373</v>
       </c>
       <c r="L1174" s="27"/>
       <c r="N1174" s="27"/>
       <c r="P1174" s="27"/>
       <c r="Q1174" s="27"/>
       <c r="R1174" s="27"/>
       <c r="S1174" s="27"/>
     </row>
-    <row r="1175" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1175" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1175" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1175" s="22">
         <v>2176942.854019939</v>
       </c>
       <c r="F1175" s="22">
         <v>225438.9434714535</v>
       </c>
       <c r="G1175" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1175" s="22">
         <v>-554171.70446139656</v>
       </c>
       <c r="I1175" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1175" s="22">
         <v>1674327.4055403068</v>
       </c>
       <c r="L1175" s="27"/>
       <c r="N1175" s="27"/>
       <c r="P1175" s="27"/>
       <c r="Q1175" s="27"/>
       <c r="R1175" s="27"/>
       <c r="S1175" s="27"/>
     </row>
-    <row r="1176" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1176" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1176" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1176" s="22">
         <v>2192292.0740144146</v>
       </c>
       <c r="F1176" s="22">
         <v>225761.04280457358</v>
       </c>
       <c r="G1176" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1176" s="22">
         <v>-615780.66849334456</v>
       </c>
       <c r="I1176" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1176" s="22">
         <v>1639476.3602311548</v>
       </c>
       <c r="L1176" s="27"/>
       <c r="N1176" s="27"/>
       <c r="P1176" s="27"/>
       <c r="Q1176" s="27"/>
       <c r="R1176" s="27"/>
       <c r="S1176" s="27"/>
     </row>
-    <row r="1177" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1177" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1177" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1177" s="22">
         <v>2217258.821715089</v>
       </c>
       <c r="F1177" s="22">
         <v>227557.95325341157</v>
       </c>
       <c r="G1177" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1177" s="22">
         <v>-650876.00010415912</v>
       </c>
       <c r="I1177" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1177" s="22">
         <v>1650947.6810278888</v>
       </c>
       <c r="L1177" s="27"/>
       <c r="N1177" s="27"/>
       <c r="P1177" s="27"/>
       <c r="Q1177" s="27"/>
       <c r="R1177" s="27"/>
       <c r="S1177" s="27"/>
     </row>
-    <row r="1178" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1178" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1178" s="29" t="s">
         <v>253</v>
       </c>
       <c r="E1178" s="22">
         <v>2227641.3801270663</v>
       </c>
       <c r="F1178" s="22">
         <v>227325.26973007224</v>
       </c>
       <c r="G1178" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1178" s="22">
         <v>-639039.39285768475</v>
       </c>
       <c r="I1178" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1178" s="22">
         <v>1675278.4513478104</v>
       </c>
       <c r="L1178" s="27"/>
       <c r="N1178" s="27"/>
       <c r="P1178" s="27"/>
       <c r="Q1178" s="27"/>
       <c r="R1178" s="27"/>
       <c r="S1178" s="27"/>
     </row>
-    <row r="1179" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1179" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1179" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1179" s="22">
         <v>2241978.420973137</v>
       </c>
       <c r="F1179" s="22">
         <v>228832.39987893638</v>
       </c>
       <c r="G1179" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1179" s="22">
         <v>-626137.61473682709</v>
       </c>
       <c r="I1179" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1179" s="22">
         <v>1668521.345417822</v>
       </c>
       <c r="L1179" s="27"/>
       <c r="N1179" s="27"/>
       <c r="P1179" s="27"/>
       <c r="Q1179" s="27"/>
       <c r="R1179" s="27"/>
       <c r="S1179" s="27"/>
     </row>
-    <row r="1180" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1180" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1180" s="29" t="s">
         <v>346</v>
       </c>
       <c r="E1180" s="22">
         <v>2254037.2786398428</v>
       </c>
       <c r="F1180" s="22">
         <v>229598.4749931877</v>
       </c>
       <c r="G1180" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1180" s="22">
         <v>-646602.80992400122</v>
       </c>
       <c r="I1180" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1180" s="22">
         <v>1624387.3194588898</v>
       </c>
       <c r="L1180" s="27"/>
       <c r="N1180" s="27"/>
       <c r="P1180" s="27"/>
       <c r="Q1180" s="27"/>
       <c r="R1180" s="27"/>
       <c r="S1180" s="27"/>
     </row>
-    <row r="1181" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1181" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1181" s="29" t="s">
         <v>347</v>
       </c>
       <c r="E1181" s="22">
         <v>2244109.6113767019</v>
       </c>
       <c r="F1181" s="22">
         <v>230067.49944898317</v>
       </c>
       <c r="G1181" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1181" s="22">
         <v>-661611.92062778305</v>
       </c>
       <c r="I1181" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1181" s="22">
         <v>1692149.1613194749</v>
       </c>
       <c r="L1181" s="27"/>
       <c r="N1181" s="27"/>
       <c r="P1181" s="27"/>
       <c r="Q1181" s="27"/>
       <c r="R1181" s="27"/>
       <c r="S1181" s="27"/>
     </row>
-    <row r="1182" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1182" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1182" s="29" t="s">
         <v>113</v>
       </c>
       <c r="E1182" s="22">
         <v>2264108.2686963482</v>
       </c>
       <c r="F1182" s="22">
         <v>227306.90862656443</v>
       </c>
       <c r="G1182" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1182" s="22">
         <v>-677701.62728859263</v>
       </c>
       <c r="I1182" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1182" s="22">
         <v>1695629.83004566</v>
       </c>
       <c r="L1182" s="27"/>
       <c r="N1182" s="27"/>
       <c r="P1182" s="27"/>
       <c r="Q1182" s="27"/>
       <c r="R1182" s="27"/>
       <c r="S1182" s="27"/>
     </row>
-    <row r="1183" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1183" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1183" s="29" t="s">
         <v>348</v>
       </c>
       <c r="E1183" s="22">
         <v>2277144.9616241721</v>
       </c>
       <c r="F1183" s="22">
         <v>227424.96768618401</v>
       </c>
       <c r="G1183" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1183" s="22">
         <v>-670663.84151553689</v>
       </c>
       <c r="I1183" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1183" s="22">
         <v>1698006.8943916317</v>
       </c>
       <c r="L1183" s="27"/>
       <c r="N1183" s="27"/>
       <c r="P1183" s="27"/>
       <c r="Q1183" s="27"/>
       <c r="R1183" s="27"/>
       <c r="S1183" s="27"/>
     </row>
-    <row r="1184" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1184" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1184" s="29" t="s">
         <v>349</v>
       </c>
       <c r="E1184" s="22">
         <v>2219335.1203359505</v>
       </c>
       <c r="F1184" s="22">
         <v>225015.18785640513</v>
       </c>
       <c r="G1184" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1184" s="22">
         <v>-721686.29924680502</v>
       </c>
       <c r="I1184" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1184" s="22">
         <v>1736470.5410395202</v>
       </c>
       <c r="L1184" s="27"/>
       <c r="N1184" s="27"/>
       <c r="P1184" s="27"/>
       <c r="Q1184" s="27"/>
       <c r="R1184" s="27"/>
       <c r="S1184" s="27"/>
     </row>
-    <row r="1185" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1185" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1185" s="29" t="s">
         <v>350</v>
       </c>
       <c r="E1185" s="22">
         <v>2200395.0476579424</v>
       </c>
       <c r="F1185" s="22">
         <v>226847.23433009462</v>
       </c>
       <c r="G1185" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1185" s="22">
         <v>-701016.21057994931</v>
       </c>
       <c r="I1185" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1185" s="22">
         <v>1787130.7067112685</v>
       </c>
       <c r="L1185" s="27"/>
       <c r="N1185" s="27"/>
       <c r="P1185" s="27"/>
       <c r="Q1185" s="27"/>
       <c r="R1185" s="27"/>
       <c r="S1185" s="27"/>
     </row>
-    <row r="1186" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1186" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1186" s="29" t="s">
         <v>351</v>
       </c>
       <c r="E1186" s="22">
         <v>2202990.7633396122</v>
       </c>
       <c r="F1186" s="22">
         <v>225100.96823458228</v>
       </c>
       <c r="G1186" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1186" s="22">
         <v>-735900.41486275126</v>
       </c>
       <c r="I1186" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1186" s="22">
         <v>1783659.7593422825</v>
       </c>
       <c r="L1186" s="27"/>
       <c r="N1186" s="27"/>
       <c r="P1186" s="27"/>
       <c r="Q1186" s="27"/>
       <c r="R1186" s="27"/>
       <c r="S1186" s="27"/>
     </row>
-    <row r="1187" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1187" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1187" s="29" t="s">
         <v>352</v>
       </c>
       <c r="E1187" s="22">
         <v>2232353.462087078</v>
       </c>
       <c r="F1187" s="22">
         <v>225374.37471612889</v>
       </c>
       <c r="G1187" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1187" s="22">
         <v>-722936.35844430758</v>
       </c>
       <c r="I1187" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1187" s="22">
         <v>1728068.8525395615</v>
       </c>
       <c r="L1187" s="27"/>
       <c r="N1187" s="27"/>
       <c r="P1187" s="27"/>
       <c r="Q1187" s="27"/>
       <c r="R1187" s="27"/>
       <c r="S1187" s="27"/>
     </row>
-    <row r="1188" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1188" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1188" s="29" t="s">
         <v>353</v>
       </c>
       <c r="E1188" s="22">
         <v>2206654.3637383743</v>
       </c>
       <c r="F1188" s="22">
         <v>225846.5421122415</v>
       </c>
       <c r="G1188" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1188" s="22">
         <v>-617293.58536171447</v>
       </c>
       <c r="I1188" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1188" s="22">
         <v>1777042.1962801085</v>
       </c>
       <c r="L1188" s="27"/>
       <c r="N1188" s="27"/>
       <c r="P1188" s="27"/>
       <c r="Q1188" s="27"/>
       <c r="R1188" s="27"/>
       <c r="S1188" s="27"/>
     </row>
-    <row r="1189" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1189" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1189" s="29" t="s">
         <v>354</v>
       </c>
       <c r="E1189" s="22">
         <v>2195154.9030566192</v>
       </c>
       <c r="F1189" s="22">
         <v>225530.80498751719</v>
       </c>
       <c r="G1189" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1189" s="22">
         <v>-650089.83811705129</v>
       </c>
       <c r="I1189" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1189" s="22">
         <v>1705084.6607734275</v>
       </c>
       <c r="L1189" s="27"/>
       <c r="N1189" s="27"/>
       <c r="P1189" s="27"/>
       <c r="Q1189" s="27"/>
       <c r="R1189" s="27"/>
       <c r="S1189" s="27"/>
     </row>
-    <row r="1190" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1190" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1190" s="29" t="s">
         <v>292</v>
       </c>
       <c r="E1190" s="22">
         <v>2180030.6562904329</v>
       </c>
       <c r="F1190" s="22">
         <v>225279.89657210931</v>
       </c>
       <c r="G1190" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1190" s="22">
         <v>-630905.82589236903</v>
       </c>
       <c r="I1190" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1190" s="22">
         <v>1673518.1476894012</v>
       </c>
       <c r="L1190" s="27"/>
       <c r="N1190" s="27"/>
       <c r="P1190" s="27"/>
       <c r="Q1190" s="27"/>
       <c r="R1190" s="27"/>
       <c r="S1190" s="27"/>
     </row>
-    <row r="1191" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1191" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1191" s="29" t="s">
         <v>315</v>
       </c>
       <c r="E1191" s="22">
         <v>2161055.5380409481</v>
       </c>
       <c r="F1191" s="22">
         <v>223973.03044007017</v>
       </c>
       <c r="G1191" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1191" s="22">
         <v>-611613.40419007558</v>
       </c>
       <c r="I1191" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1191" s="22">
         <v>1705811.3150205133</v>
       </c>
       <c r="L1191" s="27"/>
       <c r="N1191" s="27"/>
       <c r="P1191" s="27"/>
       <c r="Q1191" s="27"/>
       <c r="R1191" s="27"/>
       <c r="S1191" s="27"/>
     </row>
-    <row r="1192" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1192" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1192" s="29" t="s">
         <v>316</v>
       </c>
       <c r="E1192" s="22">
         <v>2132157.1696078549</v>
       </c>
       <c r="F1192" s="22">
         <v>225061.49733446585</v>
       </c>
       <c r="G1192" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1192" s="22">
         <v>-637765.47775405226</v>
       </c>
       <c r="I1192" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1192" s="22">
         <v>1654089.5582743746</v>
       </c>
       <c r="L1192" s="27"/>
       <c r="N1192" s="27"/>
       <c r="P1192" s="27"/>
       <c r="Q1192" s="27"/>
       <c r="R1192" s="27"/>
       <c r="S1192" s="27"/>
     </row>
-    <row r="1193" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1193" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1193" s="29" t="s">
         <v>317</v>
       </c>
       <c r="E1193" s="22">
         <v>2136611.0783795877</v>
       </c>
       <c r="F1193" s="22">
         <v>226569.73871017926</v>
       </c>
       <c r="G1193" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1193" s="22">
         <v>-634209.93933011009</v>
       </c>
       <c r="I1193" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1193" s="22">
         <v>1704484.5179754822</v>
       </c>
       <c r="L1193" s="27"/>
       <c r="N1193" s="27"/>
       <c r="P1193" s="27"/>
       <c r="Q1193" s="27"/>
       <c r="R1193" s="27"/>
       <c r="S1193" s="27"/>
     </row>
-    <row r="1194" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1194" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1194" s="29" t="s">
         <v>355</v>
       </c>
       <c r="E1194" s="22">
         <v>2153913.4927059649</v>
       </c>
       <c r="F1194" s="22">
         <v>225985.89409770234</v>
       </c>
       <c r="G1194" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1194" s="22">
         <v>-578470.82780328416</v>
       </c>
       <c r="I1194" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1194" s="22">
         <v>1766430.398076742</v>
       </c>
       <c r="L1194" s="27"/>
       <c r="N1194" s="27"/>
       <c r="P1194" s="27"/>
       <c r="Q1194" s="27"/>
       <c r="R1194" s="27"/>
       <c r="S1194" s="27"/>
     </row>
-    <row r="1195" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1195" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1195" s="29" t="s">
         <v>319</v>
       </c>
       <c r="E1195" s="22">
         <v>2156577.9078540206</v>
       </c>
       <c r="F1195" s="22">
         <v>228768.23646131821</v>
       </c>
       <c r="G1195" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1195" s="22">
         <v>-640748.62166818394</v>
       </c>
       <c r="I1195" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1195" s="22">
         <v>1681764.8354239657</v>
       </c>
       <c r="L1195" s="27"/>
       <c r="N1195" s="27"/>
       <c r="P1195" s="27"/>
       <c r="Q1195" s="27"/>
       <c r="R1195" s="27"/>
       <c r="S1195" s="27"/>
     </row>
-    <row r="1196" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1196" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1196" s="29" t="s">
         <v>356</v>
       </c>
       <c r="E1196" s="22">
         <v>2153254.8450446799</v>
       </c>
       <c r="F1196" s="22">
         <v>228988.45292885238</v>
       </c>
       <c r="G1196" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1196" s="22">
         <v>-670377.13792328606</v>
       </c>
       <c r="I1196" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1196" s="22">
         <v>1652178.9074266294</v>
       </c>
       <c r="L1196" s="27"/>
       <c r="N1196" s="27"/>
       <c r="P1196" s="27"/>
       <c r="Q1196" s="27"/>
       <c r="R1196" s="27"/>
       <c r="S1196" s="27"/>
     </row>
-    <row r="1197" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1197" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1197" s="29" t="s">
         <v>357</v>
       </c>
       <c r="E1197" s="22">
         <v>2166116.3581473432</v>
       </c>
       <c r="F1197" s="22">
         <v>230025.60259377025</v>
       </c>
       <c r="G1197" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1197" s="22">
         <v>-645512.06118791446</v>
       </c>
       <c r="I1197" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1197" s="22">
         <v>1680321.4351003391</v>
       </c>
       <c r="L1197" s="27"/>
       <c r="N1197" s="27"/>
       <c r="P1197" s="27"/>
       <c r="Q1197" s="27"/>
       <c r="R1197" s="27"/>
       <c r="S1197" s="27"/>
     </row>
-    <row r="1198" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1198" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1198" s="29" t="s">
         <v>358</v>
       </c>
       <c r="E1198" s="22">
         <v>2170693.7824054873</v>
       </c>
       <c r="F1198" s="22">
         <v>229996.99312115373</v>
       </c>
       <c r="G1198" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1198" s="22">
         <v>-611775.75008458539</v>
       </c>
       <c r="I1198" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1198" s="22">
         <v>1675349.77124603</v>
       </c>
       <c r="L1198" s="27"/>
       <c r="N1198" s="27"/>
       <c r="P1198" s="27"/>
       <c r="Q1198" s="27"/>
       <c r="R1198" s="27"/>
       <c r="S1198" s="27"/>
     </row>
-    <row r="1199" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1199" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1199" s="29" t="s">
         <v>359</v>
       </c>
       <c r="E1199" s="22">
         <v>2171228.821821712</v>
       </c>
       <c r="F1199" s="22">
         <v>230059.05021951138</v>
       </c>
       <c r="G1199" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1199" s="22">
         <v>-614641.17388924793</v>
       </c>
       <c r="I1199" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1199" s="22">
         <v>1670528.5477617315</v>
       </c>
       <c r="L1199" s="27"/>
       <c r="N1199" s="27"/>
       <c r="P1199" s="27"/>
       <c r="Q1199" s="27"/>
       <c r="R1199" s="27"/>
       <c r="S1199" s="27"/>
     </row>
-    <row r="1200" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1200" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1200" s="29" t="s">
         <v>324</v>
       </c>
       <c r="E1200" s="22">
         <v>2196080.4515510877</v>
       </c>
       <c r="F1200" s="22">
         <v>231143.10063327983</v>
       </c>
       <c r="G1200" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1200" s="22">
         <v>-632765.12886698882</v>
       </c>
       <c r="I1200" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1200" s="22">
         <v>1666496.6641825147</v>
       </c>
       <c r="L1200" s="27"/>
       <c r="N1200" s="27"/>
       <c r="P1200" s="27"/>
       <c r="Q1200" s="27"/>
       <c r="R1200" s="27"/>
       <c r="S1200" s="27"/>
     </row>
-    <row r="1201" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1201" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1201" s="29" t="s">
         <v>325</v>
       </c>
       <c r="E1201" s="22">
         <v>2198173.2427663654</v>
       </c>
       <c r="F1201" s="22">
         <v>229732.92226049164</v>
       </c>
       <c r="G1201" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1201" s="22">
         <v>-620437.49228252377</v>
       </c>
       <c r="I1201" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1201" s="22">
         <v>1691197.2402784619</v>
       </c>
       <c r="L1201" s="27"/>
       <c r="N1201" s="27"/>
       <c r="P1201" s="27"/>
       <c r="Q1201" s="27"/>
       <c r="R1201" s="27"/>
       <c r="S1201" s="27"/>
     </row>
-    <row r="1202" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1202" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1202" s="29" t="s">
         <v>360</v>
       </c>
       <c r="E1202" s="22">
         <v>2180912.8355290317</v>
       </c>
       <c r="F1202" s="22">
         <v>229096.02267930924</v>
       </c>
       <c r="G1202" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1202" s="22">
         <v>-604137.24501003674</v>
       </c>
       <c r="I1202" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1202" s="22">
         <v>1679328.9645829361</v>
       </c>
       <c r="L1202" s="27"/>
       <c r="N1202" s="27"/>
       <c r="P1202" s="27"/>
       <c r="Q1202" s="27"/>
       <c r="R1202" s="27"/>
       <c r="S1202" s="27"/>
     </row>
-    <row r="1203" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1203" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1203" s="29" t="s">
         <v>327</v>
       </c>
       <c r="E1203" s="22">
         <v>2182769.0029037213</v>
       </c>
       <c r="F1203" s="22">
         <v>229188.38594933623</v>
       </c>
       <c r="G1203" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1203" s="22">
         <v>-622291.08746464248</v>
       </c>
       <c r="I1203" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1203" s="22">
         <v>1679815.7472077988</v>
       </c>
       <c r="L1203" s="27"/>
       <c r="N1203" s="27"/>
       <c r="P1203" s="27"/>
       <c r="Q1203" s="27"/>
       <c r="R1203" s="27"/>
       <c r="S1203" s="27"/>
     </row>
-    <row r="1204" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1204" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1204" s="29" t="s">
         <v>328</v>
       </c>
       <c r="E1204" s="22">
         <v>2186995.8417938733</v>
       </c>
       <c r="F1204" s="22">
         <v>229262.16972029171</v>
       </c>
       <c r="G1204" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1204" s="22">
         <v>-566713.98365182872</v>
       </c>
       <c r="I1204" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1204" s="22">
         <v>1662193.9435674809</v>
       </c>
       <c r="L1204" s="27"/>
       <c r="N1204" s="27"/>
       <c r="P1204" s="27"/>
       <c r="Q1204" s="27"/>
       <c r="R1204" s="27"/>
       <c r="S1204" s="27"/>
     </row>
-    <row r="1205" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1205" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1205" s="29" t="s">
         <v>361</v>
       </c>
       <c r="E1205" s="22">
         <v>2165203.5392954093</v>
       </c>
       <c r="F1205" s="22">
         <v>228822.96566960562</v>
       </c>
       <c r="G1205" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1205" s="22">
         <v>-561910.36147775745</v>
       </c>
       <c r="I1205" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1205" s="22">
         <v>1667231.5098103741</v>
       </c>
       <c r="L1205" s="27"/>
       <c r="N1205" s="27"/>
       <c r="P1205" s="27"/>
       <c r="Q1205" s="27"/>
       <c r="R1205" s="27"/>
       <c r="S1205" s="27"/>
     </row>
-    <row r="1206" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1206" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1206" s="29" t="s">
         <v>362</v>
       </c>
       <c r="E1206" s="22">
         <v>2181051.2591308332</v>
       </c>
       <c r="F1206" s="22">
         <v>234574.34068070597</v>
       </c>
       <c r="G1206" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1206" s="22">
         <v>-547308.81629224331</v>
       </c>
       <c r="I1206" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1206" s="22">
         <v>1709791.2240532588</v>
       </c>
       <c r="L1206" s="27"/>
       <c r="N1206" s="27"/>
       <c r="P1206" s="27"/>
       <c r="Q1206" s="27"/>
       <c r="R1206" s="27"/>
       <c r="S1206" s="27"/>
     </row>
-    <row r="1207" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1207" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1207" s="29" t="s">
         <v>363</v>
       </c>
       <c r="E1207" s="22">
         <v>2180039.4150871336</v>
       </c>
       <c r="F1207" s="22">
         <v>234079.45354122069</v>
       </c>
       <c r="G1207" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1207" s="22">
         <v>-520371.39837957802</v>
       </c>
       <c r="I1207" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1207" s="22">
         <v>1688678.9862867917</v>
       </c>
       <c r="L1207" s="27"/>
       <c r="N1207" s="27"/>
       <c r="P1207" s="27"/>
       <c r="Q1207" s="27"/>
       <c r="R1207" s="27"/>
       <c r="S1207" s="27"/>
     </row>
-    <row r="1208" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1208" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1208" s="29" t="s">
         <v>364</v>
       </c>
       <c r="E1208" s="22">
         <v>2195343.5422518742</v>
       </c>
       <c r="F1208" s="22">
         <v>235320.84562997892</v>
       </c>
       <c r="G1208" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1208" s="22">
         <v>-567695.16484660516</v>
       </c>
       <c r="I1208" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1208" s="22">
         <v>1566828.901558172</v>
       </c>
       <c r="L1208" s="27"/>
       <c r="N1208" s="27"/>
       <c r="P1208" s="27"/>
       <c r="Q1208" s="27"/>
       <c r="R1208" s="27"/>
       <c r="S1208" s="27"/>
     </row>
-    <row r="1209" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1209" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1209" s="29" t="s">
         <v>365</v>
       </c>
       <c r="E1209" s="22">
         <v>2196459.1631280687</v>
       </c>
       <c r="F1209" s="22">
         <v>237412.91334032384</v>
       </c>
       <c r="G1209" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1209" s="22">
         <v>-509522.45971332269</v>
       </c>
       <c r="I1209" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1209" s="22">
         <v>1627073.979057248</v>
       </c>
       <c r="L1209" s="27"/>
       <c r="N1209" s="27"/>
       <c r="P1209" s="27"/>
       <c r="Q1209" s="27"/>
       <c r="R1209" s="27"/>
       <c r="S1209" s="27"/>
     </row>
-    <row r="1210" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1210" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1210" s="29" t="s">
         <v>334</v>
       </c>
       <c r="E1210" s="22">
         <v>2211174.9075676859</v>
       </c>
       <c r="F1210" s="22">
         <v>250179.42053795859</v>
       </c>
       <c r="G1210" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1210" s="22">
         <v>-471427.92354320566</v>
       </c>
       <c r="I1210" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1210" s="22">
         <v>1667018.2406376328</v>
       </c>
       <c r="L1210" s="27"/>
       <c r="N1210" s="27"/>
       <c r="P1210" s="27"/>
       <c r="Q1210" s="27"/>
       <c r="R1210" s="27"/>
       <c r="S1210" s="27"/>
     </row>
-    <row r="1211" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1211" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1211" s="29" t="s">
         <v>335</v>
       </c>
       <c r="E1211" s="22">
         <v>2166143.4034937886</v>
       </c>
       <c r="F1211" s="22">
         <v>232130.89142037462</v>
       </c>
       <c r="G1211" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1211" s="22">
         <v>-488926.51462876925</v>
       </c>
       <c r="I1211" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1211" s="22">
         <v>1645928.1535676043</v>
       </c>
       <c r="L1211" s="27"/>
       <c r="N1211" s="27"/>
       <c r="P1211" s="27"/>
       <c r="Q1211" s="27"/>
       <c r="R1211" s="27"/>
       <c r="S1211" s="27"/>
     </row>
-    <row r="1212" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1212" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1212" s="29" t="s">
         <v>336</v>
       </c>
       <c r="E1212" s="22">
         <v>2189828.3545516287</v>
       </c>
       <c r="F1212" s="22">
         <v>230919.58651441504</v>
       </c>
       <c r="G1212" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1212" s="22">
         <v>-528940.68337075575</v>
       </c>
       <c r="I1212" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1212" s="22">
         <v>1649987.8805379665</v>
       </c>
       <c r="L1212" s="27"/>
       <c r="N1212" s="27"/>
       <c r="P1212" s="27"/>
       <c r="Q1212" s="27"/>
       <c r="R1212" s="27"/>
       <c r="S1212" s="27"/>
     </row>
-    <row r="1213" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1213" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1213" s="29" t="s">
         <v>337</v>
       </c>
       <c r="E1213" s="22">
         <v>2221957.0422362154</v>
       </c>
       <c r="F1213" s="22">
         <v>233072.11172139089</v>
       </c>
       <c r="G1213" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1213" s="22">
         <v>-539635.94598773099</v>
       </c>
       <c r="I1213" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1213" s="22">
         <v>1691511.3303046741</v>
       </c>
       <c r="L1213" s="27"/>
       <c r="N1213" s="27"/>
       <c r="P1213" s="27"/>
       <c r="Q1213" s="27"/>
       <c r="R1213" s="27"/>
       <c r="S1213" s="27"/>
     </row>
-    <row r="1214" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1214" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1214" s="29" t="s">
         <v>338</v>
       </c>
       <c r="E1214" s="22">
         <v>2225989.7385856612</v>
       </c>
       <c r="F1214" s="22">
         <v>274088.49958216137</v>
       </c>
       <c r="G1214" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1214" s="22">
         <v>-523072.30996339303</v>
       </c>
       <c r="I1214" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1214" s="22">
         <v>1734647.1691854442</v>
       </c>
       <c r="L1214" s="27"/>
       <c r="N1214" s="27"/>
       <c r="P1214" s="27"/>
       <c r="Q1214" s="27"/>
       <c r="R1214" s="27"/>
       <c r="S1214" s="27"/>
     </row>
-    <row r="1215" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1215" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1215" s="29" t="s">
         <v>339</v>
       </c>
       <c r="E1215" s="22">
         <v>2245179.2839490874</v>
       </c>
       <c r="F1215" s="22">
         <v>239631.35661223205</v>
       </c>
       <c r="G1215" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1215" s="22">
         <v>-512341.89620593959</v>
       </c>
       <c r="I1215" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1215" s="22">
         <v>1684611.3547829147</v>
       </c>
       <c r="L1215" s="27"/>
       <c r="N1215" s="27"/>
       <c r="P1215" s="27"/>
       <c r="Q1215" s="27"/>
       <c r="R1215" s="27"/>
       <c r="S1215" s="27"/>
     </row>
-    <row r="1216" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1216" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1216" s="29" t="s">
         <v>340</v>
       </c>
       <c r="E1216" s="22">
         <v>2272272.3231120766</v>
       </c>
       <c r="F1216" s="22">
         <v>241257.94273013668</v>
       </c>
       <c r="G1216" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1216" s="22">
         <v>-548223.7778368569</v>
       </c>
       <c r="I1216" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1216" s="22">
         <v>1705554.8157421956</v>
       </c>
       <c r="L1216" s="27"/>
       <c r="N1216" s="27"/>
       <c r="P1216" s="27"/>
       <c r="Q1216" s="27"/>
       <c r="R1216" s="27"/>
       <c r="S1216" s="27"/>
     </row>
-    <row r="1217" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1217" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1217" s="29" t="s">
         <v>366</v>
       </c>
       <c r="E1217" s="22">
         <v>2327053.2601764151</v>
       </c>
       <c r="F1217" s="22">
         <v>234118.16203498759</v>
       </c>
       <c r="G1217" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1217" s="22">
         <v>-494392.08721991256</v>
       </c>
       <c r="I1217" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1217" s="22">
         <v>1814940.0429054094</v>
       </c>
       <c r="L1217" s="27"/>
       <c r="N1217" s="27"/>
       <c r="P1217" s="27"/>
       <c r="Q1217" s="27"/>
       <c r="R1217" s="27"/>
       <c r="S1217" s="27"/>
     </row>
-    <row r="1218" spans="4:19" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="1218" spans="4:19" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D1218" s="29" t="s">
         <v>367</v>
       </c>
       <c r="E1218" s="22">
         <v>2354810.6267506909</v>
       </c>
       <c r="F1218" s="22">
         <v>296682.72974883532</v>
       </c>
       <c r="G1218" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1218" s="22">
         <v>-378193.4221421543</v>
       </c>
       <c r="I1218" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1218" s="22">
         <v>1954393</v>
       </c>
       <c r="L1218" s="27"/>
       <c r="N1218" s="27"/>
       <c r="P1218" s="27"/>
       <c r="Q1218" s="27"/>
       <c r="R1218" s="27"/>
       <c r="S1218" s="27"/>
     </row>
     <row r="1219" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1219" s="33">
+      <c r="D1219" s="32">
         <v>2024</v>
       </c>
-      <c r="E1219" s="34"/>
-[...4 lines deleted...]
-      <c r="J1219" s="35"/>
+      <c r="E1219" s="33"/>
+      <c r="F1219" s="33"/>
+      <c r="G1219" s="33"/>
+      <c r="H1219" s="33"/>
+      <c r="I1219" s="33"/>
+      <c r="J1219" s="34"/>
       <c r="L1219" s="27"/>
       <c r="N1219" s="27"/>
       <c r="P1219" s="27"/>
       <c r="Q1219" s="27"/>
       <c r="R1219" s="27"/>
       <c r="S1219" s="27"/>
     </row>
-    <row r="1220" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1220" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1220" s="29" t="s">
         <v>368</v>
       </c>
       <c r="E1220" s="22">
         <v>2360202.775645751</v>
       </c>
       <c r="F1220" s="22">
         <v>234642.28448759607</v>
       </c>
       <c r="G1220" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1220" s="22">
         <v>-394630.2429768779</v>
       </c>
       <c r="I1220" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1220" s="22">
         <v>1740444.009435859</v>
       </c>
       <c r="L1220" s="27"/>
       <c r="N1220" s="27"/>
       <c r="P1220" s="27"/>
       <c r="Q1220" s="27"/>
       <c r="R1220" s="27"/>
       <c r="S1220" s="27"/>
     </row>
-    <row r="1221" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1221" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1221" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1221" s="22">
         <v>2384436.0818512924</v>
       </c>
       <c r="F1221" s="22">
         <v>234842.64591487881</v>
       </c>
       <c r="G1221" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1221" s="22">
         <v>-487176.81473500468</v>
       </c>
       <c r="I1221" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1221" s="22">
         <v>1680467.8701808518</v>
       </c>
       <c r="L1221" s="27"/>
       <c r="N1221" s="27"/>
       <c r="P1221" s="27"/>
       <c r="Q1221" s="27"/>
       <c r="R1221" s="27"/>
       <c r="S1221" s="27"/>
     </row>
-    <row r="1222" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1222" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1222" s="29" t="s">
         <v>248</v>
       </c>
       <c r="E1222" s="22">
         <v>2383063.9675672632</v>
       </c>
       <c r="F1222" s="22">
         <v>235187.43266191875</v>
       </c>
       <c r="G1222" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1222" s="22">
         <v>-473646.21036088327</v>
       </c>
       <c r="I1222" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1222" s="22">
         <v>1691212.6013142371</v>
       </c>
       <c r="L1222" s="27"/>
       <c r="N1222" s="27"/>
       <c r="P1222" s="27"/>
       <c r="Q1222" s="27"/>
       <c r="R1222" s="27"/>
       <c r="S1222" s="27"/>
     </row>
-    <row r="1223" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1223" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1223" s="29" t="s">
         <v>249</v>
       </c>
       <c r="E1223" s="22">
         <v>2387878.4410739648</v>
       </c>
       <c r="F1223" s="22">
         <v>320155.89675454504</v>
       </c>
       <c r="G1223" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1223" s="22">
         <v>-490198.61352994078</v>
       </c>
       <c r="I1223" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1223" s="22">
         <v>1711337.5749345352</v>
       </c>
       <c r="L1223" s="27"/>
       <c r="N1223" s="27"/>
       <c r="P1223" s="27"/>
       <c r="Q1223" s="27"/>
       <c r="R1223" s="27"/>
       <c r="S1223" s="27"/>
     </row>
-    <row r="1224" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1224" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1224" s="29" t="s">
         <v>250</v>
       </c>
       <c r="E1224" s="22">
         <v>2368493.7163236709</v>
       </c>
       <c r="F1224" s="22">
         <v>234765.22211543476</v>
       </c>
       <c r="G1224" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1224" s="22">
         <v>-522365.97520792368</v>
       </c>
       <c r="I1224" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1224" s="22">
         <v>1720187.6294328638</v>
       </c>
       <c r="L1224" s="27"/>
       <c r="N1224" s="27"/>
       <c r="P1224" s="27"/>
       <c r="Q1224" s="27"/>
       <c r="R1224" s="27"/>
       <c r="S1224" s="27"/>
     </row>
-    <row r="1225" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1225" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1225" s="29" t="s">
         <v>284</v>
       </c>
       <c r="E1225" s="22">
         <v>2354086.6277293377</v>
       </c>
       <c r="F1225" s="22">
         <v>233709.4974448384</v>
       </c>
       <c r="G1225" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1225" s="22">
         <v>-526467.697850561</v>
       </c>
       <c r="I1225" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1225" s="22">
         <v>1748914.426470201</v>
       </c>
       <c r="L1225" s="27"/>
       <c r="N1225" s="27"/>
       <c r="P1225" s="27"/>
       <c r="Q1225" s="27"/>
       <c r="R1225" s="27"/>
       <c r="S1225" s="27"/>
     </row>
-    <row r="1226" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1226" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1226" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1226" s="22">
         <v>2355754.6885883994</v>
       </c>
       <c r="F1226" s="22">
         <v>238913.17057041085</v>
       </c>
       <c r="G1226" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1226" s="22">
         <v>-561478.43852609617</v>
       </c>
       <c r="I1226" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1226" s="22">
         <v>1699189.7382119345</v>
       </c>
       <c r="L1226" s="27"/>
       <c r="N1226" s="27"/>
       <c r="P1226" s="27"/>
       <c r="Q1226" s="27"/>
       <c r="R1226" s="27"/>
       <c r="S1226" s="27"/>
     </row>
-    <row r="1227" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1227" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1227" s="29" t="s">
         <v>369</v>
       </c>
       <c r="E1227" s="22">
         <v>2351940.5371939866</v>
       </c>
       <c r="F1227" s="22">
         <v>327433.33026445989</v>
       </c>
       <c r="G1227" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1227" s="22">
         <v>-554679.3904418475</v>
       </c>
       <c r="I1227" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1227" s="22">
         <v>1680620.6415032414</v>
       </c>
       <c r="L1227" s="27"/>
       <c r="N1227" s="27"/>
       <c r="P1227" s="27"/>
       <c r="Q1227" s="27"/>
       <c r="R1227" s="27"/>
       <c r="S1227" s="27"/>
     </row>
-    <row r="1228" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1228" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1228" s="29" t="s">
         <v>306</v>
       </c>
       <c r="E1228" s="22">
         <v>2335208.323375104</v>
       </c>
       <c r="F1228" s="22">
         <v>238990.83923558693</v>
       </c>
       <c r="G1228" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1228" s="22">
         <v>-559377.29749810311</v>
       </c>
       <c r="I1228" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1228" s="22">
         <v>1688746.5929700646</v>
       </c>
       <c r="L1228" s="27"/>
       <c r="N1228" s="27"/>
       <c r="P1228" s="27"/>
       <c r="Q1228" s="27"/>
       <c r="R1228" s="27"/>
       <c r="S1228" s="27"/>
     </row>
-    <row r="1229" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1229" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1229" s="29" t="s">
         <v>157</v>
       </c>
       <c r="E1229" s="22">
         <v>2333106.913655553</v>
       </c>
       <c r="F1229" s="22">
         <v>239140.90786019451</v>
       </c>
       <c r="G1229" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1229" s="22">
         <v>-462886.40637989063</v>
       </c>
       <c r="I1229" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1229" s="22">
         <v>1763688.7959802507</v>
       </c>
       <c r="L1229" s="27"/>
       <c r="N1229" s="27"/>
       <c r="P1229" s="27"/>
       <c r="Q1229" s="27"/>
       <c r="R1229" s="27"/>
       <c r="S1229" s="27"/>
     </row>
-    <row r="1230" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1230" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1230" s="29" t="s">
         <v>370</v>
       </c>
       <c r="E1230" s="22">
         <v>2331832.452600081</v>
       </c>
       <c r="F1230" s="22">
         <v>240311.69902530499</v>
       </c>
       <c r="G1230" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1230" s="22">
         <v>-472925.33252489276</v>
       </c>
       <c r="I1230" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1230" s="22">
         <v>1732049.2665591557</v>
       </c>
       <c r="L1230" s="27"/>
       <c r="N1230" s="27"/>
       <c r="P1230" s="27"/>
       <c r="Q1230" s="27"/>
       <c r="R1230" s="27"/>
       <c r="S1230" s="27"/>
     </row>
-    <row r="1231" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1231" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1231" s="29" t="s">
         <v>371</v>
       </c>
       <c r="E1231" s="22">
         <v>2323481.5464353324</v>
       </c>
       <c r="F1231" s="22">
         <v>323066.36440549616</v>
       </c>
       <c r="G1231" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1231" s="22">
         <v>-452273.93802277418</v>
       </c>
       <c r="I1231" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1231" s="22">
         <v>1793804.1847768936</v>
       </c>
       <c r="L1231" s="27"/>
       <c r="N1231" s="27"/>
       <c r="P1231" s="27"/>
       <c r="Q1231" s="27"/>
       <c r="R1231" s="27"/>
       <c r="S1231" s="27"/>
     </row>
-    <row r="1232" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1232" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1232" s="29" t="s">
         <v>372</v>
       </c>
       <c r="E1232" s="22">
         <v>2256315.5838675606</v>
       </c>
       <c r="F1232" s="22">
         <v>240852.05204226403</v>
       </c>
       <c r="G1232" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1232" s="22">
         <v>-460833.37088237703</v>
       </c>
       <c r="I1232" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1232" s="22">
         <v>1801862.4187196461</v>
       </c>
       <c r="L1232" s="27"/>
       <c r="N1232" s="27"/>
       <c r="P1232" s="27"/>
       <c r="Q1232" s="27"/>
       <c r="R1232" s="27"/>
       <c r="S1232" s="27"/>
     </row>
-    <row r="1233" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1233" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1233" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1233" s="22">
         <v>2339710.0610634475</v>
       </c>
       <c r="F1233" s="22">
         <v>243463.36695369659</v>
       </c>
       <c r="G1233" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1233" s="22">
         <v>-464270.48862978246</v>
       </c>
       <c r="I1233" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1233" s="22">
         <v>1801404.7305347074</v>
       </c>
       <c r="L1233" s="27"/>
       <c r="N1233" s="27"/>
       <c r="P1233" s="27"/>
       <c r="Q1233" s="27"/>
       <c r="R1233" s="27"/>
       <c r="S1233" s="27"/>
     </row>
-    <row r="1234" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1234" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1234" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1234" s="22">
         <v>2313493.2006093147</v>
       </c>
       <c r="F1234" s="22">
         <v>319318.27956581546</v>
       </c>
       <c r="G1234" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1234" s="22">
         <v>-454277.45428500732</v>
       </c>
       <c r="I1234" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1234" s="22">
         <v>1736313.0612050095</v>
       </c>
       <c r="L1234" s="27"/>
       <c r="N1234" s="27"/>
       <c r="P1234" s="27"/>
       <c r="Q1234" s="27"/>
       <c r="R1234" s="27"/>
       <c r="S1234" s="27"/>
     </row>
-    <row r="1235" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1235" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1235" s="29" t="s">
         <v>289</v>
       </c>
       <c r="E1235" s="22">
         <v>2318089.3567514457</v>
       </c>
       <c r="F1235" s="22">
         <v>242643.07319814456</v>
       </c>
       <c r="G1235" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1235" s="22">
         <v>-489743.32016532123</v>
       </c>
       <c r="I1235" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1235" s="22">
         <v>1748314.7460839706</v>
       </c>
       <c r="L1235" s="27"/>
       <c r="N1235" s="27"/>
       <c r="P1235" s="27"/>
       <c r="Q1235" s="27"/>
       <c r="R1235" s="27"/>
       <c r="S1235" s="27"/>
     </row>
-    <row r="1236" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1236" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1236" s="29" t="s">
         <v>353</v>
       </c>
       <c r="E1236" s="22">
         <v>2311035.8545533023</v>
       </c>
       <c r="F1236" s="22">
         <v>242753.97946833551</v>
       </c>
       <c r="G1236" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1236" s="22">
         <v>-442382.84037546918</v>
       </c>
       <c r="I1236" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1236" s="22">
         <v>1822089.2812596248</v>
       </c>
       <c r="L1236" s="27"/>
       <c r="N1236" s="27"/>
       <c r="P1236" s="27"/>
       <c r="Q1236" s="27"/>
       <c r="R1236" s="27"/>
       <c r="S1236" s="27"/>
     </row>
-    <row r="1237" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1237" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1237" s="29" t="s">
         <v>120</v>
       </c>
       <c r="E1237" s="22">
         <v>2300283.9726809273</v>
       </c>
       <c r="F1237" s="22">
         <v>241543.36416670022</v>
       </c>
       <c r="G1237" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1237" s="22">
         <v>-393533.87315122446</v>
       </c>
       <c r="I1237" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1237" s="22">
         <v>1777456.8887672978</v>
       </c>
       <c r="L1237" s="27"/>
       <c r="N1237" s="27"/>
       <c r="P1237" s="27"/>
       <c r="Q1237" s="27"/>
       <c r="R1237" s="27"/>
       <c r="S1237" s="27"/>
     </row>
-    <row r="1238" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1238" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1238" s="29" t="s">
         <v>163</v>
       </c>
       <c r="E1238" s="22">
         <v>2357009.9724460253</v>
       </c>
       <c r="F1238" s="22">
         <v>395836.80312572233</v>
       </c>
       <c r="G1238" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1238" s="22">
         <v>-408689.68030534999</v>
       </c>
       <c r="I1238" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1238" s="22">
         <v>1734181.4720095387</v>
       </c>
       <c r="L1238" s="27"/>
       <c r="N1238" s="27"/>
       <c r="P1238" s="27"/>
       <c r="Q1238" s="27"/>
       <c r="R1238" s="27"/>
       <c r="S1238" s="27"/>
     </row>
-    <row r="1239" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1239" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1239" s="29" t="s">
         <v>293</v>
       </c>
       <c r="E1239" s="22">
         <v>2368656.3957378673</v>
       </c>
       <c r="F1239" s="22">
         <v>243712.14591196858</v>
       </c>
       <c r="G1239" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1239" s="22">
         <v>-382531.41606593702</v>
       </c>
       <c r="I1239" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1239" s="22">
         <v>1643393.576710277</v>
       </c>
       <c r="L1239" s="27"/>
       <c r="N1239" s="27"/>
       <c r="P1239" s="27"/>
       <c r="Q1239" s="27"/>
       <c r="R1239" s="27"/>
       <c r="S1239" s="27"/>
     </row>
-    <row r="1240" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1240" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1240" s="29" t="s">
         <v>373</v>
       </c>
       <c r="E1240" s="22">
         <v>2409145.5844550109</v>
       </c>
       <c r="F1240" s="22">
         <v>245184.76250130427</v>
       </c>
       <c r="G1240" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1240" s="22">
         <v>-422299.0179457654</v>
       </c>
       <c r="I1240" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1240" s="22">
         <v>1634303.6699702665</v>
       </c>
       <c r="L1240" s="27"/>
       <c r="N1240" s="27"/>
       <c r="P1240" s="27"/>
       <c r="Q1240" s="27"/>
       <c r="R1240" s="27"/>
       <c r="S1240" s="27"/>
     </row>
-    <row r="1241" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1241" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1241" s="29" t="s">
         <v>228</v>
       </c>
       <c r="E1241" s="22">
         <v>2404367.4328709715</v>
       </c>
       <c r="F1241" s="22">
         <v>245534.48060680035</v>
       </c>
       <c r="G1241" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1241" s="22">
         <v>-413096.32103407173</v>
       </c>
       <c r="I1241" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1241" s="22">
         <v>1700074.9333179388</v>
       </c>
       <c r="L1241" s="27"/>
       <c r="N1241" s="27"/>
       <c r="P1241" s="27"/>
       <c r="Q1241" s="27"/>
       <c r="R1241" s="27"/>
       <c r="S1241" s="27"/>
     </row>
-    <row r="1242" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1242" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1242" s="29" t="s">
         <v>374</v>
       </c>
       <c r="E1242" s="22">
         <v>2398777.741598126</v>
       </c>
       <c r="F1242" s="22">
         <v>437169.73372109415</v>
       </c>
       <c r="G1242" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1242" s="22">
         <v>-413411.77529791126</v>
       </c>
       <c r="I1242" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1242" s="22">
         <v>1762870.9062003249</v>
       </c>
       <c r="L1242" s="27"/>
       <c r="N1242" s="27"/>
       <c r="P1242" s="27"/>
       <c r="Q1242" s="27"/>
       <c r="R1242" s="27"/>
       <c r="S1242" s="27"/>
     </row>
-    <row r="1243" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1243" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1243" s="29" t="s">
         <v>230</v>
       </c>
       <c r="E1243" s="22">
         <v>2453294.9028983265</v>
       </c>
       <c r="F1243" s="22">
         <v>459320.57222972106</v>
       </c>
       <c r="G1243" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1243" s="22">
         <v>-464773.23606407538</v>
       </c>
       <c r="I1243" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1243" s="22">
         <v>1722479.194309019</v>
       </c>
       <c r="L1243" s="27"/>
       <c r="N1243" s="27"/>
       <c r="P1243" s="27"/>
       <c r="Q1243" s="27"/>
       <c r="R1243" s="27"/>
       <c r="S1243" s="27"/>
     </row>
-    <row r="1244" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1244" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1244" s="29" t="s">
         <v>231</v>
       </c>
       <c r="E1244" s="22">
         <v>2490579.073390245</v>
       </c>
       <c r="F1244" s="22">
         <v>498184.23179784929</v>
       </c>
       <c r="G1244" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1244" s="22">
         <v>-468072.84673603042</v>
       </c>
       <c r="I1244" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1244" s="22">
         <v>1728927.2514789444</v>
       </c>
       <c r="L1244" s="27"/>
       <c r="N1244" s="27"/>
       <c r="P1244" s="27"/>
       <c r="Q1244" s="27"/>
       <c r="R1244" s="27"/>
       <c r="S1244" s="27"/>
     </row>
-    <row r="1245" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1245" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1245" s="29" t="s">
         <v>266</v>
       </c>
       <c r="E1245" s="22">
         <v>2484458.9520017318</v>
       </c>
       <c r="F1245" s="22">
         <v>509833.98791752121</v>
       </c>
       <c r="G1245" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1245" s="22">
         <v>-445110.65842375951</v>
       </c>
       <c r="I1245" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1245" s="22">
         <v>1735941.180344519</v>
       </c>
       <c r="L1245" s="27"/>
       <c r="N1245" s="27"/>
       <c r="P1245" s="27"/>
       <c r="Q1245" s="27"/>
       <c r="R1245" s="27"/>
       <c r="S1245" s="27"/>
     </row>
-    <row r="1246" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1246" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1246" s="29" t="s">
         <v>375</v>
       </c>
       <c r="E1246" s="22">
         <v>2487945.544408666</v>
       </c>
       <c r="F1246" s="22">
         <v>515931.60620870849</v>
       </c>
       <c r="G1246" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1246" s="22">
         <v>-421635.6952912733</v>
       </c>
       <c r="I1246" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1246" s="22">
         <v>1687017.8014840567</v>
       </c>
       <c r="L1246" s="27"/>
       <c r="N1246" s="27"/>
       <c r="P1246" s="27"/>
       <c r="Q1246" s="27"/>
       <c r="R1246" s="27"/>
       <c r="S1246" s="27"/>
     </row>
-    <row r="1247" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1247" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1247" s="29" t="s">
         <v>268</v>
       </c>
       <c r="E1247" s="22">
         <v>2495480.9579401105</v>
       </c>
       <c r="F1247" s="22">
         <v>518057.85853480472</v>
       </c>
       <c r="G1247" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1247" s="22">
         <v>-422891.70178914256</v>
       </c>
       <c r="I1247" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1247" s="22">
         <v>1745301.7954283233</v>
       </c>
       <c r="L1247" s="27"/>
       <c r="N1247" s="27"/>
       <c r="P1247" s="27"/>
       <c r="Q1247" s="27"/>
       <c r="R1247" s="27"/>
       <c r="S1247" s="27"/>
     </row>
-    <row r="1248" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1248" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1248" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E1248" s="22">
         <v>2459696.0075203599</v>
       </c>
       <c r="F1248" s="22">
         <v>517736.08001358749</v>
       </c>
       <c r="G1248" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1248" s="22">
         <v>-446293.06566907605</v>
       </c>
       <c r="I1248" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1248" s="22">
         <v>1681980.445970298</v>
       </c>
       <c r="L1248" s="27"/>
       <c r="N1248" s="27"/>
       <c r="P1248" s="27"/>
       <c r="Q1248" s="27"/>
       <c r="R1248" s="27"/>
       <c r="S1248" s="27"/>
     </row>
-    <row r="1249" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1249" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1249" s="29" t="s">
         <v>174</v>
       </c>
       <c r="E1249" s="22">
         <v>2469669.7420268566</v>
       </c>
       <c r="F1249" s="22">
         <v>522257.43017742783</v>
       </c>
       <c r="G1249" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1249" s="22">
         <v>-465218.11118819681</v>
       </c>
       <c r="I1249" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1249" s="22">
         <v>1713495.1745404422</v>
       </c>
       <c r="L1249" s="27"/>
       <c r="N1249" s="27"/>
       <c r="P1249" s="27"/>
       <c r="Q1249" s="27"/>
       <c r="R1249" s="27"/>
       <c r="S1249" s="27"/>
     </row>
-    <row r="1250" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1250" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1250" s="29" t="s">
         <v>376</v>
       </c>
       <c r="E1250" s="22">
         <v>2439701.3534433655</v>
       </c>
       <c r="F1250" s="22">
         <v>524476.07359530334</v>
       </c>
       <c r="G1250" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1250" s="22">
         <v>-416284.17597307533</v>
       </c>
       <c r="I1250" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1250" s="22">
         <v>1758103.8627054887</v>
       </c>
       <c r="L1250" s="27"/>
       <c r="N1250" s="27"/>
       <c r="P1250" s="27"/>
       <c r="Q1250" s="27"/>
       <c r="R1250" s="27"/>
       <c r="S1250" s="27"/>
     </row>
-    <row r="1251" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1251" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1251" s="29" t="s">
         <v>377</v>
       </c>
       <c r="E1251" s="22">
         <v>2439701.3534433655</v>
       </c>
       <c r="F1251" s="22">
         <v>526394.02184172173</v>
       </c>
       <c r="G1251" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1251" s="22">
         <v>-445041.89499949745</v>
       </c>
       <c r="I1251" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1251" s="22">
         <v>1723123.5021043157</v>
       </c>
       <c r="L1251" s="27"/>
       <c r="N1251" s="27"/>
       <c r="P1251" s="27"/>
       <c r="Q1251" s="27"/>
       <c r="R1251" s="27"/>
       <c r="S1251" s="27"/>
     </row>
-    <row r="1252" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1252" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1252" s="29" t="s">
         <v>201</v>
       </c>
       <c r="E1252" s="22">
         <v>2472972.8667961024</v>
       </c>
       <c r="F1252" s="22">
         <v>523813.58474053961</v>
       </c>
       <c r="G1252" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1252" s="22">
         <v>-432557.13384859124</v>
       </c>
       <c r="I1252" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1252" s="22">
         <v>1763672.6346479305</v>
       </c>
       <c r="L1252" s="27"/>
       <c r="N1252" s="27"/>
       <c r="P1252" s="27"/>
       <c r="Q1252" s="27"/>
       <c r="R1252" s="27"/>
       <c r="S1252" s="27"/>
     </row>
-    <row r="1253" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1253" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1253" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1253" s="22">
         <v>2459610.4332222589</v>
       </c>
       <c r="F1253" s="22">
         <v>525229.54380572063</v>
       </c>
       <c r="G1253" s="22">
         <v>55.734743191539998</v>
       </c>
       <c r="H1253" s="22">
         <v>-418338.95723695774</v>
       </c>
       <c r="I1253" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1253" s="22">
         <v>1756239.9690919132</v>
       </c>
       <c r="L1253" s="27"/>
       <c r="N1253" s="27"/>
       <c r="P1253" s="27"/>
       <c r="Q1253" s="27"/>
       <c r="R1253" s="27"/>
       <c r="S1253" s="27"/>
     </row>
-    <row r="1254" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1254" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1254" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1254" s="22">
         <v>2394678.7320424938</v>
       </c>
       <c r="F1254" s="22">
         <v>531481.46803636081</v>
       </c>
       <c r="G1254" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1254" s="22">
         <v>-376081.55850668531</v>
       </c>
       <c r="I1254" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1254" s="22">
         <v>1754680.8314521441</v>
       </c>
       <c r="L1254" s="27"/>
       <c r="N1254" s="27"/>
       <c r="P1254" s="27"/>
       <c r="Q1254" s="27"/>
       <c r="R1254" s="27"/>
       <c r="S1254" s="27"/>
     </row>
-    <row r="1255" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1255" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1255" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1255" s="22">
         <v>2506279.7460022727</v>
       </c>
       <c r="F1255" s="22">
         <v>530722.77834980353</v>
       </c>
       <c r="G1255" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1255" s="22">
         <v>-398410.51735074713</v>
       </c>
       <c r="I1255" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1255" s="22">
         <v>1739648.7954533717</v>
       </c>
       <c r="L1255" s="27"/>
       <c r="N1255" s="27"/>
       <c r="P1255" s="27"/>
       <c r="Q1255" s="27"/>
       <c r="R1255" s="27"/>
       <c r="S1255" s="27"/>
     </row>
-    <row r="1256" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1256" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1256" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E1256" s="22">
         <v>2466519.4070501616</v>
       </c>
       <c r="F1256" s="22">
         <v>530027.26379590505</v>
       </c>
       <c r="G1256" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1256" s="22">
         <v>-338817.151125403</v>
       </c>
       <c r="I1256" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1256" s="22">
         <v>1786109.4613345345</v>
       </c>
       <c r="L1256" s="27"/>
       <c r="N1256" s="27"/>
       <c r="P1256" s="27"/>
       <c r="Q1256" s="27"/>
       <c r="R1256" s="27"/>
       <c r="S1256" s="27"/>
     </row>
-    <row r="1257" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1257" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1257" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E1257" s="22">
         <v>2496999.5205082921</v>
       </c>
       <c r="F1257" s="22">
         <v>527761.22659278661</v>
       </c>
       <c r="G1257" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1257" s="22">
         <v>-357391.81798875472</v>
       </c>
       <c r="I1257" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1257" s="22">
         <v>1746002.5706366852</v>
       </c>
       <c r="L1257" s="27"/>
       <c r="N1257" s="27"/>
       <c r="P1257" s="27"/>
       <c r="Q1257" s="27"/>
       <c r="R1257" s="27"/>
       <c r="S1257" s="27"/>
     </row>
-    <row r="1258" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1258" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1258" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1258" s="22">
         <v>2489925.8063607272</v>
       </c>
       <c r="F1258" s="22">
         <v>533474.15012780612</v>
       </c>
       <c r="G1258" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1258" s="22">
         <v>-336304.30718781194</v>
       </c>
       <c r="I1258" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1258" s="22">
         <v>1774734.3224068496</v>
       </c>
       <c r="L1258" s="27"/>
       <c r="N1258" s="27"/>
       <c r="P1258" s="27"/>
       <c r="Q1258" s="27"/>
       <c r="R1258" s="27"/>
       <c r="S1258" s="27"/>
     </row>
-    <row r="1259" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1259" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1259" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E1259" s="22">
         <v>2479011.9139826219</v>
       </c>
       <c r="F1259" s="22">
         <v>527115.28493788303</v>
       </c>
       <c r="G1259" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1259" s="22">
         <v>-352043.75817818858</v>
       </c>
       <c r="I1259" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1259" s="22">
         <v>1773624.6111324052</v>
       </c>
       <c r="L1259" s="27"/>
       <c r="N1259" s="27"/>
       <c r="P1259" s="27"/>
       <c r="Q1259" s="27"/>
       <c r="R1259" s="27"/>
       <c r="S1259" s="27"/>
     </row>
-    <row r="1260" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1260" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1260" s="29" t="s">
         <v>179</v>
       </c>
       <c r="E1260" s="22">
         <v>2483853.1152651021</v>
       </c>
       <c r="F1260" s="22">
         <v>521307.97258162545</v>
       </c>
       <c r="G1260" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1260" s="22">
         <v>-386747.30727525789</v>
       </c>
       <c r="I1260" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1260" s="22">
         <v>1765037.1103791413</v>
       </c>
       <c r="L1260" s="27"/>
       <c r="N1260" s="27"/>
       <c r="P1260" s="27"/>
       <c r="Q1260" s="27"/>
       <c r="R1260" s="27"/>
       <c r="S1260" s="27"/>
     </row>
-    <row r="1261" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1261" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1261" s="29" t="s">
         <v>378</v>
       </c>
       <c r="E1261" s="22">
         <v>2506878.8977346285</v>
       </c>
       <c r="F1261" s="22">
         <v>552795.58510726597</v>
       </c>
       <c r="G1261" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1261" s="22">
         <v>-391847.58487821475</v>
       </c>
       <c r="I1261" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1261" s="22">
         <v>1788098.0157123927</v>
       </c>
       <c r="L1261" s="27"/>
       <c r="N1261" s="27"/>
       <c r="P1261" s="27"/>
       <c r="Q1261" s="27"/>
       <c r="R1261" s="27"/>
       <c r="S1261" s="27"/>
     </row>
-    <row r="1262" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1262" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1262" s="29" t="s">
         <v>379</v>
       </c>
       <c r="E1262" s="22">
         <v>2507819.3995846258</v>
       </c>
       <c r="F1262" s="22">
         <v>555138.98880918731</v>
       </c>
       <c r="G1262" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1262" s="22">
         <v>-337940.03994138516</v>
       </c>
       <c r="I1262" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1262" s="22">
         <v>1863419.26572179</v>
       </c>
       <c r="L1262" s="27"/>
       <c r="N1262" s="27"/>
       <c r="P1262" s="27"/>
       <c r="Q1262" s="27"/>
       <c r="R1262" s="27"/>
       <c r="S1262" s="27"/>
     </row>
-    <row r="1263" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1263" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1263" s="29" t="s">
         <v>380</v>
       </c>
       <c r="E1263" s="22">
         <v>2533391.7919209953</v>
       </c>
       <c r="F1263" s="22">
         <v>531440.00211718585</v>
       </c>
       <c r="G1263" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1263" s="22">
         <v>-347555.75028582267</v>
       </c>
       <c r="I1263" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1263" s="22">
         <v>1883287.6519526511</v>
       </c>
       <c r="L1263" s="27"/>
       <c r="N1263" s="27"/>
       <c r="P1263" s="27"/>
       <c r="Q1263" s="27"/>
       <c r="R1263" s="27"/>
       <c r="S1263" s="27"/>
     </row>
-    <row r="1264" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1264" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1264" s="29" t="s">
         <v>381</v>
       </c>
       <c r="E1264" s="22">
         <v>2552495.8500756165</v>
       </c>
       <c r="F1264" s="22">
         <v>520716.78986143949</v>
       </c>
       <c r="G1264" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1264" s="22">
         <v>-406493.74623910629</v>
       </c>
       <c r="I1264" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1264" s="22">
         <v>1828576.728200902</v>
       </c>
       <c r="L1264" s="27"/>
       <c r="N1264" s="27"/>
       <c r="P1264" s="27"/>
       <c r="Q1264" s="27"/>
       <c r="R1264" s="27"/>
       <c r="S1264" s="27"/>
     </row>
-    <row r="1265" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1265" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1265" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1265" s="22">
         <v>2578035.7724717292</v>
       </c>
       <c r="F1265" s="22">
         <v>518222.58204369096</v>
       </c>
       <c r="G1265" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1265" s="22">
         <v>-412913.05952701764</v>
       </c>
       <c r="I1265" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1265" s="22">
         <v>1934300.8863304993</v>
       </c>
       <c r="L1265" s="27"/>
       <c r="N1265" s="27"/>
       <c r="P1265" s="27"/>
       <c r="Q1265" s="27"/>
       <c r="R1265" s="27"/>
       <c r="S1265" s="27"/>
     </row>
-    <row r="1266" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1266" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1266" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1266" s="22">
         <v>2687250.7881077128</v>
       </c>
       <c r="F1266" s="22">
         <v>609439.74901146546</v>
       </c>
       <c r="G1266" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1266" s="22">
         <v>-417471.25440669688</v>
       </c>
       <c r="I1266" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1266" s="22">
         <v>2006100.2622222379</v>
       </c>
       <c r="L1266" s="27"/>
       <c r="N1266" s="27"/>
       <c r="P1266" s="27"/>
       <c r="Q1266" s="27"/>
       <c r="R1266" s="27"/>
       <c r="S1266" s="27"/>
     </row>
     <row r="1267" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1267" s="33">
+      <c r="D1267" s="32">
         <v>2025</v>
       </c>
-      <c r="E1267" s="34"/>
-[...4 lines deleted...]
-      <c r="J1267" s="35"/>
+      <c r="E1267" s="33"/>
+      <c r="F1267" s="33"/>
+      <c r="G1267" s="33"/>
+      <c r="H1267" s="33"/>
+      <c r="I1267" s="33"/>
+      <c r="J1267" s="34"/>
       <c r="L1267" s="27"/>
       <c r="N1267" s="27"/>
       <c r="P1267" s="27"/>
       <c r="Q1267" s="27"/>
       <c r="R1267" s="27"/>
       <c r="S1267" s="27"/>
     </row>
-    <row r="1268" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1268" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1268" s="29" t="s">
         <v>102</v>
       </c>
       <c r="E1268" s="22">
         <v>2677948.5253857211</v>
       </c>
       <c r="F1268" s="22">
         <v>612058.8333754933</v>
       </c>
       <c r="G1268" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1268" s="22">
         <v>-384677.20057389134</v>
       </c>
       <c r="I1268" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1268" s="22">
         <v>1874465.3952484638</v>
       </c>
       <c r="L1268" s="27"/>
       <c r="N1268" s="27"/>
       <c r="P1268" s="27"/>
       <c r="Q1268" s="27"/>
       <c r="R1268" s="27"/>
       <c r="S1268" s="27"/>
     </row>
-    <row r="1269" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1269" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1269" s="29" t="s">
         <v>103</v>
       </c>
       <c r="E1269" s="22">
         <v>2719133.3930685129</v>
       </c>
       <c r="F1269" s="22">
         <v>615883.65567834023</v>
       </c>
       <c r="G1269" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1269" s="22">
         <v>-483099.50833340781</v>
       </c>
       <c r="I1269" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1269" s="22">
         <v>1790744.1959707406</v>
       </c>
       <c r="L1269" s="27"/>
       <c r="N1269" s="27"/>
       <c r="P1269" s="27"/>
       <c r="Q1269" s="27"/>
       <c r="R1269" s="27"/>
       <c r="S1269" s="27"/>
     </row>
-    <row r="1270" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1270" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1270" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E1270" s="22">
         <v>2709415.3293208</v>
       </c>
       <c r="F1270" s="22">
         <v>615177.66961669037</v>
       </c>
       <c r="G1270" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1270" s="22">
         <v>-468234.86381582334</v>
       </c>
       <c r="I1270" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1270" s="22">
         <v>1798710.5611516878</v>
       </c>
       <c r="L1270" s="27"/>
       <c r="N1270" s="27"/>
       <c r="P1270" s="27"/>
       <c r="Q1270" s="27"/>
       <c r="R1270" s="27"/>
       <c r="S1270" s="27"/>
     </row>
-    <row r="1271" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1271" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1271" s="29" t="s">
         <v>186</v>
       </c>
       <c r="E1271" s="22">
         <v>2717410.3857149305</v>
       </c>
       <c r="F1271" s="22">
         <v>626757.30281574116</v>
       </c>
       <c r="G1271" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1271" s="22">
         <v>-457133.74408772821</v>
       </c>
       <c r="I1271" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1271" s="22">
         <v>1839599.6166918799</v>
       </c>
       <c r="L1271" s="27"/>
       <c r="N1271" s="27"/>
       <c r="P1271" s="27"/>
       <c r="Q1271" s="27"/>
       <c r="R1271" s="27"/>
       <c r="S1271" s="27"/>
     </row>
-    <row r="1272" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1272" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1272" s="29" t="s">
         <v>187</v>
       </c>
       <c r="E1272" s="22">
         <v>2729241.3232195848</v>
       </c>
       <c r="F1272" s="22">
         <v>623987.14370615094</v>
       </c>
       <c r="G1272" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1272" s="22">
         <v>-478152.73805893422</v>
       </c>
       <c r="I1272" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1272" s="22">
         <v>1770660.9890776125</v>
       </c>
       <c r="L1272" s="27"/>
       <c r="N1272" s="27"/>
       <c r="P1272" s="27"/>
       <c r="Q1272" s="27"/>
       <c r="R1272" s="27"/>
       <c r="S1272" s="27"/>
     </row>
-    <row r="1273" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1273" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1273" s="29" t="s">
         <v>188</v>
       </c>
       <c r="E1273" s="22">
         <v>2705091.5373614831</v>
       </c>
       <c r="F1273" s="22">
         <v>615401.52504299907</v>
       </c>
       <c r="G1273" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1273" s="22">
         <v>-502275.42948468286</v>
       </c>
       <c r="I1273" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1273" s="22">
         <v>1743933.1540216496</v>
       </c>
       <c r="L1273" s="27"/>
       <c r="N1273" s="27"/>
       <c r="P1273" s="27"/>
       <c r="Q1273" s="27"/>
       <c r="R1273" s="27"/>
       <c r="S1273" s="27"/>
     </row>
-    <row r="1274" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1274" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1274" s="29" t="s">
         <v>382</v>
       </c>
       <c r="E1274" s="22">
         <v>2687469.7683816203</v>
       </c>
       <c r="F1274" s="22">
         <v>616577.75863076397</v>
       </c>
       <c r="G1274" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1274" s="22">
         <v>-497470.24630460632</v>
       </c>
       <c r="I1274" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1274" s="22">
         <v>1750532.0645446617</v>
       </c>
       <c r="L1274" s="27"/>
       <c r="N1274" s="27"/>
       <c r="P1274" s="27"/>
       <c r="Q1274" s="27"/>
       <c r="R1274" s="27"/>
       <c r="S1274" s="27"/>
     </row>
-    <row r="1275" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1275" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1275" s="29" t="s">
         <v>189</v>
       </c>
       <c r="E1275" s="22">
         <v>2733402.404673317</v>
       </c>
       <c r="F1275" s="22">
         <v>622105.53496471653</v>
       </c>
       <c r="G1275" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1275" s="22">
         <v>-465178.25789945287</v>
       </c>
       <c r="I1275" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1275" s="22">
         <v>1791175.2476993753</v>
       </c>
       <c r="L1275" s="27"/>
       <c r="N1275" s="27"/>
       <c r="P1275" s="27"/>
       <c r="Q1275" s="27"/>
       <c r="R1275" s="27"/>
       <c r="S1275" s="27"/>
     </row>
-    <row r="1276" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1276" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1276" s="29" t="s">
         <v>156</v>
       </c>
       <c r="E1276" s="22">
         <v>2721055.5224946463</v>
       </c>
       <c r="F1276" s="22">
         <v>622549.8384930375</v>
       </c>
       <c r="G1276" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1276" s="22">
         <v>-506408.73891832447</v>
       </c>
       <c r="I1276" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1276" s="22">
         <v>1783558.1634524129</v>
       </c>
       <c r="L1276" s="27"/>
       <c r="N1276" s="27"/>
       <c r="P1276" s="27"/>
       <c r="Q1276" s="27"/>
       <c r="R1276" s="27"/>
       <c r="S1276" s="27"/>
     </row>
-    <row r="1277" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1277" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1277" s="29" t="s">
         <v>383</v>
       </c>
       <c r="E1277" s="22">
         <v>2756356.299420936</v>
       </c>
       <c r="F1277" s="22">
         <v>624525.29535805597</v>
       </c>
       <c r="G1277" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1277" s="22">
         <v>-524171.0037276193</v>
       </c>
       <c r="I1277" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1277" s="22">
         <v>1773315.8206616768</v>
       </c>
       <c r="L1277" s="27"/>
       <c r="N1277" s="27"/>
       <c r="P1277" s="27"/>
       <c r="Q1277" s="27"/>
       <c r="R1277" s="27"/>
       <c r="S1277" s="27"/>
     </row>
-    <row r="1278" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1278" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1278" s="29" t="s">
         <v>384</v>
       </c>
       <c r="E1278" s="22">
         <v>2764938.0049007549</v>
       </c>
       <c r="F1278" s="22">
         <v>627051.9236261344</v>
       </c>
       <c r="G1278" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1278" s="22">
         <v>-509590.07963256096</v>
       </c>
       <c r="I1278" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1278" s="22">
         <v>1842635.6044462062</v>
       </c>
       <c r="L1278" s="27"/>
       <c r="N1278" s="27"/>
       <c r="P1278" s="27"/>
       <c r="Q1278" s="27"/>
       <c r="R1278" s="27"/>
       <c r="S1278" s="27"/>
     </row>
-    <row r="1279" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1279" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1279" s="29" t="s">
         <v>385</v>
       </c>
       <c r="E1279" s="22">
         <v>2777072.0974175599</v>
       </c>
       <c r="F1279" s="22">
         <v>629696.39211213531</v>
       </c>
       <c r="G1279" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1279" s="22">
         <v>-451670.77191400999</v>
       </c>
       <c r="I1279" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1279" s="22">
         <v>1968185.7507557683</v>
       </c>
       <c r="L1279" s="27"/>
       <c r="N1279" s="27"/>
       <c r="P1279" s="27"/>
       <c r="Q1279" s="27"/>
       <c r="R1279" s="27"/>
       <c r="S1279" s="27"/>
     </row>
-    <row r="1280" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1280" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1280" s="29" t="s">
         <v>386</v>
       </c>
       <c r="E1280" s="22">
         <v>2858908.2028616266</v>
       </c>
       <c r="F1280" s="22">
         <v>632201.98900982738</v>
       </c>
       <c r="G1280" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1280" s="22">
         <v>-462368.08325568843</v>
       </c>
       <c r="I1280" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1280" s="22">
         <v>1918460.3135404303</v>
       </c>
       <c r="L1280" s="27"/>
       <c r="N1280" s="27"/>
       <c r="P1280" s="27"/>
       <c r="Q1280" s="27"/>
       <c r="R1280" s="27"/>
       <c r="S1280" s="27"/>
     </row>
-    <row r="1281" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1281" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1281" s="29" t="s">
         <v>115</v>
       </c>
       <c r="E1281" s="22">
         <v>2795697.5538976477</v>
       </c>
       <c r="F1281" s="22">
         <v>624072.91735713801</v>
       </c>
       <c r="G1281" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1281" s="22">
         <v>-493188.72711550456</v>
       </c>
       <c r="I1281" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1281" s="22">
         <v>1779672.368518502</v>
       </c>
       <c r="L1281" s="27"/>
       <c r="N1281" s="27"/>
       <c r="P1281" s="27"/>
       <c r="Q1281" s="27"/>
       <c r="R1281" s="27"/>
       <c r="S1281" s="27"/>
     </row>
-    <row r="1282" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1282" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1282" s="29" t="s">
         <v>116</v>
       </c>
       <c r="E1282" s="22">
         <v>2783000.5398778077</v>
       </c>
       <c r="F1282" s="22">
         <v>618599.109152972</v>
       </c>
       <c r="G1282" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1282" s="22">
         <v>-537061.36486861901</v>
       </c>
       <c r="I1282" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1282" s="22">
         <v>1775474.2391811656</v>
       </c>
       <c r="L1282" s="27"/>
       <c r="N1282" s="27"/>
       <c r="P1282" s="27"/>
       <c r="Q1282" s="27"/>
       <c r="R1282" s="27"/>
       <c r="S1282" s="27"/>
     </row>
-    <row r="1283" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1283" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1283" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1283" s="22">
         <v>2736413.0696333842</v>
       </c>
       <c r="F1283" s="22">
         <v>650067.9829602422</v>
       </c>
       <c r="G1283" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1283" s="22">
         <v>-561460.70793895191</v>
       </c>
       <c r="I1283" s="22">
         <v>6148.6619819118496</v>
       </c>
       <c r="J1283" s="22">
         <v>1765495.7225986233</v>
       </c>
       <c r="L1283" s="27"/>
       <c r="N1283" s="27"/>
       <c r="P1283" s="27"/>
       <c r="Q1283" s="27"/>
       <c r="R1283" s="27"/>
       <c r="S1283" s="27"/>
     </row>
-    <row r="1284" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1284" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1284" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E1284" s="22">
         <v>2707545.5013369471</v>
       </c>
       <c r="F1284" s="22">
         <v>645939.38826305058</v>
       </c>
       <c r="G1284" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1284" s="22">
         <v>-583915.43477540847</v>
       </c>
       <c r="I1284" s="22">
         <v>6463.833836129601</v>
       </c>
       <c r="J1284" s="22">
         <v>1734977.5641838866</v>
       </c>
       <c r="L1284" s="27"/>
       <c r="N1284" s="27"/>
       <c r="P1284" s="27"/>
       <c r="Q1284" s="27"/>
       <c r="R1284" s="27"/>
       <c r="S1284" s="27"/>
     </row>
-    <row r="1285" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1285" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1285" s="29" t="s">
         <v>119</v>
       </c>
       <c r="E1285" s="22">
         <v>2712992.2790387501</v>
       </c>
       <c r="F1285" s="22">
         <v>673296.18298774364</v>
       </c>
       <c r="G1285" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1285" s="22">
         <v>-612444.53504022397</v>
       </c>
       <c r="I1285" s="22">
         <v>6463.833836129601</v>
       </c>
       <c r="J1285" s="22">
         <v>1768933.6100007237</v>
       </c>
       <c r="L1285" s="27"/>
       <c r="N1285" s="27"/>
       <c r="P1285" s="27"/>
       <c r="Q1285" s="27"/>
       <c r="R1285" s="27"/>
       <c r="S1285" s="27"/>
     </row>
-    <row r="1286" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1286" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1286" s="29" t="s">
         <v>162</v>
       </c>
       <c r="E1286" s="22">
         <v>2766899.4215854593</v>
       </c>
       <c r="F1286" s="22">
         <v>675687.65630428947</v>
       </c>
       <c r="G1286" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1286" s="22">
         <v>-659976.71097025787</v>
       </c>
       <c r="I1286" s="22">
         <v>6463.1435723394006</v>
       </c>
       <c r="J1286" s="22">
         <v>1691627.0843448341</v>
       </c>
       <c r="L1286" s="27"/>
       <c r="N1286" s="27"/>
       <c r="P1286" s="27"/>
       <c r="Q1286" s="27"/>
       <c r="R1286" s="27"/>
       <c r="S1286" s="27"/>
     </row>
-    <row r="1287" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1287" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1287" s="29" t="s">
         <v>387</v>
       </c>
       <c r="E1287" s="22">
         <v>2698101.0789757525</v>
       </c>
       <c r="F1287" s="22">
         <v>680599.80675155343</v>
       </c>
       <c r="G1287" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1287" s="22">
         <v>-571619.02920879656</v>
       </c>
       <c r="I1287" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1287" s="22">
         <v>1741478.4872082712</v>
       </c>
       <c r="L1287" s="27"/>
       <c r="N1287" s="27"/>
       <c r="P1287" s="27"/>
       <c r="Q1287" s="27"/>
       <c r="R1287" s="27"/>
       <c r="S1287" s="27"/>
     </row>
-    <row r="1288" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1288" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1288" s="29" t="s">
         <v>388</v>
       </c>
       <c r="E1288" s="22">
         <v>2728528.1413627402</v>
       </c>
       <c r="F1288" s="22">
         <v>671350.10405118042</v>
       </c>
       <c r="G1288" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1288" s="22">
         <v>-578236.00586329657</v>
       </c>
       <c r="I1288" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1288" s="22">
         <v>1732986.559833006</v>
       </c>
       <c r="L1288" s="27"/>
       <c r="N1288" s="27"/>
       <c r="P1288" s="27"/>
       <c r="Q1288" s="27"/>
       <c r="R1288" s="27"/>
       <c r="S1288" s="27"/>
     </row>
-    <row r="1289" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1289" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1289" s="29" t="s">
         <v>389</v>
       </c>
       <c r="E1289" s="22">
         <v>2775547.2871014331</v>
       </c>
       <c r="F1289" s="22">
         <v>666767.21281189751</v>
       </c>
       <c r="G1289" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1289" s="22">
         <v>-604189.16630972468</v>
       </c>
       <c r="I1289" s="22">
         <v>6463.1012043394003</v>
       </c>
       <c r="J1289" s="22">
         <v>1680222.240601135</v>
       </c>
       <c r="L1289" s="27"/>
       <c r="N1289" s="27"/>
       <c r="P1289" s="27"/>
       <c r="Q1289" s="27"/>
       <c r="R1289" s="27"/>
       <c r="S1289" s="27"/>
     </row>
-    <row r="1290" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1290" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1290" s="29" t="s">
         <v>166</v>
       </c>
       <c r="E1290" s="22">
         <v>2740982.6335958974</v>
       </c>
       <c r="F1290" s="22">
         <v>667263.86173865153</v>
       </c>
       <c r="G1290" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1290" s="22">
         <v>-464040.78913943528</v>
       </c>
       <c r="I1290" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1290" s="22">
         <v>1713075.6135752613</v>
       </c>
       <c r="L1290" s="27"/>
       <c r="N1290" s="27"/>
       <c r="P1290" s="27"/>
       <c r="Q1290" s="27"/>
       <c r="R1290" s="27"/>
       <c r="S1290" s="27"/>
     </row>
-    <row r="1291" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1291" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1291" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1291" s="22">
         <v>2692631</v>
       </c>
       <c r="F1291" s="22">
         <v>663618</v>
       </c>
       <c r="G1291" s="22">
         <v>56</v>
       </c>
       <c r="H1291" s="22">
         <v>-356425</v>
       </c>
       <c r="I1291" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1291" s="22">
         <v>1869151.6726158308</v>
       </c>
       <c r="L1291" s="27"/>
       <c r="N1291" s="27"/>
       <c r="P1291" s="27"/>
       <c r="Q1291" s="27"/>
       <c r="R1291" s="27"/>
       <c r="S1291" s="27"/>
     </row>
-    <row r="1292" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1292" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1292" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1292" s="22">
         <v>2694457.9145811689</v>
       </c>
       <c r="F1292" s="22">
         <v>662555.05308810004</v>
       </c>
       <c r="G1292" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1292" s="22">
         <v>-377287.43581418169</v>
       </c>
       <c r="I1292" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1292" s="22">
         <v>1742622.7065622928</v>
       </c>
       <c r="L1292" s="27"/>
       <c r="N1292" s="27"/>
       <c r="P1292" s="27"/>
       <c r="Q1292" s="27"/>
       <c r="R1292" s="27"/>
       <c r="S1292" s="27"/>
     </row>
-    <row r="1293" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1293" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1293" s="29" t="s">
         <v>390</v>
       </c>
       <c r="E1293" s="22">
         <v>2678598.0373982242</v>
       </c>
       <c r="F1293" s="22">
         <v>652228.4367481363</v>
       </c>
       <c r="G1293" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1293" s="22">
         <v>-394925.46153669979</v>
       </c>
       <c r="I1293" s="22">
         <v>6466.2395037575006</v>
       </c>
       <c r="J1293" s="22">
         <v>1699429.3855736116</v>
       </c>
       <c r="L1293" s="27"/>
       <c r="N1293" s="27"/>
       <c r="P1293" s="27"/>
       <c r="Q1293" s="27"/>
       <c r="R1293" s="27"/>
       <c r="S1293" s="27"/>
     </row>
-    <row r="1294" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1294" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1294" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1294" s="22">
         <v>2704636.1537229856</v>
       </c>
       <c r="F1294" s="22">
         <v>641897.78273795964</v>
       </c>
       <c r="G1294" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1294" s="22">
         <v>-455754.91195446998</v>
       </c>
       <c r="I1294" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1294" s="22">
         <v>1716182.500715188</v>
       </c>
       <c r="L1294" s="27"/>
       <c r="N1294" s="27"/>
       <c r="P1294" s="27"/>
       <c r="Q1294" s="27"/>
       <c r="R1294" s="27"/>
       <c r="S1294" s="27"/>
     </row>
-    <row r="1295" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1295" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1295" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E1295" s="22">
         <v>2716726.8521118606</v>
       </c>
       <c r="F1295" s="22">
         <v>621057.35416721506</v>
       </c>
       <c r="G1295" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1295" s="22">
         <v>-465967.04540434317</v>
       </c>
       <c r="I1295" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1295" s="22">
         <v>1708120.9513593102</v>
       </c>
       <c r="L1295" s="27"/>
       <c r="N1295" s="27"/>
       <c r="P1295" s="27"/>
       <c r="Q1295" s="27"/>
       <c r="R1295" s="27"/>
       <c r="S1295" s="27"/>
     </row>
-    <row r="1296" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1296" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1296" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1296" s="22">
         <v>2666266.1899367697</v>
       </c>
       <c r="F1296" s="22">
         <v>599140.48023369256</v>
       </c>
       <c r="G1296" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1296" s="22">
         <v>-457581.39511208795</v>
       </c>
       <c r="I1296" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1296" s="22">
         <v>1707913.7506078342</v>
       </c>
       <c r="L1296" s="27"/>
       <c r="N1296" s="27"/>
       <c r="P1296" s="27"/>
       <c r="Q1296" s="27"/>
       <c r="R1296" s="27"/>
       <c r="S1296" s="27"/>
     </row>
-    <row r="1297" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1297" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1297" s="29" t="s">
         <v>173</v>
       </c>
       <c r="E1297" s="22">
         <v>2648148.2219903586</v>
       </c>
       <c r="F1297" s="22">
         <v>600886.14904267271</v>
       </c>
       <c r="G1297" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1297" s="22">
         <v>-393661.96476875263</v>
       </c>
       <c r="I1297" s="22">
         <v>6469.6426797207305</v>
       </c>
       <c r="J1297" s="22">
         <v>1746785.410328425</v>
       </c>
       <c r="L1297" s="27"/>
       <c r="N1297" s="27"/>
       <c r="P1297" s="27"/>
       <c r="Q1297" s="27"/>
       <c r="R1297" s="27"/>
       <c r="S1297" s="27"/>
     </row>
-    <row r="1298" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1298" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1298" s="29" t="s">
         <v>391</v>
       </c>
       <c r="E1298" s="22">
         <v>2699068.6097748708</v>
       </c>
       <c r="F1298" s="22">
         <v>611218.76033076586</v>
       </c>
       <c r="G1298" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1298" s="22">
         <v>-402569.89893596637</v>
       </c>
       <c r="I1298" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1298" s="22">
         <v>1722169.0395748415</v>
       </c>
       <c r="L1298" s="27"/>
       <c r="N1298" s="27"/>
       <c r="P1298" s="27"/>
       <c r="Q1298" s="27"/>
       <c r="R1298" s="27"/>
       <c r="S1298" s="27"/>
     </row>
-    <row r="1299" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1299" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1299" s="29" t="s">
         <v>392</v>
       </c>
       <c r="E1299" s="22">
         <v>2691334.1901871799</v>
       </c>
       <c r="F1299" s="22">
         <v>599509.58910568734</v>
       </c>
       <c r="G1299" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1299" s="22">
         <v>-381029.0265768572</v>
       </c>
       <c r="I1299" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1299" s="22">
         <v>1762757.3949112901</v>
       </c>
       <c r="L1299" s="27"/>
       <c r="N1299" s="27"/>
       <c r="P1299" s="27"/>
       <c r="Q1299" s="27"/>
       <c r="R1299" s="27"/>
       <c r="S1299" s="27"/>
     </row>
-    <row r="1300" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1300" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1300" s="29" t="s">
         <v>393</v>
       </c>
       <c r="E1300" s="22">
         <v>2678984.1493818657</v>
       </c>
       <c r="F1300" s="22">
         <v>595176.64615021565</v>
       </c>
       <c r="G1300" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1300" s="22">
         <v>-391927.24763333099</v>
       </c>
       <c r="I1300" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1300" s="22">
         <v>1721347.7376222734</v>
       </c>
       <c r="L1300" s="27"/>
       <c r="N1300" s="27"/>
       <c r="P1300" s="27"/>
       <c r="Q1300" s="27"/>
       <c r="R1300" s="27"/>
       <c r="S1300" s="27"/>
     </row>
-    <row r="1301" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1301" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1301" s="29" t="s">
         <v>135</v>
       </c>
       <c r="E1301" s="22">
         <v>2673378.3214735696</v>
       </c>
       <c r="F1301" s="22">
         <v>580067.30640360166</v>
       </c>
       <c r="G1301" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1301" s="22">
         <v>-174714.04332990246</v>
       </c>
       <c r="I1301" s="22">
         <v>6466.8822739200605</v>
       </c>
       <c r="J1301" s="22">
         <v>1887925.1684685706</v>
       </c>
       <c r="L1301" s="27"/>
       <c r="N1301" s="27"/>
       <c r="P1301" s="27"/>
       <c r="Q1301" s="27"/>
       <c r="R1301" s="27"/>
       <c r="S1301" s="27"/>
     </row>
-    <row r="1302" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1302" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1302" s="29" t="s">
         <v>136</v>
       </c>
       <c r="E1302" s="22">
         <v>2727501.6337790047</v>
       </c>
       <c r="F1302" s="22">
         <v>581870.53141816542</v>
       </c>
       <c r="G1302" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1302" s="22">
         <v>-189538.13069105698</v>
       </c>
       <c r="I1302" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1302" s="22">
         <v>2019372.323139648</v>
       </c>
       <c r="L1302" s="27"/>
       <c r="N1302" s="27"/>
       <c r="P1302" s="27"/>
       <c r="Q1302" s="27"/>
       <c r="R1302" s="27"/>
       <c r="S1302" s="27"/>
     </row>
-    <row r="1303" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1303" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1303" s="29" t="s">
         <v>137</v>
       </c>
       <c r="E1303" s="22">
         <v>2719732.9535265323</v>
       </c>
       <c r="F1303" s="22">
         <v>607825.93998886296</v>
       </c>
       <c r="G1303" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1303" s="22">
         <v>-173352.63886400813</v>
       </c>
       <c r="I1303" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1303" s="22">
         <v>1920813.6536066018</v>
       </c>
       <c r="L1303" s="27"/>
       <c r="N1303" s="27"/>
       <c r="P1303" s="27"/>
       <c r="Q1303" s="27"/>
       <c r="R1303" s="27"/>
       <c r="S1303" s="27"/>
     </row>
-    <row r="1304" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1304" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1304" s="29" t="s">
         <v>138</v>
       </c>
       <c r="E1304" s="22">
         <v>2737245.6208446114</v>
       </c>
       <c r="F1304" s="22">
         <v>606667.13707346609</v>
       </c>
       <c r="G1304" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1304" s="22">
         <v>-163310.99643206043</v>
       </c>
       <c r="I1304" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1304" s="22">
         <v>2010062.4183965169</v>
       </c>
       <c r="L1304" s="27"/>
       <c r="N1304" s="27"/>
       <c r="P1304" s="27"/>
       <c r="Q1304" s="27"/>
       <c r="R1304" s="27"/>
       <c r="S1304" s="27"/>
     </row>
-    <row r="1305" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1305" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1305" s="29" t="s">
         <v>139</v>
       </c>
       <c r="E1305" s="22">
         <v>2727256.0433331467</v>
       </c>
       <c r="F1305" s="22">
         <v>605646.73329378094</v>
       </c>
       <c r="G1305" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1305" s="22">
         <v>-123199.11936251988</v>
       </c>
       <c r="I1305" s="22">
         <v>6463.6620109607302</v>
       </c>
       <c r="J1305" s="22">
         <v>1861707.3781619058</v>
       </c>
       <c r="L1305" s="27"/>
       <c r="N1305" s="27"/>
       <c r="P1305" s="27"/>
       <c r="Q1305" s="27"/>
       <c r="R1305" s="27"/>
       <c r="S1305" s="27"/>
     </row>
-    <row r="1306" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1306" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1306" s="29" t="s">
         <v>140</v>
       </c>
       <c r="E1306" s="22">
         <v>2754260.7656261725</v>
       </c>
       <c r="F1306" s="22">
         <v>602571.90789888159</v>
       </c>
       <c r="G1306" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1306" s="22">
         <v>-225662.52466280793</v>
       </c>
       <c r="I1306" s="22">
         <v>6483.4118764070208</v>
       </c>
       <c r="J1306" s="22">
         <v>1934912.8460374388</v>
       </c>
       <c r="L1306" s="27"/>
       <c r="N1306" s="27"/>
       <c r="P1306" s="27"/>
       <c r="Q1306" s="27"/>
       <c r="R1306" s="27"/>
       <c r="S1306" s="27"/>
     </row>
-    <row r="1307" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1307" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1307" s="29" t="s">
         <v>177</v>
       </c>
       <c r="E1307" s="22">
         <v>2733263.4015960614</v>
       </c>
       <c r="F1307" s="22">
         <v>602571.77451443207</v>
       </c>
       <c r="G1307" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1307" s="22">
         <v>-157802.66790270939</v>
       </c>
       <c r="I1307" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1307" s="22">
         <v>1969230.4897299646</v>
       </c>
       <c r="L1307" s="27"/>
       <c r="N1307" s="27"/>
       <c r="P1307" s="27"/>
       <c r="Q1307" s="27"/>
       <c r="R1307" s="27"/>
       <c r="S1307" s="27"/>
     </row>
-    <row r="1308" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1308" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1308" s="29" t="s">
         <v>178</v>
       </c>
       <c r="E1308" s="22">
         <v>2738050.3390253866</v>
       </c>
       <c r="F1308" s="22">
         <v>601740.39465489495</v>
       </c>
       <c r="G1308" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1308" s="22">
         <v>-172248.50947259052</v>
       </c>
       <c r="I1308" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1308" s="22">
         <v>1896606.5880335413</v>
       </c>
       <c r="L1308" s="27"/>
       <c r="N1308" s="27"/>
       <c r="P1308" s="27"/>
       <c r="Q1308" s="27"/>
       <c r="R1308" s="27"/>
       <c r="S1308" s="27"/>
     </row>
-    <row r="1309" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1309" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1309" s="29" t="s">
         <v>394</v>
       </c>
       <c r="E1309" s="22">
         <v>2727970.5883744177</v>
       </c>
       <c r="F1309" s="22">
         <v>602057.78328476427</v>
       </c>
       <c r="G1309" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1309" s="22">
         <v>-124407.21925792116</v>
       </c>
       <c r="I1309" s="22">
         <v>6483.1610724070206</v>
       </c>
       <c r="J1309" s="22">
         <v>1871710.3420636305</v>
       </c>
       <c r="L1309" s="27"/>
       <c r="N1309" s="27"/>
       <c r="P1309" s="27"/>
       <c r="Q1309" s="27"/>
       <c r="R1309" s="27"/>
       <c r="S1309" s="27"/>
     </row>
-    <row r="1310" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1310" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1310" s="29" t="s">
         <v>395</v>
       </c>
       <c r="E1310" s="22">
         <v>2724109.0978215015</v>
       </c>
       <c r="F1310" s="22">
         <v>597627.38096159499</v>
       </c>
       <c r="G1310" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1310" s="22">
         <v>-124033.7295247867</v>
       </c>
       <c r="I1310" s="22">
         <v>6477.5435435869213</v>
       </c>
       <c r="J1310" s="22">
         <v>1912804.9507138897</v>
       </c>
       <c r="L1310" s="27"/>
       <c r="N1310" s="27"/>
       <c r="P1310" s="27"/>
       <c r="Q1310" s="27"/>
       <c r="R1310" s="27"/>
       <c r="S1310" s="27"/>
     </row>
-    <row r="1311" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1311" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1311" s="29" t="s">
         <v>396</v>
       </c>
       <c r="E1311" s="22">
         <v>2728392.3339513224</v>
       </c>
       <c r="F1311" s="22">
         <v>604459.0413953868</v>
       </c>
       <c r="G1311" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1311" s="22">
         <v>-59572.692090636148</v>
       </c>
       <c r="I1311" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1311" s="22">
         <v>1969413.762217547</v>
       </c>
       <c r="L1311" s="27"/>
       <c r="N1311" s="27"/>
       <c r="P1311" s="27"/>
       <c r="Q1311" s="27"/>
       <c r="R1311" s="27"/>
       <c r="S1311" s="27"/>
     </row>
-    <row r="1312" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1312" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1312" s="29" t="s">
         <v>397</v>
       </c>
       <c r="E1312" s="22">
         <v>2789943.8384467019</v>
       </c>
       <c r="F1312" s="22">
         <v>625580.57672436954</v>
       </c>
       <c r="G1312" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1312" s="22">
         <v>-95581.583144053351</v>
       </c>
       <c r="I1312" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1312" s="22">
         <v>1944902.2071493422</v>
       </c>
       <c r="L1312" s="27"/>
       <c r="N1312" s="27"/>
       <c r="P1312" s="27"/>
       <c r="Q1312" s="27"/>
       <c r="R1312" s="27"/>
       <c r="S1312" s="27"/>
     </row>
-    <row r="1313" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1313" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1313" s="29" t="s">
         <v>181</v>
       </c>
       <c r="E1313" s="22">
         <v>2847956.3257462992</v>
       </c>
       <c r="F1313" s="22">
         <v>627925.09911698767</v>
       </c>
       <c r="G1313" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1313" s="22">
         <v>-176138.37522827275</v>
       </c>
       <c r="I1313" s="22">
         <v>6477.5425669203505</v>
       </c>
       <c r="J1313" s="22">
         <v>1824552.2182176386</v>
       </c>
       <c r="L1313" s="27"/>
       <c r="N1313" s="27"/>
       <c r="P1313" s="27"/>
       <c r="Q1313" s="27"/>
       <c r="R1313" s="27"/>
       <c r="S1313" s="27"/>
     </row>
-    <row r="1314" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1314" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1314" s="29" t="s">
         <v>182</v>
       </c>
       <c r="E1314" s="22">
         <v>2859961.5299589825</v>
       </c>
       <c r="F1314" s="22">
         <v>637206.32235704781</v>
       </c>
       <c r="G1314" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1314" s="22">
         <v>-224531.57651258691</v>
       </c>
       <c r="I1314" s="22">
         <v>6471.9898235213004</v>
       </c>
       <c r="J1314" s="22">
         <v>2123054.072422375</v>
       </c>
       <c r="L1314" s="27"/>
       <c r="N1314" s="27"/>
       <c r="P1314" s="27"/>
       <c r="Q1314" s="27"/>
       <c r="R1314" s="27"/>
       <c r="S1314" s="27"/>
     </row>
-    <row r="1315" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1315" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1315" s="29" t="s">
         <v>183</v>
       </c>
       <c r="E1315" s="22">
         <v>2845093.7963261805</v>
       </c>
       <c r="F1315" s="22">
         <v>637524.53039116052</v>
       </c>
       <c r="G1315" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1315" s="22">
         <v>-170441.69603424042</v>
       </c>
       <c r="I1315" s="22">
         <v>6471.9750426521105</v>
       </c>
       <c r="J1315" s="22">
         <v>2214403.1585131036</v>
       </c>
       <c r="L1315" s="27"/>
       <c r="N1315" s="27"/>
       <c r="P1315" s="27"/>
       <c r="Q1315" s="27"/>
       <c r="R1315" s="27"/>
       <c r="S1315" s="27"/>
     </row>
     <row r="1316" spans="4:19" ht="18" x14ac:dyDescent="0.25">
-      <c r="D1316" s="33">
+      <c r="D1316" s="32">
         <v>2026</v>
       </c>
-      <c r="E1316" s="34"/>
-[...4 lines deleted...]
-      <c r="J1316" s="35"/>
+      <c r="E1316" s="33"/>
+      <c r="F1316" s="33"/>
+      <c r="G1316" s="33"/>
+      <c r="H1316" s="33"/>
+      <c r="I1316" s="33"/>
+      <c r="J1316" s="34"/>
       <c r="L1316" s="27"/>
       <c r="N1316" s="27"/>
       <c r="P1316" s="27"/>
       <c r="Q1316" s="27"/>
       <c r="R1316" s="27"/>
       <c r="S1316" s="27"/>
     </row>
-    <row r="1317" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1317" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1317" s="29" t="s">
         <v>246</v>
       </c>
       <c r="E1317" s="22">
         <v>2859799.9733646451</v>
       </c>
       <c r="F1317" s="22">
         <v>638446.35407186311</v>
       </c>
       <c r="G1317" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1317" s="22">
         <v>-143530.15862540854</v>
       </c>
       <c r="I1317" s="22">
         <v>6471.9750426521105</v>
       </c>
       <c r="J1317" s="22">
         <v>2163090.7486444251</v>
       </c>
       <c r="L1317" s="27"/>
       <c r="N1317" s="27"/>
       <c r="P1317" s="27"/>
       <c r="Q1317" s="27"/>
       <c r="R1317" s="27"/>
       <c r="S1317" s="27"/>
     </row>
-    <row r="1318" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1318" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1318" s="29" t="s">
         <v>247</v>
       </c>
       <c r="E1318" s="22">
         <v>2831559.4154297989</v>
       </c>
       <c r="F1318" s="22">
         <v>639394.20891136047</v>
       </c>
       <c r="G1318" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1318" s="22">
         <v>-148575.15258777252</v>
       </c>
       <c r="I1318" s="22">
         <v>6471.9726374391103</v>
       </c>
       <c r="J1318" s="22">
         <v>2086292.4489276127</v>
       </c>
       <c r="L1318" s="27"/>
       <c r="N1318" s="27"/>
       <c r="P1318" s="27"/>
       <c r="Q1318" s="27"/>
       <c r="R1318" s="27"/>
       <c r="S1318" s="27"/>
     </row>
-    <row r="1319" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1319" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1319" s="29" t="s">
         <v>104</v>
       </c>
       <c r="E1319" s="22">
         <v>2842494.0641645379</v>
       </c>
       <c r="F1319" s="22">
         <v>638823.59540712892</v>
       </c>
       <c r="G1319" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1319" s="22">
         <v>-206710.13155709882</v>
       </c>
       <c r="I1319" s="22">
         <v>6466.4252250934096</v>
       </c>
       <c r="J1319" s="22">
         <v>1985508.8905659439</v>
       </c>
       <c r="L1319" s="27"/>
       <c r="N1319" s="27"/>
       <c r="P1319" s="27"/>
       <c r="Q1319" s="27"/>
       <c r="R1319" s="27"/>
       <c r="S1319" s="27"/>
     </row>
-    <row r="1320" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1320" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1320" s="29" t="s">
         <v>105</v>
       </c>
       <c r="E1320" s="22">
         <v>2825305.1999822557</v>
       </c>
       <c r="F1320" s="22">
         <v>652532.58931073442</v>
       </c>
       <c r="G1320" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1320" s="22">
         <v>-195885.94776044681</v>
       </c>
       <c r="I1320" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1320" s="22">
         <v>1978413.513418165</v>
       </c>
       <c r="L1320" s="27"/>
       <c r="N1320" s="27"/>
       <c r="P1320" s="27"/>
       <c r="Q1320" s="27"/>
       <c r="R1320" s="27"/>
       <c r="S1320" s="27"/>
     </row>
-    <row r="1321" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1321" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1321" s="29" t="s">
         <v>106</v>
       </c>
       <c r="E1321" s="22">
         <v>2797085.3633049596</v>
       </c>
       <c r="F1321" s="22">
         <v>657281.21653579723</v>
       </c>
       <c r="G1321" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1321" s="22">
         <v>-179337.16408299765</v>
       </c>
       <c r="I1321" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1321" s="22">
         <v>1908196.648278015</v>
       </c>
       <c r="L1321" s="27"/>
       <c r="N1321" s="27"/>
       <c r="P1321" s="27"/>
       <c r="Q1321" s="27"/>
       <c r="R1321" s="27"/>
       <c r="S1321" s="27"/>
     </row>
-    <row r="1322" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1322" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1322" s="29" t="s">
         <v>398</v>
       </c>
       <c r="E1322" s="22">
         <v>2804955.4431326129</v>
       </c>
       <c r="F1322" s="22">
         <v>679478.62026866688</v>
       </c>
       <c r="G1322" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1322" s="22">
         <v>-154934.03221246699</v>
       </c>
       <c r="I1322" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1322" s="22">
         <v>1919438.6706144332</v>
       </c>
       <c r="L1322" s="27"/>
       <c r="N1322" s="27"/>
       <c r="P1322" s="27"/>
       <c r="Q1322" s="27"/>
       <c r="R1322" s="27"/>
       <c r="S1322" s="27"/>
     </row>
-    <row r="1323" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1323" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1323" s="29" t="s">
         <v>285</v>
       </c>
       <c r="E1323" s="22">
         <v>2769755.6637013806</v>
       </c>
       <c r="F1323" s="22">
         <v>678335.8176714906</v>
       </c>
       <c r="G1323" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1323" s="22">
         <v>-141098.6431947595</v>
       </c>
       <c r="I1323" s="22">
         <v>6466.4252250934105</v>
       </c>
       <c r="J1323" s="22">
         <v>1909548.5771439411</v>
       </c>
       <c r="L1323" s="27"/>
       <c r="N1323" s="27"/>
       <c r="P1323" s="27"/>
       <c r="Q1323" s="27"/>
       <c r="R1323" s="27"/>
       <c r="S1323" s="27"/>
     </row>
-    <row r="1324" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1324" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1324" s="29" t="s">
         <v>109</v>
       </c>
       <c r="E1324" s="22">
         <v>2794375.7770367204</v>
       </c>
       <c r="F1324" s="22">
         <v>716376.0301612441</v>
       </c>
       <c r="G1324" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1324" s="22">
         <v>-117216.1978403508</v>
       </c>
       <c r="I1324" s="22">
         <v>6460.7901491744105</v>
       </c>
       <c r="J1324" s="22">
         <v>2019393.9813586646</v>
       </c>
       <c r="L1324" s="27"/>
       <c r="N1324" s="27"/>
       <c r="P1324" s="27"/>
       <c r="Q1324" s="27"/>
       <c r="R1324" s="27"/>
       <c r="S1324" s="27"/>
     </row>
-    <row r="1325" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1325" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1325" s="29" t="s">
         <v>110</v>
       </c>
       <c r="E1325" s="22">
         <v>2885559.657660279</v>
       </c>
       <c r="F1325" s="22">
         <v>716104.91916384152</v>
       </c>
       <c r="G1325" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1325" s="22">
         <v>-265282.08108053601</v>
       </c>
       <c r="I1325" s="22">
         <v>6460.7901491744105</v>
       </c>
       <c r="J1325" s="22">
         <v>1952242.7360701107</v>
       </c>
       <c r="L1325" s="27"/>
       <c r="N1325" s="27"/>
       <c r="P1325" s="27"/>
       <c r="Q1325" s="27"/>
       <c r="R1325" s="27"/>
       <c r="S1325" s="27"/>
     </row>
-    <row r="1326" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1326" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1326" s="29" t="s">
         <v>255</v>
       </c>
       <c r="E1326" s="22">
         <v>2893728.7431465359</v>
       </c>
       <c r="F1326" s="22">
         <v>714827.05533535196</v>
       </c>
       <c r="G1326" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1326" s="22">
         <v>-249481.56161553558</v>
       </c>
       <c r="I1326" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1326" s="22">
         <v>2016295.9446074194</v>
       </c>
       <c r="L1326" s="27"/>
       <c r="N1326" s="27"/>
       <c r="P1326" s="27"/>
       <c r="Q1326" s="27"/>
       <c r="R1326" s="27"/>
       <c r="S1326" s="27"/>
     </row>
-    <row r="1327" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1327" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1327" s="29" t="s">
         <v>403</v>
       </c>
       <c r="E1327" s="22">
         <v>2847402.0052696615</v>
       </c>
       <c r="F1327" s="22">
         <v>713232.60450251622</v>
       </c>
       <c r="G1327" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1327" s="22">
         <v>-126988.97534190281</v>
       </c>
       <c r="I1327" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1327" s="22">
         <v>2143905.853756771</v>
       </c>
       <c r="L1327" s="27"/>
       <c r="N1327" s="27"/>
       <c r="P1327" s="27"/>
       <c r="Q1327" s="27"/>
       <c r="R1327" s="27"/>
       <c r="S1327" s="27"/>
     </row>
-    <row r="1328" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1328" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1328" s="29" t="s">
         <v>257</v>
       </c>
       <c r="E1328" s="22">
         <v>2764308.9451725841</v>
       </c>
       <c r="F1328" s="22">
         <v>705366.42957767996</v>
       </c>
       <c r="G1328" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1328" s="22">
         <v>-71622.822504851734</v>
       </c>
       <c r="I1328" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1328" s="22">
         <v>2102313.2930769562</v>
       </c>
       <c r="L1328" s="27"/>
       <c r="N1328" s="27"/>
       <c r="P1328" s="27"/>
       <c r="Q1328" s="27"/>
       <c r="R1328" s="27"/>
       <c r="S1328" s="27"/>
     </row>
-    <row r="1329" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1329" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1329" s="29" t="s">
         <v>258</v>
       </c>
       <c r="E1329" s="22">
         <v>2744741.9123523878</v>
       </c>
       <c r="F1329" s="22">
         <v>706240.24204395222</v>
       </c>
       <c r="G1329" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1329" s="22">
         <v>-108664.74680809022</v>
       </c>
       <c r="I1329" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1329" s="22">
         <v>1951111.3643633979</v>
       </c>
       <c r="L1329" s="27"/>
       <c r="N1329" s="27"/>
       <c r="P1329" s="27"/>
       <c r="Q1329" s="27"/>
       <c r="R1329" s="27"/>
       <c r="S1329" s="27"/>
     </row>
-    <row r="1330" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1330" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1330" s="29" t="s">
         <v>259</v>
       </c>
       <c r="E1330" s="22">
         <v>2786970.7763053626</v>
       </c>
       <c r="F1330" s="22">
         <v>723962.38386027014</v>
       </c>
       <c r="G1330" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1330" s="22">
         <v>-98580.870184677246</v>
       </c>
       <c r="I1330" s="22">
         <v>6445.6833454036696</v>
       </c>
       <c r="J1330" s="22">
         <v>1996386.615449952</v>
       </c>
       <c r="L1330" s="27"/>
       <c r="N1330" s="27"/>
       <c r="P1330" s="27"/>
       <c r="Q1330" s="27"/>
       <c r="R1330" s="27"/>
       <c r="S1330" s="27"/>
     </row>
-    <row r="1331" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1331" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1331" s="29" t="s">
         <v>288</v>
       </c>
       <c r="E1331" s="22">
         <v>2784471.0019910755</v>
       </c>
       <c r="F1331" s="22">
         <v>740823.02399342507</v>
       </c>
       <c r="G1331" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1331" s="22">
         <v>-161592.98746414611</v>
       </c>
       <c r="I1331" s="22">
         <v>6438.2665042449999</v>
       </c>
       <c r="J1331" s="22">
         <v>1898814.2467458749</v>
       </c>
       <c r="L1331" s="27"/>
       <c r="N1331" s="27"/>
       <c r="P1331" s="27"/>
       <c r="Q1331" s="27"/>
       <c r="R1331" s="27"/>
       <c r="S1331" s="27"/>
     </row>
-    <row r="1332" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1332" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1332" s="29" t="s">
         <v>117</v>
       </c>
       <c r="E1332" s="22">
         <v>2789209.1556576593</v>
       </c>
       <c r="F1332" s="22">
         <v>768128.56881325005</v>
       </c>
       <c r="G1332" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1332" s="22">
         <v>-246702.61026895215</v>
       </c>
       <c r="I1332" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1332" s="22">
         <v>1934874.2174365474</v>
       </c>
       <c r="L1332" s="27"/>
       <c r="N1332" s="27"/>
       <c r="P1332" s="27"/>
       <c r="Q1332" s="27"/>
       <c r="R1332" s="27"/>
       <c r="S1332" s="27"/>
     </row>
-    <row r="1333" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1333" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1333" s="29" t="s">
         <v>118</v>
       </c>
       <c r="E1333" s="22">
         <v>2813087.3907196037</v>
       </c>
       <c r="F1333" s="22">
         <v>774503.64653326501</v>
       </c>
       <c r="G1333" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1333" s="22">
         <v>-209591.98434933764</v>
       </c>
       <c r="I1333" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1333" s="22">
         <v>1946006.5942311895</v>
       </c>
       <c r="L1333" s="27"/>
       <c r="N1333" s="27"/>
       <c r="P1333" s="27"/>
       <c r="Q1333" s="27"/>
       <c r="R1333" s="27"/>
       <c r="S1333" s="27"/>
     </row>
-    <row r="1334" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1334" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1334" s="29" t="s">
         <v>161</v>
       </c>
       <c r="E1334" s="22">
         <v>2820487.8794295932</v>
       </c>
       <c r="F1334" s="22">
         <v>805594.96214518067</v>
       </c>
       <c r="G1334" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1334" s="22">
         <v>-244077.93674096267</v>
       </c>
       <c r="I1334" s="22">
         <v>6438.2665042450699</v>
       </c>
       <c r="J1334" s="22">
         <v>1900687.8092236635</v>
       </c>
       <c r="L1334" s="27"/>
       <c r="N1334" s="27"/>
       <c r="P1334" s="27"/>
       <c r="Q1334" s="27"/>
       <c r="R1334" s="27"/>
       <c r="S1334" s="27"/>
     </row>
-    <row r="1335" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1335" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1335" s="29" t="s">
         <v>120</v>
       </c>
       <c r="E1335" s="22">
         <v>2817113.8519466314</v>
       </c>
       <c r="F1335" s="22">
         <v>802533.6779368741</v>
       </c>
       <c r="G1335" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1335" s="22">
         <v>-229933.9372893257</v>
       </c>
       <c r="I1335" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1335" s="22">
         <v>1981894.0903482339</v>
       </c>
       <c r="L1335" s="27"/>
       <c r="N1335" s="27"/>
       <c r="P1335" s="27"/>
       <c r="Q1335" s="27"/>
       <c r="R1335" s="27"/>
       <c r="S1335" s="27"/>
     </row>
-    <row r="1336" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1336" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1336" s="29" t="s">
         <v>121</v>
       </c>
       <c r="E1336" s="22">
         <v>2841657.7319824137</v>
       </c>
       <c r="F1336" s="22">
         <v>803619.33954485215</v>
       </c>
       <c r="G1336" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1336" s="22">
         <v>-216071.10352561198</v>
       </c>
       <c r="I1336" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1336" s="22">
         <v>1994597.5769036096</v>
       </c>
       <c r="L1336" s="27"/>
       <c r="N1336" s="27"/>
       <c r="P1336" s="27"/>
       <c r="Q1336" s="27"/>
       <c r="R1336" s="27"/>
       <c r="S1336" s="27"/>
     </row>
-    <row r="1337" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1337" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1337" s="29" t="s">
         <v>388</v>
       </c>
       <c r="E1337" s="22">
         <v>2835151.229078033</v>
       </c>
       <c r="F1337" s="22">
         <v>807888.76239411731</v>
       </c>
       <c r="G1337" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1337" s="22">
         <v>-194098.81728590233</v>
       </c>
       <c r="I1337" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1337" s="22">
         <v>1951754.7986532308</v>
       </c>
       <c r="L1337" s="27"/>
       <c r="N1337" s="27"/>
       <c r="P1337" s="27"/>
       <c r="Q1337" s="27"/>
       <c r="R1337" s="27"/>
       <c r="S1337" s="27"/>
     </row>
-    <row r="1338" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1338" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1338" s="29" t="s">
         <v>165</v>
       </c>
       <c r="E1338" s="22">
         <v>2721383.0972216371</v>
       </c>
       <c r="F1338" s="22">
         <v>823101.79402598296</v>
       </c>
       <c r="G1338" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1338" s="22">
         <v>-340649.05797913927</v>
       </c>
       <c r="I1338" s="22">
         <v>6431.8064622267902</v>
       </c>
       <c r="J1338" s="22">
         <v>1924031.1314861299</v>
       </c>
       <c r="L1338" s="27"/>
       <c r="N1338" s="27"/>
       <c r="P1338" s="27"/>
       <c r="Q1338" s="27"/>
       <c r="R1338" s="27"/>
       <c r="S1338" s="27"/>
     </row>
-    <row r="1339" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1339" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1339" s="29" t="s">
         <v>166</v>
       </c>
       <c r="E1339" s="22">
         <v>2782436.7430399535</v>
       </c>
       <c r="F1339" s="22">
         <v>866006.24918779708</v>
       </c>
       <c r="G1339" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1339" s="22">
         <v>-370575.32164598902</v>
       </c>
       <c r="I1339" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1339" s="22">
         <v>1996592.26456352</v>
       </c>
       <c r="L1339" s="27"/>
       <c r="N1339" s="27"/>
       <c r="P1339" s="27"/>
       <c r="Q1339" s="27"/>
       <c r="R1339" s="27"/>
       <c r="S1339" s="27"/>
     </row>
-    <row r="1340" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1340" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1340" s="29" t="s">
         <v>196</v>
       </c>
       <c r="E1340" s="22">
         <v>2993028.5585621255</v>
       </c>
       <c r="F1340" s="22">
         <v>1142637.1467038938</v>
       </c>
       <c r="G1340" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1340" s="22">
         <v>-250839.436464764</v>
       </c>
       <c r="I1340" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1340" s="22">
         <v>2064449.9009240773</v>
       </c>
       <c r="L1340" s="27"/>
       <c r="N1340" s="27"/>
       <c r="P1340" s="27"/>
       <c r="Q1340" s="27"/>
       <c r="R1340" s="27"/>
       <c r="S1340" s="27"/>
     </row>
-    <row r="1341" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1341" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1341" s="29" t="s">
         <v>197</v>
       </c>
       <c r="E1341" s="22">
         <v>3075060.4363823296</v>
       </c>
       <c r="F1341" s="22">
         <v>1143351.6472246633</v>
       </c>
       <c r="G1341" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1341" s="22">
         <v>-188232.97939830204</v>
       </c>
       <c r="I1341" s="22">
         <v>6425.1574816232805</v>
       </c>
       <c r="J1341" s="22">
         <v>1982153.2428068342</v>
       </c>
       <c r="L1341" s="27"/>
       <c r="N1341" s="27"/>
       <c r="P1341" s="27"/>
       <c r="Q1341" s="27"/>
       <c r="R1341" s="27"/>
       <c r="S1341" s="27"/>
     </row>
-    <row r="1342" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1342" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1342" s="29" t="s">
         <v>390</v>
       </c>
       <c r="E1342" s="22">
         <v>3054337.2835087078</v>
       </c>
       <c r="F1342" s="22">
         <v>1142900.1072961863</v>
       </c>
       <c r="G1342" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1342" s="22">
         <v>-137118.22548791673</v>
       </c>
       <c r="I1342" s="22">
         <v>6425.0692479642803</v>
       </c>
       <c r="J1342" s="22">
         <v>1951824.5899938927</v>
       </c>
       <c r="L1342" s="27"/>
       <c r="N1342" s="27"/>
       <c r="P1342" s="27"/>
       <c r="Q1342" s="27"/>
       <c r="R1342" s="27"/>
       <c r="S1342" s="27"/>
     </row>
-    <row r="1343" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1343" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1343" s="29" t="s">
         <v>217</v>
       </c>
       <c r="E1343" s="22">
         <v>3010049.1163671375</v>
       </c>
       <c r="F1343" s="22">
         <v>1143776.577703831</v>
       </c>
       <c r="G1343" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1343" s="22">
         <v>-182500.19266563866</v>
       </c>
       <c r="I1343" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1343" s="22">
         <v>1910141.1154655099</v>
       </c>
       <c r="L1343" s="27"/>
       <c r="N1343" s="27"/>
       <c r="P1343" s="27"/>
       <c r="Q1343" s="27"/>
       <c r="R1343" s="27"/>
       <c r="S1343" s="27"/>
     </row>
-    <row r="1344" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1344" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1344" s="29" t="s">
         <v>200</v>
       </c>
       <c r="E1344" s="22">
         <v>3012189.534456539</v>
       </c>
       <c r="F1344" s="22">
         <v>1139072.8026324618</v>
       </c>
       <c r="G1344" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1344" s="22">
         <v>-164665.23958064255</v>
       </c>
       <c r="I1344" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1344" s="22">
         <v>1996400.6754878461</v>
       </c>
       <c r="L1344" s="27"/>
       <c r="N1344" s="27"/>
       <c r="P1344" s="27"/>
       <c r="Q1344" s="27"/>
       <c r="R1344" s="27"/>
       <c r="S1344" s="27"/>
     </row>
-    <row r="1345" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1345" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1345" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1345" s="22">
         <v>3025829.4935251134</v>
       </c>
       <c r="F1345" s="22">
         <v>1143229.2180659366</v>
       </c>
       <c r="G1345" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1345" s="22">
         <v>-126046.89416634</v>
       </c>
       <c r="I1345" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1345" s="22">
         <v>2035635.0458342929</v>
       </c>
       <c r="L1345" s="27"/>
       <c r="N1345" s="27"/>
       <c r="P1345" s="27"/>
       <c r="Q1345" s="27"/>
       <c r="R1345" s="27"/>
       <c r="S1345" s="27"/>
     </row>
-    <row r="1346" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1346" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1346" s="29" t="s">
         <v>131</v>
       </c>
       <c r="E1346" s="22">
-        <v>2995745.4246285898</v>
+        <v>2995745.424628593</v>
       </c>
       <c r="F1346" s="22">
         <v>1142183.1285954802</v>
       </c>
       <c r="G1346" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1346" s="22">
         <v>-135786.99079348473</v>
       </c>
       <c r="I1346" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1346" s="22">
         <v>1927343.7158758235</v>
       </c>
       <c r="L1346" s="27"/>
       <c r="N1346" s="27"/>
       <c r="P1346" s="27"/>
       <c r="Q1346" s="27"/>
       <c r="R1346" s="27"/>
       <c r="S1346" s="27"/>
     </row>
-    <row r="1347" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1347" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1347" s="29" t="s">
         <v>132</v>
       </c>
       <c r="E1347" s="22">
         <v>3013104.6237156824</v>
       </c>
       <c r="F1347" s="22">
         <v>1148568.259647836</v>
       </c>
       <c r="G1347" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1347" s="22">
         <v>-230961.11195437086</v>
       </c>
       <c r="I1347" s="22">
         <v>6414.7052939687401</v>
       </c>
       <c r="J1347" s="22">
         <v>1903582.5959142635</v>
       </c>
       <c r="L1347" s="27"/>
       <c r="N1347" s="27"/>
       <c r="P1347" s="27"/>
       <c r="Q1347" s="27"/>
       <c r="R1347" s="27"/>
       <c r="S1347" s="27"/>
     </row>
-    <row r="1348" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1348" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1348" s="29" t="s">
         <v>133</v>
       </c>
       <c r="E1348" s="22">
         <v>2986911.6629154119</v>
       </c>
       <c r="F1348" s="22">
         <v>1142088.3811871682</v>
       </c>
       <c r="G1348" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1348" s="22">
         <v>-190668.65975974436</v>
       </c>
       <c r="I1348" s="22">
         <v>6414.6141949687399</v>
       </c>
       <c r="J1348" s="22">
         <v>1996153.1085145965</v>
       </c>
       <c r="L1348" s="27"/>
       <c r="N1348" s="27"/>
       <c r="P1348" s="27"/>
       <c r="Q1348" s="27"/>
       <c r="R1348" s="27"/>
       <c r="S1348" s="27"/>
     </row>
-    <row r="1349" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1349" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
       <c r="D1349" s="29" t="s">
-        <v>404</v>
+        <v>134</v>
       </c>
       <c r="E1349" s="22">
         <v>2980871.7721826094</v>
       </c>
       <c r="F1349" s="22">
         <v>1131235.7246832978</v>
       </c>
       <c r="G1349" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1349" s="22">
         <v>-246607.45349073713</v>
       </c>
       <c r="I1349" s="22">
         <v>6364.7052939687401</v>
       </c>
       <c r="J1349" s="22">
         <v>1897629.0987658557</v>
       </c>
       <c r="L1349" s="27"/>
       <c r="N1349" s="27"/>
       <c r="P1349" s="27"/>
       <c r="Q1349" s="27"/>
       <c r="R1349" s="27"/>
       <c r="S1349" s="27"/>
     </row>
-    <row r="1350" spans="3:19" ht="13" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="J1350" s="26"/>
+    <row r="1350" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1350" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1350" s="22">
+        <v>2991172.6039426685</v>
+      </c>
+      <c r="F1350" s="22">
+        <v>1124527.7634220694</v>
+      </c>
+      <c r="G1350" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1350" s="22">
+        <v>-208213.35777415748</v>
+      </c>
+      <c r="I1350" s="22">
+        <v>6364.7052939687401</v>
+      </c>
+      <c r="J1350" s="22">
+        <v>2001383.2119105668</v>
+      </c>
       <c r="L1350" s="27"/>
       <c r="N1350" s="27"/>
       <c r="P1350" s="27"/>
       <c r="Q1350" s="27"/>
       <c r="R1350" s="27"/>
       <c r="S1350" s="27"/>
     </row>
-    <row r="1351" spans="3:19" x14ac:dyDescent="0.25">
-      <c r="D1351" s="32" t="s">
+    <row r="1351" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1351" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1351" s="22">
+        <v>2953772.3762830519</v>
+      </c>
+      <c r="F1351" s="22">
+        <v>1123663.4257387316</v>
+      </c>
+      <c r="G1351" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1351" s="22">
+        <v>-223421.04062618245</v>
+      </c>
+      <c r="I1351" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1351" s="22">
+        <v>1907720.1140618657</v>
+      </c>
+      <c r="L1351" s="27"/>
+      <c r="N1351" s="27"/>
+      <c r="P1351" s="27"/>
+      <c r="Q1351" s="27"/>
+      <c r="R1351" s="27"/>
+      <c r="S1351" s="27"/>
+    </row>
+    <row r="1352" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1352" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1352" s="22">
+        <v>3005713.3332778942</v>
+      </c>
+      <c r="F1352" s="22">
+        <v>1143155.4831160957</v>
+      </c>
+      <c r="G1352" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1352" s="22">
+        <v>-156873.07554019571</v>
+      </c>
+      <c r="I1352" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1352" s="22">
+        <v>1990875.9565221374</v>
+      </c>
+      <c r="L1352" s="27"/>
+      <c r="N1352" s="27"/>
+      <c r="P1352" s="27"/>
+      <c r="Q1352" s="27"/>
+      <c r="R1352" s="27"/>
+      <c r="S1352" s="27"/>
+    </row>
+    <row r="1353" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1353" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="E1353" s="22">
+        <v>2963562.7106568092</v>
+      </c>
+      <c r="F1353" s="22">
+        <v>1140993.3438043213</v>
+      </c>
+      <c r="G1353" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1353" s="22">
+        <v>-194795.3397191703</v>
+      </c>
+      <c r="I1353" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1353" s="22">
+        <v>1996084.216542253</v>
+      </c>
+      <c r="L1353" s="27"/>
+      <c r="N1353" s="27"/>
+      <c r="P1353" s="27"/>
+      <c r="Q1353" s="27"/>
+      <c r="R1353" s="27"/>
+      <c r="S1353" s="27"/>
+    </row>
+    <row r="1354" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1354" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="E1354" s="22">
+        <v>3000188.8792075184</v>
+      </c>
+      <c r="F1354" s="22">
+        <v>1159968.2939662703</v>
+      </c>
+      <c r="G1354" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1354" s="22">
+        <v>-201707.51960308634</v>
+      </c>
+      <c r="I1354" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1354" s="22">
+        <v>1920385.935193968</v>
+      </c>
+      <c r="L1354" s="27"/>
+      <c r="N1354" s="27"/>
+      <c r="P1354" s="27"/>
+      <c r="Q1354" s="27"/>
+      <c r="R1354" s="27"/>
+      <c r="S1354" s="27"/>
+    </row>
+    <row r="1355" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1355" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="E1355" s="22">
+        <v>3020573.6123040556</v>
+      </c>
+      <c r="F1355" s="22">
+        <v>1154262.6033683806</v>
+      </c>
+      <c r="G1355" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1355" s="22">
+        <v>-208628.96231125962</v>
+      </c>
+      <c r="I1355" s="22">
+        <v>6354.2613983276206</v>
+      </c>
+      <c r="J1355" s="22">
+        <v>1965402.3960872323</v>
+      </c>
+      <c r="L1355" s="27"/>
+      <c r="N1355" s="27"/>
+      <c r="P1355" s="27"/>
+      <c r="Q1355" s="27"/>
+      <c r="R1355" s="27"/>
+      <c r="S1355" s="27"/>
+    </row>
+    <row r="1356" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1356" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="E1356" s="22">
+        <v>3054196.381466941</v>
+      </c>
+      <c r="F1356" s="22">
+        <v>1158695.1491776446</v>
+      </c>
+      <c r="G1356" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1356" s="22">
+        <v>-218301.74061041966</v>
+      </c>
+      <c r="I1356" s="22">
+        <v>6354.2613983276206</v>
+      </c>
+      <c r="J1356" s="22">
+        <v>1999804.0422267274</v>
+      </c>
+      <c r="L1356" s="27"/>
+      <c r="N1356" s="27"/>
+      <c r="P1356" s="27"/>
+      <c r="Q1356" s="27"/>
+      <c r="R1356" s="27"/>
+      <c r="S1356" s="27"/>
+    </row>
+    <row r="1357" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1357" s="25"/>
+      <c r="E1357" s="26"/>
+      <c r="F1357" s="26"/>
+      <c r="G1357" s="26"/>
+      <c r="H1357" s="26"/>
+      <c r="I1357" s="26"/>
+      <c r="J1357" s="26"/>
+      <c r="L1357" s="27"/>
+      <c r="N1357" s="27"/>
+      <c r="P1357" s="27"/>
+      <c r="Q1357" s="27"/>
+      <c r="R1357" s="27"/>
+      <c r="S1357" s="27"/>
+    </row>
+    <row r="1358" spans="4:19" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="D1358" s="25"/>
+      <c r="E1358" s="26"/>
+      <c r="F1358" s="26"/>
+      <c r="G1358" s="26"/>
+      <c r="H1358" s="26"/>
+      <c r="I1358" s="26"/>
+      <c r="J1358" s="26"/>
+      <c r="L1358" s="27"/>
+      <c r="N1358" s="27"/>
+      <c r="P1358" s="27"/>
+      <c r="Q1358" s="27"/>
+      <c r="R1358" s="27"/>
+      <c r="S1358" s="27"/>
+    </row>
+    <row r="1359" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1359" s="52" t="s">
         <v>399</v>
       </c>
-      <c r="E1351" s="32"/>
-[...16 lines deleted...]
-      <c r="D1353" s="32" t="s">
+      <c r="E1359" s="52"/>
+      <c r="F1359" s="52"/>
+      <c r="G1359" s="52"/>
+      <c r="H1359" s="52"/>
+      <c r="I1359" s="52"/>
+      <c r="J1359" s="52"/>
+    </row>
+    <row r="1360" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1360" s="52"/>
+      <c r="E1360" s="52"/>
+      <c r="F1360" s="52"/>
+      <c r="G1360" s="52"/>
+      <c r="H1360" s="52"/>
+      <c r="I1360" s="52"/>
+      <c r="J1360" s="52"/>
+    </row>
+    <row r="1361" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1361" s="52" t="s">
         <v>400</v>
       </c>
-      <c r="E1353" s="32"/>
-[...26 lines deleted...]
-      <c r="D1357" t="s">
+      <c r="E1361" s="52"/>
+      <c r="F1361" s="52"/>
+      <c r="G1361" s="52"/>
+      <c r="H1361" s="52"/>
+      <c r="I1361" s="52"/>
+      <c r="J1361" s="52"/>
+    </row>
+    <row r="1362" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1362" s="52"/>
+      <c r="E1362" s="52"/>
+      <c r="F1362" s="52"/>
+      <c r="G1362" s="52"/>
+      <c r="H1362" s="52"/>
+      <c r="I1362" s="52"/>
+      <c r="J1362" s="52"/>
+    </row>
+    <row r="1363" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="C1363" s="17"/>
+      <c r="D1363" s="52"/>
+      <c r="E1363" s="52"/>
+      <c r="F1363" s="52"/>
+      <c r="G1363" s="52"/>
+      <c r="H1363" s="52"/>
+      <c r="I1363" s="52"/>
+      <c r="J1363" s="52"/>
+    </row>
+    <row r="1365" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1365" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="1358" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="D1358" t="s">
+    <row r="1366" spans="3:10" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="D1366" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="1360" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="D1360" s="39" t="s">
+    <row r="1368" spans="3:10" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="D1368" s="51" t="s">
         <v>405</v>
       </c>
-      <c r="E1360" s="39"/>
-[...4 lines deleted...]
-      <c r="J1360" s="39"/>
+      <c r="E1368" s="51"/>
+      <c r="F1368" s="51"/>
+      <c r="G1368" s="51"/>
+      <c r="H1368" s="51"/>
+      <c r="I1368" s="51"/>
+      <c r="J1368" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="52">
+    <mergeCell ref="D1361:J1363"/>
+    <mergeCell ref="D1267:J1267"/>
+    <mergeCell ref="D1316:J1316"/>
+    <mergeCell ref="D530:D532"/>
+    <mergeCell ref="E530:E532"/>
+    <mergeCell ref="F530:F532"/>
+    <mergeCell ref="G530:G532"/>
+    <mergeCell ref="H530:H532"/>
+    <mergeCell ref="D383:J383"/>
+    <mergeCell ref="I530:I532"/>
+    <mergeCell ref="J530:J532"/>
+    <mergeCell ref="D1368:J1368"/>
+    <mergeCell ref="D680:J680"/>
+    <mergeCell ref="D876:J876"/>
+    <mergeCell ref="D827:J827"/>
+    <mergeCell ref="D778:J778"/>
+    <mergeCell ref="D729:J729"/>
+    <mergeCell ref="D925:J925"/>
+    <mergeCell ref="D1023:J1023"/>
+    <mergeCell ref="D1072:J1072"/>
+    <mergeCell ref="D1121:J1121"/>
+    <mergeCell ref="D1170:J1170"/>
+    <mergeCell ref="D1219:J1219"/>
+    <mergeCell ref="D1359:J1360"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D4:J4"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="D5:J5"/>
+    <mergeCell ref="D6:J6"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="D7:J7"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="J8:J10"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="D88:J88"/>
     <mergeCell ref="D334:J334"/>
     <mergeCell ref="D974:J974"/>
     <mergeCell ref="D432:J432"/>
     <mergeCell ref="D631:J631"/>
     <mergeCell ref="D285:J285"/>
     <mergeCell ref="D533:J533"/>
     <mergeCell ref="D236:J236"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D187:J187"/>
     <mergeCell ref="D138:J138"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D481:J481"/>
     <mergeCell ref="D582:J582"/>
-    <mergeCell ref="A1:D1"/>
-[...34 lines deleted...]
-    <mergeCell ref="H530:H532"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -36517,101 +36738,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F97608A-16C5-4163-9546-633A80E03F9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4284FE-5723-4271-A2A4-C6476F8565E3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92B7D69-B4F6-478F-859D-BE017088207D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4284FE-5723-4271-A2A4-C6476F8565E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F97608A-16C5-4163-9546-633A80E03F9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>