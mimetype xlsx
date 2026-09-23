--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -1,94 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08FF5599-D4C5-48FD-BF44-DE2A63D4A546}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD7EB17F-07A5-4F8F-B088-F82151AA0628}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS (AAB)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'CBS (AAB)'!$D$321:$J$421</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'CBS (AAB)'!$202:$203</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D240" i="1" l="1"/>
   <c r="D242" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="75">
   <si>
     <t>Analytical Accounts of Banking Sector</t>
   </si>
   <si>
     <t>MONEY SUPPLY</t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Currency </t>
   </si>
   <si>
     <t xml:space="preserve">Demand Deposit </t>
   </si>
   <si>
     <t xml:space="preserve">Quasi Money </t>
   </si>
   <si>
     <t xml:space="preserve">Securities </t>
   </si>
   <si>
@@ -385,61 +389,61 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Frutiger 45 Light"/>
         <family val="3"/>
       </rPr>
       <t>r</t>
     </r>
   </si>
   <si>
     <t>Notes:</t>
   </si>
   <si>
     <t>r:   Revised figures</t>
   </si>
   <si>
     <t>*:  Preliminary figures</t>
   </si>
   <si>
     <t>Since August 2021, rupiah saving deposits that can be withdrawn at any time is reclassified from quasi money to narrow money (M1), due to its highly liquid nature. Backdated data available since January 2011</t>
   </si>
   <si>
-    <t>Last update  : 31/07/2026</t>
+    <t>Last update  : 31/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Optima"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1454,147 +1458,147 @@
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="32" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="35" borderId="30" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="35" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="37" borderId="36" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="32" borderId="37" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="38" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="37" borderId="36" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="149">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="5" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="3" borderId="5" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="8" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="3" borderId="6" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1648,202 +1652,202 @@
     <xf numFmtId="3" fontId="13" fillId="0" borderId="19" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="19" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="19" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="19" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="20" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="20" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="21" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="46" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="21" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="38" borderId="0" xfId="72" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="39" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="22" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="23" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="24" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="28" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="29" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="58" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="26" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="27" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="28" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="29" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="28" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="29" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="10" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="39" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="40" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="41" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="28" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="29" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="10" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -1896,51 +1900,51 @@
     <cellStyle name="Normal 9 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
     <cellStyle name="Normal 9 3" xfId="65" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
     <cellStyle name="Normal 9 4" xfId="66" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
     <cellStyle name="Note" xfId="67" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="76" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
     <cellStyle name="Output" xfId="68" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="69" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Title 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="Total" xfId="70" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="71" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>542925</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1225" name="Picture 1">
           <a:extLst>
@@ -2276,8799 +2280,9159 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J426"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A185" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="19" topLeftCell="A413" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="19" topLeftCell="A412" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A185" sqref="A185"/>
-      <selection pane="bottomLeft" activeCell="D422" sqref="D422"/>
+      <selection pane="bottomLeft" activeCell="K415" sqref="K415"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="12.5546875" customWidth="1"/>
-    <col min="4" max="4" width="16.109375" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" customWidth="1"/>
+    <col min="4" max="4" width="16.08984375" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
-    <col min="6" max="7" width="13.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="12.33203125" customWidth="1"/>
+    <col min="6" max="7" width="13.6328125" customWidth="1"/>
+    <col min="8" max="8" width="17.36328125" customWidth="1"/>
+    <col min="9" max="9" width="13.90625" customWidth="1"/>
+    <col min="10" max="10" width="12.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="138" t="s">
+    <row r="1" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="117" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="138"/>
-[...4 lines deleted...]
-      <c r="A2" s="138" t="s">
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+    </row>
+    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="117" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="138"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+    </row>
+    <row r="3" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24"/>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D4" s="139" t="s">
+      <c r="D4" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="140"/>
-[...4 lines deleted...]
-      <c r="J4" s="141"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="120"/>
     </row>
     <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="142" t="s">
+      <c r="D5" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="143"/>
-[...7 lines deleted...]
-      <c r="D6" s="145" t="s">
+      <c r="E5" s="122"/>
+      <c r="F5" s="122"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="122"/>
+      <c r="I5" s="122"/>
+      <c r="J5" s="123"/>
+    </row>
+    <row r="6" spans="1:10" ht="13" x14ac:dyDescent="0.25">
+      <c r="D6" s="124" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="146"/>
-[...4 lines deleted...]
-      <c r="J6" s="147"/>
+      <c r="E6" s="125"/>
+      <c r="F6" s="125"/>
+      <c r="G6" s="125"/>
+      <c r="H6" s="125"/>
+      <c r="I6" s="125"/>
+      <c r="J6" s="126"/>
     </row>
     <row r="7" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="D8" s="126">
+    <row r="8" spans="1:10" s="22" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="D8" s="99">
         <v>1998</v>
       </c>
-      <c r="E8" s="127"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="101"/>
+    </row>
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="4">
         <v>92800</v>
       </c>
       <c r="F9" s="4">
         <v>450697</v>
       </c>
       <c r="G9" s="4">
         <v>37469</v>
       </c>
       <c r="H9" s="4">
         <v>55331</v>
       </c>
       <c r="I9" s="4">
         <v>357897</v>
       </c>
       <c r="J9" s="5"/>
     </row>
-    <row r="10" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="4">
         <v>92509</v>
       </c>
       <c r="F10" s="4">
         <v>430241</v>
       </c>
       <c r="G10" s="4">
         <v>35264</v>
       </c>
       <c r="H10" s="4">
         <v>57245</v>
       </c>
       <c r="I10" s="4">
         <v>337732</v>
       </c>
       <c r="J10" s="5"/>
     </row>
-    <row r="11" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="4">
         <v>98270</v>
       </c>
       <c r="F11" s="4">
         <v>449824</v>
       </c>
       <c r="G11" s="4">
         <v>38196</v>
       </c>
       <c r="H11" s="4">
         <v>60074</v>
       </c>
       <c r="I11" s="4">
         <v>351554</v>
       </c>
       <c r="J11" s="5"/>
     </row>
-    <row r="12" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="4">
         <v>95368</v>
       </c>
       <c r="F12" s="4">
         <v>453396</v>
       </c>
       <c r="G12" s="4">
         <v>37129</v>
       </c>
       <c r="H12" s="4">
         <v>58239</v>
       </c>
       <c r="I12" s="4">
         <v>358028</v>
       </c>
       <c r="J12" s="5"/>
     </row>
-    <row r="13" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="4">
         <v>103941</v>
       </c>
       <c r="F13" s="4">
         <v>493909</v>
       </c>
       <c r="G13" s="4">
         <v>42543</v>
       </c>
       <c r="H13" s="4">
         <v>61398</v>
       </c>
       <c r="I13" s="4">
         <v>389968</v>
       </c>
       <c r="J13" s="5"/>
     </row>
-    <row r="14" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="4">
         <v>109480</v>
       </c>
       <c r="F14" s="4">
         <v>565785</v>
       </c>
       <c r="G14" s="4">
         <v>44924</v>
       </c>
       <c r="H14" s="4">
         <v>64556</v>
       </c>
       <c r="I14" s="4">
         <v>456305</v>
       </c>
       <c r="J14" s="5"/>
     </row>
-    <row r="15" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="4">
         <v>105822</v>
       </c>
       <c r="F15" s="4">
         <v>556552</v>
       </c>
       <c r="G15" s="4">
         <v>45436</v>
       </c>
       <c r="H15" s="4">
         <v>60386</v>
       </c>
       <c r="I15" s="4">
         <v>450730</v>
       </c>
       <c r="J15" s="5"/>
     </row>
-    <row r="16" spans="1:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E16" s="4">
         <v>104583</v>
       </c>
       <c r="F16" s="4">
         <v>540861</v>
       </c>
       <c r="G16" s="4">
         <v>43799</v>
       </c>
       <c r="H16" s="4">
         <v>60784</v>
       </c>
       <c r="I16" s="4">
         <v>436278</v>
       </c>
       <c r="J16" s="5"/>
     </row>
-    <row r="17" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="4">
         <v>102563</v>
       </c>
       <c r="F17" s="4">
         <v>550404</v>
       </c>
       <c r="G17" s="4">
         <v>42725</v>
       </c>
       <c r="H17" s="4">
         <v>59838</v>
       </c>
       <c r="I17" s="4">
         <v>447841</v>
       </c>
       <c r="J17" s="5"/>
     </row>
-    <row r="18" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="4">
         <v>99603</v>
       </c>
       <c r="F18" s="4">
         <v>531977</v>
       </c>
       <c r="G18" s="4">
         <v>41481</v>
       </c>
       <c r="H18" s="4">
         <v>58122</v>
       </c>
       <c r="I18" s="4">
         <v>432374</v>
       </c>
       <c r="J18" s="5"/>
     </row>
-    <row r="19" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="4">
         <v>100971</v>
       </c>
       <c r="F19" s="4">
         <v>550936</v>
       </c>
       <c r="G19" s="4">
         <v>39671</v>
       </c>
       <c r="H19" s="4">
         <v>61300</v>
       </c>
       <c r="I19" s="4">
         <v>449965</v>
       </c>
       <c r="J19" s="5"/>
     </row>
-    <row r="20" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="4">
         <v>101197</v>
       </c>
       <c r="F20" s="4">
         <v>577381</v>
       </c>
       <c r="G20" s="4">
         <v>41394</v>
       </c>
       <c r="H20" s="4">
         <v>59803</v>
       </c>
       <c r="I20" s="4">
         <v>476184</v>
       </c>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D21" s="129" t="s">
+      <c r="D21" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="130"/>
-[...4 lines deleted...]
-      <c r="J21" s="131"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="103"/>
+      <c r="G21" s="103"/>
+      <c r="H21" s="103"/>
+      <c r="I21" s="103"/>
+      <c r="J21" s="104"/>
     </row>
     <row r="22" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D22" s="132" t="s">
+      <c r="D22" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E22" s="133"/>
-[...4 lines deleted...]
-      <c r="J22" s="134"/>
+      <c r="E22" s="106"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="106"/>
+      <c r="H22" s="106"/>
+      <c r="I22" s="106"/>
+      <c r="J22" s="107"/>
     </row>
     <row r="23" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D23" s="135" t="s">
+      <c r="D23" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="136"/>
-[...7 lines deleted...]
-      <c r="D24" s="126">
+      <c r="E23" s="109"/>
+      <c r="F23" s="109"/>
+      <c r="G23" s="109"/>
+      <c r="H23" s="109"/>
+      <c r="I23" s="109"/>
+      <c r="J23" s="110"/>
+    </row>
+    <row r="24" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D24" s="99">
         <v>1999</v>
       </c>
-      <c r="E24" s="127"/>
-[...6 lines deleted...]
-    <row r="25" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E24" s="100"/>
+      <c r="F24" s="100"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="100"/>
+      <c r="I24" s="100"/>
+      <c r="J24" s="101"/>
+    </row>
+    <row r="25" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="4">
         <v>101953</v>
       </c>
       <c r="F25" s="4">
         <v>596541</v>
       </c>
       <c r="G25" s="4">
         <v>41253</v>
       </c>
       <c r="H25" s="4">
         <v>60700</v>
       </c>
       <c r="I25" s="4">
         <v>494588</v>
       </c>
       <c r="J25" s="4"/>
     </row>
-    <row r="26" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="4">
         <v>103458</v>
       </c>
       <c r="F26" s="4">
         <v>602666</v>
       </c>
       <c r="G26" s="4">
         <v>42837</v>
       </c>
       <c r="H26" s="4">
         <v>60621</v>
       </c>
       <c r="I26" s="4">
         <v>499208</v>
       </c>
       <c r="J26" s="4"/>
     </row>
-    <row r="27" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D27" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="4">
         <v>105705</v>
       </c>
       <c r="F27" s="4">
         <v>603325</v>
       </c>
       <c r="G27" s="4">
         <v>44682</v>
       </c>
       <c r="H27" s="4">
         <v>61023</v>
       </c>
       <c r="I27" s="4">
         <v>497620</v>
       </c>
       <c r="J27" s="4"/>
     </row>
-    <row r="28" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="4">
         <v>100708</v>
       </c>
       <c r="F28" s="4">
         <v>613140</v>
       </c>
       <c r="G28" s="4">
         <v>43294</v>
       </c>
       <c r="H28" s="4">
         <v>57414</v>
       </c>
       <c r="I28" s="4">
         <v>512432</v>
       </c>
       <c r="J28" s="4"/>
     </row>
-    <row r="29" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="4">
         <v>103301</v>
       </c>
       <c r="F29" s="4">
         <v>628260</v>
       </c>
       <c r="G29" s="4">
         <v>43276</v>
       </c>
       <c r="H29" s="4">
         <v>60025</v>
       </c>
       <c r="I29" s="4">
         <v>524959</v>
       </c>
       <c r="J29" s="4"/>
     </row>
-    <row r="30" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="4">
         <v>105964</v>
       </c>
       <c r="F30" s="4">
         <v>615411</v>
       </c>
       <c r="G30" s="4">
         <v>43530</v>
       </c>
       <c r="H30" s="4">
         <v>62434</v>
       </c>
       <c r="I30" s="4">
         <v>509447</v>
       </c>
       <c r="J30" s="4"/>
     </row>
-    <row r="31" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="4">
         <v>106075</v>
       </c>
       <c r="F31" s="4">
         <v>627207</v>
       </c>
       <c r="G31" s="4">
         <v>43644</v>
       </c>
       <c r="H31" s="4">
         <v>62431</v>
       </c>
       <c r="I31" s="4">
         <v>521132</v>
       </c>
       <c r="J31" s="4"/>
     </row>
-    <row r="32" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="4">
         <v>109564</v>
       </c>
       <c r="F32" s="4">
         <v>636529</v>
       </c>
       <c r="G32" s="4">
         <v>44364</v>
       </c>
       <c r="H32" s="4">
         <v>65200</v>
       </c>
       <c r="I32" s="4">
         <v>526965</v>
       </c>
       <c r="J32" s="4"/>
     </row>
-    <row r="33" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="4">
         <v>118124</v>
       </c>
       <c r="F33" s="4">
         <v>652289</v>
       </c>
       <c r="G33" s="4">
         <v>46424</v>
       </c>
       <c r="H33" s="4">
         <v>71700</v>
       </c>
       <c r="I33" s="4">
         <v>534165</v>
       </c>
       <c r="J33" s="4"/>
     </row>
-    <row r="34" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D34" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="4">
         <v>116315</v>
       </c>
       <c r="F34" s="4">
         <v>628896</v>
       </c>
       <c r="G34" s="4">
         <v>47584</v>
       </c>
       <c r="H34" s="4">
         <v>68731</v>
       </c>
       <c r="I34" s="4">
         <v>512581</v>
       </c>
       <c r="J34" s="4"/>
     </row>
-    <row r="35" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E35" s="4">
         <v>117292</v>
       </c>
       <c r="F35" s="4">
         <v>639347</v>
       </c>
       <c r="G35" s="4">
         <v>47320</v>
       </c>
       <c r="H35" s="4">
         <v>69972</v>
       </c>
       <c r="I35" s="4">
         <v>522055</v>
       </c>
       <c r="J35" s="4"/>
     </row>
-    <row r="36" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="4">
         <v>124633</v>
       </c>
       <c r="F36" s="4">
         <v>646205</v>
       </c>
       <c r="G36" s="4">
         <v>58353</v>
       </c>
       <c r="H36" s="4">
         <v>66280</v>
       </c>
       <c r="I36" s="4">
         <v>521572</v>
       </c>
       <c r="J36" s="4"/>
     </row>
-    <row r="37" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D37" s="129" t="s">
+    <row r="37" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D37" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E37" s="130"/>
-[...7 lines deleted...]
-      <c r="D38" s="132" t="s">
+      <c r="E37" s="103"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="103"/>
+      <c r="H37" s="103"/>
+      <c r="I37" s="103"/>
+      <c r="J37" s="104"/>
+    </row>
+    <row r="38" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D38" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E38" s="133"/>
-[...7 lines deleted...]
-      <c r="D39" s="135" t="s">
+      <c r="E38" s="106"/>
+      <c r="F38" s="106"/>
+      <c r="G38" s="106"/>
+      <c r="H38" s="106"/>
+      <c r="I38" s="106"/>
+      <c r="J38" s="107"/>
+    </row>
+    <row r="39" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D39" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E39" s="136"/>
-[...7 lines deleted...]
-      <c r="D40" s="126">
+      <c r="E39" s="109"/>
+      <c r="F39" s="109"/>
+      <c r="G39" s="109"/>
+      <c r="H39" s="109"/>
+      <c r="I39" s="109"/>
+      <c r="J39" s="110"/>
+    </row>
+    <row r="40" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D40" s="99">
         <v>2000</v>
       </c>
-      <c r="E40" s="127"/>
-[...6 lines deleted...]
-    <row r="41" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E40" s="100"/>
+      <c r="F40" s="100"/>
+      <c r="G40" s="100"/>
+      <c r="H40" s="100"/>
+      <c r="I40" s="100"/>
+      <c r="J40" s="101"/>
+    </row>
+    <row r="41" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="4">
         <v>122417</v>
       </c>
       <c r="F41" s="4">
         <v>650597</v>
       </c>
       <c r="G41" s="4">
         <v>49676</v>
       </c>
       <c r="H41" s="4">
         <v>72741</v>
       </c>
       <c r="I41" s="4">
         <v>528180</v>
       </c>
       <c r="J41" s="5"/>
     </row>
-    <row r="42" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="4">
         <v>122160</v>
       </c>
       <c r="F42" s="4">
         <v>653334</v>
       </c>
       <c r="G42" s="4">
         <v>49436</v>
       </c>
       <c r="H42" s="4">
         <v>72724</v>
       </c>
       <c r="I42" s="4">
         <v>531174</v>
       </c>
       <c r="J42" s="5"/>
     </row>
-    <row r="43" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="4">
         <v>124663</v>
       </c>
       <c r="F43" s="4">
         <v>656451</v>
       </c>
       <c r="G43" s="4">
         <v>51197</v>
       </c>
       <c r="H43" s="4">
         <v>73466</v>
       </c>
       <c r="I43" s="4">
         <v>531788</v>
       </c>
       <c r="J43" s="5"/>
     </row>
-    <row r="44" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="4">
         <v>127367</v>
       </c>
       <c r="F44" s="4">
         <v>665651</v>
       </c>
       <c r="G44" s="4">
         <v>51204</v>
       </c>
       <c r="H44" s="4">
         <v>76163</v>
       </c>
       <c r="I44" s="4">
         <v>538284</v>
       </c>
       <c r="J44" s="5"/>
     </row>
-    <row r="45" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D45" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="4">
         <v>130225</v>
       </c>
       <c r="F45" s="4">
         <v>683477</v>
       </c>
       <c r="G45" s="4">
         <v>52453</v>
       </c>
       <c r="H45" s="4">
         <v>77772</v>
       </c>
       <c r="I45" s="4">
         <v>553252</v>
       </c>
       <c r="J45" s="5"/>
     </row>
-    <row r="46" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="4">
         <v>133832</v>
       </c>
       <c r="F46" s="4">
         <v>684335</v>
       </c>
       <c r="G46" s="4">
         <v>55831</v>
       </c>
       <c r="H46" s="4">
         <v>78001</v>
       </c>
       <c r="I46" s="4">
         <v>550503</v>
       </c>
       <c r="J46" s="5"/>
     </row>
-    <row r="47" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="4">
         <v>135739</v>
       </c>
       <c r="F47" s="4">
         <v>689935</v>
       </c>
       <c r="G47" s="4">
         <v>55445</v>
       </c>
       <c r="H47" s="4">
         <v>80294</v>
       </c>
       <c r="I47" s="4">
         <v>554196</v>
       </c>
       <c r="J47" s="5"/>
     </row>
-    <row r="48" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E48" s="4">
         <v>136530</v>
       </c>
       <c r="F48" s="4">
         <v>685602</v>
       </c>
       <c r="G48" s="4">
         <v>54637</v>
       </c>
       <c r="H48" s="4">
         <v>81893</v>
       </c>
       <c r="I48" s="4">
         <v>549072</v>
       </c>
       <c r="J48" s="5"/>
     </row>
-    <row r="49" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="4">
         <v>135431</v>
       </c>
       <c r="F49" s="4">
         <v>686455</v>
       </c>
       <c r="G49" s="4">
         <v>56844</v>
       </c>
       <c r="H49" s="4">
         <v>78587</v>
       </c>
       <c r="I49" s="4">
         <v>551024</v>
       </c>
       <c r="J49" s="5"/>
     </row>
-    <row r="50" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="4">
         <v>138885</v>
       </c>
       <c r="F50" s="4">
         <v>707447</v>
       </c>
       <c r="G50" s="4">
         <v>56728</v>
       </c>
       <c r="H50" s="4">
         <v>82157</v>
       </c>
       <c r="I50" s="4">
         <v>568562</v>
       </c>
       <c r="J50" s="5"/>
     </row>
-    <row r="51" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="4">
         <v>141204</v>
       </c>
       <c r="F51" s="4">
         <v>720262</v>
       </c>
       <c r="G51" s="4">
         <v>58520</v>
       </c>
       <c r="H51" s="4">
         <v>82684</v>
       </c>
       <c r="I51" s="4">
         <v>579058</v>
       </c>
       <c r="J51" s="5"/>
     </row>
-    <row r="52" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E52" s="4">
         <v>162185</v>
       </c>
       <c r="F52" s="4">
         <v>747027</v>
       </c>
       <c r="G52" s="4">
         <v>72370</v>
       </c>
       <c r="H52" s="4">
         <v>89815</v>
       </c>
       <c r="I52" s="4">
         <v>584842</v>
       </c>
       <c r="J52" s="5"/>
     </row>
-    <row r="53" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D53" s="129" t="s">
+    <row r="53" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D53" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E53" s="130"/>
-[...7 lines deleted...]
-      <c r="D54" s="132" t="s">
+      <c r="E53" s="103"/>
+      <c r="F53" s="103"/>
+      <c r="G53" s="103"/>
+      <c r="H53" s="103"/>
+      <c r="I53" s="103"/>
+      <c r="J53" s="104"/>
+    </row>
+    <row r="54" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D54" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E54" s="133"/>
-[...7 lines deleted...]
-      <c r="D55" s="135" t="s">
+      <c r="E54" s="106"/>
+      <c r="F54" s="106"/>
+      <c r="G54" s="106"/>
+      <c r="H54" s="106"/>
+      <c r="I54" s="106"/>
+      <c r="J54" s="107"/>
+    </row>
+    <row r="55" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D55" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E55" s="136"/>
-[...7 lines deleted...]
-      <c r="D56" s="126">
+      <c r="E55" s="109"/>
+      <c r="F55" s="109"/>
+      <c r="G55" s="109"/>
+      <c r="H55" s="109"/>
+      <c r="I55" s="109"/>
+      <c r="J55" s="110"/>
+    </row>
+    <row r="56" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D56" s="99">
         <v>2001</v>
       </c>
-      <c r="E56" s="127"/>
-[...6 lines deleted...]
-    <row r="57" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E56" s="100"/>
+      <c r="F56" s="100"/>
+      <c r="G56" s="100"/>
+      <c r="H56" s="100"/>
+      <c r="I56" s="100"/>
+      <c r="J56" s="101"/>
+    </row>
+    <row r="57" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D57" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="4">
         <v>145345</v>
       </c>
       <c r="F57" s="4">
         <v>738731</v>
       </c>
       <c r="G57" s="4">
         <v>59539</v>
       </c>
       <c r="H57" s="4">
         <v>85806</v>
       </c>
       <c r="I57" s="4">
         <v>593386</v>
       </c>
       <c r="J57" s="5"/>
     </row>
-    <row r="58" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="4">
         <v>149879</v>
       </c>
       <c r="F58" s="4">
         <v>755898</v>
       </c>
       <c r="G58" s="4">
         <v>59525</v>
       </c>
       <c r="H58" s="4">
         <v>90354</v>
       </c>
       <c r="I58" s="4">
         <v>606019</v>
       </c>
       <c r="J58" s="5"/>
     </row>
-    <row r="59" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D59" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="4">
         <v>148376</v>
       </c>
       <c r="F59" s="4">
         <v>766813</v>
       </c>
       <c r="G59" s="4">
         <v>60114</v>
       </c>
       <c r="H59" s="4">
         <v>88262</v>
       </c>
       <c r="I59" s="4">
         <v>618437</v>
       </c>
       <c r="J59" s="5"/>
     </row>
-    <row r="60" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="4">
         <v>154297</v>
       </c>
       <c r="F60" s="4">
         <v>792227</v>
       </c>
       <c r="G60" s="4">
         <v>61429</v>
       </c>
       <c r="H60" s="4">
         <v>92868</v>
       </c>
       <c r="I60" s="4">
         <v>637930</v>
       </c>
       <c r="J60" s="5"/>
     </row>
-    <row r="61" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D61" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="4">
         <v>155792</v>
       </c>
       <c r="F61" s="4">
         <v>788321</v>
       </c>
       <c r="G61" s="4">
         <v>63131</v>
       </c>
       <c r="H61" s="4">
         <v>92661</v>
       </c>
       <c r="I61" s="4">
         <v>632529</v>
       </c>
       <c r="J61" s="5"/>
     </row>
-    <row r="62" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="4">
         <v>160143</v>
       </c>
       <c r="F62" s="4">
         <v>796441</v>
       </c>
       <c r="G62" s="4">
         <v>66201</v>
       </c>
       <c r="H62" s="4">
         <v>93942</v>
       </c>
       <c r="I62" s="4">
         <v>636298</v>
       </c>
       <c r="J62" s="5"/>
     </row>
-    <row r="63" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="4">
         <v>162155</v>
       </c>
       <c r="F63" s="4">
         <v>771136</v>
       </c>
       <c r="G63" s="4">
         <v>66312</v>
       </c>
       <c r="H63" s="4">
         <v>95843</v>
       </c>
       <c r="I63" s="4">
         <v>608981</v>
       </c>
       <c r="J63" s="5"/>
     </row>
-    <row r="64" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E64" s="4">
         <v>166851</v>
       </c>
       <c r="F64" s="4">
         <v>774038</v>
       </c>
       <c r="G64" s="4">
         <v>69136</v>
       </c>
       <c r="H64" s="4">
         <v>97715</v>
       </c>
       <c r="I64" s="4">
         <v>607187</v>
       </c>
       <c r="J64" s="5"/>
     </row>
-    <row r="65" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E65" s="4">
         <v>164237</v>
       </c>
       <c r="F65" s="4">
         <v>783104</v>
       </c>
       <c r="G65" s="4">
         <v>69047</v>
       </c>
       <c r="H65" s="4">
         <v>95190</v>
       </c>
       <c r="I65" s="4">
         <v>618867</v>
       </c>
       <c r="J65" s="5"/>
     </row>
-    <row r="66" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D66" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E66" s="4">
         <v>169963</v>
       </c>
       <c r="F66" s="4">
         <v>808514</v>
       </c>
       <c r="G66" s="4">
         <v>68325</v>
       </c>
       <c r="H66" s="4">
         <v>101638</v>
       </c>
       <c r="I66" s="4">
         <v>638551</v>
       </c>
       <c r="J66" s="5"/>
     </row>
-    <row r="67" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="4">
         <v>171383</v>
       </c>
       <c r="F67" s="4">
         <v>821691</v>
       </c>
       <c r="G67" s="4">
         <v>73139</v>
       </c>
       <c r="H67" s="4">
         <v>98244</v>
       </c>
       <c r="I67" s="4">
         <v>650308</v>
       </c>
       <c r="J67" s="5"/>
     </row>
-    <row r="68" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E68" s="4">
         <v>177731</v>
       </c>
       <c r="F68" s="4">
         <v>844054</v>
       </c>
       <c r="G68" s="4">
         <v>76342</v>
       </c>
       <c r="H68" s="4">
         <v>101389</v>
       </c>
       <c r="I68" s="4">
         <v>666323</v>
       </c>
       <c r="J68" s="5"/>
     </row>
-    <row r="69" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D69" s="129" t="s">
+    <row r="69" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D69" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E69" s="130"/>
-[...7 lines deleted...]
-      <c r="D70" s="132" t="s">
+      <c r="E69" s="103"/>
+      <c r="F69" s="103"/>
+      <c r="G69" s="103"/>
+      <c r="H69" s="103"/>
+      <c r="I69" s="103"/>
+      <c r="J69" s="104"/>
+    </row>
+    <row r="70" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D70" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E70" s="133"/>
-[...7 lines deleted...]
-      <c r="D71" s="135" t="s">
+      <c r="E70" s="106"/>
+      <c r="F70" s="106"/>
+      <c r="G70" s="106"/>
+      <c r="H70" s="106"/>
+      <c r="I70" s="106"/>
+      <c r="J70" s="107"/>
+    </row>
+    <row r="71" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D71" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E71" s="136"/>
-[...7 lines deleted...]
-      <c r="D72" s="126">
+      <c r="E71" s="109"/>
+      <c r="F71" s="109"/>
+      <c r="G71" s="109"/>
+      <c r="H71" s="109"/>
+      <c r="I71" s="109"/>
+      <c r="J71" s="110"/>
+    </row>
+    <row r="72" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D72" s="99">
         <v>2002</v>
       </c>
-      <c r="E72" s="127"/>
-[...6 lines deleted...]
-    <row r="73" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E72" s="100"/>
+      <c r="F72" s="100"/>
+      <c r="G72" s="100"/>
+      <c r="H72" s="100"/>
+      <c r="I72" s="100"/>
+      <c r="J72" s="101"/>
+    </row>
+    <row r="73" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D73" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E73" s="4">
         <v>166771</v>
       </c>
       <c r="F73" s="4">
         <v>838025</v>
       </c>
       <c r="G73" s="4">
         <v>68762</v>
       </c>
       <c r="H73" s="4">
         <v>98009</v>
       </c>
       <c r="I73" s="4">
         <v>671254</v>
       </c>
       <c r="J73" s="5"/>
     </row>
-    <row r="74" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="4">
         <v>168643</v>
       </c>
       <c r="F74" s="4">
         <v>837160</v>
       </c>
       <c r="G74" s="4">
         <v>69408</v>
       </c>
       <c r="H74" s="4">
         <v>99235</v>
       </c>
       <c r="I74" s="4">
         <v>668517</v>
       </c>
       <c r="J74" s="5"/>
     </row>
-    <row r="75" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D75" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="4">
         <v>166173</v>
       </c>
       <c r="F75" s="4">
         <v>831410</v>
       </c>
       <c r="G75" s="4">
         <v>69716</v>
       </c>
       <c r="H75" s="4">
         <v>96457</v>
       </c>
       <c r="I75" s="4">
         <v>665237</v>
       </c>
       <c r="J75" s="5"/>
     </row>
-    <row r="76" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="4">
         <v>169002</v>
       </c>
       <c r="F76" s="4">
         <v>828278</v>
       </c>
       <c r="G76" s="4">
         <v>68114</v>
       </c>
       <c r="H76" s="4">
         <v>100888</v>
       </c>
       <c r="I76" s="4">
         <v>659276</v>
       </c>
       <c r="J76" s="5"/>
     </row>
-    <row r="77" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D77" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="4">
         <v>168258</v>
       </c>
       <c r="F77" s="4">
         <v>833084</v>
       </c>
       <c r="G77" s="4">
         <v>70447</v>
       </c>
       <c r="H77" s="4">
         <v>97811</v>
       </c>
       <c r="I77" s="4">
         <v>664826</v>
       </c>
       <c r="J77" s="5"/>
     </row>
-    <row r="78" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="4">
         <v>174017</v>
       </c>
       <c r="F78" s="4">
         <v>838635</v>
       </c>
       <c r="G78" s="4">
         <v>71975</v>
       </c>
       <c r="H78" s="4">
         <v>102042</v>
       </c>
       <c r="I78" s="4">
         <v>664618</v>
       </c>
       <c r="J78" s="5"/>
     </row>
-    <row r="79" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E79" s="4">
         <v>173524</v>
       </c>
       <c r="F79" s="4">
         <v>852717</v>
       </c>
       <c r="G79" s="4">
         <v>70327</v>
       </c>
       <c r="H79" s="4">
         <v>103197</v>
       </c>
       <c r="I79" s="4">
         <v>679193</v>
       </c>
       <c r="J79" s="5"/>
     </row>
-    <row r="80" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E80" s="4">
         <v>175966</v>
       </c>
       <c r="F80" s="4">
         <v>856834</v>
       </c>
       <c r="G80" s="4">
         <v>72586</v>
       </c>
       <c r="H80" s="4">
         <v>103380</v>
       </c>
       <c r="I80" s="4">
         <v>680868</v>
       </c>
       <c r="J80" s="5"/>
     </row>
-    <row r="81" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E81" s="4">
         <v>181791</v>
       </c>
       <c r="F81" s="4">
         <v>859706</v>
       </c>
       <c r="G81" s="4">
         <v>72757</v>
       </c>
       <c r="H81" s="4">
         <v>109034</v>
       </c>
       <c r="I81" s="4">
         <v>677915</v>
       </c>
       <c r="J81" s="5"/>
     </row>
-    <row r="82" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="4">
         <v>181667</v>
       </c>
       <c r="F82" s="4">
         <v>863009</v>
       </c>
       <c r="G82" s="4">
         <v>74121</v>
       </c>
       <c r="H82" s="4">
         <v>107546</v>
       </c>
       <c r="I82" s="4">
         <v>681342</v>
       </c>
       <c r="J82" s="5"/>
     </row>
-    <row r="83" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E83" s="4">
         <v>196537</v>
       </c>
       <c r="F83" s="4">
         <v>870047</v>
       </c>
       <c r="G83" s="4">
         <v>87008</v>
       </c>
       <c r="H83" s="4">
         <v>109529</v>
       </c>
       <c r="I83" s="4">
         <v>673510</v>
       </c>
       <c r="J83" s="5"/>
     </row>
-    <row r="84" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="4">
         <v>191939</v>
       </c>
       <c r="F84" s="4">
         <v>883908</v>
       </c>
       <c r="G84" s="4">
         <v>80686</v>
       </c>
       <c r="H84" s="4">
         <v>111253</v>
       </c>
       <c r="I84" s="4">
         <v>691969</v>
       </c>
       <c r="J84" s="5"/>
     </row>
-    <row r="85" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D85" s="129" t="s">
+    <row r="85" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D85" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E85" s="130"/>
-[...7 lines deleted...]
-      <c r="D86" s="132" t="s">
+      <c r="E85" s="103"/>
+      <c r="F85" s="103"/>
+      <c r="G85" s="103"/>
+      <c r="H85" s="103"/>
+      <c r="I85" s="103"/>
+      <c r="J85" s="104"/>
+    </row>
+    <row r="86" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D86" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E86" s="133"/>
-[...7 lines deleted...]
-      <c r="D87" s="135" t="s">
+      <c r="E86" s="106"/>
+      <c r="F86" s="106"/>
+      <c r="G86" s="106"/>
+      <c r="H86" s="106"/>
+      <c r="I86" s="106"/>
+      <c r="J86" s="107"/>
+    </row>
+    <row r="87" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D87" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E87" s="136"/>
-[...7 lines deleted...]
-      <c r="D88" s="126">
+      <c r="E87" s="109"/>
+      <c r="F87" s="109"/>
+      <c r="G87" s="109"/>
+      <c r="H87" s="109"/>
+      <c r="I87" s="109"/>
+      <c r="J87" s="110"/>
+    </row>
+    <row r="88" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D88" s="99">
         <v>2003</v>
       </c>
-      <c r="E88" s="127"/>
-[...6 lines deleted...]
-    <row r="89" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E88" s="100"/>
+      <c r="F88" s="100"/>
+      <c r="G88" s="100"/>
+      <c r="H88" s="100"/>
+      <c r="I88" s="100"/>
+      <c r="J88" s="101"/>
+    </row>
+    <row r="89" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D89" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E89" s="4">
         <v>180111</v>
       </c>
       <c r="F89" s="4">
         <v>873683</v>
       </c>
       <c r="G89" s="4">
         <v>75908</v>
       </c>
       <c r="H89" s="4">
         <v>104203</v>
       </c>
       <c r="I89" s="4">
         <v>693572</v>
       </c>
       <c r="J89" s="5"/>
     </row>
-    <row r="90" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="4">
         <v>181530</v>
       </c>
       <c r="F90" s="4">
         <v>881215</v>
       </c>
       <c r="G90" s="4">
         <v>74555</v>
       </c>
       <c r="H90" s="4">
         <v>106975</v>
       </c>
       <c r="I90" s="4">
         <v>699685</v>
       </c>
       <c r="J90" s="5"/>
     </row>
-    <row r="91" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D91" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="4">
         <v>181239</v>
       </c>
       <c r="F91" s="4">
         <v>877776</v>
       </c>
       <c r="G91" s="4">
         <v>72323</v>
       </c>
       <c r="H91" s="4">
         <v>108916</v>
       </c>
       <c r="I91" s="4">
         <v>696537</v>
       </c>
       <c r="J91" s="5"/>
     </row>
-    <row r="92" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D92" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="4">
         <v>182963</v>
       </c>
       <c r="F92" s="4">
         <v>882809</v>
       </c>
       <c r="G92" s="4">
         <v>73023</v>
       </c>
       <c r="H92" s="4">
         <v>109940</v>
       </c>
       <c r="I92" s="4">
         <v>699846</v>
       </c>
       <c r="J92" s="5"/>
     </row>
-    <row r="93" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D93" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E93" s="4">
         <v>191707</v>
       </c>
       <c r="F93" s="4">
         <v>893029</v>
       </c>
       <c r="G93" s="4">
         <v>75787</v>
       </c>
       <c r="H93" s="4">
         <v>115920</v>
       </c>
       <c r="I93" s="4">
         <v>701322</v>
       </c>
       <c r="J93" s="5"/>
     </row>
-    <row r="94" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D94" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E94" s="4">
         <v>194878</v>
       </c>
       <c r="F94" s="4">
         <v>894213</v>
       </c>
       <c r="G94" s="4">
         <v>77091</v>
       </c>
       <c r="H94" s="4">
         <v>117787</v>
       </c>
       <c r="I94" s="4">
         <v>699335</v>
       </c>
       <c r="J94" s="5"/>
     </row>
-    <row r="95" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D95" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E95" s="4">
         <v>196589</v>
       </c>
       <c r="F95" s="4">
         <v>901389</v>
       </c>
       <c r="G95" s="4">
         <v>77053</v>
       </c>
       <c r="H95" s="4">
         <v>119536</v>
       </c>
       <c r="I95" s="4">
         <v>704800</v>
       </c>
       <c r="J95" s="5"/>
     </row>
-    <row r="96" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E96" s="4">
         <v>201859</v>
       </c>
       <c r="F96" s="4">
         <v>905499</v>
       </c>
       <c r="G96" s="4">
         <v>80283</v>
       </c>
       <c r="H96" s="4">
         <v>121576</v>
       </c>
       <c r="I96" s="4">
         <v>703640</v>
       </c>
       <c r="J96" s="5"/>
     </row>
-    <row r="97" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E97" s="4">
         <v>207587</v>
       </c>
       <c r="F97" s="4">
         <v>911223</v>
       </c>
       <c r="G97" s="4">
         <v>81118</v>
       </c>
       <c r="H97" s="4">
         <v>126469</v>
       </c>
       <c r="I97" s="4">
         <v>703636</v>
       </c>
       <c r="J97" s="5"/>
     </row>
-    <row r="98" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E98" s="4">
         <v>212614</v>
       </c>
       <c r="F98" s="4">
         <v>926324</v>
       </c>
       <c r="G98" s="4">
         <v>84238</v>
       </c>
       <c r="H98" s="4">
         <v>128376</v>
       </c>
       <c r="I98" s="4">
         <v>713710</v>
       </c>
       <c r="J98" s="5"/>
     </row>
-    <row r="99" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E99" s="4">
         <v>224318</v>
       </c>
       <c r="F99" s="4">
         <v>944647</v>
       </c>
       <c r="G99" s="4">
         <v>103788</v>
       </c>
       <c r="H99" s="4">
         <v>120530</v>
       </c>
       <c r="I99" s="4">
         <v>720329</v>
       </c>
       <c r="J99" s="5"/>
     </row>
-    <row r="100" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E100" s="4">
         <v>223799</v>
       </c>
       <c r="F100" s="4">
         <v>955692</v>
       </c>
       <c r="G100" s="4">
         <v>94542</v>
       </c>
       <c r="H100" s="4">
         <v>129257</v>
       </c>
       <c r="I100" s="4">
         <v>731893</v>
       </c>
       <c r="J100" s="5"/>
     </row>
-    <row r="101" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D101" s="129" t="s">
+    <row r="101" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D101" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E101" s="130"/>
-[...7 lines deleted...]
-      <c r="D102" s="132" t="s">
+      <c r="E101" s="103"/>
+      <c r="F101" s="103"/>
+      <c r="G101" s="103"/>
+      <c r="H101" s="103"/>
+      <c r="I101" s="103"/>
+      <c r="J101" s="104"/>
+    </row>
+    <row r="102" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D102" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E102" s="133"/>
-[...7 lines deleted...]
-      <c r="D103" s="135" t="s">
+      <c r="E102" s="106"/>
+      <c r="F102" s="106"/>
+      <c r="G102" s="106"/>
+      <c r="H102" s="106"/>
+      <c r="I102" s="106"/>
+      <c r="J102" s="107"/>
+    </row>
+    <row r="103" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D103" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E103" s="136"/>
-[...7 lines deleted...]
-      <c r="D104" s="126">
+      <c r="E103" s="109"/>
+      <c r="F103" s="109"/>
+      <c r="G103" s="109"/>
+      <c r="H103" s="109"/>
+      <c r="I103" s="109"/>
+      <c r="J103" s="110"/>
+    </row>
+    <row r="104" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D104" s="99">
         <v>2004</v>
       </c>
-      <c r="E104" s="127"/>
-[...6 lines deleted...]
-    <row r="105" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E104" s="100"/>
+      <c r="F104" s="100"/>
+      <c r="G104" s="100"/>
+      <c r="H104" s="100"/>
+      <c r="I104" s="100"/>
+      <c r="J104" s="101"/>
+    </row>
+    <row r="105" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D105" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E105" s="4">
         <v>209113</v>
       </c>
       <c r="F105" s="4">
         <v>939143</v>
       </c>
       <c r="G105" s="4">
         <v>90418</v>
       </c>
       <c r="H105" s="4">
         <v>118695</v>
       </c>
       <c r="I105" s="4">
         <v>728556</v>
       </c>
       <c r="J105" s="4">
         <v>1474</v>
       </c>
     </row>
-    <row r="106" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D106" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E106" s="4">
         <v>208161</v>
       </c>
       <c r="F106" s="4">
         <v>927053</v>
       </c>
       <c r="G106" s="4">
         <v>86630</v>
       </c>
       <c r="H106" s="4">
         <v>121531</v>
       </c>
       <c r="I106" s="4">
         <v>717246</v>
       </c>
       <c r="J106" s="4">
         <v>1647</v>
       </c>
     </row>
-    <row r="107" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D107" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E107" s="4">
         <v>209153</v>
       </c>
       <c r="F107" s="4">
         <v>927302</v>
       </c>
       <c r="G107" s="4">
         <v>86670</v>
       </c>
       <c r="H107" s="4">
         <v>122483</v>
       </c>
       <c r="I107" s="4">
         <v>716511</v>
       </c>
       <c r="J107" s="4">
         <v>1638</v>
       </c>
     </row>
-    <row r="108" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D108" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E108" s="4">
         <v>208169</v>
       </c>
       <c r="F108" s="4">
         <v>928584</v>
       </c>
       <c r="G108" s="4">
         <v>90323</v>
       </c>
       <c r="H108" s="4">
         <v>117847</v>
       </c>
       <c r="I108" s="4">
         <v>718598</v>
       </c>
       <c r="J108" s="4">
         <v>1817</v>
       </c>
     </row>
-    <row r="109" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D109" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E109" s="4">
         <v>215861</v>
       </c>
       <c r="F109" s="4">
         <v>951848</v>
       </c>
       <c r="G109" s="4">
         <v>90431</v>
       </c>
       <c r="H109" s="4">
         <v>125430</v>
       </c>
       <c r="I109" s="4">
         <v>733927</v>
       </c>
       <c r="J109" s="4">
         <v>2060</v>
       </c>
     </row>
-    <row r="110" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D110" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="4">
         <v>226147</v>
       </c>
       <c r="F110" s="4">
         <v>973397</v>
       </c>
       <c r="G110" s="4">
         <v>97359</v>
       </c>
       <c r="H110" s="4">
         <v>128788</v>
       </c>
       <c r="I110" s="4">
         <v>744974</v>
       </c>
       <c r="J110" s="4">
         <v>2276</v>
       </c>
     </row>
-    <row r="111" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="4">
         <v>231007</v>
       </c>
       <c r="F111" s="4">
         <v>974096</v>
       </c>
       <c r="G111" s="4">
         <v>97005</v>
       </c>
       <c r="H111" s="4">
         <v>134002</v>
       </c>
       <c r="I111" s="4">
         <v>741037</v>
       </c>
       <c r="J111" s="4">
         <v>2052</v>
       </c>
     </row>
-    <row r="112" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E112" s="4">
         <v>232642</v>
       </c>
       <c r="F112" s="4">
         <v>982669</v>
       </c>
       <c r="G112" s="4">
         <v>96860</v>
       </c>
       <c r="H112" s="4">
         <v>135782</v>
       </c>
       <c r="I112" s="4">
         <v>747596</v>
       </c>
       <c r="J112" s="4">
         <v>2431</v>
       </c>
     </row>
-    <row r="113" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E113" s="4">
         <v>234676</v>
       </c>
       <c r="F113" s="4">
         <v>988174</v>
       </c>
       <c r="G113" s="4">
         <v>99277</v>
       </c>
       <c r="H113" s="4">
         <v>135399</v>
       </c>
       <c r="I113" s="4">
         <v>751038</v>
       </c>
       <c r="J113" s="4">
         <v>2460</v>
       </c>
     </row>
-    <row r="114" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E114" s="4">
         <v>240494</v>
       </c>
       <c r="F114" s="4">
         <v>998166</v>
       </c>
       <c r="G114" s="4">
         <v>105536</v>
       </c>
       <c r="H114" s="4">
         <v>134958</v>
       </c>
       <c r="I114" s="4">
         <v>755160</v>
       </c>
       <c r="J114" s="4">
         <v>2512</v>
       </c>
     </row>
-    <row r="115" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E115" s="4">
         <v>243536</v>
       </c>
       <c r="F115" s="4">
         <v>1001587</v>
       </c>
       <c r="G115" s="4">
         <v>104415</v>
       </c>
       <c r="H115" s="4">
         <v>139121</v>
       </c>
       <c r="I115" s="4">
         <v>755423</v>
       </c>
       <c r="J115" s="4">
         <v>2628</v>
       </c>
     </row>
-    <row r="116" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E116" s="4">
         <v>245946</v>
       </c>
       <c r="F116" s="4">
         <v>1033877</v>
       </c>
       <c r="G116" s="4">
         <v>109028</v>
       </c>
       <c r="H116" s="4">
         <v>136918</v>
       </c>
       <c r="I116" s="4">
         <v>785261</v>
       </c>
       <c r="J116" s="4">
         <v>2670</v>
       </c>
     </row>
-    <row r="117" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D117" s="129" t="s">
+    <row r="117" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D117" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E117" s="130"/>
-[...7 lines deleted...]
-      <c r="D118" s="132" t="s">
+      <c r="E117" s="103"/>
+      <c r="F117" s="103"/>
+      <c r="G117" s="103"/>
+      <c r="H117" s="103"/>
+      <c r="I117" s="103"/>
+      <c r="J117" s="104"/>
+    </row>
+    <row r="118" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D118" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E118" s="133"/>
-[...7 lines deleted...]
-      <c r="D119" s="135" t="s">
+      <c r="E118" s="106"/>
+      <c r="F118" s="106"/>
+      <c r="G118" s="106"/>
+      <c r="H118" s="106"/>
+      <c r="I118" s="106"/>
+      <c r="J118" s="107"/>
+    </row>
+    <row r="119" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D119" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E119" s="136"/>
-[...7 lines deleted...]
-      <c r="D120" s="126">
+      <c r="E119" s="109"/>
+      <c r="F119" s="109"/>
+      <c r="G119" s="109"/>
+      <c r="H119" s="109"/>
+      <c r="I119" s="109"/>
+      <c r="J119" s="110"/>
+    </row>
+    <row r="120" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D120" s="99">
         <v>2005</v>
       </c>
-      <c r="E120" s="127"/>
-[...6 lines deleted...]
-    <row r="121" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E120" s="100"/>
+      <c r="F120" s="100"/>
+      <c r="G120" s="100"/>
+      <c r="H120" s="100"/>
+      <c r="I120" s="100"/>
+      <c r="J120" s="101"/>
+    </row>
+    <row r="121" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D121" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E121" s="4">
         <v>242373</v>
       </c>
       <c r="F121" s="4">
         <v>1017491</v>
       </c>
       <c r="G121" s="4">
         <v>101544</v>
       </c>
       <c r="H121" s="4">
         <v>140829</v>
       </c>
       <c r="I121" s="4">
         <v>772523</v>
       </c>
       <c r="J121" s="4">
         <v>2595</v>
       </c>
     </row>
-    <row r="122" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="4">
         <v>244667</v>
       </c>
       <c r="F122" s="4">
         <v>1014376</v>
       </c>
       <c r="G122" s="4">
         <v>99121</v>
       </c>
       <c r="H122" s="4">
         <v>145546</v>
       </c>
       <c r="I122" s="4">
         <v>767017</v>
       </c>
       <c r="J122" s="4">
         <v>2692</v>
       </c>
     </row>
-    <row r="123" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D123" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="4">
         <v>244003</v>
       </c>
       <c r="F123" s="4">
         <v>1022703</v>
       </c>
       <c r="G123" s="4">
         <v>98344</v>
       </c>
       <c r="H123" s="4">
         <v>145659</v>
       </c>
       <c r="I123" s="4">
         <v>776101</v>
       </c>
       <c r="J123" s="4">
         <v>2599</v>
       </c>
     </row>
-    <row r="124" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="4">
         <v>240477</v>
       </c>
       <c r="F124" s="4">
         <v>1046656</v>
       </c>
       <c r="G124" s="4">
         <v>101285</v>
       </c>
       <c r="H124" s="4">
         <v>139192</v>
       </c>
       <c r="I124" s="4">
         <v>803796</v>
       </c>
       <c r="J124" s="4">
         <v>2382</v>
       </c>
     </row>
-    <row r="125" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D125" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="4">
         <v>246669</v>
       </c>
       <c r="F125" s="4">
         <v>1049516</v>
       </c>
       <c r="G125" s="4">
         <v>100943</v>
       </c>
       <c r="H125" s="4">
         <v>145726</v>
       </c>
       <c r="I125" s="4">
         <v>800645</v>
       </c>
       <c r="J125" s="4">
         <v>2203</v>
       </c>
     </row>
-    <row r="126" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D126" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="4">
         <v>261814</v>
       </c>
       <c r="F126" s="4">
         <v>1076526</v>
       </c>
       <c r="G126" s="4">
         <v>105846</v>
       </c>
       <c r="H126" s="4">
         <v>155968</v>
       </c>
       <c r="I126" s="4">
         <v>812584</v>
       </c>
       <c r="J126" s="4">
         <v>2128</v>
       </c>
     </row>
-    <row r="127" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D127" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E127" s="4">
         <v>261120</v>
       </c>
       <c r="F127" s="4">
         <v>1092206</v>
       </c>
       <c r="G127" s="4">
         <v>109483</v>
       </c>
       <c r="H127" s="4">
         <v>151637</v>
       </c>
       <c r="I127" s="4">
         <v>828402</v>
       </c>
       <c r="J127" s="4">
         <v>2684</v>
       </c>
     </row>
-    <row r="128" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D128" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="4">
         <v>268856</v>
       </c>
       <c r="F128" s="4">
         <v>1119102</v>
       </c>
       <c r="G128" s="4">
         <v>108846</v>
       </c>
       <c r="H128" s="4">
         <v>160010</v>
       </c>
       <c r="I128" s="4">
         <v>847782</v>
       </c>
       <c r="J128" s="4">
         <v>2464</v>
       </c>
     </row>
-    <row r="129" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E129" s="4">
         <v>267762</v>
       </c>
       <c r="F129" s="4">
         <v>1154053</v>
       </c>
       <c r="G129" s="4">
         <v>114719</v>
       </c>
       <c r="H129" s="4">
         <v>153043</v>
       </c>
       <c r="I129" s="4">
         <v>883167</v>
       </c>
       <c r="J129" s="4">
         <v>3124</v>
       </c>
     </row>
-    <row r="130" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E130" s="4">
         <v>280270</v>
       </c>
       <c r="F130" s="4">
         <v>1168842</v>
       </c>
       <c r="G130" s="4">
         <v>133946</v>
       </c>
       <c r="H130" s="4">
         <v>146324</v>
       </c>
       <c r="I130" s="4">
         <v>886252</v>
       </c>
       <c r="J130" s="4">
         <v>2320</v>
       </c>
     </row>
-    <row r="131" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D131" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E131" s="4">
         <v>268694</v>
       </c>
       <c r="F131" s="4">
         <v>1169085</v>
       </c>
       <c r="G131" s="4">
         <v>113813</v>
       </c>
       <c r="H131" s="4">
         <v>154881</v>
       </c>
       <c r="I131" s="4">
         <v>898194</v>
       </c>
       <c r="J131" s="4">
         <v>2197</v>
       </c>
     </row>
-    <row r="132" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D132" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E132" s="4">
         <v>271140</v>
       </c>
       <c r="F132" s="4">
         <v>1202762</v>
       </c>
       <c r="G132" s="4">
         <v>123991</v>
       </c>
       <c r="H132" s="4">
         <v>147149</v>
       </c>
       <c r="I132" s="4">
         <v>929343</v>
       </c>
       <c r="J132" s="4">
         <v>2280</v>
       </c>
     </row>
-    <row r="133" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D133" s="129" t="s">
+    <row r="133" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D133" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="E133" s="130"/>
-[...7 lines deleted...]
-      <c r="D134" s="132" t="s">
+      <c r="E133" s="103"/>
+      <c r="F133" s="103"/>
+      <c r="G133" s="103"/>
+      <c r="H133" s="103"/>
+      <c r="I133" s="103"/>
+      <c r="J133" s="104"/>
+    </row>
+    <row r="134" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D134" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="E134" s="133"/>
-[...7 lines deleted...]
-      <c r="D135" s="135" t="s">
+      <c r="E134" s="106"/>
+      <c r="F134" s="106"/>
+      <c r="G134" s="106"/>
+      <c r="H134" s="106"/>
+      <c r="I134" s="106"/>
+      <c r="J134" s="107"/>
+    </row>
+    <row r="135" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D135" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="E135" s="136"/>
-[...6 lines deleted...]
-    <row r="136" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E135" s="109"/>
+      <c r="F135" s="109"/>
+      <c r="G135" s="109"/>
+      <c r="H135" s="109"/>
+      <c r="I135" s="109"/>
+      <c r="J135" s="110"/>
+    </row>
+    <row r="136" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D136" s="27"/>
       <c r="E136" s="28"/>
       <c r="F136" s="28"/>
       <c r="G136" s="28"/>
       <c r="H136" s="28"/>
       <c r="I136" s="28"/>
       <c r="J136" s="29"/>
     </row>
-    <row r="137" spans="4:10" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D137" s="123">
+    <row r="137" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D137" s="114">
         <v>2006</v>
       </c>
-      <c r="E137" s="124"/>
-[...6 lines deleted...]
-    <row r="138" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E137" s="115"/>
+      <c r="F137" s="115"/>
+      <c r="G137" s="115"/>
+      <c r="H137" s="115"/>
+      <c r="I137" s="115"/>
+      <c r="J137" s="116"/>
+    </row>
+    <row r="138" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D138" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E138" s="7">
         <v>274069</v>
       </c>
       <c r="F138" s="7">
         <v>1194939</v>
       </c>
       <c r="G138" s="7">
         <v>299243</v>
       </c>
       <c r="H138" s="7">
         <v>523055</v>
       </c>
       <c r="I138" s="7">
         <v>17045</v>
       </c>
       <c r="J138" s="7">
         <v>740648</v>
       </c>
     </row>
-    <row r="139" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D139" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E139" s="9">
         <v>270338</v>
       </c>
       <c r="F139" s="9">
         <v>1197772</v>
       </c>
       <c r="G139" s="9">
         <v>296709</v>
       </c>
       <c r="H139" s="9">
         <v>524716</v>
       </c>
       <c r="I139" s="9">
         <v>16889</v>
       </c>
       <c r="J139" s="9">
         <v>743214</v>
       </c>
     </row>
-    <row r="140" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D140" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E140" s="9">
         <v>270425</v>
       </c>
       <c r="F140" s="9">
         <v>1198748</v>
       </c>
       <c r="G140" s="9">
         <v>339719</v>
       </c>
       <c r="H140" s="9">
         <v>477786</v>
       </c>
       <c r="I140" s="9">
         <v>17575</v>
       </c>
       <c r="J140" s="9">
         <v>750272</v>
       </c>
     </row>
-    <row r="141" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D141" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E141" s="9">
         <v>273594</v>
       </c>
       <c r="F141" s="9">
         <v>1197122</v>
       </c>
       <c r="G141" s="9">
         <v>343474</v>
       </c>
       <c r="H141" s="9">
         <v>472026</v>
       </c>
       <c r="I141" s="9">
         <v>17363</v>
       </c>
       <c r="J141" s="9">
         <v>751167</v>
       </c>
     </row>
-    <row r="142" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D142" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E142" s="9">
         <v>296101</v>
       </c>
       <c r="F142" s="9">
         <v>1241865</v>
       </c>
       <c r="G142" s="9">
         <v>367080</v>
       </c>
       <c r="H142" s="9">
         <v>485476</v>
       </c>
       <c r="I142" s="9">
         <v>17937</v>
       </c>
       <c r="J142" s="9">
         <v>765434</v>
       </c>
     </row>
-    <row r="143" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D143" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E143" s="9">
         <v>303803</v>
       </c>
       <c r="F143" s="9">
         <v>1257785</v>
       </c>
       <c r="G143" s="9">
         <v>335334</v>
       </c>
       <c r="H143" s="9">
         <v>493553</v>
       </c>
       <c r="I143" s="9">
         <v>18657</v>
       </c>
       <c r="J143" s="9">
         <v>809670</v>
       </c>
     </row>
-    <row r="144" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D144" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E144" s="9">
         <v>303156</v>
       </c>
       <c r="F144" s="9">
         <v>1252816</v>
       </c>
       <c r="G144" s="9">
         <v>370307</v>
       </c>
       <c r="H144" s="9">
         <v>488434</v>
       </c>
       <c r="I144" s="9">
         <v>18574</v>
       </c>
       <c r="J144" s="9">
         <v>778572</v>
       </c>
     </row>
-    <row r="145" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D145" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E145" s="9">
         <v>319018</v>
       </c>
       <c r="F145" s="9">
         <v>1274084</v>
       </c>
       <c r="G145" s="9">
         <v>383530</v>
       </c>
       <c r="H145" s="9">
         <v>488158</v>
       </c>
       <c r="I145" s="9">
         <v>19431</v>
       </c>
       <c r="J145" s="9">
         <v>789822</v>
       </c>
     </row>
-    <row r="146" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D146" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E146" s="9">
         <v>323885</v>
       </c>
       <c r="F146" s="9">
         <v>1294744</v>
       </c>
       <c r="G146" s="9">
         <v>390392</v>
       </c>
       <c r="H146" s="9">
         <v>491923</v>
       </c>
       <c r="I146" s="9">
         <v>20635</v>
       </c>
       <c r="J146" s="9">
         <v>809500</v>
       </c>
     </row>
-    <row r="147" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D147" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E147" s="9">
         <v>336273</v>
       </c>
       <c r="F147" s="9">
         <v>1329425</v>
       </c>
       <c r="G147" s="9">
         <v>408079</v>
       </c>
       <c r="H147" s="9">
         <v>513865</v>
       </c>
       <c r="I147" s="9">
         <v>21106</v>
       </c>
       <c r="J147" s="9">
         <v>818459</v>
       </c>
     </row>
-    <row r="148" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D148" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E148" s="9">
         <v>332316</v>
       </c>
       <c r="F148" s="9">
         <v>1341940</v>
       </c>
       <c r="G148" s="9">
         <v>406992</v>
       </c>
       <c r="H148" s="9">
         <v>491922</v>
       </c>
       <c r="I148" s="9">
         <v>23309</v>
       </c>
       <c r="J148" s="9">
         <v>829769</v>
       </c>
     </row>
-    <row r="149" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D149" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E149" s="9">
         <v>347013</v>
       </c>
       <c r="F149" s="9">
         <v>1382493</v>
       </c>
       <c r="G149" s="9">
         <v>401710</v>
       </c>
       <c r="H149" s="9">
         <v>515666</v>
       </c>
       <c r="I149" s="9">
         <v>28231</v>
       </c>
       <c r="J149" s="9">
         <v>847199</v>
       </c>
     </row>
-    <row r="150" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D150" s="120" t="s">
+    <row r="150" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D150" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="E150" s="121"/>
-[...7 lines deleted...]
-      <c r="D151" s="111" t="s">
+      <c r="E150" s="128"/>
+      <c r="F150" s="128"/>
+      <c r="G150" s="128"/>
+      <c r="H150" s="128"/>
+      <c r="I150" s="128"/>
+      <c r="J150" s="129"/>
+    </row>
+    <row r="151" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D151" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="E151" s="112"/>
-[...7 lines deleted...]
-      <c r="D152" s="114" t="s">
+      <c r="E151" s="131"/>
+      <c r="F151" s="131"/>
+      <c r="G151" s="131"/>
+      <c r="H151" s="131"/>
+      <c r="I151" s="131"/>
+      <c r="J151" s="132"/>
+    </row>
+    <row r="152" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D152" s="133" t="s">
         <v>22</v>
       </c>
-      <c r="E152" s="115"/>
-[...7 lines deleted...]
-      <c r="D153" s="123">
+      <c r="E152" s="134"/>
+      <c r="F152" s="134"/>
+      <c r="G152" s="134"/>
+      <c r="H152" s="134"/>
+      <c r="I152" s="134"/>
+      <c r="J152" s="135"/>
+    </row>
+    <row r="153" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D153" s="114">
         <v>2007</v>
       </c>
-      <c r="E153" s="124"/>
-[...6 lines deleted...]
-    <row r="154" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E153" s="115"/>
+      <c r="F153" s="115"/>
+      <c r="G153" s="115"/>
+      <c r="H153" s="115"/>
+      <c r="I153" s="115"/>
+      <c r="J153" s="116"/>
+    </row>
+    <row r="154" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D154" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E154" s="7">
         <v>335700</v>
       </c>
       <c r="F154" s="7">
         <v>1367957</v>
       </c>
       <c r="G154" s="7">
         <v>406901</v>
       </c>
       <c r="H154" s="7">
         <v>513797</v>
       </c>
       <c r="I154" s="7">
         <v>24995</v>
       </c>
       <c r="J154" s="7">
         <v>832298</v>
       </c>
     </row>
-    <row r="155" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D155" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E155" s="9">
         <v>336393</v>
       </c>
       <c r="F155" s="9">
         <v>1369243</v>
       </c>
       <c r="G155" s="9">
         <v>432124</v>
       </c>
       <c r="H155" s="9">
         <v>493172</v>
       </c>
       <c r="I155" s="9">
         <v>23523</v>
       </c>
       <c r="J155" s="9">
         <v>845649</v>
       </c>
     </row>
-    <row r="156" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D156" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E156" s="9">
         <v>331736</v>
       </c>
       <c r="F156" s="9">
         <v>1379237</v>
       </c>
       <c r="G156" s="9">
         <v>443687</v>
       </c>
       <c r="H156" s="9">
         <v>461380</v>
       </c>
       <c r="I156" s="9">
         <v>25917</v>
       </c>
       <c r="J156" s="9">
         <v>859349</v>
       </c>
     </row>
-    <row r="157" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D157" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="9">
         <v>342141</v>
       </c>
       <c r="F157" s="9">
         <v>1385715</v>
       </c>
       <c r="G157" s="9">
         <v>470313</v>
       </c>
       <c r="H157" s="9">
         <v>455688</v>
       </c>
       <c r="I157" s="9">
         <v>22840</v>
       </c>
       <c r="J157" s="9">
         <v>871951</v>
       </c>
     </row>
-    <row r="158" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D158" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E158" s="9">
         <v>343309</v>
       </c>
       <c r="F158" s="9">
         <v>1396067</v>
       </c>
       <c r="G158" s="9">
         <v>477103</v>
       </c>
       <c r="H158" s="9">
         <v>443547</v>
       </c>
       <c r="I158" s="9">
         <v>24280</v>
       </c>
       <c r="J158" s="9">
         <v>884955</v>
       </c>
     </row>
-    <row r="159" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D159" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E159" s="9">
         <v>371768</v>
       </c>
       <c r="F159" s="9">
         <v>1454577</v>
       </c>
       <c r="G159" s="9">
         <v>481551</v>
       </c>
       <c r="H159" s="9">
         <v>453974</v>
       </c>
       <c r="I159" s="9">
         <v>29693</v>
       </c>
       <c r="J159" s="9">
         <v>915842</v>
       </c>
     </row>
-    <row r="160" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D160" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E160" s="9">
         <v>386234</v>
       </c>
       <c r="F160" s="9">
         <v>1474769</v>
       </c>
       <c r="G160" s="9">
         <v>480770</v>
       </c>
       <c r="H160" s="9">
         <v>463677</v>
       </c>
       <c r="I160" s="9">
         <v>28802</v>
       </c>
       <c r="J160" s="9">
         <v>929783</v>
       </c>
     </row>
-    <row r="161" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D161" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E161" s="9">
         <v>391960</v>
       </c>
       <c r="F161" s="9">
         <v>1493050</v>
       </c>
       <c r="G161" s="9">
         <v>479800</v>
       </c>
       <c r="H161" s="9">
         <v>467629</v>
       </c>
       <c r="I161" s="9">
         <v>29254</v>
       </c>
       <c r="J161" s="9">
         <v>952480</v>
       </c>
     </row>
-    <row r="162" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D162" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E162" s="9">
         <v>400075</v>
       </c>
       <c r="F162" s="9">
         <v>1516884</v>
       </c>
       <c r="G162" s="9">
         <v>503607</v>
       </c>
       <c r="H162" s="9">
         <v>463888</v>
       </c>
       <c r="I162" s="9">
         <v>28739</v>
       </c>
       <c r="J162" s="9">
         <v>977714</v>
       </c>
     </row>
-    <row r="163" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D163" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E163" s="9">
         <v>404018</v>
       </c>
       <c r="F163" s="9">
         <v>1533846</v>
       </c>
       <c r="G163" s="9">
         <v>502042</v>
       </c>
       <c r="H163" s="9">
         <v>463122</v>
       </c>
       <c r="I163" s="9">
         <v>33837</v>
       </c>
       <c r="J163" s="9">
         <v>1007751</v>
       </c>
     </row>
-    <row r="164" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D164" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E164" s="9">
         <v>413429</v>
       </c>
       <c r="F164" s="9">
         <v>1559570</v>
       </c>
       <c r="G164" s="9">
         <v>501751</v>
       </c>
       <c r="H164" s="9">
         <v>470276</v>
       </c>
       <c r="I164" s="9">
         <v>35144</v>
       </c>
       <c r="J164" s="9">
         <v>1021059</v>
       </c>
     </row>
-    <row r="165" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D165" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E165" s="9">
         <v>450055</v>
       </c>
       <c r="F165" s="9">
         <v>1649662</v>
       </c>
       <c r="G165" s="9">
         <v>509843</v>
       </c>
       <c r="H165" s="9">
         <v>522577</v>
       </c>
       <c r="I165" s="9">
         <v>40577</v>
       </c>
       <c r="J165" s="9">
         <v>1040127</v>
       </c>
     </row>
-    <row r="166" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D166" s="120" t="s">
+    <row r="166" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D166" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="E166" s="121"/>
-[...7 lines deleted...]
-      <c r="D167" s="111" t="s">
+      <c r="E166" s="128"/>
+      <c r="F166" s="128"/>
+      <c r="G166" s="128"/>
+      <c r="H166" s="128"/>
+      <c r="I166" s="128"/>
+      <c r="J166" s="129"/>
+    </row>
+    <row r="167" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D167" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="E167" s="112"/>
-[...7 lines deleted...]
-      <c r="D168" s="114" t="s">
+      <c r="E167" s="131"/>
+      <c r="F167" s="131"/>
+      <c r="G167" s="131"/>
+      <c r="H167" s="131"/>
+      <c r="I167" s="131"/>
+      <c r="J167" s="132"/>
+    </row>
+    <row r="168" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D168" s="133" t="s">
         <v>22</v>
       </c>
-      <c r="E168" s="115"/>
-[...7 lines deleted...]
-      <c r="D169" s="123">
+      <c r="E168" s="134"/>
+      <c r="F168" s="134"/>
+      <c r="G168" s="134"/>
+      <c r="H168" s="134"/>
+      <c r="I168" s="134"/>
+      <c r="J168" s="135"/>
+    </row>
+    <row r="169" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D169" s="114">
         <v>2008</v>
       </c>
-      <c r="E169" s="124"/>
-[...6 lines deleted...]
-    <row r="170" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E169" s="115"/>
+      <c r="F169" s="115"/>
+      <c r="G169" s="115"/>
+      <c r="H169" s="115"/>
+      <c r="I169" s="115"/>
+      <c r="J169" s="116"/>
+    </row>
+    <row r="170" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D170" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E170" s="7">
         <v>410752</v>
       </c>
       <c r="F170" s="7">
         <v>1596565</v>
       </c>
       <c r="G170" s="7">
         <v>515164</v>
       </c>
       <c r="H170" s="7">
         <v>470645</v>
       </c>
       <c r="I170" s="7">
         <v>35354</v>
       </c>
       <c r="J170" s="7">
         <v>1034309</v>
       </c>
     </row>
-    <row r="171" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D171" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E171" s="9">
         <v>401410</v>
       </c>
       <c r="F171" s="9">
         <v>1603750</v>
       </c>
       <c r="G171" s="9">
         <v>528255</v>
       </c>
       <c r="H171" s="9">
         <v>456083</v>
       </c>
       <c r="I171" s="9">
         <v>32447</v>
       </c>
       <c r="J171" s="9">
         <v>1063197</v>
       </c>
     </row>
-    <row r="172" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D172" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E172" s="9">
         <v>409768</v>
       </c>
       <c r="F172" s="9">
         <v>1594390</v>
       </c>
       <c r="G172" s="9">
         <v>533323</v>
       </c>
       <c r="H172" s="9">
         <v>399911</v>
       </c>
       <c r="I172" s="9">
         <v>34276</v>
       </c>
       <c r="J172" s="9">
         <v>1088281</v>
       </c>
     </row>
-    <row r="173" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D173" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="9">
         <v>414390</v>
       </c>
       <c r="F173" s="9">
         <v>1611691</v>
       </c>
       <c r="G173" s="9">
         <v>527542</v>
       </c>
       <c r="H173" s="9">
         <v>393037</v>
       </c>
       <c r="I173" s="9">
         <v>33690</v>
       </c>
       <c r="J173" s="9">
         <v>1116646</v>
       </c>
     </row>
-    <row r="174" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D174" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E174" s="9">
         <v>426283</v>
       </c>
       <c r="F174" s="9">
         <v>1641733</v>
       </c>
       <c r="G174" s="9">
         <v>519385</v>
       </c>
       <c r="H174" s="9">
         <v>388306</v>
       </c>
       <c r="I174" s="9">
         <v>36298</v>
       </c>
       <c r="J174" s="9">
         <v>1145530</v>
       </c>
     </row>
-    <row r="175" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D175" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E175" s="9">
         <v>453047</v>
       </c>
       <c r="F175" s="9">
         <v>1703381</v>
       </c>
       <c r="G175" s="9">
         <v>550015</v>
       </c>
       <c r="H175" s="9">
         <v>385819</v>
       </c>
       <c r="I175" s="9">
         <v>37210</v>
       </c>
       <c r="J175" s="9">
         <v>1197249</v>
       </c>
     </row>
-    <row r="176" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D176" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E176" s="9">
         <v>445921</v>
       </c>
       <c r="F176" s="9">
         <v>1686050</v>
       </c>
       <c r="G176" s="9">
         <v>549242</v>
       </c>
       <c r="H176" s="9">
         <v>363435</v>
       </c>
       <c r="I176" s="9">
         <v>37718</v>
       </c>
       <c r="J176" s="9">
         <v>1218250</v>
       </c>
     </row>
-    <row r="177" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D177" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E177" s="9">
         <v>440336</v>
       </c>
       <c r="F177" s="9">
         <v>1682811</v>
       </c>
       <c r="G177" s="9">
         <v>519289</v>
       </c>
       <c r="H177" s="9">
         <v>333730</v>
       </c>
       <c r="I177" s="9">
         <v>39630</v>
       </c>
       <c r="J177" s="9">
         <v>1259513</v>
       </c>
     </row>
-    <row r="178" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D178" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E178" s="9">
         <v>479738</v>
       </c>
       <c r="F178" s="9">
         <v>1778139</v>
       </c>
       <c r="G178" s="9">
         <v>509659</v>
       </c>
       <c r="H178" s="9">
         <v>376685</v>
       </c>
       <c r="I178" s="9">
         <v>46066</v>
       </c>
       <c r="J178" s="9">
         <v>1295291</v>
       </c>
     </row>
-    <row r="179" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D179" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E179" s="9">
         <v>459116</v>
       </c>
       <c r="F179" s="9">
         <v>1812490</v>
       </c>
       <c r="G179" s="9">
         <v>542255</v>
       </c>
       <c r="H179" s="9">
         <v>347864</v>
       </c>
       <c r="I179" s="9">
         <v>49481</v>
       </c>
       <c r="J179" s="9">
         <v>1359742</v>
       </c>
     </row>
-    <row r="180" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D180" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E180" s="9">
         <v>463590</v>
       </c>
       <c r="F180" s="9">
         <v>1851023</v>
       </c>
       <c r="G180" s="9">
         <v>604105</v>
       </c>
       <c r="H180" s="9">
         <v>353637</v>
       </c>
       <c r="I180" s="9">
         <v>48258</v>
       </c>
       <c r="J180" s="9">
         <v>1397429</v>
       </c>
     </row>
-    <row r="181" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D181" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E181" s="9">
         <v>456787</v>
       </c>
       <c r="F181" s="9">
         <v>1895839</v>
       </c>
       <c r="G181" s="9">
         <v>593137</v>
       </c>
       <c r="H181" s="9">
         <v>406395</v>
       </c>
       <c r="I181" s="9">
         <v>48933</v>
       </c>
       <c r="J181" s="9">
         <v>1364314</v>
       </c>
     </row>
-    <row r="182" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D182" s="120" t="s">
+    <row r="182" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D182" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="E182" s="121"/>
-[...7 lines deleted...]
-      <c r="D183" s="111" t="s">
+      <c r="E182" s="128"/>
+      <c r="F182" s="128"/>
+      <c r="G182" s="128"/>
+      <c r="H182" s="128"/>
+      <c r="I182" s="128"/>
+      <c r="J182" s="129"/>
+    </row>
+    <row r="183" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D183" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="E183" s="112"/>
-[...7 lines deleted...]
-      <c r="D184" s="114" t="s">
+      <c r="E183" s="131"/>
+      <c r="F183" s="131"/>
+      <c r="G183" s="131"/>
+      <c r="H183" s="131"/>
+      <c r="I183" s="131"/>
+      <c r="J183" s="132"/>
+    </row>
+    <row r="184" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D184" s="133" t="s">
         <v>22</v>
       </c>
-      <c r="E184" s="115"/>
-[...7 lines deleted...]
-      <c r="D185" s="123">
+      <c r="E184" s="134"/>
+      <c r="F184" s="134"/>
+      <c r="G184" s="134"/>
+      <c r="H184" s="134"/>
+      <c r="I184" s="134"/>
+      <c r="J184" s="135"/>
+    </row>
+    <row r="185" spans="4:10" s="23" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
+      <c r="D185" s="114">
         <v>2009</v>
       </c>
-      <c r="E185" s="124"/>
-[...6 lines deleted...]
-    <row r="186" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E185" s="115"/>
+      <c r="F185" s="115"/>
+      <c r="G185" s="115"/>
+      <c r="H185" s="115"/>
+      <c r="I185" s="115"/>
+      <c r="J185" s="116"/>
+    </row>
+    <row r="186" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D186" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E186" s="7">
         <v>437845</v>
       </c>
       <c r="F186" s="7">
         <v>1874145</v>
       </c>
       <c r="G186" s="7">
         <v>603620</v>
       </c>
       <c r="H186" s="7">
         <v>404075</v>
       </c>
       <c r="I186" s="7">
         <v>48911</v>
       </c>
       <c r="J186" s="7">
         <v>1342708</v>
       </c>
     </row>
-    <row r="187" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D187" s="8" t="s">
         <v>24</v>
       </c>
       <c r="E187" s="9">
         <v>434761</v>
       </c>
       <c r="F187" s="9">
         <v>1900208</v>
       </c>
       <c r="G187" s="9">
         <v>644003</v>
       </c>
       <c r="H187" s="9">
         <v>401263</v>
       </c>
       <c r="I187" s="9">
         <v>47091</v>
       </c>
       <c r="J187" s="9">
         <v>1356317</v>
       </c>
     </row>
-    <row r="188" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D188" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E188" s="9">
         <v>448034</v>
       </c>
       <c r="F188" s="9">
         <v>1916752</v>
       </c>
       <c r="G188" s="9">
         <v>691465</v>
       </c>
       <c r="H188" s="9">
         <v>386527</v>
       </c>
       <c r="I188" s="9">
         <v>47287</v>
       </c>
       <c r="J188" s="9">
         <v>1354054</v>
       </c>
     </row>
-    <row r="189" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D189" s="8" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="9">
         <v>452937</v>
       </c>
       <c r="F189" s="9">
         <v>1912623</v>
       </c>
       <c r="G189" s="9">
         <v>662715</v>
       </c>
       <c r="H189" s="9">
         <v>375607</v>
       </c>
       <c r="I189" s="9">
         <v>46933</v>
       </c>
       <c r="J189" s="9">
         <v>1341015</v>
       </c>
     </row>
-    <row r="190" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D190" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E190" s="9">
         <v>456955</v>
       </c>
       <c r="F190" s="9">
         <v>1927070</v>
       </c>
       <c r="G190" s="9">
         <v>666394</v>
       </c>
       <c r="H190" s="9">
         <v>382033</v>
       </c>
       <c r="I190" s="9">
         <v>45450</v>
       </c>
       <c r="J190" s="9">
         <v>1347297</v>
       </c>
     </row>
-    <row r="191" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D191" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E191" s="9">
         <v>482621</v>
       </c>
       <c r="F191" s="9">
         <v>1977533</v>
       </c>
       <c r="G191" s="9">
         <v>655439</v>
       </c>
       <c r="H191" s="9">
         <v>422483</v>
       </c>
       <c r="I191" s="9">
         <v>49576</v>
       </c>
       <c r="J191" s="9">
         <v>1370218</v>
       </c>
     </row>
-    <row r="192" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D192" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E192" s="9">
         <v>468944</v>
       </c>
       <c r="F192" s="9">
         <v>1960950</v>
       </c>
       <c r="G192" s="9">
         <v>625403</v>
       </c>
       <c r="H192" s="9">
         <v>419366</v>
       </c>
       <c r="I192" s="9">
         <v>50793</v>
       </c>
       <c r="J192" s="9">
         <v>1384483</v>
       </c>
     </row>
-    <row r="193" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D193" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E193" s="9">
         <v>490128</v>
       </c>
       <c r="F193" s="9">
         <v>1995294</v>
       </c>
       <c r="G193" s="9">
         <v>650342</v>
       </c>
       <c r="H193" s="9">
         <v>407982</v>
       </c>
       <c r="I193" s="9">
         <v>57161</v>
       </c>
       <c r="J193" s="9">
         <v>1408694</v>
       </c>
     </row>
-    <row r="194" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D194" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E194" s="9">
         <v>490022</v>
       </c>
       <c r="F194" s="9">
         <v>2018031</v>
       </c>
       <c r="G194" s="9">
         <v>622982</v>
       </c>
       <c r="H194" s="9">
         <v>410702</v>
       </c>
       <c r="I194" s="9">
         <v>55888</v>
       </c>
       <c r="J194" s="9">
         <v>1407760</v>
       </c>
     </row>
-    <row r="195" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D195" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E195" s="9">
         <v>485538</v>
       </c>
       <c r="F195" s="9">
         <v>2021517</v>
       </c>
       <c r="G195" s="9">
         <v>650222</v>
       </c>
       <c r="H195" s="9">
         <v>401578</v>
       </c>
       <c r="I195" s="9">
         <v>56237</v>
       </c>
       <c r="J195" s="9">
         <v>1422200</v>
       </c>
     </row>
-    <row r="196" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D196" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E196" s="9">
         <v>495061</v>
       </c>
       <c r="F196" s="9">
         <v>2062206</v>
       </c>
       <c r="G196" s="9">
         <v>677269</v>
       </c>
       <c r="H196" s="9">
         <v>406374</v>
       </c>
       <c r="I196" s="9">
         <v>56784</v>
       </c>
       <c r="J196" s="9">
         <v>1447679</v>
       </c>
     </row>
-    <row r="197" spans="4:10" s="6" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="4:10" s="6" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D197" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E197" s="9">
         <v>515824</v>
       </c>
       <c r="F197" s="9">
         <v>2141384</v>
       </c>
       <c r="G197" s="9">
         <v>663635</v>
       </c>
       <c r="H197" s="9">
         <v>449977</v>
       </c>
       <c r="I197" s="9">
         <v>67607</v>
       </c>
       <c r="J197" s="9">
         <v>1476350</v>
       </c>
     </row>
-    <row r="198" spans="4:10" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
-      <c r="D198" s="120" t="s">
+    <row r="198" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D198" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="E198" s="121"/>
-[...7 lines deleted...]
-      <c r="D199" s="111" t="s">
+      <c r="E198" s="128"/>
+      <c r="F198" s="128"/>
+      <c r="G198" s="128"/>
+      <c r="H198" s="128"/>
+      <c r="I198" s="128"/>
+      <c r="J198" s="129"/>
+    </row>
+    <row r="199" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D199" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="E199" s="112"/>
-[...7 lines deleted...]
-      <c r="D200" s="114" t="s">
+      <c r="E199" s="131"/>
+      <c r="F199" s="131"/>
+      <c r="G199" s="131"/>
+      <c r="H199" s="131"/>
+      <c r="I199" s="131"/>
+      <c r="J199" s="132"/>
+    </row>
+    <row r="200" spans="4:10" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="D200" s="133" t="s">
         <v>22</v>
       </c>
-      <c r="E200" s="115"/>
-[...4 lines deleted...]
-      <c r="J200" s="116"/>
+      <c r="E200" s="134"/>
+      <c r="F200" s="134"/>
+      <c r="G200" s="134"/>
+      <c r="H200" s="134"/>
+      <c r="I200" s="134"/>
+      <c r="J200" s="135"/>
     </row>
     <row r="201" spans="4:10" collapsed="1" x14ac:dyDescent="0.25"/>
     <row r="202" spans="4:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D202" s="117" t="s">
+      <c r="D202" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="E202" s="118"/>
-[...6 lines deleted...]
-    <row r="203" spans="4:10" ht="69" x14ac:dyDescent="0.25">
+      <c r="E202" s="140"/>
+      <c r="F202" s="140"/>
+      <c r="G202" s="140"/>
+      <c r="H202" s="140"/>
+      <c r="I202" s="140"/>
+      <c r="J202" s="141"/>
+    </row>
+    <row r="203" spans="4:10" ht="70" x14ac:dyDescent="0.25">
       <c r="D203" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E203" s="35" t="s">
         <v>56</v>
       </c>
       <c r="F203" s="35" t="s">
         <v>55</v>
       </c>
       <c r="G203" s="35" t="s">
         <v>57</v>
       </c>
       <c r="H203" s="35" t="s">
         <v>58</v>
       </c>
       <c r="I203" s="35" t="s">
         <v>59</v>
       </c>
       <c r="J203" s="35" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="204" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D204" s="104">
+    <row r="204" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D204" s="136">
         <v>2010</v>
       </c>
-      <c r="E204" s="105"/>
-[...6 lines deleted...]
-    <row r="205" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+      <c r="E204" s="137"/>
+      <c r="F204" s="137"/>
+      <c r="G204" s="137"/>
+      <c r="H204" s="137"/>
+      <c r="I204" s="137"/>
+      <c r="J204" s="138"/>
+    </row>
+    <row r="205" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D205" s="30" t="s">
         <v>8</v>
       </c>
       <c r="E205" s="11">
         <v>2073859.77</v>
       </c>
       <c r="F205" s="10">
         <v>496526.84</v>
       </c>
       <c r="G205" s="12">
         <v>714944</v>
       </c>
       <c r="H205" s="13">
         <v>393846.92</v>
       </c>
       <c r="I205" s="14">
         <v>75771.349999999991</v>
       </c>
       <c r="J205" s="15">
         <v>1454856.3499999999</v>
       </c>
     </row>
-    <row r="206" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="206" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D206" s="30" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="11">
         <v>2066480.99</v>
       </c>
       <c r="F206" s="10">
         <v>490083.79</v>
       </c>
       <c r="G206" s="12">
         <v>716295.83</v>
       </c>
       <c r="H206" s="13">
         <v>370724.42</v>
       </c>
       <c r="I206" s="14">
         <v>76444.740000000005</v>
       </c>
       <c r="J206" s="15">
         <v>1485631.0899999999</v>
       </c>
     </row>
-    <row r="207" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="207" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D207" s="30" t="s">
         <v>35</v>
       </c>
       <c r="E207" s="11">
         <v>2112082.7000000002</v>
       </c>
       <c r="F207" s="10">
         <v>494460.84</v>
       </c>
       <c r="G207" s="12">
         <v>726192.37</v>
       </c>
       <c r="H207" s="13">
         <v>370121.26</v>
       </c>
       <c r="I207" s="14">
         <v>81051.76999999999</v>
       </c>
       <c r="J207" s="15">
         <v>1510087.6500000001</v>
       </c>
     </row>
-    <row r="208" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="208" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D208" s="30" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="11">
         <v>2116023.54</v>
       </c>
       <c r="F208" s="10">
         <v>494717.69</v>
       </c>
       <c r="G208" s="12">
         <v>774153.41</v>
       </c>
       <c r="H208" s="13">
         <v>314884.56</v>
       </c>
       <c r="I208" s="14">
         <v>83798.09</v>
       </c>
       <c r="J208" s="15">
         <v>1533437.6800000002</v>
       </c>
     </row>
-    <row r="209" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="209" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D209" s="30" t="s">
         <v>12</v>
       </c>
       <c r="E209" s="11">
         <v>2143234.0499999998</v>
       </c>
       <c r="F209" s="10">
         <v>514005.04</v>
       </c>
       <c r="G209" s="12">
         <v>734043.26</v>
       </c>
       <c r="H209" s="13">
         <v>294291.56</v>
       </c>
       <c r="I209" s="14">
         <v>88985.44</v>
       </c>
       <c r="J209" s="15">
         <v>1571956.41</v>
       </c>
     </row>
-    <row r="210" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="210" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D210" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E210" s="11">
         <v>2231144.33</v>
       </c>
       <c r="F210" s="10">
         <v>545405.37</v>
       </c>
       <c r="G210" s="12">
         <v>756587.91</v>
       </c>
       <c r="H210" s="13">
         <v>304728.13</v>
       </c>
       <c r="I210" s="14">
         <v>98281.31</v>
       </c>
       <c r="J210" s="15">
         <v>1623004.51</v>
       </c>
     </row>
-    <row r="211" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="211" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D211" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E211" s="11">
         <v>2217588.81</v>
       </c>
       <c r="F211" s="10">
         <v>539745.86</v>
       </c>
       <c r="G211" s="12">
         <v>761898.26</v>
       </c>
       <c r="H211" s="13">
         <v>290088.81</v>
       </c>
       <c r="I211" s="14">
         <v>97252.54</v>
       </c>
       <c r="J211" s="15">
         <v>1633965.1700000002</v>
       </c>
     </row>
-    <row r="212" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="212" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D212" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E212" s="11">
         <v>2236459.4500000002</v>
       </c>
       <c r="F212" s="10">
         <v>555494.78</v>
       </c>
       <c r="G212" s="12">
         <v>797382.59</v>
       </c>
       <c r="H212" s="13">
         <v>264299.31</v>
       </c>
       <c r="I212" s="14">
         <v>98666.69</v>
       </c>
       <c r="J212" s="15">
         <v>1675696.08</v>
       </c>
     </row>
-    <row r="213" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="213" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D213" s="30" t="s">
         <v>46</v>
       </c>
       <c r="E213" s="11">
         <v>2274954.5699999998</v>
       </c>
       <c r="F213" s="10">
         <v>549941.24</v>
       </c>
       <c r="G213" s="12">
         <v>824480.86</v>
       </c>
       <c r="H213" s="13">
         <v>283693.89</v>
       </c>
       <c r="I213" s="14">
         <v>99018.94</v>
       </c>
       <c r="J213" s="15">
         <v>1696934.81</v>
       </c>
     </row>
-    <row r="214" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="214" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D214" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E214" s="11">
         <v>2308845.9740022607</v>
       </c>
       <c r="F214" s="10">
         <v>555548.87862610666</v>
       </c>
       <c r="G214" s="12">
         <v>855405.86895485141</v>
       </c>
       <c r="H214" s="13">
         <v>293480.99521428696</v>
       </c>
       <c r="I214" s="14">
         <v>95436.659918408011</v>
       </c>
       <c r="J214" s="15">
         <v>1712792.1667632267</v>
       </c>
     </row>
-    <row r="215" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="215" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D215" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E215" s="11">
         <v>2347806.8610118511</v>
       </c>
       <c r="F215" s="10">
         <v>571337.16725609684</v>
       </c>
       <c r="G215" s="31">
         <v>847094.25932295457</v>
       </c>
       <c r="H215" s="13">
         <v>299612.62125671387</v>
       </c>
       <c r="I215" s="14">
         <v>98249.405140395</v>
       </c>
       <c r="J215" s="15">
         <v>1744548.6137972178</v>
       </c>
     </row>
-    <row r="216" spans="4:10" ht="14.4" hidden="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="216" spans="4:10" ht="14.5" hidden="1" outlineLevel="2" x14ac:dyDescent="0.35">
       <c r="D216" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E216" s="17">
         <v>2471205.7920851246</v>
       </c>
       <c r="F216" s="16">
         <v>605410.52775242832</v>
       </c>
       <c r="G216" s="33">
         <v>865121.41989936889</v>
       </c>
       <c r="H216" s="18">
         <v>368717.15845579212</v>
       </c>
       <c r="I216" s="19">
         <v>100962.52236588299</v>
       </c>
       <c r="J216" s="20">
         <v>1809059.4555188557</v>
       </c>
     </row>
-    <row r="217" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D217" s="104">
+    <row r="217" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D217" s="136">
         <v>2011</v>
       </c>
-      <c r="E217" s="105"/>
-[...6 lines deleted...]
-    <row r="218" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E217" s="137"/>
+      <c r="F217" s="137"/>
+      <c r="G217" s="137"/>
+      <c r="H217" s="137"/>
+      <c r="I217" s="137"/>
+      <c r="J217" s="138"/>
+    </row>
+    <row r="218" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D218" s="36" t="s">
         <v>8</v>
       </c>
       <c r="E218" s="37">
         <v>2436678.9491718584</v>
       </c>
       <c r="F218" s="38">
         <v>1211954.7837080001</v>
       </c>
       <c r="G218" s="39">
         <v>856853.52093714278</v>
       </c>
       <c r="H218" s="40">
         <v>355797.18147267948</v>
       </c>
       <c r="I218" s="41">
         <v>96990.599160657992</v>
       </c>
       <c r="J218" s="42">
         <v>1784013.5190169415</v>
       </c>
     </row>
-    <row r="219" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D219" s="50" t="s">
         <v>24</v>
       </c>
       <c r="E219" s="44">
         <v>2420191.1409994354</v>
       </c>
       <c r="F219" s="45">
         <v>1190152.6898079999</v>
       </c>
       <c r="G219" s="46">
         <v>885004.69944316428</v>
       </c>
       <c r="H219" s="47">
         <v>310741.49141508806</v>
       </c>
       <c r="I219" s="48">
         <v>98541.696365419994</v>
       </c>
       <c r="J219" s="15">
         <v>1818504.8502041269</v>
       </c>
     </row>
-    <row r="220" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D220" s="50" t="s">
         <v>35</v>
       </c>
       <c r="E220" s="44">
         <v>2451356.924163376</v>
       </c>
       <c r="F220" s="45">
         <v>1187014.3295160001</v>
       </c>
       <c r="G220" s="46">
         <v>911389.38209082722</v>
       </c>
       <c r="H220" s="47">
         <v>318000.77691721177</v>
       </c>
       <c r="I220" s="48">
         <v>93477.775771896995</v>
       </c>
       <c r="J220" s="15">
         <v>1871011.9218599154</v>
       </c>
     </row>
-    <row r="221" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D221" s="50" t="s">
         <v>51</v>
       </c>
       <c r="E221" s="44">
         <v>2434478.386281658</v>
       </c>
       <c r="F221" s="45">
         <v>1199004.3879220001</v>
       </c>
       <c r="G221" s="46">
         <v>957262.4427555484</v>
       </c>
       <c r="H221" s="47">
         <v>252126.55243643629</v>
       </c>
       <c r="I221" s="48">
         <v>90856.24843151799</v>
       </c>
       <c r="J221" s="15">
         <v>1902450.2730346755</v>
       </c>
     </row>
-    <row r="222" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D222" s="50" t="s">
         <v>36</v>
       </c>
       <c r="E222" s="44">
         <v>2475285.9768778305</v>
       </c>
       <c r="F222" s="45">
         <v>1231616.7955690001</v>
       </c>
       <c r="G222" s="46">
         <v>971293.70480434864</v>
       </c>
       <c r="H222" s="47">
         <v>223667.38787512889</v>
       </c>
       <c r="I222" s="48">
         <v>89484.298221931007</v>
       </c>
       <c r="J222" s="15">
         <v>1955522.5976373132</v>
       </c>
     </row>
-    <row r="223" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D223" s="50" t="s">
         <v>37</v>
       </c>
       <c r="E223" s="44">
         <v>2522783.8121012286</v>
       </c>
       <c r="F223" s="45">
         <v>1270743.1505479999</v>
       </c>
       <c r="G223" s="46">
         <v>970573.06877660076</v>
       </c>
       <c r="H223" s="47">
         <v>216791.11948239664</v>
       </c>
       <c r="I223" s="48">
         <v>97005.751505804001</v>
       </c>
       <c r="J223" s="15">
         <v>2012131.9499622153</v>
       </c>
     </row>
-    <row r="224" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D224" s="50" t="s">
         <v>44</v>
       </c>
       <c r="E224" s="44">
         <v>2564556.13</v>
       </c>
       <c r="F224" s="45">
         <v>1282409.7314160001</v>
       </c>
       <c r="G224" s="46">
         <v>972975.54</v>
       </c>
       <c r="H224" s="47">
         <v>216081.39</v>
       </c>
       <c r="I224" s="48">
         <v>100354.34999999999</v>
       </c>
       <c r="J224" s="15">
         <v>2040160.5699999998</v>
       </c>
     </row>
-    <row r="225" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D225" s="50" t="s">
         <v>45</v>
       </c>
       <c r="E225" s="44">
         <v>2621345.7400000002</v>
       </c>
       <c r="F225" s="45">
         <v>1328945.491372</v>
       </c>
       <c r="G225" s="46">
         <v>977556.33</v>
       </c>
       <c r="H225" s="47">
         <v>214448.56</v>
       </c>
       <c r="I225" s="48">
         <v>106018.20999999999</v>
       </c>
       <c r="J225" s="15">
         <v>2099536.35</v>
       </c>
     </row>
-    <row r="226" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D226" s="50" t="s">
         <v>46</v>
       </c>
       <c r="E226" s="44">
         <v>2643331.4500000002</v>
       </c>
       <c r="F226" s="45">
         <v>1330405.696492</v>
       </c>
       <c r="G226" s="46">
         <v>918901.51</v>
       </c>
       <c r="H226" s="47">
         <v>237642.61</v>
       </c>
       <c r="I226" s="48">
         <v>106660.92</v>
       </c>
       <c r="J226" s="15">
         <v>2142927.0699999998</v>
       </c>
     </row>
-    <row r="227" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D227" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E227" s="44">
         <v>2677786.9300000002</v>
       </c>
       <c r="F227" s="45">
         <v>1341513.890782</v>
       </c>
       <c r="G227" s="46">
         <v>913004.07</v>
       </c>
       <c r="H227" s="47">
         <v>257584.29</v>
       </c>
       <c r="I227" s="48">
         <v>102893.14</v>
       </c>
       <c r="J227" s="15">
         <v>2180530.77</v>
       </c>
     </row>
-    <row r="228" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D228" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E228" s="44">
         <v>2729538.27</v>
       </c>
       <c r="F228" s="45">
         <v>1366524.1169400001</v>
       </c>
       <c r="G228" s="46">
         <v>939668.14</v>
       </c>
       <c r="H228" s="47">
         <v>244644.09</v>
       </c>
       <c r="I228" s="48">
         <v>109293.18</v>
       </c>
       <c r="J228" s="15">
         <v>2228518.87</v>
       </c>
     </row>
-    <row r="229" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D229" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E229" s="51">
         <v>2877219.57</v>
       </c>
       <c r="F229" s="52">
         <v>1486698.0201920001</v>
       </c>
       <c r="G229" s="53">
         <v>912174.17</v>
       </c>
       <c r="H229" s="54">
         <v>351177.33</v>
       </c>
       <c r="I229" s="55">
         <v>104003.4</v>
       </c>
       <c r="J229" s="43">
         <v>2279819.4700000002</v>
       </c>
     </row>
-    <row r="230" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D230" s="104">
+    <row r="230" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D230" s="136">
         <v>2012</v>
       </c>
-      <c r="E230" s="105"/>
-[...6 lines deleted...]
-    <row r="231" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E230" s="137"/>
+      <c r="F230" s="137"/>
+      <c r="G230" s="137"/>
+      <c r="H230" s="137"/>
+      <c r="I230" s="137"/>
+      <c r="J230" s="138"/>
+    </row>
+    <row r="231" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D231" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E231" s="37">
         <v>2857126.9295120751</v>
       </c>
       <c r="F231" s="38">
         <v>1441635.702851</v>
       </c>
       <c r="G231" s="39">
         <v>934111.32717655902</v>
       </c>
       <c r="H231" s="40">
         <v>322215.76879644801</v>
       </c>
       <c r="I231" s="41">
         <v>105811.994415354</v>
       </c>
       <c r="J231" s="42">
         <v>2270102.0455133114</v>
       </c>
     </row>
-    <row r="232" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D232" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E232" s="10">
         <v>2852004.9380185879</v>
       </c>
       <c r="F232" s="11">
         <v>1429411.934622</v>
       </c>
       <c r="G232" s="12">
         <v>942111.86114893982</v>
       </c>
       <c r="H232" s="13">
         <v>296137.09719805897</v>
       </c>
       <c r="I232" s="14">
         <v>96260.26567663101</v>
       </c>
       <c r="J232" s="15">
         <v>2308347.9877152876</v>
       </c>
     </row>
-    <row r="233" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D233" s="30" t="s">
         <v>35</v>
       </c>
       <c r="E233" s="10">
         <v>2914194.4717482477</v>
       </c>
       <c r="F233" s="11">
         <v>1461681.840875</v>
       </c>
       <c r="G233" s="12">
         <v>926119.55948268576</v>
       </c>
       <c r="H233" s="13">
         <v>297107.86185102497</v>
       </c>
       <c r="I233" s="14">
         <v>109847.278842634</v>
       </c>
       <c r="J233" s="15">
         <v>2355873.7626276975</v>
       </c>
     </row>
-    <row r="234" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D234" s="30" t="s">
         <v>51</v>
       </c>
       <c r="E234" s="10">
         <v>2929610.3678193875</v>
       </c>
       <c r="F234" s="11">
         <v>1480354.560726</v>
       </c>
       <c r="G234" s="12">
         <v>963363.43705363118</v>
       </c>
       <c r="H234" s="13">
         <v>243123.07837007096</v>
       </c>
       <c r="I234" s="14">
         <v>119487.843817502</v>
       </c>
       <c r="J234" s="15">
         <v>2401786.3863643366</v>
       </c>
     </row>
-    <row r="235" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D235" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E235" s="10">
         <v>2994474.3895471082</v>
       </c>
       <c r="F235" s="11">
         <v>1517830.4627950001</v>
       </c>
       <c r="G235" s="12">
         <v>971113.76306651183</v>
       </c>
       <c r="H235" s="13">
         <v>240053.49138634693</v>
       </c>
       <c r="I235" s="14">
         <v>124878.02710901201</v>
       </c>
       <c r="J235" s="15">
         <v>2463364.3565036035</v>
       </c>
     </row>
-    <row r="236" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D236" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E236" s="10">
         <v>3052786.0960729453</v>
       </c>
       <c r="F236" s="11">
         <v>1568077.2133240001</v>
       </c>
       <c r="G236" s="12">
         <v>925567.79802376789</v>
       </c>
       <c r="H236" s="13">
         <v>284331.24674461799</v>
       </c>
       <c r="I236" s="14">
         <v>118347.5810147</v>
       </c>
       <c r="J236" s="15">
         <v>2531705.1625133147</v>
       </c>
     </row>
-    <row r="237" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D237" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E237" s="10">
         <v>3057335.7535703783</v>
       </c>
       <c r="F237" s="11">
         <v>1567630.2434769999</v>
       </c>
       <c r="G237" s="12">
         <v>936304.50292097568</v>
       </c>
       <c r="H237" s="13">
         <v>279039.87121055002</v>
       </c>
       <c r="I237" s="14">
         <v>118911.184131895</v>
       </c>
       <c r="J237" s="15">
         <v>2545807.9804914515</v>
       </c>
     </row>
-    <row r="238" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D238" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E238" s="10">
         <v>3091568.4942050511</v>
       </c>
       <c r="F238" s="11">
         <v>1590914.321523</v>
       </c>
       <c r="G238" s="12">
         <v>955707.98425613903</v>
       </c>
       <c r="H238" s="13">
         <v>271398.03941977397</v>
       </c>
       <c r="I238" s="14">
         <v>122484.89423004301</v>
       </c>
       <c r="J238" s="15">
         <v>2570688.6544231405</v>
       </c>
     </row>
-    <row r="239" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D239" s="30" t="s">
         <v>46</v>
       </c>
       <c r="E239" s="10">
         <v>3128179.2666156939</v>
       </c>
       <c r="F239" s="11">
         <v>1620318.7409930001</v>
       </c>
       <c r="G239" s="12">
         <v>975632.33599484374</v>
       </c>
       <c r="H239" s="13">
         <v>298897.13520253811</v>
       </c>
       <c r="I239" s="14">
         <v>118409.02829716</v>
       </c>
       <c r="J239" s="15">
         <v>2636128.6961843236</v>
       </c>
     </row>
-    <row r="240" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D240" s="30" t="str">
         <f>D227</f>
         <v>October</v>
       </c>
       <c r="E240" s="10">
         <v>3164443.1547102691</v>
       </c>
       <c r="F240" s="11">
         <v>1609921.271315</v>
       </c>
       <c r="G240" s="12">
         <v>990454.46945028356</v>
       </c>
       <c r="H240" s="13">
         <v>285783.66114746308</v>
       </c>
       <c r="I240" s="14">
         <v>116152.895224546</v>
       </c>
       <c r="J240" s="15">
         <v>2671649.3260546448</v>
       </c>
     </row>
-    <row r="241" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D241" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E241" s="10">
         <v>3207908.2871660311</v>
       </c>
       <c r="F241" s="11">
         <v>1650775.6599730002</v>
       </c>
       <c r="G241" s="12">
         <v>989137.43184531876</v>
       </c>
       <c r="H241" s="13">
         <v>313324.50777508307</v>
       </c>
       <c r="I241" s="14">
         <v>160336.48569318702</v>
       </c>
       <c r="J241" s="15">
         <v>2669729.618248899</v>
       </c>
     </row>
-    <row r="242" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D242" s="32" t="str">
         <f>D229</f>
         <v>December</v>
       </c>
       <c r="E242" s="16">
         <v>3307507.5523469672</v>
       </c>
       <c r="F242" s="17">
         <v>1747735.1547590001</v>
       </c>
       <c r="G242" s="21">
         <v>965441.29296497919</v>
       </c>
       <c r="H242" s="18">
         <v>389826.50483129296</v>
       </c>
       <c r="I242" s="19">
         <v>161172.29792336599</v>
       </c>
       <c r="J242" s="20">
         <v>2756279.3744410337</v>
       </c>
     </row>
-    <row r="243" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D243" s="104">
+    <row r="243" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D243" s="136">
         <v>2013</v>
       </c>
-      <c r="E243" s="105"/>
-[...6 lines deleted...]
-    <row r="244" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E243" s="137"/>
+      <c r="F243" s="137"/>
+      <c r="G243" s="137"/>
+      <c r="H243" s="137"/>
+      <c r="I243" s="137"/>
+      <c r="J243" s="138"/>
+    </row>
+    <row r="244" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D244" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E244" s="37">
         <v>3268789.153460444</v>
       </c>
       <c r="F244" s="38">
         <v>1679087.361236</v>
       </c>
       <c r="G244" s="39">
         <v>960232.36761040019</v>
       </c>
       <c r="H244" s="40">
         <v>378366.00813563191</v>
       </c>
       <c r="I244" s="41">
         <v>169126.58908141797</v>
       </c>
       <c r="J244" s="42">
         <v>2725108.6587692411</v>
       </c>
     </row>
-    <row r="245" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D245" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E245" s="10">
         <v>3280420.2496096292</v>
       </c>
       <c r="F245" s="11">
         <v>1668121.26666</v>
       </c>
       <c r="G245" s="12">
         <v>937712.92105567001</v>
       </c>
       <c r="H245" s="13">
         <v>361336.68608759297</v>
       </c>
       <c r="I245" s="14">
         <v>166696.38137453399</v>
       </c>
       <c r="J245" s="15">
         <v>2758179.0502421763</v>
       </c>
     </row>
-    <row r="246" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D246" s="30" t="s">
         <v>35</v>
       </c>
       <c r="E246" s="10">
         <v>3322528.9550981498</v>
       </c>
       <c r="F246" s="11">
         <v>1682729.8556280001</v>
       </c>
       <c r="G246" s="12">
         <v>947361.06200837623</v>
       </c>
       <c r="H246" s="13">
         <v>366901.93548900104</v>
       </c>
       <c r="I246" s="14">
         <v>169963.56335800499</v>
       </c>
       <c r="J246" s="15">
         <v>2803910.4253171082</v>
       </c>
     </row>
-    <row r="247" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D247" s="30" t="s">
         <v>51</v>
       </c>
       <c r="E247" s="10">
         <v>3360928.0707137743</v>
       </c>
       <c r="F247" s="11">
         <v>1716144.9307229999</v>
       </c>
       <c r="G247" s="12">
         <v>940164.48086727876</v>
       </c>
       <c r="H247" s="13">
         <v>341302.33918062999</v>
       </c>
       <c r="I247" s="14">
         <v>183859.579994789</v>
       </c>
       <c r="J247" s="15">
         <v>2844168.5544042611</v>
       </c>
     </row>
-    <row r="248" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D248" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E248" s="10">
         <v>3426304.916491671</v>
       </c>
       <c r="F248" s="11">
         <v>1708192.1258479999</v>
       </c>
       <c r="G248" s="12">
         <v>935589.41665648972</v>
       </c>
       <c r="H248" s="13">
         <v>322822.39374301798</v>
       </c>
       <c r="I248" s="14">
         <v>183371.536771605</v>
       </c>
       <c r="J248" s="15">
         <v>2925965.6313101887</v>
       </c>
     </row>
-    <row r="249" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D249" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E249" s="10">
         <v>3413378.6619609175</v>
       </c>
       <c r="F249" s="11">
         <v>1747058.5561329999</v>
       </c>
       <c r="G249" s="12">
         <v>833820.88587185508</v>
       </c>
       <c r="H249" s="13">
         <v>330870.79371979402</v>
       </c>
       <c r="I249" s="14">
         <v>184895.87374183899</v>
       </c>
       <c r="J249" s="15">
         <v>2995894.1287270728</v>
       </c>
     </row>
-    <row r="250" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D250" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E250" s="10">
         <v>3506573.5975287412</v>
       </c>
       <c r="F250" s="11">
         <v>1795198.6637940002</v>
       </c>
       <c r="G250" s="12">
         <v>849697.39325435588</v>
       </c>
       <c r="H250" s="13">
         <v>377079.88097674306</v>
       </c>
       <c r="I250" s="14">
         <v>184603.70717499603</v>
       </c>
       <c r="J250" s="15">
         <v>3050988.8793119113</v>
       </c>
     </row>
-    <row r="251" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D251" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E251" s="10">
         <v>3502419.7964942832</v>
       </c>
       <c r="F251" s="11">
         <v>1769644.953979</v>
       </c>
       <c r="G251" s="12">
         <v>879469.77102898422</v>
       </c>
       <c r="H251" s="13">
         <v>340331.66782823508</v>
       </c>
       <c r="I251" s="14">
         <v>188126.398664837</v>
       </c>
       <c r="J251" s="15">
         <v>3097774.943256882</v>
       </c>
     </row>
-    <row r="252" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D252" s="30" t="s">
         <v>46</v>
       </c>
       <c r="E252" s="10">
         <v>3584080.5359837185</v>
       </c>
       <c r="F252" s="11">
         <v>1792827.4430419998</v>
       </c>
       <c r="G252" s="12">
         <v>972111.19564207527</v>
       </c>
       <c r="H252" s="13">
         <v>342433.26681474596</v>
       </c>
       <c r="I252" s="14">
         <v>200250.68699196199</v>
       </c>
       <c r="J252" s="15">
         <v>3182248.9540730738</v>
       </c>
     </row>
-    <row r="253" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D253" s="30" t="s">
         <v>54</v>
       </c>
       <c r="E253" s="10">
         <v>3576869.699736218</v>
       </c>
       <c r="F253" s="11">
         <v>1780661.9390699998</v>
       </c>
       <c r="G253" s="12">
         <v>955881.35727677704</v>
       </c>
       <c r="H253" s="13">
         <v>337225.17273397092</v>
       </c>
       <c r="I253" s="14">
         <v>195325.40678101702</v>
       </c>
       <c r="J253" s="15">
         <v>3192097.1953848242</v>
       </c>
     </row>
-    <row r="254" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D254" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E254" s="10">
         <v>3616049.1968093193</v>
       </c>
       <c r="F254" s="11">
         <v>1806527.8608240001</v>
       </c>
       <c r="G254" s="12">
         <v>987758.87689478043</v>
       </c>
       <c r="H254" s="13">
         <v>353754.95946591703</v>
       </c>
       <c r="I254" s="14">
         <v>200829.19504354798</v>
       </c>
       <c r="J254" s="15">
         <v>3254104.5151455342</v>
       </c>
     </row>
-    <row r="255" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D255" s="30" t="s">
         <v>19</v>
       </c>
       <c r="E255" s="10">
         <v>3730409.3465714203</v>
       </c>
       <c r="F255" s="11">
         <v>1888584.087965</v>
       </c>
       <c r="G255" s="12">
         <v>1011360.6430184888</v>
       </c>
       <c r="H255" s="13">
         <v>406610.60593460093</v>
       </c>
       <c r="I255" s="14">
         <v>210837.81090529499</v>
       </c>
       <c r="J255" s="15">
         <v>3315774.5968281291</v>
       </c>
     </row>
-    <row r="256" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D256" s="104">
+    <row r="256" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D256" s="136">
         <v>2014</v>
       </c>
-      <c r="E256" s="105"/>
-[...6 lines deleted...]
-    <row r="257" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E256" s="137"/>
+      <c r="F256" s="137"/>
+      <c r="G256" s="137"/>
+      <c r="H256" s="137"/>
+      <c r="I256" s="137"/>
+      <c r="J256" s="138"/>
+    </row>
+    <row r="257" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D257" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E257" s="37">
         <v>3652349.2805023263</v>
       </c>
       <c r="F257" s="38">
         <v>1814112.490894</v>
       </c>
       <c r="G257" s="39">
         <v>1035756.9499197709</v>
       </c>
       <c r="H257" s="40">
         <v>345702.39508742112</v>
       </c>
       <c r="I257" s="41">
         <v>212132.75855616198</v>
       </c>
       <c r="J257" s="42">
         <v>3279874.64222987</v>
       </c>
     </row>
-    <row r="258" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D258" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E258" s="44">
         <v>3635060.3793946817</v>
       </c>
       <c r="F258" s="45">
         <v>1799704.446639</v>
       </c>
       <c r="G258" s="46">
         <v>1009223.5816462021</v>
       </c>
       <c r="H258" s="47">
         <v>318677.10703994299</v>
       </c>
       <c r="I258" s="48">
         <v>216592.96362788699</v>
       </c>
       <c r="J258" s="49">
         <v>3289567.8814832997</v>
       </c>
     </row>
-    <row r="259" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D259" s="30" t="s">
         <v>35</v>
       </c>
       <c r="E259" s="44">
         <v>3652530.5490571726</v>
       </c>
       <c r="F259" s="45">
         <v>1799629.577449</v>
       </c>
       <c r="G259" s="46">
         <v>983372.40467980574</v>
       </c>
       <c r="H259" s="47">
         <v>308622.847193714</v>
       </c>
       <c r="I259" s="48">
         <v>217819.59565232799</v>
       </c>
       <c r="J259" s="49">
         <v>3331328.9737806763</v>
       </c>
     </row>
-    <row r="260" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="260" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D260" s="30" t="s">
         <v>51</v>
       </c>
       <c r="E260" s="44">
         <v>3721882.381398445</v>
       </c>
       <c r="F260" s="45">
         <v>1837859.1349220001</v>
       </c>
       <c r="G260" s="46">
         <v>1010166.5600112008</v>
       </c>
       <c r="H260" s="47">
         <v>314113.699119039</v>
       </c>
       <c r="I260" s="48">
         <v>215766.890725918</v>
       </c>
       <c r="J260" s="49">
         <v>3394562.0788188316</v>
       </c>
     </row>
-    <row r="261" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D261" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E261" s="44">
         <v>3780955.2789827199</v>
       </c>
       <c r="F261" s="45">
         <v>1883483.240272</v>
       </c>
       <c r="G261" s="46">
         <v>1056870.9236158938</v>
       </c>
       <c r="H261" s="47">
         <v>290773.06875693181</v>
       </c>
       <c r="I261" s="48">
         <v>230497.66137341698</v>
       </c>
       <c r="J261" s="49">
         <v>3420759.1958132088</v>
       </c>
     </row>
-    <row r="262" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D262" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E262" s="44">
         <v>3857961.7711290354</v>
       </c>
       <c r="F262" s="45">
         <v>1936150.1557680001</v>
       </c>
       <c r="G262" s="46">
         <v>1072451.2287874452</v>
       </c>
       <c r="H262" s="47">
         <v>325311.72586691205</v>
       </c>
       <c r="I262" s="48">
         <v>221677.78802138101</v>
       </c>
       <c r="J262" s="49">
         <v>3496066.2893455885</v>
       </c>
     </row>
-    <row r="263" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D263" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E263" s="44">
         <v>3887407.4755575052</v>
       </c>
       <c r="F263" s="45">
         <v>1943648.936339</v>
       </c>
       <c r="G263" s="46">
         <v>1051084.8935050811</v>
       </c>
       <c r="H263" s="47">
         <v>293691.10458177608</v>
       </c>
       <c r="I263" s="48">
         <v>232656.57763676101</v>
       </c>
       <c r="J263" s="49">
         <v>3515254.7928492636</v>
       </c>
     </row>
-    <row r="264" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D264" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E264" s="44">
         <v>3886519.9664248703</v>
       </c>
       <c r="F264" s="45">
         <v>1908110.9473040001</v>
       </c>
       <c r="G264" s="46">
         <v>1063300.648581123</v>
       </c>
       <c r="H264" s="47">
         <v>306327.6671148162</v>
       </c>
       <c r="I264" s="48">
         <v>225764.62100206001</v>
       </c>
       <c r="J264" s="49">
         <v>3531309.3170413724</v>
       </c>
     </row>
-    <row r="265" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D265" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E265" s="44">
         <v>4010146.66</v>
       </c>
       <c r="F265" s="45">
         <v>1971640.2287849998</v>
       </c>
       <c r="G265" s="46">
         <v>1114215.32</v>
       </c>
       <c r="H265" s="47">
         <v>345765.13</v>
       </c>
       <c r="I265" s="48">
         <v>233866.73</v>
       </c>
       <c r="J265" s="49">
         <v>3589638.73</v>
       </c>
     </row>
-    <row r="266" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D266" s="30" t="s">
         <v>54</v>
       </c>
       <c r="E266" s="44">
         <v>4024488.8696151311</v>
       </c>
       <c r="F266" s="45">
         <v>1960006.268316</v>
       </c>
       <c r="G266" s="46">
         <v>1096264.0205470929</v>
       </c>
       <c r="H266" s="47">
         <v>380011.23040322203</v>
       </c>
       <c r="I266" s="48">
         <v>216446.22739594299</v>
       </c>
       <c r="J266" s="49">
         <v>3628506.0961710317</v>
       </c>
     </row>
-    <row r="267" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D267" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E267" s="44">
         <v>4076669.8835665304</v>
       </c>
       <c r="F267" s="45">
         <v>1990825.815044</v>
       </c>
       <c r="G267" s="46">
         <v>1102325.162002611</v>
       </c>
       <c r="H267" s="47">
         <v>394515.36554094998</v>
       </c>
       <c r="I267" s="48">
         <v>220699.80354595796</v>
       </c>
       <c r="J267" s="49">
         <v>3692812.5248524207</v>
       </c>
     </row>
-    <row r="268" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D268" s="32" t="s">
         <v>19</v>
       </c>
       <c r="E268" s="16">
         <v>4173326.503006618</v>
       </c>
       <c r="F268" s="17">
         <v>2049202.4777890001</v>
       </c>
       <c r="G268" s="21">
         <v>1105782.8712188443</v>
       </c>
       <c r="H268" s="18">
         <v>416608.19545250799</v>
       </c>
       <c r="I268" s="19">
         <v>220163.53230393401</v>
       </c>
       <c r="J268" s="20">
         <v>3741419.1402253578</v>
       </c>
     </row>
-    <row r="269" spans="4:10" ht="22.8" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D269" s="107">
+    <row r="269" spans="4:10" ht="23" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D269" s="145">
         <v>2015</v>
       </c>
-      <c r="E269" s="108"/>
-[...6 lines deleted...]
-    <row r="270" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E269" s="146"/>
+      <c r="F269" s="146"/>
+      <c r="G269" s="146"/>
+      <c r="H269" s="146"/>
+      <c r="I269" s="146"/>
+      <c r="J269" s="147"/>
+    </row>
+    <row r="270" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D270" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E270" s="37">
         <v>4174825.9058439559</v>
       </c>
       <c r="F270" s="38">
         <v>1974011.977128</v>
       </c>
       <c r="G270" s="39">
         <v>1194241.9057493671</v>
       </c>
       <c r="H270" s="40">
         <v>363457.78502169991</v>
       </c>
       <c r="I270" s="41">
         <v>233196.27902986202</v>
       </c>
       <c r="J270" s="42">
         <v>3702955.4300058163</v>
       </c>
     </row>
-    <row r="271" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D271" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E271" s="10">
         <v>4218122.7556582931</v>
       </c>
       <c r="F271" s="11">
         <v>1980078.095558</v>
       </c>
       <c r="G271" s="12">
         <v>1207649.8991783194</v>
       </c>
       <c r="H271" s="13">
         <v>382649.84405246796</v>
       </c>
       <c r="I271" s="14">
         <v>229216.59189537502</v>
       </c>
       <c r="J271" s="15">
         <v>3729421.4263984286</v>
       </c>
     </row>
-    <row r="272" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="272" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D272" s="30" t="s">
         <v>35</v>
       </c>
       <c r="E272" s="10">
         <v>4246361.1939221183</v>
       </c>
       <c r="F272" s="11">
         <v>1997120.3594899999</v>
       </c>
       <c r="G272" s="12">
         <v>1189180.9447164575</v>
       </c>
       <c r="H272" s="13">
         <v>426449.43233917013</v>
       </c>
       <c r="I272" s="14">
         <v>215492.00775416999</v>
       </c>
       <c r="J272" s="15">
         <v>3765858.6759098656</v>
       </c>
     </row>
-    <row r="273" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="273" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D273" s="30" t="s">
         <v>51</v>
       </c>
       <c r="E273" s="10">
         <v>4275711.1129404195</v>
       </c>
       <c r="F273" s="11">
         <v>2003216.0929970001</v>
       </c>
       <c r="G273" s="12">
         <v>1160776.8445773891</v>
       </c>
       <c r="H273" s="13">
         <v>417440.97748559609</v>
       </c>
       <c r="I273" s="14">
         <v>225136.57461956199</v>
       </c>
       <c r="J273" s="15">
         <v>3801242.2294947719</v>
       </c>
     </row>
-    <row r="274" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D274" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E274" s="10">
         <v>4288369.2648728155</v>
       </c>
       <c r="F274" s="11">
         <v>2020350.216458</v>
       </c>
       <c r="G274" s="12">
         <v>1188999.5782618625</v>
       </c>
       <c r="H274" s="13">
         <v>365073.72389133606</v>
       </c>
       <c r="I274" s="14">
         <v>235577.73969409501</v>
       </c>
       <c r="J274" s="15">
         <v>3844131.2718974897</v>
       </c>
     </row>
-    <row r="275" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D275" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E275" s="10">
         <v>4358801.5094301887</v>
       </c>
       <c r="F275" s="11">
         <v>2096983.9946270001</v>
       </c>
       <c r="G275" s="12">
         <v>1190279.4590164246</v>
       </c>
       <c r="H275" s="13">
         <v>408231.74444984598</v>
       </c>
       <c r="I275" s="14">
         <v>245111.38458761998</v>
       </c>
       <c r="J275" s="15">
         <v>3912284.5464206706</v>
       </c>
     </row>
-    <row r="276" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D276" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E276" s="10">
         <v>4373208.0962848263</v>
       </c>
       <c r="F276" s="11">
         <v>2118572.4034160003</v>
       </c>
       <c r="G276" s="12">
         <v>1177585.5940337821</v>
       </c>
       <c r="H276" s="13">
         <v>407277.56422901893</v>
       </c>
       <c r="I276" s="14">
         <v>247262.40260237997</v>
       </c>
       <c r="J276" s="15">
         <v>3907803.9727920396</v>
       </c>
     </row>
-    <row r="277" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D277" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E277" s="10">
         <v>4404085.0271503991</v>
       </c>
       <c r="F277" s="11">
         <v>2106285.012476</v>
       </c>
       <c r="G277" s="12">
         <v>1178638.0067383719</v>
       </c>
       <c r="H277" s="13">
         <v>420750.48075684294</v>
       </c>
       <c r="I277" s="14">
         <v>239510.14476500501</v>
       </c>
       <c r="J277" s="15">
         <v>3973505.9449246856</v>
       </c>
     </row>
-    <row r="278" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D278" s="30" t="s">
         <v>46</v>
       </c>
       <c r="E278" s="10">
         <v>4508603.1739153983</v>
       </c>
       <c r="F278" s="11">
         <v>2163218.907226</v>
       </c>
       <c r="G278" s="12">
         <v>1232070.6536651368</v>
       </c>
       <c r="H278" s="13">
         <v>482396.22228842403</v>
       </c>
       <c r="I278" s="14">
         <v>242295.61807709699</v>
       </c>
       <c r="J278" s="15">
         <v>4027761.7197440113</v>
       </c>
     </row>
-    <row r="279" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D279" s="30" t="s">
         <v>54</v>
       </c>
       <c r="E279" s="10">
         <v>4443078.0845357077</v>
       </c>
       <c r="F279" s="11">
         <v>2134695.5961870002</v>
       </c>
       <c r="G279" s="12">
         <v>1124764.534424742</v>
       </c>
       <c r="H279" s="13">
         <v>495479.67729014507</v>
       </c>
       <c r="I279" s="14">
         <v>242588.22149463304</v>
       </c>
       <c r="J279" s="15">
         <v>3997048.763593825</v>
       </c>
     </row>
-    <row r="280" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D280" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E280" s="10">
         <v>4452324.6462486088</v>
       </c>
       <c r="F280" s="11">
         <v>2171545.6290950002</v>
       </c>
       <c r="G280" s="12">
         <v>1128848.3287200017</v>
       </c>
       <c r="H280" s="13">
         <v>520858.30140210903</v>
       </c>
       <c r="I280" s="14">
         <v>243773.05403446499</v>
       </c>
       <c r="J280" s="15">
         <v>4000516.949812253</v>
       </c>
     </row>
-    <row r="281" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D281" s="32" t="s">
         <v>19</v>
       </c>
       <c r="E281" s="16">
         <v>4548800.2722778115</v>
       </c>
       <c r="F281" s="17">
         <v>2264459.4362209998</v>
       </c>
       <c r="G281" s="21">
         <v>1176638.4339642311</v>
       </c>
       <c r="H281" s="18">
         <v>491127.19589726208</v>
       </c>
       <c r="I281" s="19">
         <v>224293.95979059898</v>
       </c>
       <c r="J281" s="20">
         <v>4093831.6224352871</v>
       </c>
     </row>
-    <row r="282" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D282" s="104">
+    <row r="282" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D282" s="136">
         <v>2016</v>
       </c>
-      <c r="E282" s="105"/>
-[...6 lines deleted...]
-    <row r="283" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E282" s="137"/>
+      <c r="F282" s="137"/>
+      <c r="G282" s="137"/>
+      <c r="H282" s="137"/>
+      <c r="I282" s="137"/>
+      <c r="J282" s="138"/>
+    </row>
+    <row r="283" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D283" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E283" s="56">
         <v>4498361.2808753988</v>
       </c>
       <c r="F283" s="57">
         <v>2202473.464995</v>
       </c>
       <c r="G283" s="58">
         <v>1143187.968895507</v>
       </c>
       <c r="H283" s="59">
         <v>532951.23695429799</v>
       </c>
       <c r="I283" s="60">
         <v>227118.74458729496</v>
       </c>
       <c r="J283" s="61">
         <v>4049868.6723771412</v>
       </c>
     </row>
-    <row r="284" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D284" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E284" s="44">
         <v>4521951.1988804806</v>
       </c>
       <c r="F284" s="45">
         <v>2185775.0623979997</v>
       </c>
       <c r="G284" s="46">
         <v>1146190.4815431759</v>
       </c>
       <c r="H284" s="47">
         <v>563544.35193726211</v>
       </c>
       <c r="I284" s="48">
         <v>212695.98173787701</v>
       </c>
       <c r="J284" s="49">
         <v>4058627.1305866102</v>
       </c>
     </row>
-    <row r="285" spans="4:10" ht="15.6" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="285" spans="4:10" ht="15.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D285" s="30" t="s">
         <v>69</v>
       </c>
       <c r="E285" s="44">
         <v>4561872.5199999996</v>
       </c>
       <c r="F285" s="45">
         <v>2214527.1797099998</v>
       </c>
       <c r="G285" s="46">
         <v>1186803.33</v>
       </c>
       <c r="H285" s="47">
         <v>517321.77</v>
       </c>
       <c r="I285" s="48">
         <v>255303.7</v>
       </c>
       <c r="J285" s="49">
         <v>4054432.3000000003</v>
       </c>
     </row>
-    <row r="286" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="286" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D286" s="30" t="s">
         <v>51</v>
       </c>
       <c r="E286" s="44">
         <v>4581877.8666930245</v>
       </c>
       <c r="F286" s="45">
         <v>2245787.840301</v>
       </c>
       <c r="G286" s="46">
         <v>1180527.2333211722</v>
       </c>
       <c r="H286" s="47">
         <v>513238.79870288202</v>
       </c>
       <c r="I286" s="48">
         <v>250851.30952924801</v>
       </c>
       <c r="J286" s="49">
         <v>4059297.3081207522</v>
       </c>
     </row>
-    <row r="287" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D287" s="30" t="s">
         <v>36</v>
       </c>
       <c r="E287" s="44">
         <v>4614061.8160728505</v>
       </c>
       <c r="F287" s="45">
         <v>2281890.436956</v>
       </c>
       <c r="G287" s="46">
         <v>1163190.6617461767</v>
       </c>
       <c r="H287" s="47">
         <v>542179.000757128</v>
       </c>
       <c r="I287" s="48">
         <v>260100.00219287901</v>
       </c>
       <c r="J287" s="49">
         <v>4105756.5680721859</v>
       </c>
     </row>
-    <row r="288" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D288" s="30" t="s">
         <v>37</v>
       </c>
       <c r="E288" s="44">
         <v>4737451.2320867637</v>
       </c>
       <c r="F288" s="45">
         <v>2415710.8181400001</v>
       </c>
       <c r="G288" s="46">
         <v>1221949.2718664929</v>
       </c>
       <c r="H288" s="47">
         <v>511216.7699199979</v>
       </c>
       <c r="I288" s="48">
         <v>283348.61524880101</v>
       </c>
       <c r="J288" s="49">
         <v>4168503.9272229495</v>
       </c>
     </row>
-    <row r="289" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D289" s="30" t="s">
         <v>44</v>
       </c>
       <c r="E289" s="44">
         <v>4730379.684661367</v>
       </c>
       <c r="F289" s="45">
         <v>2362508.928233</v>
       </c>
       <c r="G289" s="46">
         <v>1216908.2709498308</v>
       </c>
       <c r="H289" s="47">
         <v>502254.86217366706</v>
       </c>
       <c r="I289" s="48">
         <v>282775.64257408603</v>
       </c>
       <c r="J289" s="49">
         <v>4200865.9099732237</v>
       </c>
     </row>
-    <row r="290" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D290" s="30" t="s">
         <v>45</v>
       </c>
       <c r="E290" s="44">
         <v>4746026.6809837334</v>
       </c>
       <c r="F290" s="45">
         <v>2367640.1568980003</v>
       </c>
       <c r="G290" s="46">
         <v>1269007.7249820151</v>
       </c>
       <c r="H290" s="47">
         <v>486276.64811646007</v>
       </c>
       <c r="I290" s="48">
         <v>275976.81380790798</v>
       </c>
       <c r="J290" s="49">
         <v>4197962.861083081</v>
       </c>
     </row>
-    <row r="291" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D291" s="30" t="s">
         <v>46</v>
       </c>
       <c r="E291" s="44">
         <v>4737630.7638552766</v>
       </c>
       <c r="F291" s="45">
         <v>2355704.1513259998</v>
       </c>
       <c r="G291" s="46">
         <v>1270287.1690825676</v>
       </c>
       <c r="H291" s="47">
         <v>410537.602116458</v>
       </c>
       <c r="I291" s="48">
         <v>282780.42672574398</v>
       </c>
       <c r="J291" s="49">
         <v>4252524.3127753073</v>
       </c>
     </row>
-    <row r="292" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D292" s="30" t="s">
         <v>47</v>
       </c>
       <c r="E292" s="44">
         <v>4778478.8916861191</v>
       </c>
       <c r="F292" s="45">
         <v>2369601.2462170003</v>
       </c>
       <c r="G292" s="46">
         <v>1274844.1697085549</v>
       </c>
       <c r="H292" s="47">
         <v>442063.98239888001</v>
       </c>
       <c r="I292" s="48">
         <v>291150.49532956898</v>
       </c>
       <c r="J292" s="49">
         <v>4252009.6550120376</v>
       </c>
     </row>
-    <row r="293" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D293" s="30" t="s">
         <v>48</v>
       </c>
       <c r="E293" s="44">
         <v>4868651.1567615625</v>
       </c>
       <c r="F293" s="45">
         <v>2437950.0313610001</v>
       </c>
       <c r="G293" s="46">
         <v>1262883.3743654697</v>
       </c>
       <c r="H293" s="47">
         <v>508967.51216107199</v>
       </c>
       <c r="I293" s="48">
         <v>298268.56047530798</v>
       </c>
       <c r="J293" s="49">
         <v>4324015.0610021986</v>
       </c>
     </row>
-    <row r="294" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D294" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E294" s="62">
         <v>5004976.7864986006</v>
       </c>
       <c r="F294" s="63">
         <v>2570782.0310840001</v>
       </c>
       <c r="G294" s="64">
         <v>1298938.0827895456</v>
       </c>
       <c r="H294" s="65">
         <v>519065.06504815113</v>
       </c>
       <c r="I294" s="66">
         <v>305390.52153065498</v>
       </c>
       <c r="J294" s="67">
         <v>4405848.2992559755</v>
       </c>
     </row>
-    <row r="295" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D295" s="101">
+    <row r="295" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D295" s="111">
         <v>2017</v>
       </c>
-      <c r="E295" s="102"/>
-[...6 lines deleted...]
-    <row r="296" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E295" s="112"/>
+      <c r="F295" s="112"/>
+      <c r="G295" s="112"/>
+      <c r="H295" s="112"/>
+      <c r="I295" s="112"/>
+      <c r="J295" s="113"/>
+    </row>
+    <row r="296" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D296" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E296" s="76">
         <v>4936881.988523718</v>
       </c>
       <c r="F296" s="77">
         <v>2475360.9607839999</v>
       </c>
       <c r="G296" s="78">
         <v>1305452.3793432296</v>
       </c>
       <c r="H296" s="79">
         <v>507172.23664862406</v>
       </c>
       <c r="I296" s="80">
         <v>316854.53933181497</v>
       </c>
       <c r="J296" s="81">
         <v>4355668.849594105</v>
       </c>
     </row>
-    <row r="297" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D297" s="89" t="s">
         <v>24</v>
       </c>
       <c r="E297" s="90">
         <v>4942919.762236936</v>
       </c>
       <c r="F297" s="91">
         <v>2474726.8325359998</v>
       </c>
       <c r="G297" s="92">
         <v>1345426.2324173732</v>
       </c>
       <c r="H297" s="93">
         <v>485638.4879547829</v>
       </c>
       <c r="I297" s="94">
         <v>313670.62034269603</v>
       </c>
       <c r="J297" s="95">
         <v>4354752.518100746</v>
       </c>
     </row>
-    <row r="298" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="298" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D298" s="89" t="s">
         <v>35</v>
       </c>
       <c r="E298" s="90">
         <v>5017643.5544810211</v>
       </c>
       <c r="F298" s="91">
         <v>2494148.0692190002</v>
       </c>
       <c r="G298" s="92">
         <v>1395154.1260581037</v>
       </c>
       <c r="H298" s="93">
         <v>445404.35915786296</v>
       </c>
       <c r="I298" s="94">
         <v>322565.50253622199</v>
       </c>
       <c r="J298" s="95">
         <v>4393036.6614665259</v>
       </c>
     </row>
-    <row r="299" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="299" spans="4:10" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D299" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E299" s="90">
         <v>5033780.29</v>
       </c>
       <c r="F299" s="91">
         <v>2517561.9122280004</v>
       </c>
       <c r="G299" s="92">
         <v>1423142.23</v>
       </c>
       <c r="H299" s="93">
         <v>393804.5</v>
       </c>
       <c r="I299" s="94">
         <v>323987.81</v>
       </c>
       <c r="J299" s="95">
         <v>4376418.4399999995</v>
       </c>
     </row>
-    <row r="300" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="300" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D300" s="89" t="s">
         <v>36</v>
       </c>
       <c r="E300" s="90">
         <v>5126370.1491557546</v>
       </c>
       <c r="F300" s="91">
         <v>2559166.8108006669</v>
       </c>
       <c r="G300" s="92">
         <v>1446967.2</v>
       </c>
       <c r="H300" s="93">
         <v>442960.61</v>
       </c>
       <c r="I300" s="94">
         <v>317299</v>
       </c>
       <c r="J300" s="95">
         <v>4468392.3600000003</v>
       </c>
     </row>
-    <row r="301" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="301" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D301" s="89" t="s">
         <v>37</v>
       </c>
       <c r="E301" s="90">
         <v>5225165.76</v>
       </c>
       <c r="F301" s="91">
         <v>2675544.467729277</v>
       </c>
       <c r="G301" s="92">
         <v>1434033.21</v>
       </c>
       <c r="H301" s="93">
         <v>464804.38</v>
       </c>
       <c r="I301" s="94">
         <v>318496.07</v>
       </c>
       <c r="J301" s="95">
         <v>4521365.29</v>
       </c>
     </row>
-    <row r="302" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="302" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D302" s="89" t="s">
         <v>44</v>
       </c>
       <c r="E302" s="90">
         <v>5178078.7509688418</v>
       </c>
       <c r="F302" s="91">
         <v>2631997.8783059409</v>
       </c>
       <c r="G302" s="92">
         <v>1484065.4670142333</v>
       </c>
       <c r="H302" s="93">
         <v>448191.09604592226</v>
       </c>
       <c r="I302" s="94">
         <v>324349.92062424903</v>
       </c>
       <c r="J302" s="95">
         <v>4508401.7297403812</v>
       </c>
     </row>
-    <row r="303" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D303" s="89" t="s">
         <v>45</v>
       </c>
       <c r="E303" s="90">
         <v>5219647.633852182</v>
       </c>
       <c r="F303" s="91">
         <v>2616865.5729797762</v>
       </c>
       <c r="G303" s="92">
         <v>1508682.0723097497</v>
       </c>
       <c r="H303" s="93">
         <v>458274.58175865619</v>
       </c>
       <c r="I303" s="94">
         <v>330418.02638080297</v>
       </c>
       <c r="J303" s="95">
         <v>4511178.4044631589</v>
       </c>
     </row>
-    <row r="304" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="304" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D304" s="89" t="s">
         <v>46</v>
       </c>
       <c r="E304" s="90">
         <v>5254138.5134120369</v>
       </c>
       <c r="F304" s="91">
         <v>2656545.596123131</v>
       </c>
       <c r="G304" s="92">
         <v>1530099.6238994945</v>
       </c>
       <c r="H304" s="93">
         <v>463549.62567790307</v>
       </c>
       <c r="I304" s="94">
         <v>323111.28991613199</v>
       </c>
       <c r="J304" s="95">
         <v>4570072.9698833153</v>
       </c>
     </row>
-    <row r="305" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D305" s="89" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="90">
         <v>5284320.1649704874</v>
       </c>
       <c r="F305" s="91">
         <v>2685554.8544267663</v>
       </c>
       <c r="G305" s="92">
         <v>1505180.879705841</v>
       </c>
       <c r="H305" s="93">
         <v>503524.4870973319</v>
       </c>
       <c r="I305" s="94">
         <v>322977.78044932795</v>
       </c>
       <c r="J305" s="95">
         <v>4583536.7228883663</v>
       </c>
     </row>
-    <row r="306" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="306" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D306" s="89" t="s">
         <v>48</v>
       </c>
       <c r="E306" s="90">
         <v>5321431.7708888948</v>
       </c>
       <c r="F306" s="91">
         <v>2733062.683987841</v>
       </c>
       <c r="G306" s="92">
         <v>1480271.7598334032</v>
       </c>
       <c r="H306" s="93">
         <v>518698.3501700121</v>
       </c>
       <c r="I306" s="94">
         <v>325058.19467968302</v>
       </c>
       <c r="J306" s="95">
         <v>4644232.3662920874</v>
       </c>
     </row>
-    <row r="307" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D307" s="82" t="s">
         <v>49</v>
       </c>
       <c r="E307" s="83">
         <v>5419165.045825053</v>
       </c>
       <c r="F307" s="84">
         <v>2857012.0789127909</v>
       </c>
       <c r="G307" s="85">
         <v>1541837.968439773</v>
       </c>
       <c r="H307" s="86">
         <v>488862.43599721818</v>
       </c>
       <c r="I307" s="87">
         <v>349764.38200162898</v>
       </c>
       <c r="J307" s="88">
         <v>4737628.0981352013</v>
       </c>
     </row>
-    <row r="308" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D308" s="101">
+    <row r="308" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D308" s="111">
         <v>2018</v>
       </c>
-      <c r="E308" s="102"/>
-[...6 lines deleted...]
-    <row r="309" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E308" s="112"/>
+      <c r="F308" s="112"/>
+      <c r="G308" s="112"/>
+      <c r="H308" s="112"/>
+      <c r="I308" s="112"/>
+      <c r="J308" s="113"/>
+    </row>
+    <row r="309" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D309" s="75" t="s">
         <v>23</v>
       </c>
       <c r="E309" s="76">
         <v>5351684.6676202724</v>
       </c>
       <c r="F309" s="77">
         <v>2760669.0899087777</v>
       </c>
       <c r="G309" s="78">
         <v>1533280.4113639351</v>
       </c>
       <c r="H309" s="79">
         <v>528311.85094958497</v>
       </c>
       <c r="I309" s="80">
         <v>342336.97331351199</v>
       </c>
       <c r="J309" s="81">
         <v>4663277.3228243273</v>
       </c>
     </row>
-    <row r="310" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="310" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D310" s="89" t="s">
         <v>24</v>
       </c>
       <c r="E310" s="90">
         <v>5351650.3268761868</v>
       </c>
       <c r="F310" s="91">
         <v>2787115.1582241221</v>
       </c>
       <c r="G310" s="92">
         <v>1528813.7132156738</v>
       </c>
       <c r="H310" s="93">
         <v>530355.27786722593</v>
       </c>
       <c r="I310" s="94">
         <v>337588.89116214402</v>
       </c>
       <c r="J310" s="95">
         <v>4706018.6807840159</v>
       </c>
     </row>
-    <row r="311" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="311" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D311" s="89" t="s">
         <v>35</v>
       </c>
       <c r="E311" s="90">
         <v>5395826.0386257619</v>
       </c>
       <c r="F311" s="91">
         <v>2790305.7516645622</v>
       </c>
       <c r="G311" s="92">
         <v>1524593.1449511885</v>
       </c>
       <c r="H311" s="93">
         <v>471641.42924098216</v>
       </c>
       <c r="I311" s="94">
         <v>350697.83755209902</v>
       </c>
       <c r="J311" s="95">
         <v>4765392.6678978298</v>
       </c>
     </row>
-    <row r="312" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="312" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D312" s="89" t="s">
         <v>51</v>
       </c>
       <c r="E312" s="90">
         <v>5409088.811313767</v>
       </c>
       <c r="F312" s="91">
         <v>2796518.9266838129</v>
       </c>
       <c r="G312" s="92">
         <v>1514085.46</v>
       </c>
       <c r="H312" s="93">
         <v>427323.75201058295</v>
       </c>
       <c r="I312" s="94">
         <v>369771.65575667302</v>
       </c>
       <c r="J312" s="95">
         <v>4792318.4023852581</v>
       </c>
     </row>
-    <row r="313" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D313" s="89" t="s">
         <v>36</v>
       </c>
       <c r="E313" s="90">
         <v>5435082.9334921427</v>
       </c>
       <c r="F313" s="91">
         <v>2862782.4316113959</v>
       </c>
       <c r="G313" s="92">
         <v>1452085.7641412821</v>
       </c>
       <c r="H313" s="93">
         <v>421367.32156975789</v>
       </c>
       <c r="I313" s="94">
         <v>395357.77100334794</v>
       </c>
       <c r="J313" s="95">
         <v>4863924.3102056105</v>
       </c>
     </row>
-    <row r="314" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D314" s="89" t="s">
         <v>37</v>
       </c>
       <c r="E314" s="90">
         <v>5534149.8258474469</v>
       </c>
       <c r="F314" s="91">
         <v>2941467.5237620575</v>
       </c>
       <c r="G314" s="92">
         <v>1482400.8138052267</v>
       </c>
       <c r="H314" s="93">
         <v>462120.00696992688</v>
       </c>
       <c r="I314" s="94">
         <v>412958.38145308895</v>
       </c>
       <c r="J314" s="95">
         <v>4931381.584009489</v>
       </c>
     </row>
-    <row r="315" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D315" s="89" t="s">
         <v>44</v>
       </c>
       <c r="E315" s="90">
         <v>5507791.7479049265</v>
       </c>
       <c r="F315" s="91">
         <v>2879146.841174847</v>
       </c>
       <c r="G315" s="92">
         <v>1447312.4996114348</v>
       </c>
       <c r="H315" s="93">
         <v>471914.72817908099</v>
       </c>
       <c r="I315" s="94">
         <v>416281.70748719602</v>
       </c>
       <c r="J315" s="95">
         <v>4956509.6444078898</v>
       </c>
     </row>
-    <row r="316" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="316" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D316" s="89" t="s">
         <v>45</v>
       </c>
       <c r="E316" s="90">
         <v>5529451.8099999996</v>
       </c>
       <c r="F316" s="91">
         <v>2877543.1277159331</v>
       </c>
       <c r="G316" s="92">
         <v>1483559.43</v>
       </c>
       <c r="H316" s="93">
         <v>445236.33</v>
       </c>
       <c r="I316" s="94">
         <v>430811.20999999996</v>
       </c>
       <c r="J316" s="95">
         <v>4993548.9000000004</v>
       </c>
     </row>
-    <row r="317" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="317" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D317" s="89" t="s">
         <v>46</v>
       </c>
       <c r="E317" s="90">
         <v>5606779.8932235409</v>
       </c>
       <c r="F317" s="91">
         <v>2904142.886813466</v>
       </c>
       <c r="G317" s="92">
         <v>1470815.0628782185</v>
       </c>
       <c r="H317" s="93">
         <v>484358.27889368706</v>
       </c>
       <c r="I317" s="94">
         <v>459745.70154976309</v>
       </c>
       <c r="J317" s="95">
         <v>5072088.2978706453</v>
       </c>
     </row>
-    <row r="318" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="318" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D318" s="89" t="s">
         <v>47</v>
       </c>
       <c r="E318" s="90">
         <v>5667512.1021417864</v>
       </c>
       <c r="F318" s="91">
         <v>2911546.7515023802</v>
       </c>
       <c r="G318" s="92">
         <v>1494443.347102406</v>
       </c>
       <c r="H318" s="93">
         <v>486943.16346921411</v>
       </c>
       <c r="I318" s="94">
         <v>480038.19718811905</v>
       </c>
       <c r="J318" s="95">
         <v>5117529.9075124962</v>
       </c>
     </row>
-    <row r="319" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="319" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D319" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E319" s="90">
         <v>5670975.2448403789</v>
       </c>
       <c r="F319" s="91">
         <v>2913030.17826063</v>
       </c>
       <c r="G319" s="92">
         <v>1444269.8015973938</v>
       </c>
       <c r="H319" s="93">
         <v>500608.07468394784</v>
       </c>
       <c r="I319" s="94">
         <v>460596.37900984596</v>
       </c>
       <c r="J319" s="95">
         <v>5125397.5507089375</v>
       </c>
     </row>
-    <row r="320" spans="4:10" ht="14.4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="320" spans="4:10" ht="14.5" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D320" s="89" t="s">
         <v>19</v>
       </c>
       <c r="E320" s="90">
         <v>5760046.1953000147</v>
       </c>
       <c r="F320" s="91">
         <v>3042897.5692058639</v>
       </c>
       <c r="G320" s="92">
         <v>1442601.7780874013</v>
       </c>
       <c r="H320" s="93">
         <v>472728.72791708482</v>
       </c>
       <c r="I320" s="94">
         <v>485375.29888778098</v>
       </c>
       <c r="J320" s="95">
         <v>5239891.7695140559</v>
       </c>
     </row>
-    <row r="321" spans="4:10" ht="23.4" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D321" s="101">
+    <row r="321" spans="4:10" ht="23.5" collapsed="1" x14ac:dyDescent="0.25">
+      <c r="D321" s="111">
         <v>2019</v>
       </c>
-      <c r="E321" s="102"/>
-[...6 lines deleted...]
-    <row r="322" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E321" s="112"/>
+      <c r="F321" s="112"/>
+      <c r="G321" s="112"/>
+      <c r="H321" s="112"/>
+      <c r="I321" s="112"/>
+      <c r="J321" s="113"/>
+    </row>
+    <row r="322" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D322" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E322" s="76">
         <v>5644985.1654341305</v>
       </c>
       <c r="F322" s="77">
         <v>2907379.941270594</v>
       </c>
       <c r="G322" s="78">
         <v>1387582.1868600156</v>
       </c>
       <c r="H322" s="79">
         <v>438307.93393232563</v>
       </c>
       <c r="I322" s="80">
         <v>471776.84997054195</v>
       </c>
       <c r="J322" s="81">
         <v>5154846.4562318688</v>
       </c>
     </row>
-    <row r="323" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="323" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D323" s="89" t="s">
         <v>24</v>
       </c>
       <c r="E323" s="90">
         <v>5670777.5734657813</v>
       </c>
       <c r="F323" s="91">
         <v>2906953.1918417308</v>
       </c>
       <c r="G323" s="92">
         <v>1451137.313692451</v>
       </c>
       <c r="H323" s="93">
         <v>386108.24852325674</v>
       </c>
       <c r="I323" s="94">
         <v>486464.45148045704</v>
       </c>
       <c r="J323" s="95">
         <v>5180417.4672035566</v>
       </c>
     </row>
-    <row r="324" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="324" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D324" s="89" t="s">
         <v>35</v>
       </c>
       <c r="E324" s="90">
         <v>5747246.8149825623</v>
       </c>
       <c r="F324" s="91">
         <v>2950788.9533539936</v>
       </c>
       <c r="G324" s="92">
         <v>1467484.5879892984</v>
       </c>
       <c r="H324" s="93">
         <v>425782.39463808492</v>
       </c>
       <c r="I324" s="94">
         <v>484341.94879012299</v>
       </c>
       <c r="J324" s="95">
         <v>5242320.2370228516</v>
       </c>
     </row>
-    <row r="325" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="325" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D325" s="89" t="s">
         <v>51</v>
       </c>
       <c r="E325" s="90">
         <v>5746731.7668599645</v>
       </c>
       <c r="F325" s="91">
         <v>2974498.3314721221</v>
       </c>
       <c r="G325" s="92">
         <v>1421737.1819623632</v>
       </c>
       <c r="H325" s="93">
         <v>450741.07771045121</v>
       </c>
       <c r="I325" s="94">
         <v>478989.486749092</v>
       </c>
       <c r="J325" s="95">
         <v>5257136.2135884501</v>
       </c>
     </row>
-    <row r="326" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="326" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D326" s="89" t="s">
         <v>36</v>
       </c>
       <c r="E326" s="90">
         <v>5860508.747254842</v>
       </c>
       <c r="F326" s="91">
         <v>3098313.5345995165</v>
       </c>
       <c r="G326" s="92">
         <v>1403335.1330796347</v>
       </c>
       <c r="H326" s="93">
         <v>441422.57417290163</v>
       </c>
       <c r="I326" s="94">
         <v>513498.93919538491</v>
       </c>
       <c r="J326" s="95">
         <v>5325224.4250293924</v>
       </c>
     </row>
-    <row r="327" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="327" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D327" s="89" t="s">
         <v>37</v>
       </c>
       <c r="E327" s="90">
         <v>5908509.2670508297</v>
       </c>
       <c r="F327" s="91">
         <v>3102493.4737531198</v>
       </c>
       <c r="G327" s="92">
         <v>1447420.2935970747</v>
       </c>
       <c r="H327" s="93">
         <v>403058.69573470496</v>
       </c>
       <c r="I327" s="94">
         <v>525449.70351406001</v>
       </c>
       <c r="J327" s="95">
         <v>5366147.9220240386</v>
       </c>
     </row>
-    <row r="328" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="328" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D328" s="89" t="s">
         <v>44</v>
       </c>
       <c r="E328" s="90">
         <v>5941133.1000777148</v>
       </c>
       <c r="F328" s="91">
         <v>3081190.7053602291</v>
       </c>
       <c r="G328" s="92">
         <v>1467212.437577575</v>
       </c>
       <c r="H328" s="93">
         <v>428034.47614102875</v>
       </c>
       <c r="I328" s="94">
         <v>526566.57102680998</v>
       </c>
       <c r="J328" s="95">
         <v>5363340.114301458</v>
       </c>
     </row>
-    <row r="329" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D329" s="89" t="s">
         <v>45</v>
       </c>
       <c r="E329" s="90">
         <v>5934561.5089822523</v>
       </c>
       <c r="F329" s="91">
         <v>3055248.9846674642</v>
       </c>
       <c r="G329" s="92">
         <v>1526015.1380213909</v>
       </c>
       <c r="H329" s="93">
         <v>429159.94853906403</v>
       </c>
       <c r="I329" s="94">
         <v>522814.32869903301</v>
       </c>
       <c r="J329" s="95">
         <v>5358356.3102969276</v>
       </c>
     </row>
-    <row r="330" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="330" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D330" s="89" t="s">
         <v>46</v>
       </c>
       <c r="E330" s="90">
         <v>6004277.1652276963</v>
       </c>
       <c r="F330" s="91">
         <v>3095289.0464788461</v>
       </c>
       <c r="G330" s="92">
         <v>1510496.0168056537</v>
       </c>
       <c r="H330" s="93">
         <v>447471.85683542618</v>
       </c>
       <c r="I330" s="94">
         <v>519989.45042717294</v>
       </c>
       <c r="J330" s="95">
         <v>5418487.813595715</v>
       </c>
     </row>
-    <row r="331" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="331" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D331" s="89" t="s">
         <v>47</v>
       </c>
       <c r="E331" s="90">
         <v>6026908.5016740588</v>
       </c>
       <c r="F331" s="91">
         <v>3098607.5738587938</v>
       </c>
       <c r="G331" s="92">
         <v>1523637.3946781082</v>
       </c>
       <c r="H331" s="93">
         <v>438260.84923414275</v>
       </c>
       <c r="I331" s="94">
         <v>497731.95861593296</v>
       </c>
       <c r="J331" s="95">
         <v>5446906.7507743323</v>
       </c>
     </row>
-    <row r="332" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="332" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D332" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E332" s="90">
         <v>6074377.0165731581</v>
       </c>
       <c r="F332" s="91">
         <v>3171154.0688941423</v>
       </c>
       <c r="G332" s="92">
         <v>1510854.6294480185</v>
       </c>
       <c r="H332" s="93">
         <v>512830.25572610431</v>
       </c>
       <c r="I332" s="94">
         <v>503506.88950432796</v>
       </c>
       <c r="J332" s="95">
         <v>5466109.7192811044</v>
       </c>
     </row>
-    <row r="333" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="333" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D333" s="89" t="s">
         <v>19</v>
       </c>
       <c r="E333" s="90">
         <v>6136776.5378224179</v>
       </c>
       <c r="F333" s="91">
         <v>3256902.1085022707</v>
       </c>
       <c r="G333" s="92">
         <v>1506614.2081353769</v>
       </c>
       <c r="H333" s="93">
         <v>489172.80810573435</v>
       </c>
       <c r="I333" s="94">
         <v>510982.16174228495</v>
       </c>
       <c r="J333" s="95">
         <v>5528898.8927743388</v>
       </c>
     </row>
-    <row r="334" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D334" s="101">
+    <row r="334" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D334" s="111">
         <v>2020</v>
       </c>
-      <c r="E334" s="102"/>
-[...6 lines deleted...]
-    <row r="335" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E334" s="112"/>
+      <c r="F334" s="112"/>
+      <c r="G334" s="112"/>
+      <c r="H334" s="112"/>
+      <c r="I334" s="112"/>
+      <c r="J334" s="113"/>
+    </row>
+    <row r="335" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D335" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E335" s="76">
         <v>6047998.5562885227</v>
       </c>
       <c r="F335" s="77">
         <v>3125160.1261275313</v>
       </c>
       <c r="G335" s="78">
         <v>1524649.8895851071</v>
       </c>
       <c r="H335" s="79">
         <v>433340.68556080322</v>
       </c>
       <c r="I335" s="80">
         <v>490389.80484107899</v>
       </c>
       <c r="J335" s="81">
         <v>5452042.3750850158</v>
       </c>
     </row>
-    <row r="336" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D336" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="90">
         <v>6118513.751426789</v>
       </c>
       <c r="F336" s="91">
         <v>3136253.7795208367</v>
       </c>
       <c r="G336" s="92">
         <v>1593389.4427365342</v>
       </c>
       <c r="H336" s="93">
         <v>431084.17513429583</v>
       </c>
       <c r="I336" s="94">
         <v>489457.09699987597</v>
       </c>
       <c r="J336" s="95">
         <v>5489602.1916940324</v>
       </c>
     </row>
-    <row r="337" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D337" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E337" s="90">
         <v>6441495.2318500225</v>
       </c>
       <c r="F337" s="91">
         <v>3333033.4167432874</v>
       </c>
       <c r="G337" s="92">
         <v>1670976.2886366423</v>
       </c>
       <c r="H337" s="93">
         <v>486688.45964667515</v>
       </c>
       <c r="I337" s="94">
         <v>508934.04846768803</v>
       </c>
       <c r="J337" s="95">
         <v>5607302.1668877322</v>
       </c>
     </row>
-    <row r="338" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="338" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D338" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="90">
         <v>6236651.0156459976</v>
       </c>
       <c r="F338" s="91">
         <v>3244579.6756190867</v>
       </c>
       <c r="G338" s="92">
         <v>1646196.874376745</v>
       </c>
       <c r="H338" s="93">
         <v>457426.27703506628</v>
       </c>
       <c r="I338" s="94">
         <v>511431.94254898804</v>
       </c>
       <c r="J338" s="95">
         <v>5501716.4238378927</v>
       </c>
     </row>
-    <row r="339" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="339" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D339" s="89" t="s">
         <v>12</v>
       </c>
       <c r="E339" s="90">
         <v>6465361.6314876797</v>
       </c>
       <c r="F339" s="91">
         <v>3391325.8770015575</v>
       </c>
       <c r="G339" s="92">
         <v>1659391.0383000989</v>
       </c>
       <c r="H339" s="93">
         <v>489130.40734104521</v>
       </c>
       <c r="I339" s="94">
         <v>519437.87943944492</v>
       </c>
       <c r="J339" s="95">
         <v>5450850.944219023</v>
       </c>
     </row>
-    <row r="340" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="340" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D340" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="90">
         <v>6391611.8636436965</v>
       </c>
       <c r="F340" s="91">
         <v>3363510.1249974309</v>
       </c>
       <c r="G340" s="92">
         <v>1622241.1635083111</v>
       </c>
       <c r="H340" s="93">
         <v>575286.46800717339</v>
       </c>
       <c r="I340" s="94">
         <v>525457.09236271901</v>
       </c>
       <c r="J340" s="95">
         <v>5411883.5715797152</v>
       </c>
     </row>
-    <row r="341" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="341" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D341" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E341" s="90">
         <v>6566671.3447879096</v>
       </c>
       <c r="F341" s="91">
         <v>3422040.7606004141</v>
       </c>
       <c r="G341" s="92">
         <v>1724739.2041926596</v>
       </c>
       <c r="H341" s="93">
         <v>601872.1610336001</v>
       </c>
       <c r="I341" s="94">
         <v>517605.24823741004</v>
       </c>
       <c r="J341" s="95">
         <v>5406380.5474885497</v>
       </c>
     </row>
-    <row r="342" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D342" s="89" t="s">
         <v>15</v>
       </c>
       <c r="E342" s="90">
         <v>6730993.7421457591</v>
       </c>
       <c r="F342" s="91">
         <v>3529664.1133901067</v>
       </c>
       <c r="G342" s="92">
         <v>1737305.8874321922</v>
       </c>
       <c r="H342" s="93">
         <v>707777.41328188393</v>
       </c>
       <c r="I342" s="94">
         <v>516941.57861990697</v>
       </c>
       <c r="J342" s="95">
         <v>5402126.9121415</v>
       </c>
     </row>
-    <row r="343" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="343" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D343" s="89" t="s">
         <v>46</v>
       </c>
       <c r="E343" s="90">
         <v>6748814.3363117371</v>
       </c>
       <c r="F343" s="91">
         <v>3555654.4545165109</v>
       </c>
       <c r="G343" s="92">
         <v>1762518.1948539782</v>
       </c>
       <c r="H343" s="93">
         <v>789835.65983052365</v>
       </c>
       <c r="I343" s="94">
         <v>509433.81030414597</v>
       </c>
       <c r="J343" s="95">
         <v>5449981.5786967641</v>
       </c>
     </row>
-    <row r="344" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="344" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D344" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E344" s="90">
         <v>6782146.9837081507</v>
       </c>
       <c r="F344" s="91">
         <v>3557900.516641072</v>
       </c>
       <c r="G344" s="92">
         <v>1735681.5899223578</v>
       </c>
       <c r="H344" s="93">
         <v>795004.38976806565</v>
       </c>
       <c r="I344" s="94">
         <v>489591.05180576304</v>
       </c>
       <c r="J344" s="95">
         <v>5460438.4119936861</v>
       </c>
     </row>
-    <row r="345" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="345" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D345" s="89" t="s">
         <v>48</v>
       </c>
       <c r="E345" s="90">
         <v>6821198.056789604</v>
       </c>
       <c r="F345" s="91">
         <v>3615110.3412938332</v>
       </c>
       <c r="G345" s="92">
         <v>1665859.2989913374</v>
       </c>
       <c r="H345" s="93">
         <v>853966.03896319156</v>
       </c>
       <c r="I345" s="94">
         <v>470522.75847857294</v>
       </c>
       <c r="J345" s="95">
         <v>5425979.356050523</v>
       </c>
     </row>
-    <row r="346" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="346" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D346" s="89" t="s">
         <v>19</v>
       </c>
       <c r="E346" s="90">
         <v>6905939.2975456733</v>
       </c>
       <c r="F346" s="91">
         <v>3742960.1130138952</v>
       </c>
       <c r="G346" s="92">
         <v>1711187.1486482134</v>
       </c>
       <c r="H346" s="93">
         <v>818392.22473276581</v>
       </c>
       <c r="I346" s="94">
         <v>466876.91210425098</v>
       </c>
       <c r="J346" s="95">
         <v>5473263.602672427</v>
       </c>
     </row>
-    <row r="347" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D347" s="98">
+    <row r="347" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D347" s="142">
         <v>2021</v>
       </c>
-      <c r="E347" s="99"/>
-[...6 lines deleted...]
-    <row r="348" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E347" s="143"/>
+      <c r="F347" s="143"/>
+      <c r="G347" s="143"/>
+      <c r="H347" s="143"/>
+      <c r="I347" s="143"/>
+      <c r="J347" s="144"/>
+    </row>
+    <row r="348" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D348" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E348" s="76">
         <v>6767407.6480916431</v>
       </c>
       <c r="F348" s="77">
         <v>3605444.8383229906</v>
       </c>
       <c r="G348" s="78">
         <v>1751525.1769673123</v>
       </c>
       <c r="H348" s="79">
         <v>672415.69751034467</v>
       </c>
       <c r="I348" s="80">
         <v>461576.47717206297</v>
       </c>
       <c r="J348" s="81">
         <v>5401299.2221351201</v>
       </c>
     </row>
-    <row r="349" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D349" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="90">
         <v>6817787.9059817092</v>
       </c>
       <c r="F349" s="91">
         <v>3612459.931906038</v>
       </c>
       <c r="G349" s="92">
         <v>1776324.7733170427</v>
       </c>
       <c r="H349" s="93">
         <v>651401.9723815911</v>
       </c>
       <c r="I349" s="94">
         <v>461093.43298284005</v>
       </c>
       <c r="J349" s="95">
         <v>5409500.7449911302</v>
       </c>
     </row>
-    <row r="350" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D350" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E350" s="90">
         <v>6895564.1187888402</v>
       </c>
       <c r="F350" s="91">
         <v>3667048.1085081352</v>
       </c>
       <c r="G350" s="92">
         <v>1803430.9318411602</v>
       </c>
       <c r="H350" s="93">
         <v>692117.82090461766</v>
       </c>
       <c r="I350" s="94">
         <v>464116.07129821397</v>
       </c>
       <c r="J350" s="95">
         <v>5436414.9240094051</v>
       </c>
     </row>
-    <row r="351" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="351" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D351" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E351" s="90">
         <v>6964386.4942882368</v>
       </c>
       <c r="F351" s="91">
         <v>3741585.3824959248</v>
       </c>
       <c r="G351" s="92">
         <v>1821782.8103648601</v>
       </c>
       <c r="H351" s="93">
         <v>664444.44073372532</v>
       </c>
       <c r="I351" s="94">
         <v>469255.79596818803</v>
       </c>
       <c r="J351" s="95">
         <v>5448305.0955934525</v>
       </c>
     </row>
-    <row r="352" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="352" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D352" s="89" t="s">
         <v>12</v>
       </c>
       <c r="E352" s="90">
         <v>7004093.0763899432</v>
       </c>
       <c r="F352" s="91">
         <v>3778311.3251058273</v>
       </c>
       <c r="G352" s="92">
         <v>1765827.4827506912</v>
       </c>
       <c r="H352" s="93">
         <v>764942.28186500631</v>
       </c>
       <c r="I352" s="94">
         <v>476543.28743752098</v>
       </c>
       <c r="J352" s="95">
         <v>5484491.2966787396</v>
       </c>
     </row>
-    <row r="353" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="353" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D353" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E353" s="90">
         <v>7130061.4186073467</v>
       </c>
       <c r="F353" s="91">
         <v>3865120.0166081497</v>
       </c>
       <c r="G353" s="92">
         <v>1809371.7177687339</v>
       </c>
       <c r="H353" s="93">
         <v>797332.56118935486</v>
       </c>
       <c r="I353" s="94">
         <v>481008.28299681394</v>
       </c>
       <c r="J353" s="95">
         <v>5525513.1005776124</v>
       </c>
     </row>
-    <row r="354" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="354" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D354" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E354" s="90">
         <v>7160560.3326183576</v>
       </c>
       <c r="F354" s="91">
         <v>3887573.7386572701</v>
       </c>
       <c r="G354" s="92">
         <v>1799134.0538382051</v>
       </c>
       <c r="H354" s="93">
         <v>835832.87270516227</v>
       </c>
       <c r="I354" s="94">
         <v>480812.13791395299</v>
       </c>
       <c r="J354" s="95">
         <v>5527504.1488932781</v>
       </c>
     </row>
-    <row r="355" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="355" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D355" s="89" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="90">
         <v>7211500.7197231287</v>
       </c>
       <c r="F355" s="91">
         <v>3905124.7304129056</v>
       </c>
       <c r="G355" s="92">
         <v>1841761.447854782</v>
       </c>
       <c r="H355" s="93">
         <v>858308.00183953054</v>
       </c>
       <c r="I355" s="94">
         <v>482977.86125926598</v>
       </c>
       <c r="J355" s="95">
         <v>5540026.5006950041</v>
       </c>
     </row>
-    <row r="356" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D356" s="89" t="s">
         <v>16</v>
       </c>
       <c r="E356" s="90">
         <v>7300920.635806784</v>
       </c>
       <c r="F356" s="91">
         <v>3952792.4799440335</v>
       </c>
       <c r="G356" s="92">
         <v>1851331.4852458176</v>
       </c>
       <c r="H356" s="93">
         <v>917980.50810995162</v>
       </c>
       <c r="I356" s="94">
         <v>485315.699041749</v>
       </c>
       <c r="J356" s="95">
         <v>5662187.0306116035</v>
       </c>
     </row>
-    <row r="357" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="357" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D357" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E357" s="90">
         <v>7491704.3760865834</v>
       </c>
       <c r="F357" s="91">
         <v>4077722.3605883541</v>
       </c>
       <c r="G357" s="92">
         <v>1834568.3259254021</v>
       </c>
       <c r="H357" s="93">
         <v>1037347.4050431955</v>
       </c>
       <c r="I357" s="94">
         <v>478330.76533203898</v>
       </c>
       <c r="J357" s="95">
         <v>5674620.5727280825</v>
       </c>
     </row>
-    <row r="358" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="358" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D358" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E358" s="90">
         <v>7573319.8981034076</v>
       </c>
       <c r="F358" s="91">
         <v>4146223.8514339533</v>
       </c>
       <c r="G358" s="92">
         <v>1842187.6323360945</v>
       </c>
       <c r="H358" s="93">
         <v>1113438.5314808963</v>
       </c>
       <c r="I358" s="94">
         <v>448409.41633881204</v>
       </c>
       <c r="J358" s="95">
         <v>5773693.0581190875</v>
       </c>
     </row>
-    <row r="359" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D359" s="82" t="s">
         <v>19</v>
       </c>
       <c r="E359" s="83">
         <v>7870452.8528997572</v>
       </c>
       <c r="F359" s="84">
         <v>4413956.1399999997</v>
       </c>
       <c r="G359" s="85">
         <v>1809680.4264529978</v>
       </c>
       <c r="H359" s="86">
         <v>1127266.5357835786</v>
       </c>
       <c r="I359" s="87">
         <v>409258.51834033191</v>
       </c>
       <c r="J359" s="88">
         <v>5850272.3222694471</v>
       </c>
     </row>
-    <row r="360" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D360" s="98">
+    <row r="360" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D360" s="142">
         <v>2022</v>
       </c>
-      <c r="E360" s="99"/>
-[...6 lines deleted...]
-    <row r="361" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E360" s="143"/>
+      <c r="F360" s="143"/>
+      <c r="G360" s="143"/>
+      <c r="H360" s="143"/>
+      <c r="I360" s="143"/>
+      <c r="J360" s="144"/>
+    </row>
+    <row r="361" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D361" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E361" s="76">
         <v>7646789.1907130368</v>
       </c>
       <c r="F361" s="77">
         <v>4223459.28</v>
       </c>
       <c r="G361" s="78">
         <v>1782609.1622545458</v>
       </c>
       <c r="H361" s="79">
         <v>996317.71633606148</v>
       </c>
       <c r="I361" s="80">
         <v>438930.14839979709</v>
       </c>
       <c r="J361" s="81">
         <v>5783809.1812698804</v>
       </c>
     </row>
-    <row r="362" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="362" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D362" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="90">
         <v>7690134.5016059279</v>
       </c>
       <c r="F362" s="91">
         <v>4274235.63</v>
       </c>
       <c r="G362" s="92">
         <v>1801305.4223640384</v>
       </c>
       <c r="H362" s="93">
         <v>929877.94171789323</v>
       </c>
       <c r="I362" s="94">
         <v>437151.51631519297</v>
       </c>
       <c r="J362" s="95">
         <v>5861131.5672500748</v>
       </c>
     </row>
-    <row r="363" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="363" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D363" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E363" s="90">
         <v>7810949.3153684717</v>
       </c>
       <c r="F363" s="91">
         <v>4352023.3</v>
       </c>
       <c r="G363" s="92">
         <v>1776927.3938410927</v>
       </c>
       <c r="H363" s="93">
         <v>885832.9543794042</v>
       </c>
       <c r="I363" s="94">
         <v>449479.25740580301</v>
       </c>
       <c r="J363" s="95">
         <v>5973771.2508888785</v>
       </c>
     </row>
-    <row r="364" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="364" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D364" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E364" s="90">
         <v>7911484.490261999</v>
       </c>
       <c r="F364" s="91">
         <v>4518395.22</v>
       </c>
       <c r="G364" s="92">
         <v>1742461.7913393173</v>
       </c>
       <c r="H364" s="93">
         <v>813009.192426336</v>
       </c>
       <c r="I364" s="94">
         <v>512859.23015860503</v>
       </c>
       <c r="J364" s="95">
         <v>6003024.0932677081</v>
       </c>
     </row>
-    <row r="365" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="365" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D365" s="89" t="s">
         <v>12</v>
       </c>
       <c r="E365" s="90">
         <v>7854186.7053613495</v>
       </c>
       <c r="F365" s="91">
         <v>4472184.49</v>
       </c>
       <c r="G365" s="92">
         <v>1714258.2990111145</v>
       </c>
       <c r="H365" s="93">
         <v>794737.07509173197</v>
       </c>
       <c r="I365" s="94">
         <v>495000.58738207299</v>
       </c>
       <c r="J365" s="95">
         <v>6058243.9820829956</v>
       </c>
     </row>
-    <row r="366" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="366" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D366" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E366" s="90">
         <v>7890747.0078913067</v>
       </c>
       <c r="F366" s="91">
         <v>4506812.5904075159</v>
       </c>
       <c r="G366" s="92">
         <v>1779197.2419041323</v>
       </c>
       <c r="H366" s="93">
         <v>685882.64752797096</v>
       </c>
       <c r="I366" s="94">
         <v>521096.66932101513</v>
       </c>
       <c r="J366" s="95">
         <v>6169195.8024836229</v>
       </c>
     </row>
-    <row r="367" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D367" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E367" s="90">
         <v>7845551.9058069792</v>
       </c>
       <c r="F367" s="91">
         <v>4466516.242210621</v>
       </c>
       <c r="G367" s="92">
         <v>1715686.3901614463</v>
       </c>
       <c r="H367" s="93">
         <v>743483.22362631618</v>
       </c>
       <c r="I367" s="94">
         <v>507762.000299412</v>
       </c>
       <c r="J367" s="95">
         <v>6180241.8513520351</v>
       </c>
     </row>
-    <row r="368" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="368" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D368" s="89" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="90">
         <v>7897628.2137514297</v>
       </c>
       <c r="F368" s="91">
         <v>4440263.00381363</v>
       </c>
       <c r="G368" s="92">
         <v>1767398.236252794</v>
       </c>
       <c r="H368" s="93">
         <v>666036.72073384305</v>
       </c>
       <c r="I368" s="94">
         <v>516420.42155053798</v>
       </c>
       <c r="J368" s="95">
         <v>6210354.2798472531</v>
       </c>
     </row>
-    <row r="369" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="369" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D369" s="89" t="s">
         <v>16</v>
       </c>
       <c r="E369" s="90">
         <v>7962693.3582832105</v>
       </c>
       <c r="F369" s="91">
         <v>4487532.9640395977</v>
       </c>
       <c r="G369" s="92">
         <v>1753349.2899222393</v>
       </c>
       <c r="H369" s="93">
         <v>619768.75997189013</v>
       </c>
       <c r="I369" s="94">
         <v>512135.18254469498</v>
       </c>
       <c r="J369" s="95">
         <v>6293835.0673365612</v>
       </c>
     </row>
-    <row r="370" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="370" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D370" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E370" s="90">
         <v>8223055.0195955718</v>
       </c>
       <c r="F370" s="91">
         <v>4684383.8665903695</v>
       </c>
       <c r="G370" s="92">
         <v>1763959.148041012</v>
       </c>
       <c r="H370" s="93">
         <v>862976.17827321193</v>
       </c>
       <c r="I370" s="94">
         <v>526897.324081584</v>
       </c>
       <c r="J370" s="95">
         <v>6323461.6471673474</v>
       </c>
     </row>
-    <row r="371" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="371" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D371" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E371" s="90">
         <v>8297349.5138170691</v>
       </c>
       <c r="F371" s="91">
         <v>4631900.716508409</v>
       </c>
       <c r="G371" s="92">
         <v>1861513.8189830226</v>
       </c>
       <c r="H371" s="93">
         <v>921694.81850466284</v>
       </c>
       <c r="I371" s="94">
         <v>459444.29775162903</v>
       </c>
       <c r="J371" s="95">
         <v>6383720.0583919613</v>
       </c>
     </row>
-    <row r="372" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="372" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D372" s="89" t="s">
         <v>19</v>
       </c>
       <c r="E372" s="90">
         <v>8528022.3063825406</v>
       </c>
       <c r="F372" s="91">
         <v>4834645.8714423953</v>
       </c>
       <c r="G372" s="92">
         <v>1898132.691326479</v>
       </c>
       <c r="H372" s="93">
         <v>970957.43190718303</v>
       </c>
       <c r="I372" s="94">
         <v>446646.29578651499</v>
       </c>
       <c r="J372" s="95">
         <v>6474563.5552894259</v>
       </c>
     </row>
-    <row r="373" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D373" s="98">
+    <row r="373" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D373" s="142">
         <v>2023</v>
       </c>
-      <c r="E373" s="99"/>
-[...6 lines deleted...]
-    <row r="374" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E373" s="143"/>
+      <c r="F373" s="143"/>
+      <c r="G373" s="143"/>
+      <c r="H373" s="143"/>
+      <c r="I373" s="143"/>
+      <c r="J373" s="144"/>
+    </row>
+    <row r="374" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D374" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E374" s="76">
         <v>8271838.0977762463</v>
       </c>
       <c r="F374" s="77">
         <v>4581289.150114377</v>
       </c>
       <c r="G374" s="78">
         <v>1899555.7174894863</v>
       </c>
       <c r="H374" s="79">
         <v>792425.3843763785</v>
       </c>
       <c r="I374" s="80">
         <v>430326.35942127195</v>
       </c>
       <c r="J374" s="81">
         <v>6405743.7284450261</v>
       </c>
     </row>
-    <row r="375" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="375" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D375" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="90">
         <v>8300648.3739547972</v>
       </c>
       <c r="F375" s="91">
         <v>4555335.7027354678</v>
       </c>
       <c r="G375" s="92">
         <v>1927834.7220359982</v>
       </c>
       <c r="H375" s="93">
         <v>747330.79508378915</v>
       </c>
       <c r="I375" s="94">
         <v>429140.89970858197</v>
       </c>
       <c r="J375" s="95">
         <v>6456066.2396912398</v>
       </c>
     </row>
-    <row r="376" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="376" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D376" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E376" s="90">
         <v>8293283.2271890165</v>
       </c>
       <c r="F376" s="91">
         <v>4561681.5214706436</v>
       </c>
       <c r="G376" s="92">
         <v>1952710.6284634529</v>
       </c>
       <c r="H376" s="93">
         <v>658462.20075530349</v>
       </c>
       <c r="I376" s="94">
         <v>433155.18025892199</v>
       </c>
       <c r="J376" s="95">
         <v>6515196.2441303404</v>
       </c>
     </row>
-    <row r="377" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="377" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D377" s="89" t="s">
         <v>51</v>
       </c>
       <c r="E377" s="90">
         <v>8352349.6756532919</v>
       </c>
       <c r="F377" s="91">
         <v>4673184.5992824705</v>
       </c>
       <c r="G377" s="92">
         <v>1933821.857118061</v>
       </c>
       <c r="H377" s="93">
         <v>607570.64129094919</v>
       </c>
       <c r="I377" s="94">
         <v>444878.79274502199</v>
       </c>
       <c r="J377" s="95">
         <v>6522303.0356932394</v>
       </c>
     </row>
-    <row r="378" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="378" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D378" s="89" t="s">
         <v>12</v>
       </c>
       <c r="E378" s="90">
         <v>8336170.7885057051</v>
       </c>
       <c r="F378" s="91">
         <v>4623291.8382802848</v>
       </c>
       <c r="G378" s="92">
         <v>1872335.8831302025</v>
       </c>
       <c r="H378" s="93">
         <v>637311.58474776312</v>
       </c>
       <c r="I378" s="94">
         <v>452710.21677878196</v>
       </c>
       <c r="J378" s="95">
         <v>6638072.3402209245</v>
       </c>
     </row>
-    <row r="379" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="379" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D379" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E379" s="90">
         <v>8372990.320932338</v>
       </c>
       <c r="F379" s="91">
         <v>4682738.9291293444</v>
       </c>
       <c r="G379" s="92">
         <v>1834567.4363717726</v>
       </c>
       <c r="H379" s="93">
         <v>697556.39447234699</v>
       </c>
       <c r="I379" s="94">
         <v>440735.15135097294</v>
       </c>
       <c r="J379" s="95">
         <v>6719655.0951773338</v>
       </c>
     </row>
-    <row r="380" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="380" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D380" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E380" s="90">
         <v>8349492.322220508</v>
       </c>
       <c r="F380" s="91">
         <v>4648140.0370251164</v>
       </c>
       <c r="G380" s="92">
         <v>1870810.8614421056</v>
       </c>
       <c r="H380" s="93">
         <v>653402.80527481542</v>
       </c>
       <c r="I380" s="94">
         <v>439793.26650302793</v>
       </c>
       <c r="J380" s="95">
         <v>6757623.1023473879</v>
       </c>
     </row>
-    <row r="381" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="381" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D381" s="89" t="s">
         <v>15</v>
       </c>
       <c r="E381" s="90">
         <v>8364739.319965207</v>
       </c>
       <c r="F381" s="91">
         <v>4609507.7163614668</v>
       </c>
       <c r="G381" s="92">
         <v>1850135.1953767417</v>
       </c>
       <c r="H381" s="93">
         <v>665932.26886094478</v>
       </c>
       <c r="I381" s="94">
         <v>423682.35734620399</v>
       </c>
       <c r="J381" s="95">
         <v>6821255.0851176996</v>
       </c>
     </row>
-    <row r="382" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="382" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D382" s="89" t="s">
         <v>46</v>
       </c>
       <c r="E382" s="90">
         <v>8441236.4369176626</v>
       </c>
       <c r="F382" s="91">
         <v>4671013.002976588</v>
       </c>
       <c r="G382" s="92">
         <v>1858540.1727171463</v>
       </c>
       <c r="H382" s="93">
         <v>701598.45633670595</v>
       </c>
       <c r="I382" s="94">
         <v>430354.76796305896</v>
       </c>
       <c r="J382" s="95">
         <v>6982237.1324660135</v>
       </c>
     </row>
-    <row r="383" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="383" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D383" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E383" s="90">
         <v>8506544.0602852348</v>
       </c>
       <c r="F383" s="91">
         <v>4691151.7220925335</v>
       </c>
       <c r="G383" s="92">
         <v>1851082.5557065592</v>
       </c>
       <c r="H383" s="93">
         <v>786987.20165611873</v>
       </c>
       <c r="I383" s="94">
         <v>419941.19871008</v>
       </c>
       <c r="J383" s="95">
         <v>6925157.1953066401</v>
       </c>
     </row>
-    <row r="384" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="384" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D384" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E384" s="90">
         <v>8574917.089162169</v>
       </c>
       <c r="F384" s="91">
         <v>4725742.9241334246</v>
       </c>
       <c r="G384" s="92">
         <v>1867816.0021246285</v>
       </c>
       <c r="H384" s="93">
         <v>783400.64941934799</v>
       </c>
       <c r="I384" s="94">
         <v>423853.55499658297</v>
       </c>
       <c r="J384" s="95">
         <v>7000201.8288459126</v>
       </c>
     </row>
-    <row r="385" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="385" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D385" s="89" t="s">
         <v>19</v>
       </c>
       <c r="E385" s="90">
         <v>8826531.0188150797</v>
       </c>
       <c r="F385" s="91">
         <v>4935525.0812271889</v>
       </c>
       <c r="G385" s="92">
         <v>1967180.1075449265</v>
       </c>
       <c r="H385" s="93">
         <v>907963.72965645324</v>
       </c>
       <c r="I385" s="94">
         <v>427766.227925429</v>
       </c>
       <c r="J385" s="95">
         <v>7097024.4175162446</v>
       </c>
     </row>
-    <row r="386" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D386" s="98">
+    <row r="386" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D386" s="142">
         <v>2024</v>
       </c>
-      <c r="E386" s="99"/>
-[...6 lines deleted...]
-    <row r="387" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E386" s="143"/>
+      <c r="F386" s="143"/>
+      <c r="G386" s="143"/>
+      <c r="H386" s="143"/>
+      <c r="I386" s="143"/>
+      <c r="J386" s="144"/>
+    </row>
+    <row r="387" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D387" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E387" s="76">
         <v>8721949.6885851044</v>
       </c>
       <c r="F387" s="77">
         <v>4806886.1530147018</v>
       </c>
       <c r="G387" s="78">
         <v>1989998.9576977729</v>
       </c>
       <c r="H387" s="79">
         <v>807169.70231527975</v>
       </c>
       <c r="I387" s="80">
         <v>427804.41955631995</v>
       </c>
       <c r="J387" s="81">
         <v>7067418.2038969398</v>
       </c>
     </row>
-    <row r="388" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="388" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D388" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="90">
         <v>8739574.2916826811</v>
       </c>
       <c r="F388" s="91">
         <v>4791561.7442493159</v>
       </c>
       <c r="G388" s="92">
         <v>1972198.5986286588</v>
       </c>
       <c r="H388" s="93">
         <v>739913.2834634285</v>
       </c>
       <c r="I388" s="94">
         <v>431318.62111526908</v>
       </c>
       <c r="J388" s="95">
         <v>7104622.1163213942</v>
       </c>
     </row>
-    <row r="389" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="389" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D389" s="89" t="s">
         <v>35</v>
       </c>
       <c r="E389" s="90">
         <v>8891424.6231464129</v>
       </c>
       <c r="F389" s="91">
         <v>4922436.5213620272</v>
       </c>
       <c r="G389" s="92">
         <v>1930697.9054998632</v>
       </c>
       <c r="H389" s="93">
         <v>776514.66105111432</v>
       </c>
       <c r="I389" s="94">
         <v>441338.50852753001</v>
       </c>
       <c r="J389" s="95">
         <v>7245578.4259433094</v>
       </c>
     </row>
-    <row r="390" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D390" s="89" t="s">
         <v>51</v>
       </c>
       <c r="E390" s="90">
         <v>8926465.5585685018</v>
       </c>
       <c r="F390" s="91">
         <v>4928527.3158299886</v>
       </c>
       <c r="G390" s="92">
         <v>1912538.8820239904</v>
       </c>
       <c r="H390" s="93">
         <v>764153.37672645063</v>
       </c>
       <c r="I390" s="94">
         <v>453753.61634393095</v>
       </c>
       <c r="J390" s="95">
         <v>7301066.3823101334</v>
       </c>
     </row>
-    <row r="391" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="391" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D391" s="89" t="s">
         <v>36</v>
       </c>
       <c r="E391" s="90">
         <v>8968821.1103493664</v>
       </c>
       <c r="F391" s="91">
         <v>4915822.3060014378</v>
       </c>
       <c r="G391" s="92">
         <v>1882645.6012087101</v>
       </c>
       <c r="H391" s="93">
         <v>782059.23986578989</v>
       </c>
       <c r="I391" s="94">
         <v>463626.113482574</v>
       </c>
       <c r="J391" s="95">
         <v>7347765.4901687484</v>
       </c>
     </row>
-    <row r="392" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="392" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D392" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E392" s="90">
         <v>9015355.0467188563</v>
       </c>
       <c r="F392" s="91">
         <v>5008417.0642753243</v>
       </c>
       <c r="G392" s="92">
         <v>1891002.1335144429</v>
       </c>
       <c r="H392" s="93">
         <v>795626.56268179161</v>
       </c>
       <c r="I392" s="94">
         <v>466414.05368431401</v>
       </c>
       <c r="J392" s="95">
         <v>7425454.4656338487</v>
       </c>
     </row>
-    <row r="393" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D393" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E393" s="90">
         <v>8983383.3548609242</v>
       </c>
       <c r="F393" s="91">
         <v>4942509.0024178084</v>
       </c>
       <c r="G393" s="92">
         <v>1868086.0025679832</v>
       </c>
       <c r="H393" s="93">
         <v>757006.83220040624</v>
       </c>
       <c r="I393" s="94">
         <v>491620.756122816</v>
       </c>
       <c r="J393" s="95">
         <v>7459203.7550130133</v>
       </c>
     </row>
-    <row r="394" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="394" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D394" s="89" t="s">
         <v>45</v>
       </c>
       <c r="E394" s="90">
         <v>8975511.8625965845</v>
       </c>
       <c r="F394" s="91">
         <v>4932864.638488967</v>
       </c>
       <c r="G394" s="92">
         <v>1828891.6323702359</v>
       </c>
       <c r="H394" s="93">
         <v>749366.15109311696</v>
       </c>
       <c r="I394" s="94">
         <v>484082.58897635998</v>
       </c>
       <c r="J394" s="95">
         <v>7464762.7788486611</v>
       </c>
     </row>
-    <row r="395" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="395" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D395" s="89" t="s">
         <v>16</v>
       </c>
       <c r="E395" s="90">
         <v>9047998.700615678</v>
       </c>
       <c r="F395" s="91">
         <v>4993549.0605198573</v>
       </c>
       <c r="G395" s="92">
         <v>1852215.4157439917</v>
       </c>
       <c r="H395" s="93">
         <v>787603.91867043928</v>
       </c>
       <c r="I395" s="94">
         <v>465394.9119402311</v>
       </c>
       <c r="J395" s="95">
         <v>7525039.4042891823</v>
       </c>
     </row>
-    <row r="396" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="396" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D396" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E396" s="90">
         <v>9082755.1076751836</v>
       </c>
       <c r="F396" s="91">
         <v>5022195.7681227699</v>
       </c>
       <c r="G396" s="92">
         <v>1880146.7642398467</v>
       </c>
       <c r="H396" s="93">
         <v>786430.16538763931</v>
       </c>
       <c r="I396" s="94">
         <v>455895.30984485301</v>
       </c>
       <c r="J396" s="95">
         <v>7584679.0428456161</v>
       </c>
     </row>
-    <row r="397" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="397" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D397" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E397" s="90">
         <v>9134672.4143002518</v>
       </c>
       <c r="F397" s="91">
         <v>5157741.5929844156</v>
       </c>
       <c r="G397" s="92">
         <v>1887324.6918562774</v>
       </c>
       <c r="H397" s="93">
         <v>792024.42251404061</v>
       </c>
       <c r="I397" s="94">
         <v>463127.87703057111</v>
       </c>
       <c r="J397" s="95">
         <v>7611115.6721044928</v>
       </c>
     </row>
-    <row r="398" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D398" s="89" t="s">
         <v>49</v>
       </c>
       <c r="E398" s="90">
         <v>9246630.1114211492</v>
       </c>
       <c r="F398" s="91">
         <v>5223980.8399795089</v>
       </c>
       <c r="G398" s="92">
         <v>1982700.8469680082</v>
       </c>
       <c r="H398" s="93">
         <v>748934.48196225055</v>
       </c>
       <c r="I398" s="94">
         <v>452379.60092458408</v>
       </c>
       <c r="J398" s="95">
         <v>7747037.7929902589</v>
       </c>
     </row>
-    <row r="399" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D399" s="98">
+    <row r="399" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D399" s="142">
         <v>2025</v>
       </c>
-      <c r="E399" s="99"/>
-[...6 lines deleted...]
-    <row r="400" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E399" s="143"/>
+      <c r="F399" s="143"/>
+      <c r="G399" s="143"/>
+      <c r="H399" s="143"/>
+      <c r="I399" s="143"/>
+      <c r="J399" s="144"/>
+    </row>
+    <row r="400" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D400" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E400" s="76">
         <v>9198352.3366999999</v>
       </c>
       <c r="F400" s="77">
         <v>5155243.5354000004</v>
       </c>
       <c r="G400" s="78">
         <v>2038511.1240000001</v>
       </c>
       <c r="H400" s="79">
         <v>692982.34985999996</v>
       </c>
       <c r="I400" s="80">
         <v>446615.25530700001</v>
       </c>
       <c r="J400" s="81">
         <v>7667290.3063987494</v>
       </c>
     </row>
-    <row r="401" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="401" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D401" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="90">
         <v>9281079.2898999993</v>
       </c>
       <c r="F401" s="91">
         <v>5145795.5981999999</v>
       </c>
       <c r="G401" s="92">
         <v>2053525.6943000001</v>
       </c>
       <c r="H401" s="93">
         <v>697131.05659000005</v>
       </c>
       <c r="I401" s="94">
         <v>442341.70177380001</v>
       </c>
       <c r="J401" s="95">
         <v>7770206.917792527</v>
       </c>
     </row>
-    <row r="402" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="402" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D402" s="89" t="s">
         <v>35</v>
       </c>
       <c r="E402" s="90">
         <v>9436700.4510999992</v>
       </c>
       <c r="F402" s="91">
         <v>5273030.1755999997</v>
       </c>
       <c r="G402" s="92">
         <v>2046562.9479</v>
       </c>
       <c r="H402" s="93">
         <v>709271.83244999999</v>
       </c>
       <c r="I402" s="94">
         <v>455746.08589340001</v>
       </c>
       <c r="J402" s="95">
         <v>7856338.525792893</v>
       </c>
     </row>
-    <row r="403" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="403" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D403" s="89" t="s">
         <v>51</v>
       </c>
       <c r="E403" s="90">
         <v>9387895.189504955</v>
       </c>
       <c r="F403" s="91">
         <v>5223605.8530551065</v>
       </c>
       <c r="G403" s="92">
         <v>1980073.43184403</v>
       </c>
       <c r="H403" s="93">
         <v>604410.68478755525</v>
       </c>
       <c r="I403" s="94">
         <v>492308.60023266205</v>
       </c>
       <c r="J403" s="95">
         <v>7880507.5053286143</v>
       </c>
     </row>
-    <row r="404" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D404" s="89" t="s">
         <v>36</v>
       </c>
       <c r="E404" s="90">
         <v>9404299.8905615006</v>
       </c>
       <c r="F404" s="91">
         <v>5224937.6025796048</v>
       </c>
       <c r="G404" s="92">
         <v>1955415.5098940795</v>
       </c>
       <c r="H404" s="93">
         <v>581311.36636975477</v>
       </c>
       <c r="I404" s="94">
         <v>491785.45832920104</v>
       </c>
       <c r="J404" s="95">
         <v>7921298.5126721011</v>
       </c>
     </row>
-    <row r="405" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="405" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D405" s="89" t="s">
         <v>13</v>
       </c>
       <c r="E405" s="90">
         <v>9595253.5951453894</v>
       </c>
       <c r="F405" s="91">
         <v>5407738.9165876321</v>
       </c>
       <c r="G405" s="92">
         <v>1964883.7082031169</v>
       </c>
       <c r="H405" s="93">
         <v>730350.88570147753</v>
       </c>
       <c r="I405" s="94">
         <v>485038.22867606505</v>
       </c>
       <c r="J405" s="95">
         <v>7973780.4419576293</v>
       </c>
     </row>
-    <row r="406" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="406" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D406" s="89" t="s">
         <v>14</v>
       </c>
       <c r="E406" s="90">
         <v>9574893.2750000004</v>
       </c>
       <c r="F406" s="91">
         <v>5373562.7139999997</v>
       </c>
       <c r="G406" s="92">
         <v>2004123.101</v>
       </c>
       <c r="H406" s="93">
         <v>709941.68</v>
       </c>
       <c r="I406" s="94">
         <v>490610</v>
       </c>
       <c r="J406" s="95">
         <v>7973068.3559999997</v>
       </c>
     </row>
-    <row r="407" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="407" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D407" s="89" t="s">
         <v>45</v>
       </c>
       <c r="E407" s="90">
         <v>9654347.4833789226</v>
       </c>
       <c r="F407" s="91">
         <v>5451497.2392894477</v>
       </c>
       <c r="G407" s="92">
         <v>2024902.6534796539</v>
       </c>
       <c r="H407" s="93">
         <v>787058.51204115245</v>
       </c>
       <c r="I407" s="94">
         <v>492447.19064253109</v>
       </c>
       <c r="J407" s="95">
         <v>7984599.4260506611</v>
       </c>
     </row>
-    <row r="408" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D408" s="89" t="s">
         <v>16</v>
       </c>
       <c r="E408" s="90">
         <v>9773409.9720127992</v>
       </c>
       <c r="F408" s="91">
         <v>5528972.2928830441</v>
       </c>
       <c r="G408" s="92">
         <v>2085339.8217525501</v>
       </c>
       <c r="H408" s="93">
         <v>838731.5511380079</v>
       </c>
       <c r="I408" s="94">
         <v>511374.80459172104</v>
       </c>
       <c r="J408" s="95">
         <v>8055974.1271445248</v>
       </c>
     </row>
-    <row r="409" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="409" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D409" s="89" t="s">
         <v>17</v>
       </c>
       <c r="E409" s="90">
         <v>9783848.1963721532</v>
       </c>
       <c r="F409" s="91">
         <v>5573482.3844821611</v>
       </c>
       <c r="G409" s="92">
         <v>2074759.3904824425</v>
       </c>
       <c r="H409" s="93">
         <v>828849.41708657076</v>
       </c>
       <c r="I409" s="94">
         <v>520518.73373050999</v>
       </c>
       <c r="J409" s="95">
         <v>8098891.5900326697</v>
       </c>
     </row>
-    <row r="410" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="410" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D410" s="89" t="s">
         <v>18</v>
       </c>
       <c r="E410" s="90">
         <v>9893337.2534058243</v>
       </c>
       <c r="F410" s="91">
         <v>5747973.8715766268</v>
       </c>
       <c r="G410" s="92">
         <v>2070716.8796489839</v>
       </c>
       <c r="H410" s="93">
         <v>860796.81877388479</v>
       </c>
       <c r="I410" s="94">
         <v>523657.49552263896</v>
       </c>
       <c r="J410" s="95">
         <v>8183602.4737521335</v>
       </c>
     </row>
-    <row r="411" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="411" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D411" s="89" t="s">
         <v>49</v>
       </c>
       <c r="E411" s="90">
         <v>10134654.190413047</v>
       </c>
       <c r="F411" s="91">
         <v>5955941.5510946941</v>
       </c>
       <c r="G411" s="92">
         <v>2158916.3989832224</v>
       </c>
       <c r="H411" s="93">
         <v>850922.9265059114</v>
       </c>
       <c r="I411" s="94">
         <v>623008.70470618794</v>
       </c>
       <c r="J411" s="95">
         <v>8344723.3062270796</v>
       </c>
     </row>
-    <row r="412" spans="4:10" ht="23.4" x14ac:dyDescent="0.25">
-      <c r="D412" s="98">
+    <row r="412" spans="4:10" ht="23.5" x14ac:dyDescent="0.25">
+      <c r="D412" s="142">
         <v>2026</v>
       </c>
-      <c r="E412" s="99"/>
-[...6 lines deleted...]
-    <row r="413" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E412" s="143"/>
+      <c r="F412" s="143"/>
+      <c r="G412" s="143"/>
+      <c r="H412" s="143"/>
+      <c r="I412" s="143"/>
+      <c r="J412" s="144"/>
+    </row>
+    <row r="413" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D413" s="75" t="s">
         <v>8</v>
       </c>
       <c r="E413" s="76">
         <v>10116181.856312608</v>
       </c>
       <c r="F413" s="77">
         <v>5923385.7965722606</v>
       </c>
       <c r="G413" s="78">
         <v>2151388.9886765787</v>
       </c>
       <c r="H413" s="79">
         <v>849891.23532111431</v>
       </c>
       <c r="I413" s="80">
         <v>625665.98371843912</v>
       </c>
       <c r="J413" s="81">
         <v>8317311.0772495028</v>
       </c>
     </row>
-    <row r="414" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="414" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D414" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="90">
         <v>10088126.601690525</v>
       </c>
       <c r="F414" s="91">
         <v>5886893.9145280859</v>
       </c>
       <c r="G414" s="92">
         <v>2093675.130537719</v>
       </c>
       <c r="H414" s="93">
         <v>875655.76901299646</v>
       </c>
       <c r="I414" s="94">
         <v>587890.28915391804</v>
       </c>
       <c r="J414" s="95">
         <v>8366814.6818383913</v>
       </c>
     </row>
-    <row r="415" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="415" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D415" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E415" s="90">
         <v>10355718.157048514</v>
       </c>
       <c r="F415" s="91">
         <v>6033775.7606104687</v>
       </c>
       <c r="G415" s="92">
         <v>2102220.3395118583</v>
       </c>
       <c r="H415" s="93">
         <v>986946.76810911822</v>
       </c>
       <c r="I415" s="94">
         <v>584435.17981521995</v>
       </c>
       <c r="J415" s="95">
         <v>8456320.8980623297</v>
       </c>
     </row>
-    <row r="416" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="416" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D416" s="89" t="s">
         <v>11</v>
       </c>
       <c r="E416" s="90">
         <v>10255254.452709824</v>
       </c>
       <c r="F416" s="91">
         <v>5936260.0862502987</v>
       </c>
       <c r="G416" s="92">
         <v>2052493.0659966595</v>
       </c>
       <c r="H416" s="93">
         <v>838043.44824662548</v>
       </c>
       <c r="I416" s="94">
         <v>602619.46314903093</v>
       </c>
       <c r="J416" s="95">
         <v>8532369.5704680011</v>
       </c>
     </row>
-    <row r="417" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="417" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D417" s="89" t="s">
         <v>12</v>
       </c>
       <c r="E417" s="90">
         <v>10416472.524034603</v>
       </c>
       <c r="F417" s="91">
         <v>6024907.7425342947</v>
       </c>
       <c r="G417" s="92">
         <v>2056280.850279748</v>
       </c>
       <c r="H417" s="93">
         <v>798956.62371405284</v>
       </c>
       <c r="I417" s="94">
         <v>601607.90073915711</v>
       </c>
       <c r="J417" s="95">
         <v>8722500.8476840761</v>
       </c>
     </row>
-    <row r="418" spans="4:10" ht="14.4" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D418" s="89" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E418" s="90">
-        <v>10432756.803403476</v>
+        <v>10432019.342202479</v>
       </c>
       <c r="F418" s="91">
-        <v>5937479.3242341094</v>
+        <v>5937471.1005971096</v>
       </c>
       <c r="G418" s="92">
-        <v>1901472.8798050089</v>
+        <v>1901475.1892130086</v>
       </c>
       <c r="H418" s="93">
-        <v>804039.01716451393</v>
+        <v>804112.43719751376</v>
       </c>
       <c r="I418" s="94">
-        <v>621701.48737885698</v>
+        <v>621710.27049385698</v>
       </c>
       <c r="J418" s="95">
-        <v>8844841.4826552719</v>
-[...11 lines deleted...]
-    <row r="420" spans="4:10" ht="14.4" x14ac:dyDescent="0.3">
+        <v>8845097.6785982735</v>
+      </c>
+    </row>
+    <row r="419" spans="4:10" ht="14.5" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="D419" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="E419" s="83">
+        <v>10371095.633857852</v>
+      </c>
+      <c r="F419" s="84">
+        <v>5908719.2163368501</v>
+      </c>
+      <c r="G419" s="85">
+        <v>1882355.2985824733</v>
+      </c>
+      <c r="H419" s="86">
+        <v>742862.32341974275</v>
+      </c>
+      <c r="I419" s="87">
+        <v>642935.35704198596</v>
+      </c>
+      <c r="J419" s="88">
+        <v>8873532.1391078234</v>
+      </c>
+    </row>
+    <row r="420" spans="4:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="D420" s="68"/>
       <c r="E420" s="69"/>
       <c r="F420" s="70"/>
       <c r="G420" s="71"/>
       <c r="H420" s="72"/>
       <c r="I420" s="73"/>
       <c r="J420" s="74"/>
     </row>
-    <row r="421" spans="4:10" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="D421" s="110" t="s">
+    <row r="421" spans="4:10" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D421" s="148" t="s">
         <v>74</v>
       </c>
-      <c r="E421" s="110"/>
-[...6 lines deleted...]
-    <row r="423" spans="4:10" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E421" s="148"/>
+      <c r="F421" s="148"/>
+      <c r="G421" s="148"/>
+      <c r="H421" s="148"/>
+      <c r="I421" s="148"/>
+      <c r="J421" s="148"/>
+    </row>
+    <row r="423" spans="4:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="D423" s="96" t="s">
         <v>70</v>
       </c>
       <c r="E423" s="25"/>
       <c r="F423" s="25"/>
       <c r="G423" s="25"/>
       <c r="H423" s="25"/>
       <c r="I423" s="25"/>
       <c r="J423" s="25"/>
     </row>
     <row r="424" spans="4:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D424" s="148" t="s">
+      <c r="D424" s="98" t="s">
         <v>73</v>
       </c>
-      <c r="E424" s="148"/>
-[...6 lines deleted...]
-    <row r="425" spans="4:10" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E424" s="98"/>
+      <c r="F424" s="98"/>
+      <c r="G424" s="98"/>
+      <c r="H424" s="98"/>
+      <c r="I424" s="98"/>
+      <c r="J424" s="98"/>
+    </row>
+    <row r="425" spans="4:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="D425" s="97" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="426" spans="4:10" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="426" spans="4:10" ht="14.5" x14ac:dyDescent="0.35">
       <c r="D426" s="97" t="s">
         <v>72</v>
       </c>
       <c r="E426" s="26"/>
       <c r="F426" s="26"/>
       <c r="G426" s="26"/>
       <c r="H426" s="26"/>
       <c r="I426" s="26"/>
       <c r="J426" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="73">
+    <mergeCell ref="D386:J386"/>
+    <mergeCell ref="D334:J334"/>
+    <mergeCell ref="D256:J256"/>
+    <mergeCell ref="D269:J269"/>
+    <mergeCell ref="D421:J421"/>
+    <mergeCell ref="D347:J347"/>
+    <mergeCell ref="D360:J360"/>
+    <mergeCell ref="D373:J373"/>
+    <mergeCell ref="D399:J399"/>
+    <mergeCell ref="D412:J412"/>
+    <mergeCell ref="D199:J199"/>
+    <mergeCell ref="D200:J200"/>
+    <mergeCell ref="D230:J230"/>
+    <mergeCell ref="D295:J295"/>
+    <mergeCell ref="D282:J282"/>
+    <mergeCell ref="D202:J202"/>
+    <mergeCell ref="D204:J204"/>
+    <mergeCell ref="D217:J217"/>
+    <mergeCell ref="D243:J243"/>
+    <mergeCell ref="D198:J198"/>
+    <mergeCell ref="D167:J167"/>
+    <mergeCell ref="D150:J150"/>
+    <mergeCell ref="D151:J151"/>
+    <mergeCell ref="D152:J152"/>
+    <mergeCell ref="D182:J182"/>
+    <mergeCell ref="D183:J183"/>
+    <mergeCell ref="D184:J184"/>
+    <mergeCell ref="D185:J185"/>
+    <mergeCell ref="D153:J153"/>
+    <mergeCell ref="D166:J166"/>
+    <mergeCell ref="D168:J168"/>
+    <mergeCell ref="D169:J169"/>
+    <mergeCell ref="D88:J88"/>
+    <mergeCell ref="D101:J101"/>
+    <mergeCell ref="D102:J102"/>
+    <mergeCell ref="D103:J103"/>
+    <mergeCell ref="D104:J104"/>
+    <mergeCell ref="D54:J54"/>
+    <mergeCell ref="D55:J55"/>
+    <mergeCell ref="D56:J56"/>
+    <mergeCell ref="D69:J69"/>
+    <mergeCell ref="D40:J40"/>
+    <mergeCell ref="D53:J53"/>
+    <mergeCell ref="D117:J117"/>
+    <mergeCell ref="D118:J118"/>
+    <mergeCell ref="D119:J119"/>
+    <mergeCell ref="D120:J120"/>
+    <mergeCell ref="D133:J133"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="D4:J4"/>
+    <mergeCell ref="D5:J5"/>
+    <mergeCell ref="D6:J6"/>
+    <mergeCell ref="D8:J8"/>
+    <mergeCell ref="D21:J21"/>
     <mergeCell ref="D424:J424"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D38:J38"/>
     <mergeCell ref="D39:J39"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D71:J71"/>
     <mergeCell ref="D72:J72"/>
     <mergeCell ref="D321:J321"/>
     <mergeCell ref="D308:J308"/>
     <mergeCell ref="D87:J87"/>
     <mergeCell ref="D134:J134"/>
     <mergeCell ref="D135:J135"/>
     <mergeCell ref="D137:J137"/>
     <mergeCell ref="D85:J85"/>
     <mergeCell ref="D86:J86"/>
-    <mergeCell ref="D23:J23"/>
-[...55 lines deleted...]
-    <mergeCell ref="D412:J412"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7551B4A4-98B8-40B7-9DC3-5ED8E147A42E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DF0FE85-860C-447E-841E-0EC5E228449D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167E3F55-E0C3-4923-B570-480C21838696}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>CBS (AAB)</vt:lpstr>
       <vt:lpstr>'CBS (AAB)'!Print_Area</vt:lpstr>
       <vt:lpstr>'CBS (AAB)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chapss</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+</Properties>
+</file>