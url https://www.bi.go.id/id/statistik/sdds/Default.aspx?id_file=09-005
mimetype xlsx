--- v1 (2026-08-07)
+++ v2 (2026-11-07)
@@ -1,86 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yamani_s.p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{829BEE84-D25E-4FC5-B3DB-6860C8339970}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7784475E-1278-42A6-A5BA-6D60291CA2D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Central Government Operations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$372</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$375</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Central Government Operations'!$244:$246</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="85">
   <si>
     <t xml:space="preserve">CENTRAL GOVERNMENT OPERATIONS </t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Revenue </t>
   </si>
   <si>
     <t xml:space="preserve">Expenditure </t>
   </si>
   <si>
     <t xml:space="preserve">Balance, Deficit / surplus  </t>
   </si>
   <si>
     <t xml:space="preserve">Financing </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
@@ -338,51 +342,51 @@
   <si>
     <t>Government Securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
-    <t>31/7/2026</t>
+    <t>30/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
@@ -1672,51 +1676,51 @@
     <cellStyle name="Linked Cell" xfId="46" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="47" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normal 2 2_CGO-2011" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Note" xfId="50" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="51" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="52" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="53" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="54" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1863" name="Picture 1">
           <a:extLst>
@@ -2049,56 +2053,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O373"/>
+  <dimension ref="A1:O376"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B239" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A366" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C239" sqref="C239"/>
-      <selection pane="bottomLeft" activeCell="K374" sqref="K374"/>
+      <selection pane="bottomLeft" activeCell="K376" sqref="K376"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="9.6640625" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" customWidth="1"/>
     <col min="5" max="5" width="12.5546875" customWidth="1"/>
     <col min="6" max="6" width="13.88671875" customWidth="1"/>
     <col min="7" max="7" width="14.109375" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" customWidth="1"/>
     <col min="11" max="15" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="84" t="s">
@@ -12701,62 +12705,176 @@
       <c r="H370" s="63">
         <v>72561.754379037069</v>
       </c>
       <c r="I370" s="63">
         <v>91468.615007999993</v>
       </c>
       <c r="J370" s="63">
         <v>94916.870927000011</v>
       </c>
       <c r="K370" s="63">
         <v>-3448.2559189999993</v>
       </c>
       <c r="L370" s="63">
         <v>-18896.830450087997</v>
       </c>
       <c r="M370" s="63">
         <v>-19.313003000000208</v>
       </c>
       <c r="N370" s="63">
         <v>0</v>
       </c>
       <c r="O370" s="63">
         <v>9.2828241249990242</v>
       </c>
     </row>
-    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
-      <c r="H372" s="39" t="s">
+    <row r="371" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D371" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E371" s="63">
+        <v>274503.917514086</v>
+      </c>
+      <c r="F371" s="63">
+        <v>313622.40170720126</v>
+      </c>
+      <c r="G371" s="63">
+        <v>-39118.484193115262</v>
+      </c>
+      <c r="H371" s="63">
+        <v>-34113.740180982044</v>
+      </c>
+      <c r="I371" s="63">
+        <v>-25955.760669999989</v>
+      </c>
+      <c r="J371" s="63">
+        <v>-28735.459390000033</v>
+      </c>
+      <c r="K371" s="63">
+        <v>2779.6987200000003</v>
+      </c>
+      <c r="L371" s="63">
+        <v>-7589.1840867560095</v>
+      </c>
+      <c r="M371" s="63">
+        <v>-604.55394002100081</v>
+      </c>
+      <c r="N371" s="63">
+        <v>0</v>
+      </c>
+      <c r="O371" s="63">
+        <v>35.758515794997948</v>
+      </c>
+    </row>
+    <row r="372" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D372" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E372" s="63">
+        <v>321647.76912351977</v>
+      </c>
+      <c r="F372" s="63">
+        <v>326160.20569592784</v>
+      </c>
+      <c r="G372" s="63">
+        <v>-4512.4365724080708</v>
+      </c>
+      <c r="H372" s="63">
+        <v>55655.974422854953</v>
+      </c>
+      <c r="I372" s="63">
+        <v>54502.59390399995</v>
+      </c>
+      <c r="J372" s="63">
+        <v>54897.607865999977</v>
+      </c>
+      <c r="K372" s="63">
+        <v>-395.0139620000009</v>
+      </c>
+      <c r="L372" s="63">
+        <v>428.63750835300016</v>
+      </c>
+      <c r="M372" s="63">
+        <v>710.94889042200009</v>
+      </c>
+      <c r="N372" s="63">
+        <v>0</v>
+      </c>
+      <c r="O372" s="63">
+        <v>13.794120080001449</v>
+      </c>
+    </row>
+    <row r="373" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D373" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E373" s="63">
+        <v>285909.02298905607</v>
+      </c>
+      <c r="F373" s="63">
+        <v>364743.20785125019</v>
+      </c>
+      <c r="G373" s="63">
+        <v>-78834.184862194117</v>
+      </c>
+      <c r="H373" s="63">
+        <v>-11478.615772946971</v>
+      </c>
+      <c r="I373" s="63">
+        <v>-11690.883594999963</v>
+      </c>
+      <c r="J373" s="63">
+        <v>-29853.556359999988</v>
+      </c>
+      <c r="K373" s="63">
+        <v>18162.672765000007</v>
+      </c>
+      <c r="L373" s="63">
+        <v>253.56451444199774</v>
+      </c>
+      <c r="M373" s="63">
+        <v>-144.29872562600008</v>
+      </c>
+      <c r="N373" s="63">
+        <v>0</v>
+      </c>
+      <c r="O373" s="63">
+        <v>103.00203323700043</v>
+      </c>
+    </row>
+    <row r="375" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="H375" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="I372" s="40" t="s">
+      <c r="I375" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="373" spans="4:15" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="I373" t="s">
+    <row r="376" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="D376" s="39"/>
+      <c r="E376" s="40"/>
+      <c r="I376" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="D364:O364"/>
     <mergeCell ref="D44:J44"/>
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="D351:O351"/>
     <mergeCell ref="D338:O338"/>
     <mergeCell ref="D325:O325"/>
     <mergeCell ref="H245:H246"/>
     <mergeCell ref="I245:I246"/>
     <mergeCell ref="D244:O244"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D165:L165"/>
     <mergeCell ref="K98:K99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
@@ -12789,69 +12907,415 @@
     <mergeCell ref="D139:L139"/>
     <mergeCell ref="D312:O312"/>
     <mergeCell ref="D299:O299"/>
     <mergeCell ref="D230:L230"/>
     <mergeCell ref="D178:L178"/>
     <mergeCell ref="D191:L191"/>
     <mergeCell ref="D204:L204"/>
     <mergeCell ref="D286:O286"/>
     <mergeCell ref="D260:O260"/>
     <mergeCell ref="D247:O247"/>
     <mergeCell ref="N245:N246"/>
     <mergeCell ref="O245:O246"/>
     <mergeCell ref="D245:D246"/>
     <mergeCell ref="E245:E246"/>
     <mergeCell ref="K245:K246"/>
     <mergeCell ref="F245:F246"/>
     <mergeCell ref="G245:G246"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.75" header="0.31" footer="0.31"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492ADFF5-E8D2-4F56-9CCE-4842C71123DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C65AFEAA-1E1A-420E-9708-6C1463B72BC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C35E3E6A-2E01-4553-A814-5877B888476B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Central Government Operations</vt:lpstr>
       <vt:lpstr>'Central Government Operations'!Print_Area</vt:lpstr>
       <vt:lpstr>'Central Government Operations'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chapss</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+</Properties>
+</file>