--- v1 (2026-08-07)
+++ v2 (2026-09-23)
@@ -1,94 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankindonesiagov.sharepoint.com/sites/DSTA/Shared Documents/Diseminasi Eksternal/SDDS/03. Bulanan/Producer Prices/2026/07_Juli_2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="14" documentId="13_ncr:1_{843CAF7D-3423-4305-AA57-44704588B556}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25C2E647-40AC-4B6D-872A-3BAEF5CAF3AC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15C74E0C-EB8E-4D45-9D39-C67842B7C213}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9510" yWindow="0" windowWidth="9780" windowHeight="11370" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Producer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$411</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Producer Price Index'!$D$308:$J$412</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Producer Price Index'!$4:$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="167">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t xml:space="preserve">PRODUCER PRICE INDEX - </t>
   </si>
   <si>
     <t xml:space="preserve">WHOLESALE PRICE INDEX </t>
   </si>
   <si>
     <t>( PPI / WPI )</t>
   </si>
   <si>
     <t xml:space="preserve">( 1983 = 100 ) </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Latest Observation </t>
   </si>
   <si>
     <t xml:space="preserve">PPI - WPI </t>
   </si>
   <si>
@@ -544,51 +543,51 @@
   <si>
     <t>193.39</t>
   </si>
   <si>
     <t>Agriculture, Forestry and Fishery Products</t>
   </si>
   <si>
     <t>Ores and minerals; Electricity, Gas and Water</t>
   </si>
   <si>
     <t>Food Products, Beverages and Tobacco; Textiles, Apparel and Leather Products</t>
   </si>
   <si>
     <t>Other Transportable Goods, Except Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>Metal Products, Machinery and Equipment</t>
   </si>
   <si>
     <t>2025 ( 2023=100)</t>
   </si>
   <si>
     <t>2026 ( 2023=100)</t>
   </si>
   <si>
-    <t>Last update  : 3/8/2026</t>
+    <t>Last update  : 1/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
@@ -1589,50 +1588,59 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="52" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1679,160 +1687,151 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="83">
+    <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
-    <cellStyle name="20% - Aksen1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="20% - Aksen6" xfId="11" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="40% - Accent6" xfId="23" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Accent6 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
-    <cellStyle name="40% - Aksen1" xfId="13" builtinId="31" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="40% - Aksen6" xfId="23" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="25" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent1 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="60% - Accent2" xfId="27" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent3 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="60% - Accent4" xfId="31" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="60% - Accent5" xfId="33" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent5 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="60% - Accent6" xfId="35" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Accent6 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
-    <cellStyle name="60% - Aksen1" xfId="25" builtinId="32" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="60% - Aksen6" xfId="35" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent1 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Accent2" xfId="39" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent2 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Accent3" xfId="41" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent3 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Accent4" xfId="43" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent4 2" xfId="44" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Accent5" xfId="45" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent5 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Accent6" xfId="47" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Accent6 2" xfId="48" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
-    <cellStyle name="Aksen1" xfId="37" builtinId="29" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Aksen6" xfId="47" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Bad 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
-    <cellStyle name="Baik" xfId="57" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="Buruk" xfId="49" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="51" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Calculation 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
-    <cellStyle name="Catatan" xfId="73" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="53" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Check Cell 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Explanatory Text" xfId="55" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Explanatory Text 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Good" xfId="57" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Good 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Heading 1" xfId="59" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 1 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Heading 2" xfId="61" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Heading 3" xfId="63" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 3 2" xfId="64" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Heading 4" xfId="65" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Heading 4 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Input" xfId="67" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Input 2" xfId="68" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
-    <cellStyle name="Judul" xfId="77" builtinId="15" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Keluaran" xfId="75" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="69" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Linked Cell 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
-    <cellStyle name="Masukan" xfId="67" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="Netral" xfId="71" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="71" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Neutral 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="73" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="74" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Output" xfId="75" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Output 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
-    <cellStyle name="Perhitungan" xfId="51" builtinId="22" customBuiltin="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Teks Peringatan" xfId="81" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="77" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Title 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
     <cellStyle name="Total" xfId="79" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Total 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Warning Text" xfId="81" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Warning Text 2" xfId="82" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1181" name="Picture 1">
           <a:extLst>
@@ -1872,54 +1871,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2169,170 +2164,169 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L411"/>
+  <dimension ref="A1:L412"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="D6" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="E409" sqref="E409"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane xSplit="3" ySplit="386" topLeftCell="D406" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A387" sqref="A387"/>
+      <selection pane="bottomRight" activeCell="D387" sqref="D387:J387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="15.54296875" customWidth="1"/>
     <col min="5" max="10" width="15.6328125" customWidth="1"/>
     <col min="11" max="12" width="16.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...1 lines deleted...]
-      <c r="D1" s="23"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23"/>
-[...2 lines deleted...]
-      <c r="E2" s="23"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
-      <c r="D4" s="27" t="s">
+      <c r="D4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="28"/>
-[...4 lines deleted...]
-      <c r="J4" s="29"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="32"/>
     </row>
     <row r="5" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
-      <c r="D5" s="33" t="s">
+      <c r="D5" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="34"/>
-[...4 lines deleted...]
-      <c r="J5" s="35"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="38"/>
     </row>
     <row r="6" spans="1:10" s="2" customFormat="1" ht="17" x14ac:dyDescent="0.4">
-      <c r="D6" s="33" t="s">
+      <c r="D6" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="34"/>
-[...4 lines deleted...]
-      <c r="J6" s="35"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="38"/>
     </row>
     <row r="7" spans="1:10" s="2" customFormat="1" ht="17" hidden="1" x14ac:dyDescent="0.4">
-      <c r="D7" s="36" t="s">
+      <c r="D7" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="37"/>
-[...4 lines deleted...]
-      <c r="J7" s="38"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="41"/>
     </row>
     <row r="8" spans="1:10" s="2" customFormat="1" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="10" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="D9" s="24">
+      <c r="D9" s="27">
         <v>1997</v>
       </c>
-      <c r="E9" s="25"/>
-[...4 lines deleted...]
-      <c r="J9" s="26"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="29"/>
     </row>
     <row r="10" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="8">
         <v>270</v>
       </c>
       <c r="F10" s="8">
         <v>418</v>
       </c>
       <c r="G10" s="8">
         <v>308</v>
       </c>
       <c r="H10" s="8">
         <v>268</v>
       </c>
       <c r="I10" s="8">
         <v>245</v>
       </c>
       <c r="J10" s="8">
         <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -2567,59 +2561,59 @@
     </row>
     <row r="21" spans="4:10" s="7" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="8">
         <v>341</v>
       </c>
       <c r="F21" s="8">
         <v>487</v>
       </c>
       <c r="G21" s="8">
         <v>329</v>
       </c>
       <c r="H21" s="8">
         <v>295</v>
       </c>
       <c r="I21" s="8">
         <v>309</v>
       </c>
       <c r="J21" s="8">
         <v>369</v>
       </c>
     </row>
     <row r="22" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D22" s="24">
+      <c r="D22" s="27">
         <v>1998</v>
       </c>
-      <c r="E22" s="25"/>
-[...4 lines deleted...]
-      <c r="J22" s="26"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
     </row>
     <row r="23" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="8">
         <v>452</v>
       </c>
       <c r="F23" s="8">
         <v>533</v>
       </c>
       <c r="G23" s="8">
         <v>334</v>
       </c>
       <c r="H23" s="8">
         <v>326</v>
       </c>
       <c r="I23" s="8">
         <v>457</v>
       </c>
       <c r="J23" s="8">
         <v>565</v>
       </c>
     </row>
     <row r="24" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -2854,59 +2848,59 @@
     </row>
     <row r="34" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="8">
         <v>579</v>
       </c>
       <c r="F34" s="8">
         <v>938</v>
       </c>
       <c r="G34" s="8">
         <v>471</v>
       </c>
       <c r="H34" s="8">
         <v>545</v>
       </c>
       <c r="I34" s="8">
         <v>614</v>
       </c>
       <c r="J34" s="8">
         <v>416</v>
       </c>
     </row>
     <row r="35" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D35" s="24">
+      <c r="D35" s="27">
         <v>1999</v>
       </c>
-      <c r="E35" s="25"/>
-[...4 lines deleted...]
-      <c r="J35" s="26"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
     </row>
     <row r="36" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="8">
         <v>607</v>
       </c>
       <c r="F36" s="8">
         <v>981</v>
       </c>
       <c r="G36" s="8">
         <v>484</v>
       </c>
       <c r="H36" s="8">
         <v>551</v>
       </c>
       <c r="I36" s="8">
         <v>630</v>
       </c>
       <c r="J36" s="8">
         <v>476</v>
       </c>
     </row>
     <row r="37" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -3003,59 +2997,59 @@
     </row>
     <row r="41" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E41" s="8">
         <v>623</v>
       </c>
       <c r="F41" s="8">
         <v>1015</v>
       </c>
       <c r="G41" s="8">
         <v>541</v>
       </c>
       <c r="H41" s="8">
         <v>563</v>
       </c>
       <c r="I41" s="8">
         <v>626</v>
       </c>
       <c r="J41" s="8">
         <v>514</v>
       </c>
     </row>
     <row r="42" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
-      <c r="D42" s="24">
+      <c r="D42" s="27">
         <v>1999</v>
       </c>
-      <c r="E42" s="25"/>
-[...4 lines deleted...]
-      <c r="J42" s="26"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
     </row>
     <row r="43" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="8">
         <v>308</v>
       </c>
       <c r="F43" s="8">
         <v>396</v>
       </c>
       <c r="G43" s="8">
         <v>200</v>
       </c>
       <c r="H43" s="8">
         <v>264</v>
       </c>
       <c r="I43" s="8">
         <v>288</v>
       </c>
       <c r="J43" s="8">
         <v>361</v>
       </c>
     </row>
     <row r="44" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -3290,81 +3284,81 @@
     </row>
     <row r="54" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D54" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E54" s="8">
         <v>319</v>
       </c>
       <c r="F54" s="8">
         <v>425</v>
       </c>
       <c r="G54" s="8">
         <v>222</v>
       </c>
       <c r="H54" s="8">
         <v>271</v>
       </c>
       <c r="I54" s="8">
         <v>289</v>
       </c>
       <c r="J54" s="8">
         <v>374</v>
       </c>
     </row>
     <row r="55" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="30" t="s">
+      <c r="D55" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="E55" s="31"/>
-[...4 lines deleted...]
-      <c r="J55" s="32"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="35"/>
     </row>
     <row r="56" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D56" s="42" t="s">
+      <c r="D56" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="E56" s="43"/>
-[...4 lines deleted...]
-      <c r="J56" s="44"/>
+      <c r="E56" s="46"/>
+      <c r="F56" s="46"/>
+      <c r="G56" s="46"/>
+      <c r="H56" s="46"/>
+      <c r="I56" s="46"/>
+      <c r="J56" s="47"/>
     </row>
     <row r="57" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D57" s="24">
+      <c r="D57" s="27">
         <v>2000</v>
       </c>
-      <c r="E57" s="25"/>
-[...4 lines deleted...]
-      <c r="J57" s="26"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="29"/>
     </row>
     <row r="58" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="8">
         <v>325</v>
       </c>
       <c r="F58" s="8">
         <v>438</v>
       </c>
       <c r="G58" s="8">
         <v>224</v>
       </c>
       <c r="H58" s="8">
         <v>272</v>
       </c>
       <c r="I58" s="8">
         <v>293</v>
       </c>
       <c r="J58" s="8">
         <v>386</v>
       </c>
     </row>
     <row r="59" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -3599,59 +3593,59 @@
     </row>
     <row r="69" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D69" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E69" s="8">
         <v>376</v>
       </c>
       <c r="F69" s="8">
         <v>491</v>
       </c>
       <c r="G69" s="8">
         <v>253</v>
       </c>
       <c r="H69" s="8">
         <v>288</v>
       </c>
       <c r="I69" s="8">
         <v>338</v>
       </c>
       <c r="J69" s="8">
         <v>503</v>
       </c>
     </row>
     <row r="70" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D70" s="24">
+      <c r="D70" s="27">
         <v>2001</v>
       </c>
-      <c r="E70" s="25"/>
-[...4 lines deleted...]
-      <c r="J70" s="26"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="28"/>
+      <c r="J70" s="29"/>
     </row>
     <row r="71" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="8">
         <v>378</v>
       </c>
       <c r="F71" s="8">
         <v>504</v>
       </c>
       <c r="G71" s="8">
         <v>257</v>
       </c>
       <c r="H71" s="8">
         <v>291</v>
       </c>
       <c r="I71" s="8">
         <v>339</v>
       </c>
       <c r="J71" s="8">
         <v>499</v>
       </c>
     </row>
     <row r="72" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -3886,59 +3880,59 @@
     </row>
     <row r="82" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D82" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E82" s="8">
         <v>407.68</v>
       </c>
       <c r="F82" s="8">
         <v>606.37</v>
       </c>
       <c r="G82" s="8">
         <v>289.79000000000002</v>
       </c>
       <c r="H82" s="8">
         <v>323.56</v>
       </c>
       <c r="I82" s="8">
         <v>354.66</v>
       </c>
       <c r="J82" s="8">
         <v>492.93</v>
       </c>
     </row>
     <row r="83" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D83" s="24">
+      <c r="D83" s="27">
         <v>2002</v>
       </c>
-      <c r="E83" s="25"/>
-[...4 lines deleted...]
-      <c r="J83" s="26"/>
+      <c r="E83" s="28"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="28"/>
+      <c r="H83" s="28"/>
+      <c r="I83" s="28"/>
+      <c r="J83" s="29"/>
     </row>
     <row r="84" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="8">
         <v>414.15</v>
       </c>
       <c r="F84" s="8">
         <v>619.36</v>
       </c>
       <c r="G84" s="8">
         <v>293.18</v>
       </c>
       <c r="H84" s="8">
         <v>332.03</v>
       </c>
       <c r="I84" s="8">
         <v>356.99</v>
       </c>
       <c r="J84" s="8">
         <v>496.23</v>
       </c>
     </row>
     <row r="85" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -4173,59 +4167,59 @@
     </row>
     <row r="95" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D95" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E95" s="8">
         <v>424.43</v>
       </c>
       <c r="F95" s="8">
         <v>627.94000000000005</v>
       </c>
       <c r="G95" s="8">
         <v>318.68</v>
       </c>
       <c r="H95" s="8">
         <v>347.71</v>
       </c>
       <c r="I95" s="8">
         <v>346.09</v>
       </c>
       <c r="J95" s="8">
         <v>516.82000000000005</v>
       </c>
     </row>
     <row r="96" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D96" s="24">
+      <c r="D96" s="27">
         <v>2003</v>
       </c>
-      <c r="E96" s="25"/>
-[...4 lines deleted...]
-      <c r="J96" s="26"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
+      <c r="I96" s="28"/>
+      <c r="J96" s="29"/>
     </row>
     <row r="97" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="8">
         <v>430.05</v>
       </c>
       <c r="F97" s="8">
         <v>628.86</v>
       </c>
       <c r="G97" s="8">
         <v>323.99</v>
       </c>
       <c r="H97" s="8">
         <v>351.59</v>
       </c>
       <c r="I97" s="8">
         <v>349.14</v>
       </c>
       <c r="J97" s="8">
         <v>530.66999999999996</v>
       </c>
     </row>
     <row r="98" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -4460,59 +4454,59 @@
     </row>
     <row r="108" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D108" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E108" s="8">
         <v>427.03</v>
       </c>
       <c r="F108" s="8">
         <v>617.30999999999995</v>
       </c>
       <c r="G108" s="8">
         <v>334.92</v>
       </c>
       <c r="H108" s="8">
         <v>356.92</v>
       </c>
       <c r="I108" s="8">
         <v>349.75</v>
       </c>
       <c r="J108" s="8">
         <v>513.83000000000004</v>
       </c>
     </row>
     <row r="109" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D109" s="24">
+      <c r="D109" s="27">
         <v>2004</v>
       </c>
-      <c r="E109" s="25"/>
-[...4 lines deleted...]
-      <c r="J109" s="26"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
+      <c r="I109" s="28"/>
+      <c r="J109" s="29"/>
     </row>
     <row r="110" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="8">
         <v>432.34</v>
       </c>
       <c r="F110" s="8">
         <v>629.44000000000005</v>
       </c>
       <c r="G110" s="8">
         <v>337.63</v>
       </c>
       <c r="H110" s="8">
         <v>359.08</v>
       </c>
       <c r="I110" s="8">
         <v>354.39</v>
       </c>
       <c r="J110" s="8">
         <v>521.32000000000005</v>
       </c>
     </row>
     <row r="111" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -4747,59 +4741,59 @@
     </row>
     <row r="121" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D121" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E121" s="8">
         <v>471.04</v>
       </c>
       <c r="F121" s="8">
         <v>635.51</v>
       </c>
       <c r="G121" s="8">
         <v>351.6</v>
       </c>
       <c r="H121" s="8">
         <v>377.07</v>
       </c>
       <c r="I121" s="8">
         <v>396.18</v>
       </c>
       <c r="J121" s="8">
         <v>614.23</v>
       </c>
     </row>
     <row r="122" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D122" s="24">
+      <c r="D122" s="27">
         <v>2005</v>
       </c>
-      <c r="E122" s="25"/>
-[...4 lines deleted...]
-      <c r="J122" s="26"/>
+      <c r="E122" s="28"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="28"/>
+      <c r="H122" s="28"/>
+      <c r="I122" s="28"/>
+      <c r="J122" s="29"/>
     </row>
     <row r="123" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="8">
         <v>486.95</v>
       </c>
       <c r="F123" s="8">
         <v>675.37</v>
       </c>
       <c r="G123" s="8">
         <v>358.67</v>
       </c>
       <c r="H123" s="8">
         <v>387.41</v>
       </c>
       <c r="I123" s="8">
         <v>401.77</v>
       </c>
       <c r="J123" s="8">
         <v>635.82000000000005</v>
       </c>
     </row>
     <row r="124" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -5034,127 +5028,127 @@
     </row>
     <row r="134" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D134" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E134" s="8">
         <v>577.53</v>
       </c>
       <c r="F134" s="8">
         <v>725.22</v>
       </c>
       <c r="G134" s="8">
         <v>457.07</v>
       </c>
       <c r="H134" s="8">
         <v>485.04</v>
       </c>
       <c r="I134" s="8">
         <v>461.32</v>
       </c>
       <c r="J134" s="8">
         <v>767.03</v>
       </c>
     </row>
     <row r="135" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D135" s="24">
+      <c r="D135" s="27">
         <v>2006</v>
       </c>
-      <c r="E135" s="25"/>
-[...4 lines deleted...]
-      <c r="J135" s="26"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
+      <c r="I135" s="28"/>
+      <c r="J135" s="29"/>
     </row>
     <row r="136" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="8">
         <v>586.26</v>
       </c>
       <c r="F136" s="8">
         <v>749.85</v>
       </c>
       <c r="G136" s="8">
         <v>459.41</v>
       </c>
       <c r="H136" s="8">
         <v>490.64</v>
       </c>
       <c r="I136" s="8">
         <v>460.61</v>
       </c>
       <c r="J136" s="8">
         <v>781.01</v>
       </c>
     </row>
     <row r="137" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D137" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="8">
         <v>589.25</v>
       </c>
       <c r="F137" s="8">
         <v>753.94</v>
       </c>
       <c r="G137" s="8">
         <v>460.97</v>
       </c>
       <c r="H137" s="8">
         <v>494.69</v>
       </c>
       <c r="I137" s="8">
         <v>459.72</v>
       </c>
       <c r="J137" s="8">
         <v>785.26</v>
       </c>
     </row>
     <row r="138" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="39" t="s">
+      <c r="D138" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="E138" s="40"/>
-[...4 lines deleted...]
-      <c r="J138" s="41"/>
+      <c r="E138" s="43"/>
+      <c r="F138" s="43"/>
+      <c r="G138" s="43"/>
+      <c r="H138" s="43"/>
+      <c r="I138" s="43"/>
+      <c r="J138" s="44"/>
     </row>
     <row r="139" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
-      <c r="D139" s="24">
+      <c r="D139" s="27">
         <v>2006</v>
       </c>
-      <c r="E139" s="25"/>
-[...4 lines deleted...]
-      <c r="J139" s="26"/>
+      <c r="E139" s="28"/>
+      <c r="F139" s="28"/>
+      <c r="G139" s="28"/>
+      <c r="H139" s="28"/>
+      <c r="I139" s="28"/>
+      <c r="J139" s="29"/>
     </row>
     <row r="140" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D140" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E140" s="8">
         <v>165.12</v>
       </c>
       <c r="F140" s="8">
         <v>161.26</v>
       </c>
       <c r="G140" s="8">
         <v>164.23</v>
       </c>
       <c r="H140" s="8">
         <v>189.82</v>
       </c>
       <c r="I140" s="8">
         <v>155.83000000000001</v>
       </c>
       <c r="J140" s="8">
         <v>146.88</v>
       </c>
     </row>
     <row r="141" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -5343,70 +5337,70 @@
     </row>
     <row r="149" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D149" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E149" s="8">
         <v>177.72</v>
       </c>
       <c r="F149" s="8">
         <v>189.66</v>
       </c>
       <c r="G149" s="8">
         <v>176.72</v>
       </c>
       <c r="H149" s="8">
         <v>201.74</v>
       </c>
       <c r="I149" s="8">
         <v>168.43</v>
       </c>
       <c r="J149" s="8">
         <v>151.81</v>
       </c>
     </row>
     <row r="150" spans="4:10" s="12" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D150" s="39" t="s">
+      <c r="D150" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="E150" s="40"/>
-[...4 lines deleted...]
-      <c r="J150" s="41"/>
+      <c r="E150" s="43"/>
+      <c r="F150" s="43"/>
+      <c r="G150" s="43"/>
+      <c r="H150" s="43"/>
+      <c r="I150" s="43"/>
+      <c r="J150" s="44"/>
     </row>
     <row r="151" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D151" s="24">
+      <c r="D151" s="27">
         <v>2007</v>
       </c>
-      <c r="E151" s="25"/>
-[...4 lines deleted...]
-      <c r="J151" s="26"/>
+      <c r="E151" s="28"/>
+      <c r="F151" s="28"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="28"/>
+      <c r="I151" s="28"/>
+      <c r="J151" s="29"/>
     </row>
     <row r="152" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="8">
         <v>178.62</v>
       </c>
       <c r="F152" s="8">
         <v>195.71</v>
       </c>
       <c r="G152" s="8">
         <v>181.56</v>
       </c>
       <c r="H152" s="8">
         <v>204.9</v>
       </c>
       <c r="I152" s="8">
         <v>165.25</v>
       </c>
       <c r="J152" s="8">
         <v>149.87</v>
       </c>
     </row>
     <row r="153" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -5641,59 +5635,59 @@
     </row>
     <row r="163" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D163" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E163" s="8">
         <v>216.6</v>
       </c>
       <c r="F163" s="8">
         <v>240.83</v>
       </c>
       <c r="G163" s="8">
         <v>195.64</v>
       </c>
       <c r="H163" s="8">
         <v>237.24</v>
       </c>
       <c r="I163" s="8">
         <v>211.25</v>
       </c>
       <c r="J163" s="8">
         <v>186.84</v>
       </c>
     </row>
     <row r="164" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D164" s="24">
+      <c r="D164" s="27">
         <v>2008</v>
       </c>
-      <c r="E164" s="25"/>
-[...4 lines deleted...]
-      <c r="J164" s="26"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="28"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
+      <c r="I164" s="28"/>
+      <c r="J164" s="29"/>
     </row>
     <row r="165" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="8">
         <v>222.44</v>
       </c>
       <c r="F165" s="8">
         <v>252.7</v>
       </c>
       <c r="G165" s="8">
         <v>200.97</v>
       </c>
       <c r="H165" s="8">
         <v>244.76</v>
       </c>
       <c r="I165" s="8">
         <v>214.45</v>
       </c>
       <c r="J165" s="8">
         <v>189.42</v>
       </c>
     </row>
     <row r="166" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -5928,59 +5922,59 @@
     </row>
     <row r="176" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D176" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E176" s="8">
         <v>237.57</v>
       </c>
       <c r="F176" s="8">
         <v>290.72000000000003</v>
       </c>
       <c r="G176" s="8">
         <v>243.75</v>
       </c>
       <c r="H176" s="8">
         <v>277.66000000000003</v>
       </c>
       <c r="I176" s="8">
         <v>208.49</v>
       </c>
       <c r="J176" s="8">
         <v>184.78</v>
       </c>
     </row>
     <row r="177" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D177" s="24">
+      <c r="D177" s="27">
         <v>2009</v>
       </c>
-      <c r="E177" s="25"/>
-[...4 lines deleted...]
-      <c r="J177" s="26"/>
+      <c r="E177" s="28"/>
+      <c r="F177" s="28"/>
+      <c r="G177" s="28"/>
+      <c r="H177" s="28"/>
+      <c r="I177" s="28"/>
+      <c r="J177" s="29"/>
     </row>
     <row r="178" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="8">
         <v>158.01</v>
       </c>
       <c r="F178" s="8">
         <v>196.4</v>
       </c>
       <c r="G178" s="8">
         <v>204.69</v>
       </c>
       <c r="H178" s="8">
         <v>161.26</v>
       </c>
       <c r="I178" s="8">
         <v>150.24</v>
       </c>
       <c r="J178" s="8">
         <v>132.57</v>
       </c>
     </row>
     <row r="179" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -6215,59 +6209,59 @@
     </row>
     <row r="189" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D189" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E189" s="8">
         <v>165.84</v>
       </c>
       <c r="F189" s="8">
         <v>219.92</v>
       </c>
       <c r="G189" s="8">
         <v>209.35</v>
       </c>
       <c r="H189" s="8">
         <v>167.58</v>
       </c>
       <c r="I189" s="8">
         <v>158.04</v>
       </c>
       <c r="J189" s="8">
         <v>134.69999999999999</v>
       </c>
     </row>
     <row r="190" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D190" s="24">
+      <c r="D190" s="27">
         <v>2010</v>
       </c>
-      <c r="E190" s="25"/>
-[...4 lines deleted...]
-      <c r="J190" s="26"/>
+      <c r="E190" s="28"/>
+      <c r="F190" s="28"/>
+      <c r="G190" s="28"/>
+      <c r="H190" s="28"/>
+      <c r="I190" s="28"/>
+      <c r="J190" s="29"/>
     </row>
     <row r="191" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="8">
         <v>167.35</v>
       </c>
       <c r="F191" s="8">
         <v>222.44</v>
       </c>
       <c r="G191" s="8">
         <v>209.83</v>
       </c>
       <c r="H191" s="8">
         <v>169.19</v>
       </c>
       <c r="I191" s="8">
         <v>159.55000000000001</v>
       </c>
       <c r="J191" s="8">
         <v>135.49</v>
       </c>
     </row>
     <row r="192" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -6502,59 +6496,59 @@
     </row>
     <row r="202" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D202" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E202" s="8">
         <v>176.06</v>
       </c>
       <c r="F202" s="8">
         <v>242.24</v>
       </c>
       <c r="G202" s="8">
         <v>215.35</v>
       </c>
       <c r="H202" s="8">
         <v>175.45</v>
       </c>
       <c r="I202" s="8">
         <v>167.96</v>
       </c>
       <c r="J202" s="8">
         <v>143.22999999999999</v>
       </c>
     </row>
     <row r="203" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D203" s="24">
+      <c r="D203" s="27">
         <v>2011</v>
       </c>
-      <c r="E203" s="25"/>
-[...4 lines deleted...]
-      <c r="J203" s="26"/>
+      <c r="E203" s="28"/>
+      <c r="F203" s="28"/>
+      <c r="G203" s="28"/>
+      <c r="H203" s="28"/>
+      <c r="I203" s="28"/>
+      <c r="J203" s="29"/>
     </row>
     <row r="204" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D204" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="6">
         <v>178.45</v>
       </c>
       <c r="F204" s="6">
         <v>246.59</v>
       </c>
       <c r="G204" s="6">
         <v>217.32</v>
       </c>
       <c r="H204" s="6">
         <v>176.97</v>
       </c>
       <c r="I204" s="6">
         <v>170.63</v>
       </c>
       <c r="J204" s="6">
         <v>146.07</v>
       </c>
     </row>
     <row r="205" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -6789,59 +6783,59 @@
     </row>
     <row r="215" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D215" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E215" s="6">
         <v>187.31</v>
       </c>
       <c r="F215" s="6">
         <v>254.37</v>
       </c>
       <c r="G215" s="6">
         <v>226.66</v>
       </c>
       <c r="H215" s="6">
         <v>183.44</v>
       </c>
       <c r="I215" s="6">
         <v>181.99</v>
       </c>
       <c r="J215" s="6">
         <v>158.4</v>
       </c>
     </row>
     <row r="216" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D216" s="24">
+      <c r="D216" s="27">
         <v>2012</v>
       </c>
-      <c r="E216" s="25"/>
-[...4 lines deleted...]
-      <c r="J216" s="26"/>
+      <c r="E216" s="28"/>
+      <c r="F216" s="28"/>
+      <c r="G216" s="28"/>
+      <c r="H216" s="28"/>
+      <c r="I216" s="28"/>
+      <c r="J216" s="29"/>
     </row>
     <row r="217" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D217" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="6">
         <v>188.69</v>
       </c>
       <c r="F217" s="6">
         <v>257.93</v>
       </c>
       <c r="G217" s="6">
         <v>228.24</v>
       </c>
       <c r="H217" s="6">
         <v>184.64</v>
       </c>
       <c r="I217" s="6">
         <v>182.99</v>
       </c>
       <c r="J217" s="6">
         <v>159.19</v>
       </c>
     </row>
     <row r="218" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -7076,59 +7070,59 @@
     </row>
     <row r="228" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D228" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E228" s="6">
         <v>194.66</v>
       </c>
       <c r="F228" s="6">
         <v>266.08999999999997</v>
       </c>
       <c r="G228" s="6">
         <v>232.7</v>
       </c>
       <c r="H228" s="6">
         <v>189.43</v>
       </c>
       <c r="I228" s="6">
         <v>194.28</v>
       </c>
       <c r="J228" s="6">
         <v>162.31</v>
       </c>
     </row>
     <row r="229" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D229" s="24" t="s">
+      <c r="D229" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="E229" s="25"/>
-[...4 lines deleted...]
-      <c r="J229" s="26"/>
+      <c r="E229" s="28"/>
+      <c r="F229" s="28"/>
+      <c r="G229" s="28"/>
+      <c r="H229" s="28"/>
+      <c r="I229" s="28"/>
+      <c r="J229" s="29"/>
     </row>
     <row r="230" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D230" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="6">
         <v>197.08</v>
       </c>
       <c r="F230" s="6">
         <v>276.72000000000003</v>
       </c>
       <c r="G230" s="6">
         <v>234.69</v>
       </c>
       <c r="H230" s="6">
         <v>190.34</v>
       </c>
       <c r="I230" s="6">
         <v>195.6</v>
       </c>
       <c r="J230" s="6">
         <v>163.97</v>
       </c>
     </row>
     <row r="231" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -7294,59 +7288,59 @@
     </row>
     <row r="238" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D238" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E238" s="6">
         <v>210.09</v>
       </c>
       <c r="F238" s="6">
         <v>296.49</v>
       </c>
       <c r="G238" s="6">
         <v>243.52</v>
       </c>
       <c r="H238" s="6">
         <v>199.17</v>
       </c>
       <c r="I238" s="6">
         <v>209.91</v>
       </c>
       <c r="J238" s="6">
         <v>180.79</v>
       </c>
     </row>
     <row r="239" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
-      <c r="D239" s="24" t="s">
+      <c r="D239" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="E239" s="25"/>
-[...4 lines deleted...]
-      <c r="J239" s="26"/>
+      <c r="E239" s="28"/>
+      <c r="F239" s="28"/>
+      <c r="G239" s="28"/>
+      <c r="H239" s="28"/>
+      <c r="I239" s="28"/>
+      <c r="J239" s="29"/>
     </row>
     <row r="240" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D240" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E240" s="6">
         <v>119.53</v>
       </c>
       <c r="F240" s="6">
         <v>150.22999999999999</v>
       </c>
       <c r="G240" s="6">
         <v>106.93</v>
       </c>
       <c r="H240" s="6">
         <v>115.84</v>
       </c>
       <c r="I240" s="6">
         <v>125.04</v>
       </c>
       <c r="J240" s="6">
         <v>142.06</v>
       </c>
     </row>
     <row r="241" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -7374,59 +7368,59 @@
     </row>
     <row r="242" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D242" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E242" s="6">
         <v>122.08</v>
       </c>
       <c r="F242" s="6">
         <v>151.47999999999999</v>
       </c>
       <c r="G242" s="6">
         <v>108.87</v>
       </c>
       <c r="H242" s="6">
         <v>117.94</v>
       </c>
       <c r="I242" s="6" t="s">
         <v>40</v>
       </c>
       <c r="J242" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="243" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D243" s="24" t="s">
+      <c r="D243" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="E243" s="25"/>
-[...4 lines deleted...]
-      <c r="J243" s="26"/>
+      <c r="E243" s="28"/>
+      <c r="F243" s="28"/>
+      <c r="G243" s="28"/>
+      <c r="H243" s="28"/>
+      <c r="I243" s="28"/>
+      <c r="J243" s="29"/>
     </row>
     <row r="244" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D244" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="6">
         <v>130.44</v>
       </c>
       <c r="F244" s="6">
         <v>160.16</v>
       </c>
       <c r="G244" s="6">
         <v>109.32</v>
       </c>
       <c r="H244" s="6">
         <v>119.85</v>
       </c>
       <c r="I244" s="6">
         <v>135.58000000000001</v>
       </c>
       <c r="J244" s="6">
         <v>144.41</v>
       </c>
     </row>
     <row r="245" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -7661,59 +7655,59 @@
     </row>
     <row r="255" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D255" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E255" s="6">
         <v>135.16</v>
       </c>
       <c r="F255" s="6">
         <v>216.79</v>
       </c>
       <c r="G255" s="6">
         <v>120.78</v>
       </c>
       <c r="H255" s="6">
         <v>126.25</v>
       </c>
       <c r="I255" s="6">
         <v>134.09</v>
       </c>
       <c r="J255" s="6">
         <v>130.53</v>
       </c>
     </row>
     <row r="256" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D256" s="24" t="s">
+      <c r="D256" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="E256" s="25"/>
-[...4 lines deleted...]
-      <c r="J256" s="26"/>
+      <c r="E256" s="28"/>
+      <c r="F256" s="28"/>
+      <c r="G256" s="28"/>
+      <c r="H256" s="28"/>
+      <c r="I256" s="28"/>
+      <c r="J256" s="29"/>
     </row>
     <row r="257" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D257" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="6">
         <v>133.9</v>
       </c>
       <c r="F257" s="6">
         <v>212.08</v>
       </c>
       <c r="G257" s="6">
         <v>121.32</v>
       </c>
       <c r="H257" s="6">
         <v>126.95</v>
       </c>
       <c r="I257" s="6">
         <v>132.15</v>
       </c>
       <c r="J257" s="6">
         <v>126.07</v>
       </c>
     </row>
     <row r="258" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -7948,59 +7942,59 @@
     </row>
     <row r="268" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D268" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E268" s="6">
         <v>143.34</v>
       </c>
       <c r="F268" s="6">
         <v>303.63</v>
       </c>
       <c r="G268" s="6">
         <v>119.17</v>
       </c>
       <c r="H268" s="6">
         <v>130.55000000000001</v>
       </c>
       <c r="I268" s="13">
         <v>133.52000000000001</v>
       </c>
       <c r="J268" s="13">
         <v>128.72999999999999</v>
       </c>
     </row>
     <row r="269" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D269" s="24" t="s">
+      <c r="D269" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="E269" s="25"/>
-[...4 lines deleted...]
-      <c r="J269" s="26"/>
+      <c r="E269" s="28"/>
+      <c r="F269" s="28"/>
+      <c r="G269" s="28"/>
+      <c r="H269" s="28"/>
+      <c r="I269" s="28"/>
+      <c r="J269" s="29"/>
     </row>
     <row r="270" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D270" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E270" s="6">
         <v>142.69999999999999</v>
       </c>
       <c r="F270" s="6">
         <v>311.56</v>
       </c>
       <c r="G270" s="6">
         <v>119.3</v>
       </c>
       <c r="H270" s="6">
         <v>131.31</v>
       </c>
       <c r="I270" s="13">
         <v>128.36000000000001</v>
       </c>
       <c r="J270" s="13">
         <v>125.29</v>
       </c>
     </row>
     <row r="271" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -8235,59 +8229,59 @@
     </row>
     <row r="281" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D281" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E281" s="6">
         <v>154.81</v>
       </c>
       <c r="F281" s="6">
         <v>383.96</v>
       </c>
       <c r="G281" s="6">
         <v>120.32</v>
       </c>
       <c r="H281" s="6">
         <v>136.93</v>
       </c>
       <c r="I281" s="13">
         <v>130.66</v>
       </c>
       <c r="J281" s="13">
         <v>141.33000000000001</v>
       </c>
     </row>
     <row r="282" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D282" s="24" t="s">
+      <c r="D282" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="E282" s="25"/>
-[...4 lines deleted...]
-      <c r="J282" s="26"/>
+      <c r="E282" s="28"/>
+      <c r="F282" s="28"/>
+      <c r="G282" s="28"/>
+      <c r="H282" s="28"/>
+      <c r="I282" s="28"/>
+      <c r="J282" s="29"/>
     </row>
     <row r="283" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D283" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E283" s="6">
         <v>155.94999999999999</v>
       </c>
       <c r="F283" s="6">
         <v>387.21</v>
       </c>
       <c r="G283" s="6">
         <v>120.17</v>
       </c>
       <c r="H283" s="6">
         <v>138.29</v>
       </c>
       <c r="I283" s="13">
         <v>131.09</v>
       </c>
       <c r="J283" s="13">
         <v>141.99</v>
       </c>
     </row>
     <row r="284" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
@@ -8522,59 +8516,59 @@
     </row>
     <row r="294" spans="4:10" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D294" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E294" s="6">
         <v>159.04</v>
       </c>
       <c r="F294" s="6">
         <v>366.44</v>
       </c>
       <c r="G294" s="6">
         <v>122.48</v>
       </c>
       <c r="H294" s="6">
         <v>140.43</v>
       </c>
       <c r="I294" s="13">
         <v>140.44999999999999</v>
       </c>
       <c r="J294" s="13">
         <v>150.83000000000001</v>
       </c>
     </row>
     <row r="295" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D295" s="45" t="s">
+      <c r="D295" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="E295" s="46"/>
-[...4 lines deleted...]
-      <c r="J295" s="47"/>
+      <c r="E295" s="49"/>
+      <c r="F295" s="49"/>
+      <c r="G295" s="49"/>
+      <c r="H295" s="49"/>
+      <c r="I295" s="49"/>
+      <c r="J295" s="50"/>
     </row>
     <row r="296" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D296" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E296" s="14">
         <v>160.94</v>
       </c>
       <c r="F296" s="16">
         <v>370.4</v>
       </c>
       <c r="G296" s="14">
         <v>123.67</v>
       </c>
       <c r="H296" s="14">
         <v>141.57</v>
       </c>
       <c r="I296" s="15">
         <v>142.35</v>
       </c>
       <c r="J296" s="15">
         <v>153.91999999999999</v>
       </c>
     </row>
     <row r="297" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
@@ -8809,59 +8803,59 @@
     </row>
     <row r="307" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D307" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E307" s="16">
         <v>164.47821876721997</v>
       </c>
       <c r="F307" s="16">
         <v>367.63</v>
       </c>
       <c r="G307" s="16">
         <v>129.31</v>
       </c>
       <c r="H307" s="16">
         <v>145.26</v>
       </c>
       <c r="I307" s="16">
         <v>149.5876007971813</v>
       </c>
       <c r="J307" s="16">
         <v>155.92960585056304</v>
       </c>
     </row>
     <row r="308" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
-      <c r="D308" s="45" t="s">
+      <c r="D308" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="E308" s="46"/>
-[...4 lines deleted...]
-      <c r="J308" s="47"/>
+      <c r="E308" s="49"/>
+      <c r="F308" s="49"/>
+      <c r="G308" s="49"/>
+      <c r="H308" s="49"/>
+      <c r="I308" s="49"/>
+      <c r="J308" s="50"/>
     </row>
     <row r="309" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D309" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E309" s="14">
         <v>164.47</v>
       </c>
       <c r="F309" s="16">
         <v>369.31</v>
       </c>
       <c r="G309" s="16">
         <v>130.38999999999999</v>
       </c>
       <c r="H309" s="16">
         <v>145.46</v>
       </c>
       <c r="I309" s="15">
         <v>148.44999999999999</v>
       </c>
       <c r="J309" s="15">
         <v>155.59</v>
       </c>
     </row>
     <row r="310" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
@@ -9077,96 +9071,96 @@
     <row r="319" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
       <c r="D319" s="14" t="s">
         <v>36</v>
       </c>
       <c r="E319" s="14">
         <v>166.59</v>
       </c>
       <c r="F319" s="16">
         <v>368.95015648220902</v>
       </c>
       <c r="G319" s="16">
         <v>132.29381053611255</v>
       </c>
       <c r="H319" s="16">
         <v>147.28909902455115</v>
       </c>
       <c r="I319" s="16">
         <v>149.80000000000001</v>
       </c>
       <c r="J319" s="16">
         <v>159.91999999999999</v>
       </c>
     </row>
     <row r="320" spans="1:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
       <c r="D320" s="14"/>
-      <c r="E320" s="48" t="s">
+      <c r="E320" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="F320" s="49"/>
-[...2 lines deleted...]
-      <c r="I320" s="50" t="s">
+      <c r="F320" s="52"/>
+      <c r="G320" s="52"/>
+      <c r="H320" s="52"/>
+      <c r="I320" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="J320" s="50"/>
+      <c r="J320" s="53"/>
     </row>
     <row r="321" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D321" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E321" s="16">
         <v>102.74965098</v>
       </c>
       <c r="F321" s="16">
         <v>101.14598611</v>
       </c>
       <c r="G321" s="16">
         <v>98.8379683</v>
       </c>
       <c r="H321" s="16">
         <v>103.17838284</v>
       </c>
       <c r="I321" s="16">
         <v>150.24467550397392</v>
       </c>
       <c r="J321" s="16">
         <v>161.14306990577745</v>
       </c>
     </row>
     <row r="322" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D322" s="14"/>
-      <c r="E322" s="48" t="s">
+      <c r="E322" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="F322" s="49"/>
-[...2 lines deleted...]
-      <c r="I322" s="50" t="s">
+      <c r="F322" s="52"/>
+      <c r="G322" s="52"/>
+      <c r="H322" s="52"/>
+      <c r="I322" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="J322" s="50"/>
+      <c r="J322" s="53"/>
     </row>
     <row r="323" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D323" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E323" s="16">
         <v>103.04453153999999</v>
       </c>
       <c r="F323" s="16">
         <v>101.60716424</v>
       </c>
       <c r="G323" s="16">
         <v>99.166753130000004</v>
       </c>
       <c r="H323" s="16">
         <v>103.43244694000001</v>
       </c>
       <c r="I323" s="15">
         <v>154.02000000000001</v>
       </c>
       <c r="J323" s="15">
         <v>159.65</v>
       </c>
     </row>
     <row r="324" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
@@ -9402,60 +9396,60 @@
     <row r="334" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D334" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E334" s="16">
         <v>104.61779537</v>
       </c>
       <c r="F334" s="16">
         <v>102.63688093</v>
       </c>
       <c r="G334" s="16">
         <v>101.45567561999999</v>
       </c>
       <c r="H334" s="16">
         <v>105.13102211</v>
       </c>
       <c r="I334" s="16">
         <v>154.35360874472124</v>
       </c>
       <c r="J334" s="16">
         <v>157.19959455368877</v>
       </c>
     </row>
     <row r="335" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D335" s="14"/>
-      <c r="E335" s="48" t="s">
+      <c r="E335" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="F335" s="49"/>
-[...2 lines deleted...]
-      <c r="I335" s="50" t="s">
+      <c r="F335" s="52"/>
+      <c r="G335" s="52"/>
+      <c r="H335" s="52"/>
+      <c r="I335" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="J335" s="50"/>
+      <c r="J335" s="53"/>
     </row>
     <row r="336" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D336" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E336" s="16" t="s">
         <v>56</v>
       </c>
       <c r="F336" s="16" t="s">
         <v>57</v>
       </c>
       <c r="G336" s="16" t="s">
         <v>58</v>
       </c>
       <c r="H336" s="16" t="s">
         <v>59</v>
       </c>
       <c r="I336" s="16" t="s">
         <v>60</v>
       </c>
       <c r="J336" s="16" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="337" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
@@ -9691,60 +9685,60 @@
     <row r="347" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D347" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E347" s="16">
         <v>107.66</v>
       </c>
       <c r="F347" s="16">
         <v>102.16</v>
       </c>
       <c r="G347" s="16">
         <v>110.9</v>
       </c>
       <c r="H347" s="16">
         <v>108.97</v>
       </c>
       <c r="I347" s="15">
         <v>180.49</v>
       </c>
       <c r="J347" s="15">
         <v>181.23</v>
       </c>
     </row>
     <row r="348" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D348" s="14"/>
-      <c r="E348" s="48" t="s">
+      <c r="E348" s="51" t="s">
         <v>118</v>
       </c>
-      <c r="F348" s="49"/>
-[...2 lines deleted...]
-      <c r="I348" s="50" t="s">
+      <c r="F348" s="52"/>
+      <c r="G348" s="52"/>
+      <c r="H348" s="52"/>
+      <c r="I348" s="53" t="s">
         <v>119</v>
       </c>
-      <c r="J348" s="50"/>
+      <c r="J348" s="53"/>
     </row>
     <row r="349" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D349" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E349" s="16">
         <v>108.47</v>
       </c>
       <c r="F349" s="16">
         <v>102.97</v>
       </c>
       <c r="G349" s="16">
         <v>111.07</v>
       </c>
       <c r="H349" s="16">
         <v>109.78</v>
       </c>
       <c r="I349" s="15">
         <v>179.24</v>
       </c>
       <c r="J349" s="15" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="350" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
@@ -9980,60 +9974,60 @@
     <row r="360" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D360" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E360" s="15">
         <v>113.88</v>
       </c>
       <c r="F360" s="15">
         <v>105.61</v>
       </c>
       <c r="G360" s="16">
         <v>122.99</v>
       </c>
       <c r="H360" s="16">
         <v>115.81</v>
       </c>
       <c r="I360" s="15">
         <v>177.59</v>
       </c>
       <c r="J360" s="15">
         <v>182.36</v>
       </c>
     </row>
     <row r="361" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D361" s="14"/>
-      <c r="E361" s="48" t="s">
+      <c r="E361" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="F361" s="49"/>
-[...2 lines deleted...]
-      <c r="I361" s="50" t="s">
+      <c r="F361" s="52"/>
+      <c r="G361" s="52"/>
+      <c r="H361" s="52"/>
+      <c r="I361" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="J361" s="50"/>
+      <c r="J361" s="53"/>
     </row>
     <row r="362" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D362" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E362" s="16">
         <v>114.53</v>
       </c>
       <c r="F362" s="16">
         <v>107.24</v>
       </c>
       <c r="G362" s="16">
         <v>124.65</v>
       </c>
       <c r="H362" s="16">
         <v>116.21</v>
       </c>
       <c r="I362" s="15">
         <v>175.59</v>
       </c>
       <c r="J362" s="15">
         <v>181.84</v>
       </c>
     </row>
     <row r="363" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
@@ -10269,60 +10263,60 @@
     <row r="373" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D373" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E373" s="16">
         <v>117.46</v>
       </c>
       <c r="F373" s="16">
         <v>112.69</v>
       </c>
       <c r="G373" s="16">
         <v>124.07</v>
       </c>
       <c r="H373" s="16">
         <v>118.56</v>
       </c>
       <c r="I373" s="15" t="s">
         <v>139</v>
       </c>
       <c r="J373" s="15" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="374" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D374" s="14"/>
-      <c r="E374" s="48" t="s">
+      <c r="E374" s="51" t="s">
         <v>141</v>
       </c>
-      <c r="F374" s="49"/>
-[...2 lines deleted...]
-      <c r="I374" s="50" t="s">
+      <c r="F374" s="52"/>
+      <c r="G374" s="52"/>
+      <c r="H374" s="52"/>
+      <c r="I374" s="53" t="s">
         <v>142</v>
       </c>
-      <c r="J374" s="50"/>
+      <c r="J374" s="53"/>
     </row>
     <row r="375" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D375" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E375" s="16">
         <v>117.74</v>
       </c>
       <c r="F375" s="16">
         <v>113.16</v>
       </c>
       <c r="G375" s="16">
         <v>125.19</v>
       </c>
       <c r="H375" s="16">
         <v>118.78</v>
       </c>
       <c r="I375" s="15" t="s">
         <v>143</v>
       </c>
       <c r="J375" s="15" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="376" spans="4:10" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
@@ -10557,95 +10551,95 @@
     </row>
     <row r="386" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D386" s="14" t="s">
         <v>37</v>
       </c>
       <c r="E386" s="16">
         <v>119.79</v>
       </c>
       <c r="F386" s="16">
         <v>114.23</v>
       </c>
       <c r="G386" s="16">
         <v>126.44</v>
       </c>
       <c r="H386" s="16">
         <v>121.07</v>
       </c>
       <c r="I386" s="15">
         <v>173.98</v>
       </c>
       <c r="J386" s="15">
         <v>196.94</v>
       </c>
     </row>
     <row r="387" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D387" s="52"/>
-[...5 lines deleted...]
-      <c r="J387" s="52"/>
+      <c r="D387" s="55"/>
+      <c r="E387" s="55"/>
+      <c r="F387" s="55"/>
+      <c r="G387" s="55"/>
+      <c r="H387" s="55"/>
+      <c r="I387" s="55"/>
+      <c r="J387" s="55"/>
     </row>
     <row r="388" spans="4:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D388" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E388" s="20" t="s">
         <v>7</v>
       </c>
       <c r="F388" s="20" t="s">
         <v>159</v>
       </c>
       <c r="G388" s="20" t="s">
         <v>160</v>
       </c>
       <c r="H388" s="20" t="s">
         <v>161</v>
       </c>
       <c r="I388" s="20" t="s">
         <v>162</v>
       </c>
       <c r="J388" s="20" t="s">
         <v>163</v>
       </c>
       <c r="K388" s="21"/>
       <c r="L388" s="21"/>
     </row>
     <row r="389" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D389" s="19"/>
-      <c r="E389" s="50" t="s">
+      <c r="E389" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="F389" s="50"/>
-[...5 lines deleted...]
-      <c r="L389" s="51"/>
+      <c r="F389" s="53"/>
+      <c r="G389" s="53"/>
+      <c r="H389" s="53"/>
+      <c r="I389" s="53"/>
+      <c r="J389" s="53"/>
+      <c r="K389" s="54"/>
+      <c r="L389" s="54"/>
     </row>
     <row r="390" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D390" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E390" s="16">
         <v>104.2</v>
       </c>
       <c r="F390" s="16">
         <v>106.7</v>
       </c>
       <c r="G390" s="16">
         <v>101.41</v>
       </c>
       <c r="H390" s="16">
         <v>105.89</v>
       </c>
       <c r="I390" s="16">
         <v>101.35</v>
       </c>
       <c r="J390" s="16">
         <v>103.46</v>
       </c>
       <c r="K390" s="22"/>
       <c r="L390" s="22"/>
@@ -10905,60 +10899,60 @@
         <v>37</v>
       </c>
       <c r="E401" s="16">
         <v>106.3</v>
       </c>
       <c r="F401" s="16">
         <v>111.87</v>
       </c>
       <c r="G401" s="16">
         <v>101.15</v>
       </c>
       <c r="H401" s="16">
         <v>108.04</v>
       </c>
       <c r="I401" s="16">
         <v>102.32</v>
       </c>
       <c r="J401" s="16">
         <v>104.55</v>
       </c>
       <c r="K401" s="22"/>
       <c r="L401" s="22"/>
     </row>
     <row r="402" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D402" s="19"/>
-      <c r="E402" s="50" t="s">
+      <c r="E402" s="53" t="s">
         <v>165</v>
       </c>
-      <c r="F402" s="50"/>
-[...5 lines deleted...]
-      <c r="L402" s="51"/>
+      <c r="F402" s="53"/>
+      <c r="G402" s="53"/>
+      <c r="H402" s="53"/>
+      <c r="I402" s="53"/>
+      <c r="J402" s="53"/>
+      <c r="K402" s="54"/>
+      <c r="L402" s="54"/>
     </row>
     <row r="403" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D403" s="14" t="s">
         <v>47</v>
       </c>
       <c r="E403" s="16">
         <v>106</v>
       </c>
       <c r="F403" s="16">
         <v>109.05</v>
       </c>
       <c r="G403" s="16">
         <v>102.15</v>
       </c>
       <c r="H403" s="16">
         <v>108.4</v>
       </c>
       <c r="I403" s="16">
         <v>102.14</v>
       </c>
       <c r="J403" s="16">
         <v>105.14</v>
       </c>
       <c r="K403" s="22"/>
       <c r="L403" s="22"/>
@@ -11067,101 +11061,126 @@
       <c r="D408" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E408" s="16">
         <v>111.55</v>
       </c>
       <c r="F408" s="16">
         <v>115.49</v>
       </c>
       <c r="G408" s="16">
         <v>110.87</v>
       </c>
       <c r="H408" s="16">
         <v>111.27</v>
       </c>
       <c r="I408" s="16">
         <v>110.8</v>
       </c>
       <c r="J408" s="16">
         <v>109.69</v>
       </c>
       <c r="K408" s="22"/>
       <c r="L408" s="22"/>
     </row>
     <row r="409" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="D409" s="53" t="s">
+      <c r="D409" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="E409" s="54">
+      <c r="E409" s="24">
         <v>111.14</v>
       </c>
-      <c r="F409" s="54">
+      <c r="F409" s="24">
         <v>112.89</v>
       </c>
-      <c r="G409" s="54">
+      <c r="G409" s="24">
         <v>110.94</v>
       </c>
-      <c r="H409" s="54">
+      <c r="H409" s="24">
         <v>111.49</v>
       </c>
-      <c r="I409" s="54">
+      <c r="I409" s="24">
         <v>110.37</v>
       </c>
-      <c r="J409" s="54">
+      <c r="J409" s="24">
         <v>110.17</v>
       </c>
-      <c r="K409" s="55"/>
-[...12 lines deleted...]
-      <c r="D411" s="52" t="s">
+      <c r="K409" s="25"/>
+      <c r="L409" s="25"/>
+    </row>
+    <row r="410" spans="4:12" s="11" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D410" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E410" s="24">
+        <v>111.7</v>
+      </c>
+      <c r="F410" s="24">
+        <v>114.12</v>
+      </c>
+      <c r="G410" s="24">
+        <v>113.96</v>
+      </c>
+      <c r="H410" s="24">
+        <v>112.1</v>
+      </c>
+      <c r="I410" s="24">
+        <v>110.46</v>
+      </c>
+      <c r="J410" s="24">
+        <v>110.62</v>
+      </c>
+      <c r="K410" s="25"/>
+      <c r="L410" s="25"/>
+    </row>
+    <row r="411" spans="4:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D411" s="18"/>
+      <c r="E411" s="18"/>
+      <c r="F411" s="18"/>
+      <c r="G411" s="18"/>
+      <c r="H411" s="18"/>
+      <c r="I411" s="18"/>
+      <c r="J411" s="18"/>
+    </row>
+    <row r="412" spans="4:12" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D412" s="55" t="s">
         <v>166</v>
       </c>
-      <c r="E411" s="52"/>
-[...4 lines deleted...]
-      <c r="J411" s="52"/>
+      <c r="E412" s="55"/>
+      <c r="F412" s="55"/>
+      <c r="G412" s="55"/>
+      <c r="H412" s="55"/>
+      <c r="I412" s="55"/>
+      <c r="J412" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="54">
     <mergeCell ref="E402:J402"/>
     <mergeCell ref="K402:L402"/>
     <mergeCell ref="E374:H374"/>
     <mergeCell ref="I374:J374"/>
-    <mergeCell ref="D411:J411"/>
+    <mergeCell ref="D412:J412"/>
     <mergeCell ref="K389:L389"/>
     <mergeCell ref="E389:J389"/>
     <mergeCell ref="D387:J387"/>
     <mergeCell ref="D308:J308"/>
     <mergeCell ref="E320:H320"/>
     <mergeCell ref="I320:J320"/>
     <mergeCell ref="E322:H322"/>
     <mergeCell ref="I322:J322"/>
     <mergeCell ref="E335:H335"/>
     <mergeCell ref="I335:J335"/>
     <mergeCell ref="E348:H348"/>
     <mergeCell ref="I348:J348"/>
     <mergeCell ref="E361:H361"/>
     <mergeCell ref="I361:J361"/>
     <mergeCell ref="D216:J216"/>
     <mergeCell ref="D256:J256"/>
     <mergeCell ref="D243:J243"/>
     <mergeCell ref="D295:J295"/>
     <mergeCell ref="D269:J269"/>
     <mergeCell ref="D282:J282"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D9:J9"/>
     <mergeCell ref="D164:J164"/>
     <mergeCell ref="D150:J150"/>
     <mergeCell ref="D122:J122"/>
@@ -11189,71 +11208,62 @@
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="D7:J7"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
     <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -11476,109 +11486,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2BDB3B9-C729-4240-A1AF-02EBC739B227}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF0F937-BA28-4F44-A7DB-E9EE11BD6169}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{197527E3-AB94-40EB-BCB4-E3FF4328014F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Lembar kerja</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Rentang Bernama</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Producer Price Index</vt:lpstr>
       <vt:lpstr>'Producer Price Index'!Print_Area</vt:lpstr>
       <vt:lpstr>'Producer Price Index'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">