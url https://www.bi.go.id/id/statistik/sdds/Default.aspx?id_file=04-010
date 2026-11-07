--- v0 (2026-06-16)
+++ v1 (2026-11-07)
@@ -1,73 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yamani_s.p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8235EFDA-D017-4D74-9F00-6252A5A07F9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7DC5C1B-70D8-40A0-8CB6-9BB29EFEEF0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="emp-unemp" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'emp-unemp'!$D$53:$H$57</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'emp-unemp'!$4:$8</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="27">
   <si>
     <t>End of</t>
   </si>
   <si>
     <t>Percentage of</t>
   </si>
   <si>
     <t>Number of employed</t>
   </si>
   <si>
     <t>Period</t>
   </si>
   <si>
     <t>labour force</t>
   </si>
   <si>
     <t>(Thousand)</t>
   </si>
   <si>
     <t>(Percent)</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -103,51 +116,51 @@
   <si>
     <t>7,031,78</t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>Year 2011-2013 was result of backcasting weighted by the 2010-2035 population projection</t>
   </si>
   <si>
     <t>Since 2014 the estimate was weighted by the 2010-2035 population projection</t>
   </si>
   <si>
     <t>Year 2018-2019 was result of backcasting weighted by the 2015-2045 population projection (SUPAS 2015)</t>
   </si>
   <si>
     <t>Year 2020 the estimate was weighted by the 2015-2045 population projection (SUPAS 2015)</t>
   </si>
   <si>
-    <t>Last update :  7/5/2026</t>
+    <t>Last update :  6/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -926,70 +939,70 @@
     </xf>
     <xf numFmtId="2" fontId="25" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="36" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="36" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="36" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="16" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="15" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="17" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="35" borderId="13" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -1384,107 +1397,107 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J119"/>
+  <dimension ref="A1:J120"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A78" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="K78" sqref="K78"/>
+      <selection pane="bottomLeft" activeCell="H87" sqref="H87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="15" style="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="1" customWidth="1"/>
     <col min="6" max="6" width="22" style="1" customWidth="1"/>
     <col min="7" max="8" width="21" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
     <col min="11" max="11" width="26" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="35"/>
-[...1 lines deleted...]
-      <c r="D1" s="35"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
       <c r="E1" s="18"/>
     </row>
     <row r="2" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="35"/>
-[...1 lines deleted...]
-      <c r="D2" s="35"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
       <c r="E2" s="18"/>
     </row>
     <row r="4" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="19"/>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="37"/>
-      <c r="G4" s="36" t="s">
+      <c r="F4" s="35"/>
+      <c r="G4" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="37"/>
+      <c r="H4" s="35"/>
     </row>
     <row r="5" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D5" s="20"/>
-      <c r="E5" s="38"/>
-[...2 lines deleted...]
-      <c r="H5" s="39"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="37"/>
     </row>
     <row r="6" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D6" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
@@ -2510,178 +2523,195 @@
         <v>2026</v>
       </c>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="32"/>
     </row>
     <row r="81" spans="2:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D81" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="12">
         <v>95.32</v>
       </c>
       <c r="F81" s="22">
         <v>147667.63</v>
       </c>
       <c r="G81" s="12">
         <v>4.68</v>
       </c>
       <c r="H81" s="22">
         <v>7243.61</v>
       </c>
     </row>
     <row r="82" spans="2:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D82" s="24"/>
-[...11 lines deleted...]
-      <c r="G83" s="29"/>
+      <c r="D82" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="12">
+        <v>95.25</v>
+      </c>
+      <c r="F82" s="22">
+        <v>147985.66</v>
+      </c>
+      <c r="G82" s="12">
+        <v>4.75</v>
+      </c>
+      <c r="H82" s="22">
+        <v>7384.25</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D83" s="24"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="25"/>
       <c r="H83" s="23"/>
     </row>
     <row r="84" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D84" s="28" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="G84" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="E84" s="29"/>
+      <c r="F84" s="29"/>
+      <c r="G84" s="29"/>
       <c r="H84" s="23"/>
     </row>
     <row r="85" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D85" s="28" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E85" s="27"/>
       <c r="F85" s="27"/>
       <c r="G85" s="27"/>
       <c r="H85" s="23"/>
     </row>
     <row r="86" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D86" s="28" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E86" s="27"/>
       <c r="F86" s="27"/>
       <c r="G86" s="27"/>
       <c r="H86" s="23"/>
     </row>
     <row r="87" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B87" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="26"/>
+      <c r="D87" s="28" t="s">
+        <v>25</v>
+      </c>
       <c r="E87" s="27"/>
       <c r="F87" s="27"/>
       <c r="G87" s="27"/>
       <c r="H87" s="23"/>
     </row>
-    <row r="88" spans="2:8" ht="14.4" x14ac:dyDescent="0.25">
-      <c r="D88" s="33" t="s">
+    <row r="88" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D88" s="26"/>
+      <c r="E88" s="27"/>
+      <c r="F88" s="27"/>
+      <c r="G88" s="27"/>
+      <c r="H88" s="23"/>
+    </row>
+    <row r="89" spans="2:8" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="D89" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="E88" s="34"/>
-[...9 lines deleted...]
-      <c r="H89" s="7"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="D90" s="2"/>
-[...3 lines deleted...]
-      <c r="H90" s="2"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
     </row>
     <row r="91" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="D91" s="7"/>
-[...3 lines deleted...]
-      <c r="H91" s="7"/>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
     </row>
     <row r="92" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="D92" s="2"/>
-[...7 lines deleted...]
-      <c r="E119" s="15"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+    </row>
+    <row r="93" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+    </row>
+    <row r="120" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D120" s="14"/>
+      <c r="E120" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="D89:H89"/>
+    <mergeCell ref="D15:H15"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="D19:H19"/>
+    <mergeCell ref="D21:H21"/>
+    <mergeCell ref="D23:H23"/>
+    <mergeCell ref="D35:H35"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="D50:H50"/>
+    <mergeCell ref="D62:H62"/>
+    <mergeCell ref="D65:H65"/>
+    <mergeCell ref="D80:H80"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="D38:H38"/>
     <mergeCell ref="D41:H41"/>
     <mergeCell ref="D31:H31"/>
     <mergeCell ref="E4:F5"/>
     <mergeCell ref="D17:H17"/>
     <mergeCell ref="D9:H9"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="G4:H5"/>
     <mergeCell ref="D27:H27"/>
     <mergeCell ref="D29:H29"/>
-    <mergeCell ref="D65:H65"/>
-    <mergeCell ref="D80:H80"/>
+    <mergeCell ref="D25:H25"/>
     <mergeCell ref="D71:H71"/>
     <mergeCell ref="D77:H77"/>
     <mergeCell ref="D68:H68"/>
     <mergeCell ref="D74:H74"/>
-    <mergeCell ref="D25:H25"/>
     <mergeCell ref="D56:H56"/>
-    <mergeCell ref="D88:H88"/>
-[...11 lines deleted...]
-    <mergeCell ref="D62:H62"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="0.24" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>