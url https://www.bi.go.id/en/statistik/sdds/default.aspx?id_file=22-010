--- v0 (2026-06-03)
+++ v1 (2026-08-25)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC81EE33-0F2A-4211-8657-14EE6DA2453B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B864B1B-42DA-429A-83E6-07EE04968F3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I I I P (Report BPM5)" sheetId="1" r:id="rId1"/>
     <sheet name="Report BPM6 link valued" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Report BPM6 link valued'!$A$3:$AA$54</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="105">
   <si>
     <t>INDONESIA'S INTERNATIONAL INVESTMENT POSITION</t>
   </si>
   <si>
     <t>(in million USD)1</t>
   </si>
   <si>
     <t>SDDS Data and Category</t>
   </si>
   <si>
     <t>A.  Assets</t>
   </si>
   <si>
     <t>1. Direct investment abroad</t>
   </si>
   <si>
     <t>1.1. Equity capital and reinvested earnings</t>
   </si>
   <si>
     <t xml:space="preserve">Claims on affiliated enterprises </t>
   </si>
   <si>
     <t xml:space="preserve">Liabilities to affiliated enterprises(-) </t>
   </si>
   <si>
@@ -330,54 +330,60 @@
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>* Provisional figures</t>
   </si>
   <si>
     <t>** Very provisional figures</t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>(in million USD)</t>
   </si>
   <si>
     <t>Q1*</t>
   </si>
   <si>
     <t>Q2*</t>
   </si>
   <si>
     <t>Q3*</t>
   </si>
   <si>
-    <t>Q4**</t>
+    <t>Q1**</t>
   </si>
   <si>
-    <t>Last Update  :  10/03/2026</t>
+    <t>Q4*</t>
+  </si>
+  <si>
+    <t>Last Update  :  10/06/2026</t>
+  </si>
+  <si>
+    <t>Notes:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -803,51 +809,51 @@
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1208,98 +1214,113 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="27" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="32" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="33" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="33" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1391,112 +1412,115 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="35" fillId="33" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="36" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="19" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="21" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="22" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="23" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="33" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="33" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -2145,147 +2169,147 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S156"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="D1" workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="1.33203125" style="17" customWidth="1"/>
     <col min="2" max="3" width="3.33203125" style="17" customWidth="1"/>
     <col min="4" max="4" width="7.44140625" style="17" customWidth="1"/>
     <col min="5" max="5" width="3.109375" style="17" customWidth="1"/>
     <col min="6" max="6" width="42.6640625" style="17" customWidth="1"/>
     <col min="7" max="15" width="9.6640625" style="17" customWidth="1"/>
     <col min="16" max="16384" width="9.109375" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="95"/>
-[...3 lines deleted...]
-      <c r="F1" s="95"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
     </row>
     <row r="2" spans="1:19" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A2" s="95" t="s">
+      <c r="A2" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="95"/>
-[...3 lines deleted...]
-      <c r="F2" s="95"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
     </row>
     <row r="3" spans="1:19" ht="27.75" customHeight="1">
-      <c r="B3" s="93" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="93"/>
+      <c r="B3" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
+      <c r="K3" s="99"/>
+      <c r="L3" s="99"/>
+      <c r="M3" s="99"/>
+      <c r="N3" s="99"/>
+      <c r="O3" s="99"/>
     </row>
     <row r="4" spans="1:19" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B4" s="94" t="s">
+      <c r="B4" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="94"/>
-[...11 lines deleted...]
-      <c r="O4" s="94"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
     </row>
     <row r="5" spans="1:19" s="28" customFormat="1" ht="23.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B5" s="89" t="s">
+      <c r="B5" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="89"/>
-[...2 lines deleted...]
-      <c r="F5" s="89"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107"/>
+      <c r="F5" s="107"/>
       <c r="G5" s="32">
         <v>2001</v>
       </c>
       <c r="H5" s="32">
         <v>2002</v>
       </c>
       <c r="I5" s="32">
         <v>2003</v>
       </c>
       <c r="J5" s="32">
         <v>2004</v>
       </c>
       <c r="K5" s="32">
         <v>2005</v>
       </c>
       <c r="L5" s="32">
         <v>2006</v>
       </c>
       <c r="M5" s="32">
         <v>2007</v>
       </c>
       <c r="N5" s="32">
         <v>2008</v>
       </c>
       <c r="O5" s="32">
         <v>2009</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="15" thickTop="1">
-      <c r="B6" s="90"/>
-[...3 lines deleted...]
-      <c r="F6" s="92"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="110"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
     </row>
     <row r="7" spans="1:19">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="16"/>
       <c r="F7" s="5"/>
       <c r="G7" s="6">
         <v>41872</v>
       </c>
       <c r="H7" s="6">
         <v>49405</v>
       </c>
       <c r="I7" s="6">
@@ -7802,276 +7826,280 @@
       </c>
       <c r="F156" s="33" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.16" right="0.16" top="0.35" bottom="0.39" header="0.39" footer="0.39"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;R&amp;6&amp;F    &amp;D    &amp;T    </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:BC55"/>
+  <dimension ref="A1:BD55"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="AQ9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="AV9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="BB4" sqref="BB4"/>
+      <selection pane="bottomRight" activeCell="BF10" sqref="BF10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="2" width="9.109375" style="34"/>
     <col min="3" max="3" width="36.44140625" style="34" customWidth="1"/>
     <col min="4" max="11" width="11.5546875" style="34" customWidth="1"/>
     <col min="12" max="12" width="10" style="34" customWidth="1"/>
     <col min="13" max="14" width="12.33203125" style="34" customWidth="1"/>
     <col min="15" max="15" width="12.44140625" style="34" customWidth="1"/>
     <col min="16" max="28" width="9.5546875" style="34" bestFit="1" customWidth="1"/>
-    <col min="29" max="55" width="9.5546875" style="34" customWidth="1"/>
-    <col min="56" max="16384" width="9.109375" style="34"/>
+    <col min="29" max="56" width="9.5546875" style="34" customWidth="1"/>
+    <col min="57" max="16384" width="9.109375" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="95" t="s">
+    <row r="1" spans="1:56" ht="20.100000000000001" customHeight="1">
+      <c r="A1" s="98" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="95"/>
-[...6 lines deleted...]
-      <c r="A2" s="95" t="s">
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+    </row>
+    <row r="2" spans="1:56" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="98" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="95"/>
-[...17 lines deleted...]
-      <c r="K3" s="93"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+    </row>
+    <row r="3" spans="1:56" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="B3" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+      <c r="H3" s="99"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="99"/>
+      <c r="K3" s="99"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
     </row>
-    <row r="4" spans="1:55" s="17" customFormat="1" ht="23.25" customHeight="1">
-      <c r="B4" s="94" t="s">
+    <row r="4" spans="1:56" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="B4" s="100" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="94"/>
-[...7 lines deleted...]
-      <c r="K4" s="94"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
       <c r="L4" s="36"/>
       <c r="M4" s="36"/>
       <c r="N4" s="36"/>
       <c r="O4" s="36"/>
     </row>
-    <row r="6" spans="1:55" ht="14.4" thickBot="1">
+    <row r="6" spans="1:56" ht="14.4" thickBot="1">
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="T6" s="80"/>
       <c r="U6" s="80"/>
       <c r="V6" s="80"/>
       <c r="W6" s="80"/>
-      <c r="X6" s="99" t="s">
-[...35 lines deleted...]
-      <c r="B7" s="104" t="s">
+      <c r="X6" s="91" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y6" s="91"/>
+      <c r="Z6" s="91"/>
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+      <c r="AC6" s="91"/>
+      <c r="AD6" s="91"/>
+      <c r="AE6" s="91"/>
+      <c r="AF6" s="91"/>
+      <c r="AG6" s="91"/>
+      <c r="AH6" s="91"/>
+      <c r="AI6" s="91"/>
+      <c r="AJ6" s="91"/>
+      <c r="AK6" s="91"/>
+      <c r="AL6" s="91"/>
+      <c r="AM6" s="91"/>
+      <c r="AN6" s="91"/>
+      <c r="AO6" s="91"/>
+      <c r="AP6" s="91"/>
+      <c r="AQ6" s="91"/>
+      <c r="AR6" s="91"/>
+      <c r="AS6" s="91"/>
+      <c r="AT6" s="91"/>
+      <c r="AU6" s="91"/>
+      <c r="AV6" s="91"/>
+      <c r="AW6" s="91"/>
+      <c r="AX6" s="91"/>
+      <c r="AY6" s="91"/>
+      <c r="AZ6" s="91"/>
+      <c r="BA6" s="91"/>
+      <c r="BB6" s="91"/>
+      <c r="BC6" s="91"/>
+      <c r="BD6" s="91"/>
+    </row>
+    <row r="7" spans="1:56" ht="14.4" thickBot="1">
+      <c r="B7" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="105"/>
-      <c r="D7" s="108">
+      <c r="C7" s="102"/>
+      <c r="D7" s="105">
         <v>2010</v>
       </c>
-      <c r="E7" s="108">
+      <c r="E7" s="105">
         <v>2011</v>
       </c>
-      <c r="F7" s="108">
+      <c r="F7" s="105">
         <v>2012</v>
       </c>
-      <c r="G7" s="108">
+      <c r="G7" s="105">
         <v>2013</v>
       </c>
-      <c r="H7" s="96">
+      <c r="H7" s="92">
         <v>2014</v>
       </c>
-      <c r="I7" s="97"/>
-[...2 lines deleted...]
-      <c r="L7" s="96">
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="92">
         <v>2015</v>
       </c>
-      <c r="M7" s="97"/>
-[...2 lines deleted...]
-      <c r="P7" s="96">
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="94"/>
+      <c r="P7" s="92">
         <v>2016</v>
       </c>
-      <c r="Q7" s="97"/>
-[...2 lines deleted...]
-      <c r="T7" s="101">
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="95">
         <v>2017</v>
       </c>
-      <c r="U7" s="102"/>
-[...2 lines deleted...]
-      <c r="X7" s="101">
+      <c r="U7" s="96"/>
+      <c r="V7" s="96"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="95">
         <v>2018</v>
       </c>
-      <c r="Y7" s="102"/>
-[...2 lines deleted...]
-      <c r="AB7" s="101">
+      <c r="Y7" s="96"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="95">
         <v>2019</v>
       </c>
-      <c r="AC7" s="102"/>
-[...2 lines deleted...]
-      <c r="AF7" s="101">
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="95">
         <v>2020</v>
       </c>
-      <c r="AG7" s="102"/>
-[...2 lines deleted...]
-      <c r="AJ7" s="101">
+      <c r="AG7" s="96"/>
+      <c r="AH7" s="96"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="95">
         <v>2021</v>
       </c>
-      <c r="AK7" s="102"/>
-[...2 lines deleted...]
-      <c r="AN7" s="101">
+      <c r="AK7" s="96"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="95">
         <v>2022</v>
       </c>
-      <c r="AO7" s="102"/>
-[...2 lines deleted...]
-      <c r="AR7" s="101">
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="95">
         <v>2023</v>
       </c>
-      <c r="AS7" s="102"/>
-[...2 lines deleted...]
-      <c r="AV7" s="101">
+      <c r="AS7" s="96"/>
+      <c r="AT7" s="96"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="95">
         <v>2024</v>
       </c>
-      <c r="AW7" s="102"/>
-[...2 lines deleted...]
-      <c r="AZ7" s="101">
+      <c r="AW7" s="96"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="95">
         <v>2025</v>
       </c>
-      <c r="BA7" s="102"/>
-[...9 lines deleted...]
-      <c r="G8" s="109"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="97"/>
+      <c r="BD7" s="89">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56" ht="14.4" thickBot="1">
+      <c r="B8" s="103"/>
+      <c r="C8" s="104"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
       <c r="H8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="J8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="K8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="L8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="M8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="N8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="O8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="P8" s="85" t="s">
@@ -8170,54 +8198,57 @@
       <c r="AU8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="AV8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="AW8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="AX8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="AY8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="AZ8" s="85" t="s">
         <v>98</v>
       </c>
       <c r="BA8" s="85" t="s">
         <v>99</v>
       </c>
       <c r="BB8" s="85" t="s">
         <v>100</v>
       </c>
       <c r="BC8" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BD8" s="85" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="9" spans="1:55" ht="13.8">
+    <row r="9" spans="1:56" ht="13.8">
       <c r="B9" s="38"/>
       <c r="C9" s="39"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="75"/>
       <c r="J9" s="64"/>
       <c r="K9" s="76"/>
       <c r="L9" s="64"/>
       <c r="M9" s="74"/>
       <c r="N9" s="74"/>
       <c r="O9" s="74"/>
       <c r="P9" s="74"/>
       <c r="Q9" s="74"/>
       <c r="R9" s="74"/>
       <c r="S9" s="87"/>
       <c r="T9" s="88"/>
       <c r="U9" s="88"/>
       <c r="V9" s="88"/>
       <c r="W9" s="88"/>
       <c r="X9" s="88"/>
       <c r="Y9" s="88"/>
       <c r="Z9" s="88"/>
@@ -8228,52 +8259,53 @@
       <c r="AE9" s="88"/>
       <c r="AF9" s="88"/>
       <c r="AG9" s="88"/>
       <c r="AH9" s="88"/>
       <c r="AI9" s="88"/>
       <c r="AJ9" s="88"/>
       <c r="AK9" s="88"/>
       <c r="AL9" s="88"/>
       <c r="AM9" s="88"/>
       <c r="AN9" s="88"/>
       <c r="AO9" s="88"/>
       <c r="AP9" s="88"/>
       <c r="AQ9" s="88"/>
       <c r="AR9" s="88"/>
       <c r="AS9" s="88"/>
       <c r="AT9" s="88"/>
       <c r="AU9" s="88"/>
       <c r="AV9" s="88"/>
       <c r="AW9" s="88"/>
       <c r="AX9" s="88"/>
       <c r="AY9" s="88"/>
       <c r="AZ9" s="88"/>
       <c r="BA9" s="88"/>
       <c r="BB9" s="88"/>
       <c r="BC9" s="88"/>
-    </row>
-    <row r="10" spans="1:55" ht="13.8">
+      <c r="BD9" s="88"/>
+    </row>
+    <row r="10" spans="1:56" ht="13.8">
       <c r="B10" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="42"/>
       <c r="D10" s="43">
         <v>149981.20488053604</v>
       </c>
       <c r="E10" s="43">
         <v>166843.02303958422</v>
       </c>
       <c r="F10" s="43">
         <v>187265.13996578881</v>
       </c>
       <c r="G10" s="43">
         <v>190289.94974118297</v>
       </c>
       <c r="H10" s="77">
         <v>190583.58660990218</v>
       </c>
       <c r="I10" s="77">
         <v>198029.39871177293</v>
       </c>
       <c r="J10" s="77">
         <v>204261.31428187963</v>
       </c>
@@ -8379,63 +8411,66 @@
       <c r="AR10" s="71">
         <v>467513.38974834234</v>
       </c>
       <c r="AS10" s="71">
         <v>464696.82200860331</v>
       </c>
       <c r="AT10" s="71">
         <v>465979.04375896853</v>
       </c>
       <c r="AU10" s="71">
         <v>485284.47345995536</v>
       </c>
       <c r="AV10" s="71">
         <v>487710.86602127634</v>
       </c>
       <c r="AW10" s="71">
         <v>494287.29602238163</v>
       </c>
       <c r="AX10" s="71">
         <v>519667.11292771267</v>
       </c>
       <c r="AY10" s="71">
         <v>523567.29713480495</v>
       </c>
       <c r="AZ10" s="71">
-        <v>533834.97085762955</v>
+        <v>533756.35369857645</v>
       </c>
       <c r="BA10" s="71">
-        <v>539377.79367097234</v>
+        <v>539289.25426558359</v>
       </c>
       <c r="BB10" s="71">
-        <v>545541.73429816624</v>
+        <v>545514.28313978447</v>
       </c>
       <c r="BC10" s="71">
-        <v>558496.49488038826</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:55" ht="13.8">
+        <v>559140.60796504933</v>
+      </c>
+      <c r="BD10" s="71">
+        <v>556651.30137616349</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" ht="13.8">
       <c r="B11" s="44" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="45"/>
       <c r="D11" s="46">
         <v>19293.449345013189</v>
       </c>
       <c r="E11" s="46">
         <v>19997.731724474314</v>
       </c>
       <c r="F11" s="46">
         <v>27985.154052495254</v>
       </c>
       <c r="G11" s="46">
         <v>39737.923850785155</v>
       </c>
       <c r="H11" s="77">
         <v>33975.043912695182</v>
       </c>
       <c r="I11" s="77">
         <v>35688.153112104817</v>
       </c>
       <c r="J11" s="77">
         <v>36493.006400657629</v>
       </c>
@@ -8541,63 +8576,66 @@
       <c r="AR11" s="71">
         <v>115087.40161434523</v>
       </c>
       <c r="AS11" s="71">
         <v>115607.81797053499</v>
       </c>
       <c r="AT11" s="71">
         <v>116767.62906025958</v>
       </c>
       <c r="AU11" s="71">
         <v>121077.41201795182</v>
       </c>
       <c r="AV11" s="71">
         <v>121976.84197310419</v>
       </c>
       <c r="AW11" s="71">
         <v>124023.00689578539</v>
       </c>
       <c r="AX11" s="71">
         <v>129850.80120322175</v>
       </c>
       <c r="AY11" s="71">
         <v>130025.97732286117</v>
       </c>
       <c r="AZ11" s="71">
-        <v>132471.02210778682</v>
+        <v>132473.62010922562</v>
       </c>
       <c r="BA11" s="71">
-        <v>136935.57644129224</v>
+        <v>136936.58864263099</v>
       </c>
       <c r="BB11" s="71">
-        <v>139897.21096965793</v>
+        <v>139897.95774638807</v>
       </c>
       <c r="BC11" s="71">
-        <v>143739.4267140489</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:55" ht="13.8">
+        <v>143738.99276721213</v>
+      </c>
+      <c r="BD11" s="71">
+        <v>144128.40256219098</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" ht="13.8">
       <c r="B12" s="47" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="48"/>
       <c r="D12" s="49">
         <v>10359.266051597189</v>
       </c>
       <c r="E12" s="49">
         <v>10183.296029895366</v>
       </c>
       <c r="F12" s="49">
         <v>15335.407075888668</v>
       </c>
       <c r="G12" s="49">
         <v>26464.404776741423</v>
       </c>
       <c r="H12" s="78">
         <v>21579.376491315663</v>
       </c>
       <c r="I12" s="78">
         <v>23036.2408738716</v>
       </c>
       <c r="J12" s="78">
         <v>23801.950269600547</v>
       </c>
@@ -8703,63 +8741,66 @@
       <c r="AR12" s="72">
         <v>76261.924126775499</v>
       </c>
       <c r="AS12" s="72">
         <v>75912.064104816804</v>
       </c>
       <c r="AT12" s="72">
         <v>75758.50954385224</v>
       </c>
       <c r="AU12" s="72">
         <v>78330.108731191664</v>
       </c>
       <c r="AV12" s="72">
         <v>78458.652035804291</v>
       </c>
       <c r="AW12" s="72">
         <v>79025.860051066265</v>
       </c>
       <c r="AX12" s="72">
         <v>82617.596474800652</v>
       </c>
       <c r="AY12" s="72">
         <v>82384.557069902221</v>
       </c>
       <c r="AZ12" s="72">
-        <v>83780.284227705342</v>
+        <v>83782.882229144161</v>
       </c>
       <c r="BA12" s="72">
-        <v>86514.489622339606</v>
+        <v>86515.501823678351</v>
       </c>
       <c r="BB12" s="72">
-        <v>88392.878394593892</v>
+        <v>88393.62517132402</v>
       </c>
       <c r="BC12" s="72">
-        <v>91453.270593297639</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:55" ht="13.8">
+        <v>91453.457497296884</v>
+      </c>
+      <c r="BD12" s="72">
+        <v>91777.69728321243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" ht="13.8">
       <c r="B13" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="49">
         <v>8934.1832934159993</v>
       </c>
       <c r="E13" s="49">
         <v>9814.4356945789477</v>
       </c>
       <c r="F13" s="49">
         <v>12649.746976606586</v>
       </c>
       <c r="G13" s="49">
         <v>13273.519074043732</v>
       </c>
       <c r="H13" s="78">
         <v>12395.667421379521</v>
       </c>
       <c r="I13" s="78">
         <v>12651.912238233213</v>
       </c>
       <c r="J13" s="78">
         <v>12691.056131057081</v>
       </c>
@@ -8874,54 +8915,57 @@
       <c r="AU13" s="72">
         <v>42747.303286760158</v>
       </c>
       <c r="AV13" s="72">
         <v>43518.189937299903</v>
       </c>
       <c r="AW13" s="72">
         <v>44997.146844719122</v>
       </c>
       <c r="AX13" s="72">
         <v>47233.204728421093</v>
       </c>
       <c r="AY13" s="72">
         <v>47641.420252958946</v>
       </c>
       <c r="AZ13" s="72">
         <v>48690.737880081469</v>
       </c>
       <c r="BA13" s="72">
         <v>50421.086818952645</v>
       </c>
       <c r="BB13" s="72">
         <v>51504.332575064043</v>
       </c>
       <c r="BC13" s="72">
-        <v>52286.15612075125</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:55" ht="13.8">
+        <v>52285.535269915243</v>
+      </c>
+      <c r="BD13" s="72">
+        <v>52350.705278978559</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" ht="13.8">
       <c r="B14" s="44" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="52">
         <v>6828.6257201819863</v>
       </c>
       <c r="E14" s="52">
         <v>8018.0723891486341</v>
       </c>
       <c r="F14" s="52">
         <v>13486.094910584157</v>
       </c>
       <c r="G14" s="52">
         <v>14758.857121942474</v>
       </c>
       <c r="H14" s="77">
         <v>14293.414177342785</v>
       </c>
       <c r="I14" s="77">
         <v>15284.817140311436</v>
       </c>
       <c r="J14" s="77">
         <v>13985.787578983145</v>
       </c>
@@ -9027,63 +9071,66 @@
       <c r="AR14" s="71">
         <v>32227.392593554978</v>
       </c>
       <c r="AS14" s="71">
         <v>33004.338671697042</v>
       </c>
       <c r="AT14" s="71">
         <v>33508.491051326098</v>
       </c>
       <c r="AU14" s="71">
         <v>33842.535630721126</v>
       </c>
       <c r="AV14" s="71">
         <v>35067.244838131992</v>
       </c>
       <c r="AW14" s="71">
         <v>36204.206142079318</v>
       </c>
       <c r="AX14" s="71">
         <v>37433.72624100469</v>
       </c>
       <c r="AY14" s="71">
         <v>37763.415643066881</v>
       </c>
       <c r="AZ14" s="71">
-        <v>38230.50224172548</v>
+        <v>38231.722519936768</v>
       </c>
       <c r="BA14" s="71">
-        <v>38523.288013871614</v>
+        <v>38526.704309171444</v>
       </c>
       <c r="BB14" s="71">
-        <v>39439.765307476715</v>
+        <v>39443.150569879712</v>
       </c>
       <c r="BC14" s="71">
-        <v>40571.175856121212</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:55" ht="13.8">
+        <v>40575.173469731453</v>
+      </c>
+      <c r="BD14" s="71">
+        <v>41710.02837023497</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" ht="13.8">
       <c r="B15" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="48"/>
       <c r="D15" s="53">
         <v>947.13890717217134</v>
       </c>
       <c r="E15" s="53">
         <v>1258.9330657885939</v>
       </c>
       <c r="F15" s="53">
         <v>1724.3766474530325</v>
       </c>
       <c r="G15" s="53">
         <v>2433.8992511495453</v>
       </c>
       <c r="H15" s="78">
         <v>2595.0873646252035</v>
       </c>
       <c r="I15" s="78">
         <v>2871.4435380309551</v>
       </c>
       <c r="J15" s="78">
         <v>3061.1118870985083</v>
       </c>
@@ -9189,63 +9236,66 @@
       <c r="AR15" s="72">
         <v>12273.300044304146</v>
       </c>
       <c r="AS15" s="72">
         <v>12922.111345223049</v>
       </c>
       <c r="AT15" s="72">
         <v>13076.110019288823</v>
       </c>
       <c r="AU15" s="72">
         <v>13860.107195982051</v>
       </c>
       <c r="AV15" s="72">
         <v>14477.593031664046</v>
       </c>
       <c r="AW15" s="72">
         <v>14965.662832395119</v>
       </c>
       <c r="AX15" s="72">
         <v>15877.160928003876</v>
       </c>
       <c r="AY15" s="72">
         <v>16220.351055691808</v>
       </c>
       <c r="AZ15" s="72">
-        <v>16720.26470898464</v>
+        <v>16720.262312745199</v>
       </c>
       <c r="BA15" s="72">
-        <v>17176.055606842845</v>
+        <v>17176.062153857656</v>
       </c>
       <c r="BB15" s="72">
-        <v>17572.801927978348</v>
+        <v>17572.809119757807</v>
       </c>
       <c r="BC15" s="72">
-        <v>17781.179811044549</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:55" ht="13.8">
+        <v>17776.837260866047</v>
+      </c>
+      <c r="BD15" s="72">
+        <v>17868.5109182423</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" ht="13.8">
       <c r="B16" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="48"/>
       <c r="D16" s="53">
         <v>5881.4868130098148</v>
       </c>
       <c r="E16" s="53">
         <v>6759.1393233600402</v>
       </c>
       <c r="F16" s="53">
         <v>11761.718263131124</v>
       </c>
       <c r="G16" s="53">
         <v>12324.957870792929</v>
       </c>
       <c r="H16" s="78">
         <v>11698.326812717582</v>
       </c>
       <c r="I16" s="78">
         <v>12413.373602280481</v>
       </c>
       <c r="J16" s="78">
         <v>10924.675691884637</v>
       </c>
@@ -9351,63 +9401,66 @@
       <c r="AR16" s="72">
         <v>19954.092549250832</v>
       </c>
       <c r="AS16" s="72">
         <v>20082.227326473996</v>
       </c>
       <c r="AT16" s="72">
         <v>20432.38103203728</v>
       </c>
       <c r="AU16" s="72">
         <v>19982.428434739075</v>
       </c>
       <c r="AV16" s="72">
         <v>20589.651806467948</v>
       </c>
       <c r="AW16" s="72">
         <v>21238.543309684195</v>
       </c>
       <c r="AX16" s="72">
         <v>21556.565313000814</v>
       </c>
       <c r="AY16" s="72">
         <v>21543.064587375076</v>
       </c>
       <c r="AZ16" s="72">
-        <v>21510.237532740841</v>
+        <v>21511.460207191569</v>
       </c>
       <c r="BA16" s="72">
-        <v>21347.232407028765</v>
+        <v>21350.642155313792</v>
       </c>
       <c r="BB16" s="72">
-        <v>21866.963379498367</v>
+        <v>21870.341450121909</v>
       </c>
       <c r="BC16" s="72">
-        <v>22789.996045076663</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:55" ht="13.8">
+        <v>22798.33620886541</v>
+      </c>
+      <c r="BD16" s="72">
+        <v>23841.517451992666</v>
+      </c>
+    </row>
+    <row r="17" spans="2:56" ht="13.8">
       <c r="B17" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="51"/>
       <c r="D17" s="52">
         <v>80.930158558447332</v>
       </c>
       <c r="E17" s="52">
         <v>101.36159721041024</v>
       </c>
       <c r="F17" s="52">
         <v>57.312241918304032</v>
       </c>
       <c r="G17" s="52">
         <v>168.06510225883994</v>
       </c>
       <c r="H17" s="77">
         <v>188.095282413013</v>
       </c>
       <c r="I17" s="77">
         <v>131.85030914629459</v>
       </c>
       <c r="J17" s="77">
         <v>150.55227616451032</v>
       </c>
@@ -9524,52 +9577,55 @@
       </c>
       <c r="AV17" s="71">
         <v>392.0200705515025</v>
       </c>
       <c r="AW17" s="71">
         <v>462.07384579785287</v>
       </c>
       <c r="AX17" s="71">
         <v>686.68855875581085</v>
       </c>
       <c r="AY17" s="71">
         <v>670.47482019100084</v>
       </c>
       <c r="AZ17" s="71">
         <v>916.92936760630198</v>
       </c>
       <c r="BA17" s="71">
         <v>888.33492115796935</v>
       </c>
       <c r="BB17" s="71">
         <v>803.20406553696387</v>
       </c>
       <c r="BC17" s="71">
         <v>817.10222893122011</v>
       </c>
-    </row>
-    <row r="18" spans="2:55" ht="13.8">
+      <c r="BD17" s="71">
+        <v>794.32144952491319</v>
+      </c>
+    </row>
+    <row r="18" spans="2:56" ht="13.8">
       <c r="B18" s="44" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="51"/>
       <c r="D18" s="52">
         <v>27571.362891782413</v>
       </c>
       <c r="E18" s="52">
         <v>28603.026369750911</v>
       </c>
       <c r="F18" s="52">
         <v>32955.362490791129</v>
       </c>
       <c r="G18" s="52">
         <v>36238.402717196455</v>
       </c>
       <c r="H18" s="77">
         <v>39535.171961451219</v>
       </c>
       <c r="I18" s="77">
         <v>39246.475990210383</v>
       </c>
       <c r="J18" s="77">
         <v>42467.513296074372</v>
       </c>
@@ -9666,72 +9722,75 @@
       <c r="AO18" s="71">
         <v>165188.69070963043</v>
       </c>
       <c r="AP18" s="71">
         <v>171109.76328723764</v>
       </c>
       <c r="AQ18" s="71">
         <v>172182.53538595253</v>
       </c>
       <c r="AR18" s="71">
         <v>174608.18081350197</v>
       </c>
       <c r="AS18" s="71">
         <v>178207.17072099613</v>
       </c>
       <c r="AT18" s="71">
         <v>180453.72940782589</v>
       </c>
       <c r="AU18" s="71">
         <v>183607.95046263063</v>
       </c>
       <c r="AV18" s="71">
         <v>189885.24913948867</v>
       </c>
       <c r="AW18" s="71">
-        <v>193420.72913871921</v>
+        <v>193420.72913871918</v>
       </c>
       <c r="AX18" s="71">
-        <v>201773.83692473045</v>
+        <v>201773.83692473042</v>
       </c>
       <c r="AY18" s="71">
         <v>199388.04934868583</v>
       </c>
       <c r="AZ18" s="71">
-        <v>205126.69714051089</v>
+        <v>205044.26170180773</v>
       </c>
       <c r="BA18" s="71">
-        <v>210463.99429465047</v>
+        <v>210371.0263926232</v>
       </c>
       <c r="BB18" s="71">
-        <v>216664.62007819337</v>
+        <v>216633.0368806785</v>
       </c>
       <c r="BC18" s="71">
-        <v>216897.82008128692</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:55" ht="13.8">
+        <v>217538.36949917459</v>
+      </c>
+      <c r="BD18" s="71">
+        <v>221868.38899421273</v>
+      </c>
+    </row>
+    <row r="19" spans="2:56" ht="13.8">
       <c r="B19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="48"/>
       <c r="D19" s="53">
         <v>6387.0645519999998</v>
       </c>
       <c r="E19" s="53">
         <v>6144.2791900000002</v>
       </c>
       <c r="F19" s="53">
         <v>10317.486509740742</v>
       </c>
       <c r="G19" s="53">
         <v>10961.09626887075</v>
       </c>
       <c r="H19" s="78">
         <v>12007.14094413075</v>
       </c>
       <c r="I19" s="78">
         <v>11963.922441120751</v>
       </c>
       <c r="J19" s="78">
         <v>12430.80517117075</v>
       </c>
@@ -9837,63 +9896,66 @@
       <c r="AR19" s="72">
         <v>35296.981698270312</v>
       </c>
       <c r="AS19" s="72">
         <v>36479.959041270311</v>
       </c>
       <c r="AT19" s="72">
         <v>36475.747144670306</v>
       </c>
       <c r="AU19" s="72">
         <v>36549.413797700305</v>
       </c>
       <c r="AV19" s="72">
         <v>38004.340581063931</v>
       </c>
       <c r="AW19" s="72">
         <v>39850.331272113697</v>
       </c>
       <c r="AX19" s="72">
         <v>40882.581549362018</v>
       </c>
       <c r="AY19" s="72">
         <v>42129.96245562184</v>
       </c>
       <c r="AZ19" s="72">
-        <v>45229.669797430237</v>
+        <v>45139.865419086913</v>
       </c>
       <c r="BA19" s="72">
-        <v>45270.615913696209</v>
+        <v>45147.213323844917</v>
       </c>
       <c r="BB19" s="72">
-        <v>47553.627392664166</v>
+        <v>47486.77773952057</v>
       </c>
       <c r="BC19" s="72">
-        <v>49475.552335614535</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:55" ht="13.8">
+        <v>49888.423299757313</v>
+      </c>
+      <c r="BD19" s="72">
+        <v>49154.489457470874</v>
+      </c>
+    </row>
+    <row r="20" spans="2:56" ht="13.8">
       <c r="B20" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="48"/>
       <c r="D20" s="53">
         <v>893.05412931967351</v>
       </c>
       <c r="E20" s="53">
         <v>1374.6470666328851</v>
       </c>
       <c r="F20" s="53">
         <v>1032.301535520334</v>
       </c>
       <c r="G20" s="53">
         <v>252.86030988922798</v>
       </c>
       <c r="H20" s="78">
         <v>512.52002177311556</v>
       </c>
       <c r="I20" s="78">
         <v>404.16843113995344</v>
       </c>
       <c r="J20" s="78">
         <v>269.23407637096795</v>
       </c>
@@ -9999,63 +10061,66 @@
       <c r="AR20" s="72">
         <v>21965.050958417178</v>
       </c>
       <c r="AS20" s="72">
         <v>23318.41009334612</v>
       </c>
       <c r="AT20" s="72">
         <v>24145.768701789078</v>
       </c>
       <c r="AU20" s="72">
         <v>25655.853617520348</v>
       </c>
       <c r="AV20" s="72">
         <v>26836.873898081052</v>
       </c>
       <c r="AW20" s="72">
         <v>27987.98231800706</v>
       </c>
       <c r="AX20" s="72">
         <v>30039.341574863258</v>
       </c>
       <c r="AY20" s="72">
         <v>31085.113264321146</v>
       </c>
       <c r="AZ20" s="72">
-        <v>32381.748301588512</v>
+        <v>32386.264333443287</v>
       </c>
       <c r="BA20" s="72">
-        <v>33116.145031495871</v>
+        <v>33138.602933254399</v>
       </c>
       <c r="BB20" s="72">
-        <v>34168.228275431102</v>
+        <v>34190.477536037804</v>
       </c>
       <c r="BC20" s="72">
-        <v>34569.59167475241</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:55" ht="13.8">
+        <v>34792.786365893808</v>
+      </c>
+      <c r="BD20" s="72">
+        <v>34819.044041414592</v>
+      </c>
+    </row>
+    <row r="21" spans="2:56" ht="13.8">
       <c r="B21" s="47" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="48"/>
       <c r="D21" s="53">
         <v>17760.188156231208</v>
       </c>
       <c r="E21" s="53">
         <v>18255.466656135188</v>
       </c>
       <c r="F21" s="53">
         <v>18776.453899145665</v>
       </c>
       <c r="G21" s="53">
         <v>21555.465583839788</v>
       </c>
       <c r="H21" s="78">
         <v>23125.928550149991</v>
       </c>
       <c r="I21" s="78">
         <v>22635.222546241766</v>
       </c>
       <c r="J21" s="78">
         <v>25511.024676946407</v>
       </c>
@@ -10149,75 +10214,78 @@
       <c r="AN21" s="72">
         <v>93597.247261974946</v>
       </c>
       <c r="AO21" s="72">
         <v>93188.337965271625</v>
       </c>
       <c r="AP21" s="72">
         <v>95383.550378139553</v>
       </c>
       <c r="AQ21" s="72">
         <v>95837.286070837799</v>
       </c>
       <c r="AR21" s="72">
         <v>96910.003754837526</v>
       </c>
       <c r="AS21" s="72">
         <v>96577.087711900385</v>
       </c>
       <c r="AT21" s="72">
         <v>97363.614072748824</v>
       </c>
       <c r="AU21" s="72">
         <v>97996.072129916036</v>
       </c>
       <c r="AV21" s="72">
-        <v>101056.89538882763</v>
+        <v>101056.8953888276</v>
       </c>
       <c r="AW21" s="72">
-        <v>100924.74971846605</v>
+        <v>100924.74971846602</v>
       </c>
       <c r="AX21" s="72">
-        <v>104676.5999053921</v>
+        <v>104676.59990539207</v>
       </c>
       <c r="AY21" s="72">
-        <v>100279.6063952941</v>
+        <v>100279.60639529409</v>
       </c>
       <c r="AZ21" s="72">
-        <v>100840.47417490743</v>
+        <v>100840.47417564114</v>
       </c>
       <c r="BA21" s="72">
-        <v>105745.02632351193</v>
+        <v>105745.04703024564</v>
       </c>
       <c r="BB21" s="72">
-        <v>108128.98653419141</v>
+        <v>108134.12156442511</v>
       </c>
       <c r="BC21" s="72">
-        <v>106149.47952480803</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:55" ht="13.8">
+        <v>106152.88875854289</v>
+      </c>
+      <c r="BD21" s="72">
+        <v>110587.51214840065</v>
+      </c>
+    </row>
+    <row r="22" spans="2:56" ht="13.8">
       <c r="B22" s="47" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="53">
         <v>2531.0560542315325</v>
       </c>
       <c r="E22" s="53">
         <v>2828.633456982835</v>
       </c>
       <c r="F22" s="53">
         <v>2829.1205463843889</v>
       </c>
       <c r="G22" s="53">
         <v>3468.9805545966869</v>
       </c>
       <c r="H22" s="78">
         <v>3889.5824453973628</v>
       </c>
       <c r="I22" s="78">
         <v>4243.1625717079132</v>
       </c>
       <c r="J22" s="78">
         <v>4256.4493715862436</v>
       </c>
@@ -10323,63 +10391,66 @@
       <c r="AR22" s="72">
         <v>20436.144401976955</v>
       </c>
       <c r="AS22" s="72">
         <v>21831.713874479316</v>
       </c>
       <c r="AT22" s="72">
         <v>22468.599488617678</v>
       </c>
       <c r="AU22" s="72">
         <v>23406.610917493948</v>
       </c>
       <c r="AV22" s="72">
         <v>23987.139271516069</v>
       </c>
       <c r="AW22" s="72">
         <v>24657.665830132395</v>
       </c>
       <c r="AX22" s="72">
         <v>26175.313895113068</v>
       </c>
       <c r="AY22" s="72">
         <v>25893.367233448742</v>
       </c>
       <c r="AZ22" s="72">
-        <v>26674.804866584684</v>
+        <v>26677.65777363638</v>
       </c>
       <c r="BA22" s="72">
-        <v>26332.207025946485</v>
+        <v>26340.163105278221</v>
       </c>
       <c r="BB22" s="72">
-        <v>26813.777875906708</v>
+        <v>26821.660040694973</v>
       </c>
       <c r="BC22" s="72">
-        <v>26703.196546111893</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:55" ht="13.8">
+        <v>26704.271074980574</v>
+      </c>
+      <c r="BD22" s="72">
+        <v>27307.343346926609</v>
+      </c>
+    </row>
+    <row r="23" spans="2:56" ht="13.8">
       <c r="B23" s="44" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="51"/>
       <c r="D23" s="52">
         <v>96206.836765</v>
       </c>
       <c r="E23" s="52">
         <v>110122.83095899997</v>
       </c>
       <c r="F23" s="52">
         <v>112781.21626999998</v>
       </c>
       <c r="G23" s="52">
         <v>99386.700949000035</v>
       </c>
       <c r="H23" s="77">
         <v>102591.86127599998</v>
       </c>
       <c r="I23" s="77">
         <v>107678.10216000001</v>
       </c>
       <c r="J23" s="77">
         <v>111164.45472999998</v>
       </c>
@@ -10496,52 +10567,55 @@
       </c>
       <c r="AV23" s="71">
         <v>140389.50999999998</v>
       </c>
       <c r="AW23" s="71">
         <v>140177.27999999988</v>
       </c>
       <c r="AX23" s="71">
         <v>149922.06</v>
       </c>
       <c r="AY23" s="71">
         <v>155719.38000000003</v>
       </c>
       <c r="AZ23" s="71">
         <v>157089.82</v>
       </c>
       <c r="BA23" s="71">
         <v>152566.6</v>
       </c>
       <c r="BB23" s="71">
         <v>148736.93387730123</v>
       </c>
       <c r="BC23" s="71">
         <v>156470.97</v>
       </c>
-    </row>
-    <row r="24" spans="2:55" ht="13.8">
+      <c r="BD23" s="71">
+        <v>148150.15999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="2:56" ht="13.8">
       <c r="B24" s="47" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="54"/>
       <c r="D24" s="53">
         <v>3298.7699999999995</v>
       </c>
       <c r="E24" s="53">
         <v>3593.33</v>
       </c>
       <c r="F24" s="53">
         <v>3935.1999999999989</v>
       </c>
       <c r="G24" s="53">
         <v>3023.14</v>
       </c>
       <c r="H24" s="78">
         <v>3252.8000000000006</v>
       </c>
       <c r="I24" s="78">
         <v>3306.76</v>
       </c>
       <c r="J24" s="78">
         <v>3060.7930000000001</v>
       </c>
@@ -10658,52 +10732,55 @@
       </c>
       <c r="AV24" s="72">
         <v>5541.33</v>
       </c>
       <c r="AW24" s="72">
         <v>5878.11</v>
       </c>
       <c r="AX24" s="72">
         <v>6698.57</v>
       </c>
       <c r="AY24" s="72">
         <v>6601.72</v>
       </c>
       <c r="AZ24" s="72">
         <v>7668.55</v>
       </c>
       <c r="BA24" s="72">
         <v>8319.84</v>
       </c>
       <c r="BB24" s="72">
         <v>9939.66473038</v>
       </c>
       <c r="BC24" s="72">
         <v>11932.32</v>
       </c>
-    </row>
-    <row r="25" spans="2:55" ht="13.8">
+      <c r="BD24" s="72">
+        <v>12775.98</v>
+      </c>
+    </row>
+    <row r="25" spans="2:56" ht="13.8">
       <c r="B25" s="47" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="53">
         <v>2713.83</v>
       </c>
       <c r="E25" s="53">
         <v>2695.91</v>
       </c>
       <c r="F25" s="53">
         <v>2715.12</v>
       </c>
       <c r="G25" s="53">
         <v>2712.3299999999995</v>
       </c>
       <c r="H25" s="78">
         <v>2721.3200000000006</v>
       </c>
       <c r="I25" s="78">
         <v>2719.44</v>
       </c>
       <c r="J25" s="78">
         <v>2619.3999999999996</v>
       </c>
@@ -10820,52 +10897,55 @@
       </c>
       <c r="AV25" s="72">
         <v>7369.79</v>
       </c>
       <c r="AW25" s="72">
         <v>7297.1</v>
       </c>
       <c r="AX25" s="72">
         <v>7519.87</v>
       </c>
       <c r="AY25" s="72">
         <v>7235.7</v>
       </c>
       <c r="AZ25" s="72">
         <v>7358.06</v>
       </c>
       <c r="BA25" s="72">
         <v>7616.5</v>
       </c>
       <c r="BB25" s="72">
         <v>7593.2681067399999</v>
       </c>
       <c r="BC25" s="72">
         <v>7598.31</v>
       </c>
-    </row>
-    <row r="26" spans="2:55" ht="13.8">
+      <c r="BD25" s="72">
+        <v>7525.28</v>
+      </c>
+    </row>
+    <row r="26" spans="2:56" ht="13.8">
       <c r="B26" s="47" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="54"/>
       <c r="D26" s="53">
         <v>224.1</v>
       </c>
       <c r="E26" s="53">
         <v>222.7</v>
       </c>
       <c r="F26" s="53">
         <v>224.3</v>
       </c>
       <c r="G26" s="53">
         <v>224.1</v>
       </c>
       <c r="H26" s="78">
         <v>224.8</v>
       </c>
       <c r="I26" s="78">
         <v>224.7</v>
       </c>
       <c r="J26" s="78">
         <v>216.4</v>
       </c>
@@ -10982,52 +11062,55 @@
       </c>
       <c r="AV26" s="72">
         <v>1050.6299999999999</v>
       </c>
       <c r="AW26" s="72">
         <v>1042.67</v>
       </c>
       <c r="AX26" s="72">
         <v>1074.3799999999999</v>
       </c>
       <c r="AY26" s="72">
         <v>1034.06</v>
       </c>
       <c r="AZ26" s="72">
         <v>1051.79</v>
       </c>
       <c r="BA26" s="72">
         <v>1088.98</v>
       </c>
       <c r="BB26" s="72">
         <v>1085.8879373899999</v>
       </c>
       <c r="BC26" s="72">
         <v>1086.8399999999999</v>
       </c>
-    </row>
-    <row r="27" spans="2:55" ht="14.4" thickBot="1">
+      <c r="BD26" s="72">
+        <v>1076.6099999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:56" ht="14.4" thickBot="1">
       <c r="B27" s="55" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="56"/>
       <c r="D27" s="57">
         <v>89970.136765000003</v>
       </c>
       <c r="E27" s="57">
         <v>103610.89095899997</v>
       </c>
       <c r="F27" s="57">
         <v>105906.59626999998</v>
       </c>
       <c r="G27" s="57">
         <v>93427.130949000028</v>
       </c>
       <c r="H27" s="83">
         <v>96392.941275999983</v>
       </c>
       <c r="I27" s="83">
         <v>101427.20216000002</v>
       </c>
       <c r="J27" s="83">
         <v>105267.86172999999</v>
       </c>
@@ -11144,52 +11227,55 @@
       </c>
       <c r="AV27" s="84">
         <v>126427.76</v>
       </c>
       <c r="AW27" s="84">
         <v>125959.39999999989</v>
       </c>
       <c r="AX27" s="84">
         <v>134629.24</v>
       </c>
       <c r="AY27" s="84">
         <v>140847.90000000002</v>
       </c>
       <c r="AZ27" s="84">
         <v>141011.42000000001</v>
       </c>
       <c r="BA27" s="84">
         <v>135541.28</v>
       </c>
       <c r="BB27" s="84">
         <v>130118.11310279121</v>
       </c>
       <c r="BC27" s="84">
         <v>135853.5</v>
       </c>
-    </row>
-    <row r="28" spans="2:55" ht="13.8">
+      <c r="BD27" s="84">
+        <v>126772.29</v>
+      </c>
+    </row>
+    <row r="28" spans="2:56" ht="13.8">
       <c r="B28" s="47"/>
       <c r="C28" s="54"/>
       <c r="D28" s="53"/>
       <c r="E28" s="53"/>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="78"/>
       <c r="I28" s="78"/>
       <c r="J28" s="78"/>
       <c r="K28" s="78"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="72"/>
       <c r="O28" s="72"/>
       <c r="P28" s="72"/>
       <c r="Q28" s="72"/>
       <c r="R28" s="72"/>
       <c r="S28" s="78"/>
       <c r="T28" s="72"/>
       <c r="U28" s="72"/>
       <c r="V28" s="72"/>
       <c r="W28" s="72"/>
       <c r="X28" s="72"/>
       <c r="Y28" s="72"/>
       <c r="Z28" s="72"/>
@@ -11200,52 +11286,53 @@
       <c r="AE28" s="72"/>
       <c r="AF28" s="72"/>
       <c r="AG28" s="72"/>
       <c r="AH28" s="72"/>
       <c r="AI28" s="72"/>
       <c r="AJ28" s="72"/>
       <c r="AK28" s="72"/>
       <c r="AL28" s="72"/>
       <c r="AM28" s="72"/>
       <c r="AN28" s="72"/>
       <c r="AO28" s="72"/>
       <c r="AP28" s="72"/>
       <c r="AQ28" s="72"/>
       <c r="AR28" s="72"/>
       <c r="AS28" s="72"/>
       <c r="AT28" s="72"/>
       <c r="AU28" s="72"/>
       <c r="AV28" s="72"/>
       <c r="AW28" s="72"/>
       <c r="AX28" s="72"/>
       <c r="AY28" s="72"/>
       <c r="AZ28" s="72"/>
       <c r="BA28" s="72"/>
       <c r="BB28" s="72"/>
       <c r="BC28" s="72"/>
-    </row>
-    <row r="29" spans="2:55" ht="13.8">
+      <c r="BD28" s="72"/>
+    </row>
+    <row r="29" spans="2:56" ht="13.8">
       <c r="B29" s="58" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="45"/>
       <c r="D29" s="52">
         <v>441042.78558115801</v>
       </c>
       <c r="E29" s="52">
         <v>485115.25850278814</v>
       </c>
       <c r="F29" s="52">
         <v>548489.23433122598</v>
       </c>
       <c r="G29" s="52">
         <v>561722.62093703111</v>
       </c>
       <c r="H29" s="77">
         <v>558803.41311089217</v>
       </c>
       <c r="I29" s="77">
         <v>567904.36963835126</v>
       </c>
       <c r="J29" s="77">
         <v>585121.39367715281</v>
       </c>
@@ -11351,63 +11438,66 @@
       <c r="AR29" s="71">
         <v>721866.94058611128</v>
       </c>
       <c r="AS29" s="71">
         <v>718922.97993142274</v>
       </c>
       <c r="AT29" s="71">
         <v>717913.23969002278</v>
       </c>
       <c r="AU29" s="71">
         <v>743171.14739127608</v>
       </c>
       <c r="AV29" s="71">
         <v>735254.89648796804</v>
       </c>
       <c r="AW29" s="71">
         <v>736623.32177750417</v>
       </c>
       <c r="AX29" s="71">
         <v>787700.29384569474</v>
       </c>
       <c r="AY29" s="71">
         <v>769244.22842877475</v>
       </c>
       <c r="AZ29" s="71">
-        <v>760584.83825118188</v>
+        <v>760227.06004029955</v>
       </c>
       <c r="BA29" s="71">
-        <v>783356.22536884213</v>
+        <v>783220.47548911767</v>
       </c>
       <c r="BB29" s="71">
-        <v>807342.28817316727</v>
+        <v>807307.21245236276</v>
       </c>
       <c r="BC29" s="71">
-        <v>831121.57146821648</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:55" ht="13.8">
+        <v>832578.18725355749</v>
+      </c>
+      <c r="BD29" s="71">
+        <v>784283.88727952726</v>
+      </c>
+    </row>
+    <row r="30" spans="2:56" ht="13.8">
       <c r="B30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="45"/>
       <c r="D30" s="52">
         <v>173356.25924965047</v>
       </c>
       <c r="E30" s="52">
         <v>198597.85775614838</v>
       </c>
       <c r="F30" s="52">
         <v>227218.71668610984</v>
       </c>
       <c r="G30" s="52">
         <v>251186.76504642717</v>
       </c>
       <c r="H30" s="77">
         <v>223178.13995383697</v>
       </c>
       <c r="I30" s="77">
         <v>222926.49826223383</v>
       </c>
       <c r="J30" s="77">
         <v>228492.6695693213</v>
       </c>
@@ -11513,63 +11603,66 @@
       <c r="AR30" s="71">
         <v>282669.29541131301</v>
       </c>
       <c r="AS30" s="71">
         <v>287591.68719765579</v>
       </c>
       <c r="AT30" s="71">
         <v>287908.70375120052</v>
       </c>
       <c r="AU30" s="71">
         <v>297583.85195960995</v>
       </c>
       <c r="AV30" s="71">
         <v>294425.9774115808</v>
       </c>
       <c r="AW30" s="71">
         <v>297997.28057386779</v>
       </c>
       <c r="AX30" s="71">
         <v>319014.27214116958</v>
       </c>
       <c r="AY30" s="71">
         <v>312390.5462654467</v>
       </c>
       <c r="AZ30" s="71">
-        <v>302826.19843110809</v>
+        <v>302971.72919412993</v>
       </c>
       <c r="BA30" s="71">
-        <v>316828.24673015304</v>
+        <v>317198.74688050582</v>
       </c>
       <c r="BB30" s="71">
-        <v>339194.80501994723</v>
+        <v>339665.22446499864</v>
       </c>
       <c r="BC30" s="71">
-        <v>347640.45878707425</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:55" ht="13.8">
+        <v>348443.57815763663</v>
+      </c>
+      <c r="BD30" s="71">
+        <v>314267.60773395246</v>
+      </c>
+    </row>
+    <row r="31" spans="2:56" ht="13.8">
       <c r="B31" s="47" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="48"/>
       <c r="D31" s="53">
         <v>151017.56224301434</v>
       </c>
       <c r="E31" s="53">
         <v>170882.55711938412</v>
       </c>
       <c r="F31" s="53">
         <v>196404.96903899353</v>
       </c>
       <c r="G31" s="53">
         <v>216196.42707420976</v>
       </c>
       <c r="H31" s="78">
         <v>185944.21138440256</v>
       </c>
       <c r="I31" s="78">
         <v>185138.01371202362</v>
       </c>
       <c r="J31" s="78">
         <v>188737.7170840592</v>
       </c>
@@ -11675,63 +11768,66 @@
       <c r="AR31" s="72">
         <v>238551.43340585928</v>
       </c>
       <c r="AS31" s="72">
         <v>244018.57463961391</v>
       </c>
       <c r="AT31" s="72">
         <v>243953.89817356324</v>
       </c>
       <c r="AU31" s="72">
         <v>253666.54295221297</v>
       </c>
       <c r="AV31" s="72">
         <v>250695.00937427359</v>
       </c>
       <c r="AW31" s="72">
         <v>253832.74147618172</v>
       </c>
       <c r="AX31" s="72">
         <v>274013.81732893578</v>
       </c>
       <c r="AY31" s="72">
         <v>267274.64501461416</v>
       </c>
       <c r="AZ31" s="72">
-        <v>257784.8683820513</v>
+        <v>257760.16269728175</v>
       </c>
       <c r="BA31" s="72">
-        <v>272433.20538411452</v>
+        <v>272407.36063067889</v>
       </c>
       <c r="BB31" s="72">
         <v>293800.43383303133</v>
       </c>
       <c r="BC31" s="72">
         <v>301511.73576299695</v>
       </c>
-    </row>
-    <row r="32" spans="2:55" ht="13.8">
+      <c r="BD31" s="72">
+        <v>268152.66813108395</v>
+      </c>
+    </row>
+    <row r="32" spans="2:56" ht="13.8">
       <c r="B32" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="50"/>
       <c r="D32" s="53">
         <v>22338.697006636132</v>
       </c>
       <c r="E32" s="53">
         <v>27715.300636764281</v>
       </c>
       <c r="F32" s="53">
         <v>30813.747647116317</v>
       </c>
       <c r="G32" s="53">
         <v>34990.337972217421</v>
       </c>
       <c r="H32" s="78">
         <v>37233.9285694344</v>
       </c>
       <c r="I32" s="78">
         <v>37788.484550210203</v>
       </c>
       <c r="J32" s="78">
         <v>39754.952485262096</v>
       </c>
@@ -11837,63 +11933,66 @@
       <c r="AR32" s="72">
         <v>44117.86200545371</v>
       </c>
       <c r="AS32" s="72">
         <v>43573.112558041903</v>
       </c>
       <c r="AT32" s="72">
         <v>43954.805577637293</v>
       </c>
       <c r="AU32" s="72">
         <v>43917.309007396994</v>
       </c>
       <c r="AV32" s="72">
         <v>43730.968037307204</v>
       </c>
       <c r="AW32" s="72">
         <v>44164.539097686087</v>
       </c>
       <c r="AX32" s="72">
         <v>45000.454812233802</v>
       </c>
       <c r="AY32" s="72">
         <v>45115.90125083251</v>
       </c>
       <c r="AZ32" s="72">
-        <v>45041.330049056793</v>
+        <v>45211.566496848209</v>
       </c>
       <c r="BA32" s="72">
-        <v>44395.041346038503</v>
+        <v>44791.386249826908</v>
       </c>
       <c r="BB32" s="72">
-        <v>45394.371186915894</v>
+        <v>45864.790631967306</v>
       </c>
       <c r="BC32" s="72">
-        <v>46128.723024077299</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:55" ht="13.8">
+        <v>46931.842394639687</v>
+      </c>
+      <c r="BD32" s="72">
+        <v>46114.939602868486</v>
+      </c>
+    </row>
+    <row r="33" spans="2:56" ht="13.8">
       <c r="B33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="51"/>
       <c r="D33" s="52">
         <v>146148.4658607684</v>
       </c>
       <c r="E33" s="52">
         <v>152782.26432429449</v>
       </c>
       <c r="F33" s="52">
         <v>178393.40922265916</v>
       </c>
       <c r="G33" s="52">
         <v>161974.61238172627</v>
       </c>
       <c r="H33" s="77">
         <v>188581.18735036359</v>
       </c>
       <c r="I33" s="77">
         <v>195189.43813005614</v>
       </c>
       <c r="J33" s="77">
         <v>205482.9744154553</v>
       </c>
@@ -11999,63 +12098,66 @@
       <c r="AR33" s="71">
         <v>274039.35836161184</v>
       </c>
       <c r="AS33" s="71">
         <v>269534.50514023658</v>
       </c>
       <c r="AT33" s="71">
         <v>266774.52514145471</v>
       </c>
       <c r="AU33" s="71">
         <v>275617.37944110058</v>
       </c>
       <c r="AV33" s="71">
         <v>270224.7013866069</v>
       </c>
       <c r="AW33" s="71">
         <v>268978.37235698575</v>
       </c>
       <c r="AX33" s="71">
         <v>294469.14106176712</v>
       </c>
       <c r="AY33" s="71">
         <v>278576.70015323779</v>
       </c>
       <c r="AZ33" s="71">
-        <v>276038.93327449303</v>
+        <v>276039.53611992346</v>
       </c>
       <c r="BA33" s="71">
-        <v>277271.67080811702</v>
+        <v>277272.28683719365</v>
       </c>
       <c r="BB33" s="71">
-        <v>278189.24861626455</v>
+        <v>278191.64669779933</v>
       </c>
       <c r="BC33" s="71">
-        <v>293454.66874820774</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:55" ht="13.8">
+        <v>293506.90743320482</v>
+      </c>
+      <c r="BD33" s="71">
+        <v>280170.22865158494</v>
+      </c>
+    </row>
+    <row r="34" spans="2:56" ht="13.8">
       <c r="B34" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="48"/>
       <c r="D34" s="53">
         <v>88846.629548639219</v>
       </c>
       <c r="E34" s="53">
         <v>89252.855977354877</v>
       </c>
       <c r="F34" s="53">
         <v>100910.8189262214</v>
       </c>
       <c r="G34" s="53">
         <v>77691.597307826174</v>
       </c>
       <c r="H34" s="78">
         <v>95556.606828297707</v>
       </c>
       <c r="I34" s="78">
         <v>96573.721389735758</v>
       </c>
       <c r="J34" s="78">
         <v>102305.81264189396</v>
       </c>
@@ -12172,52 +12274,55 @@
       </c>
       <c r="AV34" s="72">
         <v>81065.188102518674</v>
       </c>
       <c r="AW34" s="72">
         <v>75446.694648997363</v>
       </c>
       <c r="AX34" s="72">
         <v>86025.461179447797</v>
       </c>
       <c r="AY34" s="72">
         <v>75902.997928242403</v>
       </c>
       <c r="AZ34" s="72">
         <v>71050.763143588701</v>
       </c>
       <c r="BA34" s="72">
         <v>75778.331274552038</v>
       </c>
       <c r="BB34" s="72">
         <v>84665.244818742533</v>
       </c>
       <c r="BC34" s="72">
         <v>96697.154473029135</v>
       </c>
-    </row>
-    <row r="35" spans="2:55" ht="13.8">
+      <c r="BD34" s="72">
+        <v>81314.958943524194</v>
+      </c>
+    </row>
+    <row r="35" spans="2:56" ht="13.8">
       <c r="B35" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="48"/>
       <c r="D35" s="53">
         <v>57301.836312129191</v>
       </c>
       <c r="E35" s="53">
         <v>63529.408346939621</v>
       </c>
       <c r="F35" s="53">
         <v>77482.59029643776</v>
       </c>
       <c r="G35" s="53">
         <v>84283.015073900111</v>
       </c>
       <c r="H35" s="78">
         <v>93024.580522065866</v>
       </c>
       <c r="I35" s="78">
         <v>98615.716740320378</v>
       </c>
       <c r="J35" s="78">
         <v>103177.16177356131</v>
       </c>
@@ -12323,63 +12428,66 @@
       <c r="AR35" s="72">
         <v>193866.91491491167</v>
       </c>
       <c r="AS35" s="72">
         <v>191106.98005538539</v>
       </c>
       <c r="AT35" s="72">
         <v>186513.33707223972</v>
       </c>
       <c r="AU35" s="72">
         <v>193082.01158479362</v>
       </c>
       <c r="AV35" s="72">
         <v>189159.51328408817</v>
       </c>
       <c r="AW35" s="72">
         <v>193531.67770798839</v>
       </c>
       <c r="AX35" s="72">
         <v>208443.67988231929</v>
       </c>
       <c r="AY35" s="72">
         <v>202673.70222499536</v>
       </c>
       <c r="AZ35" s="72">
-        <v>204988.17013090433</v>
+        <v>204988.77297633473</v>
       </c>
       <c r="BA35" s="72">
-        <v>201493.33953356498</v>
+        <v>201493.95556264158</v>
       </c>
       <c r="BB35" s="72">
-        <v>193524.00379752202</v>
+        <v>193526.40187905682</v>
       </c>
       <c r="BC35" s="72">
-        <v>196757.51427517858</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:55" ht="13.8">
+        <v>196809.75296017568</v>
+      </c>
+      <c r="BD35" s="72">
+        <v>198855.26970806072</v>
+      </c>
+    </row>
+    <row r="36" spans="2:56" ht="13.8">
       <c r="B36" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="51"/>
       <c r="D36" s="52">
         <v>56.702080038594147</v>
       </c>
       <c r="E36" s="52">
         <v>87.095680583811202</v>
       </c>
       <c r="F36" s="52">
         <v>94.777828439193385</v>
       </c>
       <c r="G36" s="52">
         <v>136.05066081384857</v>
       </c>
       <c r="H36" s="77">
         <v>90.167744097685031</v>
       </c>
       <c r="I36" s="77">
         <v>94.614507786448328</v>
       </c>
       <c r="J36" s="77">
         <v>130.04157990312808</v>
       </c>
@@ -12496,52 +12604,55 @@
       </c>
       <c r="AV36" s="71">
         <v>314.74770162099162</v>
       </c>
       <c r="AW36" s="71">
         <v>486.75931092356961</v>
       </c>
       <c r="AX36" s="71">
         <v>338.58097104305335</v>
       </c>
       <c r="AY36" s="71">
         <v>948.7170758418024</v>
       </c>
       <c r="AZ36" s="71">
         <v>1556.6631790689364</v>
       </c>
       <c r="BA36" s="71">
         <v>1240.920942742961</v>
       </c>
       <c r="BB36" s="71">
         <v>1293.6835536818835</v>
       </c>
       <c r="BC36" s="71">
         <v>1183.842183573744</v>
       </c>
-    </row>
-    <row r="37" spans="2:55" ht="13.8">
+      <c r="BD36" s="71">
+        <v>1436.8089772402493</v>
+      </c>
+    </row>
+    <row r="37" spans="2:56" ht="13.8">
       <c r="B37" s="44" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="51"/>
       <c r="D37" s="52">
         <v>121481.35839070051</v>
       </c>
       <c r="E37" s="52">
         <v>133648.04074176151</v>
       </c>
       <c r="F37" s="52">
         <v>142782.33059401775</v>
       </c>
       <c r="G37" s="52">
         <v>148425.19284806383</v>
       </c>
       <c r="H37" s="77">
         <v>146953.91806259396</v>
       </c>
       <c r="I37" s="77">
         <v>149693.81873827477</v>
       </c>
       <c r="J37" s="77">
         <v>151015.70811247308</v>
       </c>
@@ -12647,63 +12758,66 @@
       <c r="AR37" s="71">
         <v>164957.33997803199</v>
       </c>
       <c r="AS37" s="71">
         <v>161584.89394107871</v>
       </c>
       <c r="AT37" s="71">
         <v>162945.4608864745</v>
       </c>
       <c r="AU37" s="71">
         <v>169722.98169437103</v>
       </c>
       <c r="AV37" s="71">
         <v>170289.46998815931</v>
       </c>
       <c r="AW37" s="71">
         <v>169160.90953572703</v>
       </c>
       <c r="AX37" s="71">
         <v>173878.29967171504</v>
       </c>
       <c r="AY37" s="71">
         <v>177328.26493424855</v>
       </c>
       <c r="AZ37" s="71">
-        <v>180163.04336651173</v>
+        <v>179659.13154717721</v>
       </c>
       <c r="BA37" s="71">
-        <v>188015.38688782908</v>
+        <v>187508.5208286753</v>
       </c>
       <c r="BB37" s="71">
-        <v>188664.55098327345</v>
+        <v>188156.65773588285</v>
       </c>
       <c r="BC37" s="71">
-        <v>188842.60174936085</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:55" ht="13.8">
+        <v>189443.85947914227</v>
+      </c>
+      <c r="BD37" s="71">
+        <v>188409.24191674957</v>
+      </c>
+    </row>
+    <row r="38" spans="2:56" ht="13.8">
       <c r="B38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="48"/>
       <c r="D38" s="53">
         <v>691.37583957602556</v>
       </c>
       <c r="E38" s="53">
         <v>1567.9165203626178</v>
       </c>
       <c r="F38" s="53">
         <v>2126.4468358157224</v>
       </c>
       <c r="G38" s="53">
         <v>2036.9842881691434</v>
       </c>
       <c r="H38" s="78">
         <v>1649.5087832428012</v>
       </c>
       <c r="I38" s="78">
         <v>1570.8711550658011</v>
       </c>
       <c r="J38" s="78">
         <v>1926.609578997301</v>
       </c>
@@ -12809,63 +12923,66 @@
       <c r="AR38" s="72">
         <v>6461.2437409997037</v>
       </c>
       <c r="AS38" s="72">
         <v>5612.6203552653042</v>
       </c>
       <c r="AT38" s="72">
         <v>5477.6769684333003</v>
       </c>
       <c r="AU38" s="72">
         <v>5248.2757724759012</v>
       </c>
       <c r="AV38" s="72">
         <v>4418.0400233895971</v>
       </c>
       <c r="AW38" s="72">
         <v>4402.0314098903036</v>
       </c>
       <c r="AX38" s="72">
         <v>4394.3760033615008</v>
       </c>
       <c r="AY38" s="72">
         <v>4451.463545762901</v>
       </c>
       <c r="AZ38" s="72">
-        <v>4263.3890078515969</v>
+        <v>4097.917424664498</v>
       </c>
       <c r="BA38" s="72">
-        <v>4305.0684669079947</v>
+        <v>4136.6130953841994</v>
       </c>
       <c r="BB38" s="72">
-        <v>4944.2936141322034</v>
+        <v>4768.1813791970935</v>
       </c>
       <c r="BC38" s="72">
-        <v>5019.1388838552102</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:55" ht="13.8">
+        <v>5203.9329789597041</v>
+      </c>
+      <c r="BD38" s="72">
+        <v>4100.0316450681903</v>
+      </c>
+    </row>
+    <row r="39" spans="2:56" ht="13.8">
       <c r="B39" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="48"/>
       <c r="D39" s="53">
         <v>108142.74027949385</v>
       </c>
       <c r="E39" s="53">
         <v>118582.36148976308</v>
       </c>
       <c r="F39" s="53">
         <v>121362.96669556454</v>
       </c>
       <c r="G39" s="53">
         <v>126584.57935121265</v>
       </c>
       <c r="H39" s="78">
         <v>126484.61356710631</v>
       </c>
       <c r="I39" s="78">
         <v>127614.69662170284</v>
       </c>
       <c r="J39" s="78">
         <v>127471.23642540525</v>
       </c>
@@ -12971,63 +13088,66 @@
       <c r="AR39" s="72">
         <v>132607.81150762056</v>
       </c>
       <c r="AS39" s="72">
         <v>129880.7985760811</v>
       </c>
       <c r="AT39" s="72">
         <v>129567.79765083519</v>
       </c>
       <c r="AU39" s="72">
         <v>136187.42609691131</v>
       </c>
       <c r="AV39" s="72">
         <v>137049.23994531902</v>
       </c>
       <c r="AW39" s="72">
         <v>136784.62318966998</v>
       </c>
       <c r="AX39" s="72">
         <v>139786.85442182087</v>
       </c>
       <c r="AY39" s="72">
         <v>141314.89149868971</v>
       </c>
       <c r="AZ39" s="72">
-        <v>143588.14085596282</v>
+        <v>143245.50252527901</v>
       </c>
       <c r="BA39" s="72">
-        <v>148001.26384993986</v>
+        <v>147658.80153230668</v>
       </c>
       <c r="BB39" s="72">
-        <v>147008.81917690189</v>
+        <v>146672.59918966761</v>
       </c>
       <c r="BC39" s="72">
-        <v>146958.27333702645</v>
-[...2 lines deleted...]
-    <row r="40" spans="2:55" ht="13.8">
+        <v>147366.48406584046</v>
+      </c>
+      <c r="BD39" s="72">
+        <v>146806.82140054504</v>
+      </c>
+    </row>
+    <row r="40" spans="2:56" ht="13.8">
       <c r="B40" s="47" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="53">
         <v>5825.9481037220503</v>
       </c>
       <c r="E40" s="53">
         <v>7116.5976253257568</v>
       </c>
       <c r="F40" s="53">
         <v>8240.2936922703357</v>
       </c>
       <c r="G40" s="53">
         <v>9694.336227779022</v>
       </c>
       <c r="H40" s="78">
         <v>10312.359527250466</v>
       </c>
       <c r="I40" s="78">
         <v>10840.146113392817</v>
       </c>
       <c r="J40" s="78">
         <v>12564.862126921398</v>
       </c>
@@ -13144,52 +13264,55 @@
       </c>
       <c r="AV40" s="72">
         <v>15364.19083001935</v>
       </c>
       <c r="AW40" s="72">
         <v>14385.607563040016</v>
       </c>
       <c r="AX40" s="72">
         <v>15762.018169526978</v>
       </c>
       <c r="AY40" s="72">
         <v>18008.132314754781</v>
       </c>
       <c r="AZ40" s="72">
         <v>18468.323943925039</v>
       </c>
       <c r="BA40" s="72">
         <v>21525.609054423232</v>
       </c>
       <c r="BB40" s="72">
         <v>22078.110705219369</v>
       </c>
       <c r="BC40" s="72">
         <v>22684.315417382291</v>
       </c>
-    </row>
-    <row r="41" spans="2:55" ht="13.8">
+      <c r="BD40" s="72">
+        <v>23606.719492870405</v>
+      </c>
+    </row>
+    <row r="41" spans="2:56" ht="13.8">
       <c r="B41" s="47" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="48"/>
       <c r="D41" s="53">
         <v>6821.2941679085816</v>
       </c>
       <c r="E41" s="53">
         <v>6381.1651063100508</v>
       </c>
       <c r="F41" s="53">
         <v>11052.62337036715</v>
       </c>
       <c r="G41" s="53">
         <v>10109.29298090301</v>
       </c>
       <c r="H41" s="78">
         <v>8507.4361849944053</v>
       </c>
       <c r="I41" s="78">
         <v>9668.1048481133039</v>
       </c>
       <c r="J41" s="78">
         <v>9052.9999811491289</v>
       </c>
@@ -13295,63 +13418,66 @@
       <c r="AR41" s="72">
         <v>11774.661666630876</v>
       </c>
       <c r="AS41" s="72">
         <v>11428.618971281499</v>
       </c>
       <c r="AT41" s="72">
         <v>12546.520485086683</v>
       </c>
       <c r="AU41" s="72">
         <v>13168.798611500921</v>
       </c>
       <c r="AV41" s="72">
         <v>13457.999189431361</v>
       </c>
       <c r="AW41" s="72">
         <v>13588.647373126722</v>
       </c>
       <c r="AX41" s="72">
         <v>13935.051077005699</v>
       </c>
       <c r="AY41" s="72">
         <v>13553.777575041142</v>
       </c>
       <c r="AZ41" s="72">
-        <v>13843.189558772294</v>
+        <v>13847.387653308693</v>
       </c>
       <c r="BA41" s="72">
-        <v>14183.445516557995</v>
+        <v>14187.497146561196</v>
       </c>
       <c r="BB41" s="72">
-        <v>14633.327487019982</v>
+        <v>14637.766461798781</v>
       </c>
       <c r="BC41" s="72">
-        <v>14180.874111096888</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:55" ht="13.8">
+        <v>14189.127016959788</v>
+      </c>
+      <c r="BD41" s="72">
+        <v>13895.669378265939</v>
+      </c>
+    </row>
+    <row r="42" spans="2:56" ht="13.8">
       <c r="B42" s="59" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="45"/>
       <c r="D42" s="77">
         <v>-291061.58070062188</v>
       </c>
       <c r="E42" s="77">
         <v>-318272.23546320392</v>
       </c>
       <c r="F42" s="77">
         <v>-361224.09436543711</v>
       </c>
       <c r="G42" s="77">
         <v>-371432.6711958482</v>
       </c>
       <c r="H42" s="77">
         <v>-368219.82650099002</v>
       </c>
       <c r="I42" s="77">
         <v>-369874.97092657827</v>
       </c>
       <c r="J42" s="77">
         <v>-380860.07939527312</v>
       </c>
@@ -13457,63 +13583,66 @@
       <c r="AR42" s="71">
         <v>-254353.55083776894</v>
       </c>
       <c r="AS42" s="71">
         <v>-254226.15792281943</v>
       </c>
       <c r="AT42" s="71">
         <v>-251934.19593105422</v>
       </c>
       <c r="AU42" s="71">
         <v>-257886.67393132072</v>
       </c>
       <c r="AV42" s="71">
         <v>-247544.03046669162</v>
       </c>
       <c r="AW42" s="71">
         <v>-242336.02575512257</v>
       </c>
       <c r="AX42" s="71">
         <v>-268033.18091798201</v>
       </c>
       <c r="AY42" s="71">
         <v>-245676.93129396983</v>
       </c>
       <c r="AZ42" s="71">
-        <v>-226749.86739355233</v>
+        <v>-226470.70634172304</v>
       </c>
       <c r="BA42" s="71">
-        <v>-243978.43169786982</v>
+        <v>-243931.22122353408</v>
       </c>
       <c r="BB42" s="71">
-        <v>-261800.553875001</v>
+        <v>-261792.92931257826</v>
       </c>
       <c r="BC42" s="71">
-        <v>-272625.07658782823</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:55" ht="14.4" thickBot="1">
+        <v>-273437.57928850816</v>
+      </c>
+      <c r="BD42" s="71">
+        <v>-227632.58590336371</v>
+      </c>
+    </row>
+    <row r="43" spans="2:56" ht="14.4" thickBot="1">
       <c r="B43" s="60"/>
       <c r="C43" s="61"/>
       <c r="D43" s="77"/>
       <c r="E43" s="77"/>
       <c r="F43" s="77"/>
       <c r="G43" s="77"/>
       <c r="H43" s="78"/>
       <c r="I43" s="78"/>
       <c r="J43" s="78"/>
       <c r="K43" s="78"/>
       <c r="L43" s="72"/>
       <c r="M43" s="72"/>
       <c r="N43" s="72"/>
       <c r="O43" s="72"/>
       <c r="P43" s="72"/>
       <c r="Q43" s="72"/>
       <c r="R43" s="72"/>
       <c r="S43" s="78"/>
       <c r="T43" s="72"/>
       <c r="U43" s="72"/>
       <c r="V43" s="72"/>
       <c r="W43" s="72"/>
       <c r="X43" s="72"/>
       <c r="Y43" s="72"/>
       <c r="Z43" s="72"/>
@@ -13524,52 +13653,53 @@
       <c r="AE43" s="72"/>
       <c r="AF43" s="72"/>
       <c r="AG43" s="72"/>
       <c r="AH43" s="72"/>
       <c r="AI43" s="72"/>
       <c r="AJ43" s="72"/>
       <c r="AK43" s="72"/>
       <c r="AL43" s="72"/>
       <c r="AM43" s="72"/>
       <c r="AN43" s="72"/>
       <c r="AO43" s="72"/>
       <c r="AP43" s="72"/>
       <c r="AQ43" s="72"/>
       <c r="AR43" s="72"/>
       <c r="AS43" s="72"/>
       <c r="AT43" s="72"/>
       <c r="AU43" s="72"/>
       <c r="AV43" s="72"/>
       <c r="AW43" s="72"/>
       <c r="AX43" s="72"/>
       <c r="AY43" s="72"/>
       <c r="AZ43" s="72"/>
       <c r="BA43" s="72"/>
       <c r="BB43" s="72"/>
       <c r="BC43" s="72"/>
-    </row>
-    <row r="44" spans="2:55" ht="13.8">
+      <c r="BD43" s="72"/>
+    </row>
+    <row r="44" spans="2:56" ht="13.8">
       <c r="B44" s="62" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="63"/>
       <c r="D44" s="64"/>
       <c r="E44" s="64"/>
       <c r="F44" s="64"/>
       <c r="G44" s="64"/>
       <c r="H44" s="81"/>
       <c r="I44" s="81"/>
       <c r="J44" s="81"/>
       <c r="K44" s="81">
         <v>0</v>
       </c>
       <c r="L44" s="82"/>
       <c r="M44" s="82"/>
       <c r="N44" s="82"/>
       <c r="O44" s="82"/>
       <c r="P44" s="82"/>
       <c r="Q44" s="82"/>
       <c r="R44" s="82"/>
       <c r="S44" s="81"/>
       <c r="T44" s="82"/>
       <c r="U44" s="82"/>
       <c r="V44" s="82"/>
@@ -13584,52 +13714,53 @@
       <c r="AE44" s="82"/>
       <c r="AF44" s="82"/>
       <c r="AG44" s="82"/>
       <c r="AH44" s="82"/>
       <c r="AI44" s="82"/>
       <c r="AJ44" s="82"/>
       <c r="AK44" s="82"/>
       <c r="AL44" s="82"/>
       <c r="AM44" s="82"/>
       <c r="AN44" s="82"/>
       <c r="AO44" s="82"/>
       <c r="AP44" s="82"/>
       <c r="AQ44" s="82"/>
       <c r="AR44" s="82"/>
       <c r="AS44" s="82"/>
       <c r="AT44" s="82"/>
       <c r="AU44" s="82"/>
       <c r="AV44" s="82"/>
       <c r="AW44" s="82"/>
       <c r="AX44" s="82"/>
       <c r="AY44" s="82"/>
       <c r="AZ44" s="82"/>
       <c r="BA44" s="82"/>
       <c r="BB44" s="82"/>
       <c r="BC44" s="82"/>
-    </row>
-    <row r="45" spans="2:55" ht="13.8">
+      <c r="BD44" s="82"/>
+    </row>
+    <row r="45" spans="2:56" ht="13.8">
       <c r="B45" s="41" t="s">
         <v>84</v>
       </c>
       <c r="C45" s="42"/>
       <c r="D45" s="77">
         <v>-154062.80990463731</v>
       </c>
       <c r="E45" s="77">
         <v>-178600.1260316741</v>
       </c>
       <c r="F45" s="77">
         <v>-199233.56263361458</v>
       </c>
       <c r="G45" s="77">
         <v>-211448.84119564202</v>
       </c>
       <c r="H45" s="77">
         <v>-189203.09604114178</v>
       </c>
       <c r="I45" s="77">
         <v>-187238.345150129</v>
       </c>
       <c r="J45" s="77">
         <v>-191999.66316866368</v>
       </c>
@@ -13735,63 +13866,66 @@
       <c r="AR45" s="71">
         <v>-167581.89379696778</v>
       </c>
       <c r="AS45" s="71">
         <v>-171983.86922712086</v>
       </c>
       <c r="AT45" s="71">
         <v>-171141.07469094091</v>
       </c>
       <c r="AU45" s="71">
         <v>-176506.43994165817</v>
       </c>
       <c r="AV45" s="71">
         <v>-172449.13543847663</v>
       </c>
       <c r="AW45" s="71">
         <v>-173974.27367808245</v>
       </c>
       <c r="AX45" s="71">
         <v>-189163.47093794783</v>
       </c>
       <c r="AY45" s="71">
         <v>-182364.56894258549</v>
       </c>
       <c r="AZ45" s="71">
-        <v>-170355.17632332124</v>
+        <v>-170498.10908490434</v>
       </c>
       <c r="BA45" s="71">
-        <v>-179892.6702888608</v>
+        <v>-180262.15823787486</v>
       </c>
       <c r="BB45" s="71">
-        <v>-199297.59405028936</v>
+        <v>-199767.2667186106</v>
       </c>
       <c r="BC45" s="71">
-        <v>-203901.03207302536</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:55" ht="13.8">
+        <v>-204704.5853904245</v>
+      </c>
+      <c r="BD45" s="71">
+        <v>-170139.20517176151</v>
+      </c>
+    </row>
+    <row r="46" spans="2:56" ht="13.8">
       <c r="B46" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="65"/>
       <c r="D46" s="52">
         <v>6672.2488124781012</v>
       </c>
       <c r="E46" s="52">
         <v>6203.6036455353678</v>
       </c>
       <c r="F46" s="52">
         <v>12400.961475525904</v>
       </c>
       <c r="G46" s="52">
         <v>19350.255337929011</v>
       </c>
       <c r="H46" s="77">
         <v>21785.636780268498</v>
       </c>
       <c r="I46" s="77">
         <v>23589.564968586554</v>
       </c>
       <c r="J46" s="77">
         <v>23938.541107887446</v>
       </c>
@@ -13897,63 +14031,66 @@
       <c r="AR46" s="71">
         <v>108682.03931178278</v>
       </c>
       <c r="AS46" s="71">
         <v>109406.36612991584</v>
       </c>
       <c r="AT46" s="71">
         <v>110639.02529397279</v>
       </c>
       <c r="AU46" s="71">
         <v>115104.11117667984</v>
       </c>
       <c r="AV46" s="71">
         <v>115976.70169195331</v>
       </c>
       <c r="AW46" s="71">
         <v>119020.59752177016</v>
       </c>
       <c r="AX46" s="71">
         <v>124806.46578307767</v>
       </c>
       <c r="AY46" s="71">
         <v>125082.97517192223</v>
       </c>
       <c r="AZ46" s="71">
-        <v>127643.87284906517</v>
+        <v>127658.870850504</v>
       </c>
       <c r="BA46" s="71">
-        <v>133115.7649775545</v>
+        <v>133129.17717889324</v>
       </c>
       <c r="BB46" s="71">
-        <v>136303.4647112157</v>
+        <v>136316.61148794583</v>
       </c>
       <c r="BC46" s="71">
-        <v>140236.38813420793</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:55" ht="13.8">
+        <v>140247.97320867117</v>
+      </c>
+      <c r="BD46" s="71">
+        <v>140793.06842394813</v>
+      </c>
+    </row>
+    <row r="47" spans="2:56" ht="13.8">
       <c r="B47" s="47" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="66"/>
       <c r="D47" s="53">
         <v>9955.8194145971884</v>
       </c>
       <c r="E47" s="53">
         <v>9795.9868788953663</v>
       </c>
       <c r="F47" s="53">
         <v>12105.520492515985</v>
       </c>
       <c r="G47" s="53">
         <v>19075.138289423769</v>
       </c>
       <c r="H47" s="78">
         <v>21256.541197547449</v>
       </c>
       <c r="I47" s="78">
         <v>22751.126603247973</v>
       </c>
       <c r="J47" s="78">
         <v>23519.840348491656</v>
       </c>
@@ -14059,63 +14196,66 @@
       <c r="AR47" s="72">
         <v>75299.52738243794</v>
       </c>
       <c r="AS47" s="72">
         <v>74983.374346786441</v>
       </c>
       <c r="AT47" s="72">
         <v>74863.089325859153</v>
       </c>
       <c r="AU47" s="72">
         <v>77464.263997348782</v>
       </c>
       <c r="AV47" s="72">
         <v>77575.491612177502</v>
       </c>
       <c r="AW47" s="72">
         <v>78180.727541146145</v>
       </c>
       <c r="AX47" s="72">
         <v>81741.424688569285</v>
       </c>
       <c r="AY47" s="72">
         <v>81625.476029432277</v>
       </c>
       <c r="AZ47" s="72">
-        <v>83127.878395606705</v>
+        <v>83130.476397045524</v>
       </c>
       <c r="BA47" s="72">
-        <v>85901.88953454305</v>
+        <v>85902.901735881795</v>
       </c>
       <c r="BB47" s="72">
-        <v>87805.44363065646</v>
+        <v>87806.190407386588</v>
       </c>
       <c r="BC47" s="72">
-        <v>90871.663005438575</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:55" ht="13.8">
+        <v>90871.84990943782</v>
+      </c>
+      <c r="BD47" s="72">
+        <v>91149.912075020882</v>
+      </c>
+    </row>
+    <row r="48" spans="2:56" ht="13.8">
       <c r="B48" s="47" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="67"/>
       <c r="D48" s="53">
         <v>-3283.5706021190872</v>
       </c>
       <c r="E48" s="53">
         <v>-3592.3832333599985</v>
       </c>
       <c r="F48" s="53">
         <v>295.44098300991936</v>
       </c>
       <c r="G48" s="53">
         <v>275.11704850524075</v>
       </c>
       <c r="H48" s="78">
         <v>529.09558272104732</v>
       </c>
       <c r="I48" s="78">
         <v>838.43836533858121</v>
       </c>
       <c r="J48" s="78">
         <v>418.70075939578965</v>
       </c>
@@ -14221,63 +14361,66 @@
       <c r="AR48" s="72">
         <v>33382.51192934483</v>
       </c>
       <c r="AS48" s="72">
         <v>34422.991783129401</v>
       </c>
       <c r="AT48" s="72">
         <v>35775.935968113641</v>
       </c>
       <c r="AU48" s="72">
         <v>37639.84717933106</v>
       </c>
       <c r="AV48" s="72">
         <v>38401.210079775803</v>
       </c>
       <c r="AW48" s="72">
         <v>40839.869980624018</v>
       </c>
       <c r="AX48" s="72">
         <v>43065.041094508393</v>
       </c>
       <c r="AY48" s="72">
         <v>43457.499142489949</v>
       </c>
       <c r="AZ48" s="72">
-        <v>44515.994453458472</v>
+        <v>44528.394453458473</v>
       </c>
       <c r="BA48" s="72">
-        <v>47213.87544301145</v>
+        <v>47226.275443011444</v>
       </c>
       <c r="BB48" s="72">
-        <v>48498.021080559243</v>
+        <v>48510.421080559237</v>
       </c>
       <c r="BC48" s="72">
-        <v>49364.725128769351</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:55" ht="13.8">
+        <v>49376.123299233346</v>
+      </c>
+      <c r="BD48" s="72">
+        <v>49643.156348927267</v>
+      </c>
+    </row>
+    <row r="49" spans="2:56" ht="13.8">
       <c r="B49" s="44" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="68"/>
       <c r="D49" s="52">
         <v>160735.0587171154</v>
       </c>
       <c r="E49" s="52">
         <v>184803.72967720946</v>
       </c>
       <c r="F49" s="52">
         <v>211634.52410914048</v>
       </c>
       <c r="G49" s="52">
         <v>230799.09653357102</v>
       </c>
       <c r="H49" s="77">
         <v>210988.73282141029</v>
       </c>
       <c r="I49" s="77">
         <v>210827.91011871555</v>
       </c>
       <c r="J49" s="77">
         <v>215938.20427655111</v>
       </c>
@@ -14383,63 +14526,66 @@
       <c r="AR49" s="71">
         <v>276263.93310875056</v>
       </c>
       <c r="AS49" s="71">
         <v>281390.2353570367</v>
       </c>
       <c r="AT49" s="71">
         <v>281780.09998491372</v>
       </c>
       <c r="AU49" s="71">
         <v>291610.55111833801</v>
       </c>
       <c r="AV49" s="71">
         <v>288425.83713042992</v>
       </c>
       <c r="AW49" s="71">
         <v>292994.87119985261</v>
       </c>
       <c r="AX49" s="71">
         <v>313969.9367210255</v>
       </c>
       <c r="AY49" s="71">
         <v>307447.54411450773</v>
       </c>
       <c r="AZ49" s="71">
-        <v>297999.04917238641</v>
+        <v>298156.97993540834</v>
       </c>
       <c r="BA49" s="71">
-        <v>313008.4352664153</v>
+        <v>313391.3354167681</v>
       </c>
       <c r="BB49" s="71">
-        <v>335601.05876150506</v>
+        <v>336083.87820655643</v>
       </c>
       <c r="BC49" s="71">
-        <v>344137.42020723328</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:55" ht="13.8">
+        <v>344952.55859909568</v>
+      </c>
+      <c r="BD49" s="71">
+        <v>310932.27359570964</v>
+      </c>
+    </row>
+    <row r="50" spans="2:56" ht="13.8">
       <c r="B50" s="47" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="66"/>
       <c r="D50" s="53">
         <v>150614.11560601435</v>
       </c>
       <c r="E50" s="53">
         <v>170495.24796838412</v>
       </c>
       <c r="F50" s="53">
         <v>193175.08245562081</v>
       </c>
       <c r="G50" s="53">
         <v>208807.1605868921</v>
       </c>
       <c r="H50" s="78">
         <v>185621.37609063435</v>
       </c>
       <c r="I50" s="78">
         <v>184852.89944139999</v>
       </c>
       <c r="J50" s="78">
         <v>188455.6071629503</v>
       </c>
@@ -14545,63 +14691,66 @@
       <c r="AR50" s="72">
         <v>237589.03666152174</v>
       </c>
       <c r="AS50" s="72">
         <v>243089.88488158357</v>
       </c>
       <c r="AT50" s="72">
         <v>243058.47795557015</v>
       </c>
       <c r="AU50" s="72">
         <v>252800.69821837009</v>
       </c>
       <c r="AV50" s="72">
         <v>249811.84895064682</v>
       </c>
       <c r="AW50" s="72">
         <v>252987.60896626161</v>
       </c>
       <c r="AX50" s="72">
         <v>273137.64554270438</v>
       </c>
       <c r="AY50" s="72">
         <v>266515.56397414423</v>
       </c>
       <c r="AZ50" s="72">
-        <v>257132.46254995262</v>
+        <v>257107.75686518312</v>
       </c>
       <c r="BA50" s="72">
-        <v>271820.60529631801</v>
+        <v>271794.76054288237</v>
       </c>
       <c r="BB50" s="72">
         <v>293212.99906909396</v>
       </c>
       <c r="BC50" s="72">
         <v>300930.12817513791</v>
       </c>
-    </row>
-    <row r="51" spans="2:55" ht="13.8">
+      <c r="BD50" s="72">
+        <v>267524.88292289246</v>
+      </c>
+    </row>
+    <row r="51" spans="2:56" ht="13.8">
       <c r="B51" s="47" t="s">
         <v>87</v>
       </c>
       <c r="C51" s="67"/>
       <c r="D51" s="53">
         <v>10120.943111101045</v>
       </c>
       <c r="E51" s="53">
         <v>14308.481708825333</v>
       </c>
       <c r="F51" s="53">
         <v>18459.441653519654</v>
       </c>
       <c r="G51" s="53">
         <v>21991.935946678928</v>
       </c>
       <c r="H51" s="78">
         <v>25367.356730775929</v>
       </c>
       <c r="I51" s="78">
         <v>25975.010677315571</v>
       </c>
       <c r="J51" s="78">
         <v>27482.597113600805</v>
       </c>
@@ -14707,63 +14856,66 @@
       <c r="AR51" s="72">
         <v>38674.896447228813</v>
       </c>
       <c r="AS51" s="72">
         <v>38300.350475453102</v>
       </c>
       <c r="AT51" s="72">
         <v>38721.622029343591</v>
       </c>
       <c r="AU51" s="72">
         <v>38809.852899967897</v>
       </c>
       <c r="AV51" s="72">
         <v>38613.988179783104</v>
       </c>
       <c r="AW51" s="72">
         <v>40007.262233590984</v>
       </c>
       <c r="AX51" s="72">
         <v>40832.291178321102</v>
       </c>
       <c r="AY51" s="72">
         <v>40931.980140363514</v>
       </c>
       <c r="AZ51" s="72">
-        <v>40866.586622433795</v>
+        <v>41049.223070225213</v>
       </c>
       <c r="BA51" s="72">
-        <v>41187.829970097308</v>
+        <v>41596.574873885707</v>
       </c>
       <c r="BB51" s="72">
-        <v>42388.059692411094</v>
+        <v>42870.8791374625</v>
       </c>
       <c r="BC51" s="72">
-        <v>43207.2920320954</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:55" ht="14.4" thickBot="1">
+        <v>44022.43042395779</v>
+      </c>
+      <c r="BD51" s="72">
+        <v>43407.390672817193</v>
+      </c>
+    </row>
+    <row r="52" spans="2:56" ht="14.4" thickBot="1">
       <c r="B52" s="60"/>
       <c r="C52" s="61"/>
       <c r="D52" s="69"/>
       <c r="E52" s="69"/>
       <c r="F52" s="69"/>
       <c r="G52" s="69"/>
       <c r="H52" s="69"/>
       <c r="I52" s="79"/>
       <c r="J52" s="73"/>
       <c r="K52" s="80"/>
       <c r="L52" s="73"/>
       <c r="M52" s="73"/>
       <c r="N52" s="73"/>
       <c r="O52" s="73"/>
       <c r="P52" s="73"/>
       <c r="Q52" s="73"/>
       <c r="R52" s="73"/>
       <c r="S52" s="79"/>
       <c r="T52" s="73"/>
       <c r="U52" s="73"/>
       <c r="V52" s="73"/>
       <c r="W52" s="73"/>
       <c r="X52" s="73"/>
       <c r="Y52" s="73"/>
       <c r="Z52" s="73"/>
@@ -14774,108 +14926,111 @@
       <c r="AE52" s="73"/>
       <c r="AF52" s="73"/>
       <c r="AG52" s="73"/>
       <c r="AH52" s="73"/>
       <c r="AI52" s="73"/>
       <c r="AJ52" s="73"/>
       <c r="AK52" s="73"/>
       <c r="AL52" s="73"/>
       <c r="AM52" s="73"/>
       <c r="AN52" s="73"/>
       <c r="AO52" s="73"/>
       <c r="AP52" s="73"/>
       <c r="AQ52" s="73"/>
       <c r="AR52" s="73"/>
       <c r="AS52" s="73"/>
       <c r="AT52" s="73"/>
       <c r="AU52" s="73"/>
       <c r="AV52" s="73"/>
       <c r="AW52" s="73"/>
       <c r="AX52" s="73"/>
       <c r="AY52" s="73"/>
       <c r="AZ52" s="73"/>
       <c r="BA52" s="73"/>
       <c r="BB52" s="73"/>
       <c r="BC52" s="73"/>
-    </row>
-[...2 lines deleted...]
-        <v>94</v>
+      <c r="BD52" s="73"/>
+    </row>
+    <row r="53" spans="2:56" ht="13.8">
+      <c r="B53" s="90" t="s">
+        <v>104</v>
       </c>
       <c r="C53" s="37"/>
       <c r="D53" s="37"/>
       <c r="E53" s="37"/>
       <c r="F53" s="37"/>
       <c r="G53" s="37"/>
       <c r="H53" s="37"/>
       <c r="I53" s="37"/>
       <c r="J53" s="37"/>
       <c r="K53" s="37"/>
       <c r="L53" s="37"/>
     </row>
-    <row r="54" spans="2:55" ht="14.4">
+    <row r="54" spans="2:56" ht="14.4">
       <c r="B54" s="70" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="37"/>
       <c r="G54" s="37"/>
       <c r="H54" s="37"/>
       <c r="I54" s="37"/>
       <c r="J54" s="37"/>
       <c r="K54" s="37"/>
       <c r="L54" s="37"/>
     </row>
-    <row r="55" spans="2:55" ht="13.8">
-      <c r="B55" s="37"/>
+    <row r="55" spans="2:56" ht="14.4">
+      <c r="B55" s="70" t="s">
+        <v>95</v>
+      </c>
       <c r="C55" s="37"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
       <c r="L55" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:K7"/>
+    <mergeCell ref="X6:BD6"/>
     <mergeCell ref="L7:O7"/>
-    <mergeCell ref="X6:BC6"/>
     <mergeCell ref="P7:S7"/>
     <mergeCell ref="T7:W7"/>
     <mergeCell ref="X7:AA7"/>
     <mergeCell ref="AB7:AE7"/>
     <mergeCell ref="AF7:AI7"/>
     <mergeCell ref="AJ7:AM7"/>
     <mergeCell ref="AN7:AQ7"/>
     <mergeCell ref="AR7:AU7"/>
     <mergeCell ref="AV7:AY7"/>
     <mergeCell ref="AZ7:BC7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">