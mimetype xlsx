--- v1 (2026-08-25)
+++ v2 (2026-10-26)
@@ -2,74 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B864B1B-42DA-429A-83E6-07EE04968F3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0283CD01-6387-4441-BE90-0C72CF7D61D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I I I P (Report BPM5)" sheetId="1" r:id="rId1"/>
     <sheet name="Report BPM6 link valued" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Report BPM6 link valued'!$A$3:$AA$54</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="105">
   <si>
     <t>INDONESIA'S INTERNATIONAL INVESTMENT POSITION</t>
   </si>
   <si>
     <t>(in million USD)1</t>
   </si>
   <si>
     <t>SDDS Data and Category</t>
   </si>
   <si>
     <t>A.  Assets</t>
   </si>
   <si>
     <t>1. Direct investment abroad</t>
   </si>
   <si>
     <t>1.1. Equity capital and reinvested earnings</t>
   </si>
   <si>
     <t xml:space="preserve">Claims on affiliated enterprises </t>
   </si>
   <si>
     <t xml:space="preserve">Liabilities to affiliated enterprises(-) </t>
   </si>
   <si>
@@ -330,68 +343,68 @@
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>* Provisional figures</t>
   </si>
   <si>
     <t>** Very provisional figures</t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>(in million USD)</t>
   </si>
   <si>
     <t>Q1*</t>
   </si>
   <si>
     <t>Q2*</t>
   </si>
   <si>
     <t>Q3*</t>
   </si>
   <si>
-    <t>Q1**</t>
-[...1 lines deleted...]
-  <si>
     <t>Q4*</t>
   </si>
   <si>
-    <t>Last Update  :  10/06/2026</t>
+    <t>Notes:</t>
   </si>
   <si>
-    <t>Notes:</t>
+    <t>Last Update  :  09/09/2026</t>
+  </si>
+  <si>
+    <t>Q2**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
   <fonts count="40">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -809,51 +822,51 @@
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1214,113 +1227,98 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="27" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="30" borderId="24" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="32" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="33" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="33" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="33" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1336,152 +1334,149 @@
     <xf numFmtId="0" fontId="30" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="30" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="35" fillId="33" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="22" fontId="2" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="36" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="37" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="7" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="37" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="38" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="33" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="38" applyFont="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="38" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="38" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="36" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="19" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="20" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="21" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="22" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="23" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="36" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="37" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1806,51 +1801,51 @@
       <xdr:col>5</xdr:col>
       <xdr:colOff>1838325</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>7272</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5192" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000048140000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5962650" y="57150"/>
           <a:ext cx="0" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -2157,159 +2152,159 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S156"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="D1" workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="1.33203125" style="17" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="17"/>
+    <col min="1" max="1" width="1.36328125" style="17" customWidth="1"/>
+    <col min="2" max="3" width="3.36328125" style="17" customWidth="1"/>
+    <col min="4" max="4" width="7.453125" style="17" customWidth="1"/>
+    <col min="5" max="5" width="3.08984375" style="17" customWidth="1"/>
+    <col min="6" max="6" width="42.6328125" style="17" customWidth="1"/>
+    <col min="7" max="15" width="9.6328125" style="17" customWidth="1"/>
+    <col min="16" max="16384" width="9.08984375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="34" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:19" s="34" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A1" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="98"/>
-[...6 lines deleted...]
-      <c r="A2" s="98" t="s">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+    </row>
+    <row r="2" spans="1:19" s="34" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="97" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="98"/>
-[...3 lines deleted...]
-      <c r="F2" s="98"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
     </row>
     <row r="3" spans="1:19" ht="27.75" customHeight="1">
-      <c r="B3" s="99" t="s">
-[...14 lines deleted...]
-      <c r="O3" s="99"/>
+      <c r="B3" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
     </row>
     <row r="4" spans="1:19" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B4" s="100" t="s">
+      <c r="B4" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="100"/>
-[...11 lines deleted...]
-      <c r="O4" s="100"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="99"/>
+      <c r="O4" s="99"/>
     </row>
     <row r="5" spans="1:19" s="28" customFormat="1" ht="23.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B5" s="107" t="s">
+      <c r="B5" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="107"/>
-[...2 lines deleted...]
-      <c r="F5" s="107"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="106"/>
+      <c r="E5" s="106"/>
+      <c r="F5" s="106"/>
       <c r="G5" s="32">
         <v>2001</v>
       </c>
       <c r="H5" s="32">
         <v>2002</v>
       </c>
       <c r="I5" s="32">
         <v>2003</v>
       </c>
       <c r="J5" s="32">
         <v>2004</v>
       </c>
       <c r="K5" s="32">
         <v>2005</v>
       </c>
       <c r="L5" s="32">
         <v>2006</v>
       </c>
       <c r="M5" s="32">
         <v>2007</v>
       </c>
       <c r="N5" s="32">
         <v>2008</v>
       </c>
       <c r="O5" s="32">
         <v>2009</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="15" thickTop="1">
-      <c r="B6" s="108"/>
-[...3 lines deleted...]
-      <c r="F6" s="110"/>
+      <c r="B6" s="107"/>
+      <c r="C6" s="108"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="109"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
     </row>
     <row r="7" spans="1:19">
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="16"/>
       <c r="F7" s="5"/>
       <c r="G7" s="6">
         <v>41872</v>
       </c>
       <c r="H7" s="6">
         <v>49405</v>
       </c>
       <c r="I7" s="6">
@@ -7826,280 +7821,282 @@
       </c>
       <c r="F156" s="33" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.16" right="0.16" top="0.35" bottom="0.39" header="0.39" footer="0.39"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;R&amp;6&amp;F    &amp;D    &amp;T    </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:BD55"/>
+  <dimension ref="A1:BE55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="AV9" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="AO9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="BF10" sqref="BF10"/>
+      <selection pane="bottomRight" activeCell="BG14" sqref="BG14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="2" width="9.109375" style="34"/>
-[...1 lines deleted...]
-    <col min="4" max="11" width="11.5546875" style="34" customWidth="1"/>
+    <col min="1" max="2" width="9.08984375" style="34"/>
+    <col min="3" max="3" width="36.453125" style="34" customWidth="1"/>
+    <col min="4" max="11" width="11.54296875" style="34" customWidth="1"/>
     <col min="12" max="12" width="10" style="34" customWidth="1"/>
-    <col min="13" max="14" width="12.33203125" style="34" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="57" max="16384" width="9.109375" style="34"/>
+    <col min="13" max="14" width="12.36328125" style="34" customWidth="1"/>
+    <col min="15" max="15" width="12.453125" style="34" customWidth="1"/>
+    <col min="16" max="28" width="9.54296875" style="34" bestFit="1" customWidth="1"/>
+    <col min="29" max="57" width="9.54296875" style="34" customWidth="1"/>
+    <col min="58" max="16384" width="9.08984375" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:57" ht="20.149999999999999" customHeight="1">
+      <c r="A1" s="97" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="98"/>
-[...6 lines deleted...]
-      <c r="A2" s="98" t="s">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+    </row>
+    <row r="2" spans="1:57" ht="20.149999999999999" customHeight="1">
+      <c r="A2" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="98"/>
-[...17 lines deleted...]
-      <c r="K3" s="99"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+    </row>
+    <row r="3" spans="1:57" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="B3" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
     </row>
-    <row r="4" spans="1:56" s="17" customFormat="1" ht="23.25" customHeight="1">
-      <c r="B4" s="100" t="s">
+    <row r="4" spans="1:57" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="B4" s="99" t="s">
         <v>97</v>
       </c>
-      <c r="C4" s="100"/>
-[...7 lines deleted...]
-      <c r="K4" s="100"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
       <c r="L4" s="36"/>
       <c r="M4" s="36"/>
       <c r="N4" s="36"/>
       <c r="O4" s="36"/>
     </row>
-    <row r="6" spans="1:56" ht="14.4" thickBot="1">
+    <row r="6" spans="1:57" ht="14.5" thickBot="1">
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="T6" s="80"/>
       <c r="U6" s="80"/>
       <c r="V6" s="80"/>
       <c r="W6" s="80"/>
-      <c r="X6" s="91" t="s">
+      <c r="X6" s="96" t="s">
         <v>103</v>
       </c>
-      <c r="Y6" s="91"/>
-[...33 lines deleted...]
-      <c r="B7" s="101" t="s">
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="96"/>
+      <c r="AA6" s="96"/>
+      <c r="AB6" s="96"/>
+      <c r="AC6" s="96"/>
+      <c r="AD6" s="96"/>
+      <c r="AE6" s="96"/>
+      <c r="AF6" s="96"/>
+      <c r="AG6" s="96"/>
+      <c r="AH6" s="96"/>
+      <c r="AI6" s="96"/>
+      <c r="AJ6" s="96"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="96"/>
+      <c r="AM6" s="96"/>
+      <c r="AN6" s="96"/>
+      <c r="AO6" s="96"/>
+      <c r="AP6" s="96"/>
+      <c r="AQ6" s="96"/>
+      <c r="AR6" s="96"/>
+      <c r="AS6" s="96"/>
+      <c r="AT6" s="96"/>
+      <c r="AU6" s="96"/>
+      <c r="AV6" s="96"/>
+      <c r="AW6" s="96"/>
+      <c r="AX6" s="96"/>
+      <c r="AY6" s="96"/>
+      <c r="AZ6" s="96"/>
+      <c r="BA6" s="96"/>
+      <c r="BB6" s="96"/>
+      <c r="BC6" s="96"/>
+      <c r="BD6" s="96"/>
+      <c r="BE6" s="96"/>
+    </row>
+    <row r="7" spans="1:57" ht="14.5" thickBot="1">
+      <c r="B7" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="102"/>
-      <c r="D7" s="105">
+      <c r="C7" s="101"/>
+      <c r="D7" s="104">
         <v>2010</v>
       </c>
-      <c r="E7" s="105">
+      <c r="E7" s="104">
         <v>2011</v>
       </c>
-      <c r="F7" s="105">
+      <c r="F7" s="104">
         <v>2012</v>
       </c>
-      <c r="G7" s="105">
+      <c r="G7" s="104">
         <v>2013</v>
       </c>
-      <c r="H7" s="92">
+      <c r="H7" s="90">
         <v>2014</v>
       </c>
-      <c r="I7" s="93"/>
-[...2 lines deleted...]
-      <c r="L7" s="92">
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="90">
         <v>2015</v>
       </c>
-      <c r="M7" s="93"/>
-[...2 lines deleted...]
-      <c r="P7" s="92">
+      <c r="M7" s="91"/>
+      <c r="N7" s="91"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="90">
         <v>2016</v>
       </c>
-      <c r="Q7" s="93"/>
-[...2 lines deleted...]
-      <c r="T7" s="95">
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="93">
         <v>2017</v>
       </c>
-      <c r="U7" s="96"/>
-[...2 lines deleted...]
-      <c r="X7" s="95">
+      <c r="U7" s="94"/>
+      <c r="V7" s="94"/>
+      <c r="W7" s="94"/>
+      <c r="X7" s="93">
         <v>2018</v>
       </c>
-      <c r="Y7" s="96"/>
-[...2 lines deleted...]
-      <c r="AB7" s="95">
+      <c r="Y7" s="94"/>
+      <c r="Z7" s="94"/>
+      <c r="AA7" s="95"/>
+      <c r="AB7" s="93">
         <v>2019</v>
       </c>
-      <c r="AC7" s="96"/>
-[...2 lines deleted...]
-      <c r="AF7" s="95">
+      <c r="AC7" s="94"/>
+      <c r="AD7" s="94"/>
+      <c r="AE7" s="94"/>
+      <c r="AF7" s="93">
         <v>2020</v>
       </c>
-      <c r="AG7" s="96"/>
-[...2 lines deleted...]
-      <c r="AJ7" s="95">
+      <c r="AG7" s="94"/>
+      <c r="AH7" s="94"/>
+      <c r="AI7" s="94"/>
+      <c r="AJ7" s="93">
         <v>2021</v>
       </c>
-      <c r="AK7" s="96"/>
-[...2 lines deleted...]
-      <c r="AN7" s="95">
+      <c r="AK7" s="94"/>
+      <c r="AL7" s="94"/>
+      <c r="AM7" s="94"/>
+      <c r="AN7" s="93">
         <v>2022</v>
       </c>
-      <c r="AO7" s="96"/>
-[...2 lines deleted...]
-      <c r="AR7" s="95">
+      <c r="AO7" s="94"/>
+      <c r="AP7" s="94"/>
+      <c r="AQ7" s="94"/>
+      <c r="AR7" s="93">
         <v>2023</v>
       </c>
-      <c r="AS7" s="96"/>
-[...2 lines deleted...]
-      <c r="AV7" s="95">
+      <c r="AS7" s="94"/>
+      <c r="AT7" s="94"/>
+      <c r="AU7" s="94"/>
+      <c r="AV7" s="93">
         <v>2024</v>
       </c>
-      <c r="AW7" s="96"/>
-[...2 lines deleted...]
-      <c r="AZ7" s="95">
+      <c r="AW7" s="94"/>
+      <c r="AX7" s="94"/>
+      <c r="AY7" s="94"/>
+      <c r="AZ7" s="93">
         <v>2025</v>
       </c>
-      <c r="BA7" s="96"/>
-[...2 lines deleted...]
-      <c r="BD7" s="89">
+      <c r="BA7" s="94"/>
+      <c r="BB7" s="94"/>
+      <c r="BC7" s="95"/>
+      <c r="BD7" s="93">
         <v>2026</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G8" s="106"/>
+      <c r="BE7" s="95"/>
+    </row>
+    <row r="8" spans="1:57" ht="14.5" thickBot="1">
+      <c r="B8" s="102"/>
+      <c r="C8" s="103"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="105"/>
+      <c r="F8" s="105"/>
+      <c r="G8" s="105"/>
       <c r="H8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="J8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="K8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="L8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="M8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="N8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="O8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="P8" s="85" t="s">
@@ -8198,57 +8195,60 @@
       <c r="AU8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="AV8" s="85" t="s">
         <v>90</v>
       </c>
       <c r="AW8" s="85" t="s">
         <v>91</v>
       </c>
       <c r="AX8" s="85" t="s">
         <v>92</v>
       </c>
       <c r="AY8" s="85" t="s">
         <v>93</v>
       </c>
       <c r="AZ8" s="85" t="s">
         <v>98</v>
       </c>
       <c r="BA8" s="85" t="s">
         <v>99</v>
       </c>
       <c r="BB8" s="85" t="s">
         <v>100</v>
       </c>
       <c r="BC8" s="85" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="BD8" s="85" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:56" ht="13.8">
+        <v>98</v>
+      </c>
+      <c r="BE8" s="85" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:57" ht="14">
       <c r="B9" s="38"/>
       <c r="C9" s="39"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="75"/>
       <c r="J9" s="64"/>
       <c r="K9" s="76"/>
       <c r="L9" s="64"/>
       <c r="M9" s="74"/>
       <c r="N9" s="74"/>
       <c r="O9" s="74"/>
       <c r="P9" s="74"/>
       <c r="Q9" s="74"/>
       <c r="R9" s="74"/>
       <c r="S9" s="87"/>
       <c r="T9" s="88"/>
       <c r="U9" s="88"/>
       <c r="V9" s="88"/>
       <c r="W9" s="88"/>
       <c r="X9" s="88"/>
       <c r="Y9" s="88"/>
       <c r="Z9" s="88"/>
@@ -8260,52 +8260,53 @@
       <c r="AF9" s="88"/>
       <c r="AG9" s="88"/>
       <c r="AH9" s="88"/>
       <c r="AI9" s="88"/>
       <c r="AJ9" s="88"/>
       <c r="AK9" s="88"/>
       <c r="AL9" s="88"/>
       <c r="AM9" s="88"/>
       <c r="AN9" s="88"/>
       <c r="AO9" s="88"/>
       <c r="AP9" s="88"/>
       <c r="AQ9" s="88"/>
       <c r="AR9" s="88"/>
       <c r="AS9" s="88"/>
       <c r="AT9" s="88"/>
       <c r="AU9" s="88"/>
       <c r="AV9" s="88"/>
       <c r="AW9" s="88"/>
       <c r="AX9" s="88"/>
       <c r="AY9" s="88"/>
       <c r="AZ9" s="88"/>
       <c r="BA9" s="88"/>
       <c r="BB9" s="88"/>
       <c r="BC9" s="88"/>
       <c r="BD9" s="88"/>
-    </row>
-    <row r="10" spans="1:56" ht="13.8">
+      <c r="BE9" s="88"/>
+    </row>
+    <row r="10" spans="1:57" ht="14">
       <c r="B10" s="41" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="42"/>
       <c r="D10" s="43">
         <v>149981.20488053604</v>
       </c>
       <c r="E10" s="43">
         <v>166843.02303958422</v>
       </c>
       <c r="F10" s="43">
         <v>187265.13996578881</v>
       </c>
       <c r="G10" s="43">
         <v>190289.94974118297</v>
       </c>
       <c r="H10" s="77">
         <v>190583.58660990218</v>
       </c>
       <c r="I10" s="77">
         <v>198029.39871177293</v>
       </c>
       <c r="J10" s="77">
         <v>204261.31428187963</v>
       </c>
@@ -8411,66 +8412,69 @@
       <c r="AR10" s="71">
         <v>467513.38974834234</v>
       </c>
       <c r="AS10" s="71">
         <v>464696.82200860331</v>
       </c>
       <c r="AT10" s="71">
         <v>465979.04375896853</v>
       </c>
       <c r="AU10" s="71">
         <v>485284.47345995536</v>
       </c>
       <c r="AV10" s="71">
         <v>487710.86602127634</v>
       </c>
       <c r="AW10" s="71">
         <v>494287.29602238163</v>
       </c>
       <c r="AX10" s="71">
         <v>519667.11292771267</v>
       </c>
       <c r="AY10" s="71">
         <v>523567.29713480495</v>
       </c>
       <c r="AZ10" s="71">
-        <v>533756.35369857645</v>
+        <v>533801.13784540002</v>
       </c>
       <c r="BA10" s="71">
-        <v>539289.25426558359</v>
+        <v>539606.48154061625</v>
       </c>
       <c r="BB10" s="71">
-        <v>545514.28313978447</v>
+        <v>545827.6899322453</v>
       </c>
       <c r="BC10" s="71">
-        <v>559140.60796504933</v>
+        <v>559107.43216724356</v>
       </c>
       <c r="BD10" s="71">
-        <v>556651.30137616349</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:56" ht="13.8">
+        <v>560667.98100911081</v>
+      </c>
+      <c r="BE10" s="71">
+        <v>571539.29632224469</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57" ht="14">
       <c r="B11" s="44" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="45"/>
       <c r="D11" s="46">
         <v>19293.449345013189</v>
       </c>
       <c r="E11" s="46">
         <v>19997.731724474314</v>
       </c>
       <c r="F11" s="46">
         <v>27985.154052495254</v>
       </c>
       <c r="G11" s="46">
         <v>39737.923850785155</v>
       </c>
       <c r="H11" s="77">
         <v>33975.043912695182</v>
       </c>
       <c r="I11" s="77">
         <v>35688.153112104817</v>
       </c>
       <c r="J11" s="77">
         <v>36493.006400657629</v>
       </c>
@@ -8576,66 +8580,69 @@
       <c r="AR11" s="71">
         <v>115087.40161434523</v>
       </c>
       <c r="AS11" s="71">
         <v>115607.81797053499</v>
       </c>
       <c r="AT11" s="71">
         <v>116767.62906025958</v>
       </c>
       <c r="AU11" s="71">
         <v>121077.41201795182</v>
       </c>
       <c r="AV11" s="71">
         <v>121976.84197310419</v>
       </c>
       <c r="AW11" s="71">
         <v>124023.00689578539</v>
       </c>
       <c r="AX11" s="71">
         <v>129850.80120322175</v>
       </c>
       <c r="AY11" s="71">
         <v>130025.97732286117</v>
       </c>
       <c r="AZ11" s="71">
-        <v>132473.62010922562</v>
+        <v>132520.56906710917</v>
       </c>
       <c r="BA11" s="71">
-        <v>136936.58864263099</v>
+        <v>137028.2136867198</v>
       </c>
       <c r="BB11" s="71">
-        <v>139897.95774638807</v>
+        <v>140048.89935679425</v>
       </c>
       <c r="BC11" s="71">
-        <v>143738.99276721213</v>
+        <v>143958.91632649512</v>
       </c>
       <c r="BD11" s="71">
-        <v>144128.40256219098</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:56" ht="13.8">
+        <v>145276.49567936276</v>
+      </c>
+      <c r="BE11" s="71">
+        <v>148376.43553266794</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57" ht="14">
       <c r="B12" s="47" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="48"/>
       <c r="D12" s="49">
         <v>10359.266051597189</v>
       </c>
       <c r="E12" s="49">
         <v>10183.296029895366</v>
       </c>
       <c r="F12" s="49">
         <v>15335.407075888668</v>
       </c>
       <c r="G12" s="49">
         <v>26464.404776741423</v>
       </c>
       <c r="H12" s="78">
         <v>21579.376491315663</v>
       </c>
       <c r="I12" s="78">
         <v>23036.2408738716</v>
       </c>
       <c r="J12" s="78">
         <v>23801.950269600547</v>
       </c>
@@ -8741,66 +8748,69 @@
       <c r="AR12" s="72">
         <v>76261.924126775499</v>
       </c>
       <c r="AS12" s="72">
         <v>75912.064104816804</v>
       </c>
       <c r="AT12" s="72">
         <v>75758.50954385224</v>
       </c>
       <c r="AU12" s="72">
         <v>78330.108731191664</v>
       </c>
       <c r="AV12" s="72">
         <v>78458.652035804291</v>
       </c>
       <c r="AW12" s="72">
         <v>79025.860051066265</v>
       </c>
       <c r="AX12" s="72">
         <v>82617.596474800652</v>
       </c>
       <c r="AY12" s="72">
         <v>82384.557069902221</v>
       </c>
       <c r="AZ12" s="72">
-        <v>83782.882229144161</v>
+        <v>83829.83118702771</v>
       </c>
       <c r="BA12" s="72">
-        <v>86515.501823678351</v>
+        <v>86607.126867767147</v>
       </c>
       <c r="BB12" s="72">
-        <v>88393.62517132402</v>
+        <v>88544.566781730202</v>
       </c>
       <c r="BC12" s="72">
-        <v>91453.457497296884</v>
+        <v>91673.496125359859</v>
       </c>
       <c r="BD12" s="72">
-        <v>91777.69728321243</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:56" ht="13.8">
+        <v>92609.337163267992</v>
+      </c>
+      <c r="BE12" s="72">
+        <v>94408.051326440531</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57" ht="14">
       <c r="B13" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="49">
         <v>8934.1832934159993</v>
       </c>
       <c r="E13" s="49">
         <v>9814.4356945789477</v>
       </c>
       <c r="F13" s="49">
         <v>12649.746976606586</v>
       </c>
       <c r="G13" s="49">
         <v>13273.519074043732</v>
       </c>
       <c r="H13" s="78">
         <v>12395.667421379521</v>
       </c>
       <c r="I13" s="78">
         <v>12651.912238233213</v>
       </c>
       <c r="J13" s="78">
         <v>12691.056131057081</v>
       </c>
@@ -8915,57 +8925,60 @@
       <c r="AU13" s="72">
         <v>42747.303286760158</v>
       </c>
       <c r="AV13" s="72">
         <v>43518.189937299903</v>
       </c>
       <c r="AW13" s="72">
         <v>44997.146844719122</v>
       </c>
       <c r="AX13" s="72">
         <v>47233.204728421093</v>
       </c>
       <c r="AY13" s="72">
         <v>47641.420252958946</v>
       </c>
       <c r="AZ13" s="72">
         <v>48690.737880081469</v>
       </c>
       <c r="BA13" s="72">
         <v>50421.086818952645</v>
       </c>
       <c r="BB13" s="72">
         <v>51504.332575064043</v>
       </c>
       <c r="BC13" s="72">
-        <v>52285.535269915243</v>
+        <v>52285.420201135246</v>
       </c>
       <c r="BD13" s="72">
-        <v>52350.705278978559</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:56" ht="13.8">
+        <v>52667.158516094772</v>
+      </c>
+      <c r="BE13" s="72">
+        <v>53968.384206227398</v>
+      </c>
+    </row>
+    <row r="14" spans="1:57" ht="14">
       <c r="B14" s="44" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="52">
         <v>6828.6257201819863</v>
       </c>
       <c r="E14" s="52">
         <v>8018.0723891486341</v>
       </c>
       <c r="F14" s="52">
         <v>13486.094910584157</v>
       </c>
       <c r="G14" s="52">
         <v>14758.857121942474</v>
       </c>
       <c r="H14" s="77">
         <v>14293.414177342785</v>
       </c>
       <c r="I14" s="77">
         <v>15284.817140311436</v>
       </c>
       <c r="J14" s="77">
         <v>13985.787578983145</v>
       </c>
@@ -9071,66 +9084,69 @@
       <c r="AR14" s="71">
         <v>32227.392593554978</v>
       </c>
       <c r="AS14" s="71">
         <v>33004.338671697042</v>
       </c>
       <c r="AT14" s="71">
         <v>33508.491051326098</v>
       </c>
       <c r="AU14" s="71">
         <v>33842.535630721126</v>
       </c>
       <c r="AV14" s="71">
         <v>35067.244838131992</v>
       </c>
       <c r="AW14" s="71">
         <v>36204.206142079318</v>
       </c>
       <c r="AX14" s="71">
         <v>37433.72624100469</v>
       </c>
       <c r="AY14" s="71">
         <v>37763.415643066881</v>
       </c>
       <c r="AZ14" s="71">
-        <v>38231.722519936768</v>
+        <v>38229.660046376768</v>
       </c>
       <c r="BA14" s="71">
-        <v>38526.704309171444</v>
+        <v>38508.984562191443</v>
       </c>
       <c r="BB14" s="71">
-        <v>39443.150569879712</v>
+        <v>39296.730586109712</v>
       </c>
       <c r="BC14" s="71">
-        <v>40575.173469731453</v>
+        <v>40411.201917571459</v>
       </c>
       <c r="BD14" s="71">
-        <v>41710.02837023497</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:56" ht="13.8">
+        <v>42010.434156168842</v>
+      </c>
+      <c r="BE14" s="71">
+        <v>43485.393802635168</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57" ht="14">
       <c r="B15" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="48"/>
       <c r="D15" s="53">
         <v>947.13890717217134</v>
       </c>
       <c r="E15" s="53">
         <v>1258.9330657885939</v>
       </c>
       <c r="F15" s="53">
         <v>1724.3766474530325</v>
       </c>
       <c r="G15" s="53">
         <v>2433.8992511495453</v>
       </c>
       <c r="H15" s="78">
         <v>2595.0873646252035</v>
       </c>
       <c r="I15" s="78">
         <v>2871.4435380309551</v>
       </c>
       <c r="J15" s="78">
         <v>3061.1118870985083</v>
       </c>
@@ -9248,54 +9264,57 @@
       <c r="AV15" s="72">
         <v>14477.593031664046</v>
       </c>
       <c r="AW15" s="72">
         <v>14965.662832395119</v>
       </c>
       <c r="AX15" s="72">
         <v>15877.160928003876</v>
       </c>
       <c r="AY15" s="72">
         <v>16220.351055691808</v>
       </c>
       <c r="AZ15" s="72">
         <v>16720.262312745199</v>
       </c>
       <c r="BA15" s="72">
         <v>17176.062153857656</v>
       </c>
       <c r="BB15" s="72">
         <v>17572.809119757807</v>
       </c>
       <c r="BC15" s="72">
         <v>17776.837260866047</v>
       </c>
       <c r="BD15" s="72">
-        <v>17868.5109182423</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:56" ht="13.8">
+        <v>18395.183686554999</v>
+      </c>
+      <c r="BE15" s="72">
+        <v>19010.344938591243</v>
+      </c>
+    </row>
+    <row r="16" spans="1:57" ht="14">
       <c r="B16" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="48"/>
       <c r="D16" s="53">
         <v>5881.4868130098148</v>
       </c>
       <c r="E16" s="53">
         <v>6759.1393233600402</v>
       </c>
       <c r="F16" s="53">
         <v>11761.718263131124</v>
       </c>
       <c r="G16" s="53">
         <v>12324.957870792929</v>
       </c>
       <c r="H16" s="78">
         <v>11698.326812717582</v>
       </c>
       <c r="I16" s="78">
         <v>12413.373602280481</v>
       </c>
       <c r="J16" s="78">
         <v>10924.675691884637</v>
       </c>
@@ -9401,66 +9420,69 @@
       <c r="AR16" s="72">
         <v>19954.092549250832</v>
       </c>
       <c r="AS16" s="72">
         <v>20082.227326473996</v>
       </c>
       <c r="AT16" s="72">
         <v>20432.38103203728</v>
       </c>
       <c r="AU16" s="72">
         <v>19982.428434739075</v>
       </c>
       <c r="AV16" s="72">
         <v>20589.651806467948</v>
       </c>
       <c r="AW16" s="72">
         <v>21238.543309684195</v>
       </c>
       <c r="AX16" s="72">
         <v>21556.565313000814</v>
       </c>
       <c r="AY16" s="72">
         <v>21543.064587375076</v>
       </c>
       <c r="AZ16" s="72">
-        <v>21511.460207191569</v>
+        <v>21509.397733631569</v>
       </c>
       <c r="BA16" s="72">
-        <v>21350.642155313792</v>
+        <v>21332.92240833379</v>
       </c>
       <c r="BB16" s="72">
-        <v>21870.341450121909</v>
+        <v>21723.921466351909</v>
       </c>
       <c r="BC16" s="72">
-        <v>22798.33620886541</v>
+        <v>22634.364656705413</v>
       </c>
       <c r="BD16" s="72">
-        <v>23841.517451992666</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:56" ht="13.8">
+        <v>23615.250469613842</v>
+      </c>
+      <c r="BE16" s="72">
+        <v>24475.048864043929</v>
+      </c>
+    </row>
+    <row r="17" spans="2:57" ht="14">
       <c r="B17" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="51"/>
       <c r="D17" s="52">
         <v>80.930158558447332</v>
       </c>
       <c r="E17" s="52">
         <v>101.36159721041024</v>
       </c>
       <c r="F17" s="52">
         <v>57.312241918304032</v>
       </c>
       <c r="G17" s="52">
         <v>168.06510225883994</v>
       </c>
       <c r="H17" s="77">
         <v>188.095282413013</v>
       </c>
       <c r="I17" s="77">
         <v>131.85030914629459</v>
       </c>
       <c r="J17" s="77">
         <v>150.55227616451032</v>
       </c>
@@ -9575,57 +9597,60 @@
       <c r="AU17" s="71">
         <v>372.82534865179093</v>
       </c>
       <c r="AV17" s="71">
         <v>392.0200705515025</v>
       </c>
       <c r="AW17" s="71">
         <v>462.07384579785287</v>
       </c>
       <c r="AX17" s="71">
         <v>686.68855875581085</v>
       </c>
       <c r="AY17" s="71">
         <v>670.47482019100084</v>
       </c>
       <c r="AZ17" s="71">
         <v>916.92936760630198</v>
       </c>
       <c r="BA17" s="71">
         <v>888.33492115796935</v>
       </c>
       <c r="BB17" s="71">
         <v>803.20406553696387</v>
       </c>
       <c r="BC17" s="71">
-        <v>817.10222893122011</v>
+        <v>327.20968017075359</v>
       </c>
       <c r="BD17" s="71">
-        <v>794.32144952491319</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:56" ht="13.8">
+        <v>317.71157117159834</v>
+      </c>
+      <c r="BE17" s="71">
+        <v>450.83370354287945</v>
+      </c>
+    </row>
+    <row r="18" spans="2:57" ht="14">
       <c r="B18" s="44" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="51"/>
       <c r="D18" s="52">
         <v>27571.362891782413</v>
       </c>
       <c r="E18" s="52">
         <v>28603.026369750911</v>
       </c>
       <c r="F18" s="52">
         <v>32955.362490791129</v>
       </c>
       <c r="G18" s="52">
         <v>36238.402717196455</v>
       </c>
       <c r="H18" s="77">
         <v>39535.171961451219</v>
       </c>
       <c r="I18" s="77">
         <v>39246.475990210383</v>
       </c>
       <c r="J18" s="77">
         <v>42467.513296074372</v>
       </c>
@@ -9731,66 +9756,69 @@
       <c r="AR18" s="71">
         <v>174608.18081350197</v>
       </c>
       <c r="AS18" s="71">
         <v>178207.17072099613</v>
       </c>
       <c r="AT18" s="71">
         <v>180453.72940782589</v>
       </c>
       <c r="AU18" s="71">
         <v>183607.95046263063</v>
       </c>
       <c r="AV18" s="71">
         <v>189885.24913948867</v>
       </c>
       <c r="AW18" s="71">
         <v>193420.72913871918</v>
       </c>
       <c r="AX18" s="71">
         <v>201773.83692473042</v>
       </c>
       <c r="AY18" s="71">
         <v>199388.04934868583</v>
       </c>
       <c r="AZ18" s="71">
-        <v>205044.26170180773</v>
+        <v>205044.15936430776</v>
       </c>
       <c r="BA18" s="71">
-        <v>210371.0263926232</v>
+        <v>210614.348370547</v>
       </c>
       <c r="BB18" s="71">
-        <v>216633.0368806785</v>
+        <v>216941.92204650314</v>
       </c>
       <c r="BC18" s="71">
-        <v>217538.36949917459</v>
+        <v>217939.13424300618</v>
       </c>
       <c r="BD18" s="71">
-        <v>221868.38899421273</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:56" ht="13.8">
+        <v>224913.17960240773</v>
+      </c>
+      <c r="BE18" s="71">
+        <v>233633.05328339871</v>
+      </c>
+    </row>
+    <row r="19" spans="2:57" ht="14">
       <c r="B19" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="48"/>
       <c r="D19" s="53">
         <v>6387.0645519999998</v>
       </c>
       <c r="E19" s="53">
         <v>6144.2791900000002</v>
       </c>
       <c r="F19" s="53">
         <v>10317.486509740742</v>
       </c>
       <c r="G19" s="53">
         <v>10961.09626887075</v>
       </c>
       <c r="H19" s="78">
         <v>12007.14094413075</v>
       </c>
       <c r="I19" s="78">
         <v>11963.922441120751</v>
       </c>
       <c r="J19" s="78">
         <v>12430.80517117075</v>
       </c>
@@ -9896,66 +9924,69 @@
       <c r="AR19" s="72">
         <v>35296.981698270312</v>
       </c>
       <c r="AS19" s="72">
         <v>36479.959041270311</v>
       </c>
       <c r="AT19" s="72">
         <v>36475.747144670306</v>
       </c>
       <c r="AU19" s="72">
         <v>36549.413797700305</v>
       </c>
       <c r="AV19" s="72">
         <v>38004.340581063931</v>
       </c>
       <c r="AW19" s="72">
         <v>39850.331272113697</v>
       </c>
       <c r="AX19" s="72">
         <v>40882.581549362018</v>
       </c>
       <c r="AY19" s="72">
         <v>42129.96245562184</v>
       </c>
       <c r="AZ19" s="72">
-        <v>45139.865419086913</v>
+        <v>45139.83722008692</v>
       </c>
       <c r="BA19" s="72">
-        <v>45147.213323844917</v>
+        <v>45147.119098534895</v>
       </c>
       <c r="BB19" s="72">
-        <v>47486.77773952057</v>
+        <v>47486.464159690549</v>
       </c>
       <c r="BC19" s="72">
-        <v>49888.423299757313</v>
+        <v>49886.856429427287</v>
       </c>
       <c r="BD19" s="72">
-        <v>49154.489457470874</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:56" ht="13.8">
+        <v>50107.062781150846</v>
+      </c>
+      <c r="BE19" s="72">
+        <v>52298.852345108688</v>
+      </c>
+    </row>
+    <row r="20" spans="2:57" ht="14">
       <c r="B20" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="48"/>
       <c r="D20" s="53">
         <v>893.05412931967351</v>
       </c>
       <c r="E20" s="53">
         <v>1374.6470666328851</v>
       </c>
       <c r="F20" s="53">
         <v>1032.301535520334</v>
       </c>
       <c r="G20" s="53">
         <v>252.86030988922798</v>
       </c>
       <c r="H20" s="78">
         <v>512.52002177311556</v>
       </c>
       <c r="I20" s="78">
         <v>404.16843113995344</v>
       </c>
       <c r="J20" s="78">
         <v>269.23407637096795</v>
       </c>
@@ -10061,66 +10092,69 @@
       <c r="AR20" s="72">
         <v>21965.050958417178</v>
       </c>
       <c r="AS20" s="72">
         <v>23318.41009334612</v>
       </c>
       <c r="AT20" s="72">
         <v>24145.768701789078</v>
       </c>
       <c r="AU20" s="72">
         <v>25655.853617520348</v>
       </c>
       <c r="AV20" s="72">
         <v>26836.873898081052</v>
       </c>
       <c r="AW20" s="72">
         <v>27987.98231800706</v>
       </c>
       <c r="AX20" s="72">
         <v>30039.341574863258</v>
       </c>
       <c r="AY20" s="72">
         <v>31085.113264321146</v>
       </c>
       <c r="AZ20" s="72">
-        <v>32386.264333443287</v>
+        <v>32386.190194943287</v>
       </c>
       <c r="BA20" s="72">
-        <v>33138.602933254399</v>
+        <v>33375.641090044395</v>
       </c>
       <c r="BB20" s="72">
-        <v>34190.477536037804</v>
+        <v>34382.3846192278</v>
       </c>
       <c r="BC20" s="72">
-        <v>34792.786365893808</v>
+        <v>35068.0437363538</v>
       </c>
       <c r="BD20" s="72">
-        <v>34819.044041414592</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:56" ht="13.8">
+        <v>35618.65180724299</v>
+      </c>
+      <c r="BE20" s="72">
+        <v>36966.667720881785</v>
+      </c>
+    </row>
+    <row r="21" spans="2:57" ht="14">
       <c r="B21" s="47" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="48"/>
       <c r="D21" s="53">
         <v>17760.188156231208</v>
       </c>
       <c r="E21" s="53">
         <v>18255.466656135188</v>
       </c>
       <c r="F21" s="53">
         <v>18776.453899145665</v>
       </c>
       <c r="G21" s="53">
         <v>21555.465583839788</v>
       </c>
       <c r="H21" s="78">
         <v>23125.928550149991</v>
       </c>
       <c r="I21" s="78">
         <v>22635.222546241766</v>
       </c>
       <c r="J21" s="78">
         <v>25511.024676946407</v>
       </c>
@@ -10226,66 +10260,69 @@
       <c r="AR21" s="72">
         <v>96910.003754837526</v>
       </c>
       <c r="AS21" s="72">
         <v>96577.087711900385</v>
       </c>
       <c r="AT21" s="72">
         <v>97363.614072748824</v>
       </c>
       <c r="AU21" s="72">
         <v>97996.072129916036</v>
       </c>
       <c r="AV21" s="72">
         <v>101056.8953888276</v>
       </c>
       <c r="AW21" s="72">
         <v>100924.74971846602</v>
       </c>
       <c r="AX21" s="72">
         <v>104676.59990539207</v>
       </c>
       <c r="AY21" s="72">
         <v>100279.60639529409</v>
       </c>
       <c r="AZ21" s="72">
-        <v>100840.47417564114</v>
+        <v>100840.47417564115</v>
       </c>
       <c r="BA21" s="72">
-        <v>105745.04703024564</v>
+        <v>105745.04703024567</v>
       </c>
       <c r="BB21" s="72">
-        <v>108134.12156442511</v>
+        <v>108134.12156442514</v>
       </c>
       <c r="BC21" s="72">
-        <v>106152.88875854289</v>
+        <v>106162.58437686293</v>
       </c>
       <c r="BD21" s="72">
-        <v>110587.51214840065</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:56" ht="13.8">
+        <v>111991.53979915644</v>
+      </c>
+      <c r="BE21" s="72">
+        <v>115945.02267067735</v>
+      </c>
+    </row>
+    <row r="22" spans="2:57" ht="14">
       <c r="B22" s="47" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="48"/>
       <c r="D22" s="53">
         <v>2531.0560542315325</v>
       </c>
       <c r="E22" s="53">
         <v>2828.633456982835</v>
       </c>
       <c r="F22" s="53">
         <v>2829.1205463843889</v>
       </c>
       <c r="G22" s="53">
         <v>3468.9805545966869</v>
       </c>
       <c r="H22" s="78">
         <v>3889.5824453973628</v>
       </c>
       <c r="I22" s="78">
         <v>4243.1625717079132</v>
       </c>
       <c r="J22" s="78">
         <v>4256.4493715862436</v>
       </c>
@@ -10394,63 +10431,66 @@
       <c r="AS22" s="72">
         <v>21831.713874479316</v>
       </c>
       <c r="AT22" s="72">
         <v>22468.599488617678</v>
       </c>
       <c r="AU22" s="72">
         <v>23406.610917493948</v>
       </c>
       <c r="AV22" s="72">
         <v>23987.139271516069</v>
       </c>
       <c r="AW22" s="72">
         <v>24657.665830132395</v>
       </c>
       <c r="AX22" s="72">
         <v>26175.313895113068</v>
       </c>
       <c r="AY22" s="72">
         <v>25893.367233448742</v>
       </c>
       <c r="AZ22" s="72">
         <v>26677.65777363638</v>
       </c>
       <c r="BA22" s="72">
-        <v>26340.163105278221</v>
+        <v>26346.541151722031</v>
       </c>
       <c r="BB22" s="72">
-        <v>26821.660040694973</v>
+        <v>26938.951703159637</v>
       </c>
       <c r="BC22" s="72">
-        <v>26704.271074980574</v>
+        <v>26821.649700362163</v>
       </c>
       <c r="BD22" s="72">
-        <v>27307.343346926609</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:56" ht="13.8">
+        <v>27195.925214857478</v>
+      </c>
+      <c r="BE22" s="72">
+        <v>28422.510546730893</v>
+      </c>
+    </row>
+    <row r="23" spans="2:57" ht="14">
       <c r="B23" s="44" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="51"/>
       <c r="D23" s="52">
         <v>96206.836765</v>
       </c>
       <c r="E23" s="52">
         <v>110122.83095899997</v>
       </c>
       <c r="F23" s="52">
         <v>112781.21626999998</v>
       </c>
       <c r="G23" s="52">
         <v>99386.700949000035</v>
       </c>
       <c r="H23" s="77">
         <v>102591.86127599998</v>
       </c>
       <c r="I23" s="77">
         <v>107678.10216000001</v>
       </c>
       <c r="J23" s="77">
         <v>111164.45472999998</v>
       </c>
@@ -10570,52 +10610,55 @@
       </c>
       <c r="AW23" s="71">
         <v>140177.27999999988</v>
       </c>
       <c r="AX23" s="71">
         <v>149922.06</v>
       </c>
       <c r="AY23" s="71">
         <v>155719.38000000003</v>
       </c>
       <c r="AZ23" s="71">
         <v>157089.82</v>
       </c>
       <c r="BA23" s="71">
         <v>152566.6</v>
       </c>
       <c r="BB23" s="71">
         <v>148736.93387730123</v>
       </c>
       <c r="BC23" s="71">
         <v>156470.97</v>
       </c>
       <c r="BD23" s="71">
         <v>148150.15999999997</v>
       </c>
-    </row>
-    <row r="24" spans="2:56" ht="13.8">
+      <c r="BE23" s="71">
+        <v>145593.57999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:57" ht="14">
       <c r="B24" s="47" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="54"/>
       <c r="D24" s="53">
         <v>3298.7699999999995</v>
       </c>
       <c r="E24" s="53">
         <v>3593.33</v>
       </c>
       <c r="F24" s="53">
         <v>3935.1999999999989</v>
       </c>
       <c r="G24" s="53">
         <v>3023.14</v>
       </c>
       <c r="H24" s="78">
         <v>3252.8000000000006</v>
       </c>
       <c r="I24" s="78">
         <v>3306.76</v>
       </c>
       <c r="J24" s="78">
         <v>3060.7930000000001</v>
       </c>
@@ -10735,52 +10778,55 @@
       </c>
       <c r="AW24" s="72">
         <v>5878.11</v>
       </c>
       <c r="AX24" s="72">
         <v>6698.57</v>
       </c>
       <c r="AY24" s="72">
         <v>6601.72</v>
       </c>
       <c r="AZ24" s="72">
         <v>7668.55</v>
       </c>
       <c r="BA24" s="72">
         <v>8319.84</v>
       </c>
       <c r="BB24" s="72">
         <v>9939.66473038</v>
       </c>
       <c r="BC24" s="72">
         <v>11932.32</v>
       </c>
       <c r="BD24" s="72">
         <v>12775.98</v>
       </c>
-    </row>
-    <row r="25" spans="2:56" ht="13.8">
+      <c r="BE24" s="72">
+        <v>11285.92</v>
+      </c>
+    </row>
+    <row r="25" spans="2:57" ht="14">
       <c r="B25" s="47" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="53">
         <v>2713.83</v>
       </c>
       <c r="E25" s="53">
         <v>2695.91</v>
       </c>
       <c r="F25" s="53">
         <v>2715.12</v>
       </c>
       <c r="G25" s="53">
         <v>2712.3299999999995</v>
       </c>
       <c r="H25" s="78">
         <v>2721.3200000000006</v>
       </c>
       <c r="I25" s="78">
         <v>2719.44</v>
       </c>
       <c r="J25" s="78">
         <v>2619.3999999999996</v>
       </c>
@@ -10900,52 +10946,55 @@
       </c>
       <c r="AW25" s="72">
         <v>7297.1</v>
       </c>
       <c r="AX25" s="72">
         <v>7519.87</v>
       </c>
       <c r="AY25" s="72">
         <v>7235.7</v>
       </c>
       <c r="AZ25" s="72">
         <v>7358.06</v>
       </c>
       <c r="BA25" s="72">
         <v>7616.5</v>
       </c>
       <c r="BB25" s="72">
         <v>7593.2681067399999</v>
       </c>
       <c r="BC25" s="72">
         <v>7598.31</v>
       </c>
       <c r="BD25" s="72">
         <v>7525.28</v>
       </c>
-    </row>
-    <row r="26" spans="2:56" ht="13.8">
+      <c r="BE25" s="72">
+        <v>7514.89</v>
+      </c>
+    </row>
+    <row r="26" spans="2:57" ht="14">
       <c r="B26" s="47" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="54"/>
       <c r="D26" s="53">
         <v>224.1</v>
       </c>
       <c r="E26" s="53">
         <v>222.7</v>
       </c>
       <c r="F26" s="53">
         <v>224.3</v>
       </c>
       <c r="G26" s="53">
         <v>224.1</v>
       </c>
       <c r="H26" s="78">
         <v>224.8</v>
       </c>
       <c r="I26" s="78">
         <v>224.7</v>
       </c>
       <c r="J26" s="78">
         <v>216.4</v>
       </c>
@@ -11065,52 +11114,55 @@
       </c>
       <c r="AW26" s="72">
         <v>1042.67</v>
       </c>
       <c r="AX26" s="72">
         <v>1074.3799999999999</v>
       </c>
       <c r="AY26" s="72">
         <v>1034.06</v>
       </c>
       <c r="AZ26" s="72">
         <v>1051.79</v>
       </c>
       <c r="BA26" s="72">
         <v>1088.98</v>
       </c>
       <c r="BB26" s="72">
         <v>1085.8879373899999</v>
       </c>
       <c r="BC26" s="72">
         <v>1086.8399999999999</v>
       </c>
       <c r="BD26" s="72">
         <v>1076.6099999999999</v>
       </c>
-    </row>
-    <row r="27" spans="2:56" ht="14.4" thickBot="1">
+      <c r="BE26" s="72">
+        <v>1075.3399999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:57" ht="14.5" thickBot="1">
       <c r="B27" s="55" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="56"/>
       <c r="D27" s="57">
         <v>89970.136765000003</v>
       </c>
       <c r="E27" s="57">
         <v>103610.89095899997</v>
       </c>
       <c r="F27" s="57">
         <v>105906.59626999998</v>
       </c>
       <c r="G27" s="57">
         <v>93427.130949000028</v>
       </c>
       <c r="H27" s="83">
         <v>96392.941275999983</v>
       </c>
       <c r="I27" s="83">
         <v>101427.20216000002</v>
       </c>
       <c r="J27" s="83">
         <v>105267.86172999999</v>
       </c>
@@ -11230,52 +11282,55 @@
       </c>
       <c r="AW27" s="84">
         <v>125959.39999999989</v>
       </c>
       <c r="AX27" s="84">
         <v>134629.24</v>
       </c>
       <c r="AY27" s="84">
         <v>140847.90000000002</v>
       </c>
       <c r="AZ27" s="84">
         <v>141011.42000000001</v>
       </c>
       <c r="BA27" s="84">
         <v>135541.28</v>
       </c>
       <c r="BB27" s="84">
         <v>130118.11310279121</v>
       </c>
       <c r="BC27" s="84">
         <v>135853.5</v>
       </c>
       <c r="BD27" s="84">
         <v>126772.29</v>
       </c>
-    </row>
-    <row r="28" spans="2:56" ht="13.8">
+      <c r="BE27" s="84">
+        <v>125717.43</v>
+      </c>
+    </row>
+    <row r="28" spans="2:57" ht="14">
       <c r="B28" s="47"/>
       <c r="C28" s="54"/>
       <c r="D28" s="53"/>
       <c r="E28" s="53"/>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="78"/>
       <c r="I28" s="78"/>
       <c r="J28" s="78"/>
       <c r="K28" s="78"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="72"/>
       <c r="O28" s="72"/>
       <c r="P28" s="72"/>
       <c r="Q28" s="72"/>
       <c r="R28" s="72"/>
       <c r="S28" s="78"/>
       <c r="T28" s="72"/>
       <c r="U28" s="72"/>
       <c r="V28" s="72"/>
       <c r="W28" s="72"/>
       <c r="X28" s="72"/>
       <c r="Y28" s="72"/>
       <c r="Z28" s="72"/>
@@ -11287,52 +11342,53 @@
       <c r="AF28" s="72"/>
       <c r="AG28" s="72"/>
       <c r="AH28" s="72"/>
       <c r="AI28" s="72"/>
       <c r="AJ28" s="72"/>
       <c r="AK28" s="72"/>
       <c r="AL28" s="72"/>
       <c r="AM28" s="72"/>
       <c r="AN28" s="72"/>
       <c r="AO28" s="72"/>
       <c r="AP28" s="72"/>
       <c r="AQ28" s="72"/>
       <c r="AR28" s="72"/>
       <c r="AS28" s="72"/>
       <c r="AT28" s="72"/>
       <c r="AU28" s="72"/>
       <c r="AV28" s="72"/>
       <c r="AW28" s="72"/>
       <c r="AX28" s="72"/>
       <c r="AY28" s="72"/>
       <c r="AZ28" s="72"/>
       <c r="BA28" s="72"/>
       <c r="BB28" s="72"/>
       <c r="BC28" s="72"/>
       <c r="BD28" s="72"/>
-    </row>
-    <row r="29" spans="2:56" ht="13.8">
+      <c r="BE28" s="72"/>
+    </row>
+    <row r="29" spans="2:57" ht="14">
       <c r="B29" s="58" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="45"/>
       <c r="D29" s="52">
         <v>441042.78558115801</v>
       </c>
       <c r="E29" s="52">
         <v>485115.25850278814</v>
       </c>
       <c r="F29" s="52">
         <v>548489.23433122598</v>
       </c>
       <c r="G29" s="52">
         <v>561722.62093703111</v>
       </c>
       <c r="H29" s="77">
         <v>558803.41311089217</v>
       </c>
       <c r="I29" s="77">
         <v>567904.36963835126</v>
       </c>
       <c r="J29" s="77">
         <v>585121.39367715281</v>
       </c>
@@ -11438,66 +11494,69 @@
       <c r="AR29" s="71">
         <v>721866.94058611128</v>
       </c>
       <c r="AS29" s="71">
         <v>718922.97993142274</v>
       </c>
       <c r="AT29" s="71">
         <v>717913.23969002278</v>
       </c>
       <c r="AU29" s="71">
         <v>743171.14739127608</v>
       </c>
       <c r="AV29" s="71">
         <v>735254.89648796804</v>
       </c>
       <c r="AW29" s="71">
         <v>736623.32177750417</v>
       </c>
       <c r="AX29" s="71">
         <v>787700.29384569474</v>
       </c>
       <c r="AY29" s="71">
         <v>769244.22842877475</v>
       </c>
       <c r="AZ29" s="71">
-        <v>760227.06004029955</v>
+        <v>760454.37348499894</v>
       </c>
       <c r="BA29" s="71">
-        <v>783220.47548911767</v>
+        <v>783515.09327960259</v>
       </c>
       <c r="BB29" s="71">
-        <v>807307.21245236276</v>
+        <v>793945.69720159122</v>
       </c>
       <c r="BC29" s="71">
-        <v>832578.18725355749</v>
+        <v>819345.77185261471</v>
       </c>
       <c r="BD29" s="71">
-        <v>784283.88727952726</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:56" ht="13.8">
+        <v>783716.86884836084</v>
+      </c>
+      <c r="BE29" s="71">
+        <v>768970.25729420991</v>
+      </c>
+    </row>
+    <row r="30" spans="2:57" ht="14">
       <c r="B30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="45"/>
       <c r="D30" s="52">
         <v>173356.25924965047</v>
       </c>
       <c r="E30" s="52">
         <v>198597.85775614838</v>
       </c>
       <c r="F30" s="52">
         <v>227218.71668610984</v>
       </c>
       <c r="G30" s="52">
         <v>251186.76504642717</v>
       </c>
       <c r="H30" s="77">
         <v>223178.13995383697</v>
       </c>
       <c r="I30" s="77">
         <v>222926.49826223383</v>
       </c>
       <c r="J30" s="77">
         <v>228492.6695693213</v>
       </c>
@@ -11603,66 +11662,69 @@
       <c r="AR30" s="71">
         <v>282669.29541131301</v>
       </c>
       <c r="AS30" s="71">
         <v>287591.68719765579</v>
       </c>
       <c r="AT30" s="71">
         <v>287908.70375120052</v>
       </c>
       <c r="AU30" s="71">
         <v>297583.85195960995</v>
       </c>
       <c r="AV30" s="71">
         <v>294425.9774115808</v>
       </c>
       <c r="AW30" s="71">
         <v>297997.28057386779</v>
       </c>
       <c r="AX30" s="71">
         <v>319014.27214116958</v>
       </c>
       <c r="AY30" s="71">
         <v>312390.5462654467</v>
       </c>
       <c r="AZ30" s="71">
-        <v>302971.72919412993</v>
+        <v>303245.05921583524</v>
       </c>
       <c r="BA30" s="71">
-        <v>317198.74688050582</v>
+        <v>317513.6363009956</v>
       </c>
       <c r="BB30" s="71">
-        <v>339665.22446499864</v>
+        <v>326300.88890681195</v>
       </c>
       <c r="BC30" s="71">
-        <v>348443.57815763663</v>
+        <v>335612.23310154321</v>
       </c>
       <c r="BD30" s="71">
-        <v>314267.60773395246</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:56" ht="13.8">
+        <v>314112.321572727</v>
+      </c>
+      <c r="BE30" s="71">
+        <v>297452.28382298013</v>
+      </c>
+    </row>
+    <row r="31" spans="2:57" ht="14">
       <c r="B31" s="47" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="48"/>
       <c r="D31" s="53">
         <v>151017.56224301434</v>
       </c>
       <c r="E31" s="53">
         <v>170882.55711938412</v>
       </c>
       <c r="F31" s="53">
         <v>196404.96903899353</v>
       </c>
       <c r="G31" s="53">
         <v>216196.42707420976</v>
       </c>
       <c r="H31" s="78">
         <v>185944.21138440256</v>
       </c>
       <c r="I31" s="78">
         <v>185138.01371202362</v>
       </c>
       <c r="J31" s="78">
         <v>188737.7170840592</v>
       </c>
@@ -11768,66 +11830,69 @@
       <c r="AR31" s="72">
         <v>238551.43340585928</v>
       </c>
       <c r="AS31" s="72">
         <v>244018.57463961391</v>
       </c>
       <c r="AT31" s="72">
         <v>243953.89817356324</v>
       </c>
       <c r="AU31" s="72">
         <v>253666.54295221297</v>
       </c>
       <c r="AV31" s="72">
         <v>250695.00937427359</v>
       </c>
       <c r="AW31" s="72">
         <v>253832.74147618172</v>
       </c>
       <c r="AX31" s="72">
         <v>274013.81732893578</v>
       </c>
       <c r="AY31" s="72">
         <v>267274.64501461416</v>
       </c>
       <c r="AZ31" s="72">
-        <v>257760.16269728175</v>
+        <v>257758.25269661454</v>
       </c>
       <c r="BA31" s="72">
-        <v>272407.36063067889</v>
+        <v>272328.82695223932</v>
       </c>
       <c r="BB31" s="72">
-        <v>293800.43383303133</v>
+        <v>279950.82805293542</v>
       </c>
       <c r="BC31" s="72">
-        <v>301511.73576299695</v>
+        <v>288059.9093752472</v>
       </c>
       <c r="BD31" s="72">
-        <v>268152.66813108395</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:56" ht="13.8">
+        <v>267057.06116869161</v>
+      </c>
+      <c r="BE31" s="72">
+        <v>250303.92158765343</v>
+      </c>
+    </row>
+    <row r="32" spans="2:57" ht="14">
       <c r="B32" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="50"/>
       <c r="D32" s="53">
         <v>22338.697006636132</v>
       </c>
       <c r="E32" s="53">
         <v>27715.300636764281</v>
       </c>
       <c r="F32" s="53">
         <v>30813.747647116317</v>
       </c>
       <c r="G32" s="53">
         <v>34990.337972217421</v>
       </c>
       <c r="H32" s="78">
         <v>37233.9285694344</v>
       </c>
       <c r="I32" s="78">
         <v>37788.484550210203</v>
       </c>
       <c r="J32" s="78">
         <v>39754.952485262096</v>
       </c>
@@ -11933,66 +11998,69 @@
       <c r="AR32" s="72">
         <v>44117.86200545371</v>
       </c>
       <c r="AS32" s="72">
         <v>43573.112558041903</v>
       </c>
       <c r="AT32" s="72">
         <v>43954.805577637293</v>
       </c>
       <c r="AU32" s="72">
         <v>43917.309007396994</v>
       </c>
       <c r="AV32" s="72">
         <v>43730.968037307204</v>
       </c>
       <c r="AW32" s="72">
         <v>44164.539097686087</v>
       </c>
       <c r="AX32" s="72">
         <v>45000.454812233802</v>
       </c>
       <c r="AY32" s="72">
         <v>45115.90125083251</v>
       </c>
       <c r="AZ32" s="72">
-        <v>45211.566496848209</v>
+        <v>45486.806519220707</v>
       </c>
       <c r="BA32" s="72">
-        <v>44791.386249826908</v>
+        <v>45184.809348756295</v>
       </c>
       <c r="BB32" s="72">
-        <v>45864.790631967306</v>
+        <v>46350.060853876501</v>
       </c>
       <c r="BC32" s="72">
-        <v>46931.842394639687</v>
+        <v>47552.323726296003</v>
       </c>
       <c r="BD32" s="72">
-        <v>46114.939602868486</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:56" ht="13.8">
+        <v>47055.260404035398</v>
+      </c>
+      <c r="BE32" s="72">
+        <v>47148.362235326713</v>
+      </c>
+    </row>
+    <row r="33" spans="2:57" ht="14">
       <c r="B33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="51"/>
       <c r="D33" s="52">
         <v>146148.4658607684</v>
       </c>
       <c r="E33" s="52">
         <v>152782.26432429449</v>
       </c>
       <c r="F33" s="52">
         <v>178393.40922265916</v>
       </c>
       <c r="G33" s="52">
         <v>161974.61238172627</v>
       </c>
       <c r="H33" s="77">
         <v>188581.18735036359</v>
       </c>
       <c r="I33" s="77">
         <v>195189.43813005614</v>
       </c>
       <c r="J33" s="77">
         <v>205482.9744154553</v>
       </c>
@@ -12107,57 +12175,60 @@
       <c r="AU33" s="71">
         <v>275617.37944110058</v>
       </c>
       <c r="AV33" s="71">
         <v>270224.7013866069</v>
       </c>
       <c r="AW33" s="71">
         <v>268978.37235698575</v>
       </c>
       <c r="AX33" s="71">
         <v>294469.14106176712</v>
       </c>
       <c r="AY33" s="71">
         <v>278576.70015323779</v>
       </c>
       <c r="AZ33" s="71">
         <v>276039.53611992346</v>
       </c>
       <c r="BA33" s="71">
         <v>277272.28683719365</v>
       </c>
       <c r="BB33" s="71">
         <v>278191.64669779933</v>
       </c>
       <c r="BC33" s="71">
-        <v>293506.90743320482</v>
+        <v>293562.4153421761</v>
       </c>
       <c r="BD33" s="71">
-        <v>280170.22865158494</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:56" ht="13.8">
+        <v>279664.54525988619</v>
+      </c>
+      <c r="BE33" s="71">
+        <v>273103.82194852235</v>
+      </c>
+    </row>
+    <row r="34" spans="2:57" ht="14">
       <c r="B34" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="48"/>
       <c r="D34" s="53">
         <v>88846.629548639219</v>
       </c>
       <c r="E34" s="53">
         <v>89252.855977354877</v>
       </c>
       <c r="F34" s="53">
         <v>100910.8189262214</v>
       </c>
       <c r="G34" s="53">
         <v>77691.597307826174</v>
       </c>
       <c r="H34" s="78">
         <v>95556.606828297707</v>
       </c>
       <c r="I34" s="78">
         <v>96573.721389735758</v>
       </c>
       <c r="J34" s="78">
         <v>102305.81264189396</v>
       </c>
@@ -12277,52 +12348,55 @@
       </c>
       <c r="AW34" s="72">
         <v>75446.694648997363</v>
       </c>
       <c r="AX34" s="72">
         <v>86025.461179447797</v>
       </c>
       <c r="AY34" s="72">
         <v>75902.997928242403</v>
       </c>
       <c r="AZ34" s="72">
         <v>71050.763143588701</v>
       </c>
       <c r="BA34" s="72">
         <v>75778.331274552038</v>
       </c>
       <c r="BB34" s="72">
         <v>84665.244818742533</v>
       </c>
       <c r="BC34" s="72">
         <v>96697.154473029135</v>
       </c>
       <c r="BD34" s="72">
         <v>81314.958943524194</v>
       </c>
-    </row>
-    <row r="35" spans="2:56" ht="13.8">
+      <c r="BE34" s="72">
+        <v>63485.738578385106</v>
+      </c>
+    </row>
+    <row r="35" spans="2:57" ht="14">
       <c r="B35" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="48"/>
       <c r="D35" s="53">
         <v>57301.836312129191</v>
       </c>
       <c r="E35" s="53">
         <v>63529.408346939621</v>
       </c>
       <c r="F35" s="53">
         <v>77482.59029643776</v>
       </c>
       <c r="G35" s="53">
         <v>84283.015073900111</v>
       </c>
       <c r="H35" s="78">
         <v>93024.580522065866</v>
       </c>
       <c r="I35" s="78">
         <v>98615.716740320378</v>
       </c>
       <c r="J35" s="78">
         <v>103177.16177356131</v>
       </c>
@@ -12437,57 +12511,60 @@
       <c r="AU35" s="72">
         <v>193082.01158479362</v>
       </c>
       <c r="AV35" s="72">
         <v>189159.51328408817</v>
       </c>
       <c r="AW35" s="72">
         <v>193531.67770798839</v>
       </c>
       <c r="AX35" s="72">
         <v>208443.67988231929</v>
       </c>
       <c r="AY35" s="72">
         <v>202673.70222499536</v>
       </c>
       <c r="AZ35" s="72">
         <v>204988.77297633473</v>
       </c>
       <c r="BA35" s="72">
         <v>201493.95556264158</v>
       </c>
       <c r="BB35" s="72">
         <v>193526.40187905682</v>
       </c>
       <c r="BC35" s="72">
-        <v>196809.75296017568</v>
+        <v>196865.26086914696</v>
       </c>
       <c r="BD35" s="72">
-        <v>198855.26970806072</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:56" ht="13.8">
+        <v>198349.58631636202</v>
+      </c>
+      <c r="BE35" s="72">
+        <v>209618.0833701372</v>
+      </c>
+    </row>
+    <row r="36" spans="2:57" ht="14">
       <c r="B36" s="44" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="51"/>
       <c r="D36" s="52">
         <v>56.702080038594147</v>
       </c>
       <c r="E36" s="52">
         <v>87.095680583811202</v>
       </c>
       <c r="F36" s="52">
         <v>94.777828439193385</v>
       </c>
       <c r="G36" s="52">
         <v>136.05066081384857</v>
       </c>
       <c r="H36" s="77">
         <v>90.167744097685031</v>
       </c>
       <c r="I36" s="77">
         <v>94.614507786448328</v>
       </c>
       <c r="J36" s="77">
         <v>130.04157990312808</v>
       </c>
@@ -12602,57 +12679,60 @@
       <c r="AU36" s="71">
         <v>246.93429619450743</v>
       </c>
       <c r="AV36" s="71">
         <v>314.74770162099162</v>
       </c>
       <c r="AW36" s="71">
         <v>486.75931092356961</v>
       </c>
       <c r="AX36" s="71">
         <v>338.58097104305335</v>
       </c>
       <c r="AY36" s="71">
         <v>948.7170758418024</v>
       </c>
       <c r="AZ36" s="71">
         <v>1556.6631790689364</v>
       </c>
       <c r="BA36" s="71">
         <v>1240.920942742961</v>
       </c>
       <c r="BB36" s="71">
         <v>1293.6835536818835</v>
       </c>
       <c r="BC36" s="71">
-        <v>1183.842183573744</v>
+        <v>681.26143397260762</v>
       </c>
       <c r="BD36" s="71">
-        <v>1436.8089772402493</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:56" ht="13.8">
+        <v>885.46534242931943</v>
+      </c>
+      <c r="BE36" s="71">
+        <v>1812.0476443473938</v>
+      </c>
+    </row>
+    <row r="37" spans="2:57" ht="14">
       <c r="B37" s="44" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="51"/>
       <c r="D37" s="52">
         <v>121481.35839070051</v>
       </c>
       <c r="E37" s="52">
         <v>133648.04074176151</v>
       </c>
       <c r="F37" s="52">
         <v>142782.33059401775</v>
       </c>
       <c r="G37" s="52">
         <v>148425.19284806383</v>
       </c>
       <c r="H37" s="77">
         <v>146953.91806259396</v>
       </c>
       <c r="I37" s="77">
         <v>149693.81873827477</v>
       </c>
       <c r="J37" s="77">
         <v>151015.70811247308</v>
       </c>
@@ -12758,66 +12838,69 @@
       <c r="AR37" s="71">
         <v>164957.33997803199</v>
       </c>
       <c r="AS37" s="71">
         <v>161584.89394107871</v>
       </c>
       <c r="AT37" s="71">
         <v>162945.4608864745</v>
       </c>
       <c r="AU37" s="71">
         <v>169722.98169437103</v>
       </c>
       <c r="AV37" s="71">
         <v>170289.46998815931</v>
       </c>
       <c r="AW37" s="71">
         <v>169160.90953572703</v>
       </c>
       <c r="AX37" s="71">
         <v>173878.29967171504</v>
       </c>
       <c r="AY37" s="71">
         <v>177328.26493424855</v>
       </c>
       <c r="AZ37" s="71">
-        <v>179659.13154717721</v>
+        <v>179613.11497017133</v>
       </c>
       <c r="BA37" s="71">
-        <v>187508.5208286753</v>
+        <v>187488.2491986705</v>
       </c>
       <c r="BB37" s="71">
-        <v>188156.65773588285</v>
+        <v>188159.47804329812</v>
       </c>
       <c r="BC37" s="71">
-        <v>189443.85947914227</v>
+        <v>189489.86197492279</v>
       </c>
       <c r="BD37" s="71">
-        <v>188409.24191674957</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:56" ht="13.8">
+        <v>189054.5366733183</v>
+      </c>
+      <c r="BE37" s="71">
+        <v>196602.10387836007</v>
+      </c>
+    </row>
+    <row r="38" spans="2:57" ht="14">
       <c r="B38" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="48"/>
       <c r="D38" s="53">
         <v>691.37583957602556</v>
       </c>
       <c r="E38" s="53">
         <v>1567.9165203626178</v>
       </c>
       <c r="F38" s="53">
         <v>2126.4468358157224</v>
       </c>
       <c r="G38" s="53">
         <v>2036.9842881691434</v>
       </c>
       <c r="H38" s="78">
         <v>1649.5087832428012</v>
       </c>
       <c r="I38" s="78">
         <v>1570.8711550658011</v>
       </c>
       <c r="J38" s="78">
         <v>1926.609578997301</v>
       </c>
@@ -12923,66 +13006,69 @@
       <c r="AR38" s="72">
         <v>6461.2437409997037</v>
       </c>
       <c r="AS38" s="72">
         <v>5612.6203552653042</v>
       </c>
       <c r="AT38" s="72">
         <v>5477.6769684333003</v>
       </c>
       <c r="AU38" s="72">
         <v>5248.2757724759012</v>
       </c>
       <c r="AV38" s="72">
         <v>4418.0400233895971</v>
       </c>
       <c r="AW38" s="72">
         <v>4402.0314098903036</v>
       </c>
       <c r="AX38" s="72">
         <v>4394.3760033615008</v>
       </c>
       <c r="AY38" s="72">
         <v>4451.463545762901</v>
       </c>
       <c r="AZ38" s="72">
-        <v>4097.917424664498</v>
+        <v>4093.2366390586949</v>
       </c>
       <c r="BA38" s="72">
-        <v>4136.6130953841994</v>
+        <v>4149.6665185940019</v>
       </c>
       <c r="BB38" s="72">
-        <v>4768.1813791970935</v>
+        <v>4779.5598751290981</v>
       </c>
       <c r="BC38" s="72">
-        <v>5203.9329789597041</v>
+        <v>5221.4404930321098</v>
       </c>
       <c r="BD38" s="72">
-        <v>4100.0316450681903</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:56" ht="13.8">
+        <v>4617.1370639030038</v>
+      </c>
+      <c r="BE38" s="72">
+        <v>5124.5611818882917</v>
+      </c>
+    </row>
+    <row r="39" spans="2:57" ht="14">
       <c r="B39" s="47" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="48"/>
       <c r="D39" s="53">
         <v>108142.74027949385</v>
       </c>
       <c r="E39" s="53">
         <v>118582.36148976308</v>
       </c>
       <c r="F39" s="53">
         <v>121362.96669556454</v>
       </c>
       <c r="G39" s="53">
         <v>126584.57935121265</v>
       </c>
       <c r="H39" s="78">
         <v>126484.61356710631</v>
       </c>
       <c r="I39" s="78">
         <v>127614.69662170284</v>
       </c>
       <c r="J39" s="78">
         <v>127471.23642540525</v>
       </c>
@@ -13088,66 +13174,69 @@
       <c r="AR39" s="72">
         <v>132607.81150762056</v>
       </c>
       <c r="AS39" s="72">
         <v>129880.7985760811</v>
       </c>
       <c r="AT39" s="72">
         <v>129567.79765083519</v>
       </c>
       <c r="AU39" s="72">
         <v>136187.42609691131</v>
       </c>
       <c r="AV39" s="72">
         <v>137049.23994531902</v>
       </c>
       <c r="AW39" s="72">
         <v>136784.62318966998</v>
       </c>
       <c r="AX39" s="72">
         <v>139786.85442182087</v>
       </c>
       <c r="AY39" s="72">
         <v>141314.89149868971</v>
       </c>
       <c r="AZ39" s="72">
-        <v>143245.50252527901</v>
+        <v>143199.2409694551</v>
       </c>
       <c r="BA39" s="72">
-        <v>147658.80153230668</v>
+        <v>147620.81780337496</v>
       </c>
       <c r="BB39" s="72">
-        <v>146672.59918966761</v>
+        <v>146659.41189905678</v>
       </c>
       <c r="BC39" s="72">
-        <v>147366.48406584046</v>
+        <v>147389.47223912133</v>
       </c>
       <c r="BD39" s="72">
-        <v>146806.82140054504</v>
-[...2 lines deleted...]
-    <row r="40" spans="2:56" ht="13.8">
+        <v>146925.45074577953</v>
+      </c>
+      <c r="BE39" s="72">
+        <v>146067.44595714641</v>
+      </c>
+    </row>
+    <row r="40" spans="2:57" ht="14">
       <c r="B40" s="47" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="48"/>
       <c r="D40" s="53">
         <v>5825.9481037220503</v>
       </c>
       <c r="E40" s="53">
         <v>7116.5976253257568</v>
       </c>
       <c r="F40" s="53">
         <v>8240.2936922703357</v>
       </c>
       <c r="G40" s="53">
         <v>9694.336227779022</v>
       </c>
       <c r="H40" s="78">
         <v>10312.359527250466</v>
       </c>
       <c r="I40" s="78">
         <v>10840.146113392817</v>
       </c>
       <c r="J40" s="78">
         <v>12564.862126921398</v>
       </c>
@@ -13267,52 +13356,55 @@
       </c>
       <c r="AW40" s="72">
         <v>14385.607563040016</v>
       </c>
       <c r="AX40" s="72">
         <v>15762.018169526978</v>
       </c>
       <c r="AY40" s="72">
         <v>18008.132314754781</v>
       </c>
       <c r="AZ40" s="72">
         <v>18468.323943925039</v>
       </c>
       <c r="BA40" s="72">
         <v>21525.609054423232</v>
       </c>
       <c r="BB40" s="72">
         <v>22078.110705219369</v>
       </c>
       <c r="BC40" s="72">
         <v>22684.315417382291</v>
       </c>
       <c r="BD40" s="72">
         <v>23606.719492870405</v>
       </c>
-    </row>
-    <row r="41" spans="2:56" ht="13.8">
+      <c r="BE40" s="72">
+        <v>31008.896526852186</v>
+      </c>
+    </row>
+    <row r="41" spans="2:57" ht="14">
       <c r="B41" s="47" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="48"/>
       <c r="D41" s="53">
         <v>6821.2941679085816</v>
       </c>
       <c r="E41" s="53">
         <v>6381.1651063100508</v>
       </c>
       <c r="F41" s="53">
         <v>11052.62337036715</v>
       </c>
       <c r="G41" s="53">
         <v>10109.29298090301</v>
       </c>
       <c r="H41" s="78">
         <v>8507.4361849944053</v>
       </c>
       <c r="I41" s="78">
         <v>9668.1048481133039</v>
       </c>
       <c r="J41" s="78">
         <v>9052.9999811491289</v>
       </c>
@@ -13418,66 +13510,69 @@
       <c r="AR41" s="72">
         <v>11774.661666630876</v>
       </c>
       <c r="AS41" s="72">
         <v>11428.618971281499</v>
       </c>
       <c r="AT41" s="72">
         <v>12546.520485086683</v>
       </c>
       <c r="AU41" s="72">
         <v>13168.798611500921</v>
       </c>
       <c r="AV41" s="72">
         <v>13457.999189431361</v>
       </c>
       <c r="AW41" s="72">
         <v>13588.647373126722</v>
       </c>
       <c r="AX41" s="72">
         <v>13935.051077005699</v>
       </c>
       <c r="AY41" s="72">
         <v>13553.777575041142</v>
       </c>
       <c r="AZ41" s="72">
-        <v>13847.387653308693</v>
+        <v>13852.313417732494</v>
       </c>
       <c r="BA41" s="72">
-        <v>14187.497146561196</v>
+        <v>14192.155822278295</v>
       </c>
       <c r="BB41" s="72">
-        <v>14637.766461798781</v>
+        <v>14642.39556389288</v>
       </c>
       <c r="BC41" s="72">
-        <v>14189.127016959788</v>
+        <v>14194.633825387087</v>
       </c>
       <c r="BD41" s="72">
-        <v>13895.669378265939</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:56" ht="13.8">
+        <v>13905.229370765337</v>
+      </c>
+      <c r="BE41" s="72">
+        <v>14401.200212473195</v>
+      </c>
+    </row>
+    <row r="42" spans="2:57" ht="14">
       <c r="B42" s="59" t="s">
         <v>82</v>
       </c>
       <c r="C42" s="45"/>
       <c r="D42" s="77">
         <v>-291061.58070062188</v>
       </c>
       <c r="E42" s="77">
         <v>-318272.23546320392</v>
       </c>
       <c r="F42" s="77">
         <v>-361224.09436543711</v>
       </c>
       <c r="G42" s="77">
         <v>-371432.6711958482</v>
       </c>
       <c r="H42" s="77">
         <v>-368219.82650099002</v>
       </c>
       <c r="I42" s="77">
         <v>-369874.97092657827</v>
       </c>
       <c r="J42" s="77">
         <v>-380860.07939527312</v>
       </c>
@@ -13583,184 +13678,205 @@
       <c r="AR42" s="71">
         <v>-254353.55083776894</v>
       </c>
       <c r="AS42" s="71">
         <v>-254226.15792281943</v>
       </c>
       <c r="AT42" s="71">
         <v>-251934.19593105422</v>
       </c>
       <c r="AU42" s="71">
         <v>-257886.67393132072</v>
       </c>
       <c r="AV42" s="71">
         <v>-247544.03046669162</v>
       </c>
       <c r="AW42" s="71">
         <v>-242336.02575512257</v>
       </c>
       <c r="AX42" s="71">
         <v>-268033.18091798201</v>
       </c>
       <c r="AY42" s="71">
         <v>-245676.93129396983</v>
       </c>
       <c r="AZ42" s="71">
-        <v>-226470.70634172304</v>
+        <v>-226653.23563959898</v>
       </c>
       <c r="BA42" s="71">
-        <v>-243931.22122353408</v>
+        <v>-243908.61173898634</v>
       </c>
       <c r="BB42" s="71">
-        <v>-261792.92931257826</v>
+        <v>-248118.00726934598</v>
       </c>
       <c r="BC42" s="71">
-        <v>-273437.57928850816</v>
+        <v>-260238.33968537117</v>
       </c>
       <c r="BD42" s="71">
-        <v>-227632.58590336371</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:56" ht="14.4" thickBot="1">
+        <v>-223048.88783924998</v>
+      </c>
+      <c r="BE42" s="71">
+        <v>-197430.96097196522</v>
+      </c>
+    </row>
+    <row r="43" spans="2:57" ht="14.5" thickBot="1">
       <c r="B43" s="60"/>
       <c r="C43" s="61"/>
       <c r="D43" s="77"/>
       <c r="E43" s="77"/>
       <c r="F43" s="77"/>
       <c r="G43" s="77"/>
       <c r="H43" s="78"/>
       <c r="I43" s="78"/>
       <c r="J43" s="78"/>
       <c r="K43" s="78"/>
       <c r="L43" s="72"/>
       <c r="M43" s="72"/>
       <c r="N43" s="72"/>
       <c r="O43" s="72"/>
       <c r="P43" s="72"/>
       <c r="Q43" s="72"/>
       <c r="R43" s="72"/>
       <c r="S43" s="78"/>
       <c r="T43" s="72"/>
       <c r="U43" s="72"/>
       <c r="V43" s="72"/>
       <c r="W43" s="72"/>
       <c r="X43" s="72"/>
       <c r="Y43" s="72"/>
       <c r="Z43" s="72"/>
       <c r="AA43" s="72"/>
       <c r="AB43" s="72"/>
       <c r="AC43" s="72"/>
       <c r="AD43" s="72"/>
       <c r="AE43" s="72"/>
       <c r="AF43" s="72"/>
       <c r="AG43" s="72"/>
       <c r="AH43" s="72"/>
       <c r="AI43" s="72"/>
       <c r="AJ43" s="72"/>
       <c r="AK43" s="72"/>
       <c r="AL43" s="72"/>
       <c r="AM43" s="72"/>
       <c r="AN43" s="72"/>
       <c r="AO43" s="72"/>
       <c r="AP43" s="72"/>
       <c r="AQ43" s="72"/>
-      <c r="AR43" s="72"/>
-[...2 lines deleted...]
-      <c r="AU43" s="72"/>
+      <c r="AR43" s="72">
+        <v>0</v>
+      </c>
+      <c r="AS43" s="72">
+        <v>0</v>
+      </c>
+      <c r="AT43" s="72">
+        <v>0</v>
+      </c>
+      <c r="AU43" s="72">
+        <v>0</v>
+      </c>
       <c r="AV43" s="72"/>
       <c r="AW43" s="72"/>
       <c r="AX43" s="72"/>
       <c r="AY43" s="72"/>
       <c r="AZ43" s="72"/>
       <c r="BA43" s="72"/>
       <c r="BB43" s="72"/>
       <c r="BC43" s="72"/>
       <c r="BD43" s="72"/>
-    </row>
-    <row r="44" spans="2:56" ht="13.8">
+      <c r="BE43" s="72"/>
+    </row>
+    <row r="44" spans="2:57" ht="14">
       <c r="B44" s="62" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="63"/>
       <c r="D44" s="64"/>
       <c r="E44" s="64"/>
       <c r="F44" s="64"/>
       <c r="G44" s="64"/>
       <c r="H44" s="81"/>
       <c r="I44" s="81"/>
       <c r="J44" s="81"/>
       <c r="K44" s="81">
         <v>0</v>
       </c>
       <c r="L44" s="82"/>
       <c r="M44" s="82"/>
       <c r="N44" s="82"/>
       <c r="O44" s="82"/>
       <c r="P44" s="82"/>
       <c r="Q44" s="82"/>
       <c r="R44" s="82"/>
       <c r="S44" s="81"/>
       <c r="T44" s="82"/>
       <c r="U44" s="82"/>
       <c r="V44" s="82"/>
       <c r="W44" s="82"/>
       <c r="X44" s="82"/>
       <c r="Y44" s="82"/>
       <c r="Z44" s="82"/>
       <c r="AA44" s="82"/>
       <c r="AB44" s="82"/>
       <c r="AC44" s="82"/>
       <c r="AD44" s="82"/>
       <c r="AE44" s="82"/>
       <c r="AF44" s="82"/>
       <c r="AG44" s="82"/>
       <c r="AH44" s="82"/>
       <c r="AI44" s="82"/>
       <c r="AJ44" s="82"/>
       <c r="AK44" s="82"/>
       <c r="AL44" s="82"/>
       <c r="AM44" s="82"/>
       <c r="AN44" s="82"/>
       <c r="AO44" s="82"/>
       <c r="AP44" s="82"/>
       <c r="AQ44" s="82"/>
-      <c r="AR44" s="82"/>
-[...2 lines deleted...]
-      <c r="AU44" s="82"/>
+      <c r="AR44" s="82">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="82">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="82">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="82">
+        <v>0</v>
+      </c>
       <c r="AV44" s="82"/>
       <c r="AW44" s="82"/>
       <c r="AX44" s="82"/>
       <c r="AY44" s="82"/>
       <c r="AZ44" s="82"/>
       <c r="BA44" s="82"/>
       <c r="BB44" s="82"/>
       <c r="BC44" s="82"/>
       <c r="BD44" s="82"/>
-    </row>
-    <row r="45" spans="2:56" ht="13.8">
+      <c r="BE44" s="82"/>
+    </row>
+    <row r="45" spans="2:57" ht="14">
       <c r="B45" s="41" t="s">
         <v>84</v>
       </c>
       <c r="C45" s="42"/>
       <c r="D45" s="77">
         <v>-154062.80990463731</v>
       </c>
       <c r="E45" s="77">
         <v>-178600.1260316741</v>
       </c>
       <c r="F45" s="77">
         <v>-199233.56263361458</v>
       </c>
       <c r="G45" s="77">
         <v>-211448.84119564202</v>
       </c>
       <c r="H45" s="77">
         <v>-189203.09604114178</v>
       </c>
       <c r="I45" s="77">
         <v>-187238.345150129</v>
       </c>
       <c r="J45" s="77">
         <v>-191999.66316866368</v>
       </c>
@@ -13866,66 +13982,69 @@
       <c r="AR45" s="71">
         <v>-167581.89379696778</v>
       </c>
       <c r="AS45" s="71">
         <v>-171983.86922712086</v>
       </c>
       <c r="AT45" s="71">
         <v>-171141.07469094091</v>
       </c>
       <c r="AU45" s="71">
         <v>-176506.43994165817</v>
       </c>
       <c r="AV45" s="71">
         <v>-172449.13543847663</v>
       </c>
       <c r="AW45" s="71">
         <v>-173974.27367808245</v>
       </c>
       <c r="AX45" s="71">
         <v>-189163.47093794783</v>
       </c>
       <c r="AY45" s="71">
         <v>-182364.56894258549</v>
       </c>
       <c r="AZ45" s="71">
-        <v>-170498.10908490434</v>
+        <v>-170724.49014872598</v>
       </c>
       <c r="BA45" s="71">
-        <v>-180262.15823787486</v>
+        <v>-180485.42261427589</v>
       </c>
       <c r="BB45" s="71">
-        <v>-199767.2667186106</v>
+        <v>-186251.98955001766</v>
       </c>
       <c r="BC45" s="71">
-        <v>-204704.5853904245</v>
+        <v>-191653.31677504809</v>
       </c>
       <c r="BD45" s="71">
-        <v>-170139.20517176151</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:56" ht="13.8">
+        <v>-168835.82589336426</v>
+      </c>
+      <c r="BE45" s="71">
+        <v>-149075.84829031222</v>
+      </c>
+    </row>
+    <row r="46" spans="2:57" ht="14">
       <c r="B46" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="65"/>
       <c r="D46" s="52">
         <v>6672.2488124781012</v>
       </c>
       <c r="E46" s="52">
         <v>6203.6036455353678</v>
       </c>
       <c r="F46" s="52">
         <v>12400.961475525904</v>
       </c>
       <c r="G46" s="52">
         <v>19350.255337929011</v>
       </c>
       <c r="H46" s="77">
         <v>21785.636780268498</v>
       </c>
       <c r="I46" s="77">
         <v>23589.564968586554</v>
       </c>
       <c r="J46" s="77">
         <v>23938.541107887446</v>
       </c>
@@ -14031,66 +14150,69 @@
       <c r="AR46" s="71">
         <v>108682.03931178278</v>
       </c>
       <c r="AS46" s="71">
         <v>109406.36612991584</v>
       </c>
       <c r="AT46" s="71">
         <v>110639.02529397279</v>
       </c>
       <c r="AU46" s="71">
         <v>115104.11117667984</v>
       </c>
       <c r="AV46" s="71">
         <v>115976.70169195331</v>
       </c>
       <c r="AW46" s="71">
         <v>119020.59752177016</v>
       </c>
       <c r="AX46" s="71">
         <v>124806.46578307767</v>
       </c>
       <c r="AY46" s="71">
         <v>125082.97517192223</v>
       </c>
       <c r="AZ46" s="71">
-        <v>127658.870850504</v>
+        <v>127706.56954477254</v>
       </c>
       <c r="BA46" s="71">
-        <v>133129.17717889324</v>
+        <v>133221.60049544444</v>
       </c>
       <c r="BB46" s="71">
-        <v>136316.61148794583</v>
+        <v>136467.32111793951</v>
       </c>
       <c r="BC46" s="71">
-        <v>140247.97320867117</v>
+        <v>140468.96906228765</v>
       </c>
       <c r="BD46" s="71">
-        <v>140793.06842394813</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:56" ht="13.8">
+        <v>141947.25820223463</v>
+      </c>
+      <c r="BE46" s="71">
+        <v>145031.59269448853</v>
+      </c>
+    </row>
+    <row r="47" spans="2:57" ht="14">
       <c r="B47" s="47" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="66"/>
       <c r="D47" s="53">
         <v>9955.8194145971884</v>
       </c>
       <c r="E47" s="53">
         <v>9795.9868788953663</v>
       </c>
       <c r="F47" s="53">
         <v>12105.520492515985</v>
       </c>
       <c r="G47" s="53">
         <v>19075.138289423769</v>
       </c>
       <c r="H47" s="78">
         <v>21256.541197547449</v>
       </c>
       <c r="I47" s="78">
         <v>22751.126603247973</v>
       </c>
       <c r="J47" s="78">
         <v>23519.840348491656</v>
       </c>
@@ -14196,66 +14318,69 @@
       <c r="AR47" s="72">
         <v>75299.52738243794</v>
       </c>
       <c r="AS47" s="72">
         <v>74983.374346786441</v>
       </c>
       <c r="AT47" s="72">
         <v>74863.089325859153</v>
       </c>
       <c r="AU47" s="72">
         <v>77464.263997348782</v>
       </c>
       <c r="AV47" s="72">
         <v>77575.491612177502</v>
       </c>
       <c r="AW47" s="72">
         <v>78180.727541146145</v>
       </c>
       <c r="AX47" s="72">
         <v>81741.424688569285</v>
       </c>
       <c r="AY47" s="72">
         <v>81625.476029432277</v>
       </c>
       <c r="AZ47" s="72">
-        <v>83130.476397045524</v>
+        <v>83177.425354929073</v>
       </c>
       <c r="BA47" s="72">
-        <v>85902.901735881795</v>
+        <v>85994.526779970591</v>
       </c>
       <c r="BB47" s="72">
-        <v>87806.190407386588</v>
+        <v>87956.096201792767</v>
       </c>
       <c r="BC47" s="72">
-        <v>90871.84990943782</v>
+        <v>91090.796940500804</v>
       </c>
       <c r="BD47" s="72">
-        <v>91149.912075020882</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:56" ht="13.8">
+        <v>91981.551955076444</v>
+      </c>
+      <c r="BE47" s="72">
+        <v>93767.30345186354</v>
+      </c>
+    </row>
+    <row r="48" spans="2:57" ht="14">
       <c r="B48" s="47" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="67"/>
       <c r="D48" s="53">
         <v>-3283.5706021190872</v>
       </c>
       <c r="E48" s="53">
         <v>-3592.3832333599985</v>
       </c>
       <c r="F48" s="53">
         <v>295.44098300991936</v>
       </c>
       <c r="G48" s="53">
         <v>275.11704850524075</v>
       </c>
       <c r="H48" s="78">
         <v>529.09558272104732</v>
       </c>
       <c r="I48" s="78">
         <v>838.43836533858121</v>
       </c>
       <c r="J48" s="78">
         <v>418.70075939578965</v>
       </c>
@@ -14361,66 +14486,69 @@
       <c r="AR48" s="72">
         <v>33382.51192934483</v>
       </c>
       <c r="AS48" s="72">
         <v>34422.991783129401</v>
       </c>
       <c r="AT48" s="72">
         <v>35775.935968113641</v>
       </c>
       <c r="AU48" s="72">
         <v>37639.84717933106</v>
       </c>
       <c r="AV48" s="72">
         <v>38401.210079775803</v>
       </c>
       <c r="AW48" s="72">
         <v>40839.869980624018</v>
       </c>
       <c r="AX48" s="72">
         <v>43065.041094508393</v>
       </c>
       <c r="AY48" s="72">
         <v>43457.499142489949</v>
       </c>
       <c r="AZ48" s="72">
-        <v>44528.394453458473</v>
+        <v>44529.144189843471</v>
       </c>
       <c r="BA48" s="72">
-        <v>47226.275443011444</v>
+        <v>47227.073715473845</v>
       </c>
       <c r="BB48" s="72">
-        <v>48510.421080559237</v>
+        <v>48511.224916146741</v>
       </c>
       <c r="BC48" s="72">
-        <v>49376.123299233346</v>
+        <v>49378.172121786847</v>
       </c>
       <c r="BD48" s="72">
-        <v>49643.156348927267</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:56" ht="13.8">
+        <v>49965.706247158174</v>
+      </c>
+      <c r="BE48" s="72">
+        <v>51264.289242624996</v>
+      </c>
+    </row>
+    <row r="49" spans="2:57" ht="14">
       <c r="B49" s="44" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="68"/>
       <c r="D49" s="52">
         <v>160735.0587171154</v>
       </c>
       <c r="E49" s="52">
         <v>184803.72967720946</v>
       </c>
       <c r="F49" s="52">
         <v>211634.52410914048</v>
       </c>
       <c r="G49" s="52">
         <v>230799.09653357102</v>
       </c>
       <c r="H49" s="77">
         <v>210988.73282141029</v>
       </c>
       <c r="I49" s="77">
         <v>210827.91011871555</v>
       </c>
       <c r="J49" s="77">
         <v>215938.20427655111</v>
       </c>
@@ -14526,66 +14654,69 @@
       <c r="AR49" s="71">
         <v>276263.93310875056</v>
       </c>
       <c r="AS49" s="71">
         <v>281390.2353570367</v>
       </c>
       <c r="AT49" s="71">
         <v>281780.09998491372</v>
       </c>
       <c r="AU49" s="71">
         <v>291610.55111833801</v>
       </c>
       <c r="AV49" s="71">
         <v>288425.83713042992</v>
       </c>
       <c r="AW49" s="71">
         <v>292994.87119985261</v>
       </c>
       <c r="AX49" s="71">
         <v>313969.9367210255</v>
       </c>
       <c r="AY49" s="71">
         <v>307447.54411450773</v>
       </c>
       <c r="AZ49" s="71">
-        <v>298156.97993540834</v>
+        <v>298431.05969349854</v>
       </c>
       <c r="BA49" s="71">
-        <v>313391.3354167681</v>
+        <v>313707.02310972032</v>
       </c>
       <c r="BB49" s="71">
-        <v>336083.87820655643</v>
+        <v>322719.31066795718</v>
       </c>
       <c r="BC49" s="71">
-        <v>344952.55859909568</v>
+        <v>332122.28583733574</v>
       </c>
       <c r="BD49" s="71">
-        <v>310932.27359570964</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:56" ht="13.8">
+        <v>310783.0840955989</v>
+      </c>
+      <c r="BE49" s="71">
+        <v>294107.44098480075</v>
+      </c>
+    </row>
+    <row r="50" spans="2:57" ht="14">
       <c r="B50" s="47" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="66"/>
       <c r="D50" s="53">
         <v>150614.11560601435</v>
       </c>
       <c r="E50" s="53">
         <v>170495.24796838412</v>
       </c>
       <c r="F50" s="53">
         <v>193175.08245562081</v>
       </c>
       <c r="G50" s="53">
         <v>208807.1605868921</v>
       </c>
       <c r="H50" s="78">
         <v>185621.37609063435</v>
       </c>
       <c r="I50" s="78">
         <v>184852.89944139999</v>
       </c>
       <c r="J50" s="78">
         <v>188455.6071629503</v>
       </c>
@@ -14691,66 +14822,69 @@
       <c r="AR50" s="72">
         <v>237589.03666152174</v>
       </c>
       <c r="AS50" s="72">
         <v>243089.88488158357</v>
       </c>
       <c r="AT50" s="72">
         <v>243058.47795557015</v>
       </c>
       <c r="AU50" s="72">
         <v>252800.69821837009</v>
       </c>
       <c r="AV50" s="72">
         <v>249811.84895064682</v>
       </c>
       <c r="AW50" s="72">
         <v>252987.60896626161</v>
       </c>
       <c r="AX50" s="72">
         <v>273137.64554270438</v>
       </c>
       <c r="AY50" s="72">
         <v>266515.56397414423</v>
       </c>
       <c r="AZ50" s="72">
-        <v>257107.75686518312</v>
+        <v>257105.84686451586</v>
       </c>
       <c r="BA50" s="72">
-        <v>271794.76054288237</v>
+        <v>271716.22686444281</v>
       </c>
       <c r="BB50" s="72">
-        <v>293212.99906909396</v>
+        <v>279362.35747299797</v>
       </c>
       <c r="BC50" s="72">
-        <v>300930.12817513791</v>
+        <v>287477.21019038814</v>
       </c>
       <c r="BD50" s="72">
-        <v>267524.88292289246</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:56" ht="13.8">
+        <v>266429.27596050012</v>
+      </c>
+      <c r="BE50" s="72">
+        <v>249663.17371307642</v>
+      </c>
+    </row>
+    <row r="51" spans="2:57" ht="14">
       <c r="B51" s="47" t="s">
         <v>87</v>
       </c>
       <c r="C51" s="67"/>
       <c r="D51" s="53">
         <v>10120.943111101045</v>
       </c>
       <c r="E51" s="53">
         <v>14308.481708825333</v>
       </c>
       <c r="F51" s="53">
         <v>18459.441653519654</v>
       </c>
       <c r="G51" s="53">
         <v>21991.935946678928</v>
       </c>
       <c r="H51" s="78">
         <v>25367.356730775929</v>
       </c>
       <c r="I51" s="78">
         <v>25975.010677315571</v>
       </c>
       <c r="J51" s="78">
         <v>27482.597113600805</v>
       </c>
@@ -14856,66 +14990,69 @@
       <c r="AR51" s="72">
         <v>38674.896447228813</v>
       </c>
       <c r="AS51" s="72">
         <v>38300.350475453102</v>
       </c>
       <c r="AT51" s="72">
         <v>38721.622029343591</v>
       </c>
       <c r="AU51" s="72">
         <v>38809.852899967897</v>
       </c>
       <c r="AV51" s="72">
         <v>38613.988179783104</v>
       </c>
       <c r="AW51" s="72">
         <v>40007.262233590984</v>
       </c>
       <c r="AX51" s="72">
         <v>40832.291178321102</v>
       </c>
       <c r="AY51" s="72">
         <v>40931.980140363514</v>
       </c>
       <c r="AZ51" s="72">
-        <v>41049.223070225213</v>
+        <v>41325.212828982709</v>
       </c>
       <c r="BA51" s="72">
-        <v>41596.574873885707</v>
+        <v>41990.796245277495</v>
       </c>
       <c r="BB51" s="72">
-        <v>42870.8791374625</v>
+        <v>43356.953194959198</v>
       </c>
       <c r="BC51" s="72">
-        <v>44022.43042395779</v>
+        <v>44645.075646947604</v>
       </c>
       <c r="BD51" s="72">
-        <v>43407.390672817193</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:56" ht="14.4" thickBot="1">
+        <v>44353.8081350988</v>
+      </c>
+      <c r="BE51" s="72">
+        <v>44444.267271724311</v>
+      </c>
+    </row>
+    <row r="52" spans="2:57" ht="14.5" thickBot="1">
       <c r="B52" s="60"/>
       <c r="C52" s="61"/>
       <c r="D52" s="69"/>
       <c r="E52" s="69"/>
       <c r="F52" s="69"/>
       <c r="G52" s="69"/>
       <c r="H52" s="69"/>
       <c r="I52" s="79"/>
       <c r="J52" s="73"/>
       <c r="K52" s="80"/>
       <c r="L52" s="73"/>
       <c r="M52" s="73"/>
       <c r="N52" s="73"/>
       <c r="O52" s="73"/>
       <c r="P52" s="73"/>
       <c r="Q52" s="73"/>
       <c r="R52" s="73"/>
       <c r="S52" s="79"/>
       <c r="T52" s="73"/>
       <c r="U52" s="73"/>
       <c r="V52" s="73"/>
       <c r="W52" s="73"/>
       <c r="X52" s="73"/>
       <c r="Y52" s="73"/>
       <c r="Z52" s="73"/>
@@ -14927,120 +15064,122 @@
       <c r="AF52" s="73"/>
       <c r="AG52" s="73"/>
       <c r="AH52" s="73"/>
       <c r="AI52" s="73"/>
       <c r="AJ52" s="73"/>
       <c r="AK52" s="73"/>
       <c r="AL52" s="73"/>
       <c r="AM52" s="73"/>
       <c r="AN52" s="73"/>
       <c r="AO52" s="73"/>
       <c r="AP52" s="73"/>
       <c r="AQ52" s="73"/>
       <c r="AR52" s="73"/>
       <c r="AS52" s="73"/>
       <c r="AT52" s="73"/>
       <c r="AU52" s="73"/>
       <c r="AV52" s="73"/>
       <c r="AW52" s="73"/>
       <c r="AX52" s="73"/>
       <c r="AY52" s="73"/>
       <c r="AZ52" s="73"/>
       <c r="BA52" s="73"/>
       <c r="BB52" s="73"/>
       <c r="BC52" s="73"/>
       <c r="BD52" s="73"/>
-    </row>
-[...2 lines deleted...]
-        <v>104</v>
+      <c r="BE52" s="73"/>
+    </row>
+    <row r="53" spans="2:57" ht="14">
+      <c r="B53" s="89" t="s">
+        <v>102</v>
       </c>
       <c r="C53" s="37"/>
       <c r="D53" s="37"/>
       <c r="E53" s="37"/>
       <c r="F53" s="37"/>
       <c r="G53" s="37"/>
       <c r="H53" s="37"/>
       <c r="I53" s="37"/>
       <c r="J53" s="37"/>
       <c r="K53" s="37"/>
       <c r="L53" s="37"/>
     </row>
-    <row r="54" spans="2:56" ht="14.4">
+    <row r="54" spans="2:57" ht="14">
       <c r="B54" s="70" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="37"/>
       <c r="G54" s="37"/>
       <c r="H54" s="37"/>
       <c r="I54" s="37"/>
       <c r="J54" s="37"/>
       <c r="K54" s="37"/>
       <c r="L54" s="37"/>
     </row>
-    <row r="55" spans="2:56" ht="14.4">
+    <row r="55" spans="2:57" ht="14">
       <c r="B55" s="70" t="s">
         <v>95</v>
       </c>
       <c r="C55" s="37"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
       <c r="L55" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
+    <mergeCell ref="AZ7:BC7"/>
+    <mergeCell ref="X6:BE6"/>
+    <mergeCell ref="BD7:BE7"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:K7"/>
-    <mergeCell ref="X6:BD6"/>
+    <mergeCell ref="AF7:AI7"/>
+    <mergeCell ref="AJ7:AM7"/>
+    <mergeCell ref="AN7:AQ7"/>
+    <mergeCell ref="AR7:AU7"/>
+    <mergeCell ref="AV7:AY7"/>
     <mergeCell ref="L7:O7"/>
     <mergeCell ref="P7:S7"/>
     <mergeCell ref="T7:W7"/>
     <mergeCell ref="X7:AA7"/>
     <mergeCell ref="AB7:AE7"/>
-    <mergeCell ref="AF7:AI7"/>
-[...4 lines deleted...]
-    <mergeCell ref="AZ7:BC7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>