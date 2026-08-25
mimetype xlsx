--- v0 (2026-06-03)
+++ v1 (2026-08-25)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankindonesiagov.sharepoint.com/sites/DSTA/Shared Documents/Diseminasi Eksternal/SDDS/03. Bulanan/Merchandise Trade/2026/06_ Juni_2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01831B48-7DA8-4DFB-AF92-40FB97D28643}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{4FC86795-12D2-4D91-A59B-2E481A67899A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFDF8F0B-0FA0-40A0-A57D-139C5590E8C1}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Merchandise Trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Merchandise Trade'!$D$372:$J$480</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Merchandise Trade'!$D$372:$J$482</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Merchandise Trade'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="50">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>Merchandise Trade</t>
   </si>
   <si>
     <t>(Milion US$)</t>
   </si>
   <si>
     <t>PERIODE</t>
   </si>
   <si>
     <t>EXPORT</t>
   </si>
   <si>
     <t>IMPORT</t>
   </si>
   <si>
     <t>OIL &amp; GAS</t>
   </si>
   <si>
@@ -193,72 +194,72 @@
   <si>
     <t xml:space="preserve">November </t>
   </si>
   <si>
     <t xml:space="preserve">January  </t>
   </si>
   <si>
     <t xml:space="preserve">March  </t>
   </si>
   <si>
     <t xml:space="preserve">February  </t>
   </si>
   <si>
     <t xml:space="preserve">May  </t>
   </si>
   <si>
     <t>*) Preliminary figures</t>
   </si>
   <si>
     <t>Notes :</t>
   </si>
   <si>
     <t>2026 *</t>
   </si>
   <si>
-    <t>January *</t>
-[...4 lines deleted...]
-  <si>
     <t>March *</t>
   </si>
   <si>
     <t>April *</t>
   </si>
   <si>
-    <t xml:space="preserve">Last Update  : 2/6/2026 </t>
+    <t>May *</t>
+  </si>
+  <si>
+    <t>June *</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last Update  : 3/8/2026 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1102,51 +1103,51 @@
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="30" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="32" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="32" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="27" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1205,127 +1206,127 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="34" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="34" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="34" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="34" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="28" borderId="16" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="34" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="34" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="18" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="18" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="7" fillId="34" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="34" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="29" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="29" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="19" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="20" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="21" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="22" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="23" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="24" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1414,51 +1415,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Normal 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Normal 4" xfId="52" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="Note" xfId="53" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="Output" xfId="55" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="56" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="57" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="58" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>809625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1211" name="Picture 1">
           <a:extLst>
@@ -1498,50 +1499,54 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1791,75 +1796,75 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J480"/>
+  <dimension ref="A1:J482"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A468" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H476" sqref="H476"/>
+      <pane ySplit="7" topLeftCell="A470" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L474" sqref="L474"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="12.5546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="3" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.54296875" style="2" customWidth="1"/>
+    <col min="5" max="7" width="13.6328125" style="3" customWidth="1"/>
+    <col min="8" max="10" width="13.6328125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="47" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
     </row>
-    <row r="2" spans="1:10" s="47" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" s="47" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="64"/>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
     </row>
     <row r="4" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="74" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="74"/>
       <c r="F4" s="74"/>
       <c r="G4" s="74"/>
       <c r="H4" s="74"/>
       <c r="I4" s="74"/>
       <c r="J4" s="74"/>
     </row>
     <row r="5" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D5" s="65" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="65"/>
       <c r="F5" s="65"/>
@@ -1882,10545 +1887,10602 @@
       </c>
       <c r="I6" s="72"/>
       <c r="J6" s="73"/>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D7" s="67"/>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="20.149999999999999" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D8" s="61">
         <v>1993</v>
       </c>
       <c r="E8" s="62"/>
       <c r="F8" s="62"/>
       <c r="G8" s="62"/>
       <c r="H8" s="62"/>
       <c r="I8" s="62"/>
       <c r="J8" s="63"/>
     </row>
-    <row r="9" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D9" s="14">
         <v>1993</v>
       </c>
       <c r="E9" s="15">
         <v>9745.9</v>
       </c>
       <c r="F9" s="15">
         <v>27077.1</v>
       </c>
       <c r="G9" s="15">
         <v>36823</v>
       </c>
       <c r="H9" s="15">
         <v>2170.5</v>
       </c>
       <c r="I9" s="15">
         <v>26157.3</v>
       </c>
       <c r="J9" s="16">
         <v>28327.8</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="18">
         <v>864.3</v>
       </c>
       <c r="F10" s="18">
         <v>2137.6</v>
       </c>
       <c r="G10" s="18">
         <v>3001.9</v>
       </c>
       <c r="H10" s="19">
         <v>132.19999999999999</v>
       </c>
       <c r="I10" s="20">
         <v>2010.9</v>
       </c>
       <c r="J10" s="21">
         <v>2143.1</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D11" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="18">
         <v>767.5</v>
       </c>
       <c r="F11" s="18">
         <v>2125</v>
       </c>
       <c r="G11" s="18">
         <v>2892.5</v>
       </c>
       <c r="H11" s="19">
         <v>154.4</v>
       </c>
       <c r="I11" s="20">
         <v>1861.5</v>
       </c>
       <c r="J11" s="21">
         <v>2015.9</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D12" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>892.2</v>
       </c>
       <c r="F12" s="18">
         <v>2116.3000000000002</v>
       </c>
       <c r="G12" s="18">
         <v>3008.5</v>
       </c>
       <c r="H12" s="19">
         <v>112.1</v>
       </c>
       <c r="I12" s="20">
         <v>2079.1</v>
       </c>
       <c r="J12" s="21">
         <v>2191.1999999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D13" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="18">
         <v>744</v>
       </c>
       <c r="F13" s="18">
         <v>2213.5</v>
       </c>
       <c r="G13" s="18">
         <v>2957.5</v>
       </c>
       <c r="H13" s="19">
         <v>142.80000000000001</v>
       </c>
       <c r="I13" s="20">
         <v>2092</v>
       </c>
       <c r="J13" s="21">
         <v>2234.8000000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D14" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="18">
         <v>888.3</v>
       </c>
       <c r="F14" s="18">
         <v>2229.6999999999998</v>
       </c>
       <c r="G14" s="18">
         <v>3118</v>
       </c>
       <c r="H14" s="19">
         <v>153.80000000000001</v>
       </c>
       <c r="I14" s="20">
         <v>1999.7</v>
       </c>
       <c r="J14" s="21">
         <v>2153.5</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D15" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="18">
         <v>825.9</v>
       </c>
       <c r="F15" s="18">
         <v>2155.3000000000002</v>
       </c>
       <c r="G15" s="18">
         <v>2981.2</v>
       </c>
       <c r="H15" s="19">
         <v>232.5</v>
       </c>
       <c r="I15" s="20">
         <v>2396.1999999999998</v>
       </c>
       <c r="J15" s="21">
         <v>2628.7</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D16" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="18">
         <v>847.3</v>
       </c>
       <c r="F16" s="18">
         <v>2178.4</v>
       </c>
       <c r="G16" s="18">
         <v>3025.7</v>
       </c>
       <c r="H16" s="19">
         <v>108.2</v>
       </c>
       <c r="I16" s="20">
         <v>2322.1999999999998</v>
       </c>
       <c r="J16" s="21">
         <v>2430.4</v>
       </c>
     </row>
-    <row r="17" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D17" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="18">
         <v>828.7</v>
       </c>
       <c r="F17" s="18">
         <v>2299.6999999999998</v>
       </c>
       <c r="G17" s="18">
         <v>3128.4</v>
       </c>
       <c r="H17" s="19">
         <v>252.1</v>
       </c>
       <c r="I17" s="20">
         <v>1969</v>
       </c>
       <c r="J17" s="21">
         <v>2221.1</v>
       </c>
     </row>
-    <row r="18" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D18" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="18">
         <v>775.3</v>
       </c>
       <c r="F18" s="18">
         <v>2308.8000000000002</v>
       </c>
       <c r="G18" s="18">
         <v>3084.1</v>
       </c>
       <c r="H18" s="19">
         <v>209</v>
       </c>
       <c r="I18" s="20">
         <v>2473.1</v>
       </c>
       <c r="J18" s="21">
         <v>2682.1</v>
       </c>
     </row>
-    <row r="19" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D19" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="18">
         <v>807.1</v>
       </c>
       <c r="F19" s="18">
         <v>2411.3000000000002</v>
       </c>
       <c r="G19" s="18">
         <v>3218.4</v>
       </c>
       <c r="H19" s="19">
         <v>211.5</v>
       </c>
       <c r="I19" s="20">
         <v>2219.6</v>
       </c>
       <c r="J19" s="21">
         <v>2431.1</v>
       </c>
     </row>
-    <row r="20" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D20" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E20" s="18">
         <v>747.9</v>
       </c>
       <c r="F20" s="18">
         <v>2464.1999999999998</v>
       </c>
       <c r="G20" s="18">
         <v>3212.1</v>
       </c>
       <c r="H20" s="19">
         <v>230.5</v>
       </c>
       <c r="I20" s="20">
         <v>2143.9</v>
       </c>
       <c r="J20" s="21">
         <v>2374.4</v>
       </c>
     </row>
-    <row r="21" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D21" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="18">
         <v>757.4</v>
       </c>
       <c r="F21" s="18">
         <v>2437.3000000000002</v>
       </c>
       <c r="G21" s="18">
         <v>3194.7</v>
       </c>
       <c r="H21" s="19">
         <v>231.4</v>
       </c>
       <c r="I21" s="20">
         <v>2590.1</v>
       </c>
       <c r="J21" s="21">
         <v>2821.5</v>
       </c>
     </row>
-    <row r="22" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D22" s="57">
         <v>1994</v>
       </c>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="59"/>
     </row>
-    <row r="23" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D23" s="14">
         <v>1994</v>
       </c>
       <c r="E23" s="15">
         <v>9693.6</v>
       </c>
       <c r="F23" s="15">
         <v>30359.7</v>
       </c>
       <c r="G23" s="15">
         <v>40053.300000000003</v>
       </c>
       <c r="H23" s="15">
         <v>2367.1999999999998</v>
       </c>
       <c r="I23" s="15">
         <v>29621.4</v>
       </c>
       <c r="J23" s="16">
         <v>31988.6</v>
       </c>
     </row>
-    <row r="24" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D24" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="22">
         <v>763.3</v>
       </c>
       <c r="F24" s="22">
         <v>1903.2</v>
       </c>
       <c r="G24" s="18">
         <v>2666.5</v>
       </c>
       <c r="H24" s="18">
         <v>166.9</v>
       </c>
       <c r="I24" s="18">
         <v>1945.3</v>
       </c>
       <c r="J24" s="21">
         <v>2112.1999999999998</v>
       </c>
     </row>
-    <row r="25" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D25" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="22">
         <v>706.6</v>
       </c>
       <c r="F25" s="22">
         <v>2093</v>
       </c>
       <c r="G25" s="18">
         <v>2799.6</v>
       </c>
       <c r="H25" s="18">
         <v>116.9</v>
       </c>
       <c r="I25" s="18">
         <v>2129</v>
       </c>
       <c r="J25" s="21">
         <v>2245.9</v>
       </c>
     </row>
-    <row r="26" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D26" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="22">
         <v>751.8</v>
       </c>
       <c r="F26" s="22">
         <v>2280.5</v>
       </c>
       <c r="G26" s="18">
         <v>3032.3</v>
       </c>
       <c r="H26" s="18">
         <v>241.2</v>
       </c>
       <c r="I26" s="18">
         <v>2377.8000000000002</v>
       </c>
       <c r="J26" s="21">
         <v>2619</v>
       </c>
     </row>
-    <row r="27" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D27" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="22">
         <v>723</v>
       </c>
       <c r="F27" s="22">
         <v>2410.8000000000002</v>
       </c>
       <c r="G27" s="18">
         <v>3133.8</v>
       </c>
       <c r="H27" s="18">
         <v>143.6</v>
       </c>
       <c r="I27" s="18">
         <v>2182.5</v>
       </c>
       <c r="J27" s="21">
         <v>2326.1</v>
       </c>
     </row>
-    <row r="28" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D28" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="22">
         <v>756.5</v>
       </c>
       <c r="F28" s="22">
         <v>2453.3000000000002</v>
       </c>
       <c r="G28" s="18">
         <v>3209.8</v>
       </c>
       <c r="H28" s="18">
         <v>155.5</v>
       </c>
       <c r="I28" s="18">
         <v>2487.3000000000002</v>
       </c>
       <c r="J28" s="21">
         <v>2642.8</v>
       </c>
     </row>
-    <row r="29" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D29" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="22">
         <v>842.6</v>
       </c>
       <c r="F29" s="22">
         <v>2725.2</v>
       </c>
       <c r="G29" s="18">
         <v>3567.8</v>
       </c>
       <c r="H29" s="18">
         <v>174.1</v>
       </c>
       <c r="I29" s="18">
         <v>2632.7</v>
       </c>
       <c r="J29" s="21">
         <v>2806.8</v>
       </c>
     </row>
-    <row r="30" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D30" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="22">
         <v>822.8</v>
       </c>
       <c r="F30" s="22">
         <v>2692.1</v>
       </c>
       <c r="G30" s="18">
         <v>3514.9</v>
       </c>
       <c r="H30" s="18">
         <v>226.8</v>
       </c>
       <c r="I30" s="18">
         <v>2416.6999999999998</v>
       </c>
       <c r="J30" s="21">
         <v>2643.5</v>
       </c>
     </row>
-    <row r="31" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D31" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="22">
         <v>856.5</v>
       </c>
       <c r="F31" s="22">
         <v>2735.7</v>
       </c>
       <c r="G31" s="18">
         <v>3592.2</v>
       </c>
       <c r="H31" s="18">
         <v>194.1</v>
       </c>
       <c r="I31" s="18">
         <v>2562</v>
       </c>
       <c r="J31" s="21">
         <v>2756.1</v>
       </c>
     </row>
-    <row r="32" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="22">
         <v>754.6</v>
       </c>
       <c r="F32" s="22">
         <v>2726.6</v>
       </c>
       <c r="G32" s="18">
         <v>3481.2</v>
       </c>
       <c r="H32" s="18">
         <v>251.9</v>
       </c>
       <c r="I32" s="18">
         <v>2605.1999999999998</v>
       </c>
       <c r="J32" s="21">
         <v>2857.1</v>
       </c>
     </row>
-    <row r="33" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D33" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="22">
         <v>829</v>
       </c>
       <c r="F33" s="22">
         <v>2817.3</v>
       </c>
       <c r="G33" s="18">
         <v>3646.3</v>
       </c>
       <c r="H33" s="18">
         <v>184.7</v>
       </c>
       <c r="I33" s="18">
         <v>2672.6</v>
       </c>
       <c r="J33" s="21">
         <v>2857.3</v>
       </c>
     </row>
-    <row r="34" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D34" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="22">
         <v>878.6</v>
       </c>
       <c r="F34" s="22">
         <v>2762.3</v>
       </c>
       <c r="G34" s="18">
         <v>3640.9</v>
       </c>
       <c r="H34" s="18">
         <v>188.4</v>
       </c>
       <c r="I34" s="18">
         <v>2569.4</v>
       </c>
       <c r="J34" s="21">
         <v>2757.8</v>
       </c>
     </row>
-    <row r="35" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D35" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="22">
         <v>1008.3</v>
       </c>
       <c r="F35" s="22">
         <v>2759.7</v>
       </c>
       <c r="G35" s="18">
         <v>3768</v>
       </c>
       <c r="H35" s="18">
         <v>323.10000000000002</v>
       </c>
       <c r="I35" s="18">
         <v>3040.9</v>
       </c>
       <c r="J35" s="21">
         <v>3364</v>
       </c>
     </row>
-    <row r="36" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D36" s="57">
         <v>1995</v>
       </c>
       <c r="E36" s="58"/>
       <c r="F36" s="58"/>
       <c r="G36" s="58"/>
       <c r="H36" s="58"/>
       <c r="I36" s="58"/>
       <c r="J36" s="59"/>
     </row>
-    <row r="37" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D37" s="14">
         <v>1995</v>
       </c>
       <c r="E37" s="15">
         <v>10464.5</v>
       </c>
       <c r="F37" s="15">
         <v>34953.699999999997</v>
       </c>
       <c r="G37" s="15">
         <v>45418.2</v>
       </c>
       <c r="H37" s="15">
         <v>2910.8</v>
       </c>
       <c r="I37" s="15">
         <v>37743.300000000003</v>
       </c>
       <c r="J37" s="16">
         <v>40654.1</v>
       </c>
     </row>
-    <row r="38" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D38" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="22">
         <v>891.6</v>
       </c>
       <c r="F38" s="22">
         <v>2367.3000000000002</v>
       </c>
       <c r="G38" s="18">
         <v>3258.9</v>
       </c>
       <c r="H38" s="18">
         <v>199</v>
       </c>
       <c r="I38" s="18">
         <v>2540.8000000000002</v>
       </c>
       <c r="J38" s="21">
         <v>2739.8</v>
       </c>
     </row>
-    <row r="39" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D39" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="22">
         <v>817.2</v>
       </c>
       <c r="F39" s="22">
         <v>2614.4</v>
       </c>
       <c r="G39" s="18">
         <v>3431.6</v>
       </c>
       <c r="H39" s="18">
         <v>255.7</v>
       </c>
       <c r="I39" s="18">
         <v>2708.5</v>
       </c>
       <c r="J39" s="21">
         <v>2964.2</v>
       </c>
     </row>
-    <row r="40" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D40" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="22">
         <v>883.6</v>
       </c>
       <c r="F40" s="22">
         <v>2600.9</v>
       </c>
       <c r="G40" s="18">
         <v>3484.5</v>
       </c>
       <c r="H40" s="18">
         <v>324.89999999999998</v>
       </c>
       <c r="I40" s="18">
         <v>2925.7</v>
       </c>
       <c r="J40" s="21">
         <v>3250.6</v>
       </c>
     </row>
-    <row r="41" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D41" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="22">
         <v>881</v>
       </c>
       <c r="F41" s="22">
         <v>2533.3000000000002</v>
       </c>
       <c r="G41" s="18">
         <v>3414.3</v>
       </c>
       <c r="H41" s="18">
         <v>220.7</v>
       </c>
       <c r="I41" s="18">
         <v>2866.6</v>
       </c>
       <c r="J41" s="21">
         <v>3087.3</v>
       </c>
     </row>
-    <row r="42" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D42" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="22">
         <v>935.5</v>
       </c>
       <c r="F42" s="22">
         <v>2886</v>
       </c>
       <c r="G42" s="18">
         <v>3821.5</v>
       </c>
       <c r="H42" s="18">
         <v>190.6</v>
       </c>
       <c r="I42" s="18">
         <v>3076.4</v>
       </c>
       <c r="J42" s="21">
         <v>3267</v>
       </c>
     </row>
-    <row r="43" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D43" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="22">
         <v>858.4</v>
       </c>
       <c r="F43" s="22">
         <v>2975.7</v>
       </c>
       <c r="G43" s="18">
         <v>3834.1</v>
       </c>
       <c r="H43" s="18">
         <v>292.5</v>
       </c>
       <c r="I43" s="18">
         <v>3671.7</v>
       </c>
       <c r="J43" s="21">
         <v>3964.2</v>
       </c>
     </row>
-    <row r="44" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D44" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="22">
         <v>825.1</v>
       </c>
       <c r="F44" s="22">
         <v>2949.8</v>
       </c>
       <c r="G44" s="18">
         <v>3774.9</v>
       </c>
       <c r="H44" s="18">
         <v>185.8</v>
       </c>
       <c r="I44" s="18">
         <v>3274.2</v>
       </c>
       <c r="J44" s="21">
         <v>3460</v>
       </c>
     </row>
-    <row r="45" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D45" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="22">
         <v>862.9</v>
       </c>
       <c r="F45" s="22">
         <v>3090.4</v>
       </c>
       <c r="G45" s="18">
         <v>3953.3</v>
       </c>
       <c r="H45" s="18">
         <v>222.2</v>
       </c>
       <c r="I45" s="18">
         <v>3584.7</v>
       </c>
       <c r="J45" s="21">
         <v>3806.9</v>
       </c>
     </row>
-    <row r="46" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D46" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="22">
         <v>815.2</v>
       </c>
       <c r="F46" s="22">
         <v>3125.2</v>
       </c>
       <c r="G46" s="18">
         <v>3940.4</v>
       </c>
       <c r="H46" s="18">
         <v>243.3</v>
       </c>
       <c r="I46" s="18">
         <v>3603.8</v>
       </c>
       <c r="J46" s="21">
         <v>3847.1</v>
       </c>
     </row>
-    <row r="47" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D47" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="22">
         <v>791.8</v>
       </c>
       <c r="F47" s="22">
         <v>3108.7</v>
       </c>
       <c r="G47" s="18">
         <v>3900.5</v>
       </c>
       <c r="H47" s="18">
         <v>214.1</v>
       </c>
       <c r="I47" s="18">
         <v>3177.3</v>
       </c>
       <c r="J47" s="21">
         <v>3391.4</v>
       </c>
     </row>
-    <row r="48" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D48" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="22">
         <v>873.1</v>
       </c>
       <c r="F48" s="22">
         <v>3206.8</v>
       </c>
       <c r="G48" s="18">
         <v>4079.9</v>
       </c>
       <c r="H48" s="18">
         <v>270.2</v>
       </c>
       <c r="I48" s="18">
         <v>3100.9</v>
       </c>
       <c r="J48" s="21">
         <v>3371.1</v>
       </c>
     </row>
-    <row r="49" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D49" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="22">
         <v>1029.0999999999999</v>
       </c>
       <c r="F49" s="22">
         <v>3495.2</v>
       </c>
       <c r="G49" s="18">
         <v>4524.3</v>
       </c>
       <c r="H49" s="18">
         <v>291.8</v>
       </c>
       <c r="I49" s="18">
         <v>3212.7</v>
       </c>
       <c r="J49" s="21">
         <v>3504.5</v>
       </c>
     </row>
-    <row r="50" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D50" s="57">
         <v>1996</v>
       </c>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
       <c r="G50" s="58"/>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="59"/>
     </row>
-    <row r="51" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D51" s="14">
         <v>1996</v>
       </c>
       <c r="E51" s="15">
         <v>11722</v>
       </c>
       <c r="F51" s="15">
         <v>38092.699999999997</v>
       </c>
       <c r="G51" s="15">
         <v>49814.7</v>
       </c>
       <c r="H51" s="15">
         <v>3589.7</v>
       </c>
       <c r="I51" s="15">
         <v>39338.9</v>
       </c>
       <c r="J51" s="16">
         <v>42928.6</v>
       </c>
     </row>
-    <row r="52" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D52" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="18">
         <v>933.1</v>
       </c>
       <c r="F52" s="18">
         <v>2667.9</v>
       </c>
       <c r="G52" s="18">
         <v>3601</v>
       </c>
       <c r="H52" s="19">
         <v>202.3</v>
       </c>
       <c r="I52" s="20">
         <v>2982.1</v>
       </c>
       <c r="J52" s="21">
         <v>3184.4</v>
       </c>
     </row>
-    <row r="53" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D53" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="18">
         <v>868</v>
       </c>
       <c r="F53" s="18">
         <v>2817.1</v>
       </c>
       <c r="G53" s="18">
         <v>3685.1</v>
       </c>
       <c r="H53" s="19">
         <v>403.3</v>
       </c>
       <c r="I53" s="20">
         <v>2466.6</v>
       </c>
       <c r="J53" s="21">
         <v>2869.9</v>
       </c>
     </row>
-    <row r="54" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D54" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="18">
         <v>977.5</v>
       </c>
       <c r="F54" s="18">
         <v>2977.3</v>
       </c>
       <c r="G54" s="18">
         <v>3954.8</v>
       </c>
       <c r="H54" s="19">
         <v>308.60000000000002</v>
       </c>
       <c r="I54" s="20">
         <v>3254.5</v>
       </c>
       <c r="J54" s="21">
         <v>3563.1</v>
       </c>
     </row>
-    <row r="55" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D55" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="18">
         <v>939.4</v>
       </c>
       <c r="F55" s="18">
         <v>3090.4</v>
       </c>
       <c r="G55" s="18">
         <v>4029.8</v>
       </c>
       <c r="H55" s="19">
         <v>260.3</v>
       </c>
       <c r="I55" s="20">
         <v>3429.7</v>
       </c>
       <c r="J55" s="21">
         <v>3690</v>
       </c>
     </row>
-    <row r="56" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D56" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="18">
         <v>871</v>
       </c>
       <c r="F56" s="18">
         <v>3204.5</v>
       </c>
       <c r="G56" s="18">
         <v>4075.5</v>
       </c>
       <c r="H56" s="19">
         <v>276.5</v>
       </c>
       <c r="I56" s="20">
         <v>3665</v>
       </c>
       <c r="J56" s="21">
         <v>3941.5</v>
       </c>
     </row>
-    <row r="57" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D57" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="18">
         <v>837.7</v>
       </c>
       <c r="F57" s="18">
         <v>3298.3</v>
       </c>
       <c r="G57" s="18">
         <v>4136</v>
       </c>
       <c r="H57" s="19">
         <v>284</v>
       </c>
       <c r="I57" s="20">
         <v>3728.2</v>
       </c>
       <c r="J57" s="21">
         <v>4012.2</v>
       </c>
     </row>
-    <row r="58" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D58" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="18">
         <v>911.1</v>
       </c>
       <c r="F58" s="18">
         <v>3157.9</v>
       </c>
       <c r="G58" s="18">
         <v>4069</v>
       </c>
       <c r="H58" s="19">
         <v>278.60000000000002</v>
       </c>
       <c r="I58" s="20">
         <v>3310.4</v>
       </c>
       <c r="J58" s="21">
         <v>3589</v>
       </c>
     </row>
-    <row r="59" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D59" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E59" s="18">
         <v>972.1</v>
       </c>
       <c r="F59" s="18">
         <v>3349.3</v>
       </c>
       <c r="G59" s="18">
         <v>4321.3999999999996</v>
       </c>
       <c r="H59" s="19">
         <v>197.8</v>
       </c>
       <c r="I59" s="20">
         <v>3236.7</v>
       </c>
       <c r="J59" s="21">
         <v>3434.5</v>
       </c>
     </row>
-    <row r="60" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="18">
         <v>947.8</v>
       </c>
       <c r="F60" s="18">
         <v>3383.2</v>
       </c>
       <c r="G60" s="18">
         <v>4331</v>
       </c>
       <c r="H60" s="19">
         <v>246.3</v>
       </c>
       <c r="I60" s="20">
         <v>3398.6</v>
       </c>
       <c r="J60" s="21">
         <v>3644.9</v>
       </c>
     </row>
-    <row r="61" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D61" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="18">
         <v>1135.5</v>
       </c>
       <c r="F61" s="18">
         <v>3336.9</v>
       </c>
       <c r="G61" s="18">
         <v>4472.3999999999996</v>
       </c>
       <c r="H61" s="19">
         <v>329.2</v>
       </c>
       <c r="I61" s="20">
         <v>3191.4</v>
       </c>
       <c r="J61" s="21">
         <v>3520.6</v>
       </c>
     </row>
-    <row r="62" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E62" s="18">
         <v>1099.0999999999999</v>
       </c>
       <c r="F62" s="18">
         <v>3357.1</v>
       </c>
       <c r="G62" s="18">
         <v>4456.2</v>
       </c>
       <c r="H62" s="19">
         <v>468.2</v>
       </c>
       <c r="I62" s="20">
         <v>3183.9</v>
       </c>
       <c r="J62" s="21">
         <v>3652.1</v>
       </c>
     </row>
-    <row r="63" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="18">
         <v>1229.7</v>
       </c>
       <c r="F63" s="18">
         <v>3452.8</v>
       </c>
       <c r="G63" s="18">
         <v>4682.5</v>
       </c>
       <c r="H63" s="19">
         <v>334.6</v>
       </c>
       <c r="I63" s="20">
         <v>3491.8</v>
       </c>
       <c r="J63" s="21">
         <v>3826.4</v>
       </c>
     </row>
-    <row r="64" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D64" s="57">
         <v>1997</v>
       </c>
       <c r="E64" s="58"/>
       <c r="F64" s="58"/>
       <c r="G64" s="58"/>
       <c r="H64" s="58"/>
       <c r="I64" s="58"/>
       <c r="J64" s="59"/>
     </row>
-    <row r="65" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="14">
         <v>1997</v>
       </c>
       <c r="E65" s="15">
         <v>11622.6</v>
       </c>
       <c r="F65" s="15">
         <v>41821</v>
       </c>
       <c r="G65" s="15">
         <v>53443.6</v>
       </c>
       <c r="H65" s="15">
         <v>3924.1</v>
       </c>
       <c r="I65" s="15">
         <v>37755.699999999997</v>
       </c>
       <c r="J65" s="16">
         <v>41679.800000000003</v>
       </c>
     </row>
-    <row r="66" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D66" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="22">
         <v>1222.8</v>
       </c>
       <c r="F66" s="22">
         <v>3020.2</v>
       </c>
       <c r="G66" s="18">
         <v>4243</v>
       </c>
       <c r="H66" s="18">
         <v>435.1</v>
       </c>
       <c r="I66" s="18">
         <v>3285.4</v>
       </c>
       <c r="J66" s="21">
         <v>3720.5</v>
       </c>
     </row>
-    <row r="67" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D67" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="22">
         <v>1060.2</v>
       </c>
       <c r="F67" s="22">
         <v>3017.8</v>
       </c>
       <c r="G67" s="18">
         <v>4078</v>
       </c>
       <c r="H67" s="18">
         <v>283.60000000000002</v>
       </c>
       <c r="I67" s="18">
         <v>2833.2</v>
       </c>
       <c r="J67" s="21">
         <v>3116.8</v>
       </c>
     </row>
-    <row r="68" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D68" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="22">
         <v>970.5</v>
       </c>
       <c r="F68" s="22">
         <v>3113.2</v>
       </c>
       <c r="G68" s="18">
         <v>4083.7</v>
       </c>
       <c r="H68" s="18">
         <v>482.5</v>
       </c>
       <c r="I68" s="18">
         <v>3341.1</v>
       </c>
       <c r="J68" s="21">
         <v>3823.6</v>
       </c>
     </row>
-    <row r="69" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D69" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="22">
         <v>973.6</v>
       </c>
       <c r="F69" s="22">
         <v>3207.3</v>
       </c>
       <c r="G69" s="18">
         <v>4180.8999999999996</v>
       </c>
       <c r="H69" s="18">
         <v>185.4</v>
       </c>
       <c r="I69" s="18">
         <v>3371</v>
       </c>
       <c r="J69" s="21">
         <v>3556.4</v>
       </c>
     </row>
-    <row r="70" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D70" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="22">
         <v>932</v>
       </c>
       <c r="F70" s="22">
         <v>3625.8</v>
       </c>
       <c r="G70" s="18">
         <v>4557.8</v>
       </c>
       <c r="H70" s="18">
         <v>284.3</v>
       </c>
       <c r="I70" s="18">
         <v>3324.9</v>
       </c>
       <c r="J70" s="21">
         <v>3609.2</v>
       </c>
     </row>
-    <row r="71" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D71" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="22">
         <v>838.7</v>
       </c>
       <c r="F71" s="22">
         <v>3527.9</v>
       </c>
       <c r="G71" s="18">
         <v>4366.6000000000004</v>
       </c>
       <c r="H71" s="18">
         <v>352.7</v>
       </c>
       <c r="I71" s="18">
         <v>3219.5</v>
       </c>
       <c r="J71" s="21">
         <v>3572.2</v>
       </c>
     </row>
-    <row r="72" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D72" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="22">
         <v>887</v>
       </c>
       <c r="F72" s="22">
         <v>3698.2</v>
       </c>
       <c r="G72" s="18">
         <v>4585.2</v>
       </c>
       <c r="H72" s="18">
         <v>385.7</v>
       </c>
       <c r="I72" s="18">
         <v>3265.5</v>
       </c>
       <c r="J72" s="21">
         <v>3651.2</v>
       </c>
     </row>
-    <row r="73" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D73" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E73" s="22">
         <v>876.6</v>
       </c>
       <c r="F73" s="22">
         <v>3823.2</v>
       </c>
       <c r="G73" s="18">
         <v>4699.8</v>
       </c>
       <c r="H73" s="18">
         <v>217.4</v>
       </c>
       <c r="I73" s="18">
         <v>3067.9</v>
       </c>
       <c r="J73" s="21">
         <v>3285.3</v>
       </c>
     </row>
-    <row r="74" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D74" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E74" s="22">
         <v>916.9</v>
       </c>
       <c r="F74" s="22">
         <v>3790.5</v>
       </c>
       <c r="G74" s="18">
         <v>4707.3999999999996</v>
       </c>
       <c r="H74" s="18">
         <v>322.8</v>
       </c>
       <c r="I74" s="18">
         <v>3129.7</v>
       </c>
       <c r="J74" s="21">
         <v>3452.5</v>
       </c>
     </row>
-    <row r="75" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D75" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E75" s="22">
         <v>993.5</v>
       </c>
       <c r="F75" s="22">
         <v>3564.4</v>
       </c>
       <c r="G75" s="18">
         <v>4557.8999999999996</v>
       </c>
       <c r="H75" s="18">
         <v>338.7</v>
       </c>
       <c r="I75" s="18">
         <v>3121</v>
       </c>
       <c r="J75" s="21">
         <v>3459.7</v>
       </c>
     </row>
-    <row r="76" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D76" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E76" s="22">
         <v>947.7</v>
       </c>
       <c r="F76" s="22">
         <v>3731.3</v>
       </c>
       <c r="G76" s="18">
         <v>4679</v>
       </c>
       <c r="H76" s="18">
         <v>245.5</v>
       </c>
       <c r="I76" s="18">
         <v>3008.6</v>
       </c>
       <c r="J76" s="21">
         <v>3254.1</v>
       </c>
     </row>
-    <row r="77" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D77" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="22">
         <v>1003.1</v>
       </c>
       <c r="F77" s="22">
         <v>3701.2</v>
       </c>
       <c r="G77" s="18">
         <v>4704.3</v>
       </c>
       <c r="H77" s="18">
         <v>390.4</v>
       </c>
       <c r="I77" s="18">
         <v>2787.9</v>
       </c>
       <c r="J77" s="21">
         <v>3178.3</v>
       </c>
     </row>
-    <row r="78" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D78" s="57">
         <v>1998</v>
       </c>
       <c r="E78" s="58"/>
       <c r="F78" s="58"/>
       <c r="G78" s="58"/>
       <c r="H78" s="58"/>
       <c r="I78" s="58"/>
       <c r="J78" s="59"/>
     </row>
-    <row r="79" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="14">
         <v>1998</v>
       </c>
       <c r="E79" s="15">
         <v>7872.1</v>
       </c>
       <c r="F79" s="15">
         <v>40975.5</v>
       </c>
       <c r="G79" s="15">
         <v>48847.6</v>
       </c>
       <c r="H79" s="15">
         <v>2653.7</v>
       </c>
       <c r="I79" s="15">
         <v>24683.200000000001</v>
       </c>
       <c r="J79" s="16">
         <v>27336.9</v>
       </c>
     </row>
-    <row r="80" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D80" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="22">
         <v>804.5</v>
       </c>
       <c r="F80" s="22">
         <v>3344.5</v>
       </c>
       <c r="G80" s="18">
         <v>4149</v>
       </c>
       <c r="H80" s="18">
         <v>430.2</v>
       </c>
       <c r="I80" s="18">
         <v>2152.9</v>
       </c>
       <c r="J80" s="21">
         <v>2583.1</v>
       </c>
     </row>
-    <row r="81" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D81" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="22">
         <v>754.2</v>
       </c>
       <c r="F81" s="22">
         <v>3058</v>
       </c>
       <c r="G81" s="18">
         <v>3812.2</v>
       </c>
       <c r="H81" s="18">
         <v>359.8</v>
       </c>
       <c r="I81" s="18">
         <v>1897.6</v>
       </c>
       <c r="J81" s="21">
         <v>2257.4</v>
       </c>
     </row>
-    <row r="82" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D82" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="22">
         <v>715.1</v>
       </c>
       <c r="F82" s="22">
         <v>3839.6</v>
       </c>
       <c r="G82" s="18">
         <v>4554.7</v>
       </c>
       <c r="H82" s="18">
         <v>198.5</v>
       </c>
       <c r="I82" s="18">
         <v>2166.6</v>
       </c>
       <c r="J82" s="21">
         <v>2365.1</v>
       </c>
     </row>
-    <row r="83" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D83" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="22">
         <v>514</v>
       </c>
       <c r="F83" s="22">
         <v>3138.1</v>
       </c>
       <c r="G83" s="18">
         <v>3652.1</v>
       </c>
       <c r="H83" s="18">
         <v>121.5</v>
       </c>
       <c r="I83" s="18">
         <v>1801.4</v>
       </c>
       <c r="J83" s="21">
         <v>1922.9</v>
       </c>
     </row>
-    <row r="84" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D84" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="22">
         <v>647.9</v>
       </c>
       <c r="F84" s="22">
         <v>3271.9</v>
       </c>
       <c r="G84" s="18">
         <v>3919.8</v>
       </c>
       <c r="H84" s="18">
         <v>206.1</v>
       </c>
       <c r="I84" s="18">
         <v>1817.7</v>
       </c>
       <c r="J84" s="21">
         <v>2023.8</v>
       </c>
     </row>
-    <row r="85" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D85" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="22">
         <v>619.5</v>
       </c>
       <c r="F85" s="22">
         <v>3861.9</v>
       </c>
       <c r="G85" s="18">
         <v>4481.3999999999996</v>
       </c>
       <c r="H85" s="18">
         <v>133</v>
       </c>
       <c r="I85" s="18">
         <v>2017.3</v>
       </c>
       <c r="J85" s="21">
         <v>2150.3000000000002</v>
       </c>
     </row>
-    <row r="86" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D86" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E86" s="22">
         <v>642.6</v>
       </c>
       <c r="F86" s="22">
         <v>3936.3</v>
       </c>
       <c r="G86" s="18">
         <v>4578.8999999999996</v>
       </c>
       <c r="H86" s="18">
         <v>205.4</v>
       </c>
       <c r="I86" s="18">
         <v>2239.3000000000002</v>
       </c>
       <c r="J86" s="21">
         <v>2444.6999999999998</v>
       </c>
     </row>
-    <row r="87" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D87" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E87" s="22">
         <v>609.6</v>
       </c>
       <c r="F87" s="22">
         <v>3482.2</v>
       </c>
       <c r="G87" s="18">
         <v>4091.8</v>
       </c>
       <c r="H87" s="18">
         <v>208</v>
       </c>
       <c r="I87" s="18">
         <v>1974.4</v>
       </c>
       <c r="J87" s="21">
         <v>2182.4</v>
       </c>
     </row>
-    <row r="88" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D88" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E88" s="22">
         <v>623.79999999999995</v>
       </c>
       <c r="F88" s="22">
         <v>3385.6</v>
       </c>
       <c r="G88" s="18">
         <v>4009.4</v>
       </c>
       <c r="H88" s="18">
         <v>221.6</v>
       </c>
       <c r="I88" s="18">
         <v>2008.9</v>
       </c>
       <c r="J88" s="21">
         <v>2230.5</v>
       </c>
     </row>
-    <row r="89" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D89" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="22">
         <v>658.6</v>
       </c>
       <c r="F89" s="22">
         <v>3168</v>
       </c>
       <c r="G89" s="18">
         <v>3826.6</v>
       </c>
       <c r="H89" s="18">
         <v>193.3</v>
       </c>
       <c r="I89" s="18">
         <v>2223.1999999999998</v>
       </c>
       <c r="J89" s="21">
         <v>2416.5</v>
       </c>
     </row>
-    <row r="90" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D90" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E90" s="22">
         <v>614.79999999999995</v>
       </c>
       <c r="F90" s="22">
         <v>3250.6</v>
       </c>
       <c r="G90" s="18">
         <v>3865.4</v>
       </c>
       <c r="H90" s="18">
         <v>137.4</v>
       </c>
       <c r="I90" s="18">
         <v>2221</v>
       </c>
       <c r="J90" s="21">
         <v>2358.4</v>
       </c>
     </row>
-    <row r="91" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D91" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="22">
         <v>667.5</v>
       </c>
       <c r="F91" s="22">
         <v>3238.8</v>
       </c>
       <c r="G91" s="18">
         <v>3906.3</v>
       </c>
       <c r="H91" s="18">
         <v>238.9</v>
       </c>
       <c r="I91" s="18">
         <v>2162.9</v>
       </c>
       <c r="J91" s="21">
         <v>2401.8000000000002</v>
       </c>
     </row>
-    <row r="92" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D92" s="57">
         <v>1999</v>
       </c>
       <c r="E92" s="58"/>
       <c r="F92" s="58"/>
       <c r="G92" s="58"/>
       <c r="H92" s="58"/>
       <c r="I92" s="58"/>
       <c r="J92" s="59"/>
     </row>
-    <row r="93" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="14">
         <v>1999</v>
       </c>
       <c r="E93" s="15">
         <v>9792.2999999999993</v>
       </c>
       <c r="F93" s="15">
         <v>38873.199999999997</v>
       </c>
       <c r="G93" s="15">
         <v>48665.5</v>
       </c>
       <c r="H93" s="15">
         <v>3681.1</v>
       </c>
       <c r="I93" s="15">
         <v>20322.2</v>
       </c>
       <c r="J93" s="16">
         <v>24003.3</v>
       </c>
     </row>
-    <row r="94" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="18">
         <v>644.29999999999995</v>
       </c>
       <c r="F94" s="18">
         <v>2373.5</v>
       </c>
       <c r="G94" s="18">
         <v>3017.8</v>
       </c>
       <c r="H94" s="18">
         <v>236.4</v>
       </c>
       <c r="I94" s="18">
         <v>1535.8</v>
       </c>
       <c r="J94" s="21">
         <v>1772.2</v>
       </c>
     </row>
-    <row r="95" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="18">
         <v>579.1</v>
       </c>
       <c r="F95" s="18">
         <v>2615.9</v>
       </c>
       <c r="G95" s="18">
         <v>3195</v>
       </c>
       <c r="H95" s="18">
         <v>286.39999999999998</v>
       </c>
       <c r="I95" s="18">
         <v>1522.3</v>
       </c>
       <c r="J95" s="21">
         <v>1808.7</v>
       </c>
     </row>
-    <row r="96" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D96" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="18">
         <v>645.9</v>
       </c>
       <c r="F96" s="18">
         <v>3307.1</v>
       </c>
       <c r="G96" s="18">
         <v>3953</v>
       </c>
       <c r="H96" s="18">
         <v>175.5</v>
       </c>
       <c r="I96" s="18">
         <v>1800.9</v>
       </c>
       <c r="J96" s="21">
         <v>1976.4</v>
       </c>
     </row>
-    <row r="97" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D97" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="18">
         <v>648</v>
       </c>
       <c r="F97" s="18">
         <v>3238.1</v>
       </c>
       <c r="G97" s="18">
         <v>3886.1</v>
       </c>
       <c r="H97" s="18">
         <v>222</v>
       </c>
       <c r="I97" s="18">
         <v>1899.9</v>
       </c>
       <c r="J97" s="21">
         <v>2121.9</v>
       </c>
     </row>
-    <row r="98" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D98" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="18">
         <v>683.1</v>
       </c>
       <c r="F98" s="18">
         <v>3358.2</v>
       </c>
       <c r="G98" s="18">
         <v>4041.3</v>
       </c>
       <c r="H98" s="18">
         <v>196</v>
       </c>
       <c r="I98" s="18">
         <v>1763.2</v>
       </c>
       <c r="J98" s="21">
         <v>1959.2</v>
       </c>
     </row>
-    <row r="99" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E99" s="18">
         <v>556.79999999999995</v>
       </c>
       <c r="F99" s="18">
         <v>3038.2</v>
       </c>
       <c r="G99" s="18">
         <v>3595</v>
       </c>
       <c r="H99" s="18">
         <v>221.2</v>
       </c>
       <c r="I99" s="18">
         <v>1675</v>
       </c>
       <c r="J99" s="21">
         <v>1896.2</v>
       </c>
     </row>
-    <row r="100" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E100" s="18">
         <v>866</v>
       </c>
       <c r="F100" s="18">
         <v>3367.8</v>
       </c>
       <c r="G100" s="18">
         <v>4233.8</v>
       </c>
       <c r="H100" s="18">
         <v>365.5</v>
       </c>
       <c r="I100" s="18">
         <v>1641.5</v>
       </c>
       <c r="J100" s="21">
         <v>2007</v>
       </c>
     </row>
-    <row r="101" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E101" s="18">
         <v>1014.2</v>
       </c>
       <c r="F101" s="18">
         <v>3609.7</v>
       </c>
       <c r="G101" s="18">
         <v>4623.8999999999996</v>
       </c>
       <c r="H101" s="18">
         <v>388.7</v>
       </c>
       <c r="I101" s="18">
         <v>1655.2</v>
       </c>
       <c r="J101" s="21">
         <v>2043.9</v>
       </c>
     </row>
-    <row r="102" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="18">
         <v>959.2</v>
       </c>
       <c r="F102" s="18">
         <v>3577.9</v>
       </c>
       <c r="G102" s="18">
         <v>4537.1000000000004</v>
       </c>
       <c r="H102" s="18">
         <v>505.7</v>
       </c>
       <c r="I102" s="18">
         <v>1649.2</v>
       </c>
       <c r="J102" s="21">
         <v>2154.9</v>
       </c>
     </row>
-    <row r="103" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E103" s="18">
         <v>1059.0999999999999</v>
       </c>
       <c r="F103" s="18">
         <v>3579.1</v>
       </c>
       <c r="G103" s="18">
         <v>4638.2</v>
       </c>
       <c r="H103" s="18">
         <v>379.8</v>
       </c>
       <c r="I103" s="18">
         <v>1668.3</v>
       </c>
       <c r="J103" s="21">
         <v>2048.1</v>
       </c>
     </row>
-    <row r="104" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="18">
         <v>988.6</v>
       </c>
       <c r="F104" s="18">
         <v>3468.5</v>
       </c>
       <c r="G104" s="18">
         <v>4457.1000000000004</v>
       </c>
       <c r="H104" s="18">
         <v>321.60000000000002</v>
       </c>
       <c r="I104" s="18">
         <v>1738.1</v>
       </c>
       <c r="J104" s="21">
         <v>2059.6999999999998</v>
       </c>
     </row>
-    <row r="105" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="18">
         <v>1148</v>
       </c>
       <c r="F105" s="18">
         <v>3339.2</v>
       </c>
       <c r="G105" s="18">
         <v>4487.2</v>
       </c>
       <c r="H105" s="18">
         <v>382.3</v>
       </c>
       <c r="I105" s="18">
         <v>1772.8</v>
       </c>
       <c r="J105" s="21">
         <v>2155.1</v>
       </c>
     </row>
-    <row r="106" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D106" s="57">
         <v>2000</v>
       </c>
       <c r="E106" s="58"/>
       <c r="F106" s="58"/>
       <c r="G106" s="58"/>
       <c r="H106" s="58"/>
       <c r="I106" s="58"/>
       <c r="J106" s="59"/>
     </row>
-    <row r="107" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="14">
         <v>2000</v>
       </c>
       <c r="E107" s="15">
         <v>14366.6</v>
       </c>
       <c r="F107" s="15">
         <v>47757.35</v>
       </c>
       <c r="G107" s="15">
         <v>62123.95</v>
       </c>
       <c r="H107" s="15">
         <v>6019.5</v>
       </c>
       <c r="I107" s="15">
         <v>27495.3</v>
       </c>
       <c r="J107" s="16">
         <v>33514.800000000003</v>
       </c>
     </row>
-    <row r="108" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="18">
         <v>1144.5999999999999</v>
       </c>
       <c r="F108" s="18">
         <v>3249.4</v>
       </c>
       <c r="G108" s="18">
         <v>4394</v>
       </c>
       <c r="H108" s="18">
         <v>427.3</v>
       </c>
       <c r="I108" s="18">
         <v>1742.2</v>
       </c>
       <c r="J108" s="21">
         <v>2169.5</v>
       </c>
     </row>
-    <row r="109" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D109" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="18">
         <v>1100.4000000000001</v>
       </c>
       <c r="F109" s="18">
         <v>3693.4</v>
       </c>
       <c r="G109" s="18">
         <v>4793.8</v>
       </c>
       <c r="H109" s="18">
         <v>362.9</v>
       </c>
       <c r="I109" s="18">
         <v>1757.5</v>
       </c>
       <c r="J109" s="21">
         <v>2120.4</v>
       </c>
     </row>
-    <row r="110" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E110" s="18">
         <v>1104</v>
       </c>
       <c r="F110" s="18">
         <v>3847.5</v>
       </c>
       <c r="G110" s="18">
         <v>4951.5</v>
       </c>
       <c r="H110" s="18">
         <v>477.6</v>
       </c>
       <c r="I110" s="18">
         <v>1787.5</v>
       </c>
       <c r="J110" s="21">
         <v>2265.1</v>
       </c>
     </row>
-    <row r="111" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D111" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E111" s="18">
         <v>987.6</v>
       </c>
       <c r="F111" s="18">
         <v>4024.4</v>
       </c>
       <c r="G111" s="18">
         <v>5012</v>
       </c>
       <c r="H111" s="18">
         <v>463.7</v>
       </c>
       <c r="I111" s="18">
         <v>1875.2</v>
       </c>
       <c r="J111" s="21">
         <v>2338.9</v>
       </c>
     </row>
-    <row r="112" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D112" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E112" s="18">
         <v>1004.6</v>
       </c>
       <c r="F112" s="18">
         <v>3853.35</v>
       </c>
       <c r="G112" s="18">
         <v>4857.95</v>
       </c>
       <c r="H112" s="18">
         <v>445.4</v>
       </c>
       <c r="I112" s="18">
         <v>1938.2</v>
       </c>
       <c r="J112" s="21">
         <v>2383.6</v>
       </c>
     </row>
-    <row r="113" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E113" s="18">
         <v>1185.8</v>
       </c>
       <c r="F113" s="18">
         <v>4160.3999999999996</v>
       </c>
       <c r="G113" s="18">
         <v>5346.2</v>
       </c>
       <c r="H113" s="18">
         <v>474</v>
       </c>
       <c r="I113" s="18">
         <v>1999.5</v>
       </c>
       <c r="J113" s="21">
         <v>2473.5</v>
       </c>
     </row>
-    <row r="114" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E114" s="18">
         <v>1157.5</v>
       </c>
       <c r="F114" s="18">
         <v>4233.5</v>
       </c>
       <c r="G114" s="18">
         <v>5391</v>
       </c>
       <c r="H114" s="18">
         <v>499.7</v>
       </c>
       <c r="I114" s="18">
         <v>2187.5</v>
       </c>
       <c r="J114" s="21">
         <v>2687.2</v>
       </c>
     </row>
-    <row r="115" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E115" s="18">
         <v>1310.8</v>
       </c>
       <c r="F115" s="18">
         <v>4265.2</v>
       </c>
       <c r="G115" s="18">
         <v>5576</v>
       </c>
       <c r="H115" s="18">
         <v>673</v>
       </c>
       <c r="I115" s="18">
         <v>2563.5</v>
       </c>
       <c r="J115" s="21">
         <v>3236.5</v>
       </c>
     </row>
-    <row r="116" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E116" s="18">
         <v>1339.5</v>
       </c>
       <c r="F116" s="18">
         <v>4433.3999999999996</v>
       </c>
       <c r="G116" s="18">
         <v>5772.9</v>
       </c>
       <c r="H116" s="18">
         <v>684.6</v>
       </c>
       <c r="I116" s="18">
         <v>2761.6</v>
       </c>
       <c r="J116" s="21">
         <v>3446.2</v>
       </c>
     </row>
-    <row r="117" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E117" s="18">
         <v>1399.1</v>
       </c>
       <c r="F117" s="18">
         <v>4164.2</v>
       </c>
       <c r="G117" s="18">
         <v>5563.3</v>
       </c>
       <c r="H117" s="18">
         <v>604.79999999999995</v>
       </c>
       <c r="I117" s="18">
         <v>2883.5</v>
       </c>
       <c r="J117" s="21">
         <v>3488.3</v>
       </c>
     </row>
-    <row r="118" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E118" s="18">
         <v>1320.3</v>
       </c>
       <c r="F118" s="18">
         <v>3919</v>
       </c>
       <c r="G118" s="18">
         <v>5239.3</v>
       </c>
       <c r="H118" s="18">
         <v>609.4</v>
       </c>
       <c r="I118" s="18">
         <v>2964.5</v>
       </c>
       <c r="J118" s="21">
         <v>3573.9</v>
       </c>
     </row>
-    <row r="119" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E119" s="18">
         <v>1312.4</v>
       </c>
       <c r="F119" s="18">
         <v>3913.6</v>
       </c>
       <c r="G119" s="18">
         <v>5226</v>
       </c>
       <c r="H119" s="18">
         <v>297.10000000000002</v>
       </c>
       <c r="I119" s="18">
         <v>3034.6</v>
       </c>
       <c r="J119" s="21">
         <v>3331.7</v>
       </c>
     </row>
-    <row r="120" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D120" s="57">
         <v>2001</v>
       </c>
       <c r="E120" s="58"/>
       <c r="F120" s="58"/>
       <c r="G120" s="58"/>
       <c r="H120" s="58"/>
       <c r="I120" s="58"/>
       <c r="J120" s="59"/>
     </row>
-    <row r="121" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="14">
         <v>2001</v>
       </c>
       <c r="E121" s="23">
         <v>12621.56</v>
       </c>
       <c r="F121" s="23">
         <v>43701.58</v>
       </c>
       <c r="G121" s="23">
         <v>56323.14</v>
       </c>
       <c r="H121" s="23">
         <v>5471.8</v>
       </c>
       <c r="I121" s="23">
         <v>25490.3</v>
       </c>
       <c r="J121" s="24">
         <v>30962.1</v>
       </c>
     </row>
-    <row r="122" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D122" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="25">
         <v>1215.05</v>
       </c>
       <c r="F122" s="25">
         <v>3675.3</v>
       </c>
       <c r="G122" s="25">
         <v>4890.34</v>
       </c>
       <c r="H122" s="26">
         <v>234.3</v>
       </c>
       <c r="I122" s="27">
         <v>2706.8</v>
       </c>
       <c r="J122" s="28">
         <v>2941.1</v>
       </c>
     </row>
-    <row r="123" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="25">
         <v>1106.0999999999999</v>
       </c>
       <c r="F123" s="25">
         <v>3632.42</v>
       </c>
       <c r="G123" s="25">
         <v>4738.5200000000004</v>
       </c>
       <c r="H123" s="26">
         <v>463</v>
       </c>
       <c r="I123" s="27">
         <v>2714.3</v>
       </c>
       <c r="J123" s="28">
         <v>3177.3</v>
       </c>
     </row>
-    <row r="124" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="25">
         <v>1359.36</v>
       </c>
       <c r="F124" s="25">
         <v>3863.29</v>
       </c>
       <c r="G124" s="25">
         <v>5222.6499999999996</v>
       </c>
       <c r="H124" s="26">
         <v>486.9</v>
       </c>
       <c r="I124" s="27">
         <v>2607.5</v>
       </c>
       <c r="J124" s="28">
         <v>3094.4</v>
       </c>
     </row>
-    <row r="125" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="25">
         <v>1060.95</v>
       </c>
       <c r="F125" s="25">
         <v>3742.38</v>
       </c>
       <c r="G125" s="25">
         <v>4803.33</v>
       </c>
       <c r="H125" s="26">
         <v>439.9</v>
       </c>
       <c r="I125" s="27">
         <v>2476.1</v>
       </c>
       <c r="J125" s="28">
         <v>2916</v>
       </c>
     </row>
-    <row r="126" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="25">
         <v>1150.0999999999999</v>
       </c>
       <c r="F126" s="25">
         <v>3700.5</v>
       </c>
       <c r="G126" s="25">
         <v>4850.6000000000004</v>
       </c>
       <c r="H126" s="26">
         <v>607.79999999999995</v>
       </c>
       <c r="I126" s="27">
         <v>2305.1</v>
       </c>
       <c r="J126" s="28">
         <v>2912.9</v>
       </c>
     </row>
-    <row r="127" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D127" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E127" s="25">
         <v>1088.3</v>
       </c>
       <c r="F127" s="25">
         <v>3758.4</v>
       </c>
       <c r="G127" s="25">
         <v>4846.7</v>
       </c>
       <c r="H127" s="26">
         <v>518.1</v>
       </c>
       <c r="I127" s="27">
         <v>2185.1</v>
       </c>
       <c r="J127" s="28">
         <v>2703.2</v>
       </c>
     </row>
-    <row r="128" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E128" s="25">
         <v>1083.5</v>
       </c>
       <c r="F128" s="25">
         <v>3782.2</v>
       </c>
       <c r="G128" s="25">
         <v>4865.7</v>
       </c>
       <c r="H128" s="26">
         <v>530.1</v>
       </c>
       <c r="I128" s="27">
         <v>1923.2</v>
       </c>
       <c r="J128" s="28">
         <v>2453.3000000000002</v>
       </c>
     </row>
-    <row r="129" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E129" s="25">
         <v>1010.5</v>
       </c>
       <c r="F129" s="25">
         <v>4113.3</v>
       </c>
       <c r="G129" s="25">
         <v>5123.8</v>
       </c>
       <c r="H129" s="26">
         <v>524.1</v>
       </c>
       <c r="I129" s="27">
         <v>1825</v>
       </c>
       <c r="J129" s="28">
         <v>2349.1</v>
       </c>
     </row>
-    <row r="130" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E130" s="25">
         <v>967.6</v>
       </c>
       <c r="F130" s="25">
         <v>3382.5</v>
       </c>
       <c r="G130" s="25">
         <v>4350.1000000000004</v>
       </c>
       <c r="H130" s="26">
         <v>477.7</v>
       </c>
       <c r="I130" s="27">
         <v>1655.3</v>
       </c>
       <c r="J130" s="28">
         <v>2133</v>
       </c>
     </row>
-    <row r="131" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="25">
         <v>895.1</v>
       </c>
       <c r="F131" s="25">
         <v>3624.4</v>
       </c>
       <c r="G131" s="25">
         <v>4519.5</v>
       </c>
       <c r="H131" s="26">
         <v>443.7</v>
       </c>
       <c r="I131" s="27">
         <v>1635.3</v>
       </c>
       <c r="J131" s="28">
         <v>2079</v>
       </c>
     </row>
-    <row r="132" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E132" s="25">
         <v>818.8</v>
       </c>
       <c r="F132" s="25">
         <v>3075.9</v>
       </c>
       <c r="G132" s="25">
         <v>3894.7</v>
       </c>
       <c r="H132" s="26">
         <v>365</v>
       </c>
       <c r="I132" s="27">
         <v>1752.4</v>
       </c>
       <c r="J132" s="28">
         <v>2117.4</v>
       </c>
     </row>
-    <row r="133" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E133" s="25">
         <v>866.2</v>
       </c>
       <c r="F133" s="25">
         <v>3351</v>
       </c>
       <c r="G133" s="25">
         <v>4217.2</v>
       </c>
       <c r="H133" s="26">
         <v>381.2</v>
       </c>
       <c r="I133" s="27">
         <v>1704.2</v>
       </c>
       <c r="J133" s="28">
         <v>2085.4</v>
       </c>
     </row>
-    <row r="134" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D134" s="57">
         <v>2002</v>
       </c>
       <c r="E134" s="58"/>
       <c r="F134" s="58"/>
       <c r="G134" s="58"/>
       <c r="H134" s="58"/>
       <c r="I134" s="58"/>
       <c r="J134" s="59"/>
     </row>
-    <row r="135" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D135" s="14">
         <v>2002</v>
       </c>
       <c r="E135" s="23">
         <v>12135.9</v>
       </c>
       <c r="F135" s="23">
         <v>44969.9</v>
       </c>
       <c r="G135" s="23">
         <v>57105.8</v>
       </c>
       <c r="H135" s="23">
         <v>6525.8</v>
       </c>
       <c r="I135" s="23">
         <v>24763.1</v>
       </c>
       <c r="J135" s="24">
         <v>31288.9</v>
       </c>
     </row>
-    <row r="136" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D136" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="29">
         <v>865.3</v>
       </c>
       <c r="F136" s="29">
         <v>3222.3</v>
       </c>
       <c r="G136" s="25">
         <v>4087.6</v>
       </c>
       <c r="H136" s="25">
         <v>407.7</v>
       </c>
       <c r="I136" s="25">
         <v>1680.3</v>
       </c>
       <c r="J136" s="28">
         <v>2088</v>
       </c>
     </row>
-    <row r="137" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D137" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="29">
         <v>812.3</v>
       </c>
       <c r="F137" s="29">
         <v>3384.7</v>
       </c>
       <c r="G137" s="25">
         <v>4197</v>
       </c>
       <c r="H137" s="25">
         <v>455.1</v>
       </c>
       <c r="I137" s="25">
         <v>1727.1</v>
       </c>
       <c r="J137" s="28">
         <v>2182.1999999999998</v>
       </c>
     </row>
-    <row r="138" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D138" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="29">
         <v>1012.3</v>
       </c>
       <c r="F138" s="29">
         <v>3523.5</v>
       </c>
       <c r="G138" s="25">
         <v>4535.8</v>
       </c>
       <c r="H138" s="25">
         <v>557.1</v>
       </c>
       <c r="I138" s="25">
         <v>1805.6</v>
       </c>
       <c r="J138" s="28">
         <v>2362.6999999999998</v>
       </c>
     </row>
-    <row r="139" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D139" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="29">
         <v>1019.7</v>
       </c>
       <c r="F139" s="29">
         <v>3747.8</v>
       </c>
       <c r="G139" s="25">
         <v>4767.5</v>
       </c>
       <c r="H139" s="25">
         <v>474.6</v>
       </c>
       <c r="I139" s="25">
         <v>1908.3</v>
       </c>
       <c r="J139" s="28">
         <v>2382.9</v>
       </c>
     </row>
-    <row r="140" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D140" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="29">
         <v>989.9</v>
       </c>
       <c r="F140" s="29">
         <v>3735.2</v>
       </c>
       <c r="G140" s="25">
         <v>4725.1000000000004</v>
       </c>
       <c r="H140" s="25">
         <v>544.79999999999995</v>
       </c>
       <c r="I140" s="25">
         <v>1953.4</v>
       </c>
       <c r="J140" s="28">
         <v>2498.1999999999998</v>
       </c>
     </row>
-    <row r="141" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D141" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E141" s="29">
         <v>967.4</v>
       </c>
       <c r="F141" s="29">
         <v>4127.6000000000004</v>
       </c>
       <c r="G141" s="25">
         <v>5095</v>
       </c>
       <c r="H141" s="25">
         <v>423.7</v>
       </c>
       <c r="I141" s="25">
         <v>2015.2</v>
       </c>
       <c r="J141" s="28">
         <v>2438.9</v>
       </c>
     </row>
-    <row r="142" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D142" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E142" s="29">
         <v>959.8</v>
       </c>
       <c r="F142" s="29">
         <v>4041.9</v>
       </c>
       <c r="G142" s="25">
         <v>5001.7</v>
       </c>
       <c r="H142" s="25">
         <v>542.79999999999995</v>
       </c>
       <c r="I142" s="25">
         <v>2103.4</v>
       </c>
       <c r="J142" s="28">
         <v>2646.2</v>
       </c>
     </row>
-    <row r="143" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D143" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E143" s="29">
         <v>1016.5</v>
       </c>
       <c r="F143" s="29">
         <v>3911.1</v>
       </c>
       <c r="G143" s="25">
         <v>4927.6000000000004</v>
       </c>
       <c r="H143" s="25">
         <v>602.1</v>
       </c>
       <c r="I143" s="25">
         <v>2221.6999999999998</v>
       </c>
       <c r="J143" s="28">
         <v>2823.8</v>
       </c>
     </row>
-    <row r="144" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D144" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E144" s="29">
         <v>1072.8</v>
       </c>
       <c r="F144" s="29">
         <v>4069.5</v>
       </c>
       <c r="G144" s="25">
         <v>5142.3</v>
       </c>
       <c r="H144" s="25">
         <v>571.70000000000005</v>
       </c>
       <c r="I144" s="25">
         <v>2288.5</v>
       </c>
       <c r="J144" s="28">
         <v>2860.2</v>
       </c>
     </row>
-    <row r="145" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D145" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E145" s="29">
         <v>1145.5</v>
       </c>
       <c r="F145" s="29">
         <v>4182.8999999999996</v>
       </c>
       <c r="G145" s="25">
         <v>5328.4</v>
       </c>
       <c r="H145" s="25">
         <v>741.2</v>
       </c>
       <c r="I145" s="25">
         <v>2363.6</v>
       </c>
       <c r="J145" s="28">
         <v>3104.8</v>
       </c>
     </row>
-    <row r="146" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D146" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E146" s="29">
         <v>1097.2</v>
       </c>
       <c r="F146" s="29">
         <v>3340</v>
       </c>
       <c r="G146" s="25">
         <v>4437.2</v>
       </c>
       <c r="H146" s="25">
         <v>600.4</v>
       </c>
       <c r="I146" s="25">
         <v>2355.5</v>
       </c>
       <c r="J146" s="28">
         <v>2955.9</v>
       </c>
     </row>
-    <row r="147" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D147" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E147" s="29">
         <v>1177.2</v>
       </c>
       <c r="F147" s="29">
         <v>3683.4</v>
       </c>
       <c r="G147" s="25">
         <v>4860.6000000000004</v>
       </c>
       <c r="H147" s="25">
         <v>604.6</v>
       </c>
       <c r="I147" s="25">
         <v>2340.5</v>
       </c>
       <c r="J147" s="28">
         <v>2945.1</v>
       </c>
     </row>
-    <row r="148" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D148" s="57">
         <v>2003</v>
       </c>
       <c r="E148" s="58"/>
       <c r="F148" s="58"/>
       <c r="G148" s="58"/>
       <c r="H148" s="58"/>
       <c r="I148" s="58"/>
       <c r="J148" s="59"/>
     </row>
-    <row r="149" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="14">
         <v>2003</v>
       </c>
       <c r="E149" s="23">
         <v>13643.7</v>
       </c>
       <c r="F149" s="23">
         <v>47390.8</v>
       </c>
       <c r="G149" s="23">
         <v>61034.5</v>
       </c>
       <c r="H149" s="23">
         <v>7610.9</v>
       </c>
       <c r="I149" s="23">
         <v>24939.8</v>
       </c>
       <c r="J149" s="24">
         <v>32550.7</v>
       </c>
     </row>
-    <row r="150" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D150" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="29">
         <v>1197.5</v>
       </c>
       <c r="F150" s="29">
         <v>3799.9</v>
       </c>
       <c r="G150" s="25">
         <v>4997.3999999999996</v>
       </c>
       <c r="H150" s="25">
         <v>702.4</v>
       </c>
       <c r="I150" s="25">
         <v>2036.8</v>
       </c>
       <c r="J150" s="28">
         <v>2739.2</v>
       </c>
     </row>
-    <row r="151" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D151" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="29">
         <v>1259.5999999999999</v>
       </c>
       <c r="F151" s="29">
         <v>3721.3</v>
       </c>
       <c r="G151" s="25">
         <v>4980.8999999999996</v>
       </c>
       <c r="H151" s="25">
         <v>632.5</v>
       </c>
       <c r="I151" s="25">
         <v>2186.1</v>
       </c>
       <c r="J151" s="28">
         <v>2818.6</v>
       </c>
     </row>
-    <row r="152" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D152" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E152" s="29">
         <v>1296.3</v>
       </c>
       <c r="F152" s="29">
         <v>3865.6</v>
       </c>
       <c r="G152" s="25">
         <v>5161.8999999999996</v>
       </c>
       <c r="H152" s="25">
         <v>612.20000000000005</v>
       </c>
       <c r="I152" s="25">
         <v>2205.3000000000002</v>
       </c>
       <c r="J152" s="28">
         <v>2817.5</v>
       </c>
     </row>
-    <row r="153" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D153" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="29">
         <v>1125.9000000000001</v>
       </c>
       <c r="F153" s="29">
         <v>3931.2</v>
       </c>
       <c r="G153" s="25">
         <v>5057.1000000000004</v>
       </c>
       <c r="H153" s="25">
         <v>500.9</v>
       </c>
       <c r="I153" s="25">
         <v>2120.9</v>
       </c>
       <c r="J153" s="28">
         <v>2621.8</v>
       </c>
     </row>
-    <row r="154" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D154" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E154" s="29">
         <v>1004.4</v>
       </c>
       <c r="F154" s="29">
         <v>3956.2</v>
       </c>
       <c r="G154" s="25">
         <v>4960.6000000000004</v>
       </c>
       <c r="H154" s="25">
         <v>641.1</v>
       </c>
       <c r="I154" s="25">
         <v>1934.7</v>
       </c>
       <c r="J154" s="28">
         <v>2575.8000000000002</v>
       </c>
     </row>
-    <row r="155" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D155" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E155" s="29">
         <v>1093.3</v>
       </c>
       <c r="F155" s="29">
         <v>4202</v>
       </c>
       <c r="G155" s="25">
         <v>5295.3</v>
       </c>
       <c r="H155" s="25">
         <v>528</v>
       </c>
       <c r="I155" s="25">
         <v>1918.9</v>
       </c>
       <c r="J155" s="28">
         <v>2446.9</v>
       </c>
     </row>
-    <row r="156" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D156" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E156" s="29">
         <v>999.1</v>
       </c>
       <c r="F156" s="29">
         <v>4272</v>
       </c>
       <c r="G156" s="25">
         <v>5271.1</v>
       </c>
       <c r="H156" s="25">
         <v>665.3</v>
       </c>
       <c r="I156" s="25">
         <v>1944</v>
       </c>
       <c r="J156" s="28">
         <v>2609.3000000000002</v>
       </c>
     </row>
-    <row r="157" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D157" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E157" s="29">
         <v>1254.5</v>
       </c>
       <c r="F157" s="29">
         <v>3769.2</v>
       </c>
       <c r="G157" s="25">
         <v>5023.7</v>
       </c>
       <c r="H157" s="25">
         <v>728</v>
       </c>
       <c r="I157" s="25">
         <v>1968.2</v>
       </c>
       <c r="J157" s="28">
         <v>2696.2</v>
       </c>
     </row>
-    <row r="158" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D158" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E158" s="29">
         <v>1160.5999999999999</v>
       </c>
       <c r="F158" s="29">
         <v>3896.3</v>
       </c>
       <c r="G158" s="25">
         <v>5056.8999999999996</v>
       </c>
       <c r="H158" s="25">
         <v>684</v>
       </c>
       <c r="I158" s="25">
         <v>2056.3000000000002</v>
       </c>
       <c r="J158" s="28">
         <v>2740.3</v>
       </c>
     </row>
-    <row r="159" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D159" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E159" s="29">
         <v>1026</v>
       </c>
       <c r="F159" s="29">
         <v>4045.2</v>
       </c>
       <c r="G159" s="25">
         <v>5071.2</v>
       </c>
       <c r="H159" s="25">
         <v>631</v>
       </c>
       <c r="I159" s="25">
         <v>2170.6999999999998</v>
       </c>
       <c r="J159" s="28">
         <v>2801.7</v>
       </c>
     </row>
-    <row r="160" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D160" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E160" s="29">
         <v>1059.0999999999999</v>
       </c>
       <c r="F160" s="29">
         <v>3873.9</v>
       </c>
       <c r="G160" s="25">
         <v>4933</v>
       </c>
       <c r="H160" s="25">
         <v>708.6</v>
       </c>
       <c r="I160" s="25">
         <v>2089.5</v>
       </c>
       <c r="J160" s="28">
         <v>2798.1</v>
       </c>
     </row>
-    <row r="161" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D161" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E161" s="29">
         <v>1167.4000000000001</v>
       </c>
       <c r="F161" s="29">
         <v>4058</v>
       </c>
       <c r="G161" s="25">
         <v>5225.3999999999996</v>
       </c>
       <c r="H161" s="25">
         <v>576.9</v>
       </c>
       <c r="I161" s="25">
         <v>2308.4</v>
       </c>
       <c r="J161" s="28">
         <v>2885.3</v>
       </c>
     </row>
-    <row r="162" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D162" s="57">
         <v>2004</v>
       </c>
       <c r="E162" s="58"/>
       <c r="F162" s="58"/>
       <c r="G162" s="58"/>
       <c r="H162" s="58"/>
       <c r="I162" s="58"/>
       <c r="J162" s="59"/>
     </row>
-    <row r="163" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="14">
         <v>2004</v>
       </c>
       <c r="E163" s="23">
         <v>15645.3</v>
       </c>
       <c r="F163" s="23">
         <v>55939.3</v>
       </c>
       <c r="G163" s="23">
         <v>71584.600000000006</v>
       </c>
       <c r="H163" s="23">
         <v>11732</v>
       </c>
       <c r="I163" s="23">
         <v>34792.5</v>
       </c>
       <c r="J163" s="24">
         <v>46524.5</v>
       </c>
     </row>
-    <row r="164" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="25">
         <v>1200.5</v>
       </c>
       <c r="F164" s="25">
         <v>3842.6</v>
       </c>
       <c r="G164" s="25">
         <v>5043.1000000000004</v>
       </c>
       <c r="H164" s="25">
         <v>718.9</v>
       </c>
       <c r="I164" s="25">
         <v>2624</v>
       </c>
       <c r="J164" s="28">
         <v>3342.9</v>
       </c>
     </row>
-    <row r="165" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="25">
         <v>1141.2</v>
       </c>
       <c r="F165" s="25">
         <v>3766.5</v>
       </c>
       <c r="G165" s="25">
         <v>4907.7</v>
       </c>
       <c r="H165" s="25">
         <v>776.8</v>
       </c>
       <c r="I165" s="25">
         <v>2612.6</v>
       </c>
       <c r="J165" s="28">
         <v>3389.4</v>
       </c>
     </row>
-    <row r="166" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E166" s="25">
         <v>1198.5999999999999</v>
       </c>
       <c r="F166" s="25">
         <v>3888.3</v>
       </c>
       <c r="G166" s="25">
         <v>5086.8999999999996</v>
       </c>
       <c r="H166" s="25">
         <v>950</v>
       </c>
       <c r="I166" s="25">
         <v>2519.6999999999998</v>
       </c>
       <c r="J166" s="28">
         <v>3469.7</v>
       </c>
     </row>
-    <row r="167" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="25">
         <v>1181.7</v>
       </c>
       <c r="F167" s="25">
         <v>4093.6</v>
       </c>
       <c r="G167" s="25">
         <v>5275.3</v>
       </c>
       <c r="H167" s="25">
         <v>866.8</v>
       </c>
       <c r="I167" s="25">
         <v>2683.1</v>
       </c>
       <c r="J167" s="28">
         <v>3549.9</v>
       </c>
     </row>
-    <row r="168" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E168" s="25">
         <v>1358.8</v>
       </c>
       <c r="F168" s="25">
         <v>4231.8999999999996</v>
       </c>
       <c r="G168" s="25">
         <v>5590.7</v>
       </c>
       <c r="H168" s="25">
         <v>854.6</v>
       </c>
       <c r="I168" s="25">
         <v>2574.5</v>
       </c>
       <c r="J168" s="28">
         <v>3429.1</v>
       </c>
     </row>
-    <row r="169" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E169" s="25">
         <v>1352.1</v>
       </c>
       <c r="F169" s="25">
         <v>4578.8</v>
       </c>
       <c r="G169" s="25">
         <v>5930.9</v>
       </c>
       <c r="H169" s="25">
         <v>871.3</v>
       </c>
       <c r="I169" s="25">
         <v>2910.6</v>
       </c>
       <c r="J169" s="28">
         <v>3781.9</v>
       </c>
     </row>
-    <row r="170" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E170" s="25">
         <v>1254.7</v>
       </c>
       <c r="F170" s="25">
         <v>4713.5</v>
       </c>
       <c r="G170" s="25">
         <v>5968.2</v>
       </c>
       <c r="H170" s="25">
         <v>1015.6</v>
       </c>
       <c r="I170" s="25">
         <v>3175.1</v>
       </c>
       <c r="J170" s="28">
         <v>4190.7</v>
       </c>
     </row>
-    <row r="171" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E171" s="25">
         <v>1325.5</v>
       </c>
       <c r="F171" s="25">
         <v>5065.6000000000004</v>
       </c>
       <c r="G171" s="25">
         <v>6391.1</v>
       </c>
       <c r="H171" s="25">
         <v>1044.5999999999999</v>
       </c>
       <c r="I171" s="25">
         <v>3056.2</v>
       </c>
       <c r="J171" s="28">
         <v>4100.8</v>
       </c>
     </row>
-    <row r="172" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E172" s="25">
         <v>1473.7</v>
       </c>
       <c r="F172" s="25">
         <v>5766.3</v>
       </c>
       <c r="G172" s="25">
         <v>7240</v>
       </c>
       <c r="H172" s="25">
         <v>1145</v>
       </c>
       <c r="I172" s="25">
         <v>3100.5</v>
       </c>
       <c r="J172" s="28">
         <v>4245.5</v>
       </c>
     </row>
-    <row r="173" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E173" s="25">
         <v>1426.3</v>
       </c>
       <c r="F173" s="25">
         <v>5978.3</v>
       </c>
       <c r="G173" s="25">
         <v>7404.6</v>
       </c>
       <c r="H173" s="25">
         <v>1098.3</v>
       </c>
       <c r="I173" s="25">
         <v>3058.2</v>
       </c>
       <c r="J173" s="28">
         <v>4156.5</v>
       </c>
     </row>
-    <row r="174" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E174" s="25">
         <v>1392</v>
       </c>
       <c r="F174" s="25">
         <v>4727.8</v>
       </c>
       <c r="G174" s="25">
         <v>6119.8</v>
       </c>
       <c r="H174" s="25">
         <v>1192.5</v>
       </c>
       <c r="I174" s="25">
         <v>2702.8</v>
       </c>
       <c r="J174" s="28">
         <v>3895.3</v>
       </c>
     </row>
-    <row r="175" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E175" s="25">
         <v>1340.2</v>
       </c>
       <c r="F175" s="25">
         <v>5286.1</v>
       </c>
       <c r="G175" s="25">
         <v>6626.3</v>
       </c>
       <c r="H175" s="25">
         <v>1197.5999999999999</v>
       </c>
       <c r="I175" s="25">
         <v>3775.2</v>
       </c>
       <c r="J175" s="28">
         <v>4972.8</v>
       </c>
     </row>
-    <row r="176" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D176" s="57">
         <v>2005</v>
       </c>
       <c r="E176" s="58"/>
       <c r="F176" s="58"/>
       <c r="G176" s="58"/>
       <c r="H176" s="58"/>
       <c r="I176" s="58"/>
       <c r="J176" s="59"/>
     </row>
-    <row r="177" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="14">
         <v>2005</v>
       </c>
       <c r="E177" s="23">
         <v>19231.5</v>
       </c>
       <c r="F177" s="23">
         <v>66428.399999999994</v>
       </c>
       <c r="G177" s="23">
         <v>85659.9</v>
       </c>
       <c r="H177" s="23">
         <v>17457.7</v>
       </c>
       <c r="I177" s="23">
         <v>40243.199999999997</v>
       </c>
       <c r="J177" s="24">
         <v>57700.9</v>
       </c>
     </row>
-    <row r="178" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E178" s="25">
         <v>1224.5999999999999</v>
       </c>
       <c r="F178" s="25">
         <v>4907.7</v>
       </c>
       <c r="G178" s="25">
         <v>6132.3</v>
       </c>
       <c r="H178" s="25">
         <v>1059</v>
       </c>
       <c r="I178" s="25">
         <v>3062.4</v>
       </c>
       <c r="J178" s="28">
         <v>4121.3999999999996</v>
       </c>
     </row>
-    <row r="179" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="25">
         <v>1342</v>
       </c>
       <c r="F179" s="25">
         <v>5039.6000000000004</v>
       </c>
       <c r="G179" s="25">
         <v>6381.6</v>
       </c>
       <c r="H179" s="25">
         <v>1019.7</v>
       </c>
       <c r="I179" s="25">
         <v>3261.9</v>
       </c>
       <c r="J179" s="28">
         <v>4281.6000000000004</v>
       </c>
     </row>
-    <row r="180" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E180" s="25">
         <v>1774.7</v>
       </c>
       <c r="F180" s="25">
         <v>5590</v>
       </c>
       <c r="G180" s="25">
         <v>7364.7</v>
       </c>
       <c r="H180" s="25">
         <v>1675</v>
       </c>
       <c r="I180" s="25">
         <v>3502.1</v>
       </c>
       <c r="J180" s="28">
         <v>5177.1000000000004</v>
       </c>
     </row>
-    <row r="181" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="25">
         <v>1569.1</v>
       </c>
       <c r="F181" s="25">
         <v>5221.6000000000004</v>
       </c>
       <c r="G181" s="25">
         <v>6790.7</v>
       </c>
       <c r="H181" s="25">
         <v>1578.4</v>
       </c>
       <c r="I181" s="25">
         <v>3534.1</v>
       </c>
       <c r="J181" s="28">
         <v>5112.5</v>
       </c>
     </row>
-    <row r="182" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E182" s="25">
         <v>1403.6</v>
       </c>
       <c r="F182" s="25">
         <v>5781.7</v>
       </c>
       <c r="G182" s="25">
         <v>7185.3</v>
       </c>
       <c r="H182" s="25">
         <v>1306.4000000000001</v>
       </c>
       <c r="I182" s="25">
         <v>3643.7</v>
       </c>
       <c r="J182" s="28">
         <v>4950.1000000000004</v>
       </c>
     </row>
-    <row r="183" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="25">
         <v>1516.7</v>
       </c>
       <c r="F183" s="25">
         <v>5377.4</v>
       </c>
       <c r="G183" s="25">
         <v>6894.1</v>
       </c>
       <c r="H183" s="25">
         <v>1311.8</v>
       </c>
       <c r="I183" s="25">
         <v>3508.9</v>
       </c>
       <c r="J183" s="28">
         <v>4820.7</v>
       </c>
     </row>
-    <row r="184" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E184" s="25">
         <v>1624.7</v>
       </c>
       <c r="F184" s="25">
         <v>5529.2</v>
       </c>
       <c r="G184" s="25">
         <v>7153.9</v>
       </c>
       <c r="H184" s="25">
         <v>1522.3</v>
       </c>
       <c r="I184" s="25">
         <v>3463.2</v>
       </c>
       <c r="J184" s="28">
         <v>4985.5</v>
       </c>
     </row>
-    <row r="185" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E185" s="25">
         <v>1797.8</v>
       </c>
       <c r="F185" s="25">
         <v>5477</v>
       </c>
       <c r="G185" s="25">
         <v>7274.8</v>
       </c>
       <c r="H185" s="25">
         <v>2040.1</v>
       </c>
       <c r="I185" s="25">
         <v>3447.5</v>
       </c>
       <c r="J185" s="28">
         <v>5487.6</v>
       </c>
     </row>
-    <row r="186" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E186" s="25">
         <v>1719.8</v>
       </c>
       <c r="F186" s="25">
         <v>5802.1</v>
       </c>
       <c r="G186" s="25">
         <v>7521.9</v>
       </c>
       <c r="H186" s="25">
         <v>1807.2</v>
       </c>
       <c r="I186" s="25">
         <v>3113.5</v>
       </c>
       <c r="J186" s="28">
         <v>4920.7</v>
       </c>
     </row>
-    <row r="187" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E187" s="25">
         <v>1819.7</v>
       </c>
       <c r="F187" s="25">
         <v>6131.8</v>
       </c>
       <c r="G187" s="25">
         <v>7951.5</v>
       </c>
       <c r="H187" s="25">
         <v>1535.6</v>
       </c>
       <c r="I187" s="25">
         <v>3327.9</v>
       </c>
       <c r="J187" s="28">
         <v>4863.5</v>
       </c>
     </row>
-    <row r="188" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E188" s="25">
         <v>1613.8</v>
       </c>
       <c r="F188" s="25">
         <v>5271.7</v>
       </c>
       <c r="G188" s="25">
         <v>6885.5</v>
       </c>
       <c r="H188" s="25">
         <v>1260.9000000000001</v>
       </c>
       <c r="I188" s="25">
         <v>2829.8</v>
       </c>
       <c r="J188" s="28">
         <v>4090.7</v>
       </c>
     </row>
-    <row r="189" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E189" s="25">
         <v>1825</v>
       </c>
       <c r="F189" s="25">
         <v>6298.6</v>
       </c>
       <c r="G189" s="25">
         <v>8123.6</v>
       </c>
       <c r="H189" s="25">
         <v>1341.3</v>
       </c>
       <c r="I189" s="25">
         <v>3548.2</v>
       </c>
       <c r="J189" s="28">
         <v>4889.5</v>
       </c>
     </row>
-    <row r="190" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D190" s="57">
         <v>2006</v>
       </c>
       <c r="E190" s="58"/>
       <c r="F190" s="58"/>
       <c r="G190" s="58"/>
       <c r="H190" s="58"/>
       <c r="I190" s="58"/>
       <c r="J190" s="59"/>
     </row>
-    <row r="191" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="14">
         <v>2006</v>
       </c>
       <c r="E191" s="15">
         <v>21209.4</v>
       </c>
       <c r="F191" s="15">
         <v>79589.2</v>
       </c>
       <c r="G191" s="15">
         <v>100798.6</v>
       </c>
       <c r="H191" s="15">
         <v>18962.900000000001</v>
       </c>
       <c r="I191" s="15">
         <v>42102.6</v>
       </c>
       <c r="J191" s="16">
         <v>61065.5</v>
       </c>
     </row>
-    <row r="192" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="18">
         <v>1824.8</v>
       </c>
       <c r="F192" s="18">
         <v>5733.8</v>
       </c>
       <c r="G192" s="18">
         <v>7558.6</v>
       </c>
       <c r="H192" s="19">
         <v>1207.4000000000001</v>
       </c>
       <c r="I192" s="20">
         <v>3181.6</v>
       </c>
       <c r="J192" s="21">
         <v>4389</v>
       </c>
     </row>
-    <row r="193" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="18">
         <v>1637.3</v>
       </c>
       <c r="F193" s="18">
         <v>5760.3</v>
       </c>
       <c r="G193" s="18">
         <v>7397.6</v>
       </c>
       <c r="H193" s="19">
         <v>1232.5999999999999</v>
       </c>
       <c r="I193" s="20">
         <v>3295.3</v>
       </c>
       <c r="J193" s="21">
         <v>4527.8999999999996</v>
       </c>
     </row>
-    <row r="194" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E194" s="18">
         <v>1687.5</v>
       </c>
       <c r="F194" s="18">
         <v>5808.4</v>
       </c>
       <c r="G194" s="18">
         <v>7495.9</v>
       </c>
       <c r="H194" s="19">
         <v>1252.0999999999999</v>
       </c>
       <c r="I194" s="20">
         <v>3158</v>
       </c>
       <c r="J194" s="21">
         <v>4410.1000000000004</v>
       </c>
     </row>
-    <row r="195" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="18">
         <v>1692</v>
       </c>
       <c r="F195" s="18">
         <v>5949.3</v>
       </c>
       <c r="G195" s="18">
         <v>7641.3</v>
       </c>
       <c r="H195" s="19">
         <v>1443.5</v>
       </c>
       <c r="I195" s="20">
         <v>3336.2</v>
       </c>
       <c r="J195" s="21">
         <v>4779.7</v>
       </c>
     </row>
-    <row r="196" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E196" s="18">
         <v>1789.3</v>
       </c>
       <c r="F196" s="18">
         <v>6580.4</v>
       </c>
       <c r="G196" s="18">
         <v>8369.7000000000007</v>
       </c>
       <c r="H196" s="19">
         <v>1714.6</v>
       </c>
       <c r="I196" s="20">
         <v>3382.6</v>
       </c>
       <c r="J196" s="21">
         <v>5097.2</v>
       </c>
     </row>
-    <row r="197" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E197" s="18">
         <v>1782.9</v>
       </c>
       <c r="F197" s="18">
         <v>6671.2</v>
       </c>
       <c r="G197" s="18">
         <v>8454.1</v>
       </c>
       <c r="H197" s="19">
         <v>2186.9</v>
       </c>
       <c r="I197" s="20">
         <v>3538</v>
       </c>
       <c r="J197" s="21">
         <v>5724.9</v>
       </c>
     </row>
-    <row r="198" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E198" s="18">
         <v>2099</v>
       </c>
       <c r="F198" s="18">
         <v>6781.8</v>
       </c>
       <c r="G198" s="18">
         <v>8880.7999999999993</v>
       </c>
       <c r="H198" s="19">
         <v>1846.4</v>
       </c>
       <c r="I198" s="20">
         <v>3578.6</v>
       </c>
       <c r="J198" s="21">
         <v>5425</v>
       </c>
     </row>
-    <row r="199" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E199" s="18">
         <v>1852.4</v>
       </c>
       <c r="F199" s="18">
         <v>7058.8</v>
       </c>
       <c r="G199" s="18">
         <v>8911.2000000000007</v>
       </c>
       <c r="H199" s="19">
         <v>1714.4</v>
       </c>
       <c r="I199" s="20">
         <v>3989.7</v>
       </c>
       <c r="J199" s="21">
         <v>5704.1</v>
       </c>
     </row>
-    <row r="200" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E200" s="18">
         <v>1601.1</v>
       </c>
       <c r="F200" s="18">
         <v>7242.8</v>
       </c>
       <c r="G200" s="18">
         <v>8843.9</v>
       </c>
       <c r="H200" s="19">
         <v>1888.1</v>
       </c>
       <c r="I200" s="20">
         <v>3759</v>
       </c>
       <c r="J200" s="21">
         <v>5647.1</v>
       </c>
     </row>
-    <row r="201" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E201" s="18">
         <v>1597.5</v>
       </c>
       <c r="F201" s="18">
         <v>7119.6</v>
       </c>
       <c r="G201" s="18">
         <v>8717.1</v>
       </c>
       <c r="H201" s="19">
         <v>1722</v>
       </c>
       <c r="I201" s="20">
         <v>2860</v>
       </c>
       <c r="J201" s="21">
         <v>4582</v>
       </c>
     </row>
-    <row r="202" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E202" s="18">
         <v>1750.4</v>
       </c>
       <c r="F202" s="18">
         <v>7167.7</v>
       </c>
       <c r="G202" s="18">
         <v>8918.1</v>
       </c>
       <c r="H202" s="19">
         <v>1387.7</v>
       </c>
       <c r="I202" s="20">
         <v>4422.3</v>
       </c>
       <c r="J202" s="21">
         <v>5810</v>
       </c>
     </row>
-    <row r="203" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E203" s="18">
         <v>1895.2</v>
       </c>
       <c r="F203" s="18">
         <v>7715.1</v>
       </c>
       <c r="G203" s="18">
         <v>9610.2999999999993</v>
       </c>
       <c r="H203" s="19">
         <v>1367.2</v>
       </c>
       <c r="I203" s="20">
         <v>3601.3</v>
       </c>
       <c r="J203" s="21">
         <v>4968.5</v>
       </c>
     </row>
-    <row r="204" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D204" s="57">
         <v>2007</v>
       </c>
       <c r="E204" s="58"/>
       <c r="F204" s="58"/>
       <c r="G204" s="58"/>
       <c r="H204" s="58"/>
       <c r="I204" s="58"/>
       <c r="J204" s="59"/>
     </row>
-    <row r="205" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="14">
         <v>2007</v>
       </c>
       <c r="E205" s="15">
         <v>22088.6</v>
       </c>
       <c r="F205" s="15">
         <v>92012.37</v>
       </c>
       <c r="G205" s="15">
         <v>114100.96</v>
       </c>
       <c r="H205" s="15">
         <v>21932.799999999999</v>
       </c>
       <c r="I205" s="15">
         <v>52540.6</v>
       </c>
       <c r="J205" s="16">
         <v>74473.399999999994</v>
       </c>
     </row>
-    <row r="206" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D206" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="22">
         <v>1521.1</v>
       </c>
       <c r="F206" s="22">
         <v>6801.3</v>
       </c>
       <c r="G206" s="18">
         <v>8322.4</v>
       </c>
       <c r="H206" s="18">
         <v>1392.2</v>
       </c>
       <c r="I206" s="18">
         <v>3891.3</v>
       </c>
       <c r="J206" s="21">
         <v>5283.5</v>
       </c>
     </row>
-    <row r="207" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D207" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="22">
         <v>1468.5</v>
       </c>
       <c r="F207" s="22">
         <v>6726.1</v>
       </c>
       <c r="G207" s="18">
         <v>8194.6</v>
       </c>
       <c r="H207" s="18">
         <v>1102.5</v>
       </c>
       <c r="I207" s="18">
         <v>3560.7</v>
       </c>
       <c r="J207" s="21">
         <v>4663.2</v>
       </c>
     </row>
-    <row r="208" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D208" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E208" s="22">
         <v>1574.7</v>
       </c>
       <c r="F208" s="22">
         <v>7490.2</v>
       </c>
       <c r="G208" s="18">
         <v>9064.85</v>
       </c>
       <c r="H208" s="18">
         <v>1697.2</v>
       </c>
       <c r="I208" s="18">
         <v>3949.4</v>
       </c>
       <c r="J208" s="21">
         <v>5646.6</v>
       </c>
     </row>
-    <row r="209" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D209" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="22">
         <v>1536.6</v>
       </c>
       <c r="F209" s="22">
         <v>7376.5</v>
       </c>
       <c r="G209" s="18">
         <v>8913.1200000000008</v>
       </c>
       <c r="H209" s="18">
         <v>1626.8</v>
       </c>
       <c r="I209" s="18">
         <v>4016.8</v>
       </c>
       <c r="J209" s="21">
         <v>5643.6</v>
       </c>
     </row>
-    <row r="210" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D210" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E210" s="22">
         <v>1792</v>
       </c>
       <c r="F210" s="22">
         <v>8015.8</v>
       </c>
       <c r="G210" s="18">
         <v>9807.7999999999993</v>
       </c>
       <c r="H210" s="18">
         <v>1912.1</v>
       </c>
       <c r="I210" s="18">
         <v>4543.3</v>
       </c>
       <c r="J210" s="21">
         <v>6455.4</v>
       </c>
     </row>
-    <row r="211" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D211" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E211" s="22">
         <v>1826.8</v>
       </c>
       <c r="F211" s="22">
         <v>7730.4</v>
       </c>
       <c r="G211" s="18">
         <v>9557.2000000000007</v>
       </c>
       <c r="H211" s="18">
         <v>1651.3</v>
       </c>
       <c r="I211" s="18">
         <v>4363.5</v>
       </c>
       <c r="J211" s="21">
         <v>6014.8</v>
       </c>
     </row>
-    <row r="212" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D212" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E212" s="22">
         <v>1826.4</v>
       </c>
       <c r="F212" s="22">
         <v>8213.2999999999993</v>
       </c>
       <c r="G212" s="18">
         <v>10039.700000000001</v>
       </c>
       <c r="H212" s="18">
         <v>1768.5</v>
       </c>
       <c r="I212" s="18">
         <v>4592</v>
       </c>
       <c r="J212" s="21">
         <v>6360.5</v>
       </c>
     </row>
-    <row r="213" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D213" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E213" s="22">
         <v>1855.3</v>
       </c>
       <c r="F213" s="22">
         <v>7740.3</v>
       </c>
       <c r="G213" s="18">
         <v>9595.6</v>
       </c>
       <c r="H213" s="18">
         <v>1840.4</v>
       </c>
       <c r="I213" s="18">
         <v>5076.3999999999996</v>
       </c>
       <c r="J213" s="21">
         <v>6916.8</v>
       </c>
     </row>
-    <row r="214" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D214" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E214" s="22">
         <v>2078.1999999999998</v>
       </c>
       <c r="F214" s="22">
         <v>7437.5</v>
       </c>
       <c r="G214" s="18">
         <v>9515.7000000000007</v>
       </c>
       <c r="H214" s="18">
         <v>2277.6</v>
       </c>
       <c r="I214" s="18">
         <v>4513.5</v>
       </c>
       <c r="J214" s="21">
         <v>6791.1</v>
       </c>
     </row>
-    <row r="215" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D215" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E215" s="22">
         <v>1985</v>
       </c>
       <c r="F215" s="22">
         <v>8319</v>
       </c>
       <c r="G215" s="18">
         <v>10304</v>
       </c>
       <c r="H215" s="18">
         <v>1810.3</v>
       </c>
       <c r="I215" s="18">
         <v>4475.7</v>
       </c>
       <c r="J215" s="21">
         <v>6286</v>
       </c>
     </row>
-    <row r="216" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D216" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E216" s="22">
         <v>2107</v>
       </c>
       <c r="F216" s="22">
         <v>7737</v>
       </c>
       <c r="G216" s="18">
         <v>9844</v>
       </c>
       <c r="H216" s="18">
         <v>2436.1999999999998</v>
       </c>
       <c r="I216" s="18">
         <v>5137.8999999999996</v>
       </c>
       <c r="J216" s="21">
         <v>7574.1</v>
       </c>
     </row>
-    <row r="217" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="217" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D217" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E217" s="22">
         <v>2517</v>
       </c>
       <c r="F217" s="22">
         <v>8425</v>
       </c>
       <c r="G217" s="18">
         <v>10942</v>
       </c>
       <c r="H217" s="18">
         <v>2417.6999999999998</v>
       </c>
       <c r="I217" s="18">
         <v>4420.1000000000004</v>
       </c>
       <c r="J217" s="21">
         <v>6837.8</v>
       </c>
     </row>
-    <row r="218" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D218" s="57">
         <v>2008</v>
       </c>
       <c r="E218" s="58"/>
       <c r="F218" s="58"/>
       <c r="G218" s="58"/>
       <c r="H218" s="58"/>
       <c r="I218" s="58"/>
       <c r="J218" s="59"/>
     </row>
-    <row r="219" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D219" s="14">
         <v>2008</v>
       </c>
       <c r="E219" s="15">
         <v>29126.2</v>
       </c>
       <c r="F219" s="15">
         <v>107894.2</v>
       </c>
       <c r="G219" s="15">
         <v>137020.4</v>
       </c>
       <c r="H219" s="15">
         <v>30552.9</v>
       </c>
       <c r="I219" s="15">
         <v>98644.4</v>
       </c>
       <c r="J219" s="16">
         <v>129197.3</v>
       </c>
     </row>
-    <row r="220" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D220" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="22">
         <v>2243.9</v>
       </c>
       <c r="F220" s="22">
         <v>8947.7000000000007</v>
       </c>
       <c r="G220" s="18">
         <v>11191.6</v>
       </c>
       <c r="H220" s="18">
         <v>1918.5</v>
       </c>
       <c r="I220" s="18">
         <v>7689.6</v>
       </c>
       <c r="J220" s="21">
         <v>9608.1</v>
       </c>
     </row>
-    <row r="221" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D221" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="22">
         <v>2381.1</v>
       </c>
       <c r="F221" s="22">
         <v>8164.4</v>
       </c>
       <c r="G221" s="18">
         <v>10545.5</v>
       </c>
       <c r="H221" s="18">
         <v>2576.9</v>
       </c>
       <c r="I221" s="18">
         <v>7266</v>
       </c>
       <c r="J221" s="21">
         <v>9842.9</v>
       </c>
     </row>
-    <row r="222" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D222" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E222" s="22">
         <v>2767.2</v>
       </c>
       <c r="F222" s="22">
         <v>9241.7000000000007</v>
       </c>
       <c r="G222" s="18">
         <v>12008.9</v>
       </c>
       <c r="H222" s="18">
         <v>2499.8000000000002</v>
       </c>
       <c r="I222" s="18">
         <v>7776.9</v>
       </c>
       <c r="J222" s="21">
         <v>10276.700000000001</v>
       </c>
     </row>
-    <row r="223" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D223" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="22">
         <v>2481.1999999999998</v>
       </c>
       <c r="F223" s="22">
         <v>8440.5</v>
       </c>
       <c r="G223" s="18">
         <v>10921.7</v>
       </c>
       <c r="H223" s="18">
         <v>2851</v>
       </c>
       <c r="I223" s="18">
         <v>8795.6</v>
       </c>
       <c r="J223" s="21">
         <v>11646.6</v>
       </c>
     </row>
-    <row r="224" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D224" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E224" s="22">
         <v>3225.5</v>
       </c>
       <c r="F224" s="22">
         <v>9684.7999999999993</v>
       </c>
       <c r="G224" s="18">
         <v>12910.3</v>
       </c>
       <c r="H224" s="18">
         <v>3315.3</v>
       </c>
       <c r="I224" s="18">
         <v>8348.9</v>
       </c>
       <c r="J224" s="21">
         <v>11664.2</v>
       </c>
     </row>
-    <row r="225" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D225" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E225" s="22">
         <v>2995</v>
       </c>
       <c r="F225" s="22">
         <v>9823.5</v>
       </c>
       <c r="G225" s="18">
         <v>12818.5</v>
       </c>
       <c r="H225" s="18">
         <v>3685.9</v>
       </c>
       <c r="I225" s="18">
         <v>8424.6</v>
       </c>
       <c r="J225" s="21">
         <v>12110.5</v>
       </c>
     </row>
-    <row r="226" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D226" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E226" s="22">
         <v>2882.5</v>
       </c>
       <c r="F226" s="22">
         <v>9645.2999999999993</v>
       </c>
       <c r="G226" s="18">
         <v>12527.8</v>
       </c>
       <c r="H226" s="18">
         <v>3639.1</v>
       </c>
       <c r="I226" s="18">
         <v>9230.7000000000007</v>
       </c>
       <c r="J226" s="21">
         <v>12869.8</v>
       </c>
     </row>
-    <row r="227" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D227" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E227" s="22">
         <v>2956.3</v>
       </c>
       <c r="F227" s="22">
         <v>9510.5</v>
       </c>
       <c r="G227" s="18">
         <v>12466.8</v>
       </c>
       <c r="H227" s="18">
         <v>3177.1</v>
       </c>
       <c r="I227" s="18">
         <v>9149.1</v>
       </c>
       <c r="J227" s="21">
         <v>12326.2</v>
       </c>
     </row>
-    <row r="228" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D228" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E228" s="22">
         <v>2455.5</v>
       </c>
       <c r="F228" s="22">
         <v>9821.7000000000007</v>
       </c>
       <c r="G228" s="18">
         <v>12277.2</v>
       </c>
       <c r="H228" s="18">
         <v>2539.1999999999998</v>
       </c>
       <c r="I228" s="18">
         <v>8803.7000000000007</v>
       </c>
       <c r="J228" s="21">
         <v>11342.9</v>
       </c>
     </row>
-    <row r="229" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D229" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E229" s="22">
         <v>1885.5</v>
       </c>
       <c r="F229" s="22">
         <v>8904.4</v>
       </c>
       <c r="G229" s="18">
         <v>10789.9</v>
       </c>
       <c r="H229" s="18">
         <v>1977.7</v>
       </c>
       <c r="I229" s="18">
         <v>8754.7999999999993</v>
       </c>
       <c r="J229" s="21">
         <v>10732.5</v>
       </c>
     </row>
-    <row r="230" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D230" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E230" s="22">
         <v>1445.5</v>
       </c>
       <c r="F230" s="22">
         <v>8220.2000000000007</v>
       </c>
       <c r="G230" s="18">
         <v>9665.7000000000007</v>
       </c>
       <c r="H230" s="18">
         <v>1358</v>
       </c>
       <c r="I230" s="18">
         <v>7723.3</v>
       </c>
       <c r="J230" s="21">
         <v>9081.2999999999993</v>
       </c>
     </row>
-    <row r="231" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D231" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E231" s="22">
         <v>1407</v>
       </c>
       <c r="F231" s="22">
         <v>7489.5</v>
       </c>
       <c r="G231" s="18">
         <v>8896.5</v>
       </c>
       <c r="H231" s="18">
         <v>1014.4</v>
       </c>
       <c r="I231" s="18">
         <v>6681.2</v>
       </c>
       <c r="J231" s="21">
         <v>7695.6</v>
       </c>
     </row>
-    <row r="232" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D232" s="57">
         <v>2009</v>
       </c>
       <c r="E232" s="58"/>
       <c r="F232" s="58"/>
       <c r="G232" s="58"/>
       <c r="H232" s="58"/>
       <c r="I232" s="58"/>
       <c r="J232" s="59"/>
     </row>
-    <row r="233" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D233" s="14">
         <v>2009</v>
       </c>
       <c r="E233" s="15">
         <v>19018.3</v>
       </c>
       <c r="F233" s="15">
         <v>97491.7</v>
       </c>
       <c r="G233" s="15">
         <v>116510</v>
       </c>
       <c r="H233" s="15">
         <v>18980.7</v>
       </c>
       <c r="I233" s="15">
         <v>77848.5</v>
       </c>
       <c r="J233" s="16">
         <v>96829.2</v>
       </c>
     </row>
-    <row r="234" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D234" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="18">
         <v>1025.5</v>
       </c>
       <c r="F234" s="18">
         <v>6254.6</v>
       </c>
       <c r="G234" s="18">
         <v>7280.1</v>
       </c>
       <c r="H234" s="18">
         <v>1281.5</v>
       </c>
       <c r="I234" s="18">
         <v>5319.1</v>
       </c>
       <c r="J234" s="21">
         <v>6600.6</v>
       </c>
     </row>
-    <row r="235" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D235" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="18">
         <v>1024.4000000000001</v>
       </c>
       <c r="F235" s="18">
         <v>6109.9</v>
       </c>
       <c r="G235" s="18">
         <v>7134.3</v>
       </c>
       <c r="H235" s="18">
         <v>964.4</v>
       </c>
       <c r="I235" s="18">
         <v>4974.6000000000004</v>
       </c>
       <c r="J235" s="21">
         <v>5939</v>
       </c>
     </row>
-    <row r="236" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D236" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E236" s="18">
         <v>1281.5999999999999</v>
       </c>
       <c r="F236" s="18">
         <v>7333.1</v>
       </c>
       <c r="G236" s="18">
         <v>8614.7000000000007</v>
       </c>
       <c r="H236" s="18">
         <v>930</v>
       </c>
       <c r="I236" s="18">
         <v>5624.1</v>
       </c>
       <c r="J236" s="21">
         <v>6554.1</v>
       </c>
     </row>
-    <row r="237" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="18">
         <v>1254</v>
       </c>
       <c r="F237" s="18">
         <v>7200</v>
       </c>
       <c r="G237" s="18">
         <v>8454</v>
       </c>
       <c r="H237" s="18">
         <v>1232.3</v>
       </c>
       <c r="I237" s="18">
         <v>5474.5</v>
       </c>
       <c r="J237" s="21">
         <v>6706.8</v>
       </c>
     </row>
-    <row r="238" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D238" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E238" s="18">
         <v>1136.7</v>
       </c>
       <c r="F238" s="18">
         <v>8072.1</v>
       </c>
       <c r="G238" s="18">
         <v>9208.7999999999993</v>
       </c>
       <c r="H238" s="18">
         <v>1560.1</v>
       </c>
       <c r="I238" s="18">
         <v>6081.2</v>
       </c>
       <c r="J238" s="21">
         <v>7641.3</v>
       </c>
     </row>
-    <row r="239" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D239" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E239" s="18">
         <v>1452.1</v>
       </c>
       <c r="F239" s="18">
         <v>7929.4</v>
       </c>
       <c r="G239" s="18">
         <v>9381.5</v>
       </c>
       <c r="H239" s="18">
         <v>1441.8</v>
       </c>
       <c r="I239" s="18">
         <v>6493.7</v>
       </c>
       <c r="J239" s="21">
         <v>7935.5</v>
       </c>
     </row>
-    <row r="240" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D240" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E240" s="18">
         <v>1488.9</v>
       </c>
       <c r="F240" s="18">
         <v>8195.2000000000007</v>
       </c>
       <c r="G240" s="18">
         <v>9684.1</v>
       </c>
       <c r="H240" s="18">
         <v>1836.8</v>
       </c>
       <c r="I240" s="18">
         <v>6846.5</v>
       </c>
       <c r="J240" s="21">
         <v>8683.2999999999993</v>
       </c>
     </row>
-    <row r="241" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D241" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E241" s="18">
         <v>1653.6</v>
       </c>
       <c r="F241" s="18">
         <v>8890.1</v>
       </c>
       <c r="G241" s="18">
         <v>10543.7</v>
       </c>
       <c r="H241" s="18">
         <v>1519.9</v>
       </c>
       <c r="I241" s="18">
         <v>8187.4</v>
       </c>
       <c r="J241" s="21">
         <v>9707.2999999999993</v>
       </c>
     </row>
-    <row r="242" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D242" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E242" s="18">
         <v>1749.7</v>
       </c>
       <c r="F242" s="18">
         <v>8092.9</v>
       </c>
       <c r="G242" s="18">
         <v>9842.6</v>
       </c>
       <c r="H242" s="18">
         <v>2371.3000000000002</v>
       </c>
       <c r="I242" s="18">
         <v>6145.3</v>
       </c>
       <c r="J242" s="21">
         <v>8516.6</v>
       </c>
     </row>
-    <row r="243" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D243" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E243" s="18">
         <v>2111.5</v>
       </c>
       <c r="F243" s="18">
         <v>10131.200000000001</v>
       </c>
       <c r="G243" s="18">
         <v>12242.7</v>
       </c>
       <c r="H243" s="18">
         <v>1916.2</v>
       </c>
       <c r="I243" s="18">
         <v>7513.9</v>
       </c>
       <c r="J243" s="21">
         <v>9430.1</v>
       </c>
     </row>
-    <row r="244" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D244" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E244" s="18">
         <v>2337.4</v>
       </c>
       <c r="F244" s="18">
         <v>8438</v>
       </c>
       <c r="G244" s="18">
         <v>10775.4</v>
       </c>
       <c r="H244" s="18">
         <v>1830.9</v>
       </c>
       <c r="I244" s="18">
         <v>6983.8</v>
       </c>
       <c r="J244" s="21">
         <v>8814.7000000000007</v>
       </c>
     </row>
-    <row r="245" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D245" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E245" s="18">
         <v>2502.9</v>
       </c>
       <c r="F245" s="18">
         <v>10845.2</v>
       </c>
       <c r="G245" s="18">
         <v>13348.1</v>
       </c>
       <c r="H245" s="18">
         <v>2095.5</v>
       </c>
       <c r="I245" s="18">
         <v>8204.4</v>
       </c>
       <c r="J245" s="21">
         <v>10299.9</v>
       </c>
     </row>
-    <row r="246" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D246" s="57">
         <v>2010</v>
       </c>
       <c r="E246" s="58"/>
       <c r="F246" s="58"/>
       <c r="G246" s="58"/>
       <c r="H246" s="58"/>
       <c r="I246" s="58"/>
       <c r="J246" s="59"/>
     </row>
-    <row r="247" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D247" s="14">
         <v>2010</v>
       </c>
       <c r="E247" s="15">
         <v>28039.599999999999</v>
       </c>
       <c r="F247" s="15">
         <v>129739.4</v>
       </c>
       <c r="G247" s="15">
         <v>157779</v>
       </c>
       <c r="H247" s="30">
         <v>27412.7</v>
       </c>
       <c r="I247" s="30">
         <v>108250.6</v>
       </c>
       <c r="J247" s="31">
         <v>135663.29999999999</v>
       </c>
     </row>
-    <row r="248" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D248" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E248" s="32">
         <v>2344.9</v>
       </c>
       <c r="F248" s="33">
         <v>9251</v>
       </c>
       <c r="G248" s="18">
         <v>11595.9</v>
       </c>
       <c r="H248" s="32">
         <v>1936.9</v>
       </c>
       <c r="I248" s="32">
         <v>7553.6</v>
       </c>
       <c r="J248" s="34">
         <v>9490.5</v>
       </c>
     </row>
-    <row r="249" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D249" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E249" s="32">
         <v>2175.3000000000002</v>
       </c>
       <c r="F249" s="33">
         <v>8991.2000000000007</v>
       </c>
       <c r="G249" s="18">
         <v>11166.5</v>
       </c>
       <c r="H249" s="32">
         <v>2045.4</v>
       </c>
       <c r="I249" s="32">
         <v>7452.7</v>
       </c>
       <c r="J249" s="34">
         <v>9498.1</v>
       </c>
     </row>
-    <row r="250" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D250" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E250" s="32">
         <v>2168.6</v>
       </c>
       <c r="F250" s="33">
         <v>10605.8</v>
       </c>
       <c r="G250" s="18">
         <v>12774.4</v>
       </c>
       <c r="H250" s="32">
         <v>2252</v>
       </c>
       <c r="I250" s="32">
         <v>8720.6</v>
       </c>
       <c r="J250" s="34">
         <v>10972.6</v>
       </c>
     </row>
-    <row r="251" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D251" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E251" s="32">
         <v>2204.6</v>
       </c>
       <c r="F251" s="33">
         <v>9830.6</v>
       </c>
       <c r="G251" s="18">
         <v>12035.2</v>
       </c>
       <c r="H251" s="32">
         <v>2523</v>
       </c>
       <c r="I251" s="32">
         <v>8712.7999999999993</v>
       </c>
       <c r="J251" s="34">
         <v>11235.8</v>
       </c>
     </row>
-    <row r="252" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D252" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="32">
         <v>2369.3000000000002</v>
       </c>
       <c r="F252" s="33">
         <v>10249.799999999999</v>
       </c>
       <c r="G252" s="18">
         <v>12619.1</v>
       </c>
       <c r="H252" s="32">
         <v>1976.6</v>
       </c>
       <c r="I252" s="32">
         <v>8003.8</v>
       </c>
       <c r="J252" s="34">
         <v>9980.4</v>
       </c>
     </row>
-    <row r="253" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D253" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E253" s="32">
         <v>1901.5</v>
       </c>
       <c r="F253" s="33">
         <v>10428.6</v>
       </c>
       <c r="G253" s="18">
         <v>12330.1</v>
       </c>
       <c r="H253" s="32">
         <v>2389.5</v>
       </c>
       <c r="I253" s="32">
         <v>9370.5</v>
       </c>
       <c r="J253" s="34">
         <v>11760</v>
       </c>
     </row>
-    <row r="254" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D254" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E254" s="32">
         <v>1881.4</v>
       </c>
       <c r="F254" s="33">
         <v>10605.5</v>
       </c>
       <c r="G254" s="18">
         <v>12486.9</v>
       </c>
       <c r="H254" s="32">
         <v>2107.9</v>
       </c>
       <c r="I254" s="32">
         <v>10518</v>
       </c>
       <c r="J254" s="34">
         <v>12625.9</v>
       </c>
     </row>
-    <row r="255" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D255" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E255" s="35">
         <v>1993.5</v>
       </c>
       <c r="F255" s="36">
         <v>11733</v>
       </c>
       <c r="G255" s="18">
         <v>13726.5</v>
       </c>
       <c r="H255" s="32">
         <v>2206.8000000000002</v>
       </c>
       <c r="I255" s="32">
         <v>9964.7999999999993</v>
       </c>
       <c r="J255" s="34">
         <v>12171.6</v>
       </c>
     </row>
-    <row r="256" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D256" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E256" s="35">
         <v>2082.9</v>
       </c>
       <c r="F256" s="36">
         <v>10098.700000000001</v>
       </c>
       <c r="G256" s="18">
         <v>12181.6</v>
       </c>
       <c r="H256" s="32">
         <v>2000.2</v>
       </c>
       <c r="I256" s="32">
         <v>7653.9</v>
       </c>
       <c r="J256" s="34">
         <v>9654.1</v>
       </c>
     </row>
-    <row r="257" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D257" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E257" s="35">
         <v>2841.9</v>
       </c>
       <c r="F257" s="36">
         <v>11557.7</v>
       </c>
       <c r="G257" s="18">
         <v>14399.6</v>
       </c>
       <c r="H257" s="32">
         <v>2384.4</v>
       </c>
       <c r="I257" s="32">
         <v>9735.6</v>
       </c>
       <c r="J257" s="34">
         <v>12120</v>
       </c>
     </row>
-    <row r="258" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D258" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E258" s="32">
         <v>2816.4</v>
       </c>
       <c r="F258" s="33">
         <v>12816.9</v>
       </c>
       <c r="G258" s="18">
         <v>15633.3</v>
       </c>
       <c r="H258" s="32">
         <v>2947</v>
       </c>
       <c r="I258" s="32">
         <v>10060.6</v>
       </c>
       <c r="J258" s="34">
         <v>13007.6</v>
       </c>
     </row>
-    <row r="259" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D259" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E259" s="32">
         <v>3259.3</v>
       </c>
       <c r="F259" s="33">
         <v>13570.6</v>
       </c>
       <c r="G259" s="18">
         <v>16829.900000000001</v>
       </c>
       <c r="H259" s="32">
         <v>2643</v>
       </c>
       <c r="I259" s="32">
         <v>10503.7</v>
       </c>
       <c r="J259" s="34">
         <v>13146.7</v>
       </c>
     </row>
-    <row r="260" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D260" s="57">
         <v>2011</v>
       </c>
       <c r="E260" s="58"/>
       <c r="F260" s="58"/>
       <c r="G260" s="58"/>
       <c r="H260" s="58"/>
       <c r="I260" s="58"/>
       <c r="J260" s="59"/>
     </row>
-    <row r="261" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D261" s="14">
         <v>2011</v>
       </c>
       <c r="E261" s="37">
         <v>41477.1</v>
       </c>
       <c r="F261" s="37">
         <v>162019.5</v>
       </c>
       <c r="G261" s="37">
         <v>203496.6</v>
       </c>
       <c r="H261" s="38">
         <v>40701.599999999999</v>
       </c>
       <c r="I261" s="38">
         <v>136734.1</v>
       </c>
       <c r="J261" s="39">
         <v>177435.7</v>
       </c>
     </row>
-    <row r="262" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="262" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D262" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E262" s="40">
         <v>2615</v>
       </c>
       <c r="F262" s="41">
         <v>11991.2</v>
       </c>
       <c r="G262" s="25">
         <v>14606.2</v>
       </c>
       <c r="H262" s="40">
         <v>2971.8</v>
       </c>
       <c r="I262" s="40">
         <v>9586.9</v>
       </c>
       <c r="J262" s="42">
         <v>12558.7</v>
       </c>
     </row>
-    <row r="263" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="263" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D263" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="40">
         <v>2612.5</v>
       </c>
       <c r="F263" s="41">
         <v>11802.8</v>
       </c>
       <c r="G263" s="25">
         <v>14415.3</v>
       </c>
       <c r="H263" s="40">
         <v>2544.6999999999998</v>
       </c>
       <c r="I263" s="40">
         <v>9205.2000000000007</v>
       </c>
       <c r="J263" s="42">
         <v>11749.9</v>
       </c>
     </row>
-    <row r="264" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="264" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D264" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E264" s="40">
         <v>3061.9</v>
       </c>
       <c r="F264" s="41">
         <v>13304.1</v>
       </c>
       <c r="G264" s="25">
         <v>16366</v>
       </c>
       <c r="H264" s="40">
         <v>2877</v>
       </c>
       <c r="I264" s="40">
         <v>11609.2</v>
       </c>
       <c r="J264" s="42">
         <v>14486.2</v>
       </c>
     </row>
-    <row r="265" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D265" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E265" s="40">
         <v>3628.3</v>
       </c>
       <c r="F265" s="41">
         <v>12925.9</v>
       </c>
       <c r="G265" s="25">
         <v>16554.2</v>
       </c>
       <c r="H265" s="40">
         <v>3954</v>
       </c>
       <c r="I265" s="40">
         <v>10934.2</v>
       </c>
       <c r="J265" s="42">
         <v>14888.2</v>
       </c>
     </row>
-    <row r="266" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D266" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E266" s="40">
         <v>4072.8</v>
       </c>
       <c r="F266" s="41">
         <v>14214.6</v>
       </c>
       <c r="G266" s="25">
         <v>18287.400000000001</v>
       </c>
       <c r="H266" s="40">
         <v>3647.8</v>
       </c>
       <c r="I266" s="40">
         <v>11178.1</v>
       </c>
       <c r="J266" s="42">
         <v>14825.9</v>
       </c>
     </row>
-    <row r="267" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D267" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E267" s="40">
         <v>3591</v>
       </c>
       <c r="F267" s="41">
         <v>14795.9</v>
       </c>
       <c r="G267" s="25">
         <v>18386.900000000001</v>
       </c>
       <c r="H267" s="40">
         <v>3244.6</v>
       </c>
       <c r="I267" s="40">
         <v>11827.5</v>
       </c>
       <c r="J267" s="42">
         <v>15072.1</v>
       </c>
     </row>
-    <row r="268" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D268" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E268" s="40">
         <v>3802.5</v>
       </c>
       <c r="F268" s="41">
         <v>13616</v>
       </c>
       <c r="G268" s="25">
         <v>17418.5</v>
       </c>
       <c r="H268" s="40">
         <v>3799.5</v>
       </c>
       <c r="I268" s="40">
         <v>12407.8</v>
       </c>
       <c r="J268" s="42">
         <v>16207.3</v>
       </c>
     </row>
-    <row r="269" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D269" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E269" s="40">
         <v>4091.6</v>
       </c>
       <c r="F269" s="41">
         <v>14556.2</v>
       </c>
       <c r="G269" s="25">
         <v>18647.8</v>
       </c>
       <c r="H269" s="40">
         <v>3808.5</v>
       </c>
       <c r="I269" s="40">
         <v>11266.9</v>
       </c>
       <c r="J269" s="42">
         <v>15075.4</v>
       </c>
     </row>
-    <row r="270" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D270" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E270" s="40">
         <v>3931</v>
       </c>
       <c r="F270" s="41">
         <v>13612.4</v>
       </c>
       <c r="G270" s="25">
         <v>17543.400000000001</v>
       </c>
       <c r="H270" s="40">
         <v>3477.2</v>
       </c>
       <c r="I270" s="40">
         <v>11691.9</v>
       </c>
       <c r="J270" s="42">
         <v>15169.1</v>
       </c>
     </row>
-    <row r="271" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D271" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E271" s="40">
         <v>3062.7</v>
       </c>
       <c r="F271" s="41">
         <v>13895</v>
       </c>
       <c r="G271" s="25">
         <v>16957.7</v>
       </c>
       <c r="H271" s="40">
         <v>3279.1</v>
       </c>
       <c r="I271" s="40">
         <v>12254.3</v>
       </c>
       <c r="J271" s="42">
         <v>15533.4</v>
       </c>
     </row>
-    <row r="272" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D272" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E272" s="40">
         <v>3522.8</v>
       </c>
       <c r="F272" s="41">
         <v>13712.7</v>
       </c>
       <c r="G272" s="25">
         <v>17235.5</v>
       </c>
       <c r="H272" s="40">
         <v>3450.1</v>
       </c>
       <c r="I272" s="40">
         <v>11943.8</v>
       </c>
       <c r="J272" s="42">
         <v>15393.9</v>
       </c>
     </row>
-    <row r="273" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D273" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E273" s="40">
         <v>3485</v>
       </c>
       <c r="F273" s="41">
         <v>13592.7</v>
       </c>
       <c r="G273" s="25">
         <v>17077.7</v>
       </c>
       <c r="H273" s="40">
         <v>3647.3</v>
       </c>
       <c r="I273" s="40">
         <v>12828.3</v>
       </c>
       <c r="J273" s="42">
         <v>16475.599999999999</v>
       </c>
     </row>
-    <row r="274" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D274" s="57">
         <v>2012</v>
       </c>
       <c r="E274" s="58"/>
       <c r="F274" s="58"/>
       <c r="G274" s="58"/>
       <c r="H274" s="58"/>
       <c r="I274" s="58"/>
       <c r="J274" s="59"/>
     </row>
-    <row r="275" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D275" s="14">
         <v>2012</v>
       </c>
       <c r="E275" s="37">
         <v>36977.199999999997</v>
       </c>
       <c r="F275" s="37">
         <v>153054.6</v>
       </c>
       <c r="G275" s="37">
         <v>190031.8</v>
       </c>
       <c r="H275" s="38">
         <v>42564.4</v>
       </c>
       <c r="I275" s="38">
         <v>149126.6</v>
       </c>
       <c r="J275" s="39">
         <v>191691</v>
       </c>
     </row>
-    <row r="276" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D276" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E276" s="40">
         <v>3142.6</v>
       </c>
       <c r="F276" s="41">
         <v>12427.5</v>
       </c>
       <c r="G276" s="25">
         <v>15570.2</v>
       </c>
       <c r="H276" s="40">
         <v>3019.3</v>
       </c>
       <c r="I276" s="40">
         <v>11535.3</v>
       </c>
       <c r="J276" s="42">
         <v>14554.6</v>
       </c>
     </row>
-    <row r="277" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D277" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="40">
         <v>3355.5</v>
       </c>
       <c r="F277" s="41">
         <v>12339.9</v>
       </c>
       <c r="G277" s="25">
         <v>15695.4</v>
       </c>
       <c r="H277" s="40">
         <v>3492.7</v>
       </c>
       <c r="I277" s="40">
         <v>11374.1</v>
       </c>
       <c r="J277" s="42">
         <v>14866.8</v>
       </c>
     </row>
-    <row r="278" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D278" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E278" s="40">
         <v>3486.1</v>
       </c>
       <c r="F278" s="41">
         <v>13765.4</v>
       </c>
       <c r="G278" s="25">
         <v>17251.5</v>
       </c>
       <c r="H278" s="40">
         <v>4008.9</v>
       </c>
       <c r="I278" s="40">
         <v>12316.8</v>
       </c>
       <c r="J278" s="42">
         <v>16325.7</v>
       </c>
     </row>
-    <row r="279" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D279" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E279" s="40">
         <v>3560.7</v>
       </c>
       <c r="F279" s="41">
         <v>12612.5</v>
       </c>
       <c r="G279" s="25">
         <v>16173.2</v>
       </c>
       <c r="H279" s="40">
         <v>4120.3999999999996</v>
       </c>
       <c r="I279" s="40">
         <v>12817.5</v>
       </c>
       <c r="J279" s="42">
         <v>16937.900000000001</v>
       </c>
     </row>
-    <row r="280" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D280" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="40">
         <v>3724.9</v>
       </c>
       <c r="F280" s="41">
         <v>13104.6</v>
       </c>
       <c r="G280" s="25">
         <v>16829.5</v>
       </c>
       <c r="H280" s="40">
         <v>3442.1</v>
       </c>
       <c r="I280" s="40">
         <v>13594.6</v>
       </c>
       <c r="J280" s="42">
         <v>17036.7</v>
       </c>
     </row>
-    <row r="281" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D281" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="40">
         <v>2899.7</v>
       </c>
       <c r="F281" s="41">
         <v>12541.8</v>
       </c>
       <c r="G281" s="25">
         <v>15441.5</v>
       </c>
       <c r="H281" s="40">
         <v>3354</v>
       </c>
       <c r="I281" s="40">
         <v>13373.5</v>
       </c>
       <c r="J281" s="42">
         <v>16727.5</v>
       </c>
     </row>
-    <row r="282" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D282" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E282" s="40">
         <v>2919.7</v>
       </c>
       <c r="F282" s="41">
         <v>13170.9</v>
       </c>
       <c r="G282" s="25">
         <v>16090.6</v>
       </c>
       <c r="H282" s="40">
         <v>2760</v>
       </c>
       <c r="I282" s="40">
         <v>13594.4</v>
       </c>
       <c r="J282" s="42">
         <v>16354.4</v>
       </c>
     </row>
-    <row r="283" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D283" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E283" s="40">
         <v>2783</v>
       </c>
       <c r="F283" s="41">
         <v>11264</v>
       </c>
       <c r="G283" s="25">
         <v>14047</v>
       </c>
       <c r="H283" s="40">
         <v>3312.1</v>
       </c>
       <c r="I283" s="40">
         <v>10501.8</v>
       </c>
       <c r="J283" s="42">
         <v>13813.9</v>
       </c>
     </row>
-    <row r="284" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D284" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E284" s="40">
         <v>2770.5</v>
       </c>
       <c r="F284" s="41">
         <v>13127.6</v>
       </c>
       <c r="G284" s="25">
         <v>15898.1</v>
       </c>
       <c r="H284" s="40">
         <v>3443</v>
       </c>
       <c r="I284" s="40">
         <v>11905.6</v>
       </c>
       <c r="J284" s="42">
         <v>15348.6</v>
       </c>
     </row>
-    <row r="285" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D285" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E285" s="40">
         <v>2650.5</v>
       </c>
       <c r="F285" s="41">
         <v>12673.5</v>
       </c>
       <c r="G285" s="25">
         <v>15324</v>
       </c>
       <c r="H285" s="40">
         <v>3827.8</v>
       </c>
       <c r="I285" s="40">
         <v>13380.1</v>
       </c>
       <c r="J285" s="42">
         <v>17207.900000000001</v>
       </c>
     </row>
-    <row r="286" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D286" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E286" s="40">
         <v>2717</v>
       </c>
       <c r="F286" s="41">
         <v>13599.9</v>
       </c>
       <c r="G286" s="25">
         <v>16316.9</v>
       </c>
       <c r="H286" s="40">
         <v>4078.6</v>
       </c>
       <c r="I286" s="40">
         <v>12856.4</v>
       </c>
       <c r="J286" s="42">
         <v>16935</v>
       </c>
     </row>
-    <row r="287" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D287" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E287" s="40">
         <v>2966.9</v>
       </c>
       <c r="F287" s="41">
         <v>12427</v>
       </c>
       <c r="G287" s="25">
         <v>15393.9</v>
       </c>
       <c r="H287" s="40">
         <v>3705.5</v>
       </c>
       <c r="I287" s="40">
         <v>11876.5</v>
       </c>
       <c r="J287" s="42">
         <v>15582</v>
       </c>
     </row>
-    <row r="288" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D288" s="57">
         <v>2013</v>
       </c>
       <c r="E288" s="58"/>
       <c r="F288" s="58"/>
       <c r="G288" s="58"/>
       <c r="H288" s="58"/>
       <c r="I288" s="58"/>
       <c r="J288" s="59"/>
     </row>
-    <row r="289" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="289" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D289" s="14">
         <v>2013</v>
       </c>
       <c r="E289" s="38">
         <v>32633.200000000001</v>
       </c>
       <c r="F289" s="38">
         <v>149918.70000000001</v>
       </c>
       <c r="G289" s="37">
         <v>182551.90000000002</v>
       </c>
       <c r="H289" s="38">
         <v>45266.400000000001</v>
       </c>
       <c r="I289" s="38">
         <v>141362.29999999999</v>
       </c>
       <c r="J289" s="39">
         <v>186628.69999999998</v>
       </c>
     </row>
-    <row r="290" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="290" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D290" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E290" s="40">
         <v>2653.7</v>
       </c>
       <c r="F290" s="41">
         <v>12721.8</v>
       </c>
       <c r="G290" s="25">
         <v>15375.5</v>
       </c>
       <c r="H290" s="40">
         <v>3966</v>
       </c>
       <c r="I290" s="40">
         <v>11484.2</v>
       </c>
       <c r="J290" s="42">
         <v>15450.2</v>
       </c>
     </row>
-    <row r="291" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="291" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D291" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E291" s="40">
         <v>2567.5</v>
       </c>
       <c r="F291" s="41">
         <v>12448.1</v>
       </c>
       <c r="G291" s="25">
         <v>15015.6</v>
       </c>
       <c r="H291" s="40">
         <v>3642.3</v>
       </c>
       <c r="I291" s="40">
         <v>11671</v>
       </c>
       <c r="J291" s="42">
         <v>15313.3</v>
       </c>
     </row>
-    <row r="292" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="292" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D292" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E292" s="40">
         <v>2928.3</v>
       </c>
       <c r="F292" s="41">
         <v>12096.3</v>
       </c>
       <c r="G292" s="25">
         <v>15024.599999999999</v>
       </c>
       <c r="H292" s="40">
         <v>3902.8999999999996</v>
       </c>
       <c r="I292" s="40">
         <v>10984.2</v>
       </c>
       <c r="J292" s="42">
         <v>14887.1</v>
       </c>
     </row>
-    <row r="293" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="293" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D293" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E293" s="40">
         <v>2452</v>
       </c>
       <c r="F293" s="41">
         <v>12308.9</v>
       </c>
       <c r="G293" s="25">
         <v>14760.9</v>
       </c>
       <c r="H293" s="40">
         <v>3629.4</v>
       </c>
       <c r="I293" s="40">
         <v>12834.1</v>
       </c>
       <c r="J293" s="42">
         <v>16463.5</v>
       </c>
     </row>
-    <row r="294" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="294" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D294" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="40">
         <v>2926.3</v>
       </c>
       <c r="F294" s="41">
         <v>13207.1</v>
       </c>
       <c r="G294" s="25">
         <v>16133.400000000001</v>
       </c>
       <c r="H294" s="40">
         <v>3435.5</v>
       </c>
       <c r="I294" s="40">
         <v>13225</v>
       </c>
       <c r="J294" s="42">
         <v>16660.5</v>
       </c>
     </row>
-    <row r="295" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="295" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D295" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E295" s="40">
         <v>2800.4</v>
       </c>
       <c r="F295" s="41">
         <v>11958.4</v>
       </c>
       <c r="G295" s="25">
         <v>14758.8</v>
       </c>
       <c r="H295" s="40">
         <v>3531</v>
       </c>
       <c r="I295" s="40">
         <v>12105</v>
       </c>
       <c r="J295" s="42">
         <v>15636</v>
       </c>
     </row>
-    <row r="296" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="296" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D296" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E296" s="40">
         <v>2282.6</v>
       </c>
       <c r="F296" s="41">
         <v>12805.3</v>
       </c>
       <c r="G296" s="25">
         <v>15087.9</v>
       </c>
       <c r="H296" s="40">
         <v>4137.3</v>
       </c>
       <c r="I296" s="40">
         <v>13279.7</v>
       </c>
       <c r="J296" s="42">
         <v>17417</v>
       </c>
     </row>
-    <row r="297" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="297" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D297" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E297" s="40">
         <v>2720.5</v>
       </c>
       <c r="F297" s="41">
         <v>10363.200000000001</v>
       </c>
       <c r="G297" s="25">
         <v>13083.7</v>
       </c>
       <c r="H297" s="40">
         <v>3672</v>
       </c>
       <c r="I297" s="40">
         <v>9340.1</v>
       </c>
       <c r="J297" s="42">
         <v>13012.1</v>
       </c>
     </row>
-    <row r="298" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="298" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D298" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E298" s="40">
         <v>2414.6999999999998</v>
       </c>
       <c r="F298" s="41">
         <v>12292.1</v>
       </c>
       <c r="G298" s="25">
         <v>14706.8</v>
       </c>
       <c r="H298" s="40">
         <v>3715.6</v>
       </c>
       <c r="I298" s="40">
         <v>11794.2</v>
       </c>
       <c r="J298" s="42">
         <v>15509.800000000001</v>
       </c>
     </row>
-    <row r="299" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="299" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D299" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E299" s="40">
         <v>2715.2</v>
       </c>
       <c r="F299" s="41">
         <v>12983.1</v>
       </c>
       <c r="G299" s="25">
         <v>15698.3</v>
       </c>
       <c r="H299" s="40">
         <v>3473.9</v>
       </c>
       <c r="I299" s="40">
         <v>12200.1</v>
       </c>
       <c r="J299" s="42">
         <v>15674</v>
       </c>
     </row>
-    <row r="300" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="300" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D300" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E300" s="40">
         <v>2766.9</v>
       </c>
       <c r="F300" s="41">
         <v>13171.7</v>
       </c>
       <c r="G300" s="25">
         <v>15938.6</v>
       </c>
       <c r="H300" s="40">
         <v>3938.9</v>
       </c>
       <c r="I300" s="40">
         <v>11210.4</v>
       </c>
       <c r="J300" s="42">
         <v>15149.3</v>
       </c>
     </row>
-    <row r="301" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="301" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D301" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E301" s="40">
         <v>3405.1</v>
       </c>
       <c r="F301" s="41">
         <v>13562.7</v>
       </c>
       <c r="G301" s="25">
         <v>16967.8</v>
       </c>
       <c r="H301" s="40">
         <v>4221.6000000000004</v>
       </c>
       <c r="I301" s="40">
         <v>11234.3</v>
       </c>
       <c r="J301" s="42">
         <v>15455.9</v>
       </c>
     </row>
-    <row r="302" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D302" s="57">
         <v>2014</v>
       </c>
       <c r="E302" s="58"/>
       <c r="F302" s="58"/>
       <c r="G302" s="58"/>
       <c r="H302" s="58"/>
       <c r="I302" s="58"/>
       <c r="J302" s="59"/>
     </row>
-    <row r="303" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D303" s="14">
         <v>2014</v>
       </c>
       <c r="E303" s="38">
         <v>30331.942619000001</v>
       </c>
       <c r="F303" s="38">
         <v>145960.74777099999</v>
       </c>
       <c r="G303" s="49">
         <v>176292.69039</v>
       </c>
       <c r="H303" s="38">
         <v>43459.899999999994</v>
       </c>
       <c r="I303" s="38">
         <v>134718.9</v>
       </c>
       <c r="J303" s="39">
         <v>178178.80000000002</v>
       </c>
     </row>
-    <row r="304" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D304" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E304" s="40">
         <v>2501.6999999999998</v>
       </c>
       <c r="F304" s="41">
         <v>11970.6</v>
       </c>
       <c r="G304" s="50">
         <v>14472.3</v>
       </c>
       <c r="H304" s="40">
         <v>3550.5</v>
       </c>
       <c r="I304" s="40">
         <v>11365.7</v>
       </c>
       <c r="J304" s="42">
         <v>14916.2</v>
       </c>
     </row>
-    <row r="305" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D305" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="40">
         <v>2729.1426190000002</v>
       </c>
       <c r="F305" s="41">
         <v>11904.947770999999</v>
       </c>
       <c r="G305" s="50">
         <v>14634.090389999999</v>
       </c>
       <c r="H305" s="40">
         <v>3457.2</v>
       </c>
       <c r="I305" s="40">
         <v>10333.5</v>
       </c>
       <c r="J305" s="42">
         <v>13790.7</v>
       </c>
     </row>
-    <row r="306" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D306" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E306" s="40">
         <v>2641.3</v>
       </c>
       <c r="F306" s="41">
         <v>12551.3</v>
       </c>
       <c r="G306" s="50">
         <v>15192.599999999999</v>
       </c>
       <c r="H306" s="40">
         <v>3994.6</v>
       </c>
       <c r="I306" s="40">
         <v>10529.1</v>
       </c>
       <c r="J306" s="42">
         <v>14523.7</v>
       </c>
     </row>
-    <row r="307" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D307" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E307" s="40">
         <v>2651.4</v>
       </c>
       <c r="F307" s="41">
         <v>11641.1</v>
       </c>
       <c r="G307" s="50">
         <v>14292.5</v>
       </c>
       <c r="H307" s="40">
         <v>3692.7999999999997</v>
       </c>
       <c r="I307" s="40">
         <v>12562.2</v>
       </c>
       <c r="J307" s="42">
         <v>16255</v>
       </c>
     </row>
-    <row r="308" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D308" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E308" s="40">
         <v>2375.6999999999998</v>
       </c>
       <c r="F308" s="41">
         <v>12447.9</v>
       </c>
       <c r="G308" s="50">
         <v>14823.599999999999</v>
       </c>
       <c r="H308" s="40">
         <v>3706.6</v>
       </c>
       <c r="I308" s="40">
         <v>11063.7</v>
       </c>
       <c r="J308" s="42">
         <v>14770.300000000001</v>
       </c>
     </row>
-    <row r="309" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D309" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E309" s="40">
         <v>2786</v>
       </c>
       <c r="F309" s="41">
         <v>12623.5</v>
       </c>
       <c r="G309" s="50">
         <v>15409.5</v>
       </c>
       <c r="H309" s="40">
         <v>3394.2000000000003</v>
       </c>
       <c r="I309" s="40">
         <v>12303.6</v>
       </c>
       <c r="J309" s="42">
         <v>15697.800000000001</v>
       </c>
     </row>
-    <row r="310" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="310" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D310" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E310" s="40">
         <v>2496.3000000000002</v>
       </c>
       <c r="F310" s="41">
         <v>11627.8</v>
       </c>
       <c r="G310" s="50">
         <v>14124.099999999999</v>
       </c>
       <c r="H310" s="40">
         <v>4173</v>
       </c>
       <c r="I310" s="40">
         <v>9908.7000000000007</v>
       </c>
       <c r="J310" s="42">
         <v>14081.7</v>
       </c>
     </row>
-    <row r="311" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D311" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E311" s="40">
         <v>2598.1999999999998</v>
       </c>
       <c r="F311" s="41">
         <v>11883.5</v>
       </c>
       <c r="G311" s="50">
         <v>14481.7</v>
       </c>
       <c r="H311" s="40">
         <v>3399.3</v>
       </c>
       <c r="I311" s="40">
         <v>11393.9</v>
       </c>
       <c r="J311" s="42">
         <v>14793.2</v>
       </c>
     </row>
-    <row r="312" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D312" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E312" s="40">
         <v>2622.6</v>
       </c>
       <c r="F312" s="41">
         <v>12653.2</v>
       </c>
       <c r="G312" s="50">
         <v>15275.800000000001</v>
       </c>
       <c r="H312" s="40">
         <v>3651.6</v>
       </c>
       <c r="I312" s="40">
         <v>11894.5</v>
       </c>
       <c r="J312" s="42">
         <v>15546.1</v>
       </c>
     </row>
-    <row r="313" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D313" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E313" s="40">
         <v>2469.4</v>
       </c>
       <c r="F313" s="41">
         <v>12879.6</v>
       </c>
       <c r="G313" s="50">
         <v>15349</v>
       </c>
       <c r="H313" s="40">
         <v>3577.6000000000004</v>
       </c>
       <c r="I313" s="40">
         <v>11750.4</v>
       </c>
       <c r="J313" s="42">
         <v>15328</v>
       </c>
     </row>
-    <row r="314" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D314" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E314" s="40">
         <v>2106.9</v>
       </c>
       <c r="F314" s="41">
         <v>11509.3</v>
       </c>
       <c r="G314" s="50">
         <v>13616.199999999999</v>
       </c>
       <c r="H314" s="40">
         <v>3473</v>
       </c>
       <c r="I314" s="40">
         <v>10568.6</v>
       </c>
       <c r="J314" s="42">
         <v>14041.6</v>
       </c>
     </row>
-    <row r="315" spans="4:10" ht="16.2" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="4:10" ht="16" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D315" s="43" t="s">
         <v>25</v>
       </c>
       <c r="E315" s="44">
         <v>2353.3000000000002</v>
       </c>
       <c r="F315" s="45">
         <v>12268</v>
       </c>
       <c r="G315" s="51">
         <v>14621.3</v>
       </c>
       <c r="H315" s="44">
         <v>3389.5</v>
       </c>
       <c r="I315" s="44">
         <v>11045</v>
       </c>
       <c r="J315" s="46">
         <v>14434.5</v>
       </c>
     </row>
-    <row r="316" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D316" s="57">
         <v>2015</v>
       </c>
       <c r="E316" s="58"/>
       <c r="F316" s="58"/>
       <c r="G316" s="58"/>
       <c r="H316" s="58"/>
       <c r="I316" s="58"/>
       <c r="J316" s="59"/>
     </row>
-    <row r="317" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D317" s="14">
         <v>2015</v>
       </c>
       <c r="E317" s="38">
         <v>18669.900000000001</v>
       </c>
       <c r="F317" s="48">
         <v>131723.4</v>
       </c>
       <c r="G317" s="49">
         <v>150393.30000000002</v>
       </c>
       <c r="H317" s="38">
         <v>24613.100000000002</v>
       </c>
       <c r="I317" s="38">
         <v>118081.4</v>
       </c>
       <c r="J317" s="39">
         <v>142694.5</v>
       </c>
     </row>
-    <row r="318" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D318" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E318" s="40">
         <v>2076.8000000000002</v>
       </c>
       <c r="F318" s="41">
         <v>11279</v>
       </c>
       <c r="G318" s="50">
         <v>13355.8</v>
       </c>
       <c r="H318" s="40">
         <v>2115.1</v>
       </c>
       <c r="I318" s="40">
         <v>10497.2</v>
       </c>
       <c r="J318" s="42">
         <v>12612.300000000001</v>
       </c>
     </row>
-    <row r="319" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D319" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E319" s="40">
         <v>1753.4</v>
       </c>
       <c r="F319" s="41">
         <v>10419.4</v>
       </c>
       <c r="G319" s="50">
         <v>12172.8</v>
       </c>
       <c r="H319" s="40">
         <v>1719.6000000000001</v>
       </c>
       <c r="I319" s="40">
         <v>9790.5</v>
       </c>
       <c r="J319" s="42">
         <v>11510.1</v>
       </c>
     </row>
-    <row r="320" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D320" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E320" s="40">
         <v>1988.9</v>
       </c>
       <c r="F320" s="41">
         <v>11645.4</v>
       </c>
       <c r="G320" s="50">
         <v>13634.3</v>
       </c>
       <c r="H320" s="40">
         <v>2268</v>
       </c>
       <c r="I320" s="40">
         <v>10340.700000000001</v>
       </c>
       <c r="J320" s="42">
         <v>12608.7</v>
       </c>
     </row>
-    <row r="321" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D321" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E321" s="40">
         <v>1458.2</v>
       </c>
       <c r="F321" s="41">
         <v>11645.5</v>
       </c>
       <c r="G321" s="50">
         <v>13103.7</v>
       </c>
       <c r="H321" s="40">
         <v>2336.3000000000002</v>
       </c>
       <c r="I321" s="40">
         <v>10290</v>
       </c>
       <c r="J321" s="42">
         <v>12626.3</v>
       </c>
     </row>
-    <row r="322" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D322" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E322" s="40">
         <v>1370.3</v>
       </c>
       <c r="F322" s="41">
         <v>11319.9</v>
       </c>
       <c r="G322" s="50">
         <v>12690.199999999999</v>
       </c>
       <c r="H322" s="40">
         <v>2080.5</v>
       </c>
       <c r="I322" s="40">
         <v>9533.1</v>
       </c>
       <c r="J322" s="42">
         <v>11613.6</v>
       </c>
     </row>
-    <row r="323" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D323" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E323" s="40">
         <v>1439.9</v>
       </c>
       <c r="F323" s="41">
         <v>12066.2</v>
       </c>
       <c r="G323" s="50">
         <v>13506.1</v>
       </c>
       <c r="H323" s="40">
         <v>2577.5</v>
       </c>
       <c r="I323" s="40">
         <v>10400.6</v>
       </c>
       <c r="J323" s="42">
         <v>12978.1</v>
       </c>
     </row>
-    <row r="324" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D324" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E324" s="40">
         <v>1421.8</v>
       </c>
       <c r="F324" s="41">
         <v>10044</v>
       </c>
       <c r="G324" s="50">
         <v>11465.8</v>
       </c>
       <c r="H324" s="40">
         <v>2294.2999999999997</v>
       </c>
       <c r="I324" s="40">
         <v>7787.6</v>
       </c>
       <c r="J324" s="42">
         <v>10081.9</v>
       </c>
     </row>
-    <row r="325" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D325" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E325" s="40">
         <v>1530.9</v>
       </c>
       <c r="F325" s="41">
         <v>11195.9</v>
       </c>
       <c r="G325" s="50">
         <v>12726.8</v>
       </c>
       <c r="H325" s="40">
         <v>2108</v>
       </c>
       <c r="I325" s="40">
         <v>10291.200000000001</v>
       </c>
       <c r="J325" s="42">
         <v>12399.2</v>
       </c>
     </row>
-    <row r="326" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D326" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E326" s="40">
         <v>1453.6</v>
       </c>
       <c r="F326" s="41">
         <v>11134.8</v>
       </c>
       <c r="G326" s="50">
         <v>12588.4</v>
       </c>
       <c r="H326" s="40">
         <v>1912.4</v>
       </c>
       <c r="I326" s="40">
         <v>9646.2000000000007</v>
       </c>
       <c r="J326" s="42">
         <v>11558.6</v>
       </c>
     </row>
-    <row r="327" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D327" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E327" s="40">
         <v>1379.6</v>
       </c>
       <c r="F327" s="41">
         <v>10742.5</v>
       </c>
       <c r="G327" s="50">
         <v>12122.1</v>
       </c>
       <c r="H327" s="40">
         <v>1763.0000000000002</v>
       </c>
       <c r="I327" s="40">
         <v>9345.9</v>
       </c>
       <c r="J327" s="42">
         <v>11108.9</v>
       </c>
     </row>
-    <row r="328" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="328" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D328" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E328" s="40">
         <v>1497</v>
       </c>
       <c r="F328" s="41">
         <v>9614.2000000000007</v>
       </c>
       <c r="G328" s="50">
         <v>11111.2</v>
       </c>
       <c r="H328" s="40">
         <v>1640.4</v>
       </c>
       <c r="I328" s="40">
         <v>9879.1</v>
       </c>
       <c r="J328" s="42">
         <v>11519.5</v>
       </c>
     </row>
-    <row r="329" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D329" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E329" s="40">
         <v>1299.5</v>
       </c>
       <c r="F329" s="41">
         <v>10616.6</v>
       </c>
       <c r="G329" s="50">
         <v>11916.1</v>
       </c>
       <c r="H329" s="40">
         <v>1798</v>
       </c>
       <c r="I329" s="40">
         <v>10279.299999999999</v>
       </c>
       <c r="J329" s="42">
         <v>12077.3</v>
       </c>
     </row>
-    <row r="330" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D330" s="57">
         <v>2016</v>
       </c>
       <c r="E330" s="58"/>
       <c r="F330" s="58"/>
       <c r="G330" s="58"/>
       <c r="H330" s="58"/>
       <c r="I330" s="58"/>
       <c r="J330" s="59"/>
     </row>
-    <row r="331" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D331" s="14">
         <v>2016</v>
       </c>
       <c r="E331" s="38">
         <v>13105.329852713001</v>
       </c>
       <c r="F331" s="48">
         <v>131384.38889055653</v>
       </c>
       <c r="G331" s="49">
         <v>144489.71874326954</v>
       </c>
       <c r="H331" s="38">
         <v>18739.399999999998</v>
       </c>
       <c r="I331" s="38">
         <v>116913.40000000002</v>
       </c>
       <c r="J331" s="39">
         <v>135652.79999999999</v>
       </c>
     </row>
-    <row r="332" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D332" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E332" s="40">
         <v>1108</v>
       </c>
       <c r="F332" s="41">
         <v>9372.6</v>
       </c>
       <c r="G332" s="50">
         <v>10480.6</v>
       </c>
       <c r="H332" s="40">
         <v>1221.5</v>
       </c>
       <c r="I332" s="40">
         <v>9245.5</v>
       </c>
       <c r="J332" s="42">
         <v>10467</v>
       </c>
     </row>
-    <row r="333" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D333" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="40">
         <v>1113.3</v>
       </c>
       <c r="F333" s="41">
         <v>10198.700000000001</v>
       </c>
       <c r="G333" s="50">
         <v>11312</v>
       </c>
       <c r="H333" s="40">
         <v>1122.9000000000001</v>
       </c>
       <c r="I333" s="40">
         <v>9052.7000000000007</v>
       </c>
       <c r="J333" s="42">
         <v>10175.6</v>
       </c>
     </row>
-    <row r="334" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D334" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E334" s="40">
         <v>1239.30613307</v>
       </c>
       <c r="F334" s="41">
         <v>10570.718058166209</v>
       </c>
       <c r="G334" s="50">
         <v>11810.024191236209</v>
       </c>
       <c r="H334" s="40">
         <v>1552.4</v>
       </c>
       <c r="I334" s="40">
         <v>9749.2999999999993</v>
       </c>
       <c r="J334" s="42">
         <v>11301.699999999999</v>
       </c>
     </row>
-    <row r="335" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D335" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E335" s="40">
         <v>891.7502639029999</v>
       </c>
       <c r="F335" s="41">
         <v>10584.109995620111</v>
       </c>
       <c r="G335" s="50">
         <v>11475.86025952311</v>
       </c>
       <c r="H335" s="40">
         <v>1362.1</v>
       </c>
       <c r="I335" s="40">
         <v>9451.5</v>
       </c>
       <c r="J335" s="42">
         <v>10813.6</v>
       </c>
     </row>
-    <row r="336" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D336" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E336" s="40">
         <v>957.9</v>
       </c>
       <c r="F336" s="41">
         <v>10556.383654389892</v>
       </c>
       <c r="G336" s="50">
         <v>11514.283654389892</v>
       </c>
       <c r="H336" s="40">
         <v>1668.5</v>
       </c>
       <c r="I336" s="40">
         <v>9472.2000000000007</v>
       </c>
       <c r="J336" s="42">
         <v>11140.7</v>
       </c>
     </row>
-    <row r="337" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D337" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E337" s="40">
         <v>1187.3</v>
       </c>
       <c r="F337" s="41">
         <v>11787.1</v>
       </c>
       <c r="G337" s="50">
         <v>12974.4</v>
       </c>
       <c r="H337" s="40">
         <v>1772.1999999999998</v>
       </c>
       <c r="I337" s="40">
         <v>10323</v>
       </c>
       <c r="J337" s="42">
         <v>12095.2</v>
       </c>
     </row>
-    <row r="338" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D338" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E338" s="40">
         <v>998.7</v>
       </c>
       <c r="F338" s="41">
         <v>8532.1</v>
       </c>
       <c r="G338" s="50">
         <v>9530.8000000000011</v>
       </c>
       <c r="H338" s="40">
         <v>1506.3999999999999</v>
       </c>
       <c r="I338" s="40">
         <v>7510.8</v>
       </c>
       <c r="J338" s="42">
         <v>9017.2000000000007</v>
       </c>
     </row>
-    <row r="339" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D339" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E339" s="40">
         <v>1138.6230305650001</v>
       </c>
       <c r="F339" s="41">
         <v>11609.713450407309</v>
       </c>
       <c r="G339" s="50">
         <v>12748.33648097231</v>
       </c>
       <c r="H339" s="40">
         <v>1795.9</v>
       </c>
       <c r="I339" s="40">
         <v>10589.3</v>
       </c>
       <c r="J339" s="42">
         <v>12385.199999999999</v>
       </c>
     </row>
-    <row r="340" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D340" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E340" s="40">
         <v>1061.4804877909999</v>
       </c>
       <c r="F340" s="41">
         <v>11507.023649871042</v>
       </c>
       <c r="G340" s="50">
         <v>12568.504137662041</v>
       </c>
       <c r="H340" s="40">
         <v>1766.3999999999999</v>
       </c>
       <c r="I340" s="40">
         <v>9531.1</v>
       </c>
       <c r="J340" s="42">
         <v>11297.5</v>
       </c>
     </row>
-    <row r="341" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D341" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E341" s="40">
         <v>1055.8699373840002</v>
       </c>
       <c r="F341" s="41">
         <v>11686.740082101958</v>
       </c>
       <c r="G341" s="50">
         <v>12742.610019485959</v>
       </c>
       <c r="H341" s="40">
         <v>1545.1</v>
       </c>
       <c r="I341" s="40">
         <v>9962.1</v>
       </c>
       <c r="J341" s="42">
         <v>11507.2</v>
       </c>
     </row>
-    <row r="342" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D342" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E342" s="40">
         <v>1103</v>
       </c>
       <c r="F342" s="41">
         <v>12400.6</v>
       </c>
       <c r="G342" s="50">
         <v>13503.6</v>
       </c>
       <c r="H342" s="40">
         <v>1724.1000000000001</v>
       </c>
       <c r="I342" s="40">
         <v>10945.3</v>
       </c>
       <c r="J342" s="42">
         <v>12669.4</v>
       </c>
     </row>
-    <row r="343" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D343" s="17" t="s">
         <v>31</v>
       </c>
       <c r="E343" s="40">
         <v>1250.0999999999999</v>
       </c>
       <c r="F343" s="41">
         <v>12578.6</v>
       </c>
       <c r="G343" s="50">
         <v>13828.7</v>
       </c>
       <c r="H343" s="40">
         <v>1701.9</v>
       </c>
       <c r="I343" s="40">
         <v>11080.6</v>
       </c>
       <c r="J343" s="42">
         <v>12782.5</v>
       </c>
     </row>
-    <row r="344" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D344" s="57">
         <v>2017</v>
       </c>
       <c r="E344" s="58"/>
       <c r="F344" s="58"/>
       <c r="G344" s="58"/>
       <c r="H344" s="58"/>
       <c r="I344" s="58"/>
       <c r="J344" s="59"/>
     </row>
-    <row r="345" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D345" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E345" s="38">
         <v>15744.352298850999</v>
       </c>
       <c r="F345" s="48">
         <v>153083.8336371672</v>
       </c>
       <c r="G345" s="49">
         <v>168828.17593601829</v>
       </c>
       <c r="H345" s="38">
         <v>24316.200000000004</v>
       </c>
       <c r="I345" s="38">
         <v>132669.30000000002</v>
       </c>
       <c r="J345" s="39">
         <v>156985.50000000003</v>
       </c>
     </row>
-    <row r="346" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D346" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E346" s="40">
         <v>1278.5730562609999</v>
       </c>
       <c r="F346" s="41">
         <v>12119.103531545059</v>
       </c>
       <c r="G346" s="50">
         <v>13397.67658780606</v>
       </c>
       <c r="H346" s="40">
         <v>1828.1000000000001</v>
       </c>
       <c r="I346" s="40">
         <v>10145.700000000001</v>
       </c>
       <c r="J346" s="42">
         <v>11973.800000000001</v>
       </c>
     </row>
-    <row r="347" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D347" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E347" s="40">
         <v>1208.6309378079998</v>
       </c>
       <c r="F347" s="41">
         <v>11407.3593772849</v>
       </c>
       <c r="G347" s="50">
         <v>12615.980315092929</v>
       </c>
       <c r="H347" s="40">
         <v>2473.1</v>
       </c>
       <c r="I347" s="40">
         <v>8886.2999999999993</v>
       </c>
       <c r="J347" s="42">
         <v>11359.4</v>
       </c>
     </row>
-    <row r="348" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D348" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E348" s="40">
         <v>1516.2354011620002</v>
       </c>
       <c r="F348" s="41">
         <v>13202.2522857231</v>
       </c>
       <c r="G348" s="50">
         <v>14718.47768688512</v>
       </c>
       <c r="H348" s="40">
         <v>2277</v>
       </c>
       <c r="I348" s="40">
         <v>11006.2</v>
       </c>
       <c r="J348" s="42">
         <v>13283.2</v>
       </c>
     </row>
-    <row r="349" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D349" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E349" s="40">
         <v>1036.2385995019999</v>
       </c>
       <c r="F349" s="41">
         <v>12233.451018079939</v>
       </c>
       <c r="G349" s="50">
         <v>13269.68961758194</v>
       </c>
       <c r="H349" s="40">
         <v>1646.8000000000002</v>
       </c>
       <c r="I349" s="40">
         <v>10303.799999999999</v>
       </c>
       <c r="J349" s="42">
         <v>11950.599999999999</v>
       </c>
     </row>
-    <row r="350" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D350" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E350" s="40">
         <v>1294.3889516800002</v>
       </c>
       <c r="F350" s="41">
         <v>13039.470571873149</v>
       </c>
       <c r="G350" s="50">
         <v>14333.85952355315</v>
       </c>
       <c r="H350" s="40">
         <v>1791.6000000000001</v>
       </c>
       <c r="I350" s="40">
         <v>11980.9</v>
       </c>
       <c r="J350" s="42">
         <v>13772.5</v>
       </c>
     </row>
-    <row r="351" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D351" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="40">
         <v>1276.298728558</v>
       </c>
       <c r="F351" s="41">
         <v>10385.077652306096</v>
       </c>
       <c r="G351" s="50">
         <v>11661.376380864096</v>
       </c>
       <c r="H351" s="40">
         <v>1600.6</v>
       </c>
       <c r="I351" s="40">
         <v>8391</v>
       </c>
       <c r="J351" s="42">
         <v>9991.6</v>
       </c>
     </row>
-    <row r="352" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D352" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E352" s="40">
         <v>1164.9714897700001</v>
       </c>
       <c r="F352" s="41">
         <v>12446.091009499019</v>
       </c>
       <c r="G352" s="50">
         <v>13611.062499269021</v>
       </c>
       <c r="H352" s="40">
         <v>1778.7</v>
       </c>
       <c r="I352" s="40">
         <v>12111.1</v>
       </c>
       <c r="J352" s="42">
         <v>13889.800000000001</v>
       </c>
     </row>
-    <row r="353" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D353" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E353" s="40">
         <v>1233.6159184840001</v>
       </c>
       <c r="F353" s="41">
         <v>13954.37507840493</v>
       </c>
       <c r="G353" s="50">
         <v>15187.99099688893</v>
       </c>
       <c r="H353" s="40">
         <v>2011.2</v>
       </c>
       <c r="I353" s="40">
         <v>11498</v>
       </c>
       <c r="J353" s="42">
         <v>13509.2</v>
       </c>
     </row>
-    <row r="354" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="354" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D354" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E354" s="40">
         <v>1455.0054099470003</v>
       </c>
       <c r="F354" s="41">
         <v>13125.210701853151</v>
       </c>
       <c r="G354" s="50">
         <v>14580.216111800151</v>
       </c>
       <c r="H354" s="40">
         <v>1934.6</v>
       </c>
       <c r="I354" s="40">
         <v>10853.6</v>
       </c>
       <c r="J354" s="42">
         <v>12788.2</v>
       </c>
     </row>
-    <row r="355" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D355" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E355" s="40">
         <v>1488.1784515559998</v>
       </c>
       <c r="F355" s="41">
         <v>13764.385074502905</v>
       </c>
       <c r="G355" s="50">
         <v>15252.563526058904</v>
       </c>
       <c r="H355" s="40">
         <v>2206.9</v>
       </c>
       <c r="I355" s="40">
         <v>12042.3</v>
       </c>
       <c r="J355" s="42">
         <v>14249.199999999999</v>
       </c>
     </row>
-    <row r="356" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D356" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E356" s="40">
         <v>1295.7442580459999</v>
       </c>
       <c r="F356" s="41">
         <v>14038.971342564078</v>
       </c>
       <c r="G356" s="50">
         <v>15334.735600610078</v>
       </c>
       <c r="H356" s="40">
         <v>2204.4</v>
       </c>
       <c r="I356" s="40">
         <v>12909.1</v>
       </c>
       <c r="J356" s="42">
         <v>15113.5</v>
       </c>
     </row>
-    <row r="357" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D357" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E357" s="40">
         <v>1496.4410960770001</v>
       </c>
       <c r="F357" s="41">
         <v>13368.085993530878</v>
       </c>
       <c r="G357" s="50">
         <v>14864.547089607877</v>
       </c>
       <c r="H357" s="40">
         <v>2563.1999999999998</v>
       </c>
       <c r="I357" s="40">
         <v>12541.3</v>
       </c>
       <c r="J357" s="42">
         <v>15104.5</v>
       </c>
     </row>
-    <row r="358" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D358" s="57">
         <v>2018</v>
       </c>
       <c r="E358" s="58"/>
       <c r="F358" s="58"/>
       <c r="G358" s="58"/>
       <c r="H358" s="58"/>
       <c r="I358" s="58"/>
       <c r="J358" s="59"/>
     </row>
-    <row r="359" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="359" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D359" s="14">
         <v>2018</v>
       </c>
       <c r="E359" s="38">
         <v>17171.7</v>
       </c>
       <c r="F359" s="48">
         <v>162840.99999999997</v>
       </c>
       <c r="G359" s="49">
         <v>180012.7</v>
       </c>
       <c r="H359" s="38">
         <v>29868.799999999999</v>
       </c>
       <c r="I359" s="38">
         <v>158842.4</v>
       </c>
       <c r="J359" s="39">
         <v>188711.2</v>
       </c>
     </row>
-    <row r="360" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="360" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D360" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E360" s="40">
         <v>1342.7</v>
       </c>
       <c r="F360" s="41">
         <v>13233.6</v>
       </c>
       <c r="G360" s="50">
         <v>14576.3</v>
       </c>
       <c r="H360" s="40">
         <v>2259.1999999999998</v>
       </c>
       <c r="I360" s="40">
         <v>13050.2</v>
       </c>
       <c r="J360" s="42">
         <v>15309.4</v>
       </c>
     </row>
-    <row r="361" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D361" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E361" s="40">
         <v>1388.8</v>
       </c>
       <c r="F361" s="41">
         <v>12743.6</v>
       </c>
       <c r="G361" s="50">
         <v>14132.4</v>
       </c>
       <c r="H361" s="40">
         <v>2234.8000000000002</v>
       </c>
       <c r="I361" s="40">
         <v>11950.7</v>
       </c>
       <c r="J361" s="42">
         <v>14185.5</v>
       </c>
     </row>
-    <row r="362" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D362" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E362" s="40">
         <v>1256.1000000000001</v>
       </c>
       <c r="F362" s="41">
         <v>14254.5</v>
       </c>
       <c r="G362" s="50">
         <v>15510.6</v>
       </c>
       <c r="H362" s="40">
         <v>2239.1</v>
       </c>
       <c r="I362" s="40">
         <v>12224.5</v>
       </c>
       <c r="J362" s="42">
         <v>14463.6</v>
       </c>
     </row>
-    <row r="363" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D363" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E363" s="40">
         <v>1178.8</v>
       </c>
       <c r="F363" s="41">
         <v>13317.4</v>
       </c>
       <c r="G363" s="50">
         <v>14496.2</v>
       </c>
       <c r="H363" s="40">
         <v>2328.1999999999998</v>
       </c>
       <c r="I363" s="40">
         <v>13834.1</v>
       </c>
       <c r="J363" s="42">
         <v>16162.3</v>
       </c>
     </row>
-    <row r="364" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D364" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E364" s="40">
         <v>1633.1</v>
       </c>
       <c r="F364" s="41">
         <v>14565.2</v>
       </c>
       <c r="G364" s="50">
         <v>16198.3</v>
       </c>
       <c r="H364" s="40">
         <v>2861.4</v>
       </c>
       <c r="I364" s="40">
         <v>14801.5</v>
       </c>
       <c r="J364" s="42">
         <v>17662.900000000001</v>
       </c>
     </row>
-    <row r="365" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D365" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E365" s="40">
         <v>1646.7</v>
       </c>
       <c r="F365" s="41">
         <v>11295</v>
       </c>
       <c r="G365" s="50">
         <v>12941.7</v>
       </c>
       <c r="H365" s="40">
         <v>2141</v>
       </c>
       <c r="I365" s="40">
         <v>9126.9</v>
       </c>
       <c r="J365" s="42">
         <v>11267.9</v>
       </c>
     </row>
-    <row r="366" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D366" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E366" s="40">
         <v>1416.5</v>
       </c>
       <c r="F366" s="41">
         <v>14868.2</v>
       </c>
       <c r="G366" s="50">
         <v>16284.7</v>
       </c>
       <c r="H366" s="40">
         <v>2660</v>
       </c>
       <c r="I366" s="40">
         <v>15637.1</v>
       </c>
       <c r="J366" s="42">
         <v>18297.099999999999</v>
       </c>
     </row>
-    <row r="367" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="367" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D367" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E367" s="40">
         <v>1423.7</v>
       </c>
       <c r="F367" s="41">
         <v>14441.4</v>
       </c>
       <c r="G367" s="50">
         <v>15865.1</v>
       </c>
       <c r="H367" s="40">
         <v>3045.7</v>
       </c>
       <c r="I367" s="40">
         <v>13772.4</v>
       </c>
       <c r="J367" s="42">
         <v>16818.099999999999</v>
       </c>
     </row>
-    <row r="368" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D368" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E368" s="40">
         <v>1320.2</v>
       </c>
       <c r="F368" s="41">
         <v>13636.1</v>
       </c>
       <c r="G368" s="50">
         <v>14956.3</v>
       </c>
       <c r="H368" s="40">
         <v>2290.5</v>
       </c>
       <c r="I368" s="40">
         <v>12319.5</v>
       </c>
       <c r="J368" s="42">
         <v>14610</v>
       </c>
     </row>
-    <row r="369" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D369" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E369" s="40">
         <v>1545.3</v>
       </c>
       <c r="F369" s="41">
         <v>14363.8</v>
       </c>
       <c r="G369" s="50">
         <v>15909.1</v>
       </c>
       <c r="H369" s="40">
         <v>2916.9</v>
       </c>
       <c r="I369" s="40">
         <v>14750.7</v>
       </c>
       <c r="J369" s="42">
         <v>17667.600000000002</v>
       </c>
     </row>
-    <row r="370" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="370" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D370" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E370" s="40">
         <v>1312.9</v>
       </c>
       <c r="F370" s="41">
         <v>13538.8</v>
       </c>
       <c r="G370" s="50">
         <v>14851.7</v>
       </c>
       <c r="H370" s="40">
         <v>2866.7</v>
       </c>
       <c r="I370" s="40">
         <v>14035.1</v>
       </c>
       <c r="J370" s="42">
         <v>16901.8</v>
       </c>
     </row>
-    <row r="371" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D371" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E371" s="40">
         <v>1706.8</v>
       </c>
       <c r="F371" s="41">
         <v>12583.3</v>
       </c>
       <c r="G371" s="50">
         <v>14290.1</v>
       </c>
       <c r="H371" s="40">
         <v>2025.3</v>
       </c>
       <c r="I371" s="40">
         <v>13339.6</v>
       </c>
       <c r="J371" s="42">
         <v>15364.9</v>
       </c>
     </row>
-    <row r="372" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="372" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D372" s="57">
         <v>2019</v>
       </c>
       <c r="E372" s="58"/>
       <c r="F372" s="58"/>
       <c r="G372" s="58"/>
       <c r="H372" s="58"/>
       <c r="I372" s="58"/>
       <c r="J372" s="59"/>
     </row>
-    <row r="373" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="373" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D373" s="14">
         <v>2019</v>
       </c>
       <c r="E373" s="38">
         <v>11789.3</v>
       </c>
       <c r="F373" s="48">
         <v>155893.70000000001</v>
       </c>
       <c r="G373" s="49">
         <v>167683</v>
       </c>
       <c r="H373" s="38">
         <v>21885.3</v>
       </c>
       <c r="I373" s="38">
         <v>148842.1</v>
       </c>
       <c r="J373" s="39">
         <v>170727.4</v>
       </c>
     </row>
-    <row r="374" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D374" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E374" s="40">
         <v>1131.3</v>
       </c>
       <c r="F374" s="41">
         <v>12896.8</v>
       </c>
       <c r="G374" s="50">
         <v>14028.1</v>
       </c>
       <c r="H374" s="40">
         <v>1656.6</v>
       </c>
       <c r="I374" s="40">
         <v>13334.8</v>
       </c>
       <c r="J374" s="42">
         <v>14991.4</v>
       </c>
     </row>
-    <row r="375" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D375" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E375" s="40">
         <v>1050.8</v>
       </c>
       <c r="F375" s="41">
         <v>11737.8</v>
       </c>
       <c r="G375" s="50">
         <v>12788.6</v>
       </c>
       <c r="H375" s="40">
         <v>1584</v>
       </c>
       <c r="I375" s="40">
         <v>10642</v>
       </c>
       <c r="J375" s="42">
         <v>12226</v>
       </c>
     </row>
-    <row r="376" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="376" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D376" s="17" t="s">
         <v>35</v>
       </c>
       <c r="E376" s="40">
         <v>1077.4000000000001</v>
       </c>
       <c r="F376" s="41">
         <v>13370.4</v>
       </c>
       <c r="G376" s="50">
         <v>14447.8</v>
       </c>
       <c r="H376" s="40">
         <v>1520.8</v>
       </c>
       <c r="I376" s="40">
         <v>11930.3</v>
       </c>
       <c r="J376" s="42">
         <v>13451.1</v>
       </c>
     </row>
-    <row r="377" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="377" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D377" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E377" s="40">
         <v>688.1</v>
       </c>
       <c r="F377" s="41">
         <v>12380</v>
       </c>
       <c r="G377" s="50">
         <v>13068.1</v>
       </c>
       <c r="H377" s="40">
         <v>2235.4</v>
       </c>
       <c r="I377" s="40">
         <v>13163.8</v>
       </c>
       <c r="J377" s="42">
         <v>15399.2</v>
       </c>
     </row>
-    <row r="378" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D378" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E378" s="40">
         <v>1054.2</v>
       </c>
       <c r="F378" s="41">
         <v>13697.6</v>
       </c>
       <c r="G378" s="50">
         <v>14751.8</v>
       </c>
       <c r="H378" s="40">
         <v>2182.1999999999998</v>
       </c>
       <c r="I378" s="40">
         <v>12424.5</v>
       </c>
       <c r="J378" s="42">
         <v>14606.7</v>
       </c>
     </row>
-    <row r="379" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D379" s="17" t="s">
         <v>36</v>
       </c>
       <c r="E379" s="40">
         <v>714.1</v>
       </c>
       <c r="F379" s="41">
         <v>11049.2</v>
       </c>
       <c r="G379" s="50">
         <v>11763.3</v>
       </c>
       <c r="H379" s="40">
         <v>1713</v>
       </c>
       <c r="I379" s="40">
         <v>9782.4</v>
       </c>
       <c r="J379" s="42">
         <v>11495.4</v>
       </c>
     </row>
-    <row r="380" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="380" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D380" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E380" s="40">
         <v>1400.5</v>
       </c>
       <c r="F380" s="41">
         <v>13837.9</v>
       </c>
       <c r="G380" s="50">
         <v>15238.4</v>
       </c>
       <c r="H380" s="40">
         <v>1748.1</v>
       </c>
       <c r="I380" s="40">
         <v>13770.4</v>
       </c>
       <c r="J380" s="42">
         <v>15518.5</v>
       </c>
     </row>
-    <row r="381" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D381" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E381" s="40">
         <v>842.9</v>
       </c>
       <c r="F381" s="41">
         <v>13419.1</v>
       </c>
       <c r="G381" s="50">
         <v>14262</v>
       </c>
       <c r="H381" s="40">
         <v>1630.4</v>
       </c>
       <c r="I381" s="40">
         <v>12538.9</v>
       </c>
       <c r="J381" s="42">
         <v>14169.3</v>
       </c>
     </row>
-    <row r="382" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D382" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E382" s="40">
         <v>803</v>
       </c>
       <c r="F382" s="41">
         <v>13277.1</v>
       </c>
       <c r="G382" s="50">
         <v>14080.1</v>
       </c>
       <c r="H382" s="40">
         <v>1591.9</v>
       </c>
       <c r="I382" s="40">
         <v>12671.5</v>
       </c>
       <c r="J382" s="42">
         <v>14263.4</v>
       </c>
     </row>
-    <row r="383" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D383" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E383" s="40">
         <v>860</v>
       </c>
       <c r="F383" s="41">
         <v>14021.5</v>
       </c>
       <c r="G383" s="50">
         <v>14881.5</v>
       </c>
       <c r="H383" s="40">
         <v>1755.3</v>
       </c>
       <c r="I383" s="40">
         <v>13003.8</v>
       </c>
       <c r="J383" s="42">
         <v>14759.1</v>
       </c>
     </row>
-    <row r="384" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D384" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E384" s="40">
         <v>1033.7</v>
       </c>
       <c r="F384" s="41">
         <v>12910.8</v>
       </c>
       <c r="G384" s="50">
         <v>13944.5</v>
       </c>
       <c r="H384" s="40">
         <v>2134.4</v>
       </c>
       <c r="I384" s="40">
         <v>13206.1</v>
       </c>
       <c r="J384" s="42">
         <v>15340.5</v>
       </c>
     </row>
-    <row r="385" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D385" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E385" s="40">
         <v>1133.3</v>
       </c>
       <c r="F385" s="41">
         <v>13295.5</v>
       </c>
       <c r="G385" s="50">
         <v>14428.8</v>
       </c>
       <c r="H385" s="40">
         <v>2133.1999999999998</v>
       </c>
       <c r="I385" s="40">
         <v>12373.6</v>
       </c>
       <c r="J385" s="42">
         <v>14506.8</v>
       </c>
     </row>
-    <row r="386" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D386" s="57">
         <v>2020</v>
       </c>
       <c r="E386" s="58"/>
       <c r="F386" s="58"/>
       <c r="G386" s="58"/>
       <c r="H386" s="58"/>
       <c r="I386" s="58"/>
       <c r="J386" s="59"/>
     </row>
-    <row r="387" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D387" s="14">
         <v>2020</v>
       </c>
       <c r="E387" s="38">
         <v>8251.1</v>
       </c>
       <c r="F387" s="48">
         <v>154940.70000000001</v>
       </c>
       <c r="G387" s="49">
         <v>163191.79999999999</v>
       </c>
       <c r="H387" s="38">
         <v>14256.8</v>
       </c>
       <c r="I387" s="38">
         <v>127312</v>
       </c>
       <c r="J387" s="39">
         <v>141568.79999999999</v>
       </c>
     </row>
-    <row r="388" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D388" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E388" s="40">
         <v>815.3</v>
       </c>
       <c r="F388" s="41">
         <v>12821.1</v>
       </c>
       <c r="G388" s="50">
         <v>13636.4</v>
       </c>
       <c r="H388" s="40">
         <v>1987.1</v>
       </c>
       <c r="I388" s="40">
         <v>12281.6</v>
       </c>
       <c r="J388" s="42">
         <v>14268.7</v>
       </c>
     </row>
-    <row r="389" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="389" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D389" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E389" s="40">
         <v>805.2</v>
       </c>
       <c r="F389" s="41">
         <v>13236.9</v>
       </c>
       <c r="G389" s="50">
         <v>14042.1</v>
       </c>
       <c r="H389" s="40">
         <v>1747.6</v>
       </c>
       <c r="I389" s="40">
         <v>9800.5</v>
       </c>
       <c r="J389" s="42">
         <v>11548.1</v>
       </c>
     </row>
-    <row r="390" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="390" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D390" s="17" t="s">
         <v>39</v>
       </c>
       <c r="E390" s="40">
         <v>617.4</v>
       </c>
       <c r="F390" s="41">
         <v>13413.9</v>
       </c>
       <c r="G390" s="50">
         <v>14031.3</v>
       </c>
       <c r="H390" s="40">
         <v>1606.5</v>
       </c>
       <c r="I390" s="40">
         <v>11745.7</v>
       </c>
       <c r="J390" s="42">
         <v>13352.2</v>
       </c>
     </row>
-    <row r="391" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D391" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E391" s="40">
         <v>562.1</v>
       </c>
       <c r="F391" s="41">
         <v>11597.7</v>
       </c>
       <c r="G391" s="50">
         <v>12159.8</v>
       </c>
       <c r="H391" s="40">
         <v>854.3</v>
       </c>
       <c r="I391" s="40">
         <v>11680.9</v>
       </c>
       <c r="J391" s="42">
         <v>12535.2</v>
       </c>
     </row>
-    <row r="392" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="392" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D392" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E392" s="40">
         <v>560.9</v>
       </c>
       <c r="F392" s="41">
         <v>9891.7000000000007</v>
       </c>
       <c r="G392" s="50">
         <v>10452.6</v>
       </c>
       <c r="H392" s="40">
         <v>657.5</v>
       </c>
       <c r="I392" s="40">
         <v>7781.1</v>
       </c>
       <c r="J392" s="42">
         <v>8438.6</v>
       </c>
     </row>
-    <row r="393" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="393" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D393" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E393" s="40">
         <v>567.4</v>
       </c>
       <c r="F393" s="41">
         <v>11439.4</v>
       </c>
       <c r="G393" s="50">
         <v>12006.8</v>
       </c>
       <c r="H393" s="40">
         <v>677</v>
       </c>
       <c r="I393" s="40">
         <v>10083.299999999999</v>
       </c>
       <c r="J393" s="42">
         <v>10760.3</v>
       </c>
     </row>
-    <row r="394" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="394" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D394" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E394" s="40">
         <v>660.4</v>
       </c>
       <c r="F394" s="41">
         <v>13029.5</v>
       </c>
       <c r="G394" s="50">
         <v>13689.9</v>
       </c>
       <c r="H394" s="40">
         <v>958.2</v>
       </c>
       <c r="I394" s="40">
         <v>9506.1</v>
       </c>
       <c r="J394" s="42">
         <v>10464.299999999999</v>
       </c>
     </row>
-    <row r="395" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="395" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D395" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E395" s="40">
         <v>599.6</v>
       </c>
       <c r="F395" s="41">
         <v>12455.7</v>
       </c>
       <c r="G395" s="50">
         <v>13055.3</v>
       </c>
       <c r="H395" s="40">
         <v>949.8</v>
       </c>
       <c r="I395" s="40">
         <v>9792.6</v>
       </c>
       <c r="J395" s="42">
         <v>10742.4</v>
       </c>
     </row>
-    <row r="396" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="396" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D396" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E396" s="40">
         <v>667.3</v>
       </c>
       <c r="F396" s="41">
         <v>13288.9</v>
       </c>
       <c r="G396" s="50">
         <v>13956.2</v>
       </c>
       <c r="H396" s="40">
         <v>1173</v>
       </c>
       <c r="I396" s="40">
         <v>10397.1</v>
       </c>
       <c r="J396" s="42">
         <v>11570.1</v>
       </c>
     </row>
-    <row r="397" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="397" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D397" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E397" s="40">
         <v>614.5</v>
       </c>
       <c r="F397" s="41">
         <v>13748.9</v>
       </c>
       <c r="G397" s="50">
         <v>14363.4</v>
       </c>
       <c r="H397" s="40">
         <v>1078.8</v>
       </c>
       <c r="I397" s="40">
         <v>9707.2000000000007</v>
       </c>
       <c r="J397" s="42">
         <v>10786</v>
       </c>
     </row>
-    <row r="398" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="398" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D398" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E398" s="40">
         <v>762.2</v>
       </c>
       <c r="F398" s="41">
         <v>14496.2</v>
       </c>
       <c r="G398" s="50">
         <v>15258.4</v>
       </c>
       <c r="H398" s="40">
         <v>1085</v>
       </c>
       <c r="I398" s="40">
         <v>11579.4</v>
       </c>
       <c r="J398" s="42">
         <v>12664.4</v>
       </c>
     </row>
-    <row r="399" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="399" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D399" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E399" s="40">
         <v>1018.8</v>
       </c>
       <c r="F399" s="41">
         <v>15520.8</v>
       </c>
       <c r="G399" s="50">
         <v>16539.599999999999</v>
       </c>
       <c r="H399" s="40">
         <v>1481.8</v>
       </c>
       <c r="I399" s="40">
         <v>12956.6</v>
       </c>
       <c r="J399" s="42">
         <v>14438.4</v>
       </c>
     </row>
-    <row r="400" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="400" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D400" s="57">
         <v>2021</v>
       </c>
       <c r="E400" s="58"/>
       <c r="F400" s="58"/>
       <c r="G400" s="58"/>
       <c r="H400" s="58"/>
       <c r="I400" s="58"/>
       <c r="J400" s="59"/>
     </row>
-    <row r="401" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="401" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D401" s="14">
         <v>2021</v>
       </c>
       <c r="E401" s="38">
         <v>12247.4</v>
       </c>
       <c r="F401" s="38">
         <v>219362.1</v>
       </c>
       <c r="G401" s="38">
         <v>231609.5</v>
       </c>
       <c r="H401" s="38">
         <v>25529.1</v>
       </c>
       <c r="I401" s="38">
         <v>170660.9</v>
       </c>
       <c r="J401" s="38">
         <v>196190</v>
       </c>
     </row>
-    <row r="402" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="402" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D402" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E402" s="40">
         <v>883.8</v>
       </c>
       <c r="F402" s="41">
         <v>14416.4</v>
       </c>
       <c r="G402" s="50">
         <v>15300.2</v>
       </c>
       <c r="H402" s="40">
         <v>1551.8</v>
       </c>
       <c r="I402" s="40">
         <v>11778.1</v>
       </c>
       <c r="J402" s="42">
         <v>13329.9</v>
       </c>
     </row>
-    <row r="403" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="403" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D403" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E403" s="40">
         <v>860.6</v>
       </c>
       <c r="F403" s="41">
         <v>14394.8</v>
       </c>
       <c r="G403" s="50">
         <v>15255.4</v>
       </c>
       <c r="H403" s="40">
         <v>1304.3</v>
       </c>
       <c r="I403" s="40">
         <v>11960.7</v>
       </c>
       <c r="J403" s="42">
         <v>13265</v>
       </c>
     </row>
-    <row r="404" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="404" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D404" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E404" s="40">
         <v>951.5</v>
       </c>
       <c r="F404" s="41">
         <v>17446.900000000001</v>
       </c>
       <c r="G404" s="50">
         <v>18398.400000000001</v>
       </c>
       <c r="H404" s="40">
         <v>2279.1</v>
       </c>
       <c r="I404" s="40">
         <v>14508.4</v>
       </c>
       <c r="J404" s="42">
         <v>16787.5</v>
       </c>
     </row>
-    <row r="405" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="405" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D405" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E405" s="40">
         <v>941.7</v>
       </c>
       <c r="F405" s="41">
         <v>17532.400000000001</v>
       </c>
       <c r="G405" s="50">
         <v>18474.099999999999</v>
       </c>
       <c r="H405" s="40">
         <v>2023.4</v>
       </c>
       <c r="I405" s="40">
         <v>14180.9</v>
       </c>
       <c r="J405" s="42">
         <v>16204.3</v>
       </c>
     </row>
-    <row r="406" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="406" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D406" s="17" t="s">
         <v>41</v>
       </c>
       <c r="E406" s="40">
         <v>940.6</v>
       </c>
       <c r="F406" s="41">
         <v>15967.4</v>
       </c>
       <c r="G406" s="50">
         <v>16908</v>
       </c>
       <c r="H406" s="40">
         <v>2061.9</v>
       </c>
       <c r="I406" s="40">
         <v>12172.9</v>
       </c>
       <c r="J406" s="42">
         <v>14234.8</v>
       </c>
     </row>
-    <row r="407" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="407" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D407" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E407" s="40">
         <v>1239.3</v>
       </c>
       <c r="F407" s="41">
         <v>17308.5</v>
       </c>
       <c r="G407" s="50">
         <v>18547.8</v>
       </c>
       <c r="H407" s="40">
         <v>2297.8000000000002</v>
       </c>
       <c r="I407" s="40">
         <v>14920.7</v>
       </c>
       <c r="J407" s="42">
         <v>17218.5</v>
       </c>
     </row>
-    <row r="408" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="408" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D408" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E408" s="40">
         <v>978.8</v>
       </c>
       <c r="F408" s="41">
         <v>18390.8</v>
       </c>
       <c r="G408" s="50">
         <v>19369.599999999999</v>
       </c>
       <c r="H408" s="40">
         <v>1793.8</v>
       </c>
       <c r="I408" s="40">
         <v>13469.3</v>
       </c>
       <c r="J408" s="42">
         <v>15263.1</v>
       </c>
     </row>
-    <row r="409" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="409" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D409" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E409" s="40">
         <v>1044.5999999999999</v>
       </c>
       <c r="F409" s="41">
         <v>20398.599999999999</v>
       </c>
       <c r="G409" s="50">
         <v>21443.200000000001</v>
       </c>
       <c r="H409" s="40">
         <v>2049.1999999999998</v>
       </c>
       <c r="I409" s="40">
         <v>14629.7</v>
       </c>
       <c r="J409" s="42">
         <v>16678.900000000001</v>
       </c>
     </row>
-    <row r="410" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="410" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D410" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E410" s="40">
         <v>934.8</v>
       </c>
       <c r="F410" s="41">
         <v>19684</v>
       </c>
       <c r="G410" s="50">
         <v>20618.8</v>
       </c>
       <c r="H410" s="40">
         <v>1866.8</v>
       </c>
       <c r="I410" s="40">
         <v>14367.3</v>
       </c>
       <c r="J410" s="42">
         <v>16234.1</v>
       </c>
     </row>
-    <row r="411" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="411" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D411" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E411" s="40">
         <v>1064.3</v>
       </c>
       <c r="F411" s="41">
         <v>21026.7</v>
       </c>
       <c r="G411" s="50">
         <v>22091</v>
       </c>
       <c r="H411" s="40">
         <v>1898.1</v>
       </c>
       <c r="I411" s="40">
         <v>14395.5</v>
       </c>
       <c r="J411" s="42">
         <v>16293.6</v>
       </c>
     </row>
-    <row r="412" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="412" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D412" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E412" s="40">
         <v>1339.5</v>
       </c>
       <c r="F412" s="41">
         <v>21505.9</v>
       </c>
       <c r="G412" s="50">
         <v>22845.4</v>
       </c>
       <c r="H412" s="40">
         <v>3025</v>
       </c>
       <c r="I412" s="40">
         <v>16303.2</v>
       </c>
       <c r="J412" s="42">
         <v>19328.2</v>
       </c>
     </row>
-    <row r="413" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="413" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D413" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E413" s="40">
         <v>1068</v>
       </c>
       <c r="F413" s="41">
         <v>21289.7</v>
       </c>
       <c r="G413" s="50">
         <v>22357.7</v>
       </c>
       <c r="H413" s="40">
         <v>3377.8</v>
       </c>
       <c r="I413" s="40">
         <v>17974.2</v>
       </c>
       <c r="J413" s="42">
         <v>21352</v>
       </c>
     </row>
-    <row r="414" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="414" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D414" s="57">
         <v>2022</v>
       </c>
       <c r="E414" s="58"/>
       <c r="F414" s="58"/>
       <c r="G414" s="58"/>
       <c r="H414" s="58"/>
       <c r="I414" s="58"/>
       <c r="J414" s="59"/>
     </row>
-    <row r="415" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="415" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D415" s="14">
         <v>2022</v>
       </c>
       <c r="E415" s="38">
         <v>15998.2</v>
       </c>
       <c r="F415" s="38">
         <v>275906.09999999998</v>
       </c>
       <c r="G415" s="38">
         <v>291904.3</v>
       </c>
       <c r="H415" s="38">
         <v>40416.400000000001</v>
       </c>
       <c r="I415" s="38">
         <v>197026.6</v>
       </c>
       <c r="J415" s="52">
         <v>237443</v>
       </c>
     </row>
-    <row r="416" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="416" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D416" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E416" s="40">
         <v>903.5</v>
       </c>
       <c r="F416" s="41">
         <v>18239.7</v>
       </c>
       <c r="G416" s="50">
         <v>19143.2</v>
       </c>
       <c r="H416" s="40">
         <v>2229.1999999999998</v>
       </c>
       <c r="I416" s="40">
         <v>15981.9</v>
       </c>
       <c r="J416" s="42">
         <v>18211.099999999999</v>
       </c>
     </row>
-    <row r="417" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="417" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D417" s="17" t="s">
         <v>40</v>
       </c>
       <c r="E417" s="40">
         <v>1029.5999999999999</v>
       </c>
       <c r="F417" s="41">
         <v>19459.5</v>
       </c>
       <c r="G417" s="50">
         <v>20489.099999999999</v>
       </c>
       <c r="H417" s="40">
         <v>2902.3</v>
       </c>
       <c r="I417" s="40">
         <v>13736.2</v>
       </c>
       <c r="J417" s="42">
         <v>16638.5</v>
       </c>
     </row>
-    <row r="418" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D418" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E418" s="40">
         <v>1493.3</v>
       </c>
       <c r="F418" s="41">
         <v>25093.4</v>
       </c>
       <c r="G418" s="50">
         <v>26586.7</v>
       </c>
       <c r="H418" s="40">
         <v>3492.2</v>
       </c>
       <c r="I418" s="40">
         <v>18470.2</v>
       </c>
       <c r="J418" s="42">
         <v>21962.400000000001</v>
       </c>
     </row>
-    <row r="419" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="419" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D419" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E419" s="40">
         <v>1466.6</v>
       </c>
       <c r="F419" s="41">
         <v>25849.7</v>
       </c>
       <c r="G419" s="50">
         <v>27316.2</v>
       </c>
       <c r="H419" s="40">
         <v>3813.9</v>
       </c>
       <c r="I419" s="40">
         <v>15943.6</v>
       </c>
       <c r="J419" s="42">
         <v>19757.5</v>
       </c>
     </row>
-    <row r="420" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="420" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D420" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E420" s="40">
         <v>1498.1</v>
       </c>
       <c r="F420" s="41">
         <v>19995.2</v>
       </c>
       <c r="G420" s="50">
         <v>21493.3</v>
       </c>
       <c r="H420" s="40">
         <v>3353.7</v>
       </c>
       <c r="I420" s="40">
         <v>15255.6</v>
       </c>
       <c r="J420" s="42">
         <v>18609.3</v>
       </c>
     </row>
-    <row r="421" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="421" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D421" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E421" s="40">
         <v>1551.8</v>
       </c>
       <c r="F421" s="41">
         <v>24589.3</v>
       </c>
       <c r="G421" s="50">
         <v>26141</v>
       </c>
       <c r="H421" s="40">
         <v>3673</v>
       </c>
       <c r="I421" s="40">
         <v>17330.900000000001</v>
       </c>
       <c r="J421" s="42">
         <v>21003.9</v>
       </c>
     </row>
-    <row r="422" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="422" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D422" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E422" s="40">
         <v>1287.5999999999999</v>
       </c>
       <c r="F422" s="41">
         <v>24185.8</v>
       </c>
       <c r="G422" s="50">
         <v>25473.4</v>
       </c>
       <c r="H422" s="40">
         <v>4455.3</v>
       </c>
       <c r="I422" s="40">
         <v>16889.7</v>
       </c>
       <c r="J422" s="42">
         <v>21345</v>
       </c>
     </row>
-    <row r="423" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="423" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D423" s="17" t="s">
         <v>23</v>
       </c>
       <c r="E423" s="40">
         <v>1662.9</v>
       </c>
       <c r="F423" s="41">
         <v>26265.8</v>
       </c>
       <c r="G423" s="50">
         <v>27928.7</v>
       </c>
       <c r="H423" s="40">
         <v>3701.4</v>
       </c>
       <c r="I423" s="40">
         <v>18449.2</v>
       </c>
       <c r="J423" s="42">
         <v>22150.6</v>
       </c>
     </row>
-    <row r="424" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="424" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D424" s="17" t="s">
         <v>24</v>
       </c>
       <c r="E424" s="40">
         <v>1259</v>
       </c>
       <c r="F424" s="41">
         <v>23505.599999999999</v>
       </c>
       <c r="G424" s="50">
         <v>24764.5</v>
       </c>
       <c r="H424" s="40">
         <v>3426.1</v>
       </c>
       <c r="I424" s="40">
         <v>16382.2</v>
       </c>
       <c r="J424" s="42">
         <v>19808.3</v>
       </c>
     </row>
-    <row r="425" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="425" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D425" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E425" s="40">
         <v>1286.3</v>
       </c>
       <c r="F425" s="41">
         <v>23440</v>
       </c>
       <c r="G425" s="50">
         <v>24726.3</v>
       </c>
       <c r="H425" s="40">
         <v>3364.1</v>
       </c>
       <c r="I425" s="40">
         <v>15771.3</v>
       </c>
       <c r="J425" s="42">
         <v>19135.400000000001</v>
       </c>
     </row>
-    <row r="426" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="426" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D426" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E426" s="40">
         <v>1101.9000000000001</v>
       </c>
       <c r="F426" s="41">
         <v>22957.200000000001</v>
       </c>
       <c r="G426" s="50">
         <v>24059.1</v>
       </c>
       <c r="H426" s="40">
         <v>2804.2</v>
       </c>
       <c r="I426" s="40">
         <v>16157.9</v>
       </c>
       <c r="J426" s="42">
         <v>18962.099999999999</v>
       </c>
     </row>
-    <row r="427" spans="4:10" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="4:10" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D427" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E427" s="40">
         <v>1457.8</v>
       </c>
       <c r="F427" s="41">
         <v>22324.9</v>
       </c>
       <c r="G427" s="50">
         <v>23782.7</v>
       </c>
       <c r="H427" s="40">
         <v>3201</v>
       </c>
       <c r="I427" s="40">
         <v>16662.099999999999</v>
       </c>
       <c r="J427" s="42">
         <v>19863.099999999999</v>
       </c>
     </row>
-    <row r="428" spans="4:10" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="428" spans="4:10" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D428" s="57">
         <v>2023</v>
       </c>
       <c r="E428" s="58"/>
       <c r="F428" s="58"/>
       <c r="G428" s="58"/>
       <c r="H428" s="58"/>
       <c r="I428" s="58"/>
       <c r="J428" s="59"/>
     </row>
-    <row r="429" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D429" s="14">
         <v>2023</v>
       </c>
       <c r="E429" s="38">
         <v>15921.8</v>
       </c>
       <c r="F429" s="38">
         <v>242852.5</v>
       </c>
       <c r="G429" s="38">
         <v>258774.3</v>
       </c>
       <c r="H429" s="38">
         <v>35830.5</v>
       </c>
       <c r="I429" s="38">
         <v>186055.3</v>
       </c>
       <c r="J429" s="38">
         <v>221885.7</v>
       </c>
     </row>
-    <row r="430" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D430" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E430" s="40">
         <v>1487.9</v>
       </c>
       <c r="F430" s="41">
         <v>20832.8</v>
       </c>
       <c r="G430" s="50">
         <v>22320.7</v>
       </c>
       <c r="H430" s="40">
         <v>2906.1</v>
       </c>
       <c r="I430" s="40">
         <v>15536.8</v>
       </c>
       <c r="J430" s="42">
         <v>18442.900000000001</v>
       </c>
     </row>
-    <row r="431" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D431" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E431" s="40">
         <v>1186.5</v>
       </c>
       <c r="F431" s="41">
         <v>20133.2</v>
       </c>
       <c r="G431" s="50">
         <v>21319.7</v>
       </c>
       <c r="H431" s="40">
         <v>2406.5</v>
       </c>
       <c r="I431" s="40">
         <v>13512.7</v>
       </c>
       <c r="J431" s="42">
         <v>15919.2</v>
       </c>
     </row>
-    <row r="432" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D432" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E432" s="40">
         <v>1338.2</v>
       </c>
       <c r="F432" s="41">
         <v>22075.7</v>
       </c>
       <c r="G432" s="50">
         <v>23413.9</v>
       </c>
       <c r="H432" s="40">
         <v>3014.8</v>
       </c>
       <c r="I432" s="40">
         <v>17573.3</v>
       </c>
       <c r="J432" s="42">
         <v>20588.099999999999</v>
       </c>
     </row>
-    <row r="433" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D433" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E433" s="40">
         <v>1258.7</v>
       </c>
       <c r="F433" s="41">
         <v>18021.7</v>
       </c>
       <c r="G433" s="50">
         <v>19280.400000000001</v>
       </c>
       <c r="H433" s="40">
         <v>2955</v>
       </c>
       <c r="I433" s="40">
         <v>12392.6</v>
       </c>
       <c r="J433" s="42">
         <v>15347.6</v>
       </c>
     </row>
-    <row r="434" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="434" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D434" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E434" s="40">
         <v>1308.5999999999999</v>
       </c>
       <c r="F434" s="41">
         <v>20397.900000000001</v>
       </c>
       <c r="G434" s="50">
         <v>21706.5</v>
       </c>
       <c r="H434" s="40">
         <v>3135.1</v>
       </c>
       <c r="I434" s="40">
         <v>18144.5</v>
       </c>
       <c r="J434" s="42">
         <v>21279.599999999999</v>
       </c>
     </row>
-    <row r="435" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="435" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D435" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E435" s="40">
         <v>1259.7</v>
       </c>
       <c r="F435" s="41">
         <v>19339.3</v>
       </c>
       <c r="G435" s="50">
         <v>20599</v>
       </c>
       <c r="H435" s="40">
         <v>2222.3000000000002</v>
       </c>
       <c r="I435" s="40">
         <v>14928.2</v>
       </c>
       <c r="J435" s="42">
         <v>17150.5</v>
       </c>
     </row>
-    <row r="436" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="436" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D436" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E436" s="40">
         <v>1226.8</v>
       </c>
       <c r="F436" s="41">
         <v>19634.5</v>
       </c>
       <c r="G436" s="50">
         <v>20861.3</v>
       </c>
       <c r="H436" s="40">
         <v>3132.1</v>
       </c>
       <c r="I436" s="40">
         <v>16438.2</v>
       </c>
       <c r="J436" s="42">
         <v>19570.3</v>
       </c>
     </row>
-    <row r="437" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="437" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D437" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E437" s="40">
         <v>1318.8</v>
       </c>
       <c r="F437" s="41">
         <v>20677.5</v>
       </c>
       <c r="G437" s="50">
         <v>21996.3</v>
       </c>
       <c r="H437" s="40">
         <v>2662</v>
       </c>
       <c r="I437" s="40">
         <v>16217.8</v>
       </c>
       <c r="J437" s="42">
         <v>18879.8</v>
       </c>
     </row>
-    <row r="438" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="438" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D438" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E438" s="40">
         <v>1405.1</v>
       </c>
       <c r="F438" s="41">
         <v>19339.8</v>
       </c>
       <c r="G438" s="50">
         <v>20744.900000000001</v>
       </c>
       <c r="H438" s="40">
         <v>3328.6</v>
       </c>
       <c r="I438" s="40">
         <v>14013</v>
       </c>
       <c r="J438" s="42">
         <v>17341.599999999999</v>
       </c>
     </row>
-    <row r="439" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="439" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D439" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E439" s="40">
         <v>1370.4</v>
       </c>
       <c r="F439" s="41">
         <v>20774.099999999999</v>
       </c>
       <c r="G439" s="50">
         <v>22144.5</v>
       </c>
       <c r="H439" s="40">
         <v>3206.8</v>
       </c>
       <c r="I439" s="40">
         <v>15466.1</v>
       </c>
       <c r="J439" s="42">
         <v>18672.900000000001</v>
       </c>
     </row>
-    <row r="440" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="440" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D440" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E440" s="40">
         <v>1282.2</v>
       </c>
       <c r="F440" s="41">
         <v>20713.7</v>
       </c>
       <c r="G440" s="50">
         <v>21995.9</v>
       </c>
       <c r="H440" s="40">
         <v>3488.7</v>
       </c>
       <c r="I440" s="40">
         <v>16097.8</v>
       </c>
       <c r="J440" s="42">
         <v>19586.5</v>
       </c>
     </row>
-    <row r="441" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="441" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D441" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E441" s="40">
         <v>1478.9</v>
       </c>
       <c r="F441" s="41">
         <v>20912.3</v>
       </c>
       <c r="G441" s="50">
         <v>22391.200000000001</v>
       </c>
       <c r="H441" s="40">
         <v>3372.4</v>
       </c>
       <c r="I441" s="40">
         <v>15734.3</v>
       </c>
       <c r="J441" s="42">
         <v>19106.7</v>
       </c>
     </row>
-    <row r="442" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="442" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D442" s="57">
         <v>2024</v>
       </c>
       <c r="E442" s="58"/>
       <c r="F442" s="58"/>
       <c r="G442" s="58"/>
       <c r="H442" s="58"/>
       <c r="I442" s="58"/>
       <c r="J442" s="59"/>
     </row>
-    <row r="443" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="443" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D443" s="14">
         <v>2024</v>
       </c>
       <c r="E443" s="53">
         <v>15876.8</v>
       </c>
       <c r="F443" s="53">
         <v>248826.6</v>
       </c>
       <c r="G443" s="53">
         <v>264703.40000000002</v>
       </c>
       <c r="H443" s="53">
         <v>36275.000000000007</v>
       </c>
       <c r="I443" s="53">
         <v>197384.59999999998</v>
       </c>
       <c r="J443" s="53">
         <v>233659.60000000003</v>
       </c>
     </row>
-    <row r="444" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="444" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D444" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E444" s="54">
         <v>1397.6</v>
       </c>
       <c r="F444" s="54">
         <v>19095.5</v>
       </c>
       <c r="G444" s="54">
         <v>20493.099999999999</v>
       </c>
       <c r="H444" s="54">
         <v>2698.3</v>
       </c>
       <c r="I444" s="54">
         <v>15796.2</v>
       </c>
       <c r="J444" s="55">
         <v>18494.5</v>
       </c>
     </row>
-    <row r="445" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="445" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D445" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E445" s="54">
         <v>1216.9000000000001</v>
       </c>
       <c r="F445" s="54">
         <v>18056</v>
       </c>
       <c r="G445" s="54">
         <v>19272.900000000001</v>
       </c>
       <c r="H445" s="54">
         <v>2979.6</v>
       </c>
       <c r="I445" s="54">
         <v>15460.6</v>
       </c>
       <c r="J445" s="55">
         <v>18440.2</v>
       </c>
     </row>
-    <row r="446" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="446" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D446" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E446" s="54">
         <v>1285.2</v>
       </c>
       <c r="F446" s="54">
         <v>21252.400000000001</v>
       </c>
       <c r="G446" s="54">
         <v>22537.7</v>
       </c>
       <c r="H446" s="54">
         <v>3326.5</v>
       </c>
       <c r="I446" s="54">
         <v>14634.6</v>
       </c>
       <c r="J446" s="55">
         <v>17961.099999999999</v>
       </c>
     </row>
-    <row r="447" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="447" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D447" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E447" s="54">
         <v>1350</v>
       </c>
       <c r="F447" s="54">
         <v>18264.900000000001</v>
       </c>
       <c r="G447" s="54">
         <v>19614.900000000001</v>
       </c>
       <c r="H447" s="54">
         <v>2984.3</v>
       </c>
       <c r="I447" s="54">
         <v>13911.3</v>
       </c>
       <c r="J447" s="55">
         <v>16895.599999999999</v>
       </c>
     </row>
-    <row r="448" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="448" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D448" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E448" s="54">
         <v>1419.1</v>
       </c>
       <c r="F448" s="54">
         <v>20906.400000000001</v>
       </c>
       <c r="G448" s="54">
         <v>22325.5</v>
       </c>
       <c r="H448" s="54">
         <v>2748.2</v>
       </c>
       <c r="I448" s="54">
         <v>16651.3</v>
       </c>
       <c r="J448" s="55">
         <v>19399.5</v>
       </c>
     </row>
-    <row r="449" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="449" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D449" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E449" s="54">
         <v>1231.2</v>
       </c>
       <c r="F449" s="54">
         <v>19613.8</v>
       </c>
       <c r="G449" s="54">
         <v>20845.099999999999</v>
       </c>
       <c r="H449" s="54">
         <v>3270.5</v>
       </c>
       <c r="I449" s="54">
         <v>15179.8</v>
       </c>
       <c r="J449" s="55">
         <v>18450.3</v>
       </c>
     </row>
-    <row r="450" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="450" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D450" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E450" s="54">
         <v>1422.9</v>
       </c>
       <c r="F450" s="54">
         <v>20814.400000000001</v>
       </c>
       <c r="G450" s="54">
         <v>22237.3</v>
       </c>
       <c r="H450" s="54">
         <v>3557.7</v>
       </c>
       <c r="I450" s="54">
         <v>18178.7</v>
       </c>
       <c r="J450" s="55">
         <v>21736.400000000001</v>
       </c>
     </row>
-    <row r="451" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="451" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D451" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E451" s="54">
         <v>1203.5999999999999</v>
       </c>
       <c r="F451" s="54">
         <v>22236.7</v>
       </c>
       <c r="G451" s="54">
         <v>23440.3</v>
       </c>
       <c r="H451" s="54">
         <v>2648.4</v>
       </c>
       <c r="I451" s="54">
         <v>18016.8</v>
       </c>
       <c r="J451" s="55">
         <v>20665.2</v>
       </c>
     </row>
-    <row r="452" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="452" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D452" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E452" s="54">
         <v>1150.9000000000001</v>
       </c>
       <c r="F452" s="54">
         <v>20904.599999999999</v>
       </c>
       <c r="G452" s="54">
         <v>22055.5</v>
       </c>
       <c r="H452" s="54">
         <v>2528.5</v>
       </c>
       <c r="I452" s="54">
         <v>16296.1</v>
       </c>
       <c r="J452" s="55">
         <v>18824.599999999999</v>
       </c>
     </row>
-    <row r="453" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="453" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D453" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E453" s="54">
         <v>1345.4</v>
       </c>
       <c r="F453" s="54">
         <v>23076.1</v>
       </c>
       <c r="G453" s="54">
         <v>24421.599999999999</v>
       </c>
       <c r="H453" s="54">
         <v>3665.9</v>
       </c>
       <c r="I453" s="54">
         <v>18272.400000000001</v>
       </c>
       <c r="J453" s="55">
         <v>21938.3</v>
       </c>
     </row>
-    <row r="454" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="454" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D454" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E454" s="54">
         <v>1314.4</v>
       </c>
       <c r="F454" s="54">
         <v>22683.8</v>
       </c>
       <c r="G454" s="54">
         <v>23998.2</v>
       </c>
       <c r="H454" s="54">
         <v>2570.3000000000002</v>
       </c>
       <c r="I454" s="54">
         <v>17061.400000000001</v>
       </c>
       <c r="J454" s="55">
         <v>19631.7</v>
       </c>
     </row>
-    <row r="455" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="455" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D455" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E455" s="54">
         <v>1539.4</v>
       </c>
       <c r="F455" s="54">
         <v>21921.9</v>
       </c>
       <c r="G455" s="54">
         <v>23461.4</v>
       </c>
       <c r="H455" s="54">
         <v>3296.8</v>
       </c>
       <c r="I455" s="54">
         <v>17925.400000000001</v>
       </c>
       <c r="J455" s="55">
         <v>21222.2</v>
       </c>
     </row>
-    <row r="456" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="456" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D456" s="57">
         <v>2025</v>
       </c>
       <c r="E456" s="58"/>
       <c r="F456" s="58"/>
       <c r="G456" s="58"/>
       <c r="H456" s="58"/>
       <c r="I456" s="58"/>
       <c r="J456" s="59"/>
     </row>
-    <row r="457" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="457" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D457" s="14">
         <v>2025</v>
       </c>
       <c r="E457" s="53">
         <v>13067.9</v>
       </c>
       <c r="F457" s="53">
         <v>269841</v>
       </c>
       <c r="G457" s="53">
         <v>282908.90000000002</v>
       </c>
       <c r="H457" s="53">
         <v>32768.9</v>
       </c>
       <c r="I457" s="53">
         <v>209087.8</v>
       </c>
       <c r="J457" s="53">
         <v>241856.7</v>
       </c>
     </row>
-    <row r="458" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="458" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D458" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E458" s="54">
         <v>1056.9000000000001</v>
       </c>
       <c r="F458" s="54">
         <v>20371.400000000001</v>
       </c>
       <c r="G458" s="54">
         <v>21428.3</v>
       </c>
       <c r="H458" s="54">
         <v>2482.6999999999998</v>
       </c>
       <c r="I458" s="54">
         <v>15453.2</v>
       </c>
       <c r="J458" s="55">
         <v>17935.900000000001</v>
       </c>
     </row>
-    <row r="459" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="459" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D459" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E459" s="54">
         <v>1127.9000000000001</v>
       </c>
       <c r="F459" s="54">
         <v>20816.3</v>
       </c>
       <c r="G459" s="54">
         <v>21944.2</v>
       </c>
       <c r="H459" s="54">
         <v>2867.4</v>
       </c>
       <c r="I459" s="54">
         <v>15981.6</v>
       </c>
       <c r="J459" s="55">
         <v>18849</v>
       </c>
     </row>
-    <row r="460" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="460" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D460" s="17" t="s">
         <v>12</v>
       </c>
       <c r="E460" s="54">
         <v>1452.9</v>
       </c>
       <c r="F460" s="54">
         <v>21794.400000000001</v>
       </c>
       <c r="G460" s="54">
         <v>23247.3</v>
       </c>
       <c r="H460" s="54">
         <v>3127.6</v>
       </c>
       <c r="I460" s="54">
         <v>15792.4</v>
       </c>
       <c r="J460" s="55">
         <v>18920</v>
       </c>
     </row>
-    <row r="461" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="461" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D461" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E461" s="54">
         <v>1169.3</v>
       </c>
       <c r="F461" s="54">
         <v>19574.5</v>
       </c>
       <c r="G461" s="54">
         <v>20743.8</v>
       </c>
       <c r="H461" s="54">
         <v>2519.5</v>
       </c>
       <c r="I461" s="54">
         <v>18065.5</v>
       </c>
       <c r="J461" s="55">
         <v>20585</v>
       </c>
     </row>
-    <row r="462" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="462" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D462" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E462" s="54">
         <v>1111</v>
       </c>
       <c r="F462" s="54">
         <v>23502.799999999999</v>
       </c>
       <c r="G462" s="54">
         <v>24613.8</v>
       </c>
       <c r="H462" s="54">
         <v>2643.7</v>
       </c>
       <c r="I462" s="54">
         <v>17668.599999999999</v>
       </c>
       <c r="J462" s="55">
         <v>20312.3</v>
       </c>
     </row>
-    <row r="463" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="463" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D463" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E463" s="54">
         <v>1110</v>
       </c>
       <c r="F463" s="54">
         <v>22326.5</v>
       </c>
       <c r="G463" s="54">
         <v>23436.5</v>
       </c>
       <c r="H463" s="54">
         <v>2221.8000000000002</v>
       </c>
       <c r="I463" s="54">
         <v>17111.2</v>
       </c>
       <c r="J463" s="55">
         <v>19333</v>
       </c>
     </row>
-    <row r="464" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="464" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D464" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E464" s="54">
         <v>937.3</v>
       </c>
       <c r="F464" s="54">
         <v>23811.599999999999</v>
       </c>
       <c r="G464" s="54">
         <v>24748.9</v>
       </c>
       <c r="H464" s="54">
         <v>2513.5</v>
       </c>
       <c r="I464" s="54">
         <v>18061.900000000001</v>
       </c>
       <c r="J464" s="55">
         <v>20575.400000000001</v>
       </c>
     </row>
-    <row r="465" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="465" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D465" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E465" s="54">
         <v>1072.7</v>
       </c>
       <c r="F465" s="54">
         <v>23890.5</v>
       </c>
       <c r="G465" s="54">
         <v>24963.200000000001</v>
       </c>
       <c r="H465" s="54">
         <v>2732.5</v>
       </c>
       <c r="I465" s="54">
         <v>16742.7</v>
       </c>
       <c r="J465" s="55">
         <v>19475.2</v>
       </c>
     </row>
-    <row r="466" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="466" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D466" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E466" s="54">
         <v>994.2</v>
       </c>
       <c r="F466" s="54">
         <v>23684.9</v>
       </c>
       <c r="G466" s="54">
         <v>24679.1</v>
       </c>
       <c r="H466" s="54">
         <v>2637.4</v>
       </c>
       <c r="I466" s="54">
         <v>17697.900000000001</v>
       </c>
       <c r="J466" s="55">
         <v>20335.3</v>
       </c>
     </row>
-    <row r="467" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="467" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D467" s="17" t="s">
         <v>19</v>
       </c>
       <c r="E467" s="54">
         <v>893.4</v>
       </c>
       <c r="F467" s="54">
         <v>23342.9</v>
       </c>
       <c r="G467" s="54">
         <v>24236.3</v>
       </c>
       <c r="H467" s="54">
         <v>2810.9</v>
       </c>
       <c r="I467" s="54">
         <v>19032.2</v>
       </c>
       <c r="J467" s="55">
         <v>21843.1</v>
       </c>
     </row>
-    <row r="468" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="468" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D468" s="17" t="s">
         <v>20</v>
       </c>
       <c r="E468" s="54">
         <v>882.2</v>
       </c>
       <c r="F468" s="54">
         <v>21638.6</v>
       </c>
       <c r="G468" s="54">
         <v>22520.799999999999</v>
       </c>
       <c r="H468" s="54">
         <v>2858.6</v>
       </c>
       <c r="I468" s="54">
         <v>16999.900000000001</v>
       </c>
       <c r="J468" s="55">
         <v>19858.5</v>
       </c>
     </row>
-    <row r="469" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="469" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D469" s="17" t="s">
         <v>21</v>
       </c>
       <c r="E469" s="54">
         <v>1260.0999999999999</v>
       </c>
       <c r="F469" s="54">
         <v>25086.7</v>
       </c>
       <c r="G469" s="54">
         <v>26346.799999999999</v>
       </c>
       <c r="H469" s="54">
         <v>3353.5</v>
       </c>
       <c r="I469" s="54">
         <v>20480.599999999999</v>
       </c>
       <c r="J469" s="55">
         <v>23834.1</v>
       </c>
     </row>
-    <row r="470" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D470" s="57" t="s">
         <v>44</v>
       </c>
       <c r="E470" s="58"/>
       <c r="F470" s="58"/>
       <c r="G470" s="58"/>
       <c r="H470" s="58"/>
       <c r="I470" s="58"/>
       <c r="J470" s="59"/>
     </row>
-    <row r="471" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="471" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D471" s="14">
         <v>2026</v>
       </c>
       <c r="E471" s="53">
-        <v>4408</v>
+        <v>6231.4000000000005</v>
       </c>
       <c r="F471" s="53">
-        <v>87744</v>
+        <v>134582.9</v>
       </c>
       <c r="G471" s="53">
-        <v>92152</v>
+        <v>140814.30000000002</v>
       </c>
       <c r="H471" s="53">
-        <v>12930.7</v>
+        <v>22003.5</v>
       </c>
       <c r="I471" s="53">
-        <v>73583.7</v>
+        <v>115233.8</v>
       </c>
       <c r="J471" s="56">
-        <v>86514.4</v>
-[...2 lines deleted...]
-    <row r="472" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>137237.29999999999</v>
+      </c>
+    </row>
+    <row r="472" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D472" s="17" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E472" s="54">
         <v>891.8</v>
       </c>
       <c r="F472" s="54">
         <v>21263.9</v>
       </c>
       <c r="G472" s="54">
         <v>22155.7</v>
       </c>
       <c r="H472" s="54">
         <v>3166</v>
       </c>
       <c r="I472" s="54">
         <v>18035.400000000001</v>
       </c>
       <c r="J472" s="55">
         <v>21201.4</v>
       </c>
     </row>
-    <row r="473" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D473" s="17" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E473" s="54">
         <v>1080</v>
       </c>
       <c r="F473" s="54">
         <v>21086.799999999999</v>
       </c>
       <c r="G473" s="54">
         <v>22166.799999999999</v>
       </c>
       <c r="H473" s="54">
         <v>1996.7</v>
       </c>
       <c r="I473" s="54">
         <v>18896.8</v>
       </c>
       <c r="J473" s="55">
         <v>20893.5</v>
       </c>
     </row>
-    <row r="474" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="474" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D474" s="17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E474" s="54">
         <v>1280.9000000000001</v>
       </c>
       <c r="F474" s="54">
         <v>21245.9</v>
       </c>
       <c r="G474" s="54">
         <v>22526.799999999999</v>
       </c>
       <c r="H474" s="54">
         <v>3169.5</v>
       </c>
       <c r="I474" s="54">
         <v>16036.3</v>
       </c>
       <c r="J474" s="55">
         <v>19205.8</v>
       </c>
     </row>
-    <row r="475" spans="4:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="475" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D475" s="17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E475" s="54">
         <v>1155.3</v>
       </c>
       <c r="F475" s="54">
         <v>24147.5</v>
       </c>
       <c r="G475" s="54">
         <v>25302.799999999999</v>
       </c>
       <c r="H475" s="54">
         <v>4598.6000000000004</v>
       </c>
       <c r="I475" s="54">
         <v>20615.099999999999</v>
       </c>
       <c r="J475" s="55">
         <v>25213.7</v>
       </c>
     </row>
-    <row r="476" spans="4:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D477" s="13" t="s">
+    <row r="476" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D476" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E476" s="54">
+        <v>758.1</v>
+      </c>
+      <c r="F476" s="54">
+        <v>22445.4</v>
+      </c>
+      <c r="G476" s="54">
+        <v>23203.5</v>
+      </c>
+      <c r="H476" s="54">
+        <v>4514.7</v>
+      </c>
+      <c r="I476" s="54">
+        <v>20299</v>
+      </c>
+      <c r="J476" s="55">
+        <v>24813.7</v>
+      </c>
+    </row>
+    <row r="477" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D477" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E477" s="54">
+        <v>1065.3</v>
+      </c>
+      <c r="F477" s="54">
+        <v>24393.4</v>
+      </c>
+      <c r="G477" s="54">
+        <v>25458.7</v>
+      </c>
+      <c r="H477" s="54">
+        <v>4558</v>
+      </c>
+      <c r="I477" s="54">
+        <v>21351.200000000001</v>
+      </c>
+      <c r="J477" s="55">
+        <v>25909.200000000001</v>
+      </c>
+    </row>
+    <row r="478" spans="4:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D478" s="1"/>
+      <c r="E478" s="1"/>
+      <c r="F478" s="1"/>
+      <c r="G478" s="1"/>
+    </row>
+    <row r="479" spans="4:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D479" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="E477" s="12"/>
-[...7 lines deleted...]
-      <c r="D478" s="13" t="s">
+      <c r="E479" s="12"/>
+      <c r="F479" s="12"/>
+      <c r="G479" s="12"/>
+      <c r="H479" s="12"/>
+      <c r="I479" s="12"/>
+      <c r="J479" s="12"/>
+    </row>
+    <row r="480" spans="4:10" x14ac:dyDescent="0.25">
+      <c r="D480" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="E478" s="13"/>
-[...3 lines deleted...]
-      <c r="D480" s="60" t="s">
+      <c r="E480" s="13"/>
+    </row>
+    <row r="481" spans="4:10" ht="8.4" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" spans="4:10" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D482" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="E480" s="60"/>
-[...4 lines deleted...]
-      <c r="J480" s="60"/>
+      <c r="E482" s="60"/>
+      <c r="F482" s="60"/>
+      <c r="G482" s="60"/>
+      <c r="H482" s="60"/>
+      <c r="I482" s="60"/>
+      <c r="J482" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="D8:J8"/>
     <mergeCell ref="D92:J92"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D106:J106"/>
     <mergeCell ref="D50:J50"/>
     <mergeCell ref="D64:J64"/>
     <mergeCell ref="D78:J78"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D36:J36"/>
     <mergeCell ref="D190:J190"/>
     <mergeCell ref="D288:J288"/>
     <mergeCell ref="D330:J330"/>
     <mergeCell ref="D316:J316"/>
     <mergeCell ref="D302:J302"/>
     <mergeCell ref="D232:J232"/>
     <mergeCell ref="D246:J246"/>
     <mergeCell ref="D260:J260"/>
     <mergeCell ref="D204:J204"/>
     <mergeCell ref="D120:J120"/>
     <mergeCell ref="D134:J134"/>
     <mergeCell ref="D148:J148"/>
     <mergeCell ref="D162:J162"/>
     <mergeCell ref="D176:J176"/>
     <mergeCell ref="D344:J344"/>
     <mergeCell ref="D218:J218"/>
     <mergeCell ref="D414:J414"/>
     <mergeCell ref="D400:J400"/>
-    <mergeCell ref="D480:J480"/>
+    <mergeCell ref="D482:J482"/>
     <mergeCell ref="D274:J274"/>
     <mergeCell ref="D372:J372"/>
     <mergeCell ref="D386:J386"/>
     <mergeCell ref="D358:J358"/>
     <mergeCell ref="D428:J428"/>
     <mergeCell ref="D442:J442"/>
     <mergeCell ref="D456:J456"/>
     <mergeCell ref="D470:J470"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59" bottom="0.39" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="646f25a240d9ec220b4560e62c5a5089" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12466,50 +12528,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12609,93 +12676,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386A6DF1-0A39-4D41-AA4A-E65FB5DA4FFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C4D94C1-4A9F-4137-854B-CCB59DC5E4BE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D03D6C58-49E7-4C49-AA0F-340255DF4671}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80494D8E-527A-4C4F-A839-BF9FECBA1A97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>