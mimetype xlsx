--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A88D0A53-6890-471E-901C-EE74A0985D31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29E2B18C-ADDE-4D36-993C-569A57348EEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I R Government Securities" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$302</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$304</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'I R Government Securities'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="923" uniqueCount="271">
   <si>
     <t>INTEREST RATE</t>
   </si>
   <si>
     <t>GOVERNMENT SECURITIES</t>
   </si>
   <si>
     <t>(Percent per annum)</t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Rate </t>
   </si>
   <si>
     <t xml:space="preserve">Variable Rate </t>
   </si>
   <si>
     <t>Hedge Bond</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
@@ -832,51 +832,54 @@
   <si>
     <t>4.70000-5.45986</t>
   </si>
   <si>
     <t>4.66026-5.05417</t>
   </si>
   <si>
     <t>4.60000-4.87435</t>
   </si>
   <si>
     <t>4.87435 - 12.00000</t>
   </si>
   <si>
     <t>4.66026-4.87435</t>
   </si>
   <si>
     <t>4.72700-5.05700</t>
   </si>
   <si>
     <t>5.05700 - 12.00000</t>
   </si>
   <si>
     <t>4.72700-5.31000</t>
   </si>
   <si>
-    <t>Last update  : 29/05/2026</t>
+    <t>Last update  : 31/07/2026</t>
+  </si>
+  <si>
+    <t>5.05700-7.08333</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1713,99 +1716,99 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="51" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="50" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -2216,120 +2219,120 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G302"/>
+  <dimension ref="A1:G304"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A287" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="H301" sqref="H301"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A288" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D304" sqref="D304:G304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="13.44140625" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="17.6640625" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="31"/>
-[...1 lines deleted...]
-      <c r="D1" s="31"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="31"/>
-[...2 lines deleted...]
-      <c r="E2" s="31"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="36"/>
-[...1 lines deleted...]
-      <c r="G4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="39"/>
-[...1 lines deleted...]
-      <c r="G5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="41"/>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D6" s="41" t="s">
+      <c r="D6" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="42"/>
-[...1 lines deleted...]
-      <c r="G6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="44"/>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="D7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="32">
         <v>2003</v>
       </c>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="34"/>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D9" s="5" t="s">
@@ -3556,56 +3559,56 @@
       <c r="E99" s="13" t="s">
         <v>77</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>143</v>
       </c>
       <c r="G99" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="100" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>77</v>
       </c>
       <c r="F100" s="13">
         <v>6.3696700000000002</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="101" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D101" s="28">
+      <c r="D101" s="29">
         <v>2011</v>
       </c>
-      <c r="E101" s="29"/>
-[...1 lines deleted...]
-      <c r="G101" s="30"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="30"/>
+      <c r="G101" s="31"/>
     </row>
     <row r="102" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F102" s="16">
         <v>6.3696700000000002</v>
       </c>
       <c r="G102" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="103" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F103" s="16">
         <v>6.3696700000000002</v>
       </c>
@@ -3732,56 +3735,56 @@
       <c r="E112" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F112" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G112" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="113" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F113" s="15" t="s">
         <v>90</v>
       </c>
       <c r="G113" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="114" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D114" s="28">
+      <c r="D114" s="29">
         <v>2012</v>
       </c>
-      <c r="E114" s="29"/>
-[...1 lines deleted...]
-      <c r="G114" s="30"/>
+      <c r="E114" s="30"/>
+      <c r="F114" s="30"/>
+      <c r="G114" s="31"/>
     </row>
     <row r="115" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E115" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="116" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E116" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F116" s="19" t="s">
         <v>92</v>
       </c>
@@ -3908,56 +3911,56 @@
       <c r="E125" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F125" s="18" t="s">
         <v>103</v>
       </c>
       <c r="G125" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="126" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F126" s="18" t="s">
         <v>104</v>
       </c>
       <c r="G126" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="127" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D127" s="28">
+      <c r="D127" s="29">
         <v>2013</v>
       </c>
-      <c r="E127" s="29"/>
-[...1 lines deleted...]
-      <c r="G127" s="30"/>
+      <c r="E127" s="30"/>
+      <c r="F127" s="30"/>
+      <c r="G127" s="31"/>
     </row>
     <row r="128" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E128" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F128" s="21" t="s">
         <v>105</v>
       </c>
       <c r="G128" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="129" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E129" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F129" s="21" t="s">
         <v>105</v>
       </c>
@@ -4082,56 +4085,56 @@
         <v>11</v>
       </c>
       <c r="E138" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F138" s="18" t="s">
         <v>150</v>
       </c>
       <c r="G138" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="139" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F139" s="18" t="s">
         <v>151</v>
       </c>
       <c r="G139" s="17"/>
     </row>
     <row r="140" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D140" s="28">
+      <c r="D140" s="29">
         <v>2014</v>
       </c>
-      <c r="E140" s="29"/>
-[...1 lines deleted...]
-      <c r="G140" s="30"/>
+      <c r="E140" s="30"/>
+      <c r="F140" s="30"/>
+      <c r="G140" s="31"/>
     </row>
     <row r="141" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E141" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F141" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G141" s="17"/>
     </row>
     <row r="142" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F142" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G142" s="17"/>
     </row>
@@ -4234,56 +4237,56 @@
     <row r="151" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F151" s="18" t="s">
         <v>161</v>
       </c>
       <c r="G151" s="17"/>
     </row>
     <row r="152" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F152" s="18" t="s">
         <v>162</v>
       </c>
       <c r="G152" s="17"/>
     </row>
     <row r="153" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D153" s="28">
+      <c r="D153" s="29">
         <v>2015</v>
       </c>
-      <c r="E153" s="29"/>
-[...1 lines deleted...]
-      <c r="G153" s="30"/>
+      <c r="E153" s="30"/>
+      <c r="F153" s="30"/>
+      <c r="G153" s="31"/>
     </row>
     <row r="154" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F154" s="25" t="s">
         <v>163</v>
       </c>
       <c r="G154" s="17"/>
     </row>
     <row r="155" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F155" s="25" t="s">
         <v>164</v>
       </c>
       <c r="G155" s="17"/>
     </row>
@@ -4386,56 +4389,56 @@
     <row r="164" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F164" s="25" t="s">
         <v>173</v>
       </c>
       <c r="G164" s="17"/>
     </row>
     <row r="165" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F165" s="25" t="s">
         <v>174</v>
       </c>
       <c r="G165" s="17"/>
     </row>
     <row r="166" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D166" s="28">
+      <c r="D166" s="29">
         <v>2016</v>
       </c>
-      <c r="E166" s="29"/>
-[...1 lines deleted...]
-      <c r="G166" s="30"/>
+      <c r="E166" s="30"/>
+      <c r="F166" s="30"/>
+      <c r="G166" s="31"/>
     </row>
     <row r="167" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F167" s="25" t="s">
         <v>163</v>
       </c>
       <c r="G167" s="17"/>
     </row>
     <row r="168" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F168" s="25" t="s">
         <v>164</v>
       </c>
       <c r="G168" s="17"/>
     </row>
@@ -4538,56 +4541,56 @@
     <row r="177" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F177" s="25" t="s">
         <v>180</v>
       </c>
       <c r="G177" s="17"/>
     </row>
     <row r="178" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E178" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F178" s="25" t="s">
         <v>181</v>
       </c>
       <c r="G178" s="17"/>
     </row>
     <row r="179" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D179" s="28">
+      <c r="D179" s="29">
         <v>2017</v>
       </c>
-      <c r="E179" s="29"/>
-[...1 lines deleted...]
-      <c r="G179" s="30"/>
+      <c r="E179" s="30"/>
+      <c r="F179" s="30"/>
+      <c r="G179" s="31"/>
     </row>
     <row r="180" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E180" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F180" s="25" t="s">
         <v>182</v>
       </c>
       <c r="G180" s="17"/>
     </row>
     <row r="181" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E181" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F181" s="25" t="s">
         <v>183</v>
       </c>
       <c r="G181" s="17"/>
     </row>
@@ -4690,56 +4693,56 @@
     <row r="190" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F190" s="25" t="s">
         <v>189</v>
       </c>
       <c r="G190" s="17"/>
     </row>
     <row r="191" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E191" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F191" s="25" t="s">
         <v>190</v>
       </c>
       <c r="G191" s="17"/>
     </row>
     <row r="192" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D192" s="28">
+      <c r="D192" s="29">
         <v>2018</v>
       </c>
-      <c r="E192" s="29"/>
-[...1 lines deleted...]
-      <c r="G192" s="30"/>
+      <c r="E192" s="30"/>
+      <c r="F192" s="30"/>
+      <c r="G192" s="31"/>
     </row>
     <row r="193" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F193" s="25" t="s">
         <v>191</v>
       </c>
       <c r="G193" s="17"/>
     </row>
     <row r="194" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E194" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F194" s="25" t="s">
         <v>191</v>
       </c>
       <c r="G194" s="17"/>
     </row>
@@ -4842,56 +4845,56 @@
     <row r="203" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F203" s="25" t="s">
         <v>199</v>
       </c>
       <c r="G203" s="17"/>
     </row>
     <row r="204" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E204" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F204" s="25" t="s">
         <v>200</v>
       </c>
       <c r="G204" s="17"/>
     </row>
     <row r="205" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D205" s="28">
+      <c r="D205" s="29">
         <v>2019</v>
       </c>
-      <c r="E205" s="29"/>
-[...1 lines deleted...]
-      <c r="G205" s="30"/>
+      <c r="E205" s="30"/>
+      <c r="F205" s="30"/>
+      <c r="G205" s="31"/>
     </row>
     <row r="206" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E206" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F206" s="25" t="s">
         <v>201</v>
       </c>
       <c r="G206" s="17"/>
     </row>
     <row r="207" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E207" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F207" s="25" t="s">
         <v>202</v>
       </c>
       <c r="G207" s="17"/>
     </row>
@@ -4994,56 +4997,56 @@
     <row r="216" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D216" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F216" s="25" t="s">
         <v>208</v>
       </c>
       <c r="G216" s="17"/>
     </row>
     <row r="217" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D217" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E217" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F217" s="25" t="s">
         <v>208</v>
       </c>
       <c r="G217" s="17"/>
     </row>
     <row r="218" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D218" s="28">
+      <c r="D218" s="29">
         <v>2020</v>
       </c>
-      <c r="E218" s="29"/>
-[...1 lines deleted...]
-      <c r="G218" s="30"/>
+      <c r="E218" s="30"/>
+      <c r="F218" s="30"/>
+      <c r="G218" s="31"/>
     </row>
     <row r="219" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D219" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E219" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F219" s="25" t="s">
         <v>209</v>
       </c>
       <c r="G219" s="17"/>
     </row>
     <row r="220" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D220" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E220" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F220" s="25" t="s">
         <v>210</v>
       </c>
       <c r="G220" s="17"/>
     </row>
@@ -5146,56 +5149,56 @@
     <row r="229" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D229" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F229" s="25" t="s">
         <v>215</v>
       </c>
       <c r="G229" s="17"/>
     </row>
     <row r="230" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D230" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E230" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F230" s="25" t="s">
         <v>216</v>
       </c>
       <c r="G230" s="17"/>
     </row>
     <row r="231" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D231" s="28">
+      <c r="D231" s="29">
         <v>2021</v>
       </c>
-      <c r="E231" s="29"/>
-[...1 lines deleted...]
-      <c r="G231" s="30"/>
+      <c r="E231" s="30"/>
+      <c r="F231" s="30"/>
+      <c r="G231" s="31"/>
     </row>
     <row r="232" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D232" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E232" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F232" s="25" t="s">
         <v>217</v>
       </c>
       <c r="G232" s="17"/>
     </row>
     <row r="233" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D233" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E233" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F233" s="25" t="s">
         <v>218</v>
       </c>
       <c r="G233" s="17"/>
     </row>
@@ -5298,56 +5301,56 @@
     <row r="242" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D242" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F242" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G242" s="17"/>
     </row>
     <row r="243" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D243" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F243" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G243" s="17"/>
     </row>
     <row r="244" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D244" s="28">
+      <c r="D244" s="29">
         <v>2022</v>
       </c>
-      <c r="E244" s="29"/>
-[...1 lines deleted...]
-      <c r="G244" s="30"/>
+      <c r="E244" s="30"/>
+      <c r="F244" s="30"/>
+      <c r="G244" s="31"/>
     </row>
     <row r="245" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D245" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E245" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F245" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G245" s="17"/>
     </row>
     <row r="246" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D246" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E246" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F246" s="25" t="s">
         <v>225</v>
       </c>
       <c r="G246" s="17"/>
     </row>
@@ -5450,56 +5453,56 @@
     <row r="255" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D255" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E255" s="24" t="s">
         <v>232</v>
       </c>
       <c r="F255" s="25" t="s">
         <v>235</v>
       </c>
       <c r="G255" s="17"/>
     </row>
     <row r="256" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D256" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="24" t="s">
         <v>232</v>
       </c>
       <c r="F256" s="25" t="s">
         <v>236</v>
       </c>
       <c r="G256" s="17"/>
     </row>
     <row r="257" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D257" s="28">
+      <c r="D257" s="29">
         <v>2023</v>
       </c>
-      <c r="E257" s="29"/>
-[...1 lines deleted...]
-      <c r="G257" s="30"/>
+      <c r="E257" s="30"/>
+      <c r="F257" s="30"/>
+      <c r="G257" s="31"/>
     </row>
     <row r="258" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D258" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E258" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F258" s="25" t="s">
         <v>237</v>
       </c>
       <c r="G258" s="17"/>
     </row>
     <row r="259" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D259" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E259" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F259" s="25" t="s">
         <v>238</v>
       </c>
       <c r="G259" s="17"/>
     </row>
@@ -5602,56 +5605,56 @@
     <row r="268" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D268" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F268" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G268" s="17"/>
     </row>
     <row r="269" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D269" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F269" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G269" s="17"/>
     </row>
     <row r="270" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D270" s="28">
+      <c r="D270" s="29">
         <v>2024</v>
       </c>
-      <c r="E270" s="29"/>
-[...1 lines deleted...]
-      <c r="G270" s="30"/>
+      <c r="E270" s="30"/>
+      <c r="F270" s="30"/>
+      <c r="G270" s="31"/>
     </row>
     <row r="271" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D271" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E271" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F271" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G271" s="17"/>
     </row>
     <row r="272" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D272" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E272" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F272" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G272" s="17"/>
     </row>
@@ -5754,56 +5757,56 @@
     <row r="281" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D281" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E281" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F281" s="25" t="s">
         <v>251</v>
       </c>
       <c r="G281" s="17"/>
     </row>
     <row r="282" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D282" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F282" s="25" t="s">
         <v>252</v>
       </c>
       <c r="G282" s="17"/>
     </row>
     <row r="283" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D283" s="28">
+      <c r="D283" s="29">
         <v>2025</v>
       </c>
-      <c r="E283" s="29"/>
-[...1 lines deleted...]
-      <c r="G283" s="30"/>
+      <c r="E283" s="30"/>
+      <c r="F283" s="30"/>
+      <c r="G283" s="31"/>
     </row>
     <row r="284" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D284" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E284" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F284" s="25" t="s">
         <v>253</v>
       </c>
       <c r="G284" s="17"/>
     </row>
     <row r="285" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D285" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E285" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F285" s="25" t="s">
         <v>253</v>
       </c>
       <c r="G285" s="17"/>
     </row>
@@ -5906,151 +5909,175 @@
     <row r="294" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D294" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E294" s="24" t="s">
         <v>258</v>
       </c>
       <c r="F294" s="25" t="s">
         <v>261</v>
       </c>
       <c r="G294" s="17"/>
     </row>
     <row r="295" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D295" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="24" t="s">
         <v>258</v>
       </c>
       <c r="F295" s="25" t="s">
         <v>262</v>
       </c>
       <c r="G295" s="17"/>
     </row>
     <row r="296" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D296" s="28">
+      <c r="D296" s="29">
         <v>2026</v>
       </c>
-      <c r="E296" s="29"/>
-[...1 lines deleted...]
-      <c r="G296" s="30"/>
+      <c r="E296" s="30"/>
+      <c r="F296" s="30"/>
+      <c r="G296" s="31"/>
     </row>
     <row r="297" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D297" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E297" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F297" s="25" t="s">
         <v>263</v>
       </c>
       <c r="G297" s="17"/>
     </row>
     <row r="298" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D298" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E298" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F298" s="25" t="s">
         <v>265</v>
       </c>
       <c r="G298" s="17"/>
     </row>
     <row r="299" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D299" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E299" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F299" s="25" t="s">
         <v>266</v>
       </c>
       <c r="G299" s="17"/>
     </row>
     <row r="300" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D300" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E300" s="24" t="s">
         <v>267</v>
       </c>
       <c r="F300" s="25" t="s">
         <v>268</v>
       </c>
       <c r="G300" s="17"/>
     </row>
     <row r="301" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D301" s="22"/>
-[...5 lines deleted...]
-      <c r="D302" s="44" t="s">
+      <c r="D301" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E301" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="F301" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="G301" s="17"/>
+    </row>
+    <row r="302" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D302" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E302" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="F302" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="G302" s="17"/>
+    </row>
+    <row r="303" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D303" s="22"/>
+      <c r="E303" s="26"/>
+      <c r="F303" s="27"/>
+      <c r="G303" s="23"/>
+    </row>
+    <row r="304" spans="4:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D304" s="28" t="s">
         <v>269</v>
       </c>
-      <c r="E302" s="44"/>
-[...1 lines deleted...]
-      <c r="G302" s="44"/>
+      <c r="E304" s="28"/>
+      <c r="F304" s="28"/>
+      <c r="G304" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="D302:G302"/>
+    <mergeCell ref="D296:G296"/>
+    <mergeCell ref="D218:G218"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D62:G62"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D36:G36"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D49:G49"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="D304:G304"/>
     <mergeCell ref="D101:G101"/>
     <mergeCell ref="D75:G75"/>
     <mergeCell ref="D153:G153"/>
     <mergeCell ref="D179:G179"/>
     <mergeCell ref="D166:G166"/>
     <mergeCell ref="D192:G192"/>
     <mergeCell ref="D205:G205"/>
     <mergeCell ref="D140:G140"/>
     <mergeCell ref="D114:G114"/>
     <mergeCell ref="D127:G127"/>
     <mergeCell ref="D231:G231"/>
     <mergeCell ref="D244:G244"/>
     <mergeCell ref="D257:G257"/>
     <mergeCell ref="D270:G270"/>
     <mergeCell ref="D283:G283"/>
-    <mergeCell ref="D296:G296"/>
-[...12 lines deleted...]
-    <mergeCell ref="D12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>