--- v1 (2026-08-25)
+++ v2 (2026-10-26)
@@ -1,73 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yamani_s.p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29E2B18C-ADDE-4D36-993C-569A57348EEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D5DBC84-E583-4D19-B747-C5F9330E8951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I R Government Securities" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$304</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$306</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'I R Government Securities'!$4:$7</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="923" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="929" uniqueCount="272">
   <si>
     <t>INTEREST RATE</t>
   </si>
   <si>
     <t>GOVERNMENT SECURITIES</t>
   </si>
   <si>
     <t>(Percent per annum)</t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Rate </t>
   </si>
   <si>
     <t xml:space="preserve">Variable Rate </t>
   </si>
   <si>
     <t>Hedge Bond</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
@@ -814,72 +831,75 @@
   <si>
     <t>6.15226-6.30933</t>
   </si>
   <si>
     <t>5.88917-6.30933</t>
   </si>
   <si>
     <t>5.35912-6.29782</t>
   </si>
   <si>
     <t>4.70000 - 12.00000</t>
   </si>
   <si>
     <t>4.70000-6.29782</t>
   </si>
   <si>
     <t>4.70000-5.88917</t>
   </si>
   <si>
     <t>4.70000-5.45986</t>
   </si>
   <si>
     <t>4.66026-5.05417</t>
   </si>
   <si>
+    <t>Last update  : 30/09/2026</t>
+  </si>
+  <si>
+    <t>4.87435 - 12.00000</t>
+  </si>
+  <si>
     <t>4.60000-4.87435</t>
   </si>
   <si>
-    <t>4.87435 - 12.00000</t>
-[...1 lines deleted...]
-  <si>
     <t>4.66026-4.87435</t>
   </si>
   <si>
     <t>4.72700-5.05700</t>
   </si>
   <si>
     <t>5.05700 - 12.00000</t>
   </si>
   <si>
     <t>4.72700-5.31000</t>
   </si>
   <si>
-    <t>Last update  : 31/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>5.05700-7.08333</t>
+  </si>
+  <si>
+    <t>5.31000-7.12543</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1698,117 +1718,117 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="51" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="50" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -1842,51 +1862,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normal 3" xfId="50" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Normal 4" xfId="51" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Note" xfId="52" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="Output" xfId="54" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="55" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="57" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1177" name="Picture 1">
           <a:extLst>
@@ -2219,120 +2239,120 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G304"/>
+  <dimension ref="A1:G306"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A288" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D304" sqref="D304:G304"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A289" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H304" sqref="H304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="13.44140625" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="17.6640625" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="31" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="35"/>
-[...1 lines deleted...]
-      <c r="D1" s="35"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="31" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="35"/>
-[...2 lines deleted...]
-      <c r="E2" s="35"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="37"/>
-[...1 lines deleted...]
-      <c r="G4" s="38"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="39" t="s">
+      <c r="D5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="40"/>
-[...1 lines deleted...]
-      <c r="G5" s="41"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="40"/>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D6" s="42" t="s">
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="43"/>
-[...1 lines deleted...]
-      <c r="G6" s="44"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="43"/>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="D7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="32">
         <v>2003</v>
       </c>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="34"/>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D9" s="5" t="s">
@@ -3559,56 +3579,56 @@
       <c r="E99" s="13" t="s">
         <v>77</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>143</v>
       </c>
       <c r="G99" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="100" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>77</v>
       </c>
       <c r="F100" s="13">
         <v>6.3696700000000002</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="101" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D101" s="29">
+      <c r="D101" s="28">
         <v>2011</v>
       </c>
-      <c r="E101" s="30"/>
-[...1 lines deleted...]
-      <c r="G101" s="31"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="30"/>
     </row>
     <row r="102" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F102" s="16">
         <v>6.3696700000000002</v>
       </c>
       <c r="G102" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="103" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F103" s="16">
         <v>6.3696700000000002</v>
       </c>
@@ -3735,56 +3755,56 @@
       <c r="E112" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F112" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G112" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="113" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F113" s="15" t="s">
         <v>90</v>
       </c>
       <c r="G113" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="114" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D114" s="29">
+      <c r="D114" s="28">
         <v>2012</v>
       </c>
-      <c r="E114" s="30"/>
-[...1 lines deleted...]
-      <c r="G114" s="31"/>
+      <c r="E114" s="29"/>
+      <c r="F114" s="29"/>
+      <c r="G114" s="30"/>
     </row>
     <row r="115" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E115" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="116" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E116" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F116" s="19" t="s">
         <v>92</v>
       </c>
@@ -3911,56 +3931,56 @@
       <c r="E125" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F125" s="18" t="s">
         <v>103</v>
       </c>
       <c r="G125" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="126" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F126" s="18" t="s">
         <v>104</v>
       </c>
       <c r="G126" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="127" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D127" s="29">
+      <c r="D127" s="28">
         <v>2013</v>
       </c>
-      <c r="E127" s="30"/>
-[...1 lines deleted...]
-      <c r="G127" s="31"/>
+      <c r="E127" s="29"/>
+      <c r="F127" s="29"/>
+      <c r="G127" s="30"/>
     </row>
     <row r="128" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E128" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F128" s="21" t="s">
         <v>105</v>
       </c>
       <c r="G128" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="129" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E129" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F129" s="21" t="s">
         <v>105</v>
       </c>
@@ -4085,56 +4105,56 @@
         <v>11</v>
       </c>
       <c r="E138" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F138" s="18" t="s">
         <v>150</v>
       </c>
       <c r="G138" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="139" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F139" s="18" t="s">
         <v>151</v>
       </c>
       <c r="G139" s="17"/>
     </row>
     <row r="140" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D140" s="29">
+      <c r="D140" s="28">
         <v>2014</v>
       </c>
-      <c r="E140" s="30"/>
-[...1 lines deleted...]
-      <c r="G140" s="31"/>
+      <c r="E140" s="29"/>
+      <c r="F140" s="29"/>
+      <c r="G140" s="30"/>
     </row>
     <row r="141" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E141" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F141" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G141" s="17"/>
     </row>
     <row r="142" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F142" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G142" s="17"/>
     </row>
@@ -4237,1876 +4257,2249 @@
     <row r="151" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F151" s="18" t="s">
         <v>161</v>
       </c>
       <c r="G151" s="17"/>
     </row>
     <row r="152" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F152" s="18" t="s">
         <v>162</v>
       </c>
       <c r="G152" s="17"/>
     </row>
     <row r="153" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D153" s="29">
+      <c r="D153" s="28">
         <v>2015</v>
       </c>
-      <c r="E153" s="30"/>
-[...1 lines deleted...]
-      <c r="G153" s="31"/>
+      <c r="E153" s="29"/>
+      <c r="F153" s="29"/>
+      <c r="G153" s="30"/>
     </row>
     <row r="154" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E154" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F154" s="25" t="s">
+      <c r="E154" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F154" s="23" t="s">
         <v>163</v>
       </c>
       <c r="G154" s="17"/>
     </row>
     <row r="155" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E155" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="25" t="s">
+      <c r="E155" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F155" s="23" t="s">
         <v>164</v>
       </c>
       <c r="G155" s="17"/>
     </row>
     <row r="156" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D156" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E156" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F156" s="25" t="s">
+      <c r="E156" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F156" s="23" t="s">
         <v>165</v>
       </c>
       <c r="G156" s="17"/>
     </row>
     <row r="157" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D157" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E157" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F157" s="25" t="s">
+      <c r="E157" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F157" s="23" t="s">
         <v>166</v>
       </c>
       <c r="G157" s="17"/>
     </row>
     <row r="158" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D158" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E158" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F158" s="25" t="s">
+      <c r="E158" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F158" s="23" t="s">
         <v>167</v>
       </c>
       <c r="G158" s="17"/>
     </row>
     <row r="159" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E159" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F159" s="25" t="s">
+      <c r="E159" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F159" s="23" t="s">
         <v>168</v>
       </c>
       <c r="G159" s="17"/>
     </row>
     <row r="160" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E160" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F160" s="25" t="s">
+      <c r="E160" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F160" s="23" t="s">
         <v>169</v>
       </c>
       <c r="G160" s="17"/>
     </row>
     <row r="161" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D161" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E161" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F161" s="25" t="s">
+      <c r="E161" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F161" s="23" t="s">
         <v>170</v>
       </c>
       <c r="G161" s="17"/>
     </row>
     <row r="162" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E162" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F162" s="25" t="s">
+      <c r="E162" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F162" s="23" t="s">
         <v>171</v>
       </c>
       <c r="G162" s="17"/>
     </row>
     <row r="163" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E163" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F163" s="25" t="s">
+      <c r="E163" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F163" s="23" t="s">
         <v>172</v>
       </c>
       <c r="G163" s="17"/>
     </row>
     <row r="164" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E164" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F164" s="25" t="s">
+      <c r="E164" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F164" s="23" t="s">
         <v>173</v>
       </c>
       <c r="G164" s="17"/>
     </row>
     <row r="165" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E165" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="25" t="s">
+      <c r="E165" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F165" s="23" t="s">
         <v>174</v>
       </c>
       <c r="G165" s="17"/>
     </row>
     <row r="166" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D166" s="29">
+      <c r="D166" s="28">
         <v>2016</v>
       </c>
-      <c r="E166" s="30"/>
-[...1 lines deleted...]
-      <c r="G166" s="31"/>
+      <c r="E166" s="29"/>
+      <c r="F166" s="29"/>
+      <c r="G166" s="30"/>
     </row>
     <row r="167" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E167" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F167" s="25" t="s">
+      <c r="E167" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F167" s="23" t="s">
         <v>163</v>
       </c>
       <c r="G167" s="17"/>
     </row>
     <row r="168" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E168" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="25" t="s">
+      <c r="E168" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F168" s="23" t="s">
         <v>164</v>
       </c>
       <c r="G168" s="17"/>
     </row>
     <row r="169" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E169" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F169" s="25" t="s">
+      <c r="E169" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F169" s="23" t="s">
         <v>175</v>
       </c>
       <c r="G169" s="17"/>
     </row>
     <row r="170" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E170" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F170" s="25" t="s">
+      <c r="E170" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F170" s="23" t="s">
         <v>175</v>
       </c>
       <c r="G170" s="17"/>
     </row>
     <row r="171" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E171" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F171" s="25" t="s">
+      <c r="E171" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F171" s="23" t="s">
         <v>176</v>
       </c>
       <c r="G171" s="17"/>
     </row>
     <row r="172" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E172" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="25" t="s">
+      <c r="E172" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F172" s="23" t="s">
         <v>177</v>
       </c>
       <c r="G172" s="17"/>
     </row>
     <row r="173" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E173" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F173" s="25" t="s">
+      <c r="E173" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F173" s="23" t="s">
         <v>178</v>
       </c>
       <c r="G173" s="17"/>
     </row>
     <row r="174" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E174" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F174" s="25" t="s">
+      <c r="E174" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F174" s="23" t="s">
         <v>178</v>
       </c>
       <c r="G174" s="17"/>
     </row>
     <row r="175" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E175" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F175" s="25" t="s">
+      <c r="E175" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F175" s="23" t="s">
         <v>178</v>
       </c>
       <c r="G175" s="17"/>
     </row>
     <row r="176" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E176" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F176" s="25" t="s">
+      <c r="E176" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F176" s="23" t="s">
         <v>179</v>
       </c>
       <c r="G176" s="17"/>
     </row>
     <row r="177" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E177" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F177" s="25" t="s">
+      <c r="E177" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F177" s="23" t="s">
         <v>180</v>
       </c>
       <c r="G177" s="17"/>
     </row>
     <row r="178" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E178" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="25" t="s">
+      <c r="E178" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F178" s="23" t="s">
         <v>181</v>
       </c>
       <c r="G178" s="17"/>
     </row>
     <row r="179" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D179" s="29">
+      <c r="D179" s="28">
         <v>2017</v>
       </c>
-      <c r="E179" s="30"/>
-[...1 lines deleted...]
-      <c r="G179" s="31"/>
+      <c r="E179" s="29"/>
+      <c r="F179" s="29"/>
+      <c r="G179" s="30"/>
     </row>
     <row r="180" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E180" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F180" s="25" t="s">
+      <c r="E180" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F180" s="23" t="s">
         <v>182</v>
       </c>
       <c r="G180" s="17"/>
     </row>
     <row r="181" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E181" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F181" s="25" t="s">
+      <c r="E181" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F181" s="23" t="s">
         <v>183</v>
       </c>
       <c r="G181" s="17"/>
     </row>
     <row r="182" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E182" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F182" s="25" t="s">
+      <c r="E182" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F182" s="23" t="s">
         <v>183</v>
       </c>
       <c r="G182" s="17"/>
     </row>
     <row r="183" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E183" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F183" s="25" t="s">
+      <c r="E183" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F183" s="23" t="s">
         <v>184</v>
       </c>
       <c r="G183" s="17"/>
     </row>
     <row r="184" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E184" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F184" s="25" t="s">
+      <c r="E184" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F184" s="23" t="s">
         <v>184</v>
       </c>
       <c r="G184" s="17"/>
     </row>
     <row r="185" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E185" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F185" s="25" t="s">
+      <c r="E185" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F185" s="23" t="s">
         <v>185</v>
       </c>
       <c r="G185" s="17"/>
     </row>
     <row r="186" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E186" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F186" s="25" t="s">
+      <c r="E186" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F186" s="23" t="s">
         <v>186</v>
       </c>
       <c r="G186" s="17"/>
     </row>
     <row r="187" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E187" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F187" s="25" t="s">
+      <c r="E187" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F187" s="23" t="s">
         <v>186</v>
       </c>
       <c r="G187" s="17"/>
     </row>
     <row r="188" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E188" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="25" t="s">
+      <c r="E188" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F188" s="23" t="s">
         <v>187</v>
       </c>
       <c r="G188" s="17"/>
     </row>
     <row r="189" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E189" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F189" s="25" t="s">
+      <c r="E189" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F189" s="23" t="s">
         <v>188</v>
       </c>
       <c r="G189" s="17"/>
     </row>
     <row r="190" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E190" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F190" s="25" t="s">
+      <c r="E190" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F190" s="23" t="s">
         <v>189</v>
       </c>
       <c r="G190" s="17"/>
     </row>
     <row r="191" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E191" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="25" t="s">
+      <c r="E191" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F191" s="23" t="s">
         <v>190</v>
       </c>
       <c r="G191" s="17"/>
     </row>
     <row r="192" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D192" s="29">
+      <c r="D192" s="28">
         <v>2018</v>
       </c>
-      <c r="E192" s="30"/>
-[...1 lines deleted...]
-      <c r="G192" s="31"/>
+      <c r="E192" s="29"/>
+      <c r="F192" s="29"/>
+      <c r="G192" s="30"/>
     </row>
     <row r="193" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E193" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F193" s="25" t="s">
+      <c r="E193" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F193" s="23" t="s">
         <v>191</v>
       </c>
       <c r="G193" s="17"/>
     </row>
     <row r="194" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E194" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F194" s="25" t="s">
+      <c r="E194" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F194" s="23" t="s">
         <v>191</v>
       </c>
       <c r="G194" s="17"/>
     </row>
     <row r="195" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E195" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F195" s="25" t="s">
+      <c r="E195" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F195" s="23" t="s">
         <v>192</v>
       </c>
       <c r="G195" s="17"/>
     </row>
     <row r="196" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E196" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F196" s="25" t="s">
+      <c r="E196" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F196" s="23" t="s">
         <v>193</v>
       </c>
       <c r="G196" s="17"/>
     </row>
     <row r="197" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E197" s="24" t="s">
+      <c r="E197" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="F197" s="25" t="s">
+      <c r="F197" s="23" t="s">
         <v>194</v>
       </c>
       <c r="G197" s="17"/>
     </row>
     <row r="198" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E198" s="24" t="s">
+      <c r="E198" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="F198" s="25" t="s">
+      <c r="F198" s="23" t="s">
         <v>195</v>
       </c>
       <c r="G198" s="17"/>
     </row>
     <row r="199" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E199" s="24" t="s">
+      <c r="E199" s="22" t="s">
         <v>98</v>
       </c>
-      <c r="F199" s="25" t="s">
+      <c r="F199" s="23" t="s">
         <v>195</v>
       </c>
       <c r="G199" s="17"/>
     </row>
     <row r="200" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E200" s="24" t="s">
+      <c r="E200" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F200" s="25" t="s">
+      <c r="F200" s="23" t="s">
         <v>195</v>
       </c>
       <c r="G200" s="17"/>
     </row>
     <row r="201" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E201" s="24" t="s">
+      <c r="E201" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F201" s="25" t="s">
+      <c r="F201" s="23" t="s">
         <v>197</v>
       </c>
       <c r="G201" s="17"/>
     </row>
     <row r="202" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E202" s="24" t="s">
+      <c r="E202" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F202" s="25" t="s">
+      <c r="F202" s="23" t="s">
         <v>198</v>
       </c>
       <c r="G202" s="17"/>
     </row>
     <row r="203" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E203" s="24" t="s">
+      <c r="E203" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F203" s="25" t="s">
+      <c r="F203" s="23" t="s">
         <v>199</v>
       </c>
       <c r="G203" s="17"/>
     </row>
     <row r="204" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E204" s="24" t="s">
+      <c r="E204" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F204" s="25" t="s">
+      <c r="F204" s="23" t="s">
         <v>200</v>
       </c>
       <c r="G204" s="17"/>
     </row>
     <row r="205" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D205" s="29">
+      <c r="D205" s="28">
         <v>2019</v>
       </c>
-      <c r="E205" s="30"/>
-[...1 lines deleted...]
-      <c r="G205" s="31"/>
+      <c r="E205" s="29"/>
+      <c r="F205" s="29"/>
+      <c r="G205" s="30"/>
     </row>
     <row r="206" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E206" s="24" t="s">
+      <c r="E206" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F206" s="25" t="s">
+      <c r="F206" s="23" t="s">
         <v>201</v>
       </c>
       <c r="G206" s="17"/>
     </row>
     <row r="207" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E207" s="24" t="s">
+      <c r="E207" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F207" s="25" t="s">
+      <c r="F207" s="23" t="s">
         <v>202</v>
       </c>
       <c r="G207" s="17"/>
     </row>
     <row r="208" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E208" s="24" t="s">
+      <c r="E208" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F208" s="25" t="s">
+      <c r="F208" s="23" t="s">
         <v>203</v>
       </c>
       <c r="G208" s="17"/>
     </row>
     <row r="209" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E209" s="24" t="s">
+      <c r="E209" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F209" s="25" t="s">
+      <c r="F209" s="23" t="s">
         <v>203</v>
       </c>
       <c r="G209" s="17"/>
     </row>
     <row r="210" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D210" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E210" s="24" t="s">
+      <c r="E210" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F210" s="25" t="s">
+      <c r="F210" s="23" t="s">
         <v>204</v>
       </c>
       <c r="G210" s="17"/>
     </row>
     <row r="211" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D211" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E211" s="24" t="s">
+      <c r="E211" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F211" s="25" t="s">
+      <c r="F211" s="23" t="s">
         <v>204</v>
       </c>
       <c r="G211" s="17"/>
     </row>
     <row r="212" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D212" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E212" s="24" t="s">
+      <c r="E212" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F212" s="25" t="s">
+      <c r="F212" s="23" t="s">
         <v>205</v>
       </c>
       <c r="G212" s="17"/>
     </row>
     <row r="213" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D213" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E213" s="24" t="s">
+      <c r="E213" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F213" s="25" t="s">
+      <c r="F213" s="23" t="s">
         <v>205</v>
       </c>
       <c r="G213" s="17"/>
     </row>
     <row r="214" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D214" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E214" s="24" t="s">
+      <c r="E214" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F214" s="25" t="s">
+      <c r="F214" s="23" t="s">
         <v>206</v>
       </c>
       <c r="G214" s="17"/>
     </row>
     <row r="215" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D215" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E215" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F215" s="25" t="s">
+      <c r="E215" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="F215" s="23" t="s">
         <v>207</v>
       </c>
       <c r="G215" s="17"/>
     </row>
     <row r="216" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D216" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E216" s="24" t="s">
+      <c r="E216" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F216" s="25" t="s">
+      <c r="F216" s="23" t="s">
         <v>208</v>
       </c>
       <c r="G216" s="17"/>
     </row>
     <row r="217" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D217" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E217" s="24" t="s">
+      <c r="E217" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F217" s="25" t="s">
+      <c r="F217" s="23" t="s">
         <v>208</v>
       </c>
       <c r="G217" s="17"/>
     </row>
     <row r="218" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D218" s="29">
+      <c r="D218" s="28">
         <v>2020</v>
       </c>
-      <c r="E218" s="30"/>
-[...1 lines deleted...]
-      <c r="G218" s="31"/>
+      <c r="E218" s="29"/>
+      <c r="F218" s="29"/>
+      <c r="G218" s="30"/>
     </row>
     <row r="219" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D219" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E219" s="24" t="s">
+      <c r="E219" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F219" s="25" t="s">
+      <c r="F219" s="23" t="s">
         <v>209</v>
       </c>
       <c r="G219" s="17"/>
     </row>
     <row r="220" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D220" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E220" s="24" t="s">
+      <c r="E220" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F220" s="25" t="s">
+      <c r="F220" s="23" t="s">
         <v>210</v>
       </c>
       <c r="G220" s="17"/>
     </row>
     <row r="221" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D221" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E221" s="24" t="s">
+      <c r="E221" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F221" s="25" t="s">
+      <c r="F221" s="23" t="s">
         <v>210</v>
       </c>
       <c r="G221" s="17"/>
     </row>
     <row r="222" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D222" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E222" s="24" t="s">
+      <c r="E222" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F222" s="25" t="s">
+      <c r="F222" s="23" t="s">
         <v>211</v>
       </c>
       <c r="G222" s="17"/>
     </row>
     <row r="223" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D223" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E223" s="24" t="s">
+      <c r="E223" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F223" s="25" t="s">
+      <c r="F223" s="23" t="s">
         <v>212</v>
       </c>
       <c r="G223" s="17"/>
     </row>
     <row r="224" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D224" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E224" s="24" t="s">
+      <c r="E224" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F224" s="25" t="s">
+      <c r="F224" s="23" t="s">
         <v>212</v>
       </c>
       <c r="G224" s="17"/>
     </row>
     <row r="225" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D225" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E225" s="24" t="s">
+      <c r="E225" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="F225" s="25" t="s">
+      <c r="F225" s="23" t="s">
         <v>212</v>
       </c>
       <c r="G225" s="17"/>
     </row>
     <row r="226" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D226" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E226" s="24" t="s">
+      <c r="E226" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F226" s="25" t="s">
+      <c r="F226" s="23" t="s">
         <v>214</v>
       </c>
       <c r="G226" s="17"/>
     </row>
     <row r="227" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D227" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E227" s="24" t="s">
+      <c r="E227" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F227" s="25" t="s">
+      <c r="F227" s="23" t="s">
         <v>214</v>
       </c>
       <c r="G227" s="17"/>
     </row>
     <row r="228" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D228" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E228" s="24" t="s">
+      <c r="E228" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F228" s="25" t="s">
+      <c r="F228" s="23" t="s">
         <v>214</v>
       </c>
       <c r="G228" s="17"/>
     </row>
     <row r="229" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D229" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E229" s="24" t="s">
+      <c r="E229" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F229" s="25" t="s">
+      <c r="F229" s="23" t="s">
         <v>215</v>
       </c>
       <c r="G229" s="17"/>
     </row>
     <row r="230" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D230" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E230" s="24" t="s">
+      <c r="E230" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F230" s="25" t="s">
+      <c r="F230" s="23" t="s">
         <v>216</v>
       </c>
       <c r="G230" s="17"/>
     </row>
     <row r="231" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D231" s="29">
+      <c r="D231" s="28">
         <v>2021</v>
       </c>
-      <c r="E231" s="30"/>
-[...1 lines deleted...]
-      <c r="G231" s="31"/>
+      <c r="E231" s="29"/>
+      <c r="F231" s="29"/>
+      <c r="G231" s="30"/>
     </row>
     <row r="232" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D232" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E232" s="24" t="s">
+      <c r="E232" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F232" s="25" t="s">
+      <c r="F232" s="23" t="s">
         <v>217</v>
       </c>
       <c r="G232" s="17"/>
     </row>
     <row r="233" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D233" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E233" s="24" t="s">
+      <c r="E233" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F233" s="25" t="s">
+      <c r="F233" s="23" t="s">
         <v>218</v>
       </c>
       <c r="G233" s="17"/>
     </row>
     <row r="234" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D234" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E234" s="24" t="s">
+      <c r="E234" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F234" s="25" t="s">
+      <c r="F234" s="23" t="s">
         <v>219</v>
       </c>
       <c r="G234" s="17"/>
     </row>
     <row r="235" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D235" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E235" s="24" t="s">
+      <c r="E235" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F235" s="25" t="s">
+      <c r="F235" s="23" t="s">
         <v>219</v>
       </c>
       <c r="G235" s="17"/>
     </row>
     <row r="236" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D236" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E236" s="24" t="s">
+      <c r="E236" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F236" s="25" t="s">
+      <c r="F236" s="23" t="s">
         <v>220</v>
       </c>
       <c r="G236" s="17"/>
     </row>
     <row r="237" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D237" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E237" s="24" t="s">
+      <c r="E237" s="22" t="s">
         <v>213</v>
       </c>
-      <c r="F237" s="25" t="s">
+      <c r="F237" s="23" t="s">
         <v>221</v>
       </c>
       <c r="G237" s="17"/>
     </row>
     <row r="238" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D238" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E238" s="24" t="s">
+      <c r="E238" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F238" s="25" t="s">
+      <c r="F238" s="23" t="s">
         <v>223</v>
       </c>
       <c r="G238" s="17"/>
     </row>
     <row r="239" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D239" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E239" s="24" t="s">
+      <c r="E239" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F239" s="25" t="s">
+      <c r="F239" s="23" t="s">
         <v>223</v>
       </c>
       <c r="G239" s="17"/>
     </row>
     <row r="240" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D240" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E240" s="24" t="s">
+      <c r="E240" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F240" s="25" t="s">
+      <c r="F240" s="23" t="s">
         <v>223</v>
       </c>
       <c r="G240" s="17"/>
     </row>
     <row r="241" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D241" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E241" s="24" t="s">
+      <c r="E241" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F241" s="25" t="s">
+      <c r="F241" s="23" t="s">
         <v>223</v>
       </c>
       <c r="G241" s="17"/>
     </row>
     <row r="242" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D242" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E242" s="24" t="s">
+      <c r="E242" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F242" s="25" t="s">
+      <c r="F242" s="23" t="s">
         <v>224</v>
       </c>
       <c r="G242" s="17"/>
     </row>
     <row r="243" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D243" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E243" s="24" t="s">
+      <c r="E243" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F243" s="25" t="s">
+      <c r="F243" s="23" t="s">
         <v>224</v>
       </c>
       <c r="G243" s="17"/>
     </row>
     <row r="244" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D244" s="29">
+      <c r="D244" s="28">
         <v>2022</v>
       </c>
-      <c r="E244" s="30"/>
-[...1 lines deleted...]
-      <c r="G244" s="31"/>
+      <c r="E244" s="29"/>
+      <c r="F244" s="29"/>
+      <c r="G244" s="30"/>
     </row>
     <row r="245" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D245" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E245" s="24" t="s">
+      <c r="E245" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F245" s="25" t="s">
+      <c r="F245" s="23" t="s">
         <v>224</v>
       </c>
       <c r="G245" s="17"/>
     </row>
     <row r="246" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D246" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E246" s="24" t="s">
+      <c r="E246" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F246" s="25" t="s">
+      <c r="F246" s="23" t="s">
         <v>225</v>
       </c>
       <c r="G246" s="17"/>
     </row>
     <row r="247" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D247" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E247" s="24" t="s">
+      <c r="E247" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F247" s="25" t="s">
+      <c r="F247" s="23" t="s">
         <v>226</v>
       </c>
       <c r="G247" s="17"/>
     </row>
     <row r="248" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D248" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E248" s="24" t="s">
+      <c r="E248" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F248" s="25" t="s">
+      <c r="F248" s="23" t="s">
         <v>226</v>
       </c>
       <c r="G248" s="17"/>
     </row>
     <row r="249" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D249" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E249" s="24" t="s">
+      <c r="E249" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F249" s="25" t="s">
+      <c r="F249" s="23" t="s">
         <v>227</v>
       </c>
       <c r="G249" s="17"/>
     </row>
     <row r="250" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D250" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E250" s="24" t="s">
+      <c r="E250" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="F250" s="25" t="s">
+      <c r="F250" s="23" t="s">
         <v>228</v>
       </c>
       <c r="G250" s="17"/>
     </row>
     <row r="251" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D251" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E251" s="24" t="s">
+      <c r="E251" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F251" s="25" t="s">
+      <c r="F251" s="23" t="s">
         <v>230</v>
       </c>
       <c r="G251" s="17"/>
     </row>
     <row r="252" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D252" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E252" s="24" t="s">
+      <c r="E252" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F252" s="25" t="s">
+      <c r="F252" s="23" t="s">
         <v>231</v>
       </c>
       <c r="G252" s="17"/>
     </row>
     <row r="253" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D253" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E253" s="24" t="s">
+      <c r="E253" s="22" t="s">
         <v>232</v>
       </c>
-      <c r="F253" s="25" t="s">
+      <c r="F253" s="23" t="s">
         <v>233</v>
       </c>
       <c r="G253" s="17"/>
     </row>
     <row r="254" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D254" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E254" s="24" t="s">
+      <c r="E254" s="22" t="s">
         <v>232</v>
       </c>
-      <c r="F254" s="25" t="s">
+      <c r="F254" s="23" t="s">
         <v>234</v>
       </c>
       <c r="G254" s="17"/>
     </row>
     <row r="255" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D255" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E255" s="24" t="s">
+      <c r="E255" s="22" t="s">
         <v>232</v>
       </c>
-      <c r="F255" s="25" t="s">
+      <c r="F255" s="23" t="s">
         <v>235</v>
       </c>
       <c r="G255" s="17"/>
     </row>
     <row r="256" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D256" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E256" s="24" t="s">
+      <c r="E256" s="22" t="s">
         <v>232</v>
       </c>
-      <c r="F256" s="25" t="s">
+      <c r="F256" s="23" t="s">
         <v>236</v>
       </c>
       <c r="G256" s="17"/>
     </row>
     <row r="257" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D257" s="29">
+      <c r="D257" s="28">
         <v>2023</v>
       </c>
-      <c r="E257" s="30"/>
-[...1 lines deleted...]
-      <c r="G257" s="31"/>
+      <c r="E257" s="29"/>
+      <c r="F257" s="29"/>
+      <c r="G257" s="30"/>
     </row>
     <row r="258" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D258" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E258" s="24" t="s">
+      <c r="E258" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F258" s="25" t="s">
+      <c r="F258" s="23" t="s">
         <v>237</v>
       </c>
       <c r="G258" s="17"/>
     </row>
     <row r="259" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D259" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E259" s="24" t="s">
+      <c r="E259" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F259" s="25" t="s">
+      <c r="F259" s="23" t="s">
         <v>238</v>
       </c>
       <c r="G259" s="17"/>
     </row>
     <row r="260" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D260" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E260" s="24" t="s">
+      <c r="E260" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F260" s="25" t="s">
+      <c r="F260" s="23" t="s">
         <v>239</v>
       </c>
       <c r="G260" s="17"/>
     </row>
     <row r="261" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D261" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E261" s="24" t="s">
+      <c r="E261" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F261" s="25" t="s">
+      <c r="F261" s="23" t="s">
         <v>239</v>
       </c>
       <c r="G261" s="17"/>
     </row>
     <row r="262" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D262" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E262" s="24" t="s">
+      <c r="E262" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F262" s="25" t="s">
+      <c r="F262" s="23" t="s">
         <v>239</v>
       </c>
       <c r="G262" s="17"/>
     </row>
     <row r="263" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D263" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E263" s="24" t="s">
+      <c r="E263" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F263" s="25" t="s">
+      <c r="F263" s="23" t="s">
         <v>240</v>
       </c>
       <c r="G263" s="17"/>
     </row>
     <row r="264" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D264" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E264" s="24" t="s">
+      <c r="E264" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F264" s="25" t="s">
+      <c r="F264" s="23" t="s">
         <v>241</v>
       </c>
       <c r="G264" s="17"/>
     </row>
     <row r="265" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D265" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E265" s="24" t="s">
+      <c r="E265" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F265" s="25" t="s">
+      <c r="F265" s="23" t="s">
         <v>242</v>
       </c>
       <c r="G265" s="17"/>
     </row>
     <row r="266" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D266" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E266" s="24" t="s">
+      <c r="E266" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F266" s="25" t="s">
+      <c r="F266" s="23" t="s">
         <v>243</v>
       </c>
       <c r="G266" s="17"/>
     </row>
     <row r="267" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D267" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E267" s="24" t="s">
+      <c r="E267" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F267" s="25" t="s">
+      <c r="F267" s="23" t="s">
         <v>244</v>
       </c>
       <c r="G267" s="17"/>
     </row>
     <row r="268" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D268" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E268" s="24" t="s">
+      <c r="E268" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F268" s="25" t="s">
+      <c r="F268" s="23" t="s">
         <v>245</v>
       </c>
       <c r="G268" s="17"/>
     </row>
     <row r="269" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D269" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E269" s="24" t="s">
+      <c r="E269" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F269" s="25" t="s">
+      <c r="F269" s="23" t="s">
         <v>245</v>
       </c>
       <c r="G269" s="17"/>
     </row>
     <row r="270" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D270" s="29">
+      <c r="D270" s="28">
         <v>2024</v>
       </c>
-      <c r="E270" s="30"/>
-[...1 lines deleted...]
-      <c r="G270" s="31"/>
+      <c r="E270" s="29"/>
+      <c r="F270" s="29"/>
+      <c r="G270" s="30"/>
     </row>
     <row r="271" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D271" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E271" s="24" t="s">
+      <c r="E271" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F271" s="25" t="s">
+      <c r="F271" s="23" t="s">
         <v>245</v>
       </c>
       <c r="G271" s="17"/>
     </row>
     <row r="272" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D272" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E272" s="24" t="s">
+      <c r="E272" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F272" s="25" t="s">
+      <c r="F272" s="23" t="s">
         <v>245</v>
       </c>
       <c r="G272" s="17"/>
     </row>
     <row r="273" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D273" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E273" s="24" t="s">
+      <c r="E273" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F273" s="25" t="s">
+      <c r="F273" s="23" t="s">
         <v>246</v>
       </c>
       <c r="G273" s="17"/>
     </row>
     <row r="274" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D274" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E274" s="24" t="s">
+      <c r="E274" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F274" s="25" t="s">
+      <c r="F274" s="23" t="s">
         <v>247</v>
       </c>
       <c r="G274" s="17"/>
     </row>
     <row r="275" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D275" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E275" s="24" t="s">
+      <c r="E275" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F275" s="25" t="s">
+      <c r="F275" s="23" t="s">
         <v>248</v>
       </c>
       <c r="G275" s="17"/>
     </row>
     <row r="276" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D276" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E276" s="24" t="s">
+      <c r="E276" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F276" s="25" t="s">
+      <c r="F276" s="23" t="s">
         <v>249</v>
       </c>
       <c r="G276" s="17"/>
     </row>
     <row r="277" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D277" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E277" s="24" t="s">
+      <c r="E277" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F277" s="25" t="s">
+      <c r="F277" s="23" t="s">
         <v>249</v>
       </c>
       <c r="G277" s="17"/>
     </row>
     <row r="278" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D278" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E278" s="24" t="s">
+      <c r="E278" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F278" s="25" t="s">
+      <c r="F278" s="23" t="s">
         <v>250</v>
       </c>
       <c r="G278" s="17"/>
     </row>
     <row r="279" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D279" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E279" s="24" t="s">
+      <c r="E279" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F279" s="25" t="s">
+      <c r="F279" s="23" t="s">
         <v>250</v>
       </c>
       <c r="G279" s="17"/>
     </row>
     <row r="280" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D280" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E280" s="24" t="s">
+      <c r="E280" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F280" s="25" t="s">
+      <c r="F280" s="23" t="s">
         <v>249</v>
       </c>
       <c r="G280" s="17"/>
     </row>
     <row r="281" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D281" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E281" s="24" t="s">
+      <c r="E281" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F281" s="25" t="s">
+      <c r="F281" s="23" t="s">
         <v>251</v>
       </c>
       <c r="G281" s="17"/>
     </row>
     <row r="282" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D282" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E282" s="24" t="s">
+      <c r="E282" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F282" s="25" t="s">
+      <c r="F282" s="23" t="s">
         <v>252</v>
       </c>
       <c r="G282" s="17"/>
     </row>
     <row r="283" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D283" s="29">
+      <c r="D283" s="28">
         <v>2025</v>
       </c>
-      <c r="E283" s="30"/>
-[...1 lines deleted...]
-      <c r="G283" s="31"/>
+      <c r="E283" s="29"/>
+      <c r="F283" s="29"/>
+      <c r="G283" s="30"/>
     </row>
     <row r="284" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D284" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E284" s="24" t="s">
+      <c r="E284" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F284" s="25" t="s">
+      <c r="F284" s="23" t="s">
         <v>253</v>
       </c>
       <c r="G284" s="17"/>
     </row>
     <row r="285" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D285" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E285" s="24" t="s">
+      <c r="E285" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F285" s="25" t="s">
+      <c r="F285" s="23" t="s">
         <v>253</v>
       </c>
       <c r="G285" s="17"/>
     </row>
     <row r="286" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D286" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E286" s="24" t="s">
+      <c r="E286" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F286" s="25" t="s">
+      <c r="F286" s="23" t="s">
         <v>253</v>
       </c>
       <c r="G286" s="17"/>
     </row>
     <row r="287" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D287" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E287" s="24" t="s">
+      <c r="E287" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F287" s="25" t="s">
+      <c r="F287" s="23" t="s">
         <v>253</v>
       </c>
       <c r="G287" s="17"/>
     </row>
     <row r="288" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D288" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E288" s="24" t="s">
+      <c r="E288" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F288" s="25" t="s">
+      <c r="F288" s="23" t="s">
         <v>254</v>
       </c>
       <c r="G288" s="17"/>
     </row>
     <row r="289" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D289" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E289" s="24" t="s">
+      <c r="E289" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F289" s="25" t="s">
+      <c r="F289" s="23" t="s">
         <v>255</v>
       </c>
       <c r="G289" s="17"/>
     </row>
     <row r="290" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D290" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="E290" s="24" t="s">
+      <c r="E290" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F290" s="25" t="s">
+      <c r="F290" s="23" t="s">
         <v>256</v>
       </c>
       <c r="G290" s="17"/>
     </row>
     <row r="291" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D291" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="E291" s="24" t="s">
+      <c r="E291" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="F291" s="25" t="s">
+      <c r="F291" s="23" t="s">
         <v>257</v>
       </c>
       <c r="G291" s="17"/>
     </row>
     <row r="292" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D292" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E292" s="24" t="s">
+      <c r="E292" s="22" t="s">
         <v>258</v>
       </c>
-      <c r="F292" s="25" t="s">
+      <c r="F292" s="23" t="s">
         <v>259</v>
       </c>
       <c r="G292" s="17"/>
     </row>
     <row r="293" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D293" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E293" s="24" t="s">
+      <c r="E293" s="22" t="s">
         <v>258</v>
       </c>
-      <c r="F293" s="25" t="s">
+      <c r="F293" s="23" t="s">
         <v>260</v>
       </c>
       <c r="G293" s="17"/>
     </row>
     <row r="294" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D294" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E294" s="24" t="s">
+      <c r="E294" s="22" t="s">
         <v>258</v>
       </c>
-      <c r="F294" s="25" t="s">
+      <c r="F294" s="23" t="s">
         <v>261</v>
       </c>
       <c r="G294" s="17"/>
     </row>
     <row r="295" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D295" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E295" s="24" t="s">
+      <c r="E295" s="22" t="s">
         <v>258</v>
       </c>
-      <c r="F295" s="25" t="s">
+      <c r="F295" s="23" t="s">
         <v>262</v>
       </c>
       <c r="G295" s="17"/>
     </row>
     <row r="296" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D296" s="29">
+      <c r="D296" s="28">
         <v>2026</v>
       </c>
-      <c r="E296" s="30"/>
-[...1 lines deleted...]
-      <c r="G296" s="31"/>
+      <c r="E296" s="29"/>
+      <c r="F296" s="29"/>
+      <c r="G296" s="30"/>
     </row>
     <row r="297" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D297" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="E297" s="24" t="s">
+      <c r="E297" s="22" t="s">
         <v>264</v>
       </c>
-      <c r="F297" s="25" t="s">
-        <v>263</v>
+      <c r="F297" s="23" t="s">
+        <v>265</v>
       </c>
       <c r="G297" s="17"/>
     </row>
     <row r="298" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D298" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="E298" s="24" t="s">
+      <c r="E298" s="22" t="s">
         <v>264</v>
       </c>
-      <c r="F298" s="25" t="s">
-        <v>265</v>
+      <c r="F298" s="23" t="s">
+        <v>266</v>
       </c>
       <c r="G298" s="17"/>
     </row>
     <row r="299" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D299" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="E299" s="24" t="s">
+      <c r="E299" s="22" t="s">
         <v>264</v>
       </c>
-      <c r="F299" s="25" t="s">
-        <v>266</v>
+      <c r="F299" s="23" t="s">
+        <v>267</v>
       </c>
       <c r="G299" s="17"/>
     </row>
     <row r="300" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D300" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E300" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F300" s="25" t="s">
+      <c r="E300" s="22" t="s">
         <v>268</v>
+      </c>
+      <c r="F300" s="23" t="s">
+        <v>269</v>
       </c>
       <c r="G300" s="17"/>
     </row>
     <row r="301" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D301" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="E301" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F301" s="25" t="s">
+      <c r="E301" s="22" t="s">
         <v>268</v>
+      </c>
+      <c r="F301" s="23" t="s">
+        <v>269</v>
       </c>
       <c r="G301" s="17"/>
     </row>
     <row r="302" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D302" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="E302" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F302" s="25" t="s">
+      <c r="E302" s="22" t="s">
+        <v>268</v>
+      </c>
+      <c r="F302" s="23" t="s">
         <v>270</v>
       </c>
       <c r="G302" s="17"/>
     </row>
     <row r="303" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D303" s="22"/>
-[...10 lines deleted...]
-      <c r="G304" s="28"/>
+      <c r="D303" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E303" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="F303" s="23" t="s">
+        <v>271</v>
+      </c>
+      <c r="G303" s="17"/>
+    </row>
+    <row r="304" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D304" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E304" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="F304" s="23" t="s">
+        <v>271</v>
+      </c>
+      <c r="G304" s="17"/>
+    </row>
+    <row r="305" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D305" s="24"/>
+      <c r="E305" s="25"/>
+      <c r="F305" s="26"/>
+      <c r="G305" s="27"/>
+    </row>
+    <row r="306" spans="4:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D306" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="E306" s="44"/>
+      <c r="F306" s="44"/>
+      <c r="G306" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="D296:G296"/>
-[...13 lines deleted...]
-    <mergeCell ref="D304:G304"/>
+    <mergeCell ref="D306:G306"/>
     <mergeCell ref="D101:G101"/>
     <mergeCell ref="D75:G75"/>
     <mergeCell ref="D153:G153"/>
     <mergeCell ref="D179:G179"/>
     <mergeCell ref="D166:G166"/>
     <mergeCell ref="D192:G192"/>
     <mergeCell ref="D205:G205"/>
     <mergeCell ref="D140:G140"/>
     <mergeCell ref="D114:G114"/>
     <mergeCell ref="D127:G127"/>
     <mergeCell ref="D231:G231"/>
     <mergeCell ref="D244:G244"/>
     <mergeCell ref="D257:G257"/>
     <mergeCell ref="D270:G270"/>
     <mergeCell ref="D283:G283"/>
+    <mergeCell ref="D296:G296"/>
+    <mergeCell ref="D218:G218"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D62:G62"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D36:G36"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D49:G49"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A54EA2B5-A019-42CE-AB45-BB7E831FD193}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28A8D369-BFCB-44F6-BB39-2A3A238FB62E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98664811-0886-4573-A8CF-F00C01CF3C7D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>I R Government Securities</vt:lpstr>
       <vt:lpstr>'I R Government Securities'!Print_Area</vt:lpstr>
       <vt:lpstr>'I R Government Securities'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bank Indonesia</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bank Indonesia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>