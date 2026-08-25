--- v0 (2026-06-03)
+++ v1 (2026-08-25)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D5077A4-66B8-42F9-A336-F6D7E0791777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E7104AD-5FE9-48D3-8492-E2AC39E5284E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Interest Rates" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Interest Rates'!$D$289:$J$386</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Interest Rates'!$D$289:$J$388</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Interest Rates'!$245:$249</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="44">
   <si>
     <t>INTEREST RATES</t>
   </si>
   <si>
     <t xml:space="preserve">(percent per annum) </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">3 Month          Time Deposit </t>
   </si>
   <si>
     <t xml:space="preserve">Working Capital </t>
   </si>
   <si>
     <t>Investment</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">Februari </t>
   </si>
   <si>
@@ -154,51 +154,51 @@
   <si>
     <t>6.91 r</t>
   </si>
   <si>
     <t>6.95 r</t>
   </si>
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>7.95 r</t>
   </si>
   <si>
     <t>7,21</t>
   </si>
   <si>
     <t>BI 7-day (Reverse) Repo Rate</t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
-    <t>Last Update  :  29/05/2026</t>
+    <t>Last Update  :  31/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1450,56 +1450,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J386"/>
+  <dimension ref="A1:J388"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A238" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="12" topLeftCell="A380" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A238" sqref="A238"/>
-      <selection pane="bottomLeft" activeCell="J384" sqref="J384"/>
+      <selection pane="bottomLeft" activeCell="J386" sqref="J386"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="11.6640625" customWidth="1"/>
     <col min="3" max="3" width="9.5546875" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="16.44140625" customWidth="1"/>
     <col min="6" max="6" width="16.6640625" customWidth="1"/>
     <col min="7" max="7" width="15.109375" customWidth="1"/>
     <col min="8" max="8" width="15.88671875" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="15.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
@@ -8545,127 +8545,165 @@
       <c r="E383" s="14"/>
       <c r="F383" s="15"/>
       <c r="G383" s="15">
         <v>4.75</v>
       </c>
       <c r="H383" s="15">
         <v>4.67</v>
       </c>
       <c r="I383" s="15">
         <v>8</v>
       </c>
       <c r="J383" s="15">
         <v>7.9</v>
       </c>
     </row>
     <row r="384" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D384" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E384" s="14"/>
       <c r="F384" s="15"/>
       <c r="G384" s="15">
         <v>4.75</v>
       </c>
       <c r="H384" s="15">
-        <v>4.71</v>
+        <v>4.7</v>
       </c>
       <c r="I384" s="15">
-        <v>7.92</v>
+        <v>7.96</v>
       </c>
       <c r="J384" s="15">
         <v>7.86</v>
       </c>
     </row>
     <row r="385" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D385" s="11"/>
-[...7 lines deleted...]
-      <c r="D386" s="18" t="s">
+      <c r="D385" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E385" s="14"/>
+      <c r="F385" s="15"/>
+      <c r="G385" s="15">
+        <v>5.25</v>
+      </c>
+      <c r="H385" s="15">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="I385" s="15">
+        <v>7.95</v>
+      </c>
+      <c r="J385" s="15">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="386" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D386" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E386" s="14"/>
+      <c r="F386" s="15"/>
+      <c r="G386" s="15">
+        <v>5.75</v>
+      </c>
+      <c r="H386" s="15">
+        <v>5.03</v>
+      </c>
+      <c r="I386" s="15">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="J386" s="15">
+        <v>7.95</v>
+      </c>
+    </row>
+    <row r="387" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D387" s="11"/>
+      <c r="E387" s="11"/>
+      <c r="F387" s="12"/>
+      <c r="G387" s="12"/>
+      <c r="H387" s="12"/>
+      <c r="I387" s="12"/>
+    </row>
+    <row r="388" spans="4:10" s="10" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="D388" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="E386" s="18"/>
-[...4 lines deleted...]
-      <c r="J386" s="18"/>
+      <c r="E388" s="18"/>
+      <c r="F388" s="18"/>
+      <c r="G388" s="18"/>
+      <c r="H388" s="18"/>
+      <c r="I388" s="18"/>
+      <c r="J388" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D35:I35"/>
     <mergeCell ref="H247:H249"/>
     <mergeCell ref="I247:I249"/>
     <mergeCell ref="D302:J302"/>
     <mergeCell ref="D246:J246"/>
     <mergeCell ref="D48:I48"/>
     <mergeCell ref="D61:I61"/>
     <mergeCell ref="D204:I204"/>
     <mergeCell ref="D100:I100"/>
     <mergeCell ref="D113:I113"/>
     <mergeCell ref="D191:I191"/>
     <mergeCell ref="D152:I152"/>
     <mergeCell ref="D87:I87"/>
     <mergeCell ref="D74:I74"/>
     <mergeCell ref="D139:I139"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="D9:I9"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="D245:J245"/>
     <mergeCell ref="D126:I126"/>
     <mergeCell ref="D231:I231"/>
     <mergeCell ref="D289:J289"/>
     <mergeCell ref="D178:I178"/>
     <mergeCell ref="J247:J249"/>
     <mergeCell ref="G247:G249"/>
     <mergeCell ref="E247:E249"/>
     <mergeCell ref="D165:I165"/>
     <mergeCell ref="D247:D249"/>
     <mergeCell ref="D276:J276"/>
     <mergeCell ref="D250:J250"/>
     <mergeCell ref="D263:J263"/>
     <mergeCell ref="D218:I218"/>
     <mergeCell ref="F247:F249"/>
     <mergeCell ref="D380:J380"/>
     <mergeCell ref="D341:J341"/>
     <mergeCell ref="D328:J328"/>
     <mergeCell ref="D315:J315"/>
-    <mergeCell ref="D386:J386"/>
+    <mergeCell ref="D388:J388"/>
     <mergeCell ref="D367:J367"/>
     <mergeCell ref="D354:J354"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>