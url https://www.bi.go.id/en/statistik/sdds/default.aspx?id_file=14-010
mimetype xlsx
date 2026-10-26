--- v1 (2026-08-25)
+++ v2 (2026-10-26)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E7104AD-5FE9-48D3-8492-E2AC39E5284E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{147F834E-7CB0-46A9-B6CB-10696210A77A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Interest Rates" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Interest Rates'!$D$289:$J$388</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Interest Rates'!$D$289:$J$390</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Interest Rates'!$245:$249</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="44">
   <si>
     <t>INTEREST RATES</t>
   </si>
   <si>
     <t xml:space="preserve">(percent per annum) </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">3 Month          Time Deposit </t>
   </si>
   <si>
     <t xml:space="preserve">Working Capital </t>
   </si>
   <si>
     <t>Investment</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t xml:space="preserve">Februari </t>
   </si>
   <si>
@@ -154,51 +158,51 @@
   <si>
     <t>6.91 r</t>
   </si>
   <si>
     <t>6.95 r</t>
   </si>
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>7.95 r</t>
   </si>
   <si>
     <t>7,21</t>
   </si>
   <si>
     <t>BI 7-day (Reverse) Repo Rate</t>
   </si>
   <si>
     <t xml:space="preserve">February </t>
   </si>
   <si>
-    <t>Last Update  :  31/07/2026</t>
+    <t>Last Update  :  30/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1073,51 +1077,51 @@
     <cellStyle name="Input" xfId="34" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="35" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Note" xfId="38" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="39" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="40" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="41" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="42" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1257" name="Picture 1">
           <a:extLst>
@@ -1450,80 +1454,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J388"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A238" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="12" topLeftCell="A380" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A238" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="12" topLeftCell="A385" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A238" sqref="A238"/>
-      <selection pane="bottomLeft" activeCell="J386" sqref="J386"/>
+      <selection pane="bottomLeft" activeCell="L389" sqref="L389"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="11.6640625" customWidth="1"/>
-    <col min="3" max="3" width="9.5546875" customWidth="1"/>
+    <col min="1" max="2" width="11.6328125" customWidth="1"/>
+    <col min="3" max="3" width="9.54296875" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="16.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="15.88671875" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" customWidth="1"/>
+    <col min="6" max="6" width="16.6328125" customWidth="1"/>
+    <col min="7" max="7" width="15.08984375" customWidth="1"/>
+    <col min="8" max="8" width="15.90625" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
-    <col min="10" max="10" width="15.88671875" customWidth="1"/>
+    <col min="10" max="10" width="15.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
     </row>
-    <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="4" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="29"/>
     </row>
     <row r="5" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
@@ -1544,7196 +1548,7584 @@
         <v>3</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
     </row>
     <row r="8" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
     </row>
-    <row r="9" spans="1:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D9" s="20">
         <v>1998</v>
       </c>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="22"/>
     </row>
-    <row r="10" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="6">
         <v>15.7</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="6">
         <v>22.86</v>
       </c>
       <c r="H10" s="6">
         <v>25.57</v>
       </c>
       <c r="I10" s="6">
         <v>18.96</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="7">
         <v>24.29</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="6">
         <v>24</v>
       </c>
       <c r="H11" s="6">
         <v>25.63</v>
       </c>
       <c r="I11" s="6">
         <v>19.18</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="7">
         <v>26.62</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="6">
         <v>27.26</v>
       </c>
       <c r="H12" s="6">
         <v>27.8</v>
       </c>
       <c r="I12" s="6">
         <v>20.16</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="7">
         <v>45.16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="6">
         <v>29.4</v>
       </c>
       <c r="H13" s="6">
         <v>29.47</v>
       </c>
       <c r="I13" s="6">
         <v>21.64</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="7">
         <v>51.35</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="6">
         <v>32.950000000000003</v>
       </c>
       <c r="H14" s="6">
         <v>33.21</v>
       </c>
       <c r="I14" s="6">
         <v>22.84</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="7">
         <v>56.28</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="6">
         <v>40.630000000000003</v>
       </c>
       <c r="H15" s="6">
         <v>33.79</v>
       </c>
       <c r="I15" s="6">
         <v>22.7</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="7">
         <v>55.87</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="6">
         <v>43.01</v>
       </c>
       <c r="H16" s="6">
         <v>34.119999999999997</v>
       </c>
       <c r="I16" s="6">
         <v>23.38</v>
       </c>
     </row>
-    <row r="17" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="7">
         <v>69.510000000000005</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="6">
         <v>44.35</v>
       </c>
       <c r="H17" s="6">
         <v>34.950000000000003</v>
       </c>
       <c r="I17" s="6">
         <v>24.23</v>
       </c>
     </row>
-    <row r="18" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="7">
         <v>60.89</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="6">
         <v>47.38</v>
       </c>
       <c r="H18" s="6">
         <v>35.72</v>
       </c>
       <c r="I18" s="6">
         <v>24.88</v>
       </c>
     </row>
-    <row r="19" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="7">
         <v>59.73</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="6">
         <v>54.67</v>
       </c>
       <c r="H19" s="6">
         <v>35.68</v>
       </c>
       <c r="I19" s="6">
         <v>25.8</v>
       </c>
     </row>
-    <row r="20" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>37.44</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="6">
         <v>53.06</v>
       </c>
       <c r="H20" s="6">
         <v>35.159999999999997</v>
       </c>
       <c r="I20" s="6">
         <v>25.72</v>
       </c>
     </row>
-    <row r="21" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="7">
         <v>37.840000000000003</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="6">
         <v>49.23</v>
       </c>
       <c r="H21" s="6">
         <v>34.75</v>
       </c>
       <c r="I21" s="6">
         <v>26.23</v>
       </c>
     </row>
-    <row r="22" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D22" s="20">
         <v>1999</v>
       </c>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="22"/>
     </row>
-    <row r="23" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="6">
         <v>35.770000000000003</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="6">
         <v>45.5</v>
       </c>
       <c r="H23" s="7">
         <v>34.61</v>
       </c>
       <c r="I23" s="6">
         <v>25.96</v>
       </c>
     </row>
-    <row r="24" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E24" s="6">
         <v>34.1</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="6">
         <v>38.200000000000003</v>
       </c>
       <c r="H24" s="7">
         <v>34.61</v>
       </c>
       <c r="I24" s="6">
         <v>25.89</v>
       </c>
     </row>
-    <row r="25" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="6">
         <v>34.42</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="6">
         <v>34.85</v>
       </c>
       <c r="H25" s="7">
         <v>33.119999999999997</v>
       </c>
       <c r="I25" s="6">
         <v>26.1</v>
       </c>
     </row>
-    <row r="26" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="6">
         <v>35.26</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="6">
         <v>34.090000000000003</v>
       </c>
       <c r="H26" s="7">
         <v>31.71</v>
       </c>
       <c r="I26" s="6">
         <v>24.02</v>
       </c>
     </row>
-    <row r="27" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D27" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="6">
         <v>29.06</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="6">
         <v>31.2</v>
       </c>
       <c r="H27" s="7">
         <v>30.46</v>
       </c>
       <c r="I27" s="6">
         <v>23.39</v>
       </c>
     </row>
-    <row r="28" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="6">
         <v>22.86</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="6">
         <v>27.39</v>
       </c>
       <c r="H28" s="7">
         <v>28.84</v>
       </c>
       <c r="I28" s="6">
         <v>22.75</v>
       </c>
     </row>
-    <row r="29" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="6">
         <v>15.86</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="6">
         <v>23.45</v>
       </c>
       <c r="H29" s="7">
         <v>26.21</v>
       </c>
       <c r="I29" s="6">
         <v>21.74</v>
       </c>
     </row>
-    <row r="30" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="6">
         <v>13.09</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="6">
         <v>19.059999999999999</v>
       </c>
       <c r="H30" s="7">
         <v>24.28</v>
       </c>
       <c r="I30" s="6">
         <v>20.34</v>
       </c>
     </row>
-    <row r="31" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="6">
         <v>12.98</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="6">
         <v>15.88</v>
       </c>
       <c r="H31" s="7">
         <v>23.07</v>
       </c>
       <c r="I31" s="6">
         <v>19.73</v>
       </c>
     </row>
-    <row r="32" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="6">
         <v>13.06</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="6">
         <v>13.37</v>
       </c>
       <c r="H32" s="7">
         <v>22.77</v>
       </c>
       <c r="I32" s="6">
         <v>19.39</v>
       </c>
     </row>
-    <row r="33" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="6">
         <v>13.07</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>12.91</v>
       </c>
       <c r="H33" s="7">
         <v>21.59</v>
       </c>
       <c r="I33" s="6">
         <v>19.21</v>
       </c>
     </row>
-    <row r="34" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E34" s="6">
         <v>12.39</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="6">
         <v>12.95</v>
       </c>
       <c r="H34" s="7">
         <v>20.68</v>
       </c>
       <c r="I34" s="6">
         <v>17.8</v>
       </c>
     </row>
-    <row r="35" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D35" s="20">
         <v>2000</v>
       </c>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="22"/>
     </row>
-    <row r="36" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E36" s="6">
         <v>11.38</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="6">
         <v>12.85</v>
       </c>
       <c r="H36" s="6">
         <v>20.079999999999998</v>
       </c>
       <c r="I36" s="6">
         <v>17.43</v>
       </c>
     </row>
-    <row r="37" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E37" s="6">
         <v>11.03</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="6">
         <v>12.64</v>
       </c>
       <c r="H37" s="6">
         <v>19.75</v>
       </c>
       <c r="I37" s="6">
         <v>17.14</v>
       </c>
     </row>
-    <row r="38" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="6">
         <v>10.88</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="6">
         <v>12.4</v>
       </c>
       <c r="H38" s="6">
         <v>18.93</v>
       </c>
       <c r="I38" s="6">
         <v>16.46</v>
       </c>
     </row>
-    <row r="39" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="6">
         <v>10.92</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="6">
         <v>12.16</v>
       </c>
       <c r="H39" s="6">
         <v>18.13</v>
       </c>
       <c r="I39" s="6">
         <v>16.8</v>
       </c>
     </row>
-    <row r="40" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="6">
         <v>10.94</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="6">
         <v>11.81</v>
       </c>
       <c r="H40" s="6">
         <v>18.420000000000002</v>
       </c>
       <c r="I40" s="6">
         <v>16.54</v>
       </c>
     </row>
-    <row r="41" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="6">
         <v>11.51</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="6">
         <v>11.69</v>
       </c>
       <c r="H41" s="6">
         <v>18.14</v>
       </c>
       <c r="I41" s="6">
         <v>16.21</v>
       </c>
     </row>
-    <row r="42" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="6">
         <v>13.19</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="6">
         <v>11.79</v>
       </c>
       <c r="H42" s="6">
         <v>18.010000000000002</v>
       </c>
       <c r="I42" s="6">
         <v>15.86</v>
       </c>
     </row>
-    <row r="43" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="6">
         <v>13.5</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="6">
         <v>12.36</v>
       </c>
       <c r="H43" s="6">
         <v>17.93</v>
       </c>
       <c r="I43" s="6">
         <v>15.79</v>
       </c>
     </row>
-    <row r="44" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="6">
         <v>13.56</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="6">
         <v>12.44</v>
       </c>
       <c r="H44" s="6">
         <v>17.989999999999998</v>
       </c>
       <c r="I44" s="6">
         <v>16.62</v>
       </c>
     </row>
-    <row r="45" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="6">
         <v>13.68</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="6">
         <v>13.09</v>
       </c>
       <c r="H45" s="6">
         <v>17.899999999999999</v>
       </c>
       <c r="I45" s="6">
         <v>16.78</v>
       </c>
     </row>
-    <row r="46" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="6">
         <v>14.42</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="6">
         <v>13.17</v>
       </c>
       <c r="H46" s="6">
         <v>17.84</v>
       </c>
       <c r="I46" s="6">
         <v>16.940000000000001</v>
       </c>
     </row>
-    <row r="47" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="6">
         <v>0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="6">
         <v>13.24</v>
       </c>
       <c r="H47" s="6">
         <v>17.649999999999999</v>
       </c>
       <c r="I47" s="6">
         <v>16.86</v>
       </c>
     </row>
-    <row r="48" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D48" s="20">
         <v>2001</v>
       </c>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="22"/>
     </row>
-    <row r="49" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D49" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E49" s="6">
         <v>14.74</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="6">
         <v>13.83</v>
       </c>
       <c r="H49" s="6">
         <v>17.850000000000001</v>
       </c>
       <c r="I49" s="6">
         <v>16.77</v>
       </c>
     </row>
-    <row r="50" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D50" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="6">
         <v>14.79</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="6">
         <v>14.35</v>
       </c>
       <c r="H50" s="6">
         <v>17.8</v>
       </c>
       <c r="I50" s="6">
         <v>16.88</v>
       </c>
     </row>
-    <row r="51" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D51" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="6">
         <v>15.58</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="6">
         <v>14.86</v>
       </c>
       <c r="H51" s="6">
         <v>17.899999999999999</v>
       </c>
       <c r="I51" s="6">
         <v>16.86</v>
       </c>
     </row>
-    <row r="52" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="6">
         <v>16.09</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="6">
         <v>14.93</v>
       </c>
       <c r="H52" s="6">
         <v>18.13</v>
       </c>
       <c r="I52" s="6">
         <v>16.8</v>
       </c>
     </row>
-    <row r="53" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D53" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="6">
         <v>16.329999999999998</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="6">
         <v>14.92</v>
       </c>
       <c r="H53" s="6">
         <v>18.21</v>
       </c>
       <c r="I53" s="6">
         <v>16.850000000000001</v>
       </c>
     </row>
-    <row r="54" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="6">
         <v>16.649999999999999</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="6">
         <v>15</v>
       </c>
       <c r="H54" s="6">
         <v>18.45</v>
       </c>
       <c r="I54" s="6">
         <v>17.04</v>
       </c>
     </row>
-    <row r="55" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="6">
         <v>17.170000000000002</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="6">
         <v>15.14</v>
       </c>
       <c r="H55" s="6">
         <v>18.68</v>
       </c>
       <c r="I55" s="6">
         <v>16.899999999999999</v>
       </c>
     </row>
-    <row r="56" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D56" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="6">
         <v>17.670000000000002</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="6">
         <v>15.62</v>
       </c>
       <c r="H56" s="6">
         <v>18.89</v>
       </c>
       <c r="I56" s="6">
         <v>17.079999999999998</v>
       </c>
     </row>
-    <row r="57" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="6">
         <v>17.57</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="6">
         <v>16.16</v>
       </c>
       <c r="H57" s="6">
         <v>19.059999999999999</v>
       </c>
       <c r="I57" s="6">
         <v>17.22</v>
       </c>
     </row>
-    <row r="58" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E58" s="6">
         <v>17.579999999999998</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="6">
         <v>16.670000000000002</v>
       </c>
       <c r="H58" s="6">
         <v>19.18</v>
       </c>
       <c r="I58" s="6">
         <v>17.38</v>
       </c>
     </row>
-    <row r="59" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="6">
         <v>17.600000000000001</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="6">
         <v>17.059999999999999</v>
       </c>
       <c r="H59" s="6">
         <v>19.23</v>
       </c>
       <c r="I59" s="6">
         <v>17.64</v>
       </c>
     </row>
-    <row r="60" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E60" s="6">
         <v>17.62</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="6">
         <v>17.239999999999998</v>
       </c>
       <c r="H60" s="6">
         <v>19.190000000000001</v>
       </c>
       <c r="I60" s="6">
         <v>17.899999999999999</v>
       </c>
     </row>
-    <row r="61" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D61" s="20">
         <v>2002</v>
       </c>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="22"/>
     </row>
-    <row r="62" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E62" s="6">
         <v>16.93</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="7">
         <v>17.39</v>
       </c>
       <c r="H62" s="6">
         <v>19.27</v>
       </c>
       <c r="I62" s="6">
         <v>17.989999999999998</v>
       </c>
     </row>
-    <row r="63" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="6">
         <v>16.86</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="7">
         <v>17.239999999999998</v>
       </c>
       <c r="H63" s="6">
         <v>19.329999999999998</v>
       </c>
       <c r="I63" s="6">
         <v>18.010000000000002</v>
       </c>
     </row>
-    <row r="64" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D64" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E64" s="6">
         <v>16.760000000000002</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="7">
         <v>17.02</v>
       </c>
       <c r="H64" s="6">
         <v>19.350000000000001</v>
       </c>
       <c r="I64" s="6">
         <v>18.03</v>
       </c>
     </row>
-    <row r="65" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="6">
         <v>16.61</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="7">
         <v>16.57</v>
       </c>
       <c r="H65" s="6">
         <v>19.25</v>
       </c>
       <c r="I65" s="6">
         <v>18.09</v>
       </c>
     </row>
-    <row r="66" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D66" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="6">
         <v>15.51</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="7">
         <v>16.239999999999998</v>
       </c>
       <c r="H66" s="6">
         <v>19.2</v>
       </c>
       <c r="I66" s="6">
         <v>18.11</v>
       </c>
     </row>
-    <row r="67" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6">
         <v>15.11</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="7">
         <v>15.85</v>
       </c>
       <c r="H67" s="6">
         <v>19.079999999999998</v>
       </c>
       <c r="I67" s="6">
         <v>18.11</v>
       </c>
     </row>
-    <row r="68" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D68" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="6">
         <v>14.93</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="7">
         <v>15.26</v>
       </c>
       <c r="H68" s="6">
         <v>19</v>
       </c>
       <c r="I68" s="6">
         <v>18.09</v>
       </c>
     </row>
-    <row r="69" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="6">
         <v>14.35</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="7">
         <v>14.77</v>
       </c>
       <c r="H69" s="6">
         <v>18.86</v>
       </c>
       <c r="I69" s="6">
         <v>18.100000000000001</v>
       </c>
     </row>
-    <row r="70" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="6">
         <v>13.22</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="7">
         <v>14.36</v>
       </c>
       <c r="H70" s="6">
         <v>18.739999999999998</v>
       </c>
       <c r="I70" s="6">
         <v>18.11</v>
       </c>
     </row>
-    <row r="71" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="6">
         <v>13.1</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="7">
         <v>13.94</v>
       </c>
       <c r="H71" s="6">
         <v>18.57</v>
       </c>
       <c r="I71" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="72" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E72" s="6">
         <v>13.06</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="7">
         <v>13.76</v>
       </c>
       <c r="H72" s="6">
         <v>18.440000000000001</v>
       </c>
       <c r="I72" s="6">
         <v>18</v>
       </c>
     </row>
-    <row r="73" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D73" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E73" s="6">
         <v>12.93</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="7">
         <v>13.63</v>
       </c>
       <c r="H73" s="6">
         <v>18.25</v>
       </c>
       <c r="I73" s="7">
         <v>17.82</v>
       </c>
     </row>
-    <row r="74" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D74" s="20">
         <v>2003</v>
       </c>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="21"/>
       <c r="I74" s="22"/>
     </row>
-    <row r="75" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E75" s="7">
         <v>12.69</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="7">
         <v>13.49</v>
       </c>
       <c r="H75" s="7">
         <v>18.260000000000002</v>
       </c>
       <c r="I75" s="7">
         <v>17.82</v>
       </c>
     </row>
-    <row r="76" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D76" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="7">
         <v>12.24</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="7">
         <v>13.15</v>
       </c>
       <c r="H76" s="7">
         <v>18.25</v>
       </c>
       <c r="I76" s="7">
         <v>17.850000000000001</v>
       </c>
     </row>
-    <row r="77" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D77" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E77" s="6">
         <v>11.4</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="6">
         <v>12.9</v>
       </c>
       <c r="H77" s="7">
         <v>18.079999999999998</v>
       </c>
       <c r="I77" s="7">
         <v>17.850000000000001</v>
       </c>
     </row>
-    <row r="78" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="6">
         <v>11.06</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="7">
         <v>12.48</v>
       </c>
       <c r="H78" s="7">
         <v>17.87</v>
       </c>
       <c r="I78" s="7">
         <v>17.739999999999998</v>
       </c>
     </row>
-    <row r="79" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="6">
         <v>10.44</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="7">
         <v>12.02</v>
       </c>
       <c r="H79" s="7">
         <v>17.75</v>
       </c>
       <c r="I79" s="7">
         <v>17.670000000000002</v>
       </c>
     </row>
-    <row r="80" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="6">
         <v>9.5299999999999994</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="7">
         <v>11.55</v>
       </c>
       <c r="H80" s="7">
         <v>17.41</v>
       </c>
       <c r="I80" s="7">
         <v>17.43</v>
       </c>
     </row>
-    <row r="81" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D81" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="6">
         <v>9.1</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="7">
         <v>10.65</v>
       </c>
       <c r="H81" s="7">
         <v>16.88</v>
       </c>
       <c r="I81" s="7">
         <v>17.03</v>
       </c>
     </row>
-    <row r="82" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="6">
         <v>8.91</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="7">
         <v>9.58</v>
       </c>
       <c r="H82" s="7">
         <v>16.36</v>
       </c>
       <c r="I82" s="6">
         <v>16.7</v>
       </c>
     </row>
-    <row r="83" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="6">
         <v>8.66</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="7">
         <v>8.58</v>
       </c>
       <c r="H83" s="7">
         <v>16.07</v>
       </c>
       <c r="I83" s="7">
         <v>16.53</v>
       </c>
     </row>
-    <row r="84" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E84" s="7">
         <v>8.48</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="7">
         <v>7.96</v>
       </c>
       <c r="H84" s="7">
         <v>15.77</v>
       </c>
       <c r="I84" s="7">
         <v>16.27</v>
       </c>
     </row>
-    <row r="85" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E85" s="7">
         <v>8.49</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="7">
         <v>7.58</v>
       </c>
       <c r="H85" s="7">
         <v>15.45</v>
       </c>
       <c r="I85" s="7">
         <v>15.93</v>
       </c>
     </row>
-    <row r="86" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D86" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E86" s="7">
         <v>8.31</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="7">
         <v>7.14</v>
       </c>
       <c r="H86" s="7">
         <v>15.07</v>
       </c>
       <c r="I86" s="7">
         <v>15.68</v>
       </c>
     </row>
-    <row r="87" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D87" s="20">
         <v>2004</v>
       </c>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="22"/>
     </row>
-    <row r="88" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E88" s="7">
         <v>7.86</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="7">
         <v>6.68</v>
       </c>
       <c r="H88" s="6">
         <v>14.99</v>
       </c>
       <c r="I88" s="7">
         <v>15.44</v>
       </c>
     </row>
-    <row r="89" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E89" s="7">
         <v>7.48</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="7">
         <v>6.38</v>
       </c>
       <c r="H89" s="6">
         <v>14.79</v>
       </c>
       <c r="I89" s="7">
         <v>15.29</v>
       </c>
     </row>
-    <row r="90" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D90" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E90" s="7">
         <v>7.42</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="7">
         <v>6.11</v>
       </c>
       <c r="H90" s="6">
         <v>14.61</v>
       </c>
       <c r="I90" s="7">
         <v>15.12</v>
       </c>
     </row>
-    <row r="91" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="7">
         <v>7.33</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="7">
         <v>6.01</v>
       </c>
       <c r="H91" s="6">
         <v>14.48</v>
       </c>
       <c r="I91" s="7">
         <v>14.98</v>
       </c>
     </row>
-    <row r="92" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D92" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="7">
         <v>7.32</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="7">
         <v>6.17</v>
       </c>
       <c r="H92" s="6">
         <v>14.27</v>
       </c>
       <c r="I92" s="7">
         <v>14.78</v>
       </c>
     </row>
-    <row r="93" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="7">
         <v>7.34</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="7">
         <v>6.31</v>
       </c>
       <c r="H93" s="6">
         <v>14.1</v>
       </c>
       <c r="I93" s="7">
         <v>14.64</v>
       </c>
     </row>
-    <row r="94" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="7">
         <v>7.36</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="7">
         <v>6.49</v>
       </c>
       <c r="H94" s="6">
         <v>13.99</v>
       </c>
       <c r="I94" s="7">
         <v>14.58</v>
       </c>
     </row>
-    <row r="95" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="7">
         <v>7.38</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="7">
         <v>6.54</v>
       </c>
       <c r="H95" s="6">
         <v>13.84</v>
       </c>
       <c r="I95" s="7">
         <v>14.45</v>
       </c>
     </row>
-    <row r="96" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="7">
         <v>7.39</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="7">
         <v>6.61</v>
       </c>
       <c r="H96" s="6">
         <v>13.8</v>
       </c>
       <c r="I96" s="7">
         <v>14.33</v>
       </c>
     </row>
-    <row r="97" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E97" s="7">
         <v>7.41</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="7">
         <v>6.65</v>
       </c>
       <c r="H97" s="6">
         <v>13.64</v>
       </c>
       <c r="I97" s="7">
         <v>14.25</v>
       </c>
     </row>
-    <row r="98" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D98" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E98" s="7">
         <v>7.41</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="7">
         <v>6.66</v>
       </c>
       <c r="H98" s="6">
         <v>13.57</v>
       </c>
       <c r="I98" s="7">
         <v>14.18</v>
       </c>
     </row>
-    <row r="99" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E99" s="7">
         <v>7.43</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="7">
         <v>6.71</v>
       </c>
       <c r="H99" s="6">
         <v>13.41</v>
       </c>
       <c r="I99" s="7">
         <v>14.05</v>
       </c>
     </row>
-    <row r="100" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D100" s="20">
         <v>2005</v>
       </c>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="22"/>
     </row>
-    <row r="101" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E101" s="7">
         <v>7.42</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="7">
         <v>6.71</v>
       </c>
       <c r="H101" s="6">
         <v>13.4</v>
       </c>
       <c r="I101" s="7">
         <v>13.98</v>
       </c>
     </row>
-    <row r="102" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E102" s="7">
         <v>7.43</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="7">
         <v>6.74</v>
       </c>
       <c r="H102" s="7">
         <v>13.37</v>
       </c>
       <c r="I102" s="7">
         <v>13.87</v>
       </c>
     </row>
-    <row r="103" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E103" s="7">
         <v>7.44</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="7">
         <v>6.93</v>
       </c>
       <c r="H103" s="7">
         <v>13.31</v>
       </c>
       <c r="I103" s="7">
         <v>13.78</v>
       </c>
     </row>
-    <row r="104" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="6">
         <v>7.7</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="7">
         <v>6.87</v>
       </c>
       <c r="H104" s="7">
         <v>13.31</v>
       </c>
       <c r="I104" s="7">
         <v>13.74</v>
       </c>
     </row>
-    <row r="105" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="7">
         <v>7.95</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="7">
         <v>7.03</v>
       </c>
       <c r="H105" s="6">
         <v>13.2</v>
       </c>
       <c r="I105" s="7">
         <v>13.68</v>
       </c>
     </row>
-    <row r="106" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="7">
         <v>8.25</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="7">
         <v>7.19</v>
       </c>
       <c r="H106" s="7">
         <v>13.36</v>
       </c>
       <c r="I106" s="7">
         <v>13.65</v>
       </c>
     </row>
-    <row r="107" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="7">
         <v>8.49</v>
       </c>
       <c r="F107" s="8">
         <v>8.5</v>
       </c>
       <c r="G107" s="7">
         <v>7.41</v>
       </c>
       <c r="H107" s="7">
         <v>13.42</v>
       </c>
       <c r="I107" s="7">
         <v>13.65</v>
       </c>
     </row>
-    <row r="108" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="7">
         <v>9.51</v>
       </c>
       <c r="F108" s="8">
         <v>8.75</v>
       </c>
       <c r="G108" s="7">
         <v>7.71</v>
       </c>
       <c r="H108" s="6">
         <v>13.4</v>
       </c>
       <c r="I108" s="7">
         <v>13.62</v>
       </c>
     </row>
-    <row r="109" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E109" s="6">
         <v>10</v>
       </c>
       <c r="F109" s="8">
         <v>10</v>
       </c>
       <c r="G109" s="7">
         <v>8.51</v>
       </c>
       <c r="H109" s="7">
         <v>14.51</v>
       </c>
       <c r="I109" s="7">
         <v>14.47</v>
       </c>
     </row>
-    <row r="110" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E110" s="6">
         <v>11</v>
       </c>
       <c r="F110" s="8">
         <v>11</v>
       </c>
       <c r="G110" s="7">
         <v>9.3800000000000008</v>
       </c>
       <c r="H110" s="7">
         <v>15.18</v>
       </c>
       <c r="I110" s="7">
         <v>14.92</v>
       </c>
     </row>
-    <row r="111" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D111" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E111" s="7">
         <v>12.25</v>
       </c>
       <c r="F111" s="8">
         <v>12.25</v>
       </c>
       <c r="G111" s="7">
         <v>10.72</v>
       </c>
       <c r="H111" s="7">
         <v>15.92</v>
       </c>
       <c r="I111" s="7">
         <v>15.43</v>
       </c>
     </row>
-    <row r="112" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D112" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E112" s="7">
         <v>12.75</v>
       </c>
       <c r="F112" s="8">
         <v>12.75</v>
       </c>
       <c r="G112" s="7">
         <v>11.75</v>
       </c>
       <c r="H112" s="7">
         <v>16.23</v>
       </c>
       <c r="I112" s="7">
         <v>15.66</v>
       </c>
     </row>
-    <row r="113" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D113" s="20">
         <v>2006</v>
       </c>
       <c r="E113" s="21"/>
       <c r="F113" s="21"/>
       <c r="G113" s="21"/>
       <c r="H113" s="21"/>
       <c r="I113" s="22"/>
     </row>
-    <row r="114" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E114" s="7">
         <v>12.75</v>
       </c>
       <c r="F114" s="7">
         <v>12.75</v>
       </c>
       <c r="G114" s="7">
         <v>12.23</v>
       </c>
       <c r="H114" s="7">
         <v>16.32</v>
       </c>
       <c r="I114" s="7">
         <v>15.81</v>
       </c>
     </row>
-    <row r="115" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E115" s="7">
         <v>12.74</v>
       </c>
       <c r="F115" s="7">
         <v>12.75</v>
       </c>
       <c r="G115" s="7">
         <v>12.32</v>
       </c>
       <c r="H115" s="7">
         <v>16.34</v>
       </c>
       <c r="I115" s="7">
         <v>15.87</v>
       </c>
     </row>
-    <row r="116" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="7">
         <v>12.73</v>
       </c>
       <c r="F116" s="7">
         <v>12.75</v>
       </c>
       <c r="G116" s="7">
         <v>12.19</v>
       </c>
       <c r="H116" s="7">
         <v>16.350000000000001</v>
       </c>
       <c r="I116" s="6">
         <v>15.9</v>
       </c>
     </row>
-    <row r="117" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E117" s="7">
         <v>12.74</v>
       </c>
       <c r="F117" s="7">
         <v>12.75</v>
       </c>
       <c r="G117" s="7">
         <v>12.03</v>
       </c>
       <c r="H117" s="7">
         <v>16.29</v>
       </c>
       <c r="I117" s="6">
         <v>15.9</v>
       </c>
     </row>
-    <row r="118" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E118" s="6">
         <v>12.5</v>
       </c>
       <c r="F118" s="6">
         <v>12.5</v>
       </c>
       <c r="G118" s="7">
         <v>11.82</v>
       </c>
       <c r="H118" s="7">
         <v>16.25</v>
       </c>
       <c r="I118" s="7">
         <v>15.89</v>
       </c>
     </row>
-    <row r="119" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E119" s="6">
         <v>12.5</v>
       </c>
       <c r="F119" s="6">
         <v>12.5</v>
       </c>
       <c r="G119" s="6">
         <v>11.7</v>
       </c>
       <c r="H119" s="7">
         <v>16.149999999999999</v>
       </c>
       <c r="I119" s="7">
         <v>15.94</v>
       </c>
     </row>
-    <row r="120" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E120" s="7">
         <v>12.25</v>
       </c>
       <c r="F120" s="7">
         <v>12.25</v>
       </c>
       <c r="G120" s="7">
         <v>11.57</v>
       </c>
       <c r="H120" s="7">
         <v>16.14</v>
       </c>
       <c r="I120" s="7">
         <v>15.91</v>
       </c>
     </row>
-    <row r="121" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E121" s="7">
         <v>11.75</v>
       </c>
       <c r="F121" s="7">
         <v>11.75</v>
       </c>
       <c r="G121" s="7">
         <v>11.34</v>
       </c>
       <c r="H121" s="7">
         <v>16.05</v>
       </c>
       <c r="I121" s="7">
         <v>15.85</v>
       </c>
     </row>
-    <row r="122" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D122" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E122" s="7">
         <v>11.25</v>
       </c>
       <c r="F122" s="7">
         <v>11.25</v>
       </c>
       <c r="G122" s="7">
         <v>11.05</v>
       </c>
       <c r="H122" s="7">
         <v>15.82</v>
       </c>
       <c r="I122" s="7">
         <v>15.66</v>
       </c>
     </row>
-    <row r="123" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E123" s="7">
         <v>10.75</v>
       </c>
       <c r="F123" s="7">
         <v>10.75</v>
       </c>
       <c r="G123" s="7">
         <v>10.72</v>
       </c>
       <c r="H123" s="7">
         <v>15.62</v>
       </c>
       <c r="I123" s="7">
         <v>15.54</v>
       </c>
     </row>
-    <row r="124" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E124" s="7">
         <v>10.25</v>
       </c>
       <c r="F124" s="7">
         <v>10.25</v>
       </c>
       <c r="G124" s="7">
         <v>10.25</v>
       </c>
       <c r="H124" s="7">
         <v>15.35</v>
       </c>
       <c r="I124" s="7">
         <v>15.38</v>
       </c>
     </row>
-    <row r="125" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E125" s="7">
         <v>9.75</v>
       </c>
       <c r="F125" s="7">
         <v>9.75</v>
       </c>
       <c r="G125" s="7">
         <v>9.7100000000000009</v>
       </c>
       <c r="H125" s="7">
         <v>15.07</v>
       </c>
       <c r="I125" s="6">
         <v>15.1</v>
       </c>
     </row>
-    <row r="126" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D126" s="20">
         <v>2007</v>
       </c>
       <c r="E126" s="21"/>
       <c r="F126" s="21"/>
       <c r="G126" s="21"/>
       <c r="H126" s="21"/>
       <c r="I126" s="22"/>
     </row>
-    <row r="127" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D127" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E127" s="6">
         <v>9.5</v>
       </c>
       <c r="F127" s="6">
         <v>9.5</v>
       </c>
       <c r="G127" s="6">
         <v>9.26</v>
       </c>
       <c r="H127" s="6">
         <v>14.9</v>
       </c>
       <c r="I127" s="7">
         <v>14.85</v>
       </c>
     </row>
-    <row r="128" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E128" s="6">
         <v>9.25</v>
       </c>
       <c r="F128" s="6">
         <v>9.25</v>
       </c>
       <c r="G128" s="6">
         <v>8.83</v>
       </c>
       <c r="H128" s="6">
         <v>14.71</v>
       </c>
       <c r="I128" s="7">
         <v>14.71</v>
       </c>
     </row>
-    <row r="129" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="6">
         <v>9</v>
       </c>
       <c r="F129" s="6">
         <v>9</v>
       </c>
       <c r="G129" s="6">
         <v>8.52</v>
       </c>
       <c r="H129" s="6">
         <v>14.49</v>
       </c>
       <c r="I129" s="7">
         <v>14.53</v>
       </c>
     </row>
-    <row r="130" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="6">
         <v>9</v>
       </c>
       <c r="F130" s="6">
         <v>9</v>
       </c>
       <c r="G130" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="H130" s="6">
         <v>14.3</v>
       </c>
       <c r="I130" s="7">
         <v>14.38</v>
       </c>
     </row>
-    <row r="131" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E131" s="6">
         <v>8.75</v>
       </c>
       <c r="F131" s="6">
         <v>8.75</v>
       </c>
       <c r="G131" s="6">
         <v>8.06</v>
       </c>
       <c r="H131" s="6">
         <v>14.06</v>
       </c>
       <c r="I131" s="7">
         <v>14.16</v>
       </c>
     </row>
-    <row r="132" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E132" s="6">
         <v>8.5</v>
       </c>
       <c r="F132" s="6">
         <v>8.5</v>
       </c>
       <c r="G132" s="6">
         <v>7.87</v>
       </c>
       <c r="H132" s="6">
         <v>13.88</v>
       </c>
       <c r="I132" s="7">
         <v>13.99</v>
       </c>
     </row>
-    <row r="133" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E133" s="6">
         <v>8.25</v>
       </c>
       <c r="F133" s="6">
         <v>8.25</v>
       </c>
       <c r="G133" s="6">
         <v>7.69</v>
       </c>
       <c r="H133" s="6">
         <v>13.71</v>
       </c>
       <c r="I133" s="7">
         <v>13.82</v>
       </c>
     </row>
-    <row r="134" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D134" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E134" s="6">
         <v>8.25</v>
       </c>
       <c r="F134" s="6">
         <v>8.25</v>
       </c>
       <c r="G134" s="6">
         <v>7.51</v>
       </c>
       <c r="H134" s="6">
         <v>13.66</v>
       </c>
       <c r="I134" s="7">
         <v>13.75</v>
       </c>
     </row>
-    <row r="135" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D135" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E135" s="6">
         <v>8.25</v>
       </c>
       <c r="F135" s="6">
         <v>8.25</v>
       </c>
       <c r="G135" s="6">
         <v>7.44</v>
       </c>
       <c r="H135" s="6">
         <v>13.31</v>
       </c>
       <c r="I135" s="7">
         <v>13.45</v>
       </c>
     </row>
-    <row r="136" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D136" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E136" s="6">
         <v>8.25</v>
       </c>
       <c r="F136" s="6">
         <v>8.25</v>
       </c>
       <c r="G136" s="6">
         <v>7.41</v>
       </c>
       <c r="H136" s="6">
         <v>13.16</v>
       </c>
       <c r="I136" s="7">
         <v>13.28</v>
       </c>
     </row>
-    <row r="137" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E137" s="6">
         <v>8.25</v>
       </c>
       <c r="F137" s="6">
         <v>8.25</v>
       </c>
       <c r="G137" s="6">
         <v>7.4</v>
       </c>
       <c r="H137" s="6">
         <v>13.16</v>
       </c>
       <c r="I137" s="7">
         <v>13.19</v>
       </c>
     </row>
-    <row r="138" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D138" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E138" s="6">
         <v>8</v>
       </c>
       <c r="F138" s="6">
         <v>8</v>
       </c>
       <c r="G138" s="6">
         <v>7.42</v>
       </c>
       <c r="H138" s="6">
         <v>13</v>
       </c>
       <c r="I138" s="7">
         <v>13.01</v>
       </c>
     </row>
-    <row r="139" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D139" s="20">
         <v>2008</v>
       </c>
       <c r="E139" s="21"/>
       <c r="F139" s="21"/>
       <c r="G139" s="21"/>
       <c r="H139" s="21"/>
       <c r="I139" s="22"/>
     </row>
-    <row r="140" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D140" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E140" s="6">
         <v>8</v>
       </c>
       <c r="F140" s="6">
         <v>8</v>
       </c>
       <c r="G140" s="6">
         <v>7.4</v>
       </c>
       <c r="H140" s="7">
         <v>12.99</v>
       </c>
       <c r="I140" s="7">
         <v>12.81</v>
       </c>
     </row>
-    <row r="141" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E141" s="7">
         <v>7.93</v>
       </c>
       <c r="F141" s="6">
         <v>8</v>
       </c>
       <c r="G141" s="6">
         <v>7.36</v>
       </c>
       <c r="H141" s="7">
         <v>12.96</v>
       </c>
       <c r="I141" s="7">
         <v>12.71</v>
       </c>
     </row>
-    <row r="142" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="7">
         <v>7.96</v>
       </c>
       <c r="F142" s="6">
         <v>8</v>
       </c>
       <c r="G142" s="6">
         <v>7.26</v>
       </c>
       <c r="H142" s="7">
         <v>12.88</v>
       </c>
       <c r="I142" s="7">
         <v>12.59</v>
       </c>
     </row>
-    <row r="143" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D143" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="7">
         <v>7.99</v>
       </c>
       <c r="F143" s="6">
         <v>8</v>
       </c>
       <c r="G143" s="6">
         <v>7.23</v>
       </c>
       <c r="H143" s="7">
         <v>12.93</v>
       </c>
       <c r="I143" s="7">
         <v>12.47</v>
       </c>
     </row>
-    <row r="144" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E144" s="7">
         <v>8.31</v>
       </c>
       <c r="F144" s="6">
         <v>8.25</v>
       </c>
       <c r="G144" s="6">
         <v>7.34</v>
       </c>
       <c r="H144" s="7">
         <v>12.92</v>
       </c>
       <c r="I144" s="7">
         <v>12.36</v>
       </c>
     </row>
-    <row r="145" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E145" s="7">
         <v>8.73</v>
       </c>
       <c r="F145" s="6">
         <v>8.5</v>
       </c>
       <c r="G145" s="6">
         <v>7.49</v>
       </c>
       <c r="H145" s="7">
         <v>12.99</v>
       </c>
       <c r="I145" s="7">
         <v>12.51</v>
       </c>
     </row>
-    <row r="146" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E146" s="7">
         <v>9.23</v>
       </c>
       <c r="F146" s="6">
         <v>8.75</v>
       </c>
       <c r="G146" s="6">
         <v>7.82</v>
       </c>
       <c r="H146" s="7">
         <v>13.14</v>
       </c>
       <c r="I146" s="7">
         <v>12.61</v>
       </c>
     </row>
-    <row r="147" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D147" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E147" s="7">
         <v>9.2799999999999994</v>
       </c>
       <c r="F147" s="6">
         <v>9</v>
       </c>
       <c r="G147" s="6">
         <v>8.4</v>
       </c>
       <c r="H147" s="7">
         <v>13.42</v>
       </c>
       <c r="I147" s="7">
         <v>12.86</v>
       </c>
     </row>
-    <row r="148" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D148" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E148" s="7">
         <v>9.7100000000000009</v>
       </c>
       <c r="F148" s="6">
         <v>9.25</v>
       </c>
       <c r="G148" s="7">
         <v>9.4499999999999993</v>
       </c>
       <c r="H148" s="7">
         <v>13.93</v>
       </c>
       <c r="I148" s="7">
         <v>13.32</v>
       </c>
     </row>
-    <row r="149" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E149" s="7">
         <v>10.98</v>
       </c>
       <c r="F149" s="6">
         <v>9.5</v>
       </c>
       <c r="G149" s="7">
         <v>10.17</v>
       </c>
       <c r="H149" s="7">
         <v>14.67</v>
       </c>
       <c r="I149" s="7">
         <v>13.88</v>
       </c>
     </row>
-    <row r="150" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D150" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E150" s="7">
         <v>11.24</v>
       </c>
       <c r="F150" s="6">
         <v>9.5</v>
       </c>
       <c r="G150" s="7">
         <v>10.83</v>
       </c>
       <c r="H150" s="7">
         <v>15.13</v>
       </c>
       <c r="I150" s="7">
         <v>14.28</v>
       </c>
     </row>
-    <row r="151" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E151" s="7">
         <v>10.83</v>
       </c>
       <c r="F151" s="6">
         <v>9.25</v>
       </c>
       <c r="G151" s="7">
         <v>11.16</v>
       </c>
       <c r="H151" s="7">
         <v>15.22</v>
       </c>
       <c r="I151" s="6">
         <v>14.4</v>
       </c>
     </row>
-    <row r="152" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D152" s="20">
         <v>2009</v>
       </c>
       <c r="E152" s="21"/>
       <c r="F152" s="21"/>
       <c r="G152" s="21"/>
       <c r="H152" s="21"/>
       <c r="I152" s="22"/>
     </row>
-    <row r="153" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D153" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E153" s="6">
         <v>9.5</v>
       </c>
       <c r="F153" s="7">
         <v>8.75</v>
       </c>
       <c r="G153" s="7">
         <v>11.34</v>
       </c>
       <c r="H153" s="7">
         <v>15.23</v>
       </c>
       <c r="I153" s="7">
         <v>14.37</v>
       </c>
     </row>
-    <row r="154" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E154" s="7">
         <v>8.74</v>
       </c>
       <c r="F154" s="7">
         <v>8.25</v>
       </c>
       <c r="G154" s="7">
         <v>11.13</v>
       </c>
       <c r="H154" s="7">
         <v>15.08</v>
       </c>
       <c r="I154" s="7">
         <v>14.23</v>
       </c>
     </row>
-    <row r="155" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="7">
         <v>8.2100000000000009</v>
       </c>
       <c r="F155" s="7">
         <v>7.75</v>
       </c>
       <c r="G155" s="7">
         <v>10.65</v>
       </c>
       <c r="H155" s="7">
         <v>14.99</v>
       </c>
       <c r="I155" s="7">
         <v>14.05</v>
       </c>
     </row>
-    <row r="156" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D156" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E156" s="7">
         <v>7.59</v>
       </c>
       <c r="F156" s="6">
         <v>7.5</v>
       </c>
       <c r="G156" s="7">
         <v>10.09</v>
       </c>
       <c r="H156" s="7">
         <v>14.82</v>
       </c>
       <c r="I156" s="7">
         <v>14.05</v>
       </c>
     </row>
-    <row r="157" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D157" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E157" s="7">
         <v>7.25</v>
       </c>
       <c r="F157" s="7">
         <v>7.25</v>
       </c>
       <c r="G157" s="7">
         <v>9.68</v>
       </c>
       <c r="H157" s="7">
         <v>14.68</v>
       </c>
       <c r="I157" s="7">
         <v>13.94</v>
       </c>
     </row>
-    <row r="158" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E158" s="7">
         <v>6.95</v>
       </c>
       <c r="F158" s="6">
         <v>7</v>
       </c>
       <c r="G158" s="7">
         <v>9.25</v>
       </c>
       <c r="H158" s="7">
         <v>14.52</v>
       </c>
       <c r="I158" s="7">
         <v>13.78</v>
       </c>
     </row>
-    <row r="159" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E159" s="7">
         <v>6.71</v>
       </c>
       <c r="F159" s="7">
         <v>6.75</v>
       </c>
       <c r="G159" s="7">
         <v>8.99</v>
       </c>
       <c r="H159" s="7">
         <v>14.45</v>
       </c>
       <c r="I159" s="7">
         <v>13.58</v>
       </c>
     </row>
-    <row r="160" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E160" s="7">
         <v>6.58</v>
       </c>
       <c r="F160" s="6">
         <v>6.5</v>
       </c>
       <c r="G160" s="7">
         <v>8.73</v>
       </c>
       <c r="H160" s="6">
         <v>14.3</v>
       </c>
       <c r="I160" s="7">
         <v>13.48</v>
       </c>
     </row>
-    <row r="161" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E161" s="7">
         <v>6.48</v>
       </c>
       <c r="F161" s="6">
         <v>6.5</v>
       </c>
       <c r="G161" s="7">
         <v>8.35</v>
       </c>
       <c r="H161" s="7">
         <v>14.17</v>
       </c>
       <c r="I161" s="6">
         <v>13.2</v>
       </c>
     </row>
-    <row r="162" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E162" s="7">
         <v>6.49</v>
       </c>
       <c r="F162" s="6">
         <v>6.5</v>
       </c>
       <c r="G162" s="7">
         <v>7.97</v>
       </c>
       <c r="H162" s="7">
         <v>14.09</v>
       </c>
       <c r="I162" s="7">
         <v>13.12</v>
       </c>
     </row>
-    <row r="163" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E163" s="7">
         <v>6.47</v>
       </c>
       <c r="F163" s="6">
         <v>6.5</v>
       </c>
       <c r="G163" s="7">
         <v>7.68</v>
       </c>
       <c r="H163" s="7">
         <v>13.96</v>
       </c>
       <c r="I163" s="7">
         <v>13.03</v>
       </c>
     </row>
-    <row r="164" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E164" s="7">
         <v>6.46</v>
       </c>
       <c r="F164" s="6">
         <v>6.5</v>
       </c>
       <c r="G164" s="7">
         <v>7.48</v>
       </c>
       <c r="H164" s="7">
         <v>13.69</v>
       </c>
       <c r="I164" s="7">
         <v>12.96</v>
       </c>
     </row>
-    <row r="165" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="165" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D165" s="20">
         <v>2010</v>
       </c>
       <c r="E165" s="21"/>
       <c r="F165" s="21"/>
       <c r="G165" s="21"/>
       <c r="H165" s="21"/>
       <c r="I165" s="22"/>
     </row>
-    <row r="166" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E166" s="7">
         <v>6.45</v>
       </c>
       <c r="F166" s="6">
         <v>6.5</v>
       </c>
       <c r="G166" s="7">
         <v>7.31</v>
       </c>
       <c r="H166" s="7">
         <v>13.75</v>
       </c>
       <c r="I166" s="7">
         <v>13.24</v>
       </c>
     </row>
-    <row r="167" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E167" s="7">
         <v>6.41</v>
       </c>
       <c r="F167" s="6">
         <v>6.5</v>
       </c>
       <c r="G167" s="7">
         <v>7.08</v>
       </c>
       <c r="H167" s="7">
         <v>13.68</v>
       </c>
       <c r="I167" s="7">
         <v>13.21</v>
       </c>
     </row>
-    <row r="168" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="7">
         <v>6.27</v>
       </c>
       <c r="F168" s="6">
         <v>6.5</v>
       </c>
       <c r="G168" s="7">
         <v>6.99</v>
       </c>
       <c r="H168" s="7">
         <v>13.54</v>
       </c>
       <c r="I168" s="7">
         <v>12.72</v>
       </c>
     </row>
-    <row r="169" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E169" s="6">
         <v>6.2</v>
       </c>
       <c r="F169" s="6">
         <v>6.5</v>
       </c>
       <c r="G169" s="7">
         <v>6.98</v>
       </c>
       <c r="H169" s="7">
         <v>13.42</v>
       </c>
       <c r="I169" s="7">
         <v>12.62</v>
       </c>
     </row>
-    <row r="170" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E170" s="6">
         <v>6.3</v>
       </c>
       <c r="F170" s="6">
         <v>6.5</v>
       </c>
       <c r="G170" s="7">
         <v>6.95</v>
       </c>
       <c r="H170" s="7">
         <v>13.36</v>
       </c>
       <c r="I170" s="7">
         <v>12.59</v>
       </c>
     </row>
-    <row r="171" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E171" s="7">
         <v>6.26</v>
       </c>
       <c r="F171" s="6">
         <v>6.5</v>
       </c>
       <c r="G171" s="7">
         <v>6.95</v>
       </c>
       <c r="H171" s="7">
         <v>13.17</v>
       </c>
       <c r="I171" s="6">
         <v>12.7</v>
       </c>
     </row>
-    <row r="172" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F172" s="6">
         <v>6.5</v>
       </c>
       <c r="G172" s="7">
         <v>6.95</v>
       </c>
       <c r="H172" s="7">
         <v>13.21</v>
       </c>
       <c r="I172" s="6">
         <v>12.6</v>
       </c>
     </row>
-    <row r="173" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F173" s="6">
         <v>6.5</v>
       </c>
       <c r="G173" s="7">
         <v>6.96</v>
       </c>
       <c r="H173" s="7">
         <v>13.19</v>
       </c>
       <c r="I173" s="6">
         <v>12.4</v>
       </c>
     </row>
-    <row r="174" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F174" s="6">
         <v>6.5</v>
       </c>
       <c r="G174" s="7">
         <v>6.95</v>
       </c>
       <c r="H174" s="6">
         <v>13</v>
       </c>
       <c r="I174" s="7">
         <v>12.41</v>
       </c>
     </row>
-    <row r="175" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F175" s="6">
         <v>6.5</v>
       </c>
       <c r="G175" s="7">
         <v>6.99</v>
       </c>
       <c r="H175" s="7">
         <v>13.01</v>
       </c>
       <c r="I175" s="7">
         <v>12.38</v>
       </c>
     </row>
-    <row r="176" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F176" s="6">
         <v>6.5</v>
       </c>
       <c r="G176" s="7">
         <v>7.03</v>
       </c>
       <c r="H176" s="7">
         <v>12.96</v>
       </c>
       <c r="I176" s="7">
         <v>12.35</v>
       </c>
     </row>
-    <row r="177" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F177" s="6">
         <v>6.5</v>
       </c>
       <c r="G177" s="7">
         <v>7.06</v>
       </c>
       <c r="H177" s="7">
         <v>12.83</v>
       </c>
       <c r="I177" s="7">
         <v>12.28</v>
       </c>
     </row>
-    <row r="178" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D178" s="20">
         <v>2011</v>
       </c>
       <c r="E178" s="21"/>
       <c r="F178" s="21"/>
       <c r="G178" s="21"/>
       <c r="H178" s="21"/>
       <c r="I178" s="22"/>
     </row>
-    <row r="179" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F179" s="6">
         <v>6.5</v>
       </c>
       <c r="G179" s="7">
         <v>6.88</v>
       </c>
       <c r="H179" s="7">
         <v>12.75</v>
       </c>
       <c r="I179" s="7">
         <v>12.25</v>
       </c>
     </row>
-    <row r="180" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F180" s="7">
         <v>6.75</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H180" s="7">
         <v>12.72</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="181" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F181" s="7">
         <v>6.75</v>
       </c>
       <c r="G181" s="7">
         <v>6.91</v>
       </c>
       <c r="H181" s="7">
         <v>12.32</v>
       </c>
       <c r="I181" s="7">
         <v>12.18</v>
       </c>
     </row>
-    <row r="182" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F182" s="7">
         <v>6.75</v>
       </c>
       <c r="G182" s="7">
         <v>6.95</v>
       </c>
       <c r="H182" s="7">
         <v>12.3</v>
       </c>
       <c r="I182" s="7">
         <v>12.16</v>
       </c>
     </row>
-    <row r="183" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F183" s="7">
         <v>6.75</v>
       </c>
       <c r="G183" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H183" s="7">
         <v>12.24</v>
       </c>
       <c r="I183" s="7">
         <v>12.16</v>
       </c>
     </row>
-    <row r="184" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F184" s="7">
         <v>6.75</v>
       </c>
       <c r="G184" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H184" s="7">
         <v>12.24</v>
       </c>
       <c r="I184" s="7">
         <v>12.13</v>
       </c>
     </row>
-    <row r="185" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F185" s="7">
         <v>6.75</v>
       </c>
       <c r="G185" s="7">
         <v>6.88</v>
       </c>
       <c r="H185" s="7">
         <v>12.55</v>
       </c>
       <c r="I185" s="7">
         <v>12.11</v>
       </c>
     </row>
-    <row r="186" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F186" s="7">
         <v>6.75</v>
       </c>
       <c r="G186" s="6">
         <v>6.9</v>
       </c>
       <c r="H186" s="6">
         <v>12.5</v>
       </c>
       <c r="I186" s="6">
         <v>12.1</v>
       </c>
     </row>
-    <row r="187" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F187" s="7">
         <v>6.75</v>
       </c>
       <c r="G187" s="7">
         <v>7.05</v>
       </c>
       <c r="H187" s="7">
         <v>12.39</v>
       </c>
       <c r="I187" s="7">
         <v>12.06</v>
       </c>
     </row>
-    <row r="188" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F188" s="6">
         <v>6.5</v>
       </c>
       <c r="G188" s="7">
         <v>7.11</v>
       </c>
       <c r="H188" s="7">
         <v>12.36</v>
       </c>
       <c r="I188" s="7">
         <v>12.02</v>
       </c>
     </row>
-    <row r="189" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F189" s="6">
         <v>6</v>
       </c>
       <c r="G189" s="7">
         <v>6.99</v>
       </c>
       <c r="H189" s="7">
         <v>12.31</v>
       </c>
       <c r="I189" s="7">
         <v>11.97</v>
       </c>
     </row>
-    <row r="190" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F190" s="6">
         <v>6</v>
       </c>
       <c r="G190" s="7">
         <v>6.81</v>
       </c>
       <c r="H190" s="7">
         <v>12.18</v>
       </c>
       <c r="I190" s="7">
         <v>12.04</v>
       </c>
     </row>
-    <row r="191" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D191" s="20">
         <v>2012</v>
       </c>
       <c r="E191" s="21"/>
       <c r="F191" s="21"/>
       <c r="G191" s="21"/>
       <c r="H191" s="21"/>
       <c r="I191" s="22"/>
     </row>
-    <row r="192" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F192" s="6">
         <v>6</v>
       </c>
       <c r="G192" s="7">
         <v>6.68</v>
       </c>
       <c r="H192" s="7">
         <v>12.14</v>
       </c>
       <c r="I192" s="7">
         <v>11.73</v>
       </c>
     </row>
-    <row r="193" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F193" s="7">
         <v>5.75</v>
       </c>
       <c r="G193" s="7">
         <v>6.52</v>
       </c>
       <c r="H193" s="7">
         <v>12.02</v>
       </c>
       <c r="I193" s="7">
         <v>11.62</v>
       </c>
     </row>
-    <row r="194" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F194" s="7">
         <v>5.75</v>
       </c>
       <c r="G194" s="7">
         <v>6.31</v>
       </c>
       <c r="H194" s="7">
         <v>12.01</v>
       </c>
       <c r="I194" s="7">
         <v>11.62</v>
       </c>
     </row>
-    <row r="195" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F195" s="7">
         <v>5.75</v>
       </c>
       <c r="G195" s="6">
         <v>6</v>
       </c>
       <c r="H195" s="7">
         <v>11.86</v>
       </c>
       <c r="I195" s="7">
         <v>11.56</v>
       </c>
     </row>
-    <row r="196" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F196" s="7">
         <v>5.75</v>
       </c>
       <c r="G196" s="7">
         <v>5.89</v>
       </c>
       <c r="H196" s="7">
         <v>11.78</v>
       </c>
       <c r="I196" s="7">
         <v>11.51</v>
       </c>
     </row>
-    <row r="197" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F197" s="7">
         <v>5.75</v>
       </c>
       <c r="G197" s="7">
         <v>5.76</v>
       </c>
       <c r="H197" s="7">
         <v>11.79</v>
       </c>
       <c r="I197" s="7">
         <v>11.46</v>
       </c>
     </row>
-    <row r="198" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F198" s="7">
         <v>5.75</v>
       </c>
       <c r="G198" s="7">
         <v>5.67</v>
       </c>
       <c r="H198" s="7">
         <v>11.78</v>
       </c>
       <c r="I198" s="7">
         <v>11.42</v>
       </c>
     </row>
-    <row r="199" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F199" s="7">
         <v>5.75</v>
       </c>
       <c r="G199" s="7">
         <v>5.61</v>
       </c>
       <c r="H199" s="7">
         <v>11.73</v>
       </c>
       <c r="I199" s="7">
         <v>11.35</v>
       </c>
     </row>
-    <row r="200" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F200" s="7">
         <v>5.75</v>
       </c>
       <c r="G200" s="7">
         <v>5.69</v>
       </c>
       <c r="H200" s="7">
         <v>11.71</v>
       </c>
       <c r="I200" s="7">
         <v>11.36</v>
       </c>
     </row>
-    <row r="201" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F201" s="7">
         <v>5.75</v>
       </c>
       <c r="G201" s="7">
         <v>5.66</v>
       </c>
       <c r="H201" s="7">
         <v>11.69</v>
       </c>
       <c r="I201" s="6">
         <v>11.3</v>
       </c>
     </row>
-    <row r="202" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F202" s="7">
         <v>5.75</v>
       </c>
       <c r="G202" s="7">
         <v>5.81</v>
       </c>
       <c r="H202" s="7">
         <v>11.62</v>
       </c>
       <c r="I202" s="7">
         <v>11.25</v>
       </c>
     </row>
-    <row r="203" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F203" s="7">
         <v>5.75</v>
       </c>
       <c r="G203" s="7">
         <v>5.76</v>
       </c>
       <c r="H203" s="6">
         <v>11.5</v>
       </c>
       <c r="I203" s="7">
         <v>11.28</v>
       </c>
     </row>
-    <row r="204" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D204" s="20">
         <v>2013</v>
       </c>
       <c r="E204" s="21"/>
       <c r="F204" s="21"/>
       <c r="G204" s="21"/>
       <c r="H204" s="21"/>
       <c r="I204" s="22"/>
     </row>
-    <row r="205" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F205" s="3">
         <v>5.75</v>
       </c>
       <c r="G205" s="4">
         <v>5.89</v>
       </c>
       <c r="H205" s="3">
         <v>11.5</v>
       </c>
       <c r="I205" s="3">
         <v>11.3</v>
       </c>
     </row>
-    <row r="206" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E206" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F206" s="4">
         <v>5.75</v>
       </c>
       <c r="G206" s="4">
         <v>5.92</v>
       </c>
       <c r="H206" s="4">
         <v>11.46</v>
       </c>
       <c r="I206" s="4">
         <v>11.28</v>
       </c>
     </row>
-    <row r="207" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F207" s="4">
         <v>5.75</v>
       </c>
       <c r="G207" s="4">
         <v>5.64</v>
       </c>
       <c r="H207" s="4">
         <v>11.45</v>
       </c>
       <c r="I207" s="4">
         <v>11.25</v>
       </c>
     </row>
-    <row r="208" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E208" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F208" s="4">
         <v>5.75</v>
       </c>
       <c r="G208" s="3">
         <v>5.73</v>
       </c>
       <c r="H208" s="4">
         <v>11.45</v>
       </c>
       <c r="I208" s="4">
         <v>11.21</v>
       </c>
     </row>
-    <row r="209" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E209" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F209" s="4">
         <v>5.75</v>
       </c>
       <c r="G209" s="4">
         <v>5.68</v>
       </c>
       <c r="H209" s="4">
         <v>11.47</v>
       </c>
       <c r="I209" s="4">
         <v>11.17</v>
       </c>
     </row>
-    <row r="210" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D210" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E210" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F210" s="3">
         <v>6</v>
       </c>
       <c r="G210" s="4">
         <v>5.72</v>
       </c>
       <c r="H210" s="4">
         <v>11.41</v>
       </c>
       <c r="I210" s="4">
         <v>11.14</v>
       </c>
     </row>
-    <row r="211" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D211" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E211" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F211" s="3">
         <v>6.5</v>
       </c>
       <c r="G211" s="4">
         <v>5.99</v>
       </c>
       <c r="H211" s="4">
         <v>11.66</v>
       </c>
       <c r="I211" s="4">
         <v>11.29</v>
       </c>
     </row>
-    <row r="212" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D212" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E212" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F212" s="3">
         <v>6.5</v>
       </c>
       <c r="G212" s="4"/>
       <c r="H212" s="4"/>
       <c r="I212" s="4"/>
     </row>
-    <row r="213" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D213" s="2"/>
       <c r="E213" s="4"/>
       <c r="F213" s="3">
         <v>7</v>
       </c>
       <c r="G213" s="4">
         <v>6.16</v>
       </c>
       <c r="H213" s="4">
         <v>11.63</v>
       </c>
       <c r="I213" s="4">
         <v>11.37</v>
       </c>
     </row>
-    <row r="214" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D214" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E214" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F214" s="4">
         <v>7.25</v>
       </c>
       <c r="G214" s="4">
         <v>6.56</v>
       </c>
       <c r="H214" s="3">
         <v>11.8</v>
       </c>
       <c r="I214" s="3">
         <v>11.5</v>
       </c>
     </row>
-    <row r="215" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D215" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F215" s="4">
         <v>7.25</v>
       </c>
       <c r="G215" s="4">
         <v>6.95</v>
       </c>
       <c r="H215" s="4">
         <v>11.93</v>
       </c>
       <c r="I215" s="3">
         <v>11.65</v>
       </c>
     </row>
-    <row r="216" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D216" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E216" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F216" s="3">
         <v>7.5</v>
       </c>
       <c r="G216" s="3">
         <v>7.3</v>
       </c>
       <c r="H216" s="4">
         <v>12.06</v>
       </c>
       <c r="I216" s="4">
         <v>11.73</v>
       </c>
     </row>
-    <row r="217" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D217" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F217" s="3">
         <v>7.5</v>
       </c>
       <c r="G217" s="4">
         <v>7.61</v>
       </c>
       <c r="H217" s="3">
         <v>12.12</v>
       </c>
       <c r="I217" s="4">
         <v>11.82</v>
       </c>
     </row>
-    <row r="218" spans="4:9" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="4:9" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D218" s="20">
         <v>2014</v>
       </c>
       <c r="E218" s="21"/>
       <c r="F218" s="21"/>
       <c r="G218" s="21"/>
       <c r="H218" s="21"/>
       <c r="I218" s="22"/>
     </row>
-    <row r="219" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D219" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E219" s="4"/>
       <c r="F219" s="3">
         <v>7.5</v>
       </c>
       <c r="G219" s="4">
         <v>7.95</v>
       </c>
       <c r="H219" s="3">
         <v>12.23</v>
       </c>
       <c r="I219" s="3">
         <v>11.92</v>
       </c>
     </row>
-    <row r="220" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D220" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E220" s="4"/>
       <c r="F220" s="3">
         <v>7.5</v>
       </c>
       <c r="G220" s="4">
         <v>8.0299999999999994</v>
       </c>
       <c r="H220" s="4">
         <v>12.33</v>
       </c>
       <c r="I220" s="4">
         <v>11.98</v>
       </c>
     </row>
-    <row r="221" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D221" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E221" s="4"/>
       <c r="F221" s="3">
         <v>7.5</v>
       </c>
       <c r="G221" s="4">
         <v>8.2799999999999994</v>
       </c>
       <c r="H221" s="4">
         <v>12.37</v>
       </c>
       <c r="I221" s="3">
         <v>12</v>
       </c>
     </row>
-    <row r="222" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D222" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E222" s="4"/>
       <c r="F222" s="3">
         <v>7.5</v>
       </c>
       <c r="G222" s="3">
         <v>8.34</v>
       </c>
       <c r="H222" s="4">
         <v>12.38</v>
       </c>
       <c r="I222" s="4">
         <v>12.06</v>
       </c>
     </row>
-    <row r="223" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E223" s="4"/>
       <c r="F223" s="3">
         <v>7.5</v>
       </c>
       <c r="G223" s="4">
         <v>8.9</v>
       </c>
       <c r="H223" s="4">
         <v>12.63</v>
       </c>
       <c r="I223" s="4">
         <v>12.18</v>
       </c>
     </row>
-    <row r="224" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D224" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E224" s="4"/>
       <c r="F224" s="3">
         <v>7.5</v>
       </c>
       <c r="G224" s="4">
         <v>8.34</v>
       </c>
       <c r="H224" s="4">
         <v>12.63</v>
       </c>
       <c r="I224" s="4">
         <v>12.24</v>
       </c>
     </row>
-    <row r="225" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D225" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E225" s="4"/>
       <c r="F225" s="3">
         <v>7.5</v>
       </c>
       <c r="G225" s="4">
         <v>9.19</v>
       </c>
       <c r="H225" s="4">
         <v>12.7</v>
       </c>
       <c r="I225" s="4">
         <v>12.32</v>
       </c>
     </row>
-    <row r="226" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D226" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E226" s="4"/>
       <c r="F226" s="3">
         <v>7.5</v>
       </c>
       <c r="G226" s="4">
         <v>9.4499999999999993</v>
       </c>
       <c r="H226" s="4">
         <v>12.78</v>
       </c>
       <c r="I226" s="4">
         <v>12.35</v>
       </c>
     </row>
-    <row r="227" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D227" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E227" s="4"/>
       <c r="F227" s="3">
         <v>7.5</v>
       </c>
       <c r="G227" s="4">
         <v>9.3800000000000008</v>
       </c>
       <c r="H227" s="3">
         <v>12.79</v>
       </c>
       <c r="I227" s="3">
         <v>12.35</v>
       </c>
     </row>
-    <row r="228" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D228" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E228" s="4"/>
       <c r="F228" s="4">
         <v>7.75</v>
       </c>
       <c r="G228" s="4">
         <v>9.25</v>
       </c>
       <c r="H228" s="4">
         <v>12.84</v>
       </c>
       <c r="I228" s="3">
         <v>12.41</v>
       </c>
     </row>
-    <row r="229" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D229" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E229" s="4"/>
       <c r="F229" s="3">
         <v>7.75</v>
       </c>
       <c r="G229" s="4">
         <v>9.02</v>
       </c>
       <c r="H229" s="4">
         <v>12.85</v>
       </c>
       <c r="I229" s="4">
         <v>12.39</v>
       </c>
     </row>
-    <row r="230" spans="4:9" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="4:9" ht="17.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D230" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E230" s="4"/>
       <c r="F230" s="3">
         <v>7.75</v>
       </c>
       <c r="G230" s="4">
         <v>8.9499999999999993</v>
       </c>
       <c r="H230" s="3">
         <v>12.81</v>
       </c>
       <c r="I230" s="4">
         <v>12.37</v>
       </c>
     </row>
-    <row r="231" spans="4:9" ht="19.2" collapsed="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="4:9" ht="19.5" collapsed="1" x14ac:dyDescent="0.25">
       <c r="D231" s="20">
         <v>2015</v>
       </c>
       <c r="E231" s="21"/>
       <c r="F231" s="21"/>
       <c r="G231" s="21"/>
       <c r="H231" s="21"/>
       <c r="I231" s="22"/>
     </row>
-    <row r="232" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D232" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E232" s="9"/>
       <c r="F232" s="3">
         <v>7.75</v>
       </c>
       <c r="G232" s="4">
         <v>8.91</v>
       </c>
       <c r="H232" s="3">
         <v>12.76</v>
       </c>
       <c r="I232" s="3">
         <v>12.29</v>
       </c>
     </row>
-    <row r="233" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D233" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E233" s="9"/>
       <c r="F233" s="3">
         <v>7.5</v>
       </c>
       <c r="G233" s="4">
         <v>8.94</v>
       </c>
       <c r="H233" s="3">
         <v>12.74</v>
       </c>
       <c r="I233" s="3">
         <v>12.27</v>
       </c>
     </row>
-    <row r="234" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D234" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E234" s="9"/>
       <c r="F234" s="3">
         <v>7.5</v>
       </c>
       <c r="G234" s="4">
         <v>8.81</v>
       </c>
       <c r="H234" s="3">
         <v>12.82</v>
       </c>
       <c r="I234" s="3">
         <v>12.32</v>
       </c>
     </row>
-    <row r="235" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D235" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E235" s="9"/>
       <c r="F235" s="3">
         <v>7.5</v>
       </c>
       <c r="G235" s="4">
         <v>8.59</v>
       </c>
       <c r="H235" s="3">
         <v>12.75</v>
       </c>
       <c r="I235" s="3">
         <v>12.32</v>
       </c>
     </row>
-    <row r="236" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E236" s="9"/>
       <c r="F236" s="3">
         <v>7.5</v>
       </c>
       <c r="G236" s="3">
         <v>8.5</v>
       </c>
       <c r="H236" s="3">
         <v>12.72</v>
       </c>
       <c r="I236" s="3">
         <v>12.3</v>
       </c>
     </row>
-    <row r="237" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E237" s="9"/>
       <c r="F237" s="3">
         <v>7.5</v>
       </c>
       <c r="G237" s="4">
         <v>8.27</v>
       </c>
       <c r="H237" s="3">
         <v>12.7</v>
       </c>
       <c r="I237" s="3">
         <v>12.29</v>
       </c>
     </row>
-    <row r="238" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D238" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E238" s="9"/>
       <c r="F238" s="3">
         <v>7.5</v>
       </c>
       <c r="G238" s="4">
         <v>8.1300000000000008</v>
       </c>
       <c r="H238" s="3">
         <v>12.65</v>
       </c>
       <c r="I238" s="3">
         <v>12.26</v>
       </c>
     </row>
-    <row r="239" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D239" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E239" s="9"/>
       <c r="F239" s="3">
         <v>7.5</v>
       </c>
       <c r="G239" s="4">
         <v>8.06</v>
       </c>
       <c r="H239" s="3">
         <v>12.63</v>
       </c>
       <c r="I239" s="3">
         <v>12.21</v>
       </c>
     </row>
-    <row r="240" spans="4:9" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="4:9" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D240" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E240" s="9"/>
       <c r="F240" s="3">
         <v>7.5</v>
       </c>
       <c r="G240" s="4" t="s">
         <v>39</v>
       </c>
       <c r="H240" s="3">
         <v>12.59</v>
       </c>
       <c r="I240" s="3">
         <v>12.19</v>
       </c>
     </row>
-    <row r="241" spans="4:10" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="4:10" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D241" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E241" s="9"/>
       <c r="F241" s="3">
         <v>7.5</v>
       </c>
       <c r="G241" s="4">
         <v>7.99</v>
       </c>
       <c r="H241" s="3">
         <v>12.58</v>
       </c>
       <c r="I241" s="3">
         <v>12.19</v>
       </c>
     </row>
-    <row r="242" spans="4:10" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="4:10" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D242" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E242" s="9"/>
       <c r="F242" s="3">
         <v>7.5</v>
       </c>
       <c r="G242" s="3">
         <v>7.9</v>
       </c>
       <c r="H242" s="3">
         <v>12.55</v>
       </c>
       <c r="I242" s="3">
         <v>12.14</v>
       </c>
     </row>
-    <row r="243" spans="4:10" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="4:10" ht="17.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D243" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E243" s="9"/>
       <c r="F243" s="3">
         <v>7.5</v>
       </c>
       <c r="G243" s="4">
         <v>7.99</v>
       </c>
       <c r="H243" s="3">
         <v>12.46</v>
       </c>
       <c r="I243" s="3">
         <v>12.12</v>
       </c>
     </row>
-    <row r="244" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D244" s="11"/>
       <c r="E244" s="11"/>
       <c r="F244" s="12"/>
       <c r="G244" s="12"/>
       <c r="H244" s="12"/>
       <c r="I244" s="12"/>
     </row>
-    <row r="245" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D245" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E245" s="19"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
     </row>
-    <row r="246" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D246" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E246" s="36"/>
       <c r="F246" s="36"/>
       <c r="G246" s="36"/>
       <c r="H246" s="36"/>
       <c r="I246" s="36"/>
       <c r="J246" s="36"/>
     </row>
-    <row r="247" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D247" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E247" s="23" t="s">
         <v>19</v>
       </c>
       <c r="F247" s="23" t="s">
         <v>20</v>
       </c>
       <c r="G247" s="23" t="s">
         <v>41</v>
       </c>
       <c r="H247" s="23" t="s">
         <v>3</v>
       </c>
       <c r="I247" s="23" t="s">
         <v>4</v>
       </c>
       <c r="J247" s="23" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="248" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D248" s="23"/>
       <c r="E248" s="23"/>
       <c r="F248" s="23"/>
       <c r="G248" s="23"/>
       <c r="H248" s="23"/>
       <c r="I248" s="23"/>
       <c r="J248" s="23"/>
     </row>
-    <row r="249" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D249" s="23"/>
       <c r="E249" s="23"/>
       <c r="F249" s="23"/>
       <c r="G249" s="23"/>
       <c r="H249" s="23"/>
       <c r="I249" s="23"/>
       <c r="J249" s="23"/>
     </row>
-    <row r="250" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="250" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D250" s="24">
         <v>2016</v>
       </c>
       <c r="E250" s="25"/>
       <c r="F250" s="25"/>
       <c r="G250" s="25"/>
       <c r="H250" s="25"/>
       <c r="I250" s="25"/>
       <c r="J250" s="25"/>
     </row>
-    <row r="251" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D251" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E251" s="14"/>
       <c r="F251" s="15">
         <v>7.25</v>
       </c>
       <c r="G251" s="13"/>
       <c r="H251" s="15">
         <v>7.9</v>
       </c>
       <c r="I251" s="15">
         <v>12.46</v>
       </c>
       <c r="J251" s="15">
         <v>11.96</v>
       </c>
     </row>
-    <row r="252" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D252" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E252" s="14"/>
       <c r="F252" s="15">
         <v>7</v>
       </c>
       <c r="G252" s="13"/>
       <c r="H252" s="16">
         <v>7.97</v>
       </c>
       <c r="I252" s="15">
         <v>12.4</v>
       </c>
       <c r="J252" s="15">
         <v>11.93</v>
       </c>
     </row>
-    <row r="253" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D253" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E253" s="14"/>
       <c r="F253" s="15">
         <v>6.75</v>
       </c>
       <c r="G253" s="13"/>
       <c r="H253" s="16">
         <v>7.75</v>
       </c>
       <c r="I253" s="15">
         <v>12.28</v>
       </c>
       <c r="J253" s="15">
         <v>11.83</v>
       </c>
     </row>
-    <row r="254" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D254" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E254" s="14"/>
       <c r="F254" s="15">
         <v>6.75</v>
       </c>
       <c r="G254" s="13"/>
       <c r="H254" s="16">
         <v>7.27</v>
       </c>
       <c r="I254" s="15">
         <v>12.14</v>
       </c>
       <c r="J254" s="15">
         <v>11.71</v>
       </c>
     </row>
-    <row r="255" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D255" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E255" s="14"/>
       <c r="F255" s="15">
         <v>6.75</v>
       </c>
       <c r="G255" s="13"/>
       <c r="H255" s="16" t="s">
         <v>40</v>
       </c>
       <c r="I255" s="15">
         <v>11.97</v>
       </c>
       <c r="J255" s="15">
         <v>11.6</v>
       </c>
     </row>
-    <row r="256" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D256" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E256" s="14"/>
       <c r="F256" s="15">
         <v>6.5</v>
       </c>
       <c r="G256" s="13"/>
       <c r="H256" s="15">
         <v>7</v>
       </c>
       <c r="I256" s="15">
         <v>11.82</v>
       </c>
       <c r="J256" s="15">
         <v>11.49</v>
       </c>
     </row>
-    <row r="257" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D257" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E257" s="14"/>
       <c r="F257" s="15">
         <v>6.5</v>
       </c>
       <c r="G257" s="13"/>
       <c r="H257" s="15">
         <v>6.98</v>
       </c>
       <c r="I257" s="15">
         <v>11.78</v>
       </c>
       <c r="J257" s="15">
         <v>11.45</v>
       </c>
     </row>
-    <row r="258" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D258" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E258" s="14"/>
       <c r="F258" s="15"/>
       <c r="G258" s="15">
         <v>5.25</v>
       </c>
       <c r="H258" s="15">
         <v>6.94</v>
       </c>
       <c r="I258" s="15">
         <v>11.73</v>
       </c>
       <c r="J258" s="15">
         <v>11.42</v>
       </c>
     </row>
-    <row r="259" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D259" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E259" s="14"/>
       <c r="F259" s="15"/>
       <c r="G259" s="15">
         <v>5</v>
       </c>
       <c r="H259" s="15">
         <v>6.8407228130743976</v>
       </c>
       <c r="I259" s="15">
         <v>11.61</v>
       </c>
       <c r="J259" s="15">
         <v>11.36</v>
       </c>
     </row>
-    <row r="260" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D260" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E260" s="14"/>
       <c r="F260" s="15"/>
       <c r="G260" s="15">
         <v>4.75</v>
       </c>
       <c r="H260" s="15">
         <v>6.75</v>
       </c>
       <c r="I260" s="15">
         <v>11.59</v>
       </c>
       <c r="J260" s="15">
         <v>11.34</v>
       </c>
     </row>
-    <row r="261" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D261" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E261" s="14"/>
       <c r="F261" s="15"/>
       <c r="G261" s="15">
         <v>4.75</v>
       </c>
       <c r="H261" s="15">
         <v>6.69</v>
       </c>
       <c r="I261" s="15">
         <v>11.52</v>
       </c>
       <c r="J261" s="15">
         <v>11.33</v>
       </c>
     </row>
-    <row r="262" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="262" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D262" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E262" s="14"/>
       <c r="F262" s="15"/>
       <c r="G262" s="15">
         <v>4.75</v>
       </c>
       <c r="H262" s="15">
         <v>6.69</v>
       </c>
       <c r="I262" s="15">
         <v>11.36</v>
       </c>
       <c r="J262" s="15">
         <v>11.21</v>
       </c>
     </row>
-    <row r="263" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="263" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D263" s="24">
         <v>2017</v>
       </c>
       <c r="E263" s="25"/>
       <c r="F263" s="25"/>
       <c r="G263" s="25"/>
       <c r="H263" s="25"/>
       <c r="I263" s="25"/>
       <c r="J263" s="25"/>
     </row>
-    <row r="264" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="264" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D264" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E264" s="14"/>
       <c r="F264" s="15"/>
       <c r="G264" s="15">
         <v>4.75</v>
       </c>
       <c r="H264" s="15">
         <v>6.75</v>
       </c>
       <c r="I264" s="15">
         <v>11.34</v>
       </c>
       <c r="J264" s="15">
         <v>11.17</v>
       </c>
     </row>
-    <row r="265" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D265" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E265" s="14"/>
       <c r="F265" s="15"/>
       <c r="G265" s="15">
         <v>4.75</v>
       </c>
       <c r="H265" s="15">
         <v>6.74</v>
       </c>
       <c r="I265" s="15">
         <v>11.26</v>
       </c>
       <c r="J265" s="15">
         <v>11.1</v>
       </c>
     </row>
-    <row r="266" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D266" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E266" s="14"/>
       <c r="F266" s="15"/>
       <c r="G266" s="15">
         <v>4.75</v>
       </c>
       <c r="H266" s="15">
         <v>6.69</v>
       </c>
       <c r="I266" s="15">
         <v>11.19</v>
       </c>
       <c r="J266" s="15">
         <v>11.05</v>
       </c>
     </row>
-    <row r="267" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D267" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E267" s="14"/>
       <c r="F267" s="15"/>
       <c r="G267" s="15">
         <v>4.75</v>
       </c>
       <c r="H267" s="15">
         <v>6.64</v>
       </c>
       <c r="I267" s="15">
         <v>11.2</v>
       </c>
       <c r="J267" s="15">
         <v>11.1</v>
       </c>
     </row>
-    <row r="268" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D268" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E268" s="14"/>
       <c r="F268" s="15"/>
       <c r="G268" s="15">
         <v>4.75</v>
       </c>
       <c r="H268" s="15">
         <v>6.62</v>
       </c>
       <c r="I268" s="15">
         <v>11.15</v>
       </c>
       <c r="J268" s="15">
         <v>10.96</v>
       </c>
     </row>
-    <row r="269" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D269" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E269" s="14"/>
       <c r="F269" s="15"/>
       <c r="G269" s="15">
         <v>4.75</v>
       </c>
       <c r="H269" s="15">
         <v>6.62</v>
       </c>
       <c r="I269" s="15">
         <v>11.12</v>
       </c>
       <c r="J269" s="15">
         <v>11</v>
       </c>
     </row>
-    <row r="270" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D270" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E270" s="14"/>
       <c r="F270" s="15"/>
       <c r="G270" s="15">
         <v>4.75</v>
       </c>
       <c r="H270" s="15">
         <v>6.56</v>
       </c>
       <c r="I270" s="15">
         <v>11.07</v>
       </c>
       <c r="J270" s="15">
         <v>10.97</v>
       </c>
     </row>
-    <row r="271" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D271" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E271" s="14"/>
       <c r="F271" s="15"/>
       <c r="G271" s="15">
         <v>4.5</v>
       </c>
       <c r="H271" s="15">
         <v>6.54</v>
       </c>
       <c r="I271" s="15">
         <v>11.07</v>
       </c>
       <c r="J271" s="15">
         <v>10.91</v>
       </c>
     </row>
-    <row r="272" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D272" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E272" s="14"/>
       <c r="F272" s="15"/>
       <c r="G272" s="15">
         <v>4.25</v>
       </c>
       <c r="H272" s="15">
         <v>6.46</v>
       </c>
       <c r="I272" s="15">
         <v>10.99</v>
       </c>
       <c r="J272" s="15">
         <v>10.83</v>
       </c>
     </row>
-    <row r="273" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D273" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E273" s="14"/>
       <c r="F273" s="15"/>
       <c r="G273" s="15">
         <v>4.25</v>
       </c>
       <c r="H273" s="15">
         <v>6.32</v>
       </c>
       <c r="I273" s="15">
         <v>10.94</v>
       </c>
       <c r="J273" s="15">
         <v>10.78</v>
       </c>
     </row>
-    <row r="274" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D274" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E274" s="14"/>
       <c r="F274" s="15"/>
       <c r="G274" s="15">
         <v>4.25</v>
       </c>
       <c r="H274" s="15">
         <v>6.17</v>
       </c>
       <c r="I274" s="15">
         <v>10.87</v>
       </c>
       <c r="J274" s="15">
         <v>10.66</v>
       </c>
     </row>
-    <row r="275" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D275" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E275" s="14"/>
       <c r="F275" s="15"/>
       <c r="G275" s="15">
         <v>4.25</v>
       </c>
       <c r="H275" s="15">
         <v>6.11</v>
       </c>
       <c r="I275" s="15">
         <v>10.68</v>
       </c>
       <c r="J275" s="15">
         <v>10.55</v>
       </c>
     </row>
-    <row r="276" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="276" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D276" s="17">
         <v>2018</v>
       </c>
       <c r="E276" s="17"/>
       <c r="F276" s="17"/>
       <c r="G276" s="17"/>
       <c r="H276" s="17"/>
       <c r="I276" s="17"/>
       <c r="J276" s="17"/>
     </row>
-    <row r="277" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D277" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E277" s="14"/>
       <c r="F277" s="15"/>
       <c r="G277" s="15">
         <v>4.25</v>
       </c>
       <c r="H277" s="15">
         <v>6.03</v>
       </c>
       <c r="I277" s="15">
         <v>10.72</v>
       </c>
       <c r="J277" s="15">
         <v>10.51</v>
       </c>
     </row>
-    <row r="278" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D278" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E278" s="14"/>
       <c r="F278" s="15"/>
       <c r="G278" s="15">
         <v>4.25</v>
       </c>
       <c r="H278" s="15">
         <v>5.97</v>
       </c>
       <c r="I278" s="15">
         <v>10.69</v>
       </c>
       <c r="J278" s="15">
         <v>10.43</v>
       </c>
     </row>
-    <row r="279" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D279" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E279" s="14"/>
       <c r="F279" s="15"/>
       <c r="G279" s="15">
         <v>4.25</v>
       </c>
       <c r="H279" s="15">
         <v>5.88</v>
       </c>
       <c r="I279" s="15">
         <v>10.59</v>
       </c>
       <c r="J279" s="15">
         <v>10.38</v>
       </c>
     </row>
-    <row r="280" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D280" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E280" s="14"/>
       <c r="F280" s="15"/>
       <c r="G280" s="15">
         <v>4.25</v>
       </c>
       <c r="H280" s="15">
         <v>5.83</v>
       </c>
       <c r="I280" s="15">
         <v>10.53</v>
       </c>
       <c r="J280" s="15">
         <v>10.3</v>
       </c>
     </row>
-    <row r="281" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D281" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E281" s="14"/>
       <c r="F281" s="15"/>
       <c r="G281" s="15">
         <v>4.75</v>
       </c>
       <c r="H281" s="15">
         <v>5.79</v>
       </c>
       <c r="I281" s="15">
         <v>10.51</v>
       </c>
       <c r="J281" s="15">
         <v>10.29</v>
       </c>
     </row>
-    <row r="282" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D282" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E282" s="14"/>
       <c r="F282" s="15"/>
       <c r="G282" s="15">
         <v>5.25</v>
       </c>
       <c r="H282" s="15">
         <v>5.83</v>
       </c>
       <c r="I282" s="15">
         <v>10.49</v>
       </c>
       <c r="J282" s="15">
         <v>10.35</v>
       </c>
     </row>
-    <row r="283" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D283" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E283" s="14"/>
       <c r="F283" s="15"/>
       <c r="G283" s="15">
         <v>5.25</v>
       </c>
       <c r="H283" s="15">
         <v>5.99</v>
       </c>
       <c r="I283" s="15">
         <v>10.55</v>
       </c>
       <c r="J283" s="15">
         <v>10.36</v>
       </c>
     </row>
-    <row r="284" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D284" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E284" s="14"/>
       <c r="F284" s="15"/>
       <c r="G284" s="15">
         <v>5.5</v>
       </c>
       <c r="H284" s="15">
         <v>6.12</v>
       </c>
       <c r="I284" s="15">
         <v>10.48</v>
       </c>
       <c r="J284" s="15">
         <v>10.37</v>
       </c>
     </row>
-    <row r="285" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D285" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E285" s="14"/>
       <c r="F285" s="15"/>
       <c r="G285" s="15">
         <v>5.75</v>
       </c>
       <c r="H285" s="15">
         <v>6.26</v>
       </c>
       <c r="I285" s="15">
         <v>10.59</v>
       </c>
       <c r="J285" s="15">
         <v>10.54</v>
       </c>
     </row>
-    <row r="286" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D286" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E286" s="14"/>
       <c r="F286" s="15"/>
       <c r="G286" s="15">
         <v>5.75</v>
       </c>
       <c r="H286" s="15">
         <v>6.42</v>
       </c>
       <c r="I286" s="15">
         <v>10.47</v>
       </c>
       <c r="J286" s="15">
         <v>10.38</v>
       </c>
     </row>
-    <row r="287" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D287" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E287" s="14"/>
       <c r="F287" s="15"/>
       <c r="G287" s="15">
         <v>6</v>
       </c>
       <c r="H287" s="15">
         <v>6.59</v>
       </c>
       <c r="I287" s="15">
         <v>10.48</v>
       </c>
       <c r="J287" s="15">
         <v>10.51</v>
       </c>
     </row>
-    <row r="288" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D288" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E288" s="14"/>
       <c r="F288" s="15"/>
       <c r="G288" s="15">
         <v>6</v>
       </c>
       <c r="H288" s="15">
         <v>6.84</v>
       </c>
       <c r="I288" s="15">
         <v>10.34</v>
       </c>
       <c r="J288" s="15">
         <v>10.38</v>
       </c>
     </row>
-    <row r="289" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="289" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D289" s="17">
         <v>2019</v>
       </c>
       <c r="E289" s="17"/>
       <c r="F289" s="17"/>
       <c r="G289" s="17"/>
       <c r="H289" s="17"/>
       <c r="I289" s="17"/>
       <c r="J289" s="17"/>
     </row>
-    <row r="290" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D290" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E290" s="14"/>
       <c r="F290" s="15"/>
       <c r="G290" s="15">
         <v>6</v>
       </c>
       <c r="H290" s="15">
         <v>6.91</v>
       </c>
       <c r="I290" s="15">
         <v>10.52</v>
       </c>
       <c r="J290" s="15">
         <v>10.38</v>
       </c>
     </row>
-    <row r="291" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D291" s="14" t="s">
         <v>42</v>
       </c>
       <c r="E291" s="14"/>
       <c r="F291" s="15"/>
       <c r="G291" s="15">
         <v>6</v>
       </c>
       <c r="H291" s="15">
         <v>6.91</v>
       </c>
       <c r="I291" s="15">
         <v>10.55</v>
       </c>
       <c r="J291" s="15">
         <v>10.36</v>
       </c>
     </row>
-    <row r="292" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D292" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E292" s="14"/>
       <c r="F292" s="15"/>
       <c r="G292" s="15">
         <v>6</v>
       </c>
       <c r="H292" s="15">
         <v>6.85</v>
       </c>
       <c r="I292" s="15">
         <v>10.51</v>
       </c>
       <c r="J292" s="15">
         <v>10.34</v>
       </c>
     </row>
-    <row r="293" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="293" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D293" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E293" s="14"/>
       <c r="F293" s="15"/>
       <c r="G293" s="15">
         <v>6</v>
       </c>
       <c r="H293" s="15">
         <v>6.83</v>
       </c>
       <c r="I293" s="15">
         <v>10.5</v>
       </c>
       <c r="J293" s="15">
         <v>10.31</v>
       </c>
     </row>
-    <row r="294" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D294" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E294" s="14"/>
       <c r="F294" s="15"/>
       <c r="G294" s="15">
         <v>6</v>
       </c>
       <c r="H294" s="15">
         <v>6.79</v>
       </c>
       <c r="I294" s="15">
         <v>10.43</v>
       </c>
       <c r="J294" s="15">
         <v>10.26</v>
       </c>
     </row>
-    <row r="295" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="295" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D295" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E295" s="14"/>
       <c r="F295" s="15"/>
       <c r="G295" s="15">
         <v>6</v>
       </c>
       <c r="H295" s="15">
         <v>6.79</v>
       </c>
       <c r="I295" s="15">
         <v>10.39</v>
       </c>
       <c r="J295" s="15">
         <v>10.24</v>
       </c>
     </row>
-    <row r="296" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D296" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E296" s="14"/>
       <c r="F296" s="15"/>
       <c r="G296" s="15">
         <v>5.75</v>
       </c>
       <c r="H296" s="15">
         <v>6.78</v>
       </c>
       <c r="I296" s="15">
         <v>10.39</v>
       </c>
       <c r="J296" s="15">
         <v>10.220000000000001</v>
       </c>
     </row>
-    <row r="297" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D297" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E297" s="14"/>
       <c r="F297" s="15"/>
       <c r="G297" s="15">
         <v>5.5</v>
       </c>
       <c r="H297" s="15">
         <v>6.71</v>
       </c>
       <c r="I297" s="15">
         <v>10.36</v>
       </c>
       <c r="J297" s="15">
         <v>10.16</v>
       </c>
     </row>
-    <row r="298" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D298" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E298" s="14"/>
       <c r="F298" s="15"/>
       <c r="G298" s="15">
         <v>5.25</v>
       </c>
       <c r="H298" s="15">
         <v>6.56</v>
       </c>
       <c r="I298" s="15">
         <v>10.29</v>
       </c>
       <c r="J298" s="15">
         <v>10.11</v>
       </c>
     </row>
-    <row r="299" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D299" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E299" s="14"/>
       <c r="F299" s="15"/>
       <c r="G299" s="15">
         <v>5</v>
       </c>
       <c r="H299" s="15">
         <v>6.48</v>
       </c>
       <c r="I299" s="15">
         <v>10.220000000000001</v>
       </c>
       <c r="J299" s="15">
         <v>10.039999999999999</v>
       </c>
     </row>
-    <row r="300" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D300" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E300" s="14"/>
       <c r="F300" s="15"/>
       <c r="G300" s="15">
         <v>5</v>
       </c>
       <c r="H300" s="15">
         <v>6.35</v>
       </c>
       <c r="I300" s="15">
         <v>10.199999999999999</v>
       </c>
       <c r="J300" s="15">
         <v>10.02</v>
       </c>
     </row>
-    <row r="301" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D301" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E301" s="14"/>
       <c r="F301" s="15"/>
       <c r="G301" s="15">
         <v>5</v>
       </c>
       <c r="H301" s="15">
         <v>6.3</v>
       </c>
       <c r="I301" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="J301" s="15">
         <v>9.9</v>
       </c>
     </row>
-    <row r="302" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="302" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D302" s="17">
         <v>2020</v>
       </c>
       <c r="E302" s="17"/>
       <c r="F302" s="17"/>
       <c r="G302" s="17"/>
       <c r="H302" s="17"/>
       <c r="I302" s="17"/>
       <c r="J302" s="17"/>
     </row>
-    <row r="303" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D303" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E303" s="14"/>
       <c r="F303" s="15"/>
       <c r="G303" s="15">
         <v>5</v>
       </c>
       <c r="H303" s="15">
         <v>6.25</v>
       </c>
       <c r="I303" s="15">
         <v>10.08</v>
       </c>
       <c r="J303" s="15">
         <v>9.8699999999999992</v>
       </c>
     </row>
-    <row r="304" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D304" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E304" s="14"/>
       <c r="F304" s="15"/>
       <c r="G304" s="15">
         <v>4.75</v>
       </c>
       <c r="H304" s="15">
         <v>6.18</v>
       </c>
       <c r="I304" s="15">
         <v>10.01</v>
       </c>
       <c r="J304" s="15">
         <v>9.83</v>
       </c>
     </row>
-    <row r="305" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D305" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E305" s="14"/>
       <c r="F305" s="15"/>
       <c r="G305" s="15">
         <v>4.5</v>
       </c>
       <c r="H305" s="15">
         <v>6.09</v>
       </c>
       <c r="I305" s="15">
         <v>9.91</v>
       </c>
       <c r="J305" s="15">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="306" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D306" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E306" s="14"/>
       <c r="F306" s="15"/>
       <c r="G306" s="15">
         <v>4.5</v>
       </c>
       <c r="H306" s="15">
         <v>5.92</v>
       </c>
       <c r="I306" s="15">
         <v>9.68</v>
       </c>
       <c r="J306" s="15">
         <v>9.4499999999999993</v>
       </c>
     </row>
-    <row r="307" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D307" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E307" s="14"/>
       <c r="F307" s="15"/>
       <c r="G307" s="15">
         <v>4.5</v>
       </c>
       <c r="H307" s="15">
         <v>5.85</v>
       </c>
       <c r="I307" s="15">
         <v>9.5399999999999991</v>
       </c>
       <c r="J307" s="15">
         <v>9.32</v>
       </c>
     </row>
-    <row r="308" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D308" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E308" s="14"/>
       <c r="F308" s="15"/>
       <c r="G308" s="15">
         <v>4.25</v>
       </c>
       <c r="H308" s="15">
         <v>5.73</v>
       </c>
       <c r="I308" s="15">
         <v>9.43</v>
       </c>
       <c r="J308" s="15">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="309" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D309" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E309" s="14"/>
       <c r="F309" s="15"/>
       <c r="G309" s="15">
         <v>4</v>
       </c>
       <c r="H309" s="15">
         <v>5.66</v>
       </c>
       <c r="I309" s="15">
         <v>9.41</v>
       </c>
       <c r="J309" s="15">
         <v>9.2100000000000009</v>
       </c>
     </row>
-    <row r="310" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="310" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D310" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E310" s="14"/>
       <c r="F310" s="15"/>
       <c r="G310" s="15">
         <v>4</v>
       </c>
       <c r="H310" s="15">
         <v>5.52</v>
       </c>
       <c r="I310" s="15">
         <v>9.3800000000000008</v>
       </c>
       <c r="J310" s="15">
         <v>9.16</v>
       </c>
     </row>
-    <row r="311" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D311" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E311" s="14"/>
       <c r="F311" s="15"/>
       <c r="G311" s="15">
         <v>4</v>
       </c>
       <c r="H311" s="15">
         <v>5.13</v>
       </c>
       <c r="I311" s="15">
         <v>9.3699999999999992</v>
       </c>
       <c r="J311" s="15">
         <v>9.06</v>
       </c>
     </row>
-    <row r="312" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D312" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E312" s="14"/>
       <c r="F312" s="15"/>
       <c r="G312" s="15">
         <v>4</v>
       </c>
       <c r="H312" s="15">
         <v>4.78</v>
       </c>
       <c r="I312" s="15">
         <v>9.32</v>
       </c>
       <c r="J312" s="15">
         <v>9.01</v>
       </c>
     </row>
-    <row r="313" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D313" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E313" s="14"/>
       <c r="F313" s="15"/>
       <c r="G313" s="15">
         <v>3.75</v>
       </c>
       <c r="H313" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="I313" s="15">
         <v>9.26</v>
       </c>
       <c r="J313" s="15">
         <v>8.98</v>
       </c>
     </row>
-    <row r="314" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D314" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E314" s="14"/>
       <c r="F314" s="15"/>
       <c r="G314" s="15">
         <v>3.75</v>
       </c>
       <c r="H314" s="15">
         <v>4.38</v>
       </c>
       <c r="I314" s="15">
         <v>9.15</v>
       </c>
       <c r="J314" s="15">
         <v>8.8800000000000008</v>
       </c>
     </row>
-    <row r="315" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="315" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D315" s="17">
         <v>2021</v>
       </c>
       <c r="E315" s="17"/>
       <c r="F315" s="17"/>
       <c r="G315" s="17"/>
       <c r="H315" s="17"/>
       <c r="I315" s="17"/>
       <c r="J315" s="17"/>
     </row>
-    <row r="316" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D316" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E316" s="14"/>
       <c r="F316" s="15"/>
       <c r="G316" s="15">
         <v>3.75</v>
       </c>
       <c r="H316" s="15">
         <v>4.33</v>
       </c>
       <c r="I316" s="15">
         <v>9.2100000000000009</v>
       </c>
       <c r="J316" s="15">
         <v>8.83</v>
       </c>
     </row>
-    <row r="317" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D317" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E317" s="14"/>
       <c r="F317" s="15"/>
       <c r="G317" s="15">
         <v>3.5</v>
       </c>
       <c r="H317" s="15">
         <v>4.16</v>
       </c>
       <c r="I317" s="15">
         <v>9.17</v>
       </c>
       <c r="J317" s="15">
         <v>8.77</v>
       </c>
     </row>
-    <row r="318" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D318" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E318" s="14"/>
       <c r="F318" s="15"/>
       <c r="G318" s="15">
         <v>3.5</v>
       </c>
       <c r="H318" s="15">
         <v>3.96</v>
       </c>
       <c r="I318" s="15">
         <v>9.06</v>
       </c>
       <c r="J318" s="15">
         <v>8.73</v>
       </c>
     </row>
-    <row r="319" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D319" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="14"/>
       <c r="F319" s="15"/>
       <c r="G319" s="15">
         <v>3.5</v>
       </c>
       <c r="H319" s="15">
         <v>3.84</v>
       </c>
       <c r="I319" s="15">
         <v>9.0299999999999994</v>
       </c>
       <c r="J319" s="15">
         <v>8.68</v>
       </c>
     </row>
-    <row r="320" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D320" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E320" s="14"/>
       <c r="F320" s="15"/>
       <c r="G320" s="15">
         <v>3.5</v>
       </c>
       <c r="H320" s="15">
         <v>3.75</v>
       </c>
       <c r="I320" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="J320" s="15">
         <v>8.64</v>
       </c>
     </row>
-    <row r="321" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D321" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E321" s="14"/>
       <c r="F321" s="15"/>
       <c r="G321" s="15">
         <v>3.5</v>
       </c>
       <c r="H321" s="15">
         <v>3.64</v>
       </c>
       <c r="I321" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="J321" s="15">
         <v>8.6999999999999993</v>
       </c>
     </row>
-    <row r="322" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D322" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E322" s="14"/>
       <c r="F322" s="15"/>
       <c r="G322" s="15">
         <v>3.5</v>
       </c>
       <c r="H322" s="15">
         <v>3.56</v>
       </c>
       <c r="I322" s="15">
         <v>8.94</v>
       </c>
       <c r="J322" s="15">
         <v>8.6300000000000008</v>
       </c>
     </row>
-    <row r="323" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D323" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E323" s="14"/>
       <c r="F323" s="15"/>
       <c r="G323" s="15">
         <v>3.5</v>
       </c>
       <c r="H323" s="15">
         <v>3.5</v>
       </c>
       <c r="I323" s="15">
         <v>8.8699999999999992</v>
       </c>
       <c r="J323" s="15">
         <v>8.58</v>
       </c>
     </row>
-    <row r="324" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D324" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="14"/>
       <c r="F324" s="15"/>
       <c r="G324" s="15">
         <v>3.5</v>
       </c>
       <c r="H324" s="15">
         <v>3.41</v>
       </c>
       <c r="I324" s="15">
         <v>8.81</v>
       </c>
       <c r="J324" s="15">
         <v>8.5399999999999991</v>
       </c>
     </row>
-    <row r="325" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D325" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E325" s="14"/>
       <c r="F325" s="15"/>
       <c r="G325" s="15">
         <v>3.5</v>
       </c>
       <c r="H325" s="15">
         <v>3.36</v>
       </c>
       <c r="I325" s="15">
         <v>8.75</v>
       </c>
       <c r="J325" s="15">
         <v>8.52</v>
       </c>
     </row>
-    <row r="326" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D326" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E326" s="14"/>
       <c r="F326" s="15"/>
       <c r="G326" s="15">
         <v>3.5</v>
       </c>
       <c r="H326" s="15">
         <v>3.29</v>
       </c>
       <c r="I326" s="15">
         <v>8.7200000000000006</v>
       </c>
       <c r="J326" s="15">
         <v>8.44</v>
       </c>
     </row>
-    <row r="327" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D327" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E327" s="14"/>
       <c r="F327" s="15"/>
       <c r="G327" s="15">
         <v>3.5</v>
       </c>
       <c r="H327" s="15">
         <v>3.19</v>
       </c>
       <c r="I327" s="15">
         <v>8.59</v>
       </c>
       <c r="J327" s="15">
         <v>8.35</v>
       </c>
     </row>
-    <row r="328" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="328" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D328" s="17">
         <v>2022</v>
       </c>
       <c r="E328" s="17"/>
       <c r="F328" s="17"/>
       <c r="G328" s="17"/>
       <c r="H328" s="17"/>
       <c r="I328" s="17"/>
       <c r="J328" s="17"/>
     </row>
-    <row r="329" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D329" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E329" s="14"/>
       <c r="F329" s="15"/>
       <c r="G329" s="15">
         <v>3.5</v>
       </c>
       <c r="H329" s="15">
         <v>3.14</v>
       </c>
       <c r="I329" s="15">
         <v>8.66</v>
       </c>
       <c r="J329" s="15">
         <v>8.36</v>
       </c>
     </row>
-    <row r="330" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D330" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E330" s="14"/>
       <c r="F330" s="15"/>
       <c r="G330" s="15">
         <v>3.5</v>
       </c>
       <c r="H330" s="15">
         <v>3.05</v>
       </c>
       <c r="I330" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="J330" s="15">
         <v>8.3800000000000008</v>
       </c>
     </row>
-    <row r="331" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D331" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E331" s="14"/>
       <c r="F331" s="15"/>
       <c r="G331" s="15">
         <v>3.5</v>
       </c>
       <c r="H331" s="15">
         <v>3.02</v>
       </c>
       <c r="I331" s="15">
         <v>8.59</v>
       </c>
       <c r="J331" s="15">
         <v>8.32</v>
       </c>
     </row>
-    <row r="332" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D332" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E332" s="14"/>
       <c r="F332" s="15"/>
       <c r="G332" s="15">
         <v>3.5</v>
       </c>
       <c r="H332" s="15">
         <v>2.99</v>
       </c>
       <c r="I332" s="15">
         <v>8.49</v>
       </c>
       <c r="J332" s="15">
         <v>8.2899999999999991</v>
       </c>
     </row>
-    <row r="333" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D333" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E333" s="14"/>
       <c r="F333" s="15"/>
       <c r="G333" s="15">
         <v>3.5</v>
       </c>
       <c r="H333" s="15">
         <v>2.98</v>
       </c>
       <c r="I333" s="15">
         <v>8.48</v>
       </c>
       <c r="J333" s="15">
         <v>8.25</v>
       </c>
     </row>
-    <row r="334" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D334" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E334" s="14"/>
       <c r="F334" s="15"/>
       <c r="G334" s="15">
         <v>3.5</v>
       </c>
       <c r="H334" s="15">
         <v>2.97</v>
       </c>
       <c r="I334" s="15">
         <v>8.4</v>
       </c>
       <c r="J334" s="15">
         <v>8.16</v>
       </c>
     </row>
-    <row r="335" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D335" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E335" s="14"/>
       <c r="F335" s="15"/>
       <c r="G335" s="15">
         <v>3.5</v>
       </c>
       <c r="H335" s="15">
         <v>2.97</v>
       </c>
       <c r="I335" s="15">
         <v>8.42</v>
       </c>
       <c r="J335" s="15">
         <v>8.1300000000000008</v>
       </c>
     </row>
-    <row r="336" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D336" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E336" s="14"/>
       <c r="F336" s="15"/>
       <c r="G336" s="15">
         <v>3.75</v>
       </c>
       <c r="H336" s="15">
         <v>3</v>
       </c>
       <c r="I336" s="15">
         <v>8.42</v>
       </c>
       <c r="J336" s="15">
         <v>8.15</v>
       </c>
     </row>
-    <row r="337" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D337" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E337" s="14"/>
       <c r="F337" s="15"/>
       <c r="G337" s="15">
         <v>4.25</v>
       </c>
       <c r="H337" s="15">
         <v>3.06</v>
       </c>
       <c r="I337" s="15">
         <v>8.4600000000000009</v>
       </c>
       <c r="J337" s="15">
         <v>8.18</v>
       </c>
     </row>
-    <row r="338" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D338" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E338" s="14"/>
       <c r="F338" s="15"/>
       <c r="G338" s="15">
         <v>4.75</v>
       </c>
       <c r="H338" s="15">
         <v>3.38</v>
       </c>
       <c r="I338" s="15">
         <v>8.58</v>
       </c>
       <c r="J338" s="15">
         <v>8.26</v>
       </c>
     </row>
-    <row r="339" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D339" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E339" s="14"/>
       <c r="F339" s="15"/>
       <c r="G339" s="15">
         <v>5.25</v>
       </c>
       <c r="H339" s="15">
         <v>3.77</v>
       </c>
       <c r="I339" s="15">
         <v>8.6</v>
       </c>
       <c r="J339" s="15">
         <v>8.34</v>
       </c>
     </row>
-    <row r="340" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D340" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E340" s="14"/>
       <c r="F340" s="15"/>
       <c r="G340" s="15">
         <v>5.5</v>
       </c>
       <c r="H340" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="I340" s="15">
         <v>8.6</v>
       </c>
       <c r="J340" s="15">
         <v>8.51</v>
       </c>
     </row>
-    <row r="341" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="341" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D341" s="17">
         <v>2023</v>
       </c>
       <c r="E341" s="17"/>
       <c r="F341" s="17"/>
       <c r="G341" s="17"/>
       <c r="H341" s="17"/>
       <c r="I341" s="17"/>
       <c r="J341" s="17"/>
     </row>
-    <row r="342" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D342" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E342" s="14"/>
       <c r="F342" s="15"/>
       <c r="G342" s="15">
         <v>5.75</v>
       </c>
       <c r="H342" s="15">
         <v>4.34</v>
       </c>
       <c r="I342" s="15">
         <v>8.75</v>
       </c>
       <c r="J342" s="15">
         <v>8.6199999999999992</v>
       </c>
     </row>
-    <row r="343" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D343" s="14" t="s">
         <v>42</v>
       </c>
       <c r="E343" s="14"/>
       <c r="F343" s="15"/>
       <c r="G343" s="15">
         <v>5.75</v>
       </c>
       <c r="H343" s="15">
         <v>4.41</v>
       </c>
       <c r="I343" s="15">
         <v>8.89</v>
       </c>
       <c r="J343" s="15">
         <v>8.7200000000000006</v>
       </c>
     </row>
-    <row r="344" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D344" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E344" s="14"/>
       <c r="F344" s="15"/>
       <c r="G344" s="15">
         <v>5.75</v>
       </c>
       <c r="H344" s="15">
         <v>4.42</v>
       </c>
       <c r="I344" s="15">
         <v>8.9499999999999993</v>
       </c>
       <c r="J344" s="15">
         <v>8.8000000000000007</v>
       </c>
     </row>
-    <row r="345" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D345" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E345" s="14"/>
       <c r="F345" s="15"/>
       <c r="G345" s="15">
         <v>5.75</v>
       </c>
       <c r="H345" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="I345" s="15">
         <v>8.92</v>
       </c>
       <c r="J345" s="15">
         <v>8.84</v>
       </c>
     </row>
-    <row r="346" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D346" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E346" s="14"/>
       <c r="F346" s="15"/>
       <c r="G346" s="15">
         <v>5.75</v>
       </c>
       <c r="H346" s="15">
         <v>4.51</v>
       </c>
       <c r="I346" s="15">
         <v>8.93</v>
       </c>
       <c r="J346" s="15">
         <v>8.85</v>
       </c>
     </row>
-    <row r="347" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D347" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E347" s="14"/>
       <c r="F347" s="15"/>
       <c r="G347" s="15">
         <v>5.75</v>
       </c>
       <c r="H347" s="15">
         <v>4.5</v>
       </c>
       <c r="I347" s="15">
         <v>8.93</v>
       </c>
       <c r="J347" s="15">
         <v>8.82</v>
       </c>
     </row>
-    <row r="348" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D348" s="14" t="s">
         <v>12</v>
       </c>
       <c r="E348" s="14"/>
       <c r="F348" s="15"/>
       <c r="G348" s="15">
         <v>5.75</v>
       </c>
       <c r="H348" s="15">
         <v>4.59</v>
       </c>
       <c r="I348" s="15">
         <v>8.9499999999999993</v>
       </c>
       <c r="J348" s="15">
         <v>8.84</v>
       </c>
     </row>
-    <row r="349" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D349" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E349" s="14"/>
       <c r="F349" s="15"/>
       <c r="G349" s="15">
         <v>5.75</v>
       </c>
       <c r="H349" s="15">
         <v>4.63</v>
       </c>
       <c r="I349" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="J349" s="15">
         <v>8.83</v>
       </c>
     </row>
-    <row r="350" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D350" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E350" s="14"/>
       <c r="F350" s="15"/>
       <c r="G350" s="15">
         <v>5.75</v>
       </c>
       <c r="H350" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="I350" s="15">
         <v>9.02</v>
       </c>
       <c r="J350" s="15">
         <v>8.82</v>
       </c>
     </row>
-    <row r="351" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D351" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="14"/>
       <c r="F351" s="15"/>
       <c r="G351" s="15">
         <v>6</v>
       </c>
       <c r="H351" s="15">
         <v>4.82</v>
       </c>
       <c r="I351" s="15">
         <v>9.0500000000000007</v>
       </c>
       <c r="J351" s="15">
         <v>8.82</v>
       </c>
     </row>
-    <row r="352" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D352" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E352" s="14"/>
       <c r="F352" s="15"/>
       <c r="G352" s="15">
         <v>6</v>
       </c>
       <c r="H352" s="15">
         <v>5</v>
       </c>
       <c r="I352" s="15">
         <v>8.91</v>
       </c>
       <c r="J352" s="15">
         <v>8.82</v>
       </c>
     </row>
-    <row r="353" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D353" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E353" s="14"/>
       <c r="F353" s="15"/>
       <c r="G353" s="15">
         <v>6</v>
       </c>
       <c r="H353" s="15">
         <v>5.26</v>
       </c>
       <c r="I353" s="15">
         <v>8.86</v>
       </c>
       <c r="J353" s="15">
         <v>8.81</v>
       </c>
     </row>
-    <row r="354" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="354" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D354" s="17">
         <v>2024</v>
       </c>
       <c r="E354" s="17"/>
       <c r="F354" s="17"/>
       <c r="G354" s="17"/>
       <c r="H354" s="17"/>
       <c r="I354" s="17"/>
       <c r="J354" s="17"/>
     </row>
-    <row r="355" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D355" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E355" s="14"/>
       <c r="F355" s="15"/>
       <c r="G355" s="15">
         <v>6</v>
       </c>
       <c r="H355" s="15">
         <v>5.38</v>
       </c>
       <c r="I355" s="15">
         <v>8.8699999999999992</v>
       </c>
       <c r="J355" s="15">
         <v>8.84</v>
       </c>
     </row>
-    <row r="356" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D356" s="14" t="s">
         <v>42</v>
       </c>
       <c r="E356" s="14"/>
       <c r="F356" s="15"/>
       <c r="G356" s="15">
         <v>6</v>
       </c>
       <c r="H356" s="15">
         <v>5.3893851065230001</v>
       </c>
       <c r="I356" s="15">
         <v>8.8443261317249995</v>
       </c>
       <c r="J356" s="15">
         <v>8.8578748140760002</v>
       </c>
     </row>
-    <row r="357" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D357" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E357" s="14"/>
       <c r="F357" s="15"/>
       <c r="G357" s="15">
         <v>6</v>
       </c>
       <c r="H357" s="15">
         <v>5.3637050587659996</v>
       </c>
       <c r="I357" s="15">
         <v>8.8274667855450009</v>
       </c>
       <c r="J357" s="15">
         <v>8.8453765060790008</v>
       </c>
     </row>
-    <row r="358" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D358" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E358" s="14"/>
       <c r="F358" s="15"/>
       <c r="G358" s="15">
         <v>6.25</v>
       </c>
       <c r="H358" s="15">
         <v>5.3208178889640001</v>
       </c>
       <c r="I358" s="15">
         <v>8.8475457184459998</v>
       </c>
       <c r="J358" s="15">
         <v>8.8465287761639999</v>
       </c>
     </row>
-    <row r="359" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="359" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D359" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E359" s="14"/>
       <c r="F359" s="15"/>
       <c r="G359" s="15">
         <v>6.25</v>
       </c>
       <c r="H359" s="15">
         <v>5.31</v>
       </c>
       <c r="I359" s="15">
         <v>8.86</v>
       </c>
       <c r="J359" s="15">
         <v>8.85</v>
       </c>
     </row>
-    <row r="360" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="360" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D360" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E360" s="14"/>
       <c r="F360" s="15"/>
       <c r="G360" s="15">
         <v>6.25</v>
       </c>
       <c r="H360" s="15">
         <v>5.34</v>
       </c>
       <c r="I360" s="15">
         <v>8.8233159831449992</v>
       </c>
       <c r="J360" s="15">
         <v>8.8594447144519997</v>
       </c>
     </row>
-    <row r="361" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D361" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E361" s="14"/>
       <c r="F361" s="15"/>
       <c r="G361" s="15">
         <v>6.25</v>
       </c>
       <c r="H361" s="15">
         <v>5.41</v>
       </c>
       <c r="I361" s="15">
         <v>8.8060686483060007</v>
       </c>
       <c r="J361" s="15">
         <v>8.8233161736640007</v>
       </c>
     </row>
-    <row r="362" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D362" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E362" s="14"/>
       <c r="F362" s="15"/>
       <c r="G362" s="15">
         <v>6.25</v>
       </c>
       <c r="H362" s="15">
         <v>5.47</v>
       </c>
       <c r="I362" s="15">
         <v>8.7809524317569991</v>
       </c>
       <c r="J362" s="15">
         <v>8.8146364654549991</v>
       </c>
     </row>
-    <row r="363" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D363" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E363" s="14"/>
       <c r="F363" s="15"/>
       <c r="G363" s="15">
         <v>6</v>
       </c>
       <c r="H363" s="15">
         <v>5.52</v>
       </c>
       <c r="I363" s="15">
         <v>8.8699999999999992</v>
       </c>
       <c r="J363" s="15">
         <v>8.75</v>
       </c>
     </row>
-    <row r="364" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D364" s="14" t="s">
         <v>15</v>
       </c>
       <c r="E364" s="14"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15">
         <v>6</v>
       </c>
       <c r="H364" s="15">
         <v>5.53</v>
       </c>
       <c r="I364" s="15">
         <v>8.7200000000000006</v>
       </c>
       <c r="J364" s="15">
         <v>8.7100000000000009</v>
       </c>
     </row>
-    <row r="365" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D365" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E365" s="14"/>
       <c r="F365" s="15"/>
       <c r="G365" s="15">
         <v>6</v>
       </c>
       <c r="H365" s="15">
         <v>5.53</v>
       </c>
       <c r="I365" s="15">
         <v>8.68</v>
       </c>
       <c r="J365" s="15">
         <v>8.69</v>
       </c>
     </row>
-    <row r="366" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D366" s="14" t="s">
         <v>31</v>
       </c>
       <c r="E366" s="14"/>
       <c r="F366" s="15"/>
       <c r="G366" s="15">
         <v>6</v>
       </c>
       <c r="H366" s="15">
         <v>5.55</v>
       </c>
       <c r="I366" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="J366" s="15">
         <v>8.7100000000000009</v>
       </c>
     </row>
-    <row r="367" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="367" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D367" s="17">
         <v>2025</v>
       </c>
       <c r="E367" s="17"/>
       <c r="F367" s="17"/>
       <c r="G367" s="17"/>
       <c r="H367" s="17"/>
       <c r="I367" s="17"/>
       <c r="J367" s="17"/>
     </row>
-    <row r="368" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D368" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E368" s="14"/>
       <c r="F368" s="15"/>
       <c r="G368" s="15">
         <v>5.75</v>
       </c>
       <c r="H368" s="15">
         <v>5.57</v>
       </c>
       <c r="I368" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="J368" s="15">
         <v>8.66</v>
       </c>
     </row>
-    <row r="369" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D369" s="14" t="s">
         <v>42</v>
       </c>
       <c r="E369" s="14"/>
       <c r="F369" s="15"/>
       <c r="G369" s="15">
         <v>5.75</v>
       </c>
       <c r="H369" s="15">
         <v>5.58</v>
       </c>
       <c r="I369" s="15">
         <v>8.67</v>
       </c>
       <c r="J369" s="15">
         <v>8.6199999999999992</v>
       </c>
     </row>
-    <row r="370" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="370" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D370" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E370" s="14"/>
       <c r="F370" s="15"/>
       <c r="G370" s="15">
         <v>5.75</v>
       </c>
       <c r="H370" s="15">
         <v>5.62</v>
       </c>
       <c r="I370" s="15">
         <v>8.66</v>
       </c>
       <c r="J370" s="15">
         <v>8.58</v>
       </c>
     </row>
-    <row r="371" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D371" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="14"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15">
         <v>5.75</v>
       </c>
       <c r="H371" s="15">
         <v>5.69</v>
       </c>
       <c r="I371" s="15">
         <v>8.66</v>
       </c>
       <c r="J371" s="15">
         <v>8.56</v>
       </c>
     </row>
-    <row r="372" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="372" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D372" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E372" s="14"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15">
         <v>5.5</v>
       </c>
       <c r="H372" s="15">
         <v>5.71</v>
       </c>
       <c r="I372" s="15">
         <v>8.64</v>
       </c>
       <c r="J372" s="15">
         <v>8.5399999999999991</v>
       </c>
     </row>
-    <row r="373" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="373" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D373" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E373" s="14"/>
       <c r="F373" s="15"/>
       <c r="G373" s="15">
         <v>5.5</v>
       </c>
       <c r="H373" s="15">
         <v>5.75</v>
       </c>
       <c r="I373" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="J373" s="15">
         <v>8.49</v>
       </c>
     </row>
-    <row r="374" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D374" s="14" t="s">
         <v>26</v>
       </c>
       <c r="E374" s="14"/>
       <c r="F374" s="15"/>
       <c r="G374" s="15">
         <v>5.25</v>
       </c>
       <c r="H374" s="15">
         <v>5.72</v>
       </c>
       <c r="I374" s="15">
         <v>8.61</v>
       </c>
       <c r="J374" s="15">
         <v>8.4600000000000009</v>
       </c>
     </row>
-    <row r="375" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D375" s="14" t="s">
         <v>27</v>
       </c>
       <c r="E375" s="14"/>
       <c r="F375" s="15"/>
       <c r="G375" s="15">
         <v>5</v>
       </c>
       <c r="H375" s="15">
         <v>5.6</v>
       </c>
       <c r="I375" s="15">
         <v>8.5500000000000007</v>
       </c>
       <c r="J375" s="15">
         <v>8.42</v>
       </c>
     </row>
-    <row r="376" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="376" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D376" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E376" s="14"/>
       <c r="F376" s="15"/>
       <c r="G376" s="15">
         <v>4.75</v>
       </c>
       <c r="H376" s="15">
         <v>5.28</v>
       </c>
       <c r="I376" s="15">
         <v>8.4600000000000009</v>
       </c>
       <c r="J376" s="15">
         <v>8.25</v>
       </c>
     </row>
-    <row r="377" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="377" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D377" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E377" s="14"/>
       <c r="F377" s="15"/>
       <c r="G377" s="15">
         <v>4.75</v>
       </c>
       <c r="H377" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="I377" s="15">
         <v>8.3000000000000007</v>
       </c>
       <c r="J377" s="15">
         <v>8.32</v>
       </c>
     </row>
-    <row r="378" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D378" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E378" s="14"/>
       <c r="F378" s="15"/>
       <c r="G378" s="15">
         <v>4.75</v>
       </c>
       <c r="H378" s="15">
         <v>4.71</v>
       </c>
       <c r="I378" s="15">
         <v>8.24</v>
       </c>
       <c r="J378" s="15">
         <v>8.2200000000000006</v>
       </c>
     </row>
-    <row r="379" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D379" s="14" t="s">
         <v>17</v>
       </c>
       <c r="E379" s="14"/>
       <c r="F379" s="15"/>
       <c r="G379" s="15">
         <v>4.75</v>
       </c>
       <c r="H379" s="15">
         <v>4.68</v>
       </c>
       <c r="I379" s="15">
         <v>8.08</v>
       </c>
       <c r="J379" s="15">
         <v>8.06</v>
       </c>
     </row>
-    <row r="380" spans="4:10" ht="19.2" x14ac:dyDescent="0.25">
+    <row r="380" spans="4:10" ht="19.5" x14ac:dyDescent="0.25">
       <c r="D380" s="17">
         <v>2026</v>
       </c>
       <c r="E380" s="17"/>
       <c r="F380" s="17"/>
       <c r="G380" s="17"/>
       <c r="H380" s="17"/>
       <c r="I380" s="17"/>
       <c r="J380" s="17"/>
     </row>
-    <row r="381" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D381" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E381" s="14"/>
       <c r="F381" s="15"/>
       <c r="G381" s="15">
         <v>4.75</v>
       </c>
       <c r="H381" s="15">
         <v>4.66</v>
       </c>
       <c r="I381" s="15">
         <v>8.06</v>
       </c>
       <c r="J381" s="15">
         <v>7.97</v>
       </c>
     </row>
-    <row r="382" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D382" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E382" s="14"/>
       <c r="F382" s="15"/>
       <c r="G382" s="15">
         <v>4.75</v>
       </c>
       <c r="H382" s="15">
         <v>4.67</v>
       </c>
       <c r="I382" s="15">
         <v>8.0500000000000007</v>
       </c>
       <c r="J382" s="15">
         <v>7.93</v>
       </c>
     </row>
-    <row r="383" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D383" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E383" s="14"/>
       <c r="F383" s="15"/>
       <c r="G383" s="15">
         <v>4.75</v>
       </c>
       <c r="H383" s="15">
         <v>4.67</v>
       </c>
       <c r="I383" s="15">
         <v>8</v>
       </c>
       <c r="J383" s="15">
         <v>7.9</v>
       </c>
     </row>
-    <row r="384" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D384" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E384" s="14"/>
       <c r="F384" s="15"/>
       <c r="G384" s="15">
         <v>4.75</v>
       </c>
       <c r="H384" s="15">
         <v>4.7</v>
       </c>
       <c r="I384" s="15">
         <v>7.96</v>
       </c>
       <c r="J384" s="15">
         <v>7.86</v>
       </c>
     </row>
-    <row r="385" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D385" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E385" s="14"/>
       <c r="F385" s="15"/>
       <c r="G385" s="15">
         <v>5.25</v>
       </c>
       <c r="H385" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="I385" s="15">
         <v>7.95</v>
       </c>
       <c r="J385" s="15">
         <v>7.87</v>
       </c>
     </row>
-    <row r="386" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D386" s="14" t="s">
         <v>25</v>
       </c>
       <c r="E386" s="14"/>
       <c r="F386" s="15"/>
       <c r="G386" s="15">
         <v>5.75</v>
       </c>
       <c r="H386" s="15">
         <v>5.03</v>
       </c>
       <c r="I386" s="15">
-        <v>8.0399999999999991</v>
+        <v>8.07</v>
       </c>
       <c r="J386" s="15">
         <v>7.95</v>
       </c>
     </row>
-    <row r="387" spans="4:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="D388" s="18" t="s">
+    <row r="387" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D387" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E387" s="14"/>
+      <c r="F387" s="15"/>
+      <c r="G387" s="15">
+        <v>5.75</v>
+      </c>
+      <c r="H387" s="15">
+        <v>5.53</v>
+      </c>
+      <c r="I387" s="15">
+        <v>8.14</v>
+      </c>
+      <c r="J387" s="15">
+        <v>8.0399999999999991</v>
+      </c>
+    </row>
+    <row r="388" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D388" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E388" s="14"/>
+      <c r="F388" s="15"/>
+      <c r="G388" s="15">
+        <v>5.75</v>
+      </c>
+      <c r="H388" s="15">
+        <v>5.79</v>
+      </c>
+      <c r="I388" s="15">
+        <v>8.15</v>
+      </c>
+      <c r="J388" s="15">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="389" spans="4:10" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D389" s="11"/>
+      <c r="E389" s="11"/>
+      <c r="F389" s="12"/>
+      <c r="G389" s="12"/>
+      <c r="H389" s="12"/>
+      <c r="I389" s="12"/>
+      <c r="J389" s="12"/>
+    </row>
+    <row r="390" spans="4:10" s="10" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="D390" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="E388" s="18"/>
-[...4 lines deleted...]
-      <c r="J388" s="18"/>
+      <c r="E390" s="18"/>
+      <c r="F390" s="18"/>
+      <c r="G390" s="18"/>
+      <c r="H390" s="18"/>
+      <c r="I390" s="18"/>
+      <c r="J390" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="49">
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D35:I35"/>
     <mergeCell ref="H247:H249"/>
     <mergeCell ref="I247:I249"/>
     <mergeCell ref="D302:J302"/>
     <mergeCell ref="D246:J246"/>
     <mergeCell ref="D48:I48"/>
     <mergeCell ref="D61:I61"/>
     <mergeCell ref="D204:I204"/>
     <mergeCell ref="D100:I100"/>
     <mergeCell ref="D113:I113"/>
     <mergeCell ref="D191:I191"/>
     <mergeCell ref="D152:I152"/>
     <mergeCell ref="D87:I87"/>
     <mergeCell ref="D74:I74"/>
     <mergeCell ref="D139:I139"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D4:I4"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="D9:I9"/>
     <mergeCell ref="F6:F8"/>
     <mergeCell ref="D6:D8"/>
     <mergeCell ref="E6:E8"/>
     <mergeCell ref="G6:G8"/>
     <mergeCell ref="I6:I8"/>
     <mergeCell ref="H6:H8"/>
     <mergeCell ref="D245:J245"/>
     <mergeCell ref="D126:I126"/>
     <mergeCell ref="D231:I231"/>
     <mergeCell ref="D289:J289"/>
     <mergeCell ref="D178:I178"/>
     <mergeCell ref="J247:J249"/>
     <mergeCell ref="G247:G249"/>
     <mergeCell ref="E247:E249"/>
     <mergeCell ref="D165:I165"/>
     <mergeCell ref="D247:D249"/>
     <mergeCell ref="D276:J276"/>
     <mergeCell ref="D250:J250"/>
     <mergeCell ref="D263:J263"/>
     <mergeCell ref="D218:I218"/>
     <mergeCell ref="F247:F249"/>
     <mergeCell ref="D380:J380"/>
     <mergeCell ref="D341:J341"/>
     <mergeCell ref="D328:J328"/>
     <mergeCell ref="D315:J315"/>
-    <mergeCell ref="D388:J388"/>
+    <mergeCell ref="D390:J390"/>
     <mergeCell ref="D367:J367"/>
     <mergeCell ref="D354:J354"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B34A108-9985-4080-87AF-843E18A4B4A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4657AA6-6104-41D1-B3DF-67356D3C8306}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{536DC993-165E-4683-9033-D3F3F2689FCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Interest Rates</vt:lpstr>
       <vt:lpstr>'Interest Rates'!Print_Area</vt:lpstr>
       <vt:lpstr>'Interest Rates'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chapss</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>