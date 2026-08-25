--- v0 (2026-06-03)
+++ v1 (2026-08-25)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30EF107-18ED-4430-B5DE-9E9FDB6E6E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{829BEE84-D25E-4FC5-B3DB-6860C8339970}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Central Government Operations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$370</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$372</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Central Government Operations'!$244:$246</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="85">
   <si>
     <t xml:space="preserve">CENTRAL GOVERNMENT OPERATIONS </t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Revenue </t>
   </si>
   <si>
     <t xml:space="preserve">Expenditure </t>
   </si>
   <si>
     <t xml:space="preserve">Balance, Deficit / surplus  </t>
   </si>
   <si>
     <t xml:space="preserve">Financing </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
@@ -338,51 +338,51 @@
   <si>
     <t>Government Securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
-    <t>29/5/2026</t>
+    <t>31/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
@@ -2049,56 +2049,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O371"/>
+  <dimension ref="A1:O373"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A364" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A366" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C239" sqref="C239"/>
-      <selection pane="bottomLeft" activeCell="I371" sqref="I371"/>
+      <selection pane="bottomLeft" activeCell="K374" sqref="K374"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="9.6640625" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" customWidth="1"/>
     <col min="5" max="5" width="12.5546875" customWidth="1"/>
     <col min="6" max="6" width="13.88671875" customWidth="1"/>
     <col min="7" max="7" width="14.109375" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" customWidth="1"/>
     <col min="11" max="15" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="84" t="s">
@@ -12625,62 +12625,138 @@
       <c r="H368" s="63">
         <v>41176.13402076505</v>
       </c>
       <c r="I368" s="63">
         <v>46812.369149999984</v>
       </c>
       <c r="J368" s="63">
         <v>49612.491480999975</v>
       </c>
       <c r="K368" s="63">
         <v>-2800.1223310000059</v>
       </c>
       <c r="L368" s="63">
         <v>-5282.2534501320042</v>
       </c>
       <c r="M368" s="63">
         <v>-359.88089058100013</v>
       </c>
       <c r="N368" s="63">
         <v>0</v>
       </c>
       <c r="O368" s="63">
         <v>5.8992114780012344</v>
       </c>
     </row>
-    <row r="370" spans="4:9" x14ac:dyDescent="0.3">
-      <c r="H370" s="39" t="s">
+    <row r="369" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D369" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="E369" s="63">
+        <v>266619.41088840796</v>
+      </c>
+      <c r="F369" s="63">
+        <v>282600.77063877904</v>
+      </c>
+      <c r="G369" s="63">
+        <v>-15981.359750371077</v>
+      </c>
+      <c r="H369" s="63">
+        <v>80883.758589429955</v>
+      </c>
+      <c r="I369" s="63">
+        <v>80490.09313600004</v>
+      </c>
+      <c r="J369" s="63">
+        <v>81224.688554000051</v>
+      </c>
+      <c r="K369" s="63">
+        <v>-734.59541799999715</v>
+      </c>
+      <c r="L369" s="63">
+        <v>258.65118761700433</v>
+      </c>
+      <c r="M369" s="63">
+        <v>125.3906918130001</v>
+      </c>
+      <c r="N369" s="63">
+        <v>0</v>
+      </c>
+      <c r="O369" s="63">
+        <v>9.6235740000010992</v>
+      </c>
+    </row>
+    <row r="370" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D370" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" s="63">
+        <v>274408.18514752504</v>
+      </c>
+      <c r="F370" s="63">
+        <v>290532.75990725192</v>
+      </c>
+      <c r="G370" s="63">
+        <v>-16124.574759726878</v>
+      </c>
+      <c r="H370" s="63">
+        <v>72561.754379037069</v>
+      </c>
+      <c r="I370" s="63">
+        <v>91468.615007999993</v>
+      </c>
+      <c r="J370" s="63">
+        <v>94916.870927000011</v>
+      </c>
+      <c r="K370" s="63">
+        <v>-3448.2559189999993</v>
+      </c>
+      <c r="L370" s="63">
+        <v>-18896.830450087997</v>
+      </c>
+      <c r="M370" s="63">
+        <v>-19.313003000000208</v>
+      </c>
+      <c r="N370" s="63">
+        <v>0</v>
+      </c>
+      <c r="O370" s="63">
+        <v>9.2828241249990242</v>
+      </c>
+    </row>
+    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="H372" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="I370" s="40" t="s">
+      <c r="I372" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="371" spans="4:9" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="I371" t="s">
+    <row r="373" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="D373" s="39"/>
+      <c r="E373" s="40"/>
+      <c r="I373" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="D364:O364"/>
     <mergeCell ref="D44:J44"/>
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="D351:O351"/>
     <mergeCell ref="D338:O338"/>
     <mergeCell ref="D325:O325"/>
     <mergeCell ref="H245:H246"/>
     <mergeCell ref="I245:I246"/>
     <mergeCell ref="D244:O244"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D165:L165"/>
     <mergeCell ref="K98:K99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>