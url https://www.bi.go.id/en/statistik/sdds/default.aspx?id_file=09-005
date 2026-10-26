--- v1 (2026-08-25)
+++ v2 (2026-10-26)
@@ -1,86 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{829BEE84-D25E-4FC5-B3DB-6860C8339970}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13B23801-C53B-4A90-A059-4EF3F8C5A871}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Central Government Operations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$372</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$374</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Central Government Operations'!$244:$246</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="85">
   <si>
     <t xml:space="preserve">CENTRAL GOVERNMENT OPERATIONS </t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Revenue </t>
   </si>
   <si>
     <t xml:space="preserve">Expenditure </t>
   </si>
   <si>
     <t xml:space="preserve">Balance, Deficit / surplus  </t>
   </si>
   <si>
     <t xml:space="preserve">Financing </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
@@ -338,62 +342,62 @@
   <si>
     <t>Government Securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
-    <t>31/7/2026</t>
+    <t>30/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="18"/>
@@ -1303,145 +1307,145 @@
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="27" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="28" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="30" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="32" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="48" applyFont="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="20" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="1" xfId="35" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="21" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="2" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="3" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="1" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="1" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="3" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="4" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="33" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="33" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="33" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="33" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="33" borderId="2" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="33" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="2" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="2" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="1" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="22" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="23" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1489,56 +1493,56 @@
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="6" xfId="31" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="7" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="8" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="9" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="10" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="7" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="33" borderId="9" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="33" borderId="6" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="28" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" xfId="28" applyFont="1"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="28" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="6" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="6" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="25" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="26" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="27" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="35" borderId="28" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="35" borderId="26" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="35" borderId="27" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="35" borderId="28" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="36" borderId="33" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1672,51 +1676,51 @@
     <cellStyle name="Linked Cell" xfId="46" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="47" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Normal 2 2_CGO-2011" xfId="49" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Note" xfId="50" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="51" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="52" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="53" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="54" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1863" name="Picture 1">
           <a:extLst>
@@ -2049,10714 +2053,10790 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O373"/>
+  <dimension ref="A1:O375"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A366" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A239" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A364" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C239" sqref="C239"/>
-      <selection pane="bottomLeft" activeCell="K374" sqref="K374"/>
+      <selection pane="bottomLeft" activeCell="P367" sqref="P367"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" outlineLevelRow="2" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="3" max="3" width="9.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="14.109375" customWidth="1"/>
+    <col min="3" max="3" width="9.6328125" customWidth="1"/>
+    <col min="4" max="4" width="15.81640625" customWidth="1"/>
+    <col min="5" max="5" width="12.54296875" customWidth="1"/>
+    <col min="6" max="6" width="13.90625" customWidth="1"/>
+    <col min="7" max="7" width="14.08984375" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
-    <col min="9" max="9" width="12.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="15" width="13.6640625" customWidth="1"/>
+    <col min="9" max="9" width="12.54296875" customWidth="1"/>
+    <col min="10" max="10" width="14.36328125" customWidth="1"/>
+    <col min="11" max="15" width="13.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" s="37" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
     </row>
-    <row r="2" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" s="37" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="84" t="s">
         <v>63</v>
       </c>
       <c r="B2" s="84"/>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D4" s="85" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="86"/>
       <c r="F4" s="86"/>
       <c r="G4" s="86"/>
       <c r="H4" s="86"/>
       <c r="I4" s="86"/>
       <c r="J4" s="87"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D5" s="88" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="89"/>
       <c r="F5" s="89"/>
       <c r="G5" s="89"/>
       <c r="H5" s="89"/>
       <c r="I5" s="89"/>
       <c r="J5" s="90"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D6" s="91" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="91" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="91" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="93" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="91" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="95" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D7" s="92"/>
       <c r="E7" s="92"/>
       <c r="F7" s="92"/>
       <c r="G7" s="94"/>
       <c r="H7" s="92"/>
       <c r="I7" s="92"/>
       <c r="J7" s="96"/>
     </row>
-    <row r="8" spans="1:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.5">
       <c r="D8" s="78">
         <v>1999</v>
       </c>
       <c r="E8" s="79"/>
       <c r="F8" s="79"/>
       <c r="G8" s="79"/>
       <c r="H8" s="79"/>
       <c r="I8" s="79"/>
       <c r="J8" s="80"/>
     </row>
-    <row r="9" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="2">
         <v>13275.2</v>
       </c>
       <c r="F9" s="2">
         <v>13385</v>
       </c>
       <c r="G9" s="3">
         <v>-461.2</v>
       </c>
       <c r="H9" s="3">
         <v>461.2</v>
       </c>
       <c r="I9" s="3">
         <v>373.6</v>
       </c>
       <c r="J9" s="3">
         <v>87.6</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D10" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="2">
         <v>9798.1</v>
       </c>
       <c r="F10" s="2">
         <v>8376.9</v>
       </c>
       <c r="G10" s="3">
         <v>4536.3</v>
       </c>
       <c r="H10" s="3">
         <v>-4536.3</v>
       </c>
       <c r="I10" s="3">
         <v>-4658</v>
       </c>
       <c r="J10" s="3">
         <v>121.7</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="2">
         <v>11587.8</v>
       </c>
       <c r="F11" s="2">
         <v>13202.9</v>
       </c>
       <c r="G11" s="3">
         <v>939</v>
       </c>
       <c r="H11" s="3">
         <v>-939</v>
       </c>
       <c r="I11" s="3">
         <v>-6355</v>
       </c>
       <c r="J11" s="3">
         <v>5416</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D12" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="2">
         <v>9587.2999999999993</v>
       </c>
       <c r="F12" s="2">
         <v>11300.7</v>
       </c>
       <c r="G12" s="3">
         <v>703.4</v>
       </c>
       <c r="H12" s="3">
         <v>-703.4</v>
       </c>
       <c r="I12" s="3">
         <v>-399.5</v>
       </c>
       <c r="J12" s="3">
         <v>-303.89999999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D13" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="2">
         <v>16240.2</v>
       </c>
       <c r="F13" s="2">
         <v>11180.2</v>
       </c>
       <c r="G13" s="3">
         <v>3555.5</v>
       </c>
       <c r="H13" s="3">
         <v>-3555.5</v>
       </c>
       <c r="I13" s="3">
         <v>-3440.8</v>
       </c>
       <c r="J13" s="3">
         <v>-114.7</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D14" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="2">
         <v>21514.799999999999</v>
       </c>
       <c r="F14" s="2">
         <v>20844.8</v>
       </c>
       <c r="G14" s="3">
         <v>-6784.8</v>
       </c>
       <c r="H14" s="3">
         <v>6784.8</v>
       </c>
       <c r="I14" s="3">
         <v>5325.4</v>
       </c>
       <c r="J14" s="3">
         <v>1459.4</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D15" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="2">
         <v>10206.200000000001</v>
       </c>
       <c r="F15" s="2">
         <v>13262</v>
       </c>
       <c r="G15" s="3">
         <v>-1176.5999999999999</v>
       </c>
       <c r="H15" s="3">
         <v>1176.5999999999999</v>
       </c>
       <c r="I15" s="3">
         <v>1428.3</v>
       </c>
       <c r="J15" s="3">
         <v>-251.7</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="2">
         <v>11420.6</v>
       </c>
       <c r="F16" s="2">
         <v>12525.7</v>
       </c>
       <c r="G16" s="3">
         <v>2478</v>
       </c>
       <c r="H16" s="3">
         <v>-2478</v>
       </c>
       <c r="I16" s="3">
         <v>-3119.6</v>
       </c>
       <c r="J16" s="3">
         <v>641.6</v>
       </c>
     </row>
-    <row r="17" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="2">
         <v>17838.900000000001</v>
       </c>
       <c r="F17" s="2">
         <v>14463.2</v>
       </c>
       <c r="G17" s="3">
         <v>-3176.3</v>
       </c>
       <c r="H17" s="3">
         <v>3176.9</v>
       </c>
       <c r="I17" s="3">
         <v>3064</v>
       </c>
       <c r="J17" s="3">
         <v>112.3</v>
       </c>
     </row>
-    <row r="18" spans="4:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="4:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D18" s="78">
         <v>2000</v>
       </c>
       <c r="E18" s="79"/>
       <c r="F18" s="79"/>
       <c r="G18" s="79"/>
       <c r="H18" s="79"/>
       <c r="I18" s="79"/>
       <c r="J18" s="80"/>
     </row>
-    <row r="19" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="3">
         <v>13674.5</v>
       </c>
       <c r="F19" s="3">
         <v>15209.2</v>
       </c>
       <c r="G19" s="3">
         <v>-1534.7</v>
       </c>
       <c r="H19" s="3">
         <v>1534.7</v>
       </c>
       <c r="I19" s="3">
         <v>1617.3</v>
       </c>
       <c r="J19" s="4">
         <v>-82.6</v>
       </c>
     </row>
-    <row r="20" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="3">
         <v>20513.900000000001</v>
       </c>
       <c r="F20" s="3">
         <v>21216.400000000001</v>
       </c>
       <c r="G20" s="3">
         <v>-702.5</v>
       </c>
       <c r="H20" s="3">
         <v>702.5</v>
       </c>
       <c r="I20" s="3">
         <v>-1267.7</v>
       </c>
       <c r="J20" s="4">
         <v>1970.2</v>
       </c>
     </row>
-    <row r="21" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="3">
         <v>29654.3</v>
       </c>
       <c r="F21" s="3">
         <v>61703</v>
       </c>
       <c r="G21" s="3">
         <v>-32048.2</v>
       </c>
       <c r="H21" s="3">
         <v>32048.2</v>
       </c>
       <c r="I21" s="3">
         <v>22135.200000000001</v>
       </c>
       <c r="J21" s="4">
         <v>9913</v>
       </c>
     </row>
-    <row r="22" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D22" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="3">
         <v>13271.9</v>
       </c>
       <c r="F22" s="3">
         <v>13714.6</v>
       </c>
       <c r="G22" s="3">
         <v>5078.8999999999996</v>
       </c>
       <c r="H22" s="3">
         <v>-5078.8999999999996</v>
       </c>
       <c r="I22" s="3">
         <v>-10241.1</v>
       </c>
       <c r="J22" s="4">
         <v>5162.2</v>
       </c>
     </row>
-    <row r="23" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D23" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="3">
         <v>13896.6</v>
       </c>
       <c r="F23" s="3">
         <v>11848.3</v>
       </c>
       <c r="G23" s="3">
         <v>4488.2</v>
       </c>
       <c r="H23" s="3">
         <v>-4488.2</v>
       </c>
       <c r="I23" s="3">
         <v>-7774.2</v>
       </c>
       <c r="J23" s="4">
         <v>3286</v>
       </c>
     </row>
-    <row r="24" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D24" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="3">
         <v>20463.099999999999</v>
       </c>
       <c r="F24" s="3">
         <v>16045.9</v>
       </c>
       <c r="G24" s="3">
         <v>4872.7</v>
       </c>
       <c r="H24" s="3">
         <v>-4872.7</v>
       </c>
       <c r="I24" s="3">
         <v>-4177.2</v>
       </c>
       <c r="J24" s="4">
         <v>-695.5</v>
       </c>
     </row>
-    <row r="25" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D25" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="26" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D26" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3">
         <v>15035.7</v>
       </c>
       <c r="F26" s="3">
         <v>13937.6</v>
       </c>
       <c r="G26" s="3">
         <v>4195.8</v>
       </c>
       <c r="H26" s="3">
         <v>-4195.8</v>
       </c>
       <c r="I26" s="3">
         <v>-3557.5</v>
       </c>
       <c r="J26" s="4">
         <v>-638.29999999999995</v>
       </c>
     </row>
-    <row r="27" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D27" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="3">
         <v>27423.9</v>
       </c>
       <c r="F27" s="3">
         <v>31256.3</v>
       </c>
       <c r="G27" s="3">
         <v>-6295.9</v>
       </c>
       <c r="H27" s="3">
         <v>6295.9</v>
       </c>
       <c r="I27" s="3">
         <v>6015.5</v>
       </c>
       <c r="J27" s="4">
         <v>280.39999999999998</v>
       </c>
     </row>
-    <row r="28" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D28" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="3">
         <v>21655.1</v>
       </c>
       <c r="F28" s="3">
         <v>23284.7</v>
       </c>
       <c r="G28" s="3">
         <v>-1113.4000000000001</v>
       </c>
       <c r="H28" s="3">
         <v>1113.4000000000001</v>
       </c>
       <c r="I28" s="3">
         <v>331.7</v>
       </c>
       <c r="J28" s="4">
         <v>781.7</v>
       </c>
     </row>
-    <row r="29" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D29" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="3">
         <v>24812.2</v>
       </c>
       <c r="F29" s="3">
         <v>25873.599999999999</v>
       </c>
       <c r="G29" s="3">
         <v>433.3</v>
       </c>
       <c r="H29" s="3">
         <v>-433.3</v>
       </c>
       <c r="I29" s="3">
         <v>346.6</v>
       </c>
       <c r="J29" s="4">
         <v>-779.9</v>
       </c>
     </row>
-    <row r="30" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D30" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J30" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="4:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="31" spans="4:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.5">
       <c r="D31" s="78">
         <v>2001</v>
       </c>
       <c r="E31" s="79"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="79"/>
       <c r="I31" s="79"/>
       <c r="J31" s="80"/>
     </row>
-    <row r="32" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D32" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="2">
         <v>14864.1</v>
       </c>
       <c r="F32" s="2">
         <v>17048.2</v>
       </c>
       <c r="G32" s="3">
         <v>-2536.8000000000002</v>
       </c>
       <c r="H32" s="3">
         <v>2536.8000000000002</v>
       </c>
       <c r="I32" s="3">
         <v>3026.9</v>
       </c>
       <c r="J32" s="3">
         <v>-490.1</v>
       </c>
     </row>
-    <row r="33" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="2">
         <v>12931.8</v>
       </c>
       <c r="F33" s="2">
         <v>20734.5</v>
       </c>
       <c r="G33" s="3">
         <v>198.4</v>
       </c>
       <c r="H33" s="3">
         <v>-198.4</v>
       </c>
       <c r="I33" s="3">
         <v>-3191.3</v>
       </c>
       <c r="J33" s="3">
         <v>2992.9</v>
       </c>
     </row>
-    <row r="34" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D34" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="2">
         <v>29552.400000000001</v>
       </c>
       <c r="F34" s="2">
         <v>20828.8</v>
       </c>
       <c r="G34" s="3">
         <v>1745.4</v>
       </c>
       <c r="H34" s="3">
         <v>-1745.4</v>
       </c>
       <c r="I34" s="3">
         <v>-1508.3</v>
       </c>
       <c r="J34" s="3">
         <v>-237.1</v>
       </c>
     </row>
-    <row r="35" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D35" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="2">
         <v>22912.400000000001</v>
       </c>
       <c r="F35" s="2">
         <v>21483.1</v>
       </c>
       <c r="G35" s="3">
         <v>255.1</v>
       </c>
       <c r="H35" s="3">
         <v>-255.1</v>
       </c>
       <c r="I35" s="3">
         <v>-388.2</v>
       </c>
       <c r="J35" s="3">
         <v>133.1</v>
       </c>
     </row>
-    <row r="36" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D36" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="2">
         <v>23344.1</v>
       </c>
       <c r="F36" s="2">
         <v>24485.8</v>
       </c>
       <c r="G36" s="3">
         <v>-289.5</v>
       </c>
       <c r="H36" s="3">
         <v>289.5</v>
       </c>
       <c r="I36" s="3">
         <v>-424</v>
       </c>
       <c r="J36" s="3">
         <v>713.5</v>
       </c>
     </row>
-    <row r="37" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D37" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="2">
         <v>21737.5</v>
       </c>
       <c r="F37" s="2">
         <v>21673.599999999999</v>
       </c>
       <c r="G37" s="3">
         <v>-1591.6</v>
       </c>
       <c r="H37" s="3">
         <v>1591.6</v>
       </c>
       <c r="I37" s="3">
         <v>1191.7</v>
       </c>
       <c r="J37" s="3">
         <v>399.9</v>
       </c>
     </row>
-    <row r="38" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D38" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="2">
         <v>22689.7</v>
       </c>
       <c r="F38" s="2">
         <v>29276.7</v>
       </c>
       <c r="G38" s="3">
         <v>-5362.3</v>
       </c>
       <c r="H38" s="3">
         <v>5362.3</v>
       </c>
       <c r="I38" s="3">
         <v>6714.3</v>
       </c>
       <c r="J38" s="3">
         <v>-1352</v>
       </c>
     </row>
-    <row r="39" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D39" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="2">
         <v>31413.5</v>
       </c>
       <c r="F39" s="2">
         <v>31746.799999999999</v>
       </c>
       <c r="G39" s="3">
         <v>365.6</v>
       </c>
       <c r="H39" s="3">
         <v>-365.6</v>
       </c>
       <c r="I39" s="3">
         <v>70.3</v>
       </c>
       <c r="J39" s="3">
         <v>-435.9</v>
       </c>
     </row>
-    <row r="40" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D40" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="2">
         <v>20203.599999999999</v>
       </c>
       <c r="F40" s="2">
         <v>22673.4</v>
       </c>
       <c r="G40" s="3">
         <v>5456.2</v>
       </c>
       <c r="H40" s="3">
         <v>-5456.2</v>
       </c>
       <c r="I40" s="3">
         <v>-5017</v>
       </c>
       <c r="J40" s="3">
         <v>-439.2</v>
       </c>
     </row>
-    <row r="41" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D41" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E41" s="2">
         <v>19514.099999999999</v>
       </c>
       <c r="F41" s="2">
         <v>25539.1</v>
       </c>
       <c r="G41" s="3">
         <v>-11047.6</v>
       </c>
       <c r="H41" s="3">
         <v>11047.6</v>
       </c>
       <c r="I41" s="5">
         <v>11052.5</v>
       </c>
       <c r="J41" s="3">
         <v>-4.9000000000000004</v>
       </c>
     </row>
-    <row r="42" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="2">
         <v>25406.799999999999</v>
       </c>
       <c r="F42" s="2">
         <v>31793.3</v>
       </c>
       <c r="G42" s="3">
         <v>-9928</v>
       </c>
       <c r="H42" s="3">
         <v>9928</v>
       </c>
       <c r="I42" s="3">
         <v>10837.6</v>
       </c>
       <c r="J42" s="3">
         <v>-909.6</v>
       </c>
     </row>
-    <row r="43" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D43" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E43" s="2">
         <v>55471.7</v>
       </c>
       <c r="F43" s="2">
         <v>55975.199999999997</v>
       </c>
       <c r="G43" s="3">
         <v>-11503.6</v>
       </c>
       <c r="H43" s="3">
         <v>11503.6</v>
       </c>
       <c r="I43" s="3">
         <v>6985</v>
       </c>
       <c r="J43" s="3">
         <v>4518.6000000000004</v>
       </c>
     </row>
-    <row r="44" spans="4:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="44" spans="4:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D44" s="78">
         <v>2002</v>
       </c>
       <c r="E44" s="79"/>
       <c r="F44" s="79"/>
       <c r="G44" s="79"/>
       <c r="H44" s="79"/>
       <c r="I44" s="79"/>
       <c r="J44" s="80"/>
     </row>
-    <row r="45" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D45" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E45" s="3">
         <v>19374.900000000001</v>
       </c>
       <c r="F45" s="3">
         <v>25387</v>
       </c>
       <c r="G45" s="3">
         <v>-2733.3</v>
       </c>
       <c r="H45" s="3">
         <v>2733.3</v>
       </c>
       <c r="I45" s="3">
         <v>4165.1000000000004</v>
       </c>
       <c r="J45" s="3">
         <v>-1431.8</v>
       </c>
     </row>
-    <row r="46" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D46" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="3">
         <v>15438.6</v>
       </c>
       <c r="F46" s="3">
         <v>17300.8</v>
       </c>
       <c r="G46" s="3">
         <v>-1746.3</v>
       </c>
       <c r="H46" s="3">
         <v>1746.3</v>
       </c>
       <c r="I46" s="3">
         <v>951.1</v>
       </c>
       <c r="J46" s="3">
         <v>795.2</v>
       </c>
     </row>
-    <row r="47" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D47" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="3">
         <v>23331.8</v>
       </c>
       <c r="F47" s="3">
         <v>20735.3</v>
       </c>
       <c r="G47" s="3">
         <v>-1305.5</v>
       </c>
       <c r="H47" s="3">
         <v>1305.5</v>
       </c>
       <c r="I47" s="3">
         <v>944.3</v>
       </c>
       <c r="J47" s="3">
         <v>361.2</v>
       </c>
     </row>
-    <row r="48" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D48" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="3">
         <v>18245.400000000001</v>
       </c>
       <c r="F48" s="3">
         <v>19333.599999999999</v>
       </c>
       <c r="G48" s="3">
         <v>-380</v>
       </c>
       <c r="H48" s="3">
         <v>380</v>
       </c>
       <c r="I48" s="3">
         <v>155</v>
       </c>
       <c r="J48" s="3">
         <v>225</v>
       </c>
     </row>
-    <row r="49" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D49" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="3">
         <v>18271.8</v>
       </c>
       <c r="F49" s="3">
         <v>19930.099999999999</v>
       </c>
       <c r="G49" s="3">
         <v>-1725.8</v>
       </c>
       <c r="H49" s="3">
         <v>1725.8</v>
       </c>
       <c r="I49" s="3">
         <v>1401</v>
       </c>
       <c r="J49" s="3">
         <v>324.8</v>
       </c>
     </row>
-    <row r="50" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D50" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="3">
         <v>37571.5</v>
       </c>
       <c r="F50" s="3">
         <v>38712.800000000003</v>
       </c>
       <c r="G50" s="3">
         <v>1263.7</v>
       </c>
       <c r="H50" s="3">
         <v>-1263.7</v>
       </c>
       <c r="I50" s="3">
         <v>-820.3</v>
       </c>
       <c r="J50" s="3">
         <v>-443.4</v>
       </c>
     </row>
-    <row r="51" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D51" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="3">
         <v>22963.200000000001</v>
       </c>
       <c r="F51" s="3">
         <v>25426.3</v>
       </c>
       <c r="G51" s="3">
         <v>9045.7000000000007</v>
       </c>
       <c r="H51" s="3">
         <v>-9045.7000000000007</v>
       </c>
       <c r="I51" s="3">
         <v>-10907</v>
       </c>
       <c r="J51" s="3">
         <v>1861.3</v>
       </c>
     </row>
-    <row r="52" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D52" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="6">
         <v>19889.900000000001</v>
       </c>
       <c r="F52" s="3">
         <v>21043.599999999999</v>
       </c>
       <c r="G52" s="3">
         <v>-1043.2</v>
       </c>
       <c r="H52" s="3">
         <v>1043.2</v>
       </c>
       <c r="I52" s="3">
         <v>819.1</v>
       </c>
       <c r="J52" s="3">
         <v>224.1</v>
       </c>
     </row>
-    <row r="53" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D53" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="3">
         <v>23694.9</v>
       </c>
       <c r="F53" s="3">
         <v>28175.1</v>
       </c>
       <c r="G53" s="3">
         <v>405.5</v>
       </c>
       <c r="H53" s="3">
         <v>-405.5</v>
       </c>
       <c r="I53" s="3">
         <v>450.8</v>
       </c>
       <c r="J53" s="3">
         <v>-856.3</v>
       </c>
     </row>
-    <row r="54" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D54" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="3">
         <v>24487.8</v>
       </c>
       <c r="F54" s="3">
         <v>22983.3</v>
       </c>
       <c r="G54" s="3">
         <v>7560.1</v>
       </c>
       <c r="H54" s="3">
         <v>-7560.1</v>
       </c>
       <c r="I54" s="3">
         <v>-4733.2</v>
       </c>
       <c r="J54" s="3">
         <v>-2826.9</v>
       </c>
     </row>
-    <row r="55" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D55" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E55" s="3">
         <v>20983.7</v>
       </c>
       <c r="F55" s="3">
         <v>30626</v>
       </c>
       <c r="G55" s="3">
         <v>-3592.7</v>
       </c>
       <c r="H55" s="3">
         <v>3592.7</v>
       </c>
       <c r="I55" s="3">
         <v>4535.8999999999996</v>
       </c>
       <c r="J55" s="3">
         <v>-943.3</v>
       </c>
     </row>
-    <row r="56" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D56" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E56" s="3">
         <v>56157</v>
       </c>
       <c r="F56" s="3">
         <v>57794</v>
       </c>
       <c r="G56" s="3">
         <v>-6278.7</v>
       </c>
       <c r="H56" s="3">
         <v>6278.7</v>
       </c>
       <c r="I56" s="3">
         <v>8288.6</v>
       </c>
       <c r="J56" s="3">
         <v>-2009.9</v>
       </c>
     </row>
-    <row r="57" spans="4:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="4:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D57" s="78">
         <v>2003</v>
       </c>
       <c r="E57" s="79"/>
       <c r="F57" s="79"/>
       <c r="G57" s="79"/>
       <c r="H57" s="79"/>
       <c r="I57" s="79"/>
       <c r="J57" s="80"/>
     </row>
-    <row r="58" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D58" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="3">
         <v>22653.599999999999</v>
       </c>
       <c r="F58" s="3">
         <v>24899.200000000001</v>
       </c>
       <c r="G58" s="3">
         <v>1398.5</v>
       </c>
       <c r="H58" s="3">
         <v>-1398.5</v>
       </c>
       <c r="I58" s="3">
         <v>-59.7</v>
       </c>
       <c r="J58" s="3">
         <v>-1338.8</v>
       </c>
     </row>
-    <row r="59" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D59" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="3">
         <v>18793.5</v>
       </c>
       <c r="F59" s="3">
         <v>19236.3</v>
       </c>
       <c r="G59" s="3">
         <v>-405.1</v>
       </c>
       <c r="H59" s="3">
         <v>405.1</v>
       </c>
       <c r="I59" s="3">
         <v>843.5</v>
       </c>
       <c r="J59" s="3">
         <v>-438.4</v>
       </c>
     </row>
-    <row r="60" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D60" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E60" s="3">
         <v>27715.3</v>
       </c>
       <c r="F60" s="3">
         <v>20413.2</v>
       </c>
       <c r="G60" s="3">
         <v>8844.9</v>
       </c>
       <c r="H60" s="3">
         <v>-8844.9</v>
       </c>
       <c r="I60" s="3">
         <v>-10228.299999999999</v>
       </c>
       <c r="J60" s="3">
         <v>1383.4</v>
       </c>
     </row>
-    <row r="61" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D61" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="3">
         <v>22989.599999999999</v>
       </c>
       <c r="F61" s="3">
         <v>25328.7</v>
       </c>
       <c r="G61" s="3">
         <v>4107.6000000000004</v>
       </c>
       <c r="H61" s="3">
         <v>-4107.6000000000004</v>
       </c>
       <c r="I61" s="3">
         <v>-3542.2</v>
       </c>
       <c r="J61" s="3">
         <v>-565.4</v>
       </c>
     </row>
-    <row r="62" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D62" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="3">
         <v>21159.599999999999</v>
       </c>
       <c r="F62" s="3">
         <v>22298.6</v>
       </c>
       <c r="G62" s="3">
         <v>-8111.5</v>
       </c>
       <c r="H62" s="3">
         <v>8111.5</v>
       </c>
       <c r="I62" s="3">
         <v>8564.7999999999993</v>
       </c>
       <c r="J62" s="3">
         <v>-453.3</v>
       </c>
     </row>
-    <row r="63" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D63" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="3">
         <v>23892.799999999999</v>
       </c>
       <c r="F63" s="3">
         <v>27526.799999999999</v>
       </c>
       <c r="G63" s="3">
         <v>-10028.9</v>
       </c>
       <c r="H63" s="3">
         <v>10028.9</v>
       </c>
       <c r="I63" s="3">
         <v>12660.5</v>
       </c>
       <c r="J63" s="3">
         <v>-2631.6</v>
       </c>
     </row>
-    <row r="64" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D64" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="3">
         <v>31397</v>
       </c>
       <c r="F64" s="3">
         <v>39463.5</v>
       </c>
       <c r="G64" s="3">
         <v>-76.7</v>
       </c>
       <c r="H64" s="3">
         <v>76.7</v>
       </c>
       <c r="I64" s="3">
         <v>1636.1</v>
       </c>
       <c r="J64" s="3">
         <v>-1559.4</v>
       </c>
     </row>
-    <row r="65" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D65" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3">
         <v>22824.1</v>
       </c>
       <c r="F65" s="3">
         <v>27435.7</v>
       </c>
       <c r="G65" s="3">
         <v>-1085.7</v>
       </c>
       <c r="H65" s="3">
         <v>1085.7</v>
       </c>
       <c r="I65" s="3">
         <v>1005.2</v>
       </c>
       <c r="J65" s="3">
         <v>80.5</v>
       </c>
     </row>
-    <row r="66" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D66" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="3">
         <v>26407.9</v>
       </c>
       <c r="F66" s="3">
         <v>33843.199999999997</v>
       </c>
       <c r="G66" s="3">
         <v>-6181.3</v>
       </c>
       <c r="H66" s="3">
         <v>6181.3</v>
       </c>
       <c r="I66" s="3">
         <v>7357.7</v>
       </c>
       <c r="J66" s="3">
         <v>-1176.4000000000001</v>
       </c>
     </row>
-    <row r="67" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D67" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="3">
         <v>25127.3</v>
       </c>
       <c r="F67" s="3">
         <v>26013.3</v>
       </c>
       <c r="G67" s="3">
         <v>-1968.6</v>
       </c>
       <c r="H67" s="3">
         <v>1968.6</v>
       </c>
       <c r="I67" s="3">
         <v>2306.9</v>
       </c>
       <c r="J67" s="3">
         <v>-338.3</v>
       </c>
     </row>
-    <row r="68" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D68" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="3">
         <v>24949.4</v>
       </c>
       <c r="F68" s="3">
         <v>27502.5</v>
       </c>
       <c r="G68" s="3">
         <v>-2069.5</v>
       </c>
       <c r="H68" s="3">
         <v>2069.5</v>
       </c>
       <c r="I68" s="3">
         <v>2574.5</v>
       </c>
       <c r="J68" s="3">
         <v>-505</v>
       </c>
     </row>
-    <row r="69" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D69" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E69" s="3">
         <v>68369</v>
       </c>
       <c r="F69" s="3">
         <v>80953.7</v>
       </c>
       <c r="G69" s="3">
         <v>-17207.2</v>
       </c>
       <c r="H69" s="3">
         <v>17207.2</v>
       </c>
       <c r="I69" s="3">
         <v>17545.5</v>
       </c>
       <c r="J69" s="3">
         <v>-338.3</v>
       </c>
     </row>
-    <row r="70" spans="4:10" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="70" spans="4:10" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D70" s="78">
         <v>2004</v>
       </c>
       <c r="E70" s="79"/>
       <c r="F70" s="79"/>
       <c r="G70" s="79"/>
       <c r="H70" s="79"/>
       <c r="I70" s="79"/>
       <c r="J70" s="80"/>
     </row>
-    <row r="71" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D71" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E71" s="2">
         <v>20191.099999999999</v>
       </c>
       <c r="F71" s="7">
         <v>29685.9</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>23</v>
       </c>
       <c r="H71" s="9">
         <v>5681.8</v>
       </c>
       <c r="I71" s="3">
         <v>8167.7</v>
       </c>
       <c r="J71" s="3">
         <v>-2485.9</v>
       </c>
     </row>
-    <row r="72" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D72" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="2">
         <v>16896.8</v>
       </c>
       <c r="F72" s="7">
         <v>17692.5</v>
       </c>
       <c r="G72" s="8">
         <v>3960.9</v>
       </c>
       <c r="H72" s="9">
         <v>-3960.9</v>
       </c>
       <c r="I72" s="3">
         <v>-1854.6</v>
       </c>
       <c r="J72" s="3">
         <v>-2106.3000000000002</v>
       </c>
     </row>
-    <row r="73" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D73" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="2">
         <v>29136.799999999999</v>
       </c>
       <c r="F73" s="7">
         <v>24717.200000000001</v>
       </c>
       <c r="G73" s="8">
         <v>22101.7</v>
       </c>
       <c r="H73" s="9">
         <v>-22101.7</v>
       </c>
       <c r="I73" s="3">
         <v>-20060.400000000001</v>
       </c>
       <c r="J73" s="3">
         <v>-2041.3</v>
       </c>
     </row>
-    <row r="74" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D74" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E74" s="2">
         <v>21088.5</v>
       </c>
       <c r="F74" s="7">
         <v>20153.3</v>
       </c>
       <c r="G74" s="8">
         <v>-4708.3</v>
       </c>
       <c r="H74" s="9">
         <v>4708.3</v>
       </c>
       <c r="I74" s="3">
         <v>-1523.3</v>
       </c>
       <c r="J74" s="3">
         <v>6231.6</v>
       </c>
     </row>
-    <row r="75" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D75" s="15" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="2">
         <v>21891.1</v>
       </c>
       <c r="F75" s="7">
         <v>23563.1</v>
       </c>
       <c r="G75" s="8">
         <v>1877.2</v>
       </c>
       <c r="H75" s="9">
         <v>-1877.2</v>
       </c>
       <c r="I75" s="3">
         <v>394.7</v>
       </c>
       <c r="J75" s="3">
         <v>-2271.9</v>
       </c>
     </row>
-    <row r="76" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D76" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="2">
         <v>35577.9</v>
       </c>
       <c r="F76" s="7">
         <v>47525.3</v>
       </c>
       <c r="G76" s="8">
         <v>-17464.8</v>
       </c>
       <c r="H76" s="9">
         <v>17464.8</v>
       </c>
       <c r="I76" s="3">
         <v>22123.3</v>
       </c>
       <c r="J76" s="3">
         <v>-4658.5</v>
       </c>
     </row>
-    <row r="77" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D77" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E77" s="2">
         <v>40734</v>
       </c>
       <c r="F77" s="7">
         <v>43958.2</v>
       </c>
       <c r="G77" s="8">
         <v>-7922.8</v>
       </c>
       <c r="H77" s="9">
         <v>7922.8</v>
       </c>
       <c r="I77" s="3">
         <v>9963.9</v>
       </c>
       <c r="J77" s="3">
         <v>-2041.1</v>
       </c>
     </row>
-    <row r="78" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D78" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E78" s="2">
         <v>26080.9</v>
       </c>
       <c r="F78" s="7">
         <v>25310.9</v>
       </c>
       <c r="G78" s="8">
         <v>1381.5</v>
       </c>
       <c r="H78" s="9">
         <v>-1381.5</v>
       </c>
       <c r="I78" s="3">
         <v>2330.3000000000002</v>
       </c>
       <c r="J78" s="3">
         <v>-3711.8</v>
       </c>
     </row>
-    <row r="79" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D79" s="15" t="s">
         <v>29</v>
       </c>
       <c r="E79" s="2">
         <v>24574.3</v>
       </c>
       <c r="F79" s="7">
         <v>29106.6</v>
       </c>
       <c r="G79" s="8">
         <v>6654.9</v>
       </c>
       <c r="H79" s="9">
         <v>-6654.9</v>
       </c>
       <c r="I79" s="3">
         <v>-3858.5</v>
       </c>
       <c r="J79" s="3">
         <v>-2796.4</v>
       </c>
     </row>
-    <row r="80" spans="4:10" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="4:10" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D80" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="2">
         <v>34641.4</v>
       </c>
       <c r="F80" s="7">
         <v>37145.199999999997</v>
       </c>
       <c r="G80" s="8">
         <v>-995</v>
       </c>
       <c r="H80" s="9">
         <v>995</v>
       </c>
       <c r="I80" s="3">
         <v>2607.6999999999998</v>
       </c>
       <c r="J80" s="3">
         <v>-1612.7</v>
       </c>
     </row>
-    <row r="81" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D81" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="2">
         <v>48612.5</v>
       </c>
       <c r="F81" s="7">
         <v>44541.3</v>
       </c>
       <c r="G81" s="8">
         <v>-9006.7999999999993</v>
       </c>
       <c r="H81" s="9">
         <v>9006.7999999999993</v>
       </c>
       <c r="I81" s="3">
         <v>11880</v>
       </c>
       <c r="J81" s="3">
         <v>-2873.2</v>
       </c>
     </row>
-    <row r="82" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D82" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="2">
         <v>88403.3</v>
       </c>
       <c r="F82" s="7">
         <v>92277.5</v>
       </c>
       <c r="G82" s="8">
         <v>-14547.8</v>
       </c>
       <c r="H82" s="9">
         <v>14547.8</v>
       </c>
       <c r="I82" s="3">
         <v>19871.099999999999</v>
       </c>
       <c r="J82" s="3">
         <v>-5323.3</v>
       </c>
     </row>
-    <row r="83" spans="1:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="83" spans="1:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D83" s="78">
         <v>2005</v>
       </c>
       <c r="E83" s="79"/>
       <c r="F83" s="79"/>
       <c r="G83" s="79"/>
       <c r="H83" s="79"/>
       <c r="I83" s="79"/>
       <c r="J83" s="80"/>
     </row>
-    <row r="84" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D84" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E84" s="2">
         <v>24077.9</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H84" s="3">
         <v>-8679.1</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J84" s="3">
         <v>-1740.9</v>
       </c>
     </row>
-    <row r="85" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D85" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E85" s="2">
         <v>22139.200000000001</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>34</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>36</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="86" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D86" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E86" s="2">
         <v>33209.300000000003</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G86" s="6">
         <v>19718.599999999999</v>
       </c>
       <c r="H86" s="3">
         <v>-19718.599999999999</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="87" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D87" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="2">
         <v>40139.599999999999</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>42</v>
       </c>
       <c r="G87" s="6">
         <v>1686.2</v>
       </c>
       <c r="H87" s="3">
         <v>-1686.2</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J87" s="3">
         <v>7221.6</v>
       </c>
     </row>
-    <row r="88" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D88" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="2">
         <v>34627.4</v>
       </c>
       <c r="F88" s="7">
         <v>26165</v>
       </c>
       <c r="G88" s="6">
         <v>1947.8</v>
       </c>
       <c r="H88" s="3">
         <v>-1947.8</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="89" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D89" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="2">
         <v>37222.5</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G89" s="3">
         <v>-14382.6</v>
       </c>
       <c r="H89" s="3">
         <v>14382.6</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J89" s="3">
         <v>-2500.3000000000002</v>
       </c>
     </row>
-    <row r="90" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D90" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="2">
         <v>34417.300000000003</v>
       </c>
       <c r="F90" s="2">
         <v>38490.699999999997</v>
       </c>
       <c r="G90" s="3">
         <v>-3564.5</v>
       </c>
       <c r="H90" s="3">
         <v>3564.5</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>48</v>
       </c>
       <c r="J90" s="3">
         <v>-3964.3</v>
       </c>
     </row>
-    <row r="91" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D91" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="2">
         <v>46441.7</v>
       </c>
       <c r="F91" s="2">
         <v>44379.3</v>
       </c>
       <c r="G91" s="3">
         <v>5360.6</v>
       </c>
       <c r="H91" s="3">
         <v>-5360.6</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J91" s="3">
         <v>-2775.1</v>
       </c>
     </row>
-    <row r="92" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="2">
         <v>54242.2</v>
       </c>
       <c r="F92" s="2">
         <v>57708.9</v>
       </c>
       <c r="G92" s="3">
         <v>-396.6</v>
       </c>
       <c r="H92" s="3">
         <v>396.6</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J92" s="3">
         <v>-2901</v>
       </c>
     </row>
-    <row r="93" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D93" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E93" s="2">
         <v>40963.699999999997</v>
       </c>
       <c r="F93" s="2">
         <v>44550.400000000001</v>
       </c>
       <c r="G93" s="3">
         <v>-12922.5</v>
       </c>
       <c r="H93" s="3">
         <v>12922.5</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>51</v>
       </c>
       <c r="J93" s="3">
         <v>2313.6999999999998</v>
       </c>
     </row>
-    <row r="94" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D94" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E94" s="2">
         <v>30591.599999999999</v>
       </c>
       <c r="F94" s="2">
         <v>29763.599999999999</v>
       </c>
       <c r="G94" s="3">
         <v>981.5</v>
       </c>
       <c r="H94" s="3">
         <v>-981.5</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>52</v>
       </c>
       <c r="J94" s="3">
         <v>518.70000000000005</v>
       </c>
     </row>
-    <row r="95" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D95" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E95" s="2">
         <v>97371.9</v>
       </c>
       <c r="F95" s="2">
         <v>121743.6</v>
       </c>
       <c r="G95" s="3">
         <v>-25311.5</v>
       </c>
       <c r="H95" s="3">
         <v>25311.5</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J95" s="3">
         <v>6818.4</v>
       </c>
     </row>
-    <row r="96" spans="1:12" s="36" customFormat="1" ht="28.5" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:12" s="36" customFormat="1" ht="28.5" customHeight="1" collapsed="1" x14ac:dyDescent="0.45">
       <c r="A96" s="38"/>
       <c r="D96" s="81" t="s">
         <v>0</v>
       </c>
       <c r="E96" s="82"/>
       <c r="F96" s="82"/>
       <c r="G96" s="82"/>
       <c r="H96" s="82"/>
       <c r="I96" s="82"/>
       <c r="J96" s="82"/>
       <c r="K96" s="82"/>
       <c r="L96" s="83"/>
     </row>
-    <row r="97" spans="1:12" s="36" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:12" s="36" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A97" s="38"/>
       <c r="D97" s="75" t="s">
         <v>1</v>
       </c>
       <c r="E97" s="76"/>
       <c r="F97" s="76"/>
       <c r="G97" s="76"/>
       <c r="H97" s="76"/>
       <c r="I97" s="76"/>
       <c r="J97" s="76"/>
       <c r="K97" s="76"/>
       <c r="L97" s="77"/>
     </row>
-    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:12" x14ac:dyDescent="0.35">
       <c r="D98" s="74" t="s">
         <v>2</v>
       </c>
       <c r="E98" s="74" t="s">
         <v>3</v>
       </c>
       <c r="F98" s="74" t="s">
         <v>4</v>
       </c>
       <c r="G98" s="74" t="s">
         <v>5</v>
       </c>
       <c r="H98" s="74" t="s">
         <v>6</v>
       </c>
       <c r="I98" s="74" t="s">
         <v>7</v>
       </c>
       <c r="J98" s="74" t="s">
         <v>54</v>
       </c>
       <c r="K98" s="74" t="s">
         <v>55</v>
       </c>
       <c r="L98" s="74" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="99" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D99" s="72"/>
       <c r="E99" s="72"/>
       <c r="F99" s="72"/>
       <c r="G99" s="72"/>
       <c r="H99" s="72"/>
       <c r="I99" s="72"/>
       <c r="J99" s="72"/>
       <c r="K99" s="72"/>
       <c r="L99" s="72"/>
     </row>
-    <row r="100" spans="1:12" s="33" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="100" spans="1:12" s="33" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D100" s="78">
         <v>2006</v>
       </c>
       <c r="E100" s="79"/>
       <c r="F100" s="79"/>
       <c r="G100" s="79"/>
       <c r="H100" s="79"/>
       <c r="I100" s="79"/>
       <c r="J100" s="79"/>
       <c r="K100" s="79"/>
       <c r="L100" s="80"/>
     </row>
-    <row r="101" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D101" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E101" s="3">
         <v>31024.799999999999</v>
       </c>
       <c r="F101" s="3">
         <v>42356.7</v>
       </c>
       <c r="G101" s="3">
         <v>4040.9</v>
       </c>
       <c r="H101" s="3">
         <v>-4040.9</v>
       </c>
       <c r="I101" s="3">
         <v>-2200.3000000000002</v>
       </c>
       <c r="J101" s="3">
         <v>-2169.8000000000002</v>
       </c>
       <c r="K101" s="3">
         <v>-30.5</v>
       </c>
       <c r="L101" s="3">
         <v>-1840.6</v>
       </c>
     </row>
-    <row r="102" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D102" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E102" s="3">
         <v>26248.9</v>
       </c>
       <c r="F102" s="3">
         <v>26188.2</v>
       </c>
       <c r="G102" s="3">
         <v>-2129.9</v>
       </c>
       <c r="H102" s="3">
         <v>2129.9</v>
       </c>
       <c r="I102" s="3">
         <v>4191.6000000000004</v>
       </c>
       <c r="J102" s="3">
         <v>7984.8</v>
       </c>
       <c r="K102" s="3">
         <v>-3793.2</v>
       </c>
       <c r="L102" s="3">
         <v>-2061.6999999999998</v>
       </c>
     </row>
-    <row r="103" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D103" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E103" s="3">
         <v>46639.5</v>
       </c>
       <c r="F103" s="3">
         <v>30790.6</v>
       </c>
       <c r="G103" s="3">
         <v>35497.5</v>
       </c>
       <c r="H103" s="3">
         <v>-35497.5</v>
       </c>
       <c r="I103" s="3">
         <v>-35520.6</v>
       </c>
       <c r="J103" s="3">
         <v>-46170.6</v>
       </c>
       <c r="K103" s="3">
         <v>10650</v>
       </c>
       <c r="L103" s="3">
         <v>23.1</v>
       </c>
     </row>
-    <row r="104" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D104" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="3">
         <v>40479</v>
       </c>
       <c r="F104" s="3">
         <v>37796.6</v>
       </c>
       <c r="G104" s="3">
         <v>7459.2</v>
       </c>
       <c r="H104" s="3">
         <v>-7459.2</v>
       </c>
       <c r="I104" s="3">
         <v>-5066.7</v>
       </c>
       <c r="J104" s="3">
         <v>-8028.2</v>
       </c>
       <c r="K104" s="3">
         <v>2961.5</v>
       </c>
       <c r="L104" s="3">
         <v>-2392.5</v>
       </c>
     </row>
-    <row r="105" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D105" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="3">
         <v>55518.6</v>
       </c>
       <c r="F105" s="3">
         <v>56487.1</v>
       </c>
       <c r="G105" s="3">
         <v>-4760.3999999999996</v>
       </c>
       <c r="H105" s="3">
         <v>4760.3999999999996</v>
       </c>
       <c r="I105" s="3">
         <v>6503.2</v>
       </c>
       <c r="J105" s="3">
         <v>11784.6</v>
       </c>
       <c r="K105" s="3">
         <v>-5281.4</v>
       </c>
       <c r="L105" s="3">
         <v>-1742.8</v>
       </c>
     </row>
-    <row r="106" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D106" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="3">
         <v>36622.5</v>
       </c>
       <c r="F106" s="3">
         <v>44525.3</v>
       </c>
       <c r="G106" s="3">
         <v>-23291.200000000001</v>
       </c>
       <c r="H106" s="3">
         <v>23291.200000000001</v>
       </c>
       <c r="I106" s="3">
         <v>27179</v>
       </c>
       <c r="J106" s="3">
         <v>5376.3</v>
       </c>
       <c r="K106" s="3">
         <v>21802.7</v>
       </c>
       <c r="L106" s="3">
         <v>-3887.8</v>
       </c>
     </row>
-    <row r="107" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D107" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="3">
         <v>51972.6</v>
       </c>
       <c r="F107" s="3">
         <v>28370.5</v>
       </c>
       <c r="G107" s="3">
         <v>-1765</v>
       </c>
       <c r="H107" s="3">
         <v>1765</v>
       </c>
       <c r="I107" s="3">
         <v>5485</v>
       </c>
       <c r="J107" s="3">
         <v>-355.6</v>
       </c>
       <c r="K107" s="3">
         <v>5840.6</v>
       </c>
       <c r="L107" s="3">
         <v>-3720</v>
       </c>
     </row>
-    <row r="108" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D108" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="3">
         <v>62297.5</v>
       </c>
       <c r="F108" s="3">
         <v>94485</v>
       </c>
       <c r="G108" s="3">
         <v>-6898.4</v>
       </c>
       <c r="H108" s="3">
         <v>6898.4</v>
       </c>
       <c r="I108" s="3">
         <v>9760.6</v>
       </c>
       <c r="J108" s="3">
         <v>238.1</v>
       </c>
       <c r="K108" s="3">
         <v>9522.5</v>
       </c>
       <c r="L108" s="3">
         <v>-2862.2</v>
       </c>
     </row>
-    <row r="109" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D109" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E109" s="3">
         <v>39439.4</v>
       </c>
       <c r="F109" s="3">
         <v>42478.5</v>
       </c>
       <c r="G109" s="3">
         <v>6299.5</v>
       </c>
       <c r="H109" s="3">
         <v>-6299.5</v>
       </c>
       <c r="I109" s="3">
         <v>-4144.2</v>
       </c>
       <c r="J109" s="3">
         <v>-5887.6</v>
       </c>
       <c r="K109" s="3">
         <v>1743.4</v>
       </c>
       <c r="L109" s="3">
         <v>-2155.3000000000002</v>
       </c>
     </row>
-    <row r="110" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D110" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E110" s="3">
         <v>56494.8</v>
       </c>
       <c r="F110" s="3">
         <v>62258.7</v>
       </c>
       <c r="G110" s="3">
         <v>-16072.4</v>
       </c>
       <c r="H110" s="3">
         <v>16072.4</v>
       </c>
       <c r="I110" s="3">
         <v>19778.5</v>
       </c>
       <c r="J110" s="3">
         <v>25624.7</v>
       </c>
       <c r="K110" s="3">
         <v>-5846.2</v>
       </c>
       <c r="L110" s="3">
         <v>-3706.1</v>
       </c>
     </row>
-    <row r="111" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D111" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="3">
         <v>60263.6</v>
       </c>
       <c r="F111" s="3">
         <v>60907.199999999997</v>
       </c>
       <c r="G111" s="3">
         <v>-1925.6</v>
       </c>
       <c r="H111" s="3">
         <v>1925.6</v>
       </c>
       <c r="I111" s="3">
         <v>679.5</v>
       </c>
       <c r="J111" s="3">
         <v>-806.7</v>
       </c>
       <c r="K111" s="3">
         <v>1486.2</v>
       </c>
       <c r="L111" s="3">
         <v>1246.0999999999999</v>
       </c>
     </row>
-    <row r="112" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.3">
       <c r="D112" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E112" s="3">
         <v>130795.1</v>
       </c>
       <c r="F112" s="3">
         <v>143946.6</v>
       </c>
       <c r="G112" s="3">
         <v>-26939.4</v>
       </c>
       <c r="H112" s="3">
         <v>26939.4</v>
       </c>
       <c r="I112" s="3">
         <v>26129</v>
       </c>
       <c r="J112" s="3">
         <v>28234.6</v>
       </c>
       <c r="K112" s="3">
         <v>-2105.6</v>
       </c>
       <c r="L112" s="3">
         <v>810.4</v>
       </c>
     </row>
-    <row r="113" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="113" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D113" s="78" t="s">
         <v>66</v>
       </c>
       <c r="E113" s="79"/>
       <c r="F113" s="79"/>
       <c r="G113" s="79"/>
       <c r="H113" s="79"/>
       <c r="I113" s="79"/>
       <c r="J113" s="79"/>
       <c r="K113" s="79"/>
       <c r="L113" s="80"/>
     </row>
-    <row r="114" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D114" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E114" s="3">
         <v>31410.6</v>
       </c>
       <c r="F114" s="3">
         <v>41563.199999999997</v>
       </c>
       <c r="G114" s="3">
         <v>-10152.5</v>
       </c>
       <c r="H114" s="3">
         <v>-2467.5</v>
       </c>
       <c r="I114" s="3">
         <v>-80.2</v>
       </c>
       <c r="J114" s="3">
         <v>-5000.3</v>
       </c>
       <c r="K114" s="3">
         <v>4920.1000000000004</v>
       </c>
       <c r="L114" s="3">
         <v>-2387.1999999999998</v>
       </c>
     </row>
-    <row r="115" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D115" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E115" s="3">
         <v>33083.5</v>
       </c>
       <c r="F115" s="3">
         <v>28286.1</v>
       </c>
       <c r="G115" s="3">
         <v>4797.3999999999996</v>
       </c>
       <c r="H115" s="3">
         <v>-1049.0999999999999</v>
       </c>
       <c r="I115" s="3">
         <v>1408.7</v>
       </c>
       <c r="J115" s="3">
         <v>-11555.4</v>
       </c>
       <c r="K115" s="3">
         <v>12964.1</v>
       </c>
       <c r="L115" s="3">
         <v>-2457.8000000000002</v>
       </c>
     </row>
-    <row r="116" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D116" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E116" s="3">
         <v>42231.4</v>
       </c>
       <c r="F116" s="3">
         <v>34939.1</v>
       </c>
       <c r="G116" s="3">
         <v>7292.3</v>
       </c>
       <c r="H116" s="3">
         <v>-29551.200000000001</v>
       </c>
       <c r="I116" s="3">
         <v>-29917.1</v>
       </c>
       <c r="J116" s="3">
         <v>-39426.699999999997</v>
       </c>
       <c r="K116" s="3">
         <v>9509.6</v>
       </c>
       <c r="L116" s="3">
         <v>366</v>
       </c>
     </row>
-    <row r="117" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D117" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="3">
         <v>57135.7</v>
       </c>
       <c r="F117" s="3">
         <v>42531.4</v>
       </c>
       <c r="G117" s="3">
         <v>14604.3</v>
       </c>
       <c r="H117" s="3">
         <v>-887.9</v>
       </c>
       <c r="I117" s="3">
         <v>2516.6999999999998</v>
       </c>
       <c r="J117" s="3">
         <v>-7165.4</v>
       </c>
       <c r="K117" s="3">
         <v>9682.1</v>
       </c>
       <c r="L117" s="3">
         <v>-3404.6</v>
       </c>
     </row>
-    <row r="118" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D118" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="3">
         <v>66214.7</v>
       </c>
       <c r="F118" s="3">
         <v>57419.5</v>
       </c>
       <c r="G118" s="3">
         <v>8795.2000000000007</v>
       </c>
       <c r="H118" s="3">
         <v>-10983.7</v>
       </c>
       <c r="I118" s="3">
         <v>-3861.3</v>
       </c>
       <c r="J118" s="3">
         <v>5252.4</v>
       </c>
       <c r="K118" s="3">
         <v>-9113.7000000000007</v>
       </c>
       <c r="L118" s="3">
         <v>-7122.4</v>
       </c>
     </row>
-    <row r="119" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D119" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="3">
         <v>61748.4</v>
       </c>
       <c r="F119" s="3">
         <v>69717.600000000006</v>
       </c>
       <c r="G119" s="3">
         <v>-7969.1</v>
       </c>
       <c r="H119" s="3">
         <v>13233.4</v>
       </c>
       <c r="I119" s="3">
         <v>18208.900000000001</v>
       </c>
       <c r="J119" s="3">
         <v>9001.6</v>
       </c>
       <c r="K119" s="3">
         <v>9207.2999999999993</v>
       </c>
       <c r="L119" s="3">
         <v>-4975.3999999999996</v>
       </c>
     </row>
-    <row r="120" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D120" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="3">
         <v>59042.6</v>
       </c>
       <c r="F120" s="3">
         <v>53626.6</v>
       </c>
       <c r="G120" s="3">
         <v>5416</v>
       </c>
       <c r="H120" s="3">
         <v>9121.4</v>
       </c>
       <c r="I120" s="3">
         <v>10208.799999999999</v>
       </c>
       <c r="J120" s="3">
         <v>16944.900000000001</v>
       </c>
       <c r="K120" s="3">
         <v>-6736.1</v>
       </c>
       <c r="L120" s="3">
         <v>-1087.3</v>
       </c>
     </row>
-    <row r="121" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D121" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="3">
         <v>51009.5</v>
       </c>
       <c r="F121" s="3">
         <v>59594.2</v>
       </c>
       <c r="G121" s="3">
         <v>-8584.7999999999993</v>
       </c>
       <c r="H121" s="3">
         <v>-6954.3</v>
       </c>
       <c r="I121" s="3">
         <v>-4328.5</v>
       </c>
       <c r="J121" s="3">
         <v>-13037.6</v>
       </c>
       <c r="K121" s="3">
         <v>8709.1</v>
       </c>
       <c r="L121" s="3">
         <v>-2625.8</v>
       </c>
     </row>
-    <row r="122" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D122" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E122" s="3">
         <v>63061</v>
       </c>
       <c r="F122" s="3">
         <v>61852.4</v>
       </c>
       <c r="G122" s="3">
         <v>1208.5999999999999</v>
       </c>
       <c r="H122" s="3">
         <v>-772.4</v>
       </c>
       <c r="I122" s="3">
         <v>-538.29999999999995</v>
       </c>
       <c r="J122" s="3">
         <v>-7959.5</v>
       </c>
       <c r="K122" s="3">
         <v>7421.2</v>
       </c>
       <c r="L122" s="3">
         <v>-234.2</v>
       </c>
     </row>
-    <row r="123" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D123" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E123" s="3">
         <v>59343</v>
       </c>
       <c r="F123" s="3">
         <v>57104.9</v>
       </c>
       <c r="G123" s="3">
         <v>2238.1999999999998</v>
       </c>
       <c r="H123" s="3">
         <v>7041.6</v>
       </c>
       <c r="I123" s="3">
         <v>9493.9</v>
       </c>
       <c r="J123" s="3">
         <v>2476.1</v>
       </c>
       <c r="K123" s="3">
         <v>7017.8</v>
       </c>
       <c r="L123" s="3">
         <v>-2452.3000000000002</v>
       </c>
     </row>
-    <row r="124" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D124" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="3">
         <v>64307.199999999997</v>
       </c>
       <c r="F124" s="3">
         <v>75737.399999999994</v>
       </c>
       <c r="G124" s="3">
         <v>-11430.2</v>
       </c>
       <c r="H124" s="3">
         <v>11569.4</v>
       </c>
       <c r="I124" s="3">
         <v>17866.900000000001</v>
       </c>
       <c r="J124" s="3">
         <v>15378.1</v>
       </c>
       <c r="K124" s="3">
         <v>2488.8000000000002</v>
       </c>
       <c r="L124" s="3">
         <v>-6297.4</v>
       </c>
     </row>
-    <row r="125" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D125" s="15" t="s">
         <v>65</v>
       </c>
       <c r="E125" s="3">
         <v>123320.9</v>
       </c>
       <c r="F125" s="3">
         <v>155808.20000000001</v>
       </c>
       <c r="G125" s="3">
         <v>-32487.200000000001</v>
       </c>
       <c r="H125" s="3">
         <v>61508.800000000003</v>
       </c>
       <c r="I125" s="3">
         <v>51624.4</v>
       </c>
       <c r="J125" s="3">
         <v>49452.6</v>
       </c>
       <c r="K125" s="3">
         <v>2171.8000000000002</v>
       </c>
       <c r="L125" s="3">
         <v>9884.4</v>
       </c>
     </row>
-    <row r="126" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="126" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D126" s="78" t="s">
         <v>67</v>
       </c>
       <c r="E126" s="79"/>
       <c r="F126" s="79"/>
       <c r="G126" s="79"/>
       <c r="H126" s="79"/>
       <c r="I126" s="79"/>
       <c r="J126" s="79"/>
       <c r="K126" s="79"/>
       <c r="L126" s="80"/>
     </row>
-    <row r="127" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D127" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E127" s="3">
         <v>43187</v>
       </c>
       <c r="F127" s="3">
         <v>32078.7</v>
       </c>
       <c r="G127" s="3">
         <v>11108.3</v>
       </c>
       <c r="H127" s="41" t="s">
         <v>68</v>
       </c>
       <c r="I127" s="42" t="s">
         <v>68</v>
       </c>
       <c r="J127" s="43" t="s">
         <v>68</v>
       </c>
       <c r="K127" s="43" t="s">
         <v>68</v>
       </c>
       <c r="L127" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="128" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D128" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E128" s="3">
         <v>53037.5</v>
       </c>
       <c r="F128" s="3">
         <v>34098.199999999997</v>
       </c>
       <c r="G128" s="3">
         <v>18939.3</v>
       </c>
       <c r="H128" s="10">
         <v>-37052.9</v>
       </c>
       <c r="I128" s="34">
         <v>-32406.7</v>
       </c>
       <c r="J128" s="3">
         <v>-56046.2</v>
       </c>
       <c r="K128" s="3">
         <v>23639.5</v>
       </c>
       <c r="L128" s="3">
         <v>-4646.2</v>
       </c>
     </row>
-    <row r="129" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D129" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E129" s="3">
         <v>72780.3</v>
       </c>
       <c r="F129" s="3">
         <v>37780.6</v>
       </c>
       <c r="G129" s="3">
         <v>34999.699999999997</v>
       </c>
       <c r="H129" s="10">
         <v>-43357.5</v>
       </c>
       <c r="I129" s="34">
         <v>-44156.4</v>
       </c>
       <c r="J129" s="3">
         <v>-59646</v>
       </c>
       <c r="K129" s="3">
         <v>15489.6</v>
       </c>
       <c r="L129" s="3">
         <v>798.9</v>
       </c>
     </row>
-    <row r="130" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D130" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="3">
         <v>85516.9</v>
       </c>
       <c r="F130" s="3">
         <v>85316.2</v>
       </c>
       <c r="G130" s="3">
         <v>200.7</v>
       </c>
       <c r="H130" s="10">
         <v>5029.6000000000004</v>
       </c>
       <c r="I130" s="34">
         <v>7895.8</v>
       </c>
       <c r="J130" s="3">
         <v>6804.7</v>
       </c>
       <c r="K130" s="3">
         <v>1091.0999999999999</v>
       </c>
       <c r="L130" s="3">
         <v>-2866.2</v>
       </c>
     </row>
-    <row r="131" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D131" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="3">
         <v>62976.9</v>
       </c>
       <c r="F131" s="3">
         <v>59575.8</v>
       </c>
       <c r="G131" s="3">
         <v>3401.1</v>
       </c>
       <c r="H131" s="10">
         <v>-13470.9</v>
       </c>
       <c r="I131" s="34">
         <v>-6653.2</v>
       </c>
       <c r="J131" s="3">
         <v>-17527.099999999999</v>
       </c>
       <c r="K131" s="3">
         <v>10873.9</v>
       </c>
       <c r="L131" s="3">
         <v>6817.7</v>
       </c>
     </row>
-    <row r="132" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="3">
         <v>107626.5</v>
       </c>
       <c r="F132" s="3">
         <v>114766.6</v>
       </c>
       <c r="G132" s="3">
         <v>-7140.1</v>
       </c>
       <c r="H132" s="10">
         <v>29442.3</v>
       </c>
       <c r="I132" s="34">
         <v>34317.5</v>
       </c>
       <c r="J132" s="3">
         <v>2887.4</v>
       </c>
       <c r="K132" s="3">
         <v>31430.2</v>
       </c>
       <c r="L132" s="3">
         <v>-4875.3</v>
       </c>
     </row>
-    <row r="133" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D133" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E133" s="3">
         <v>81919</v>
       </c>
       <c r="F133" s="3">
         <v>88498.5</v>
       </c>
       <c r="G133" s="3">
         <v>-6579.6</v>
       </c>
       <c r="H133" s="10">
         <v>-16950.7</v>
       </c>
       <c r="I133" s="34">
         <v>-15184.2</v>
       </c>
       <c r="J133" s="3">
         <v>-20924.2</v>
       </c>
       <c r="K133" s="3">
         <v>5740</v>
       </c>
       <c r="L133" s="3">
         <v>-1766.5</v>
       </c>
     </row>
-    <row r="134" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D134" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="3">
         <v>100871.4</v>
       </c>
       <c r="F134" s="3">
         <v>73965.2</v>
       </c>
       <c r="G134" s="3">
         <v>26906.2</v>
       </c>
       <c r="H134" s="10">
         <v>-13009</v>
       </c>
       <c r="I134" s="34">
         <v>-11416.6</v>
       </c>
       <c r="J134" s="3">
         <v>-23563.9</v>
       </c>
       <c r="K134" s="3">
         <v>12147.3</v>
       </c>
       <c r="L134" s="3">
         <v>-1592.9</v>
       </c>
     </row>
-    <row r="135" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D135" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E135" s="3">
         <v>82689.100000000006</v>
       </c>
       <c r="F135" s="3">
         <v>133380.9</v>
       </c>
       <c r="G135" s="3">
         <v>-50691.8</v>
       </c>
       <c r="H135" s="10">
         <v>44667.6</v>
       </c>
       <c r="I135" s="34">
         <v>43052.6</v>
       </c>
       <c r="J135" s="3">
         <v>40261.1</v>
       </c>
       <c r="K135" s="3">
         <v>2791.5</v>
       </c>
       <c r="L135" s="3">
         <v>1615</v>
       </c>
     </row>
-    <row r="136" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D136" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E136" s="3">
         <v>91659.199999999997</v>
       </c>
       <c r="F136" s="3">
         <v>74536.399999999994</v>
       </c>
       <c r="G136" s="3">
         <v>17122.8</v>
       </c>
       <c r="H136" s="10">
         <v>12929.6</v>
       </c>
       <c r="I136" s="34">
         <v>12929.6</v>
       </c>
       <c r="J136" s="3">
         <v>13007.6</v>
       </c>
       <c r="K136" s="3">
         <v>-78</v>
       </c>
       <c r="L136" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="137" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D137" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="3">
         <v>81192.7</v>
       </c>
       <c r="F137" s="3">
         <v>84542.9</v>
       </c>
       <c r="G137" s="3">
         <v>-3350.2</v>
       </c>
       <c r="H137" s="10">
         <v>5978.4</v>
       </c>
       <c r="I137" s="34">
         <v>-5978.4</v>
       </c>
       <c r="J137" s="43" t="s">
         <v>68</v>
       </c>
       <c r="K137" s="3">
         <v>-5978.4</v>
       </c>
       <c r="L137" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="138" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D138" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E138" s="3">
         <v>118363.2</v>
       </c>
       <c r="F138" s="3">
         <v>166571.1</v>
       </c>
       <c r="G138" s="3">
         <v>-48207.9</v>
       </c>
       <c r="H138" s="10">
         <v>112676.3</v>
       </c>
       <c r="I138" s="35">
         <v>112676.3</v>
       </c>
       <c r="J138" s="3">
         <v>125716.3</v>
       </c>
       <c r="K138" s="3">
         <v>-13040</v>
       </c>
       <c r="L138" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="139" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="139" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D139" s="78">
         <v>2009</v>
       </c>
       <c r="E139" s="79"/>
       <c r="F139" s="79"/>
       <c r="G139" s="79"/>
       <c r="H139" s="79"/>
       <c r="I139" s="79"/>
       <c r="J139" s="79"/>
       <c r="K139" s="79"/>
       <c r="L139" s="80"/>
     </row>
-    <row r="140" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D140" s="15" t="s">
         <v>18</v>
       </c>
       <c r="E140" s="2">
         <v>55338.400000000001</v>
       </c>
       <c r="F140" s="2">
         <v>52788.4</v>
       </c>
       <c r="G140" s="3">
         <v>3372.4</v>
       </c>
       <c r="H140" s="3">
         <v>-3372.4</v>
       </c>
       <c r="I140" s="3">
         <v>-2830.8</v>
       </c>
       <c r="J140" s="3">
         <v>-10903.2</v>
       </c>
       <c r="K140" s="3">
         <v>8072.4</v>
       </c>
       <c r="L140" s="3">
         <v>-541.6</v>
       </c>
     </row>
-    <row r="141" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D141" s="15" t="s">
         <v>19</v>
       </c>
       <c r="E141" s="2">
         <v>50202.7</v>
       </c>
       <c r="F141" s="2">
         <v>42473.8</v>
       </c>
       <c r="G141" s="3">
         <v>-5567.6</v>
       </c>
       <c r="H141" s="3">
         <v>5567.6</v>
       </c>
       <c r="I141" s="3">
         <v>6858.9</v>
       </c>
       <c r="J141" s="3">
         <v>-10228</v>
       </c>
       <c r="K141" s="3">
         <v>17086.900000000001</v>
       </c>
       <c r="L141" s="3">
         <v>-1291.3</v>
       </c>
     </row>
-    <row r="142" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D142" s="15" t="s">
         <v>20</v>
       </c>
       <c r="E142" s="2">
         <v>57073.4</v>
       </c>
       <c r="F142" s="2">
         <v>64472.1</v>
       </c>
       <c r="G142" s="3">
         <v>-14069.4</v>
       </c>
       <c r="H142" s="3">
         <v>14069.4</v>
       </c>
       <c r="I142" s="3">
         <v>12559.3</v>
       </c>
       <c r="J142" s="3">
         <v>-18803.3</v>
       </c>
       <c r="K142" s="3">
         <v>31362.6</v>
       </c>
       <c r="L142" s="3">
         <v>1510.1</v>
       </c>
     </row>
-    <row r="143" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D143" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="2">
         <v>72100.7</v>
       </c>
       <c r="F143" s="2">
         <v>63776.5</v>
       </c>
       <c r="G143" s="3">
         <v>21945.4</v>
       </c>
       <c r="H143" s="3">
         <v>-21945.4</v>
       </c>
       <c r="I143" s="3">
         <v>-16415.7</v>
       </c>
       <c r="J143" s="3">
         <v>-25291</v>
       </c>
       <c r="K143" s="3">
         <v>8875.2999999999993</v>
       </c>
       <c r="L143" s="3">
         <v>-5529.7</v>
       </c>
     </row>
-    <row r="144" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D144" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="2">
         <v>60960.7</v>
       </c>
       <c r="F144" s="2">
         <v>63442.2</v>
       </c>
       <c r="G144" s="3">
         <v>-4047.2</v>
       </c>
       <c r="H144" s="3">
         <v>4047.2</v>
       </c>
       <c r="I144" s="3">
         <v>8514.9</v>
       </c>
       <c r="J144" s="3">
         <v>-4808.3</v>
       </c>
       <c r="K144" s="3">
         <v>13323.2</v>
       </c>
       <c r="L144" s="3">
         <v>-4467.7</v>
       </c>
     </row>
-    <row r="145" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D145" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="2">
         <v>71574.2</v>
       </c>
       <c r="F145" s="2">
         <v>85930.9</v>
       </c>
       <c r="G145" s="3">
         <v>-27402.7</v>
       </c>
       <c r="H145" s="3">
         <v>27402.7</v>
       </c>
       <c r="I145" s="3">
         <v>40023.699999999997</v>
       </c>
       <c r="J145" s="3">
         <v>49567.9</v>
       </c>
       <c r="K145" s="3">
         <v>-9544.2000000000007</v>
       </c>
       <c r="L145" s="3">
         <v>-12621</v>
       </c>
     </row>
-    <row r="146" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D146" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E146" s="2">
         <v>65145.7</v>
       </c>
       <c r="F146" s="2">
         <v>75904.800000000003</v>
       </c>
       <c r="G146" s="3">
         <v>-18265.099999999999</v>
       </c>
       <c r="H146" s="3">
         <v>18265.099999999999</v>
       </c>
       <c r="I146" s="3">
         <v>14783.3</v>
       </c>
       <c r="J146" s="3">
         <v>11624.5</v>
       </c>
       <c r="K146" s="3">
         <v>3158.8</v>
       </c>
       <c r="L146" s="3">
         <v>3481.8</v>
       </c>
     </row>
-    <row r="147" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D147" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="2">
         <v>66063.3</v>
       </c>
       <c r="F147" s="2">
         <v>71028.3</v>
       </c>
       <c r="G147" s="3">
         <v>3799.6</v>
       </c>
       <c r="H147" s="3">
         <v>-3799.6</v>
       </c>
       <c r="I147" s="3">
         <v>-1951.5</v>
       </c>
       <c r="J147" s="3">
         <v>-13105.8</v>
       </c>
       <c r="K147" s="3">
         <v>11154.3</v>
       </c>
       <c r="L147" s="3">
         <v>-1848.1</v>
       </c>
     </row>
-    <row r="148" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D148" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E148" s="2">
         <v>65099.5</v>
       </c>
       <c r="F148" s="2">
         <v>76971</v>
       </c>
       <c r="G148" s="3">
         <v>-10583.8</v>
       </c>
       <c r="H148" s="3">
         <v>10583.8</v>
       </c>
       <c r="I148" s="3">
         <v>10026.200000000001</v>
       </c>
       <c r="J148" s="3">
         <v>7908.1</v>
       </c>
       <c r="K148" s="3">
         <v>2118.1</v>
       </c>
       <c r="L148" s="3">
         <v>557.6</v>
       </c>
     </row>
-    <row r="149" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D149" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E149" s="2">
         <v>73820.7</v>
       </c>
       <c r="F149" s="2">
         <v>83288.2</v>
       </c>
       <c r="G149" s="3">
         <v>-11904.3</v>
       </c>
       <c r="H149" s="3">
         <v>11904.3</v>
       </c>
       <c r="I149" s="3">
         <v>7645.9</v>
       </c>
       <c r="J149" s="3">
         <v>136.4</v>
       </c>
       <c r="K149" s="3">
         <v>7509.5</v>
       </c>
       <c r="L149" s="3">
         <v>4258.3999999999996</v>
       </c>
     </row>
-    <row r="150" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D150" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="2">
         <v>70313</v>
       </c>
       <c r="F150" s="2">
         <v>78788.399999999994</v>
       </c>
       <c r="G150" s="3">
         <v>-16377.2</v>
       </c>
       <c r="H150" s="3">
         <v>16377.2</v>
       </c>
       <c r="I150" s="3">
         <v>18343.3</v>
       </c>
       <c r="J150" s="3">
         <v>11350.3</v>
       </c>
       <c r="K150" s="3">
         <v>6993</v>
       </c>
       <c r="L150" s="3">
         <v>-1966.1</v>
       </c>
     </row>
-    <row r="151" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D151" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E151" s="2">
         <v>159107.1</v>
       </c>
       <c r="F151" s="2">
         <v>195136.2</v>
       </c>
       <c r="G151" s="3">
         <v>47824.800000000003</v>
       </c>
       <c r="H151" s="3">
         <v>-47824.800000000003</v>
       </c>
       <c r="I151" s="3">
         <v>-29261.8</v>
       </c>
       <c r="J151" s="3">
         <v>-16198.3</v>
       </c>
       <c r="K151" s="3">
         <v>-13063.5</v>
       </c>
       <c r="L151" s="3">
         <v>-18563</v>
       </c>
     </row>
-    <row r="152" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="152" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D152" s="78">
         <v>2010</v>
       </c>
       <c r="E152" s="79"/>
       <c r="F152" s="79"/>
       <c r="G152" s="79"/>
       <c r="H152" s="79"/>
       <c r="I152" s="79"/>
       <c r="J152" s="79"/>
       <c r="K152" s="79"/>
       <c r="L152" s="80"/>
     </row>
-    <row r="153" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D153" s="15" t="s">
         <v>57</v>
       </c>
       <c r="E153" s="17">
         <v>56003.9</v>
       </c>
       <c r="F153" s="17">
         <v>57227.9</v>
       </c>
       <c r="G153" s="18">
         <v>-535.70000000000005</v>
       </c>
       <c r="H153" s="18">
         <v>535.70000000000005</v>
       </c>
       <c r="I153" s="18">
         <v>2806.7</v>
       </c>
       <c r="J153" s="18">
         <v>-24488.5</v>
       </c>
       <c r="K153" s="18">
         <v>27295.200000000001</v>
       </c>
       <c r="L153" s="18">
         <v>-2271</v>
       </c>
     </row>
-    <row r="154" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D154" s="15" t="s">
         <v>58</v>
       </c>
       <c r="E154" s="17">
         <v>52389.3</v>
       </c>
       <c r="F154" s="17">
         <v>40615.300000000003</v>
       </c>
       <c r="G154" s="18">
         <v>7520.1</v>
       </c>
       <c r="H154" s="18">
         <v>-7520.1</v>
       </c>
       <c r="I154" s="18">
         <v>-6398.4</v>
       </c>
       <c r="J154" s="18">
         <v>-13292.8</v>
       </c>
       <c r="K154" s="18">
         <v>6894.4</v>
       </c>
       <c r="L154" s="18">
         <v>-1121.7</v>
       </c>
     </row>
-    <row r="155" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D155" s="15" t="s">
         <v>59</v>
       </c>
       <c r="E155" s="17">
         <v>66619.3</v>
       </c>
       <c r="F155" s="17">
         <v>59018.5</v>
       </c>
       <c r="G155" s="18">
         <v>-2503.6999999999998</v>
       </c>
       <c r="H155" s="18">
         <v>2503.6999999999998</v>
       </c>
       <c r="I155" s="18">
         <v>-2675.6</v>
       </c>
       <c r="J155" s="18">
         <v>-1384.3</v>
       </c>
       <c r="K155" s="18">
         <v>-1291.3</v>
       </c>
       <c r="L155" s="18">
         <v>5179.3</v>
       </c>
     </row>
-    <row r="156" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="156" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D156" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E156" s="17">
         <v>101288</v>
       </c>
       <c r="F156" s="17">
         <v>73669.600000000006</v>
       </c>
       <c r="G156" s="18">
         <v>31631.1</v>
       </c>
       <c r="H156" s="18">
         <v>-31631.1</v>
       </c>
       <c r="I156" s="18">
         <v>-27805.4</v>
       </c>
       <c r="J156" s="18">
         <v>-37882.199999999997</v>
       </c>
       <c r="K156" s="18">
         <v>10076.799999999999</v>
       </c>
       <c r="L156" s="18">
         <v>-3825.7</v>
       </c>
     </row>
-    <row r="157" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D157" s="15" t="s">
         <v>61</v>
       </c>
       <c r="E157" s="17">
         <v>79643.8</v>
       </c>
       <c r="F157" s="17">
         <v>64291.7</v>
       </c>
       <c r="G157" s="18">
         <v>17564.2</v>
       </c>
       <c r="H157" s="18">
         <v>-17564.2</v>
       </c>
       <c r="I157" s="18">
         <v>-15470</v>
       </c>
       <c r="J157" s="18">
         <v>-23794.799999999999</v>
       </c>
       <c r="K157" s="18">
         <v>8324.7999999999993</v>
       </c>
       <c r="L157" s="18">
         <v>-2094.1999999999998</v>
       </c>
     </row>
-    <row r="158" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="17">
         <v>87738.4</v>
       </c>
       <c r="F158" s="17">
         <v>100954.5</v>
       </c>
       <c r="G158" s="18">
         <v>-25661.1</v>
       </c>
       <c r="H158" s="18">
         <v>25661.1</v>
       </c>
       <c r="I158" s="18">
         <v>28065.599999999999</v>
       </c>
       <c r="J158" s="18">
         <v>16981.8</v>
       </c>
       <c r="K158" s="18">
         <v>11083.8</v>
       </c>
       <c r="L158" s="18">
         <v>-2404.5</v>
       </c>
     </row>
-    <row r="159" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D159" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E159" s="17">
         <v>87415</v>
       </c>
       <c r="F159" s="17">
         <v>90132.1</v>
       </c>
       <c r="G159" s="18">
         <v>-12398.7</v>
       </c>
       <c r="H159" s="18">
         <v>12398.7</v>
       </c>
       <c r="I159" s="18">
         <v>14581</v>
       </c>
       <c r="J159" s="18">
         <v>7502.2</v>
       </c>
       <c r="K159" s="18">
         <v>7078.8</v>
       </c>
       <c r="L159" s="18">
         <v>-2182.3000000000002</v>
       </c>
     </row>
-    <row r="160" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D160" s="15" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="17">
         <v>72059.5</v>
       </c>
       <c r="F160" s="17">
         <v>70689.7</v>
       </c>
       <c r="G160" s="18">
         <v>6255.3</v>
       </c>
       <c r="H160" s="18">
         <v>-6255.3</v>
       </c>
       <c r="I160" s="18">
         <v>-8183.5</v>
       </c>
       <c r="J160" s="18">
         <v>-27060</v>
       </c>
       <c r="K160" s="18">
         <v>18876.5</v>
       </c>
       <c r="L160" s="18">
         <v>1928.2</v>
       </c>
     </row>
-    <row r="161" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D161" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E161" s="17">
         <v>86219.6</v>
       </c>
       <c r="F161" s="17">
         <v>92199.6</v>
       </c>
       <c r="G161" s="18">
         <v>-18870.8</v>
       </c>
       <c r="H161" s="18">
         <v>18870.8</v>
       </c>
       <c r="I161" s="18">
         <v>18185.5</v>
       </c>
       <c r="J161" s="18">
         <v>18433.2</v>
       </c>
       <c r="K161" s="18">
         <v>-247.7</v>
       </c>
       <c r="L161" s="18">
         <v>685.3</v>
       </c>
     </row>
-    <row r="162" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D162" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E162" s="17">
         <v>64321.9</v>
       </c>
       <c r="F162" s="17">
         <v>83604.2</v>
       </c>
       <c r="G162" s="18">
         <v>-7810.1</v>
       </c>
       <c r="H162" s="18">
         <v>7810.1</v>
       </c>
       <c r="I162" s="18">
         <v>10776.6</v>
       </c>
       <c r="J162" s="18">
         <v>13135.1</v>
       </c>
       <c r="K162" s="18">
         <v>-2358.5</v>
       </c>
       <c r="L162" s="18">
         <v>-2966.5</v>
       </c>
     </row>
-    <row r="163" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D163" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="17">
         <v>79456.800000000003</v>
       </c>
       <c r="F163" s="17">
         <v>84909.4</v>
       </c>
       <c r="G163" s="18">
         <v>-42445.02</v>
       </c>
       <c r="H163" s="18">
         <v>42445.02</v>
       </c>
       <c r="I163" s="18">
         <v>43049.02</v>
       </c>
       <c r="J163" s="18">
         <v>36159.32</v>
       </c>
       <c r="K163" s="18">
         <v>6889.7</v>
       </c>
       <c r="L163" s="18">
         <v>-604</v>
       </c>
     </row>
-    <row r="164" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D164" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E164" s="17">
         <v>183369.1</v>
       </c>
       <c r="F164" s="17">
         <v>239279.7</v>
       </c>
       <c r="G164" s="18">
         <v>-41320.9</v>
       </c>
       <c r="H164" s="18">
         <v>41320.9</v>
       </c>
       <c r="I164" s="18">
         <v>28582</v>
       </c>
       <c r="J164" s="18">
         <v>41114.5</v>
       </c>
       <c r="K164" s="18">
         <v>-12532.5</v>
       </c>
       <c r="L164" s="18">
         <v>12738.9</v>
       </c>
     </row>
-    <row r="165" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="165" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D165" s="68">
         <v>2011</v>
       </c>
       <c r="E165" s="69"/>
       <c r="F165" s="69"/>
       <c r="G165" s="69"/>
       <c r="H165" s="69"/>
       <c r="I165" s="69"/>
       <c r="J165" s="69"/>
       <c r="K165" s="69"/>
       <c r="L165" s="70"/>
     </row>
-    <row r="166" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D166" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E166" s="20">
         <v>60644</v>
       </c>
       <c r="F166" s="20">
         <v>66921</v>
       </c>
       <c r="G166" s="21">
         <v>1732</v>
       </c>
       <c r="H166" s="21">
         <v>-1732</v>
       </c>
       <c r="I166" s="21">
         <v>-599</v>
       </c>
       <c r="J166" s="22">
         <v>-9280.9</v>
       </c>
       <c r="K166" s="22">
         <v>8682.1</v>
       </c>
       <c r="L166" s="22">
         <v>-1133.5999999999999</v>
       </c>
     </row>
-    <row r="167" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D167" s="19" t="s">
         <v>58</v>
       </c>
       <c r="E167" s="20">
         <v>69355</v>
       </c>
       <c r="F167" s="20">
         <v>44323</v>
       </c>
       <c r="G167" s="21">
         <v>26095</v>
       </c>
       <c r="H167" s="21">
         <v>-26095</v>
       </c>
       <c r="I167" s="21">
         <v>-24423</v>
       </c>
       <c r="J167" s="22">
         <v>-40524.9</v>
       </c>
       <c r="K167" s="22">
         <v>16102.3</v>
       </c>
       <c r="L167" s="22">
         <v>-1671.9</v>
       </c>
     </row>
-    <row r="168" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D168" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E168" s="20">
         <v>83774</v>
       </c>
       <c r="F168" s="20">
         <v>96799</v>
       </c>
       <c r="G168" s="21">
         <v>-21879</v>
       </c>
       <c r="H168" s="21">
         <v>21879</v>
       </c>
       <c r="I168" s="21">
         <v>20799</v>
       </c>
       <c r="J168" s="22">
         <v>6237.9</v>
       </c>
       <c r="K168" s="22">
         <v>14560.8</v>
       </c>
       <c r="L168" s="22">
         <v>1080.5999999999999</v>
       </c>
     </row>
-    <row r="169" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D169" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E169" s="20">
         <v>114848</v>
       </c>
       <c r="F169" s="20">
         <v>57994</v>
       </c>
       <c r="G169" s="21">
         <v>56012</v>
       </c>
       <c r="H169" s="21">
         <v>-56012</v>
       </c>
       <c r="I169" s="21">
         <v>-53202</v>
       </c>
       <c r="J169" s="22">
         <v>-59277.4</v>
       </c>
       <c r="K169" s="22">
         <v>6075.8</v>
       </c>
       <c r="L169" s="22">
         <v>-2810.3</v>
       </c>
     </row>
-    <row r="170" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D170" s="19" t="s">
         <v>61</v>
       </c>
       <c r="E170" s="20">
         <v>92464</v>
       </c>
       <c r="F170" s="20">
         <v>98154</v>
       </c>
       <c r="G170" s="21">
         <v>1153</v>
       </c>
       <c r="H170" s="21">
         <v>-1153</v>
       </c>
       <c r="I170" s="21">
         <v>1134</v>
       </c>
       <c r="J170" s="22">
         <v>-28815.1</v>
       </c>
       <c r="K170" s="22">
         <v>29948.9</v>
       </c>
       <c r="L170" s="22">
         <v>-2287.1</v>
       </c>
     </row>
-    <row r="171" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D171" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="20">
         <v>75946</v>
       </c>
       <c r="F171" s="20">
         <v>78092</v>
       </c>
       <c r="G171" s="21">
         <v>14970</v>
       </c>
       <c r="H171" s="21">
         <v>-14970</v>
       </c>
       <c r="I171" s="21">
         <v>-7726</v>
       </c>
       <c r="J171" s="22">
         <v>-11219.5</v>
       </c>
       <c r="K171" s="22">
         <v>3493.9</v>
       </c>
       <c r="L171" s="22">
         <v>-7244</v>
       </c>
     </row>
-    <row r="172" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D172" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E172" s="20">
         <v>101693</v>
       </c>
       <c r="F172" s="20">
         <v>124918</v>
       </c>
       <c r="G172" s="21">
         <v>-7258</v>
       </c>
       <c r="H172" s="21">
         <v>7258</v>
       </c>
       <c r="I172" s="21">
         <v>8306</v>
       </c>
       <c r="J172" s="22">
         <v>-587.20000000000005</v>
       </c>
       <c r="K172" s="22">
         <v>8893.4</v>
       </c>
       <c r="L172" s="22">
         <v>-1048.2</v>
       </c>
     </row>
-    <row r="173" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D173" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="20">
         <v>120043</v>
       </c>
       <c r="F173" s="20">
         <v>110531</v>
       </c>
       <c r="G173" s="21">
         <v>-2748</v>
       </c>
       <c r="H173" s="21">
         <v>2748</v>
       </c>
       <c r="I173" s="21">
         <v>3472</v>
       </c>
       <c r="J173" s="22">
         <v>208.1</v>
       </c>
       <c r="K173" s="22">
         <v>3263.5</v>
       </c>
       <c r="L173" s="22">
         <v>-724.1</v>
       </c>
     </row>
-    <row r="174" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D174" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E174" s="20">
         <v>101582</v>
       </c>
       <c r="F174" s="20">
         <v>95844</v>
       </c>
       <c r="G174" s="21">
         <v>-21187</v>
       </c>
       <c r="H174" s="21">
         <v>21187</v>
       </c>
       <c r="I174" s="21">
         <v>22472</v>
       </c>
       <c r="J174" s="22">
         <v>31487.1</v>
       </c>
       <c r="K174" s="22">
         <v>-9015.4</v>
       </c>
       <c r="L174" s="22">
         <v>-1284.4000000000001</v>
       </c>
     </row>
-    <row r="175" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D175" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E175" s="20">
         <v>78389</v>
       </c>
       <c r="F175" s="20">
         <v>120390</v>
       </c>
       <c r="G175" s="21">
         <v>-31061</v>
       </c>
       <c r="H175" s="21">
         <v>31061</v>
       </c>
       <c r="I175" s="21">
         <v>33536</v>
       </c>
       <c r="J175" s="22">
         <v>18395.099999999999</v>
       </c>
       <c r="K175" s="22">
         <v>15141.3</v>
       </c>
       <c r="L175" s="22">
         <v>-2475.1</v>
       </c>
     </row>
-    <row r="176" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D176" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="20">
         <v>124144</v>
       </c>
       <c r="F176" s="20">
         <v>107227</v>
       </c>
       <c r="G176" s="21">
         <v>-5786</v>
       </c>
       <c r="H176" s="21">
         <v>5786</v>
       </c>
       <c r="I176" s="21">
         <v>6163</v>
       </c>
       <c r="J176" s="22">
         <v>-10891.7</v>
       </c>
       <c r="K176" s="22">
         <v>17054.900000000001</v>
       </c>
       <c r="L176" s="22">
         <v>-376.8</v>
       </c>
     </row>
-    <row r="177" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D177" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E177" s="24">
         <v>178390</v>
       </c>
       <c r="F177" s="24">
         <v>288415</v>
       </c>
       <c r="G177" s="25">
         <v>-98277</v>
       </c>
       <c r="H177" s="25">
         <v>98277</v>
       </c>
       <c r="I177" s="25">
         <v>95385</v>
       </c>
       <c r="J177" s="26">
         <v>110050.8</v>
       </c>
       <c r="K177" s="26">
         <v>-14665.6</v>
       </c>
       <c r="L177" s="26">
         <v>2892</v>
       </c>
     </row>
-    <row r="178" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="178" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D178" s="68">
         <v>2012</v>
       </c>
       <c r="E178" s="69"/>
       <c r="F178" s="69"/>
       <c r="G178" s="69"/>
       <c r="H178" s="69"/>
       <c r="I178" s="69"/>
       <c r="J178" s="69"/>
       <c r="K178" s="69"/>
       <c r="L178" s="70"/>
     </row>
-    <row r="179" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D179" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E179" s="11">
         <v>79052.88</v>
       </c>
       <c r="F179" s="11">
         <v>83720.72</v>
       </c>
       <c r="G179" s="11">
         <v>-35588.92</v>
       </c>
       <c r="H179" s="11">
         <v>35588.92</v>
       </c>
       <c r="I179" s="11">
         <v>34871.72</v>
       </c>
       <c r="J179" s="11">
         <v>6702.85</v>
       </c>
       <c r="K179" s="11">
         <v>28168.87</v>
       </c>
       <c r="L179" s="11">
         <v>717.2</v>
       </c>
     </row>
-    <row r="180" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D180" s="19" t="s">
         <v>58</v>
       </c>
       <c r="E180" s="11">
         <v>73286.3</v>
       </c>
       <c r="F180" s="11">
         <v>54871.05</v>
       </c>
       <c r="G180" s="11">
         <v>-9040.19</v>
       </c>
       <c r="H180" s="11">
         <v>9040.19</v>
       </c>
       <c r="I180" s="11">
         <v>11297.56</v>
       </c>
       <c r="J180" s="11">
         <v>-4627.66</v>
       </c>
       <c r="K180" s="11">
         <v>15925.22</v>
       </c>
       <c r="L180" s="11">
         <v>-2257.37</v>
       </c>
     </row>
-    <row r="181" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D181" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E181" s="11">
         <v>84652.29</v>
       </c>
       <c r="F181" s="11">
         <v>106371.08</v>
       </c>
       <c r="G181" s="11">
         <v>-13290.78</v>
       </c>
       <c r="H181" s="11">
         <v>13290.78</v>
       </c>
       <c r="I181" s="11">
         <v>13592.06</v>
       </c>
       <c r="J181" s="11">
         <v>327.91</v>
       </c>
       <c r="K181" s="11">
         <v>13264.15</v>
       </c>
       <c r="L181" s="11">
         <v>-301.27999999999997</v>
       </c>
     </row>
-    <row r="182" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D182" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E182" s="11">
         <v>104913.45</v>
       </c>
       <c r="F182" s="11">
         <v>89458.43</v>
       </c>
       <c r="G182" s="11">
         <v>-34448.6</v>
       </c>
       <c r="H182" s="11">
         <v>34448.6</v>
       </c>
       <c r="I182" s="11">
         <v>37761.32</v>
       </c>
       <c r="J182" s="11">
         <v>801.82</v>
       </c>
       <c r="K182" s="12">
         <v>36959.5</v>
       </c>
       <c r="L182" s="11">
         <v>-3312.72</v>
       </c>
     </row>
-    <row r="183" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D183" s="19" t="s">
         <v>61</v>
       </c>
       <c r="E183" s="11">
         <v>121301.7</v>
       </c>
       <c r="F183" s="11">
         <v>125533.9</v>
       </c>
       <c r="G183" s="11">
         <v>-8655.73</v>
       </c>
       <c r="H183" s="11">
         <v>8655.73</v>
       </c>
       <c r="I183" s="11">
         <v>11362.84</v>
       </c>
       <c r="J183" s="11">
         <v>473.36</v>
       </c>
       <c r="K183" s="12">
         <v>10889.48</v>
       </c>
       <c r="L183" s="11">
         <v>-2707.11</v>
       </c>
     </row>
-    <row r="184" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D184" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="11">
         <v>130106.83</v>
       </c>
       <c r="F184" s="11">
         <v>169467.94</v>
       </c>
       <c r="G184" s="11">
         <v>-3946.29</v>
       </c>
       <c r="H184" s="11">
         <v>3946.29</v>
       </c>
       <c r="I184" s="11">
         <v>11074.06</v>
       </c>
       <c r="J184" s="11">
         <v>-504.3</v>
       </c>
       <c r="K184" s="12">
         <v>11578.36</v>
       </c>
       <c r="L184" s="11">
         <v>-7127.78</v>
       </c>
     </row>
-    <row r="185" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D185" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E185" s="11">
         <v>98044.24</v>
       </c>
       <c r="F185" s="11">
         <v>98782.22</v>
       </c>
       <c r="G185" s="11">
         <v>-7120.91</v>
       </c>
       <c r="H185" s="11">
         <v>7120.91</v>
       </c>
       <c r="I185" s="11">
         <v>9050.14</v>
       </c>
       <c r="J185" s="11">
         <v>693.71</v>
       </c>
       <c r="K185" s="12">
         <v>8356.43</v>
       </c>
       <c r="L185" s="11">
         <v>-1929.23</v>
       </c>
     </row>
-    <row r="186" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D186" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="11">
         <v>106210.14</v>
       </c>
       <c r="F186" s="11">
         <v>104608.32000000001</v>
       </c>
       <c r="G186" s="11">
         <v>-2737.63</v>
       </c>
       <c r="H186" s="11">
         <v>2737.63</v>
       </c>
       <c r="I186" s="11">
         <v>4295.3599999999997</v>
       </c>
       <c r="J186" s="11">
         <v>1961.6</v>
       </c>
       <c r="K186" s="12">
         <v>2333.7600000000002</v>
       </c>
       <c r="L186" s="11">
         <v>-1557.73</v>
       </c>
     </row>
-    <row r="187" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D187" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E187" s="11">
         <v>100577.5</v>
       </c>
       <c r="F187" s="11">
         <v>135667.62</v>
       </c>
       <c r="G187" s="11">
         <v>-9415.16</v>
       </c>
       <c r="H187" s="11">
         <v>9415.16</v>
       </c>
       <c r="I187" s="11">
         <v>10244.280000000001</v>
       </c>
       <c r="J187" s="11">
         <v>432.41</v>
       </c>
       <c r="K187" s="12">
         <v>9811.86</v>
       </c>
       <c r="L187" s="11">
         <v>-829.12</v>
       </c>
     </row>
-    <row r="188" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D188" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E188" s="11">
         <v>98883.1</v>
       </c>
       <c r="F188" s="11">
         <v>104132.7</v>
       </c>
       <c r="G188" s="11">
         <v>-18261.28</v>
       </c>
       <c r="H188" s="11">
         <v>18261.28</v>
       </c>
       <c r="I188" s="11">
         <v>21885.279999999999</v>
       </c>
       <c r="J188" s="11">
         <v>493.26</v>
       </c>
       <c r="K188" s="12">
         <v>21392.02</v>
       </c>
       <c r="L188" s="11">
         <v>-3624</v>
       </c>
     </row>
-    <row r="189" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D189" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="11">
         <v>104713.32</v>
       </c>
       <c r="F189" s="11">
         <v>136700.54</v>
       </c>
       <c r="G189" s="11">
         <v>-66328.210000000006</v>
       </c>
       <c r="H189" s="11">
         <v>66328.210000000006</v>
       </c>
       <c r="I189" s="11">
         <v>71505.2</v>
       </c>
       <c r="J189" s="11">
         <v>56545.71</v>
       </c>
       <c r="K189" s="12">
         <v>14959.49</v>
       </c>
       <c r="L189" s="11">
         <v>-5176.99</v>
       </c>
     </row>
-    <row r="190" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D190" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E190" s="13">
         <v>233921.64</v>
       </c>
       <c r="F190" s="13">
         <v>272359.71000000002</v>
       </c>
       <c r="G190" s="13">
         <v>19436.27</v>
       </c>
       <c r="H190" s="13">
         <v>-19436.27</v>
       </c>
       <c r="I190" s="13">
         <v>-31468.81</v>
       </c>
       <c r="J190" s="13">
         <v>-719.22</v>
       </c>
       <c r="K190" s="14">
         <v>-30749.59</v>
       </c>
       <c r="L190" s="13">
         <v>12032.54</v>
       </c>
     </row>
-    <row r="191" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="191" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D191" s="65">
         <v>2013</v>
       </c>
       <c r="E191" s="66"/>
       <c r="F191" s="66"/>
       <c r="G191" s="66"/>
       <c r="H191" s="66"/>
       <c r="I191" s="66"/>
       <c r="J191" s="66"/>
       <c r="K191" s="66"/>
       <c r="L191" s="67"/>
     </row>
-    <row r="192" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D192" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E192" s="27">
         <v>75289.649999999994</v>
       </c>
       <c r="F192" s="27">
         <v>90075.43</v>
       </c>
       <c r="G192" s="27">
         <v>-11931.38</v>
       </c>
       <c r="H192" s="27">
         <v>11931.38</v>
       </c>
       <c r="I192" s="27">
         <v>13852.32</v>
       </c>
       <c r="J192" s="27">
         <v>630.36</v>
       </c>
       <c r="K192" s="27">
         <v>13221.95</v>
       </c>
       <c r="L192" s="27">
         <v>-1920.94</v>
       </c>
     </row>
-    <row r="193" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D193" s="19" t="s">
         <v>58</v>
       </c>
       <c r="E193" s="27">
         <v>85614.34</v>
       </c>
       <c r="F193" s="27">
         <v>69367.33</v>
       </c>
       <c r="G193" s="27">
         <v>-21003.71</v>
       </c>
       <c r="H193" s="27">
         <v>21003.71</v>
       </c>
       <c r="I193" s="27">
         <v>22354.2</v>
       </c>
       <c r="J193" s="27">
         <v>616.58000000000004</v>
       </c>
       <c r="K193" s="27">
         <v>21737.62</v>
       </c>
       <c r="L193" s="27">
         <v>-1350.49</v>
       </c>
     </row>
-    <row r="194" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D194" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E194" s="27">
         <v>93072.14</v>
       </c>
       <c r="F194" s="27">
         <v>112480.16</v>
       </c>
       <c r="G194" s="27">
         <v>-4811.45</v>
       </c>
       <c r="H194" s="27">
         <v>4811.45</v>
       </c>
       <c r="I194" s="27">
         <v>5709.83</v>
       </c>
       <c r="J194" s="27">
         <v>444.79</v>
       </c>
       <c r="K194" s="27">
         <v>5265.04</v>
       </c>
       <c r="L194" s="27">
         <v>-898.38</v>
       </c>
     </row>
-    <row r="195" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D195" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E195" s="27">
         <v>105768.22</v>
       </c>
       <c r="F195" s="27">
         <v>127000.77</v>
       </c>
       <c r="G195" s="27">
         <v>-40590.410000000003</v>
       </c>
       <c r="H195" s="27">
         <v>40590.410000000003</v>
       </c>
       <c r="I195" s="27">
         <v>43279.32</v>
       </c>
       <c r="J195" s="27">
         <v>312.64</v>
       </c>
       <c r="K195" s="28">
         <v>42966.68</v>
       </c>
       <c r="L195" s="27">
         <v>-2688.91</v>
       </c>
     </row>
-    <row r="196" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D196" s="19" t="s">
         <v>61</v>
       </c>
       <c r="E196" s="27">
         <v>142504.54999999999</v>
       </c>
       <c r="F196" s="27">
         <v>129200.23</v>
       </c>
       <c r="G196" s="27">
         <v>-12670.04</v>
       </c>
       <c r="H196" s="27">
         <v>12670.04</v>
       </c>
       <c r="I196" s="27">
         <v>16026.18</v>
       </c>
       <c r="J196" s="27">
         <v>-70.73</v>
       </c>
       <c r="K196" s="28">
         <v>16096.91</v>
       </c>
       <c r="L196" s="27">
         <v>-3356.14</v>
       </c>
     </row>
-    <row r="197" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D197" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="27">
         <v>120991.28</v>
       </c>
       <c r="F197" s="27">
         <v>149589.31</v>
       </c>
       <c r="G197" s="27">
         <v>-2838.78</v>
       </c>
       <c r="H197" s="27">
         <v>2838.78</v>
       </c>
       <c r="I197" s="27">
         <v>6762.46</v>
       </c>
       <c r="J197" s="27">
         <v>15005.42</v>
       </c>
       <c r="K197" s="28">
         <v>-8242.9599999999991</v>
       </c>
       <c r="L197" s="27">
         <v>-3923.68</v>
       </c>
     </row>
-    <row r="198" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D198" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E198" s="27">
         <v>119693.69</v>
       </c>
       <c r="F198" s="27">
         <v>161351.1</v>
       </c>
       <c r="G198" s="27">
         <v>-61722.57</v>
       </c>
       <c r="H198" s="27">
         <v>61722.57</v>
       </c>
       <c r="I198" s="27">
         <v>62235.13</v>
       </c>
       <c r="J198" s="27">
         <v>15986.14</v>
       </c>
       <c r="K198" s="28">
         <v>46249</v>
       </c>
       <c r="L198" s="27">
         <v>-512.55999999999995</v>
       </c>
     </row>
-    <row r="199" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D199" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="27">
         <v>101975.69</v>
       </c>
       <c r="F199" s="27">
         <v>106692.32</v>
       </c>
       <c r="G199" s="27">
         <v>-3945.7</v>
       </c>
       <c r="H199" s="27">
         <v>3945.7</v>
       </c>
       <c r="I199" s="27">
         <v>2097.35</v>
       </c>
       <c r="J199" s="27">
         <v>704.83</v>
       </c>
       <c r="K199" s="28">
         <v>1392.52</v>
       </c>
       <c r="L199" s="27">
         <v>1848.36</v>
       </c>
     </row>
-    <row r="200" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D200" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E200" s="27">
         <v>137249.89000000001</v>
       </c>
       <c r="F200" s="27">
         <v>146983.88</v>
       </c>
       <c r="G200" s="27">
         <v>-28457.18</v>
       </c>
       <c r="H200" s="27">
         <v>28457.18</v>
       </c>
       <c r="I200" s="27">
         <v>30820.01</v>
       </c>
       <c r="J200" s="27">
         <v>346.34</v>
       </c>
       <c r="K200" s="28">
         <v>30473.67</v>
       </c>
       <c r="L200" s="27">
         <v>-2362.83</v>
       </c>
     </row>
-    <row r="201" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D201" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E201" s="27">
         <v>116273.61</v>
       </c>
       <c r="F201" s="27">
         <v>145231.92000000001</v>
       </c>
       <c r="G201" s="27">
         <v>-40420.15</v>
       </c>
       <c r="H201" s="27">
         <v>40420.15</v>
       </c>
       <c r="I201" s="27">
         <v>43576.71</v>
       </c>
       <c r="J201" s="27">
         <v>527.84</v>
       </c>
       <c r="K201" s="28">
         <v>43048.87</v>
       </c>
       <c r="L201" s="27">
         <v>-3156.56</v>
       </c>
     </row>
-    <row r="202" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D202" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="27">
         <v>125616.67</v>
       </c>
       <c r="F202" s="27">
         <v>148864.84</v>
       </c>
       <c r="G202" s="27">
         <v>-9421.85</v>
       </c>
       <c r="H202" s="27">
         <v>9421.85</v>
       </c>
       <c r="I202" s="27">
         <v>12293.53</v>
       </c>
       <c r="J202" s="27">
         <v>402.04</v>
       </c>
       <c r="K202" s="28">
         <v>11891.49</v>
       </c>
       <c r="L202" s="27">
         <v>-2871.68</v>
       </c>
     </row>
-    <row r="203" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D203" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E203" s="29">
         <v>205403.22</v>
       </c>
       <c r="F203" s="29">
         <v>252128.03</v>
       </c>
       <c r="G203" s="29">
         <v>111.92</v>
       </c>
       <c r="H203" s="29">
         <v>-111.92</v>
       </c>
       <c r="I203" s="29">
         <v>-10532.99</v>
       </c>
       <c r="J203" s="29">
         <v>-203.72</v>
       </c>
       <c r="K203" s="30">
         <v>-10329.280000000001</v>
       </c>
       <c r="L203" s="29">
         <v>10421.07</v>
       </c>
     </row>
-    <row r="204" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="204" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D204" s="65">
         <v>2014</v>
       </c>
       <c r="E204" s="66"/>
       <c r="F204" s="66"/>
       <c r="G204" s="66"/>
       <c r="H204" s="66"/>
       <c r="I204" s="66"/>
       <c r="J204" s="66"/>
       <c r="K204" s="66"/>
       <c r="L204" s="67"/>
     </row>
-    <row r="205" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D205" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E205" s="31">
         <v>91460</v>
       </c>
       <c r="F205" s="31">
         <v>96840.3</v>
       </c>
       <c r="G205" s="31">
         <v>-5380.4</v>
       </c>
       <c r="H205" s="31">
         <v>80635.59</v>
       </c>
       <c r="I205" s="31">
         <v>81755.789999999994</v>
       </c>
       <c r="J205" s="31">
         <v>789.98</v>
       </c>
       <c r="K205" s="32">
         <v>80965.8</v>
       </c>
       <c r="L205" s="31">
         <v>-1120.19</v>
       </c>
     </row>
-    <row r="206" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D206" s="19" t="s">
         <v>58</v>
       </c>
       <c r="E206" s="31">
         <v>95746.2</v>
       </c>
       <c r="F206" s="31">
         <v>79865.440000000002</v>
       </c>
       <c r="G206" s="31">
         <v>15880.7</v>
       </c>
       <c r="H206" s="31">
         <v>5395.81</v>
       </c>
       <c r="I206" s="31">
         <v>6999.67</v>
       </c>
       <c r="J206" s="31">
         <v>739.36</v>
       </c>
       <c r="K206" s="32">
         <v>6260.31</v>
       </c>
       <c r="L206" s="31">
         <v>-1603.86</v>
       </c>
     </row>
-    <row r="207" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D207" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E207" s="27">
         <v>101521.49</v>
       </c>
       <c r="F207" s="27">
         <v>109841.26</v>
       </c>
       <c r="G207" s="27">
         <v>-8319.7999999999993</v>
       </c>
       <c r="H207" s="27">
         <v>27734.44</v>
       </c>
       <c r="I207" s="27">
         <v>32052.2</v>
       </c>
       <c r="J207" s="27">
         <v>548.23</v>
       </c>
       <c r="K207" s="27">
         <v>31504.02</v>
       </c>
       <c r="L207" s="27">
         <v>-4317.8100000000004</v>
       </c>
     </row>
-    <row r="208" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="208" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D208" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E208" s="27">
         <v>124385.01</v>
       </c>
       <c r="F208" s="27">
         <v>146131.82</v>
       </c>
       <c r="G208" s="27">
         <v>-21746.799999999999</v>
       </c>
       <c r="H208" s="27">
         <v>6463.37</v>
       </c>
       <c r="I208" s="27">
         <v>9358.48</v>
       </c>
       <c r="J208" s="27">
         <v>564.82000000000005</v>
       </c>
       <c r="K208" s="28">
         <v>8793.66</v>
       </c>
       <c r="L208" s="27">
         <v>-2895.1</v>
       </c>
     </row>
-    <row r="209" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="209" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D209" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="27">
         <v>158840.5</v>
       </c>
       <c r="F209" s="27">
         <v>172980.3</v>
       </c>
       <c r="G209" s="27">
         <v>-14139.8</v>
       </c>
       <c r="H209" s="27">
         <v>4703</v>
       </c>
       <c r="I209" s="27">
         <v>11212.8</v>
       </c>
       <c r="J209" s="27">
         <v>8.39</v>
       </c>
       <c r="K209" s="28">
         <v>11204.4</v>
       </c>
       <c r="L209" s="27">
         <v>-6509.8</v>
       </c>
     </row>
-    <row r="210" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D210" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="27">
         <v>140769</v>
       </c>
       <c r="F210" s="27">
         <v>154290.6</v>
       </c>
       <c r="G210" s="27">
         <v>-13521.6</v>
       </c>
       <c r="H210" s="27">
         <v>13912.4</v>
       </c>
       <c r="I210" s="27">
         <v>20848.7</v>
       </c>
       <c r="J210" s="27">
         <v>738.08</v>
       </c>
       <c r="K210" s="28">
         <v>20110.599999999999</v>
       </c>
       <c r="L210" s="27">
         <v>-6936.3</v>
       </c>
     </row>
-    <row r="211" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D211" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E211" s="27">
         <v>108140.8</v>
       </c>
       <c r="F211" s="27">
         <v>126914.6</v>
       </c>
       <c r="G211" s="27">
         <v>-18773.8</v>
       </c>
       <c r="H211" s="27">
         <v>27659.7</v>
       </c>
       <c r="I211" s="27">
         <v>30146.400000000001</v>
       </c>
       <c r="J211" s="27">
         <v>1274.1600000000001</v>
       </c>
       <c r="K211" s="28">
         <v>28872.2</v>
       </c>
       <c r="L211" s="27">
         <v>-2486.6999999999998</v>
       </c>
     </row>
-    <row r="212" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D212" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="27">
         <v>121399.2</v>
       </c>
       <c r="F212" s="27">
         <v>162385.5</v>
       </c>
       <c r="G212" s="27">
         <v>-40986.300000000003</v>
       </c>
       <c r="H212" s="27">
         <v>33284.6</v>
       </c>
       <c r="I212" s="27">
         <v>28371</v>
       </c>
       <c r="J212" s="27">
         <v>1069.24</v>
       </c>
       <c r="K212" s="28">
         <v>27301.8</v>
       </c>
       <c r="L212" s="27">
         <v>4913.6000000000004</v>
       </c>
     </row>
-    <row r="213" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D213" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E213" s="27">
         <v>139047.6</v>
       </c>
       <c r="F213" s="27">
         <v>185423.8</v>
       </c>
       <c r="G213" s="27">
         <v>-46376.3</v>
       </c>
       <c r="H213" s="27">
         <v>38707.199999999997</v>
       </c>
       <c r="I213" s="27">
         <v>40919.9</v>
       </c>
       <c r="J213" s="27">
         <v>-901.6</v>
       </c>
       <c r="K213" s="28">
         <v>41821.5</v>
       </c>
       <c r="L213" s="27">
         <v>-2212.6999999999998</v>
       </c>
     </row>
-    <row r="214" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="214" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D214" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E214" s="27">
         <v>137348.1</v>
       </c>
       <c r="F214" s="27">
         <v>178066.1</v>
       </c>
       <c r="G214" s="27">
         <v>-40718</v>
       </c>
       <c r="H214" s="27">
         <v>11592.9</v>
       </c>
       <c r="I214" s="27">
         <v>14125.9</v>
       </c>
       <c r="J214" s="27">
         <v>-274.45</v>
       </c>
       <c r="K214" s="28">
         <v>14400.4</v>
       </c>
       <c r="L214" s="27">
         <v>-2533.1</v>
       </c>
     </row>
-    <row r="215" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="215" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D215" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E215" s="27">
         <v>115878.2</v>
       </c>
       <c r="F215" s="27">
         <v>142035.5</v>
       </c>
       <c r="G215" s="27">
         <v>-26157.3</v>
       </c>
       <c r="H215" s="27">
         <v>12345.5</v>
       </c>
       <c r="I215" s="27">
         <v>3961.7</v>
       </c>
       <c r="J215" s="27">
         <v>276.72000000000003</v>
       </c>
       <c r="K215" s="28">
         <v>3685</v>
       </c>
       <c r="L215" s="27">
         <v>8383.7999999999993</v>
       </c>
     </row>
-    <row r="216" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="216" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D216" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E216" s="29">
         <v>202643.6</v>
       </c>
       <c r="F216" s="29">
         <v>209808.1</v>
       </c>
       <c r="G216" s="29">
         <v>-7164.6</v>
       </c>
       <c r="H216" s="29">
         <v>-16057.3</v>
       </c>
       <c r="I216" s="29">
         <v>-18020</v>
       </c>
       <c r="J216" s="29">
         <v>668.06</v>
       </c>
       <c r="K216" s="30">
         <v>-18688.099999999999</v>
       </c>
       <c r="L216" s="29">
         <v>1962.7</v>
       </c>
     </row>
-    <row r="217" spans="4:12" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="217" spans="4:12" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D217" s="65" t="s">
         <v>69</v>
       </c>
       <c r="E217" s="66"/>
       <c r="F217" s="66"/>
       <c r="G217" s="66"/>
       <c r="H217" s="66"/>
       <c r="I217" s="66"/>
       <c r="J217" s="66"/>
       <c r="K217" s="66"/>
       <c r="L217" s="67"/>
     </row>
-    <row r="218" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D218" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E218" s="31">
         <v>88510.639555000002</v>
       </c>
       <c r="F218" s="31">
         <v>105962.92720000001</v>
       </c>
       <c r="G218" s="31">
         <v>-17452.287645000004</v>
       </c>
       <c r="H218" s="31">
         <v>80847.370999999985</v>
       </c>
       <c r="I218" s="31">
         <v>83620.993999999992</v>
       </c>
       <c r="J218" s="31">
         <v>591.05999999999995</v>
       </c>
       <c r="K218" s="32">
         <v>83029.933999999994</v>
       </c>
       <c r="L218" s="31">
         <v>-2773.623</v>
       </c>
     </row>
-    <row r="219" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="219" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D219" s="19" t="s">
         <v>58</v>
       </c>
       <c r="E219" s="31">
         <v>87322.419312000013</v>
       </c>
       <c r="F219" s="31">
         <v>94636.413012999998</v>
       </c>
       <c r="G219" s="31">
         <v>-7313.9937009999849</v>
       </c>
       <c r="H219" s="31">
         <v>24661.761999999995</v>
       </c>
       <c r="I219" s="31">
         <v>26187.086999999996</v>
       </c>
       <c r="J219" s="31">
         <v>446.56600000000003</v>
       </c>
       <c r="K219" s="32">
         <v>25740.520999999997</v>
       </c>
       <c r="L219" s="31">
         <v>-1525.325</v>
       </c>
     </row>
-    <row r="220" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="220" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D220" s="19" t="s">
         <v>59</v>
       </c>
       <c r="E220" s="27">
         <v>107917.37191999998</v>
       </c>
       <c r="F220" s="27">
         <v>166843.245207</v>
       </c>
       <c r="G220" s="27">
         <v>-58925.873287000024</v>
       </c>
       <c r="H220" s="27">
         <v>34081.735496999987</v>
       </c>
       <c r="I220" s="27">
         <v>36979.525972999989</v>
       </c>
       <c r="J220" s="27">
         <v>480.39285700000005</v>
       </c>
       <c r="K220" s="27">
         <v>36499.13311599999</v>
       </c>
       <c r="L220" s="27">
         <v>-2897.7904759999992</v>
       </c>
     </row>
-    <row r="221" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D221" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E221" s="27">
         <v>145028.85759800003</v>
       </c>
       <c r="F221" s="46">
         <v>131276.21763600002</v>
       </c>
       <c r="G221" s="46">
         <v>13752.639962000016</v>
       </c>
       <c r="H221" s="46">
         <v>-8552.5967609999843</v>
       </c>
       <c r="I221" s="46">
         <v>-3358.961115999984</v>
       </c>
       <c r="J221" s="46">
         <v>330</v>
       </c>
       <c r="K221" s="47">
         <v>-3688.961115999984</v>
       </c>
       <c r="L221" s="46">
         <v>-5193.6356450000003</v>
       </c>
     </row>
-    <row r="222" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="222" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D222" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="27">
         <v>104639.67992600001</v>
       </c>
       <c r="F222" s="46">
         <v>105940.28680300001</v>
       </c>
       <c r="G222" s="48">
         <v>-1300.6068769999983</v>
       </c>
       <c r="H222" s="46">
         <v>46439.070537000007</v>
       </c>
       <c r="I222" s="46">
         <v>48995.74465700001</v>
       </c>
       <c r="J222" s="46">
         <v>194</v>
       </c>
       <c r="K222" s="47">
         <v>48801.74465700001</v>
       </c>
       <c r="L222" s="46">
         <v>-2556.6741200000001</v>
       </c>
     </row>
-    <row r="223" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D223" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E223" s="27">
         <v>134300.62244399998</v>
       </c>
       <c r="F223" s="46">
         <v>147299.25827600004</v>
       </c>
       <c r="G223" s="48">
         <v>-12998.635832000058</v>
       </c>
       <c r="H223" s="46">
         <v>-4218.2622480000246</v>
       </c>
       <c r="I223" s="46">
         <v>7397.2889099999757</v>
       </c>
       <c r="J223" s="46">
         <v>290.03452799999968</v>
       </c>
       <c r="K223" s="47">
         <v>7107.2543819999755</v>
       </c>
       <c r="L223" s="46">
         <v>-11615.551158</v>
       </c>
     </row>
-    <row r="224" spans="4:12" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="4:12" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D224" s="19" t="s">
         <v>12</v>
       </c>
       <c r="E224" s="27">
         <v>103801.70834500002</v>
       </c>
       <c r="F224" s="46">
         <v>161531.76035899998</v>
       </c>
       <c r="G224" s="46">
         <v>-57730.052013999957</v>
       </c>
       <c r="H224" s="46">
         <v>38411.860302000001</v>
       </c>
       <c r="I224" s="46">
         <v>38852.145640000002</v>
       </c>
       <c r="J224" s="46">
         <v>581.38173800000004</v>
       </c>
       <c r="K224" s="47">
         <v>38270.763901999999</v>
       </c>
       <c r="L224" s="46">
         <v>-440.28533800000082</v>
       </c>
     </row>
-    <row r="225" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D225" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="27">
         <v>96020.028276000012</v>
       </c>
       <c r="F225" s="46">
         <v>140718.58543799998</v>
       </c>
       <c r="G225" s="46">
         <v>-44698.557161999968</v>
       </c>
       <c r="H225" s="46">
         <v>35120.263750000035</v>
       </c>
       <c r="I225" s="46">
         <v>34883.495545000034</v>
       </c>
       <c r="J225" s="46">
         <v>75.855265000000145</v>
       </c>
       <c r="K225" s="47">
         <v>34807.640280000036</v>
       </c>
       <c r="L225" s="46">
         <v>236.76820500000139</v>
       </c>
     </row>
-    <row r="226" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="226" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D226" s="19" t="s">
         <v>14</v>
       </c>
       <c r="E226" s="27">
         <v>122222.96620399995</v>
       </c>
       <c r="F226" s="46">
         <v>194738.08755700005</v>
       </c>
       <c r="G226" s="48">
         <v>-72515.121353000097</v>
       </c>
       <c r="H226" s="46">
         <v>17071.597179999997</v>
       </c>
       <c r="I226" s="46">
         <v>-9735.3532200000009</v>
       </c>
       <c r="J226" s="46">
         <v>103.44522899999993</v>
       </c>
       <c r="K226" s="47">
         <v>-9838.7984490000017</v>
       </c>
       <c r="L226" s="46">
         <v>26806.950399999998</v>
       </c>
     </row>
-    <row r="227" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="227" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D227" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E227" s="27">
         <v>110070.70796800008</v>
       </c>
       <c r="F227" s="46">
         <v>134860.12029899994</v>
       </c>
       <c r="G227" s="48">
         <v>-24789.412330999869</v>
       </c>
       <c r="H227" s="46">
         <v>32759.119387999985</v>
       </c>
       <c r="I227" s="46">
         <v>34160.833909999979</v>
       </c>
       <c r="J227" s="46">
         <v>251.93705200000022</v>
       </c>
       <c r="K227" s="47">
         <v>33908.896857999978</v>
       </c>
       <c r="L227" s="46">
         <v>-1401.714521999995</v>
       </c>
     </row>
-    <row r="228" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="228" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D228" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E228" s="27">
         <v>123738.76047699999</v>
       </c>
       <c r="F228" s="46">
         <v>164998.5248429999</v>
       </c>
       <c r="G228" s="48">
         <v>-41259.764365999916</v>
       </c>
       <c r="H228" s="46">
         <v>34179.588917999979</v>
       </c>
       <c r="I228" s="48">
         <v>26081.425237999982</v>
       </c>
       <c r="J228" s="46">
         <v>125.002</v>
       </c>
       <c r="K228" s="47">
         <v>25956.423237999981</v>
       </c>
       <c r="L228" s="46">
         <v>8098.163679999996</v>
       </c>
     </row>
-    <row r="229" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D229" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E229" s="29">
         <v>284446.61218</v>
       </c>
       <c r="F229" s="29">
         <v>257638.042182</v>
       </c>
       <c r="G229" s="29">
         <v>26808.569997999992</v>
       </c>
       <c r="H229" s="29">
         <v>-7693.5983529999867</v>
       </c>
       <c r="I229" s="29">
         <v>-16206.545867999985</v>
       </c>
       <c r="J229" s="29">
         <v>1385.0229999999999</v>
       </c>
       <c r="K229" s="30">
         <v>-17591.568867999984</v>
       </c>
       <c r="L229" s="29">
         <v>8512.947514999998</v>
       </c>
     </row>
-    <row r="230" spans="4:14" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="230" spans="4:14" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D230" s="65" t="s">
         <v>70</v>
       </c>
       <c r="E230" s="66"/>
       <c r="F230" s="66"/>
       <c r="G230" s="66"/>
       <c r="H230" s="66"/>
       <c r="I230" s="66"/>
       <c r="J230" s="66"/>
       <c r="K230" s="66"/>
       <c r="L230" s="67"/>
     </row>
-    <row r="231" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="231" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D231" s="53" t="s">
         <v>57</v>
       </c>
       <c r="E231" s="57">
         <v>82619.488048999992</v>
       </c>
       <c r="F231" s="49">
         <v>150284.54486600001</v>
       </c>
       <c r="G231" s="50">
         <v>-67665.056817000019</v>
       </c>
       <c r="H231" s="44">
         <v>71223.756418000004</v>
       </c>
       <c r="I231" s="44">
         <v>74155.271026000002</v>
       </c>
       <c r="J231" s="44">
         <v>743.489645</v>
       </c>
       <c r="K231" s="45">
         <v>73411.781381000008</v>
       </c>
       <c r="L231" s="54">
         <v>-2931.514608</v>
       </c>
       <c r="N231" s="60"/>
     </row>
-    <row r="232" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D232" s="53" t="s">
         <v>58</v>
       </c>
       <c r="E232" s="57">
         <v>73596.140895000004</v>
       </c>
       <c r="F232" s="44">
         <v>92588.046918999986</v>
       </c>
       <c r="G232" s="44">
         <v>-18991.906023999982</v>
       </c>
       <c r="H232" s="44">
         <v>2733.7</v>
       </c>
       <c r="I232" s="44">
         <v>-2190.6539950000006</v>
       </c>
       <c r="J232" s="44">
         <v>152.67974800000002</v>
       </c>
       <c r="K232" s="45">
         <v>-2343.3337430000006</v>
       </c>
       <c r="L232" s="54">
         <v>4924.4051779999991</v>
       </c>
       <c r="N232" s="60"/>
     </row>
-    <row r="233" spans="4:14" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="4:14" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D233" s="53" t="s">
         <v>59</v>
       </c>
       <c r="E233" s="57">
         <v>91426.350047</v>
       </c>
       <c r="F233" s="44">
         <v>148034.00338800001</v>
       </c>
       <c r="G233" s="44">
         <v>-56607.653341000012</v>
       </c>
       <c r="H233" s="44">
         <v>91940.7</v>
       </c>
       <c r="I233" s="44">
         <v>95870.5</v>
       </c>
       <c r="J233" s="44">
         <v>892.57437900000002</v>
       </c>
       <c r="K233" s="45">
         <v>94978</v>
       </c>
       <c r="L233" s="54">
         <v>-3929.7811840000004</v>
       </c>
       <c r="N233" s="60"/>
     </row>
-    <row r="234" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D234" s="55" t="s">
         <v>60</v>
       </c>
       <c r="E234" s="58">
         <v>138904.33228899998</v>
       </c>
       <c r="F234" s="51">
         <v>153851.942049</v>
       </c>
       <c r="G234" s="51">
         <v>-14947.609760000021</v>
       </c>
       <c r="H234" s="51">
         <v>37367.592251999995</v>
       </c>
       <c r="I234" s="51">
         <v>42098.552306999991</v>
       </c>
       <c r="J234" s="51">
         <v>135.55622799999992</v>
       </c>
       <c r="K234" s="52">
         <v>41962.99607899999</v>
       </c>
       <c r="L234" s="56">
         <v>-4730.9600549999977</v>
       </c>
       <c r="N234" s="61"/>
     </row>
-    <row r="235" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D235" s="55" t="s">
         <v>61</v>
       </c>
       <c r="E235" s="58">
         <v>110208.24957</v>
       </c>
       <c r="F235" s="51">
         <v>140997.66710499997</v>
       </c>
       <c r="G235" s="51">
         <v>-30789.417534999971</v>
       </c>
       <c r="H235" s="51">
         <v>11555.861000000003</v>
       </c>
       <c r="I235" s="51">
         <v>13934.476000000002</v>
       </c>
       <c r="J235" s="51">
         <v>120.95</v>
       </c>
       <c r="K235" s="52">
         <v>13813.526000000002</v>
       </c>
       <c r="L235" s="56">
         <v>-2378.6149999999993</v>
       </c>
       <c r="N235" s="61"/>
     </row>
-    <row r="236" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="236" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D236" s="55" t="s">
         <v>11</v>
       </c>
       <c r="E236" s="58">
         <v>137922.69396999999</v>
       </c>
       <c r="F236" s="51">
         <v>179596.96234200001</v>
       </c>
       <c r="G236" s="51">
         <v>-41674.26837200002</v>
       </c>
       <c r="H236" s="51">
         <v>61765.782000000007</v>
       </c>
       <c r="I236" s="51">
         <v>77016.768000000011</v>
       </c>
       <c r="J236" s="51">
         <v>300.74600000000009</v>
       </c>
       <c r="K236" s="52">
         <v>76716.112000000008</v>
       </c>
       <c r="L236" s="56">
         <v>-15250.986000000003</v>
       </c>
       <c r="N236" s="61"/>
     </row>
-    <row r="237" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D237" s="55" t="s">
         <v>12</v>
       </c>
       <c r="E237" s="58">
         <v>124404.53507000006</v>
       </c>
       <c r="F237" s="51">
         <v>141540.15799999997</v>
       </c>
       <c r="G237" s="51">
         <v>-17135.62292999991</v>
       </c>
       <c r="H237" s="51">
         <v>6089.6000000000031</v>
       </c>
       <c r="I237" s="51">
         <v>7850.5599999999995</v>
       </c>
       <c r="J237" s="51">
         <v>569.90000000000009</v>
       </c>
       <c r="K237" s="52">
         <v>7280.6599999999989</v>
       </c>
       <c r="L237" s="56">
         <v>-1761.0599999999968</v>
       </c>
       <c r="N237" s="61"/>
     </row>
-    <row r="238" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D238" s="55" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="58">
         <v>113932.18199999997</v>
       </c>
       <c r="F238" s="51">
         <v>127897.45400000003</v>
       </c>
       <c r="G238" s="51">
         <v>-13965.272000000055</v>
       </c>
       <c r="H238" s="51">
         <v>76168.599999999991</v>
       </c>
       <c r="I238" s="51">
         <v>63980.34</v>
       </c>
       <c r="J238" s="51">
         <v>19314.3</v>
       </c>
       <c r="K238" s="52">
         <v>44666.039999999994</v>
       </c>
       <c r="L238" s="56">
         <v>12188.26</v>
       </c>
       <c r="N238" s="61"/>
     </row>
-    <row r="239" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D239" s="59" t="s">
         <v>14</v>
       </c>
       <c r="E239" s="58">
         <v>208917.93755999999</v>
       </c>
       <c r="F239" s="51">
         <v>170649.61300000001</v>
       </c>
       <c r="G239" s="51">
         <v>38268.324559999979</v>
       </c>
       <c r="H239" s="51">
         <v>33607.200000000026</v>
       </c>
       <c r="I239" s="51">
         <v>32411.800000000025</v>
       </c>
       <c r="J239" s="51">
         <v>514.09999999999854</v>
       </c>
       <c r="K239" s="52">
         <v>31897.700000000026</v>
       </c>
       <c r="L239" s="56">
         <v>1195.3999999999978</v>
       </c>
       <c r="N239" s="61"/>
     </row>
-    <row r="240" spans="4:14" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="4:14" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D240" s="59" t="s">
         <v>15</v>
       </c>
       <c r="E240" s="58">
         <v>104260.54143999993</v>
       </c>
       <c r="F240" s="51">
         <v>149706.47799999997</v>
       </c>
       <c r="G240" s="51">
         <v>-45445.936560000046</v>
       </c>
       <c r="H240" s="51">
         <v>2893.900000000006</v>
       </c>
       <c r="I240" s="51">
         <v>8963.7000000000007</v>
       </c>
       <c r="J240" s="51">
         <v>178.20000000000073</v>
       </c>
       <c r="K240" s="52">
         <v>8785.5</v>
       </c>
       <c r="L240" s="56">
         <v>-6069.7999999999947</v>
       </c>
       <c r="N240" s="61"/>
     </row>
-    <row r="241" spans="4:15" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="4:15" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D241" s="59" t="s">
         <v>22</v>
       </c>
       <c r="E241" s="58">
         <v>128111.00999999995</v>
       </c>
       <c r="F241" s="51">
         <v>181334.36300000001</v>
       </c>
       <c r="G241" s="51">
         <v>-53223.353000000061</v>
       </c>
       <c r="H241" s="51">
         <v>-398.30000000002838</v>
       </c>
       <c r="I241" s="51">
         <v>2997.3999999999774</v>
       </c>
       <c r="J241" s="51">
         <v>232.20000000000073</v>
       </c>
       <c r="K241" s="52">
         <v>2765.0999999999767</v>
       </c>
       <c r="L241" s="56">
         <v>-3395.7000000000057</v>
       </c>
       <c r="N241" s="61"/>
     </row>
-    <row r="242" spans="4:15" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="4:15" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D242" s="59" t="s">
         <v>17</v>
       </c>
       <c r="E242" s="58">
         <v>240816.32800000004</v>
       </c>
       <c r="F242" s="51">
         <v>223868.21899999998</v>
       </c>
       <c r="G242" s="51">
         <v>16948.109000000055</v>
       </c>
       <c r="H242" s="51">
         <v>-63927.099999999955</v>
       </c>
       <c r="I242" s="51">
         <v>-72149.799999999959</v>
       </c>
       <c r="J242" s="51">
         <v>2653</v>
       </c>
       <c r="K242" s="52">
         <v>-74802.799999999959</v>
       </c>
       <c r="L242" s="56">
         <v>8222.7000000000044</v>
       </c>
       <c r="N242" s="61"/>
     </row>
-    <row r="244" spans="4:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="4:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D244" s="97" t="s">
         <v>1</v>
       </c>
       <c r="E244" s="97"/>
       <c r="F244" s="97"/>
       <c r="G244" s="97"/>
       <c r="H244" s="97"/>
       <c r="I244" s="97"/>
       <c r="J244" s="97"/>
       <c r="K244" s="97"/>
       <c r="L244" s="97"/>
       <c r="M244" s="97"/>
       <c r="N244" s="97"/>
       <c r="O244" s="97"/>
     </row>
-    <row r="245" spans="4:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="4:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D245" s="73" t="s">
         <v>2</v>
       </c>
       <c r="E245" s="73" t="s">
         <v>3</v>
       </c>
       <c r="F245" s="73" t="s">
         <v>4</v>
       </c>
       <c r="G245" s="73" t="s">
         <v>5</v>
       </c>
       <c r="H245" s="73" t="s">
         <v>6</v>
       </c>
       <c r="I245" s="73" t="s">
         <v>71</v>
       </c>
       <c r="J245" s="73" t="s">
         <v>76</v>
       </c>
       <c r="K245" s="73" t="s">
         <v>77</v>
       </c>
       <c r="L245" s="73" t="s">
         <v>72</v>
       </c>
       <c r="M245" s="73" t="s">
         <v>73</v>
       </c>
       <c r="N245" s="71" t="s">
         <v>74</v>
       </c>
       <c r="O245" s="71" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="246" spans="4:15" x14ac:dyDescent="0.3">
+    <row r="246" spans="4:15" x14ac:dyDescent="0.35">
       <c r="D246" s="72"/>
       <c r="E246" s="72"/>
       <c r="F246" s="72"/>
       <c r="G246" s="72"/>
       <c r="H246" s="72"/>
       <c r="I246" s="72"/>
       <c r="J246" s="72"/>
       <c r="K246" s="72"/>
       <c r="L246" s="72"/>
       <c r="M246" s="72"/>
       <c r="N246" s="72"/>
       <c r="O246" s="72"/>
     </row>
-    <row r="247" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="247" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D247" s="64">
         <v>2017</v>
       </c>
       <c r="E247" s="64"/>
       <c r="F247" s="64"/>
       <c r="G247" s="64"/>
       <c r="H247" s="64"/>
       <c r="I247" s="64"/>
       <c r="J247" s="64"/>
       <c r="K247" s="64"/>
       <c r="L247" s="64"/>
       <c r="M247" s="64"/>
       <c r="N247" s="64"/>
       <c r="O247" s="64"/>
     </row>
-    <row r="248" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D248" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E248" s="63">
         <v>87867</v>
       </c>
       <c r="F248" s="63">
         <v>133255.70000000001</v>
       </c>
       <c r="G248" s="63">
         <v>-45388.7</v>
       </c>
       <c r="H248" s="63">
         <v>82656.5</v>
       </c>
       <c r="I248" s="63">
         <v>82027.399999999994</v>
       </c>
       <c r="J248" s="63">
         <v>85323.5</v>
       </c>
       <c r="K248" s="63">
         <v>-3296</v>
       </c>
       <c r="L248" s="63">
         <v>0</v>
       </c>
       <c r="M248" s="63">
         <v>577.29999999999995</v>
       </c>
       <c r="N248" s="63">
         <v>0</v>
       </c>
       <c r="O248" s="63">
         <v>51.8</v>
       </c>
     </row>
-    <row r="249" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D249" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E249" s="63">
         <v>82256.7</v>
       </c>
       <c r="F249" s="63">
         <v>92323.1</v>
       </c>
       <c r="G249" s="63">
         <v>-10066.5</v>
       </c>
       <c r="H249" s="63">
         <v>37916.300000000003</v>
       </c>
       <c r="I249" s="63">
         <v>37654.300000000003</v>
       </c>
       <c r="J249" s="63">
         <v>33640.199999999997</v>
       </c>
       <c r="K249" s="63">
         <v>4014.1</v>
       </c>
       <c r="L249" s="63">
         <v>0</v>
       </c>
       <c r="M249" s="63">
         <v>259.89999999999998</v>
       </c>
       <c r="N249" s="63">
         <v>0</v>
       </c>
       <c r="O249" s="63">
         <v>2</v>
       </c>
     </row>
-    <row r="250" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D250" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E250" s="63">
         <v>124446.2</v>
       </c>
       <c r="F250" s="63">
         <v>174458.3</v>
       </c>
       <c r="G250" s="63">
         <v>-50012.1</v>
       </c>
       <c r="H250" s="63">
         <v>68039.899999999994</v>
       </c>
       <c r="I250" s="63">
         <v>67338.5</v>
       </c>
       <c r="J250" s="63">
         <v>71467.100000000006</v>
       </c>
       <c r="K250" s="63">
         <v>-4128.6000000000004</v>
       </c>
       <c r="L250" s="63">
         <v>0</v>
       </c>
       <c r="M250" s="63">
         <v>693.4</v>
       </c>
       <c r="N250" s="63">
         <v>0</v>
       </c>
       <c r="O250" s="63">
         <v>7.9</v>
       </c>
     </row>
-    <row r="251" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D251" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E251" s="63">
         <v>163090.29999999999</v>
       </c>
       <c r="F251" s="63">
         <v>138071</v>
       </c>
       <c r="G251" s="63">
         <v>25019.200000000001</v>
       </c>
       <c r="H251" s="63">
         <v>5852.4</v>
       </c>
       <c r="I251" s="63">
         <v>5681</v>
       </c>
       <c r="J251" s="63">
         <v>12352.3</v>
       </c>
       <c r="K251" s="63">
         <v>-6671.3</v>
       </c>
       <c r="L251" s="63">
         <v>0</v>
       </c>
       <c r="M251" s="63">
         <v>95.2</v>
       </c>
       <c r="N251" s="63">
         <v>0</v>
       </c>
       <c r="O251" s="63">
         <v>76.2</v>
       </c>
     </row>
-    <row r="252" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D252" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E252" s="63">
         <v>132795.9</v>
       </c>
       <c r="F252" s="63">
         <v>184647.8</v>
       </c>
       <c r="G252" s="63">
         <v>-51851.9</v>
       </c>
       <c r="H252" s="63">
         <v>145.1</v>
       </c>
       <c r="I252" s="63">
         <v>166.3</v>
       </c>
       <c r="J252" s="63">
         <v>7863</v>
       </c>
       <c r="K252" s="63">
         <v>-7696.7</v>
       </c>
       <c r="L252" s="63">
         <v>0</v>
       </c>
       <c r="M252" s="63">
         <v>-34.700000000000003</v>
       </c>
       <c r="N252" s="63">
         <v>0</v>
       </c>
       <c r="O252" s="63">
         <v>13.5</v>
       </c>
     </row>
-    <row r="253" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D253" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E253" s="63">
         <v>127793.1</v>
       </c>
       <c r="F253" s="63">
         <v>170564.1</v>
       </c>
       <c r="G253" s="63">
         <v>-42771</v>
       </c>
       <c r="H253" s="63">
         <v>14750.6</v>
       </c>
       <c r="I253" s="63">
         <v>14883.4</v>
       </c>
       <c r="J253" s="63">
         <v>21058.3</v>
       </c>
       <c r="K253" s="63">
         <v>-6175</v>
       </c>
       <c r="L253" s="63">
         <v>-125</v>
       </c>
       <c r="M253" s="63">
         <v>-43.3</v>
       </c>
       <c r="N253" s="63">
         <v>0</v>
       </c>
       <c r="O253" s="63">
         <v>35.5</v>
       </c>
     </row>
-    <row r="254" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D254" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E254" s="63">
         <v>135510.29999999999</v>
       </c>
       <c r="F254" s="63">
         <v>170508.9</v>
       </c>
       <c r="G254" s="63">
         <v>-34998.6</v>
       </c>
       <c r="H254" s="63">
         <v>81226.8</v>
       </c>
       <c r="I254" s="63">
         <v>80458.100000000006</v>
       </c>
       <c r="J254" s="63">
         <v>75945</v>
       </c>
       <c r="K254" s="63">
         <v>4513.1000000000004</v>
       </c>
       <c r="L254" s="63">
         <v>0</v>
       </c>
       <c r="M254" s="63">
         <v>692.5</v>
       </c>
       <c r="N254" s="63">
         <v>0</v>
       </c>
       <c r="O254" s="63">
         <v>76.2</v>
       </c>
     </row>
-    <row r="255" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D255" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="63">
         <v>120156.3</v>
       </c>
       <c r="F255" s="63">
         <v>134434.9</v>
       </c>
       <c r="G255" s="63">
         <v>-14278.6</v>
       </c>
       <c r="H255" s="63">
         <v>40510.199999999997</v>
       </c>
       <c r="I255" s="63">
         <v>40577.199999999997</v>
       </c>
       <c r="J255" s="63">
         <v>39966.800000000003</v>
       </c>
       <c r="K255" s="63">
         <v>610.29999999999995</v>
       </c>
       <c r="L255" s="63">
         <v>-125</v>
       </c>
       <c r="M255" s="63">
         <v>54</v>
       </c>
       <c r="N255" s="63">
         <v>0</v>
       </c>
       <c r="O255" s="63">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="256" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D256" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="63">
         <v>125357.6</v>
       </c>
       <c r="F256" s="63">
         <v>176526.4</v>
       </c>
       <c r="G256" s="63">
         <v>-51168.800000000003</v>
       </c>
       <c r="H256" s="63">
         <v>31128.799999999999</v>
       </c>
       <c r="I256" s="63">
         <v>31237.7</v>
       </c>
       <c r="J256" s="63">
         <v>34110.800000000003</v>
       </c>
       <c r="K256" s="63">
         <v>-2873.1</v>
       </c>
       <c r="L256" s="63">
         <v>-100</v>
       </c>
       <c r="M256" s="63">
         <v>-9.5</v>
       </c>
       <c r="N256" s="63">
         <v>0</v>
       </c>
       <c r="O256" s="63">
         <v>0.6</v>
       </c>
     </row>
-    <row r="257" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D257" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E257" s="63">
         <v>138818.5</v>
       </c>
       <c r="F257" s="63">
         <v>162178.20000000001</v>
       </c>
       <c r="G257" s="63">
         <v>-23359.8</v>
       </c>
       <c r="H257" s="63">
         <v>20234.2</v>
       </c>
       <c r="I257" s="63">
         <v>23372.6</v>
       </c>
       <c r="J257" s="63">
         <v>29998.400000000001</v>
       </c>
       <c r="K257" s="63">
         <v>-6625.9</v>
       </c>
       <c r="L257" s="63">
         <v>-3150</v>
       </c>
       <c r="M257" s="63">
         <v>-62.3</v>
       </c>
       <c r="N257" s="63">
         <v>0</v>
       </c>
       <c r="O257" s="63">
         <v>73.900000000000006</v>
       </c>
     </row>
-    <row r="258" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D258" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E258" s="63">
         <v>157439.9</v>
       </c>
       <c r="F258" s="63">
         <v>212690</v>
       </c>
       <c r="G258" s="63">
         <v>-55250</v>
       </c>
       <c r="H258" s="63">
         <v>28623.1</v>
       </c>
       <c r="I258" s="63">
         <v>31622.6</v>
       </c>
       <c r="J258" s="63">
         <v>30793.5</v>
       </c>
       <c r="K258" s="63">
         <v>829</v>
       </c>
       <c r="L258" s="63">
         <v>-2500</v>
       </c>
       <c r="M258" s="63">
         <v>-500.3</v>
       </c>
       <c r="N258" s="63">
         <v>0</v>
       </c>
       <c r="O258" s="63">
         <v>0.8</v>
       </c>
     </row>
-    <row r="259" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D259" s="62" t="s">
         <v>78</v>
       </c>
       <c r="E259" s="63">
         <v>261358.9</v>
       </c>
       <c r="F259" s="63">
         <v>254588.79999999999</v>
       </c>
       <c r="G259" s="63">
         <v>6770.1</v>
       </c>
       <c r="H259" s="63">
         <v>-47423.1</v>
       </c>
       <c r="I259" s="63">
         <v>10736.7</v>
       </c>
       <c r="J259" s="63">
         <v>-692.7</v>
       </c>
       <c r="K259" s="63">
         <v>11429.4</v>
       </c>
       <c r="L259" s="63">
         <v>-53754.1</v>
       </c>
       <c r="M259" s="63">
         <v>-3416.9</v>
       </c>
       <c r="N259" s="63">
         <v>-1005.4</v>
       </c>
       <c r="O259" s="63">
         <v>16.600000000000001</v>
       </c>
     </row>
-    <row r="260" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="260" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D260" s="64">
         <v>2018</v>
       </c>
       <c r="E260" s="64"/>
       <c r="F260" s="64"/>
       <c r="G260" s="64"/>
       <c r="H260" s="64"/>
       <c r="I260" s="64"/>
       <c r="J260" s="64"/>
       <c r="K260" s="64"/>
       <c r="L260" s="64"/>
       <c r="M260" s="64"/>
       <c r="N260" s="64"/>
       <c r="O260" s="64"/>
     </row>
-    <row r="261" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D261" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E261" s="63">
         <v>101360.39599999999</v>
       </c>
       <c r="F261" s="63">
         <v>138908.77899999998</v>
       </c>
       <c r="G261" s="63">
         <v>-37548.382999999973</v>
       </c>
       <c r="H261" s="63">
         <v>21770.999999999996</v>
       </c>
       <c r="I261" s="63">
         <v>21409.3</v>
       </c>
       <c r="J261" s="63">
         <v>15517.8</v>
       </c>
       <c r="K261" s="63">
         <v>5891.5</v>
       </c>
       <c r="L261" s="63">
         <v>0</v>
       </c>
       <c r="M261" s="63">
         <v>327.8</v>
       </c>
       <c r="N261" s="63">
         <v>0</v>
       </c>
       <c r="O261" s="63">
         <v>33.799999999999997</v>
       </c>
     </row>
-    <row r="262" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D262" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E262" s="63">
         <v>98722.578000000009</v>
       </c>
       <c r="F262" s="63">
         <v>110121.245</v>
       </c>
       <c r="G262" s="63">
         <v>-11398.666999999987</v>
       </c>
       <c r="H262" s="63">
         <v>35445.1</v>
       </c>
       <c r="I262" s="63">
         <v>35123.299999999996</v>
       </c>
       <c r="J262" s="63">
         <v>32686.899999999998</v>
       </c>
       <c r="K262" s="63">
         <v>2436.4000000000005</v>
       </c>
       <c r="L262" s="63">
         <v>0</v>
       </c>
       <c r="M262" s="63">
         <v>320.09999999999997</v>
       </c>
       <c r="N262" s="63">
         <v>0</v>
       </c>
       <c r="O262" s="63">
         <v>1.8000000000000043</v>
       </c>
     </row>
-    <row r="263" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D263" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E263" s="63">
         <v>133692.74500000002</v>
       </c>
       <c r="F263" s="63">
         <v>170521.71500000003</v>
       </c>
       <c r="G263" s="63">
         <v>-36828.97</v>
       </c>
       <c r="H263" s="63">
         <v>92580.499999999985</v>
       </c>
       <c r="I263" s="63">
         <v>91688.299999999988</v>
       </c>
       <c r="J263" s="63">
         <v>95610.099999999991</v>
       </c>
       <c r="K263" s="63">
         <v>-3921.7</v>
       </c>
       <c r="L263" s="63">
         <v>0</v>
       </c>
       <c r="M263" s="63">
         <v>886.4</v>
       </c>
       <c r="N263" s="63">
         <v>0</v>
       </c>
       <c r="O263" s="63">
         <v>5.7999999999999972</v>
       </c>
     </row>
-    <row r="264" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D264" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E264" s="63">
         <v>194048.50099999999</v>
       </c>
       <c r="F264" s="63">
         <v>163391.01299999998</v>
       </c>
       <c r="G264" s="63">
         <v>30657.488000000012</v>
       </c>
       <c r="H264" s="63">
         <v>38914.500000000022</v>
       </c>
       <c r="I264" s="63">
         <v>38943.800000000025</v>
       </c>
       <c r="J264" s="63">
         <v>45881.900000000023</v>
       </c>
       <c r="K264" s="63">
         <v>-6938.0999999999995</v>
       </c>
       <c r="L264" s="63">
         <v>0</v>
       </c>
       <c r="M264" s="63">
         <v>-39.799999999999955</v>
       </c>
       <c r="N264" s="63">
         <v>0</v>
       </c>
       <c r="O264" s="63">
         <v>10.4</v>
       </c>
     </row>
-    <row r="265" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D265" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E265" s="63">
         <v>157262.05300000004</v>
       </c>
       <c r="F265" s="63">
         <v>196565.94099999999</v>
       </c>
       <c r="G265" s="63">
         <v>-39303.78799999995</v>
       </c>
       <c r="H265" s="63">
         <v>-18794.800000000021</v>
       </c>
       <c r="I265" s="63">
         <v>-18143.60000000002</v>
       </c>
       <c r="J265" s="63">
         <v>-10432.800000000017</v>
       </c>
       <c r="K265" s="63">
         <v>-7710.8000000000011</v>
       </c>
       <c r="L265" s="63">
         <v>0</v>
       </c>
       <c r="M265" s="63">
         <v>-697.2</v>
       </c>
       <c r="N265" s="63">
         <v>0</v>
       </c>
       <c r="O265" s="63">
         <v>45.9</v>
       </c>
     </row>
-    <row r="266" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D266" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E266" s="63">
         <v>148361.86899999995</v>
       </c>
       <c r="F266" s="63">
         <v>164499.91500000001</v>
       </c>
       <c r="G266" s="63">
         <v>-16138.146000000061</v>
       </c>
       <c r="H266" s="63">
         <v>6330.50000000002</v>
       </c>
       <c r="I266" s="63">
         <v>6980.6000000000195</v>
       </c>
       <c r="J266" s="63">
         <v>13335.300000000017</v>
       </c>
       <c r="K266" s="63">
         <v>-6354.699999999998</v>
       </c>
       <c r="L266" s="63">
         <v>-800</v>
       </c>
       <c r="M266" s="63">
         <v>149.30000000000007</v>
       </c>
       <c r="N266" s="63">
         <v>0</v>
       </c>
       <c r="O266" s="63">
         <v>0.5</v>
       </c>
     </row>
-    <row r="267" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D267" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E267" s="63">
         <v>160909.32999999999</v>
       </c>
       <c r="F267" s="63">
         <v>201648.02200000003</v>
       </c>
       <c r="G267" s="63">
         <v>-40738.992000000042</v>
       </c>
       <c r="H267" s="63">
         <v>30351.599999999991</v>
       </c>
       <c r="I267" s="63">
         <v>29565.999999999989</v>
       </c>
       <c r="J267" s="63">
         <v>29342.19999999999</v>
       </c>
       <c r="K267" s="63">
         <v>223.70000000000002</v>
       </c>
       <c r="L267" s="63">
         <v>-750</v>
       </c>
       <c r="M267" s="63">
         <v>1527.4</v>
       </c>
       <c r="N267" s="63">
         <v>0</v>
       </c>
       <c r="O267" s="63">
         <v>8.2999999999999972</v>
       </c>
     </row>
-    <row r="268" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D268" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E268" s="63">
         <v>158468.378</v>
       </c>
       <c r="F268" s="63">
         <v>157831.38</v>
       </c>
       <c r="G268" s="63">
         <v>636.99799999999232</v>
       </c>
       <c r="H268" s="63">
         <v>59036.89999999998</v>
       </c>
       <c r="I268" s="63">
         <v>68762.999999999985</v>
       </c>
       <c r="J268" s="63">
         <v>48528.799999999988</v>
       </c>
       <c r="K268" s="63">
         <v>20234.199999999997</v>
       </c>
       <c r="L268" s="63">
         <v>-8888.7999999999993</v>
       </c>
       <c r="M268" s="63">
         <v>-839.8</v>
       </c>
       <c r="N268" s="63">
         <v>0</v>
       </c>
       <c r="O268" s="63">
         <v>2.5</v>
       </c>
     </row>
-    <row r="269" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="269" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D269" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="63">
         <v>159493.82800000007</v>
       </c>
       <c r="F269" s="63">
         <v>209065.42599999995</v>
       </c>
       <c r="G269" s="63">
         <v>-49571.597999999882</v>
       </c>
       <c r="H269" s="63">
         <v>27197.500000000022</v>
       </c>
       <c r="I269" s="63">
         <v>30609.60000000002</v>
       </c>
       <c r="J269" s="63">
         <v>38287.900000000023</v>
       </c>
       <c r="K269" s="63">
         <v>-7678.3000000000029</v>
       </c>
       <c r="L269" s="63">
         <v>-3422.3</v>
       </c>
       <c r="M269" s="63">
         <v>5.1999999999999549</v>
       </c>
       <c r="N269" s="63">
         <v>0</v>
       </c>
       <c r="O269" s="63">
         <v>5.0000000000000053</v>
       </c>
     </row>
-    <row r="270" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D270" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E270" s="63">
         <v>171542.40400000004</v>
       </c>
       <c r="F270" s="63">
         <v>208294.14200000011</v>
       </c>
       <c r="G270" s="63">
         <v>-36751.73800000007</v>
       </c>
       <c r="H270" s="63">
         <v>27174.500000000015</v>
       </c>
       <c r="I270" s="63">
         <v>28783.200000000012</v>
       </c>
       <c r="J270" s="63">
         <v>34474.200000000012</v>
       </c>
       <c r="K270" s="63">
         <v>-5690.9999999999982</v>
       </c>
       <c r="L270" s="63">
         <v>-850</v>
       </c>
       <c r="M270" s="63">
         <v>-801.1</v>
       </c>
       <c r="N270" s="63">
         <v>0</v>
       </c>
       <c r="O270" s="63">
         <v>42.400000000000006</v>
       </c>
     </row>
-    <row r="271" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D271" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E271" s="63">
         <v>179075.78299999997</v>
       </c>
       <c r="F271" s="63">
         <v>222078.3109999999</v>
       </c>
       <c r="G271" s="63">
         <v>-43002.527999999933</v>
       </c>
       <c r="H271" s="63">
         <v>26150.400000000001</v>
       </c>
       <c r="I271" s="63">
         <v>28185.9</v>
       </c>
       <c r="J271" s="63">
         <v>26209</v>
       </c>
       <c r="K271" s="63">
         <v>1976.900000000003</v>
       </c>
       <c r="L271" s="63">
         <v>-900</v>
       </c>
       <c r="M271" s="63">
         <v>-1140.9000000000001</v>
       </c>
       <c r="N271" s="63">
         <v>0</v>
       </c>
       <c r="O271" s="63">
         <v>5.4000000000000057</v>
       </c>
     </row>
-    <row r="272" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="272" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D272" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E272" s="63">
         <v>280597.97199999995</v>
       </c>
       <c r="F272" s="63">
         <v>260113.788</v>
       </c>
       <c r="G272" s="63">
         <v>20484.18399999995</v>
       </c>
       <c r="H272" s="63">
         <v>-48796.700000000026</v>
       </c>
       <c r="I272" s="63">
         <v>-570.80000000002838</v>
       </c>
       <c r="J272" s="63">
         <v>-11042.900000000023</v>
       </c>
       <c r="K272" s="63">
         <v>10472.099999999995</v>
       </c>
       <c r="L272" s="63">
         <v>-45502.7</v>
       </c>
       <c r="M272" s="63">
         <v>-1603.7</v>
       </c>
       <c r="N272" s="63">
         <v>-1121.3</v>
       </c>
       <c r="O272" s="63">
         <v>1.7999999999999829</v>
       </c>
     </row>
-    <row r="273" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="273" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D273" s="64">
         <v>2019</v>
       </c>
       <c r="E273" s="64"/>
       <c r="F273" s="64"/>
       <c r="G273" s="64"/>
       <c r="H273" s="64"/>
       <c r="I273" s="64"/>
       <c r="J273" s="64"/>
       <c r="K273" s="64"/>
       <c r="L273" s="64"/>
       <c r="M273" s="64"/>
       <c r="N273" s="64"/>
       <c r="O273" s="64"/>
     </row>
-    <row r="274" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="274" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D274" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E274" s="63">
         <v>108075.985</v>
       </c>
       <c r="F274" s="63">
         <v>153842.65299999999</v>
       </c>
       <c r="G274" s="63">
         <v>-45766.667999999991</v>
       </c>
       <c r="H274" s="63">
         <v>122527.40000000001</v>
       </c>
       <c r="I274" s="63">
         <v>122467.90000000001</v>
       </c>
       <c r="J274" s="63">
         <v>119537.3</v>
       </c>
       <c r="K274" s="63">
         <v>2930.5</v>
       </c>
       <c r="L274" s="63">
         <v>0</v>
       </c>
       <c r="M274" s="63">
         <v>58.8</v>
       </c>
       <c r="N274" s="63">
         <v>0</v>
       </c>
       <c r="O274" s="63">
         <v>0.7</v>
       </c>
     </row>
-    <row r="275" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="275" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D275" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E275" s="63">
         <v>109137.51499999998</v>
       </c>
       <c r="F275" s="63">
         <v>117983.84700000001</v>
       </c>
       <c r="G275" s="63">
         <v>-8846.332000000024</v>
       </c>
       <c r="H275" s="63">
         <v>75037.400000000009</v>
       </c>
       <c r="I275" s="63">
         <v>75898.400000000009</v>
       </c>
       <c r="J275" s="63">
         <v>77559.400000000009</v>
       </c>
       <c r="K275" s="63">
         <v>-1661</v>
       </c>
       <c r="L275" s="63">
         <v>-2000</v>
       </c>
       <c r="M275" s="63">
         <v>1138.1000000000001</v>
       </c>
       <c r="N275" s="63">
         <v>0</v>
       </c>
       <c r="O275" s="63">
         <v>1</v>
       </c>
     </row>
-    <row r="276" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="276" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D276" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E276" s="63">
         <v>132886.64100000003</v>
       </c>
       <c r="F276" s="63">
         <v>180234.18700000001</v>
       </c>
       <c r="G276" s="63">
         <v>-47347.545999999973</v>
       </c>
       <c r="H276" s="63">
         <v>-20114.900000000012</v>
       </c>
       <c r="I276" s="63">
         <v>-20506.300000000014</v>
       </c>
       <c r="J276" s="63">
         <v>-11263.800000000012</v>
       </c>
       <c r="K276" s="63">
         <v>-9242.5000000000018</v>
       </c>
       <c r="L276" s="63">
         <v>0</v>
       </c>
       <c r="M276" s="63">
         <v>388.19999999999982</v>
       </c>
       <c r="N276" s="63">
         <v>0</v>
       </c>
       <c r="O276" s="63">
         <v>3.2</v>
       </c>
     </row>
-    <row r="277" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="277" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D277" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E277" s="63">
         <v>180638.32199999999</v>
       </c>
       <c r="F277" s="63">
         <v>179721.5</v>
       </c>
       <c r="G277" s="63">
         <v>916.72199999998554</v>
       </c>
       <c r="H277" s="63">
         <v>-33614.700000000012</v>
       </c>
       <c r="I277" s="63">
         <v>-32875.30000000001</v>
       </c>
       <c r="J277" s="63">
         <v>-25343.000000000007</v>
       </c>
       <c r="K277" s="63">
         <v>-7532.3</v>
       </c>
       <c r="L277" s="63">
         <v>-500</v>
       </c>
       <c r="M277" s="63">
         <v>-240.29999999999995</v>
       </c>
       <c r="N277" s="63">
         <v>0</v>
       </c>
       <c r="O277" s="63">
         <v>1</v>
       </c>
     </row>
-    <row r="278" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="278" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D278" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E278" s="63">
         <v>197712.84300000002</v>
       </c>
       <c r="F278" s="63">
         <v>224123.19999999992</v>
       </c>
       <c r="G278" s="63">
         <v>-26410.256999999903</v>
       </c>
       <c r="H278" s="63">
         <v>14058.20000000001</v>
       </c>
       <c r="I278" s="63">
         <v>14644.600000000009</v>
       </c>
       <c r="J278" s="63">
         <v>25547.100000000006</v>
       </c>
       <c r="K278" s="63">
         <v>-10902.499999999996</v>
       </c>
       <c r="L278" s="63">
         <v>-500</v>
       </c>
       <c r="M278" s="63">
         <v>-93.599999999999909</v>
       </c>
       <c r="N278" s="63">
         <v>0</v>
       </c>
       <c r="O278" s="63">
         <v>7.1</v>
       </c>
     </row>
-    <row r="279" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="279" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D279" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="63">
         <v>170311.19399999993</v>
       </c>
       <c r="F279" s="63">
         <v>178608.7</v>
       </c>
       <c r="G279" s="63">
         <v>-8297.6060000000816</v>
       </c>
       <c r="H279" s="63">
         <v>17453.500000000015</v>
       </c>
       <c r="I279" s="63">
         <v>20821.600000000013</v>
       </c>
       <c r="J279" s="63">
         <v>9685.7000000000116</v>
       </c>
       <c r="K279" s="63">
         <v>11135.900000000001</v>
       </c>
       <c r="L279" s="63">
         <v>-3500</v>
       </c>
       <c r="M279" s="63">
         <v>131.09999999999991</v>
       </c>
       <c r="N279" s="63">
         <v>0</v>
       </c>
       <c r="O279" s="63">
         <v>0.90000000000000069</v>
       </c>
     </row>
-    <row r="280" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="280" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D280" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E280" s="63">
         <v>154064.40000000008</v>
       </c>
       <c r="F280" s="63">
         <v>202023.1</v>
       </c>
       <c r="G280" s="63">
         <v>-47958.599999999926</v>
       </c>
       <c r="H280" s="63">
         <v>54384.799999999959</v>
       </c>
       <c r="I280" s="63">
         <v>53680.499999999964</v>
       </c>
       <c r="J280" s="63">
         <v>45467.599999999977</v>
       </c>
       <c r="K280" s="63">
         <v>8212.7999999999902</v>
       </c>
       <c r="L280" s="63">
         <v>1366.1</v>
       </c>
       <c r="M280" s="63">
         <v>-666.5</v>
       </c>
       <c r="N280" s="63">
         <v>0</v>
       </c>
       <c r="O280" s="63">
         <v>4.7000000000000011</v>
       </c>
     </row>
-    <row r="281" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="281" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D281" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E281" s="63">
         <v>136451.75200000001</v>
       </c>
       <c r="F281" s="63">
         <v>151797.33199999997</v>
       </c>
       <c r="G281" s="63">
         <v>-15345.579999999958</v>
       </c>
       <c r="H281" s="63">
         <v>50586.400000000009</v>
       </c>
       <c r="I281" s="63">
         <v>50646.600000000013</v>
       </c>
       <c r="J281" s="63">
         <v>49554.100000000013</v>
       </c>
       <c r="K281" s="63">
         <v>1092.5000000000032</v>
       </c>
       <c r="L281" s="63">
         <v>7.4</v>
       </c>
       <c r="M281" s="63">
         <v>-69.299999999999926</v>
       </c>
       <c r="N281" s="63">
         <v>0</v>
       </c>
       <c r="O281" s="63">
         <v>1.5999999999999979</v>
       </c>
     </row>
-    <row r="282" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="282" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D282" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="63">
         <v>153040.46399999998</v>
       </c>
       <c r="F282" s="63">
         <v>206357.22800000006</v>
       </c>
       <c r="G282" s="63">
         <v>-53316.764000000083</v>
       </c>
       <c r="H282" s="63">
         <v>27309.599999999995</v>
       </c>
       <c r="I282" s="63">
         <v>32873.399999999994</v>
       </c>
       <c r="J282" s="63">
         <v>39831.799999999988</v>
       </c>
       <c r="K282" s="63">
         <v>-6958.399999999996</v>
       </c>
       <c r="L282" s="63">
         <v>-5975.1</v>
       </c>
       <c r="M282" s="63">
         <v>409.5</v>
       </c>
       <c r="N282" s="63">
         <v>0</v>
       </c>
       <c r="O282" s="63">
         <v>1.8000000000000007</v>
       </c>
     </row>
-    <row r="283" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="283" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D283" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E283" s="63">
         <v>166586.52500000008</v>
       </c>
       <c r="F283" s="63">
         <v>203274.05899999995</v>
       </c>
       <c r="G283" s="63">
         <v>-36687.533999999869</v>
       </c>
       <c r="H283" s="63">
         <v>65739.700000000055</v>
       </c>
       <c r="I283" s="63">
         <v>66864.400000000038</v>
       </c>
       <c r="J283" s="63">
         <v>71133.700000000041</v>
       </c>
       <c r="K283" s="63">
         <v>-4269.2</v>
       </c>
       <c r="L283" s="63">
         <v>-797.4</v>
       </c>
       <c r="M283" s="63">
         <v>-409.70000000000005</v>
       </c>
       <c r="N283" s="63">
         <v>0</v>
       </c>
       <c r="O283" s="63">
         <v>82.3</v>
       </c>
     </row>
-    <row r="284" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="284" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D284" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E284" s="63">
         <v>168203.60999999996</v>
       </c>
       <c r="F284" s="63">
         <v>248082.902</v>
       </c>
       <c r="G284" s="63">
         <v>-79879.292000000045</v>
       </c>
       <c r="H284" s="63">
         <v>47666.600000000006</v>
       </c>
       <c r="I284" s="63">
         <v>58407.8</v>
       </c>
       <c r="J284" s="63">
         <v>63392</v>
       </c>
       <c r="K284" s="63">
         <v>-4984.2</v>
       </c>
       <c r="L284" s="63">
         <v>-10500</v>
       </c>
       <c r="M284" s="63">
         <v>-295.89999999999998</v>
       </c>
       <c r="N284" s="63">
         <v>0</v>
       </c>
       <c r="O284" s="63">
         <v>54.8</v>
       </c>
     </row>
-    <row r="285" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="285" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D285" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E285" s="63">
         <v>280053.21299999999</v>
       </c>
       <c r="F285" s="63">
         <v>264164.09999999998</v>
       </c>
       <c r="G285" s="63">
         <v>15889.1</v>
       </c>
       <c r="H285" s="63">
         <v>-21583.300000000039</v>
       </c>
       <c r="I285" s="63">
         <v>-7553.4000000000378</v>
       </c>
       <c r="J285" s="63">
         <v>-18813.300000000047</v>
       </c>
       <c r="K285" s="63">
         <v>11259.800000000008</v>
       </c>
       <c r="L285" s="63">
         <v>-26990</v>
       </c>
       <c r="M285" s="63">
         <v>-2060.4</v>
       </c>
       <c r="N285" s="63">
         <v>0</v>
       </c>
       <c r="O285" s="63">
         <v>15020.5</v>
       </c>
     </row>
-    <row r="286" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="286" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D286" s="64">
         <v>2020</v>
       </c>
       <c r="E286" s="64"/>
       <c r="F286" s="64"/>
       <c r="G286" s="64"/>
       <c r="H286" s="64"/>
       <c r="I286" s="64"/>
       <c r="J286" s="64"/>
       <c r="K286" s="64"/>
       <c r="L286" s="64"/>
       <c r="M286" s="64"/>
       <c r="N286" s="64"/>
       <c r="O286" s="64"/>
     </row>
-    <row r="287" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="287" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D287" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E287" s="63">
         <v>103688.1</v>
       </c>
       <c r="F287" s="63">
         <v>139831.40000000002</v>
       </c>
       <c r="G287" s="63">
         <v>-36143.300000000017</v>
       </c>
       <c r="H287" s="63">
         <v>68206.899999999994</v>
       </c>
       <c r="I287" s="63">
         <v>68202.899999999994</v>
       </c>
       <c r="J287" s="63">
         <v>72010.7</v>
       </c>
       <c r="K287" s="63">
         <v>-3807.8</v>
       </c>
       <c r="L287" s="63">
         <v>0</v>
       </c>
       <c r="M287" s="63">
         <v>0</v>
       </c>
       <c r="N287" s="63">
         <v>0</v>
       </c>
       <c r="O287" s="63">
         <v>4</v>
       </c>
     </row>
-    <row r="288" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="288" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D288" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E288" s="63">
         <v>112920.20000000001</v>
       </c>
       <c r="F288" s="63">
         <v>139579.99999999997</v>
       </c>
       <c r="G288" s="63">
         <v>-26659.799999999959</v>
       </c>
       <c r="H288" s="63">
         <v>44725.8</v>
       </c>
       <c r="I288" s="63">
         <v>47375.5</v>
       </c>
       <c r="J288" s="63">
         <v>41841.9</v>
       </c>
       <c r="K288" s="63">
         <v>5533.5</v>
       </c>
       <c r="L288" s="63">
         <v>-3000</v>
       </c>
       <c r="M288" s="63">
         <v>743.1</v>
       </c>
       <c r="N288" s="63">
         <v>-421.1</v>
       </c>
       <c r="O288" s="63">
         <v>28.299999999999997</v>
       </c>
     </row>
-    <row r="289" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="289" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D289" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E289" s="63">
         <v>159339.69999999998</v>
       </c>
       <c r="F289" s="63">
         <v>172975.80000000002</v>
       </c>
       <c r="G289" s="63">
         <v>-13636.000000000035</v>
       </c>
       <c r="H289" s="63">
         <v>-38723.599999999999</v>
       </c>
       <c r="I289" s="63">
         <v>-39096.199999999997</v>
       </c>
       <c r="J289" s="63">
         <v>-29947.5</v>
       </c>
       <c r="K289" s="63">
         <v>-9148.7000000000007</v>
       </c>
       <c r="L289" s="63">
         <v>0</v>
       </c>
       <c r="M289" s="63">
         <v>245.19999999999993</v>
       </c>
       <c r="N289" s="63">
         <v>0</v>
       </c>
       <c r="O289" s="63">
         <v>127.50000000000001</v>
       </c>
     </row>
-    <row r="290" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="290" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D290" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E290" s="63">
         <v>173561.41800000001</v>
       </c>
       <c r="F290" s="63">
         <v>171589.44200000001</v>
       </c>
       <c r="G290" s="63">
         <v>1971.9759999999951</v>
       </c>
       <c r="H290" s="63">
         <v>143591.00000000003</v>
       </c>
       <c r="I290" s="63">
         <v>143313.90000000002</v>
       </c>
       <c r="J290" s="63">
         <v>143674.20000000001</v>
       </c>
       <c r="K290" s="63">
         <v>-360.29999999999927</v>
       </c>
       <c r="L290" s="63">
         <v>0</v>
       </c>
       <c r="M290" s="63">
         <v>276.10000000000014</v>
       </c>
       <c r="N290" s="63">
         <v>0</v>
       </c>
       <c r="O290" s="63">
         <v>1.0999999999999943</v>
       </c>
     </row>
-    <row r="291" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D291" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E291" s="63">
         <v>114806.08199999999</v>
       </c>
       <c r="F291" s="63">
         <v>219962.55800000002</v>
       </c>
       <c r="G291" s="63">
         <v>-105156.47600000002</v>
       </c>
       <c r="H291" s="63">
         <v>138250.70000000001</v>
       </c>
       <c r="I291" s="63">
         <v>140863.5</v>
       </c>
       <c r="J291" s="63">
         <v>141388.1</v>
       </c>
       <c r="K291" s="63">
         <v>-524.60000000000366</v>
       </c>
       <c r="L291" s="63">
         <v>-3000</v>
       </c>
       <c r="M291" s="63">
         <v>386.69999999999993</v>
       </c>
       <c r="N291" s="63">
         <v>0</v>
       </c>
       <c r="O291" s="63">
         <v>0.5</v>
       </c>
     </row>
-    <row r="292" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="292" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D292" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="63">
         <v>146866.59999999995</v>
       </c>
       <c r="F292" s="63">
         <v>225003</v>
       </c>
       <c r="G292" s="63">
         <v>-78136.500000000058</v>
       </c>
       <c r="H292" s="63">
         <v>60126.399999999972</v>
       </c>
       <c r="I292" s="63">
         <v>60887.999999999978</v>
       </c>
       <c r="J292" s="63">
         <v>61430.599999999977</v>
       </c>
       <c r="K292" s="63">
         <v>-542.60000000000184</v>
       </c>
       <c r="L292" s="63">
         <v>0</v>
       </c>
       <c r="M292" s="63">
         <v>-762.80000000000007</v>
       </c>
       <c r="N292" s="63">
         <v>0</v>
       </c>
       <c r="O292" s="63">
         <v>1.0999999999999943</v>
       </c>
     </row>
-    <row r="293" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D293" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E293" s="63">
         <v>111064.20000000001</v>
       </c>
       <c r="F293" s="63">
         <v>183475.19999999998</v>
       </c>
       <c r="G293" s="63">
         <v>-72410.999999999971</v>
       </c>
       <c r="H293" s="63">
         <v>86790.3</v>
       </c>
       <c r="I293" s="63">
         <v>97675.700000000012</v>
       </c>
       <c r="J293" s="63">
         <v>83014</v>
       </c>
       <c r="K293" s="63">
         <v>14661.700000000008</v>
       </c>
       <c r="L293" s="63">
         <v>-10500</v>
       </c>
       <c r="M293" s="63">
         <v>-389.59999999999997</v>
       </c>
       <c r="N293" s="63">
         <v>0</v>
       </c>
       <c r="O293" s="63">
         <v>4.1999999999999886</v>
       </c>
     </row>
-    <row r="294" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="294" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D294" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E294" s="63">
         <v>111896.80000000005</v>
       </c>
       <c r="F294" s="63">
         <v>282243.49999999994</v>
       </c>
       <c r="G294" s="63">
         <v>-170346.6999999999</v>
       </c>
       <c r="H294" s="63">
         <v>164846.90000000008</v>
       </c>
       <c r="I294" s="63">
         <v>174388.30000000008</v>
       </c>
       <c r="J294" s="63">
         <v>158237.70000000007</v>
       </c>
       <c r="K294" s="63">
         <v>16150.599999999995</v>
       </c>
       <c r="L294" s="63">
         <v>-10750</v>
       </c>
       <c r="M294" s="63">
         <v>1207.5999999999999</v>
       </c>
       <c r="N294" s="63">
         <v>0</v>
       </c>
       <c r="O294" s="63">
         <v>0.90000000000000568</v>
       </c>
     </row>
-    <row r="295" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="295" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D295" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="63">
         <v>124844.39999999997</v>
       </c>
       <c r="F295" s="63">
         <v>306441.30000000005</v>
       </c>
       <c r="G295" s="63">
         <v>-181596.90000000008</v>
       </c>
       <c r="H295" s="63">
         <v>116857.80000000002</v>
       </c>
       <c r="I295" s="63">
         <v>117159.90000000001</v>
       </c>
       <c r="J295" s="63">
         <v>118989.5</v>
       </c>
       <c r="K295" s="63">
         <v>-1829.599999999994</v>
       </c>
       <c r="L295" s="63">
         <v>0</v>
       </c>
       <c r="M295" s="63">
         <v>-305.39999999999986</v>
       </c>
       <c r="N295" s="63">
         <v>0</v>
       </c>
       <c r="O295" s="63">
         <v>3.3000000000000114</v>
       </c>
     </row>
-    <row r="296" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="296" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D296" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E296" s="63">
         <v>117919.29999999997</v>
       </c>
       <c r="F296" s="63">
         <v>200691.79599999991</v>
       </c>
       <c r="G296" s="63">
         <v>-82772.495999999941</v>
       </c>
       <c r="H296" s="63">
         <v>143699.9</v>
       </c>
       <c r="I296" s="63">
         <v>147860</v>
       </c>
       <c r="J296" s="63">
         <v>152835</v>
       </c>
       <c r="K296" s="63">
         <v>-4975</v>
       </c>
       <c r="L296" s="63">
         <v>-1678.9</v>
       </c>
       <c r="M296" s="63">
         <v>477.79999999999995</v>
       </c>
       <c r="N296" s="63">
         <v>-3000</v>
       </c>
       <c r="O296" s="63">
         <v>41</v>
       </c>
     </row>
-    <row r="297" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D297" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E297" s="63">
         <v>146109.5</v>
       </c>
       <c r="F297" s="63">
         <v>264919.40000000002</v>
       </c>
       <c r="G297" s="63">
         <v>-118809.90000000002</v>
       </c>
       <c r="H297" s="63">
         <v>176440.89999999991</v>
       </c>
       <c r="I297" s="63">
         <v>106477.2999999999</v>
       </c>
       <c r="J297" s="63">
         <v>100784.89999999991</v>
       </c>
       <c r="K297" s="63">
         <v>5692.3999999999969</v>
       </c>
       <c r="L297" s="63">
         <v>-695.2</v>
       </c>
       <c r="M297" s="63">
         <v>400.20000000000005</v>
       </c>
       <c r="N297" s="63">
         <v>-169.5</v>
       </c>
       <c r="O297" s="63">
         <v>70428.100000000006</v>
       </c>
     </row>
-    <row r="298" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="298" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D298" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E298" s="63">
         <v>210578.50000000003</v>
       </c>
       <c r="F298" s="63">
         <v>283176.65100000001</v>
       </c>
       <c r="G298" s="63">
         <v>-72598.150999999983</v>
       </c>
       <c r="H298" s="63">
         <v>86136.007131911087</v>
       </c>
       <c r="I298" s="63">
         <v>161719.60000000009</v>
       </c>
       <c r="J298" s="63">
         <v>132893.10000000009</v>
       </c>
       <c r="K298" s="63">
         <v>28826.5</v>
       </c>
       <c r="L298" s="63">
         <v>-75116.692868088998</v>
       </c>
       <c r="M298" s="63">
         <v>-766.80000000000018</v>
       </c>
       <c r="N298" s="63">
         <v>0</v>
       </c>
       <c r="O298" s="63">
         <v>299.89999999999418</v>
       </c>
     </row>
-    <row r="299" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="299" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D299" s="64">
         <v>2021</v>
       </c>
       <c r="E299" s="64"/>
       <c r="F299" s="64"/>
       <c r="G299" s="64"/>
       <c r="H299" s="64"/>
       <c r="I299" s="64"/>
       <c r="J299" s="64"/>
       <c r="K299" s="64"/>
       <c r="L299" s="64"/>
       <c r="M299" s="64"/>
       <c r="N299" s="64"/>
       <c r="O299" s="64"/>
     </row>
-    <row r="300" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="300" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D300" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E300" s="63">
         <v>100066.58</v>
       </c>
       <c r="F300" s="63">
         <v>145771.91000000003</v>
       </c>
       <c r="G300" s="63">
         <v>-45705.330000000031</v>
       </c>
       <c r="H300" s="63">
         <v>165859.5</v>
       </c>
       <c r="I300" s="63">
         <v>165829.1</v>
       </c>
       <c r="J300" s="63">
         <v>169709.5</v>
       </c>
       <c r="K300" s="63">
         <v>-3880.4</v>
       </c>
       <c r="L300" s="63">
         <v>0</v>
       </c>
       <c r="M300" s="63">
         <v>0</v>
       </c>
       <c r="N300" s="63">
         <v>0</v>
       </c>
       <c r="O300" s="63">
         <v>30.4</v>
       </c>
     </row>
-    <row r="301" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="301" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D301" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E301" s="63">
         <v>119085.62</v>
       </c>
       <c r="F301" s="63">
         <v>136945.99</v>
       </c>
       <c r="G301" s="63">
         <v>-17860.369999999995</v>
       </c>
       <c r="H301" s="63">
         <v>107193.79999999997</v>
       </c>
       <c r="I301" s="63">
         <v>107191.89999999998</v>
       </c>
       <c r="J301" s="63">
         <v>101678.59999999998</v>
       </c>
       <c r="K301" s="63">
         <v>5513.2999999999993</v>
       </c>
       <c r="L301" s="63">
         <v>0.2</v>
       </c>
       <c r="M301" s="63">
         <v>-0.1</v>
       </c>
       <c r="N301" s="63">
         <v>0</v>
       </c>
       <c r="O301" s="63">
         <v>1.8000000000000043</v>
       </c>
     </row>
-    <row r="302" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="302" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D302" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E302" s="63">
         <v>159662.46799999999</v>
       </c>
       <c r="F302" s="63">
         <v>240324.353</v>
       </c>
       <c r="G302" s="63">
         <v>-80661.885000000009</v>
       </c>
       <c r="H302" s="63">
         <v>49940.200000000004</v>
       </c>
       <c r="I302" s="63">
         <v>55443.3</v>
       </c>
       <c r="J302" s="63">
         <v>65817.5</v>
       </c>
       <c r="K302" s="63">
         <v>-10374.199999999999</v>
       </c>
       <c r="L302" s="63">
         <v>-5561.5</v>
       </c>
       <c r="M302" s="63">
         <v>46</v>
       </c>
       <c r="N302" s="63">
         <v>0</v>
       </c>
       <c r="O302" s="63">
         <v>12.399999999999999</v>
       </c>
     </row>
-    <row r="303" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D303" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E303" s="63">
         <v>206176.13200000001</v>
       </c>
       <c r="F303" s="63">
         <v>200005.34700000004</v>
       </c>
       <c r="G303" s="63">
         <v>6170.7849999999744</v>
       </c>
       <c r="H303" s="63">
         <v>69254.300000000032</v>
       </c>
       <c r="I303" s="63">
         <v>81628.800000000032</v>
       </c>
       <c r="J303" s="63">
         <v>79486.100000000035</v>
       </c>
       <c r="K303" s="63">
         <v>2142.6999999999994</v>
       </c>
       <c r="L303" s="63">
         <v>-14000</v>
       </c>
       <c r="M303" s="63">
         <v>1620</v>
       </c>
       <c r="N303" s="63">
         <v>0</v>
       </c>
       <c r="O303" s="63">
         <v>5.5</v>
       </c>
     </row>
-    <row r="304" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="304" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D304" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E304" s="63">
         <v>141414.90000000002</v>
       </c>
       <c r="F304" s="63">
         <v>222626.69999999998</v>
       </c>
       <c r="G304" s="63">
         <v>-81211.799999999959</v>
       </c>
       <c r="H304" s="63">
         <v>-82960.200000000026</v>
       </c>
       <c r="I304" s="63">
         <v>-80002.400000000023</v>
       </c>
       <c r="J304" s="63">
         <v>-68677.400000000023</v>
       </c>
       <c r="K304" s="63">
         <v>-11324.999999999996</v>
       </c>
       <c r="L304" s="63">
         <v>-2998.6</v>
       </c>
       <c r="M304" s="63">
         <v>37.799999999999955</v>
       </c>
       <c r="N304" s="63">
         <v>0</v>
       </c>
       <c r="O304" s="63">
         <v>3.1000000000000014</v>
       </c>
     </row>
-    <row r="305" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="305" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D305" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E305" s="63">
         <v>160482.19999999995</v>
       </c>
       <c r="F305" s="63">
         <v>224458.09999999998</v>
       </c>
       <c r="G305" s="63">
         <v>-63975.900000000023</v>
       </c>
       <c r="H305" s="63">
         <v>109876.40000000002</v>
       </c>
       <c r="I305" s="63">
         <v>112946.00000000003</v>
       </c>
       <c r="J305" s="63">
         <v>115969.10000000003</v>
       </c>
       <c r="K305" s="63">
         <v>-3023.1000000000008</v>
       </c>
       <c r="L305" s="63">
         <v>-2998.6</v>
       </c>
       <c r="M305" s="63">
         <v>-75</v>
       </c>
       <c r="N305" s="63">
         <v>0</v>
       </c>
       <c r="O305" s="63">
         <v>4</v>
       </c>
     </row>
-    <row r="306" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="306" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D306" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E306" s="63">
         <v>144581.99600000001</v>
       </c>
       <c r="F306" s="63">
         <v>198218.77900000004</v>
       </c>
       <c r="G306" s="63">
         <v>-53636.783000000025</v>
       </c>
       <c r="H306" s="63">
         <v>28616.499999999993</v>
       </c>
       <c r="I306" s="63">
         <v>25015.399999999994</v>
       </c>
       <c r="J306" s="63">
         <v>23441.5</v>
       </c>
       <c r="K306" s="63">
         <v>1573.8999999999935</v>
       </c>
       <c r="L306" s="63">
         <v>-23000</v>
       </c>
       <c r="M306" s="63">
         <v>-40.700000000000045</v>
       </c>
       <c r="N306" s="63">
         <v>0</v>
       </c>
       <c r="O306" s="63">
         <v>26641.8</v>
       </c>
     </row>
-    <row r="307" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D307" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E307" s="63">
         <v>146143.26400000002</v>
       </c>
       <c r="F307" s="63">
         <v>192467.30299999999</v>
       </c>
       <c r="G307" s="63">
         <v>-46324.038999999961</v>
       </c>
       <c r="H307" s="63">
         <v>81106.39999999998</v>
       </c>
       <c r="I307" s="63">
         <v>82568.39999999998</v>
       </c>
       <c r="J307" s="63">
         <v>79984.599999999977</v>
       </c>
       <c r="K307" s="63">
         <v>2583.8000000000079</v>
       </c>
       <c r="L307" s="63">
         <v>-13266.6</v>
       </c>
       <c r="M307" s="63">
         <v>619.59999999999991</v>
       </c>
       <c r="N307" s="63">
         <v>0</v>
       </c>
       <c r="O307" s="63">
         <v>11185</v>
       </c>
     </row>
-    <row r="308" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="308" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D308" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E308" s="63">
         <v>177218.43899999995</v>
       </c>
       <c r="F308" s="63">
         <v>245985.04099999997</v>
       </c>
       <c r="G308" s="63">
         <v>-68766.602000000014</v>
       </c>
       <c r="H308" s="63">
         <v>92966.699999999983</v>
       </c>
       <c r="I308" s="63">
         <v>96615.599999999991</v>
       </c>
       <c r="J308" s="63">
         <v>99276.5</v>
       </c>
       <c r="K308" s="63">
         <v>-2660.9000000000037</v>
       </c>
       <c r="L308" s="63">
         <v>-13325.6</v>
       </c>
       <c r="M308" s="63">
         <v>852.70000000000027</v>
       </c>
       <c r="N308" s="63">
         <v>0</v>
       </c>
       <c r="O308" s="63">
         <v>8824</v>
       </c>
     </row>
-    <row r="309" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="309" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D309" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E309" s="63">
         <v>155125.65100000007</v>
       </c>
       <c r="F309" s="63">
         <v>252058.68397433998</v>
       </c>
       <c r="G309" s="63">
         <v>-96933.032974339905</v>
       </c>
       <c r="H309" s="63">
         <v>-13590.699999999979</v>
       </c>
       <c r="I309" s="63">
         <v>-1387.3999999999751</v>
       </c>
       <c r="J309" s="63">
         <v>2032.9000000000233</v>
       </c>
       <c r="K309" s="63">
         <v>-3420.2999999999984</v>
       </c>
       <c r="L309" s="63">
         <v>-21500</v>
       </c>
       <c r="M309" s="63">
         <v>-103.40000000000009</v>
       </c>
       <c r="N309" s="63">
         <v>0</v>
       </c>
       <c r="O309" s="63">
         <v>9400.0999999999985</v>
       </c>
     </row>
-    <row r="310" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="310" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D310" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E310" s="63">
         <v>189406.73280414889</v>
       </c>
       <c r="F310" s="63">
         <v>251488.36716366003</v>
       </c>
       <c r="G310" s="63">
         <v>-62081.634359511139</v>
       </c>
       <c r="H310" s="63">
         <v>34301.544411199968</v>
       </c>
       <c r="I310" s="63">
         <v>12551.333299999966</v>
       </c>
       <c r="J310" s="63">
         <v>1702.2332999999635</v>
       </c>
       <c r="K310" s="63">
         <v>10849.100000000002</v>
       </c>
       <c r="L310" s="63">
         <v>-16593</v>
       </c>
       <c r="M310" s="63">
         <v>-33.300000000000182</v>
       </c>
       <c r="N310" s="63">
         <v>-2715.6888887999999</v>
       </c>
       <c r="O310" s="63">
         <v>41092.200000000004</v>
       </c>
     </row>
-    <row r="311" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="311" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D311" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E311" s="63">
         <v>303695.17958901398</v>
       </c>
       <c r="F311" s="63">
         <v>476412.80306759494</v>
       </c>
       <c r="G311" s="63">
         <v>-172717.62347858096</v>
       </c>
       <c r="H311" s="63">
         <v>226068.49386719527</v>
       </c>
       <c r="I311" s="63">
         <v>208985.84071552928</v>
       </c>
       <c r="J311" s="63">
         <v>207085.40414727828</v>
       </c>
       <c r="K311" s="63">
         <v>1900.4365682509945</v>
       </c>
       <c r="L311" s="63">
         <v>-29220.981450891002</v>
       </c>
       <c r="M311" s="63">
         <v>-921.75288683000008</v>
       </c>
       <c r="N311" s="63">
         <v>-4.7111200000017561E-2</v>
       </c>
       <c r="O311" s="63">
         <v>47225.434600587017</v>
       </c>
     </row>
-    <row r="312" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="312" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D312" s="64">
         <v>2022</v>
       </c>
       <c r="E312" s="64"/>
       <c r="F312" s="64"/>
       <c r="G312" s="64"/>
       <c r="H312" s="64"/>
       <c r="I312" s="64"/>
       <c r="J312" s="64"/>
       <c r="K312" s="64"/>
       <c r="L312" s="64"/>
       <c r="M312" s="64"/>
       <c r="N312" s="64"/>
       <c r="O312" s="64"/>
     </row>
-    <row r="313" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="313" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D313" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E313" s="63">
         <v>156036.54399657599</v>
       </c>
       <c r="F313" s="63">
         <v>127174.36142906299</v>
       </c>
       <c r="G313" s="63">
         <v>28862.182567512995</v>
       </c>
       <c r="H313" s="63">
         <v>-2982.5271655560132</v>
       </c>
       <c r="I313" s="63">
         <v>-3039.4271655560133</v>
       </c>
       <c r="J313" s="63">
         <v>-15852.691649388013</v>
       </c>
       <c r="K313" s="63">
         <v>12813.264483831999</v>
       </c>
       <c r="L313" s="63">
         <v>37.700000000000003</v>
       </c>
       <c r="M313" s="63">
         <v>5.3</v>
       </c>
       <c r="N313" s="63">
         <v>0</v>
       </c>
       <c r="O313" s="63">
         <v>13.9</v>
       </c>
     </row>
-    <row r="314" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="314" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D314" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E314" s="63">
         <v>146387.600286748</v>
       </c>
       <c r="F314" s="63">
         <v>155535.865162784</v>
       </c>
       <c r="G314" s="63">
         <v>-9148.2648760360025</v>
       </c>
       <c r="H314" s="63">
         <v>86943.481477529014</v>
       </c>
       <c r="I314" s="63">
         <v>95950.315258587012</v>
       </c>
       <c r="J314" s="63">
         <v>83525.736662754018</v>
       </c>
       <c r="K314" s="63">
         <v>12424.578595833</v>
       </c>
       <c r="L314" s="63">
         <v>-9979.7666700000009</v>
       </c>
       <c r="M314" s="63">
         <v>948.59955894200004</v>
       </c>
       <c r="N314" s="63">
         <v>0</v>
       </c>
       <c r="O314" s="63">
         <v>24.333330000000004</v>
       </c>
     </row>
-    <row r="315" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="315" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D315" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E315" s="63">
         <v>198563.04857579287</v>
       </c>
       <c r="F315" s="63">
         <v>207936.35114281002</v>
       </c>
       <c r="G315" s="63">
         <v>-9373.3025670171482</v>
       </c>
       <c r="H315" s="63">
         <v>55419.242636657968</v>
       </c>
       <c r="I315" s="63">
         <v>56687.345620286964</v>
       </c>
       <c r="J315" s="63">
         <v>65934.891765362961</v>
       </c>
       <c r="K315" s="63">
         <v>-9247.5461450759994</v>
       </c>
       <c r="L315" s="63">
         <v>-1978.3333299999999</v>
       </c>
       <c r="M315" s="63">
         <v>663.43034637099993</v>
       </c>
       <c r="N315" s="63">
         <v>0</v>
       </c>
       <c r="O315" s="63">
         <v>46.800000000000004</v>
       </c>
     </row>
-    <row r="316" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="316" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D316" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E316" s="63">
         <v>352564.94265786605</v>
       </c>
       <c r="F316" s="63">
         <v>259817.87305310799</v>
       </c>
       <c r="G316" s="63">
         <v>92747.069604758057</v>
       </c>
       <c r="H316" s="63">
         <v>3287.0172673180959</v>
       </c>
       <c r="I316" s="63">
         <v>6273.7850511720962</v>
       </c>
       <c r="J316" s="63">
         <v>8618.3345354771009</v>
       </c>
       <c r="K316" s="63">
         <v>-2344.5494843050046</v>
       </c>
       <c r="L316" s="63">
         <v>-2977.1555600000002</v>
       </c>
       <c r="M316" s="63">
         <v>-23.267773854000097</v>
       </c>
       <c r="N316" s="63">
         <v>0</v>
       </c>
       <c r="O316" s="63">
         <v>13.655549999999991</v>
       </c>
     </row>
-    <row r="317" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="317" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D317" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E317" s="63">
         <v>216856.95651045896</v>
       </c>
       <c r="F317" s="63">
         <v>187701.63891561999</v>
       </c>
       <c r="G317" s="63">
         <v>29155.317594838969</v>
       </c>
       <c r="H317" s="63">
         <v>-59386.894321245047</v>
       </c>
       <c r="I317" s="63">
         <v>-64897.479040096048</v>
       </c>
       <c r="J317" s="63">
         <v>-66966.207485080056</v>
       </c>
       <c r="K317" s="63">
         <v>2068.7284449840045</v>
       </c>
       <c r="L317" s="63">
         <v>5524.2666600000002</v>
       </c>
       <c r="M317" s="63">
         <v>-14.259721148999915</v>
       </c>
       <c r="N317" s="63">
         <v>0</v>
       </c>
       <c r="O317" s="63">
         <v>0.57778000000000418</v>
       </c>
     </row>
-    <row r="318" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="318" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D318" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E318" s="63">
         <v>266055.603380338</v>
       </c>
       <c r="F318" s="63">
         <v>306693.66919837502</v>
       </c>
       <c r="G318" s="63">
         <v>-40638.065818037023</v>
       </c>
       <c r="H318" s="63">
         <v>74623.630578609009</v>
       </c>
       <c r="I318" s="63">
         <v>105161.17182892901</v>
       </c>
       <c r="J318" s="63">
         <v>107375.15293268801</v>
       </c>
       <c r="K318" s="63">
         <v>-2213.9811037589984</v>
       </c>
       <c r="L318" s="63">
         <v>-30975.57777</v>
       </c>
       <c r="M318" s="63">
         <v>67.74132399999985</v>
       </c>
       <c r="N318" s="63">
         <v>0</v>
       </c>
       <c r="O318" s="63">
         <v>370.29519568000001</v>
       </c>
     </row>
-    <row r="319" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="319" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D319" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E319" s="63">
         <v>214501.89074827189</v>
       </c>
       <c r="F319" s="63">
         <v>199982.11756775103</v>
       </c>
       <c r="G319" s="63">
         <v>14519.77318052086</v>
       </c>
       <c r="H319" s="63">
         <v>38789.78660178493</v>
       </c>
       <c r="I319" s="63">
         <v>40770.245421774933</v>
       </c>
       <c r="J319" s="63">
         <v>41264.264099975931</v>
       </c>
       <c r="K319" s="63">
         <v>-494.01867820099733</v>
       </c>
       <c r="L319" s="63">
         <v>-1991.9210299999995</v>
       </c>
       <c r="M319" s="63">
         <v>-18.97593430999973</v>
       </c>
       <c r="N319" s="63">
         <v>0</v>
       </c>
       <c r="O319" s="63">
         <v>30.438144319999992</v>
       </c>
     </row>
-    <row r="320" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="320" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D320" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E320" s="63">
         <v>213423.11975521894</v>
       </c>
       <c r="F320" s="63">
         <v>212140.16873666199</v>
       </c>
       <c r="G320" s="63">
         <v>1282.9510185569525</v>
       </c>
       <c r="H320" s="63">
         <v>90115.06110738503</v>
       </c>
       <c r="I320" s="63">
         <v>94277.803493947024</v>
       </c>
       <c r="J320" s="63">
         <v>93438.615074589034</v>
       </c>
       <c r="K320" s="63">
         <v>839.18841935799492</v>
       </c>
       <c r="L320" s="63">
         <v>-4703.5457000000006</v>
       </c>
       <c r="M320" s="63">
         <v>526.37001343799989</v>
       </c>
       <c r="N320" s="63">
         <v>0</v>
       </c>
       <c r="O320" s="63">
         <v>14.433300000000031</v>
       </c>
     </row>
-    <row r="321" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D321" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E321" s="63">
         <v>210345.41369255117</v>
       </c>
       <c r="F321" s="63">
         <v>256888.44482095199</v>
       </c>
       <c r="G321" s="63">
         <v>-46543.03112840082</v>
       </c>
       <c r="H321" s="63">
         <v>143022.18829620205</v>
       </c>
       <c r="I321" s="63">
         <v>147711.80008033404</v>
       </c>
       <c r="J321" s="63">
         <v>153536.78200832504</v>
       </c>
       <c r="K321" s="63">
         <v>-5824.9819279910016</v>
       </c>
       <c r="L321" s="63">
         <v>-4950.5</v>
       </c>
       <c r="M321" s="63">
         <v>225.02151586799982</v>
       </c>
       <c r="N321" s="63">
         <v>0</v>
       </c>
       <c r="O321" s="63">
         <v>35.866699999999923</v>
       </c>
     </row>
-    <row r="322" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="322" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D322" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E322" s="63">
         <v>206836.1958186439</v>
       </c>
       <c r="F322" s="63">
         <v>437217.40032537404</v>
       </c>
       <c r="G322" s="63">
         <v>-230381.20450673014</v>
       </c>
       <c r="H322" s="63">
         <v>10041.479134528037</v>
       </c>
       <c r="I322" s="63">
         <v>27135.187231071035</v>
       </c>
       <c r="J322" s="63">
         <v>29440.387229390035</v>
       </c>
       <c r="K322" s="63">
         <v>-2305.1999983189999</v>
       </c>
       <c r="L322" s="63">
         <v>-17839.611035999998</v>
       </c>
       <c r="M322" s="63">
         <v>704.43866451500071</v>
       </c>
       <c r="N322" s="63">
         <v>0</v>
       </c>
       <c r="O322" s="63">
         <v>41.464274942000088</v>
       </c>
     </row>
-    <row r="323" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="323" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D323" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E323" s="63">
         <v>195929.88617678499</v>
       </c>
       <c r="F323" s="63">
         <v>263274.93362919299</v>
       </c>
       <c r="G323" s="63">
         <v>-67345.047452408005</v>
       </c>
       <c r="H323" s="63">
         <v>20.13248402487568</v>
       </c>
       <c r="I323" s="63">
         <v>4186.06585411788</v>
       </c>
       <c r="J323" s="63">
         <v>3960.7637709798873</v>
       </c>
       <c r="K323" s="63">
         <v>225.30208313799221</v>
       </c>
       <c r="L323" s="63">
         <v>-2923.2719600000037</v>
       </c>
       <c r="M323" s="63">
         <v>-143.17623515100058</v>
       </c>
       <c r="N323" s="63">
         <v>-1130.8630000000001</v>
       </c>
       <c r="O323" s="63">
         <v>31.377825057999985</v>
       </c>
     </row>
-    <row r="324" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="324" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D324" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E324" s="63">
         <v>248922.24004020591</v>
       </c>
       <c r="F324" s="63">
         <v>476390.76832973398</v>
       </c>
       <c r="G324" s="63">
         <v>-227468.52828952807</v>
       </c>
       <c r="H324" s="63">
         <v>143649.27209517194</v>
       </c>
       <c r="I324" s="63">
         <v>178321.33598232595</v>
       </c>
       <c r="J324" s="63">
         <v>154540.87647629995</v>
       </c>
       <c r="K324" s="63">
         <v>23780.459506026004</v>
       </c>
       <c r="L324" s="63">
         <v>-34050.183556000004</v>
       </c>
       <c r="M324" s="63">
         <v>-665.83456115399986</v>
       </c>
       <c r="N324" s="63">
         <v>-3.7000000000034561E-2</v>
       </c>
       <c r="O324" s="63">
         <v>43.991229999999973</v>
       </c>
     </row>
-    <row r="325" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="325" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D325" s="64">
         <v>2023</v>
       </c>
       <c r="E325" s="64"/>
       <c r="F325" s="64"/>
       <c r="G325" s="64"/>
       <c r="H325" s="64"/>
       <c r="I325" s="64"/>
       <c r="J325" s="64"/>
       <c r="K325" s="64"/>
       <c r="L325" s="64"/>
       <c r="M325" s="64"/>
       <c r="N325" s="64"/>
       <c r="O325" s="64"/>
     </row>
-    <row r="326" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="326" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D326" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E326" s="63">
         <v>232207.55688444598</v>
       </c>
       <c r="F326" s="63">
         <v>141423.273579236</v>
       </c>
       <c r="G326" s="63">
         <v>90784.283305209974</v>
       </c>
       <c r="H326" s="63">
         <v>95910.777099999992</v>
       </c>
       <c r="I326" s="63">
         <v>95623.944999999992</v>
       </c>
       <c r="J326" s="63">
         <v>99351.290999999997</v>
       </c>
       <c r="K326" s="63">
         <v>-3727.346</v>
       </c>
       <c r="L326" s="63">
         <v>286.83210000000003</v>
       </c>
       <c r="M326" s="63">
         <v>0</v>
       </c>
       <c r="N326" s="63">
         <v>0</v>
       </c>
       <c r="O326" s="63">
         <v>0</v>
       </c>
     </row>
-    <row r="327" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="327" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D327" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E327" s="63">
         <v>187434.85437823602</v>
       </c>
       <c r="F327" s="63">
         <v>146389.27420995699</v>
       </c>
       <c r="G327" s="63">
         <v>41045.580168279033</v>
       </c>
       <c r="H327" s="63">
         <v>86277.643399999986</v>
       </c>
       <c r="I327" s="63">
         <v>91270.094499999992</v>
       </c>
       <c r="J327" s="63">
         <v>78376.141499999998</v>
       </c>
       <c r="K327" s="63">
         <v>12893.953</v>
       </c>
       <c r="L327" s="63">
         <v>-5841.3060999999998</v>
       </c>
       <c r="M327" s="63">
         <v>766.58600000000001</v>
       </c>
       <c r="N327" s="63">
         <v>0</v>
       </c>
       <c r="O327" s="63">
         <v>82.269000000000005</v>
       </c>
     </row>
-    <row r="328" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="328" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D328" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E328" s="63">
         <v>227512.35826088698</v>
       </c>
       <c r="F328" s="63">
         <v>230844.67255246401</v>
       </c>
       <c r="G328" s="63">
         <v>-3332.3142915770295</v>
       </c>
       <c r="H328" s="63">
         <v>21535.67866999999</v>
       </c>
       <c r="I328" s="63">
         <v>37892.438099999992</v>
       </c>
       <c r="J328" s="63">
         <v>39863.859499999991</v>
       </c>
       <c r="K328" s="63">
         <v>-1971.4213999999993</v>
       </c>
       <c r="L328" s="63">
         <v>-16689.103200000001</v>
       </c>
       <c r="M328" s="63">
         <v>283.93346999999994</v>
       </c>
       <c r="N328" s="63">
         <v>0</v>
       </c>
       <c r="O328" s="63">
         <v>48.410300000000007</v>
       </c>
     </row>
-    <row r="329" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D329" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E329" s="63">
         <v>353350.39756970102</v>
       </c>
       <c r="F329" s="63">
         <v>247118.80272628</v>
       </c>
       <c r="G329" s="63">
         <v>106231.59484342101</v>
       </c>
       <c r="H329" s="63">
         <v>20158.324560000019</v>
       </c>
       <c r="I329" s="63">
         <v>19100.05350000002</v>
       </c>
       <c r="J329" s="63">
         <v>22432.969200000021</v>
       </c>
       <c r="K329" s="63">
         <v>-3332.9157000000005</v>
       </c>
       <c r="L329" s="63">
         <v>374.71385999999984</v>
       </c>
       <c r="M329" s="63">
         <v>645.90353000000005</v>
       </c>
       <c r="N329" s="63">
         <v>0</v>
       </c>
       <c r="O329" s="63">
         <v>37.653669999999977</v>
       </c>
     </row>
-    <row r="330" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="330" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D330" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E330" s="63">
         <v>208807.24980707691</v>
       </c>
       <c r="F330" s="63">
         <v>239214.29545968497</v>
       </c>
       <c r="G330" s="63">
         <v>-30407.045652608067</v>
       </c>
       <c r="H330" s="63">
         <v>-105501.98881350701</v>
       </c>
       <c r="I330" s="63">
         <v>-93492.803499999995</v>
       </c>
       <c r="J330" s="63">
         <v>-95507.8462</v>
       </c>
       <c r="K330" s="63">
         <v>2015.0427</v>
       </c>
       <c r="L330" s="63">
         <v>-12036.04876</v>
       </c>
       <c r="M330" s="63">
         <v>6.7714164930000607</v>
       </c>
       <c r="N330" s="63">
         <v>0</v>
       </c>
       <c r="O330" s="63">
         <v>20.092030000000022</v>
       </c>
     </row>
-    <row r="331" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="331" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D331" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E331" s="63">
         <v>198594.79127792196</v>
       </c>
       <c r="F331" s="63">
         <v>250666.53277190978</v>
       </c>
       <c r="G331" s="63">
         <v>-52071.741493987822</v>
       </c>
       <c r="H331" s="63">
         <v>16717.628469951982</v>
       </c>
       <c r="I331" s="63">
         <v>16110.12689837598</v>
       </c>
       <c r="J331" s="63">
         <v>13370.98966121499</v>
       </c>
       <c r="K331" s="63">
         <v>2739.1372371609896</v>
       </c>
       <c r="L331" s="63">
         <v>499.47076204899986</v>
       </c>
       <c r="M331" s="63">
         <v>86.113657010999987</v>
       </c>
       <c r="N331" s="63">
         <v>0</v>
       </c>
       <c r="O331" s="63">
         <v>21.917152515999987</v>
       </c>
     </row>
-    <row r="332" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="332" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D332" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E332" s="63">
         <v>206847.44108498114</v>
       </c>
       <c r="F332" s="63">
         <v>205585.50287675817</v>
       </c>
       <c r="G332" s="63">
         <v>1261.9382082229713</v>
       </c>
       <c r="H332" s="63">
         <v>28835.941875604018</v>
       </c>
       <c r="I332" s="63">
         <v>28427.48210162402</v>
       </c>
       <c r="J332" s="63">
         <v>26167.63533878501</v>
       </c>
       <c r="K332" s="63">
         <v>2259.8467628390099</v>
       </c>
       <c r="L332" s="63">
         <v>188.09999999999945</v>
       </c>
       <c r="M332" s="63">
         <v>201.11192649600002</v>
       </c>
       <c r="N332" s="63">
         <v>0</v>
       </c>
       <c r="O332" s="63">
         <v>19.247847484000005</v>
       </c>
     </row>
-    <row r="333" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="333" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D333" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E333" s="63">
         <v>207144.92477276199</v>
       </c>
       <c r="F333" s="63">
         <v>213432.40189978899</v>
       </c>
       <c r="G333" s="63">
         <v>-6287.4771270269994</v>
       </c>
       <c r="H333" s="63">
         <v>-3786.3865620490142</v>
       </c>
       <c r="I333" s="63">
         <v>3073.1343999999863</v>
       </c>
       <c r="J333" s="63">
         <v>-1059.140000000014</v>
       </c>
       <c r="K333" s="63">
         <v>4132.2744000000002</v>
       </c>
       <c r="L333" s="63">
         <v>-7356.9798620490001</v>
       </c>
       <c r="M333" s="63">
         <v>457.67999999999984</v>
       </c>
       <c r="N333" s="63">
         <v>0</v>
       </c>
       <c r="O333" s="63">
         <v>39.778899999999993</v>
       </c>
     </row>
-    <row r="334" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="334" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D334" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E334" s="63">
         <v>213718.86683939595</v>
       </c>
       <c r="F334" s="63">
         <v>293251.30753085396</v>
       </c>
       <c r="G334" s="63">
         <v>-79532.440691458003</v>
       </c>
       <c r="H334" s="63">
         <v>2840.6438595070172</v>
       </c>
       <c r="I334" s="63">
         <v>851.1574340000152</v>
       </c>
       <c r="J334" s="63">
         <v>-1589.6214359999867</v>
       </c>
       <c r="K334" s="63">
         <v>2440.7788700000019</v>
       </c>
       <c r="L334" s="63">
         <v>578.50251000000208</v>
       </c>
       <c r="M334" s="63">
         <v>1276.7528155069999</v>
       </c>
       <c r="N334" s="63">
         <v>0</v>
       </c>
       <c r="O334" s="63">
         <v>134.23110000000003</v>
       </c>
     </row>
-    <row r="335" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="335" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D335" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E335" s="63">
         <v>204480.43975540501</v>
       </c>
       <c r="F335" s="63">
         <v>272843.8090876161</v>
       </c>
       <c r="G335" s="63">
         <v>-68363.369332211092</v>
       </c>
       <c r="H335" s="63">
         <v>5524.148890492982</v>
       </c>
       <c r="I335" s="63">
         <v>4760.9355659999819</v>
       </c>
       <c r="J335" s="63">
         <v>4010.5454359999858</v>
       </c>
       <c r="K335" s="63">
         <v>750.39012999999613</v>
       </c>
       <c r="L335" s="63">
         <v>1436.1051399999997</v>
       </c>
       <c r="M335" s="63">
         <v>-708.85281550699983</v>
       </c>
       <c r="N335" s="63">
         <v>0</v>
       </c>
       <c r="O335" s="63">
         <v>35.960999999999956</v>
       </c>
     </row>
-    <row r="336" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D336" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E336" s="63">
         <v>222270.18091695197</v>
       </c>
       <c r="F336" s="63">
         <v>269768.43006656301</v>
       </c>
       <c r="G336" s="63">
         <v>-47498.249149611045</v>
       </c>
       <c r="H336" s="63">
         <v>113797.885419</v>
       </c>
       <c r="I336" s="63">
         <v>128772.510664</v>
       </c>
       <c r="J336" s="63">
         <v>107112.31299999999</v>
       </c>
       <c r="K336" s="63">
         <v>21660.197663999999</v>
       </c>
       <c r="L336" s="63">
         <v>-14773.366739999998</v>
       </c>
       <c r="M336" s="63">
         <v>98.889999999999873</v>
       </c>
       <c r="N336" s="63">
         <v>-330.511505</v>
       </c>
       <c r="O336" s="63">
         <v>30.363</v>
       </c>
     </row>
-    <row r="337" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D337" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E337" s="63">
         <v>311930.43047304399</v>
       </c>
       <c r="F337" s="63">
         <v>611404.5216360729</v>
       </c>
       <c r="G337" s="63">
         <v>-299474.0911630289</v>
       </c>
       <c r="H337" s="63">
         <v>77198.003216000012</v>
       </c>
       <c r="I337" s="63">
         <v>74569.864526000019</v>
       </c>
       <c r="J337" s="63">
         <v>16204.299890000024</v>
       </c>
       <c r="K337" s="63">
         <v>58365.564635999996</v>
       </c>
       <c r="L337" s="63">
         <v>-36804.279410000003</v>
       </c>
       <c r="M337" s="63">
         <v>1579.4121</v>
       </c>
       <c r="N337" s="63">
         <v>0</v>
       </c>
       <c r="O337" s="63">
         <v>37853.006000000001</v>
       </c>
     </row>
-    <row r="338" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="338" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D338" s="64">
         <v>2024</v>
       </c>
       <c r="E338" s="64"/>
       <c r="F338" s="64"/>
       <c r="G338" s="64"/>
       <c r="H338" s="64"/>
       <c r="I338" s="64"/>
       <c r="J338" s="64"/>
       <c r="K338" s="64"/>
       <c r="L338" s="64"/>
       <c r="M338" s="64"/>
       <c r="N338" s="64"/>
       <c r="O338" s="64"/>
     </row>
-    <row r="339" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="339" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D339" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E339" s="63">
         <v>215464.29218626695</v>
       </c>
       <c r="F339" s="63">
         <v>184170.51944816398</v>
       </c>
       <c r="G339" s="63">
         <v>31293.772738102969</v>
       </c>
       <c r="H339" s="63">
         <v>106404.34440000002</v>
       </c>
       <c r="I339" s="63">
         <v>107557.496</v>
       </c>
       <c r="J339" s="63">
         <v>111297.32399999999</v>
       </c>
       <c r="K339" s="63">
         <v>-3739.828</v>
       </c>
       <c r="L339" s="63">
         <v>-1169.0369999999998</v>
       </c>
       <c r="M339" s="63">
         <v>1.82</v>
       </c>
       <c r="N339" s="63">
         <v>0</v>
       </c>
       <c r="O339" s="63">
         <v>14.0654</v>
       </c>
     </row>
-    <row r="340" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="340" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D340" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E340" s="63">
         <v>184897.40498205202</v>
       </c>
       <c r="F340" s="63">
         <v>190148.64232132598</v>
       </c>
       <c r="G340" s="63">
         <v>-5251.2373392739682</v>
       </c>
       <c r="H340" s="63">
         <v>77900.533599999995</v>
       </c>
       <c r="I340" s="63">
         <v>76911.936000000002</v>
       </c>
       <c r="J340" s="63">
         <v>66654.600000000006</v>
       </c>
       <c r="K340" s="63">
         <v>10257.335999999999</v>
       </c>
       <c r="L340" s="63">
         <v>192.97699999999998</v>
       </c>
       <c r="M340" s="63">
         <v>768.32599999999991</v>
       </c>
       <c r="N340" s="63">
         <v>0</v>
       </c>
       <c r="O340" s="63">
         <v>27.294599999999999</v>
       </c>
     </row>
-    <row r="341" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="341" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D341" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E341" s="63">
         <v>219653.17273332499</v>
       </c>
       <c r="F341" s="63">
         <v>237621.74973854894</v>
       </c>
       <c r="G341" s="63">
         <v>-17968.577005223953</v>
       </c>
       <c r="H341" s="63">
         <v>-100339.56075199999</v>
       </c>
       <c r="I341" s="63">
         <v>-79812.430420999997</v>
       </c>
       <c r="J341" s="63">
         <v>-73927.137438999998</v>
       </c>
       <c r="K341" s="63">
         <v>-5885.2929820000027</v>
       </c>
       <c r="L341" s="63">
         <v>-20636.583696000002</v>
       </c>
       <c r="M341" s="63">
         <v>-145.14600000000007</v>
       </c>
       <c r="N341" s="63">
         <v>0</v>
       </c>
       <c r="O341" s="63">
         <v>254.59936499999998</v>
       </c>
     </row>
-    <row r="342" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D342" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E342" s="63">
         <v>304907.45449122897</v>
       </c>
       <c r="F342" s="63">
         <v>237304.70915301295</v>
       </c>
       <c r="G342" s="63">
         <v>67602.745338216017</v>
       </c>
       <c r="H342" s="63">
         <v>-12904.695914999993</v>
       </c>
       <c r="I342" s="63">
         <v>14429.037521000009</v>
       </c>
       <c r="J342" s="63">
         <v>24561.380239000006</v>
       </c>
       <c r="K342" s="63">
         <v>-10132.342717999996</v>
       </c>
       <c r="L342" s="63">
         <v>-27872.105071000002</v>
       </c>
       <c r="M342" s="63">
         <v>529.9</v>
       </c>
       <c r="N342" s="63">
         <v>0</v>
       </c>
       <c r="O342" s="63">
         <v>8.471634999999992</v>
       </c>
     </row>
-    <row r="343" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="343" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D343" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E343" s="63">
         <v>201784.35317684204</v>
       </c>
       <c r="F343" s="63">
         <v>296028.47229525598</v>
       </c>
       <c r="G343" s="63">
         <v>-94244.119118413946</v>
       </c>
       <c r="H343" s="63">
         <v>13524.46704400001</v>
       </c>
       <c r="I343" s="63">
         <v>13077.35286500001</v>
       </c>
       <c r="J343" s="63">
         <v>13056.488412000006</v>
       </c>
       <c r="K343" s="63">
         <v>20.864453000003778</v>
       </c>
       <c r="L343" s="63">
         <v>504.30802500000095</v>
       </c>
       <c r="M343" s="63">
         <v>-70.794853999999759</v>
       </c>
       <c r="N343" s="63">
         <v>0</v>
       </c>
       <c r="O343" s="63">
         <v>13.601008000000036</v>
       </c>
     </row>
-    <row r="344" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="344" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D344" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E344" s="63">
         <v>194025.71212022495</v>
       </c>
       <c r="F344" s="63">
         <v>252773.63492210497</v>
       </c>
       <c r="G344" s="63">
         <v>-58747.92280188002</v>
       </c>
       <c r="H344" s="63">
         <v>83410.215338402981</v>
       </c>
       <c r="I344" s="63">
         <v>82524.924184649979</v>
       </c>
       <c r="J344" s="63">
         <v>64534.660937649984</v>
       </c>
       <c r="K344" s="63">
         <v>17990.263246999995</v>
       </c>
       <c r="L344" s="63">
         <v>1141.0388752359993</v>
       </c>
       <c r="M344" s="63">
         <v>-339.75626813700001</v>
       </c>
       <c r="N344" s="63">
         <v>0</v>
       </c>
       <c r="O344" s="63">
         <v>84.008546653999986</v>
       </c>
     </row>
-    <row r="345" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="345" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D345" s="62" t="s">
         <v>12</v>
       </c>
       <c r="E345" s="63">
         <v>224700.686056576</v>
       </c>
       <c r="F345" s="63">
         <v>240755.26077481901</v>
       </c>
       <c r="G345" s="63">
         <v>-16054.574718243006</v>
       </c>
       <c r="H345" s="63">
         <v>49016.719454567996</v>
       </c>
       <c r="I345" s="63">
         <v>51641.583850349998</v>
       </c>
       <c r="J345" s="63">
         <v>46824.883850350001</v>
       </c>
       <c r="K345" s="63">
         <v>4816.7</v>
       </c>
       <c r="L345" s="63">
         <v>-2296.8000000000002</v>
       </c>
       <c r="M345" s="63">
         <v>-396.223841128</v>
       </c>
       <c r="N345" s="63">
         <v>0</v>
       </c>
       <c r="O345" s="63">
         <v>68.159445345999998</v>
       </c>
     </row>
-    <row r="346" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="346" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D346" s="62" t="s">
         <v>13</v>
       </c>
       <c r="E346" s="63">
         <v>231544.60120386488</v>
       </c>
       <c r="F346" s="63">
         <v>291892.42194596498</v>
       </c>
       <c r="G346" s="63">
         <v>-60347.820742100099</v>
       </c>
       <c r="H346" s="63">
         <v>74935.476830029016</v>
       </c>
       <c r="I346" s="63">
         <v>81276.3</v>
       </c>
       <c r="J346" s="63">
         <v>57373</v>
       </c>
       <c r="K346" s="63">
         <v>23903.3</v>
       </c>
       <c r="L346" s="63">
         <v>-7159.0981332360006</v>
       </c>
       <c r="M346" s="63">
         <v>771.47496326499981</v>
       </c>
       <c r="N346" s="63">
         <v>0</v>
       </c>
       <c r="O346" s="63">
         <v>46.800000000000011</v>
       </c>
     </row>
-    <row r="347" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="347" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D347" s="62" t="s">
         <v>14</v>
       </c>
       <c r="E347" s="63">
         <v>231304.921456952</v>
       </c>
       <c r="F347" s="63">
         <v>320938.58987670997</v>
       </c>
       <c r="G347" s="63">
         <v>-89633.6684197578</v>
       </c>
       <c r="H347" s="63">
         <v>52722.729940238998</v>
       </c>
       <c r="I347" s="63">
         <v>56409.316315999997</v>
       </c>
       <c r="J347" s="63">
         <v>58576.626209000002</v>
       </c>
       <c r="K347" s="63">
         <v>-2167.3098929999901</v>
       </c>
       <c r="L347" s="63">
         <v>-3280.5213680000002</v>
       </c>
       <c r="M347" s="63">
         <v>-454.23410858199998</v>
       </c>
       <c r="N347" s="63">
         <v>0</v>
       </c>
       <c r="O347" s="63">
         <v>48.169100821000001</v>
       </c>
     </row>
-    <row r="348" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="348" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D348" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="63">
         <v>239188.565650317</v>
       </c>
       <c r="F348" s="63">
         <v>305081.03618973598</v>
       </c>
       <c r="G348" s="63">
         <v>-65892.470539418995</v>
       </c>
       <c r="H348" s="63">
         <v>38334.01523094991</v>
       </c>
       <c r="I348" s="63">
         <v>34073.393345413911</v>
       </c>
       <c r="J348" s="63">
         <v>25936.677515289921</v>
       </c>
       <c r="K348" s="63">
         <v>8136.7158301239906</v>
       </c>
       <c r="L348" s="63">
         <v>3555.037717848998</v>
       </c>
       <c r="M348" s="63">
         <v>664.74466444300015</v>
       </c>
       <c r="N348" s="63">
         <v>0</v>
       </c>
       <c r="O348" s="63">
         <v>40.839503243999957</v>
       </c>
     </row>
-    <row r="349" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D349" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E349" s="63">
         <v>245230.68128509095</v>
       </c>
       <c r="F349" s="63">
         <v>337754.97286578815</v>
       </c>
       <c r="G349" s="63">
         <v>-92524.291580697201</v>
       </c>
       <c r="H349" s="63">
         <v>45805.29906131512</v>
       </c>
       <c r="I349" s="63">
         <v>45515.149407477118</v>
       </c>
       <c r="J349" s="63">
         <v>42277.366535900102</v>
       </c>
       <c r="K349" s="63">
         <v>3237.7828715770156</v>
       </c>
       <c r="L349" s="63">
         <v>765.55532795900035</v>
       </c>
       <c r="M349" s="63">
         <v>-547.1622077639995</v>
       </c>
       <c r="N349" s="63">
         <v>0</v>
       </c>
       <c r="O349" s="63">
         <v>71.756533643000012</v>
       </c>
     </row>
-    <row r="350" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D350" s="62" t="s">
         <v>65</v>
       </c>
       <c r="E350" s="63">
         <v>349776.178535024</v>
       </c>
       <c r="F350" s="63">
         <v>455803.77329957194</v>
       </c>
       <c r="G350" s="63">
         <v>-106027.59476454795</v>
       </c>
       <c r="H350" s="63">
         <v>124375.39077949696</v>
       </c>
       <c r="I350" s="63">
         <v>72945.920123062737</v>
       </c>
       <c r="J350" s="63">
         <v>13567.382159996952</v>
       </c>
       <c r="K350" s="63">
         <v>59378.537963065784</v>
       </c>
       <c r="L350" s="63">
         <v>-3722.1928117909993</v>
       </c>
       <c r="M350" s="63">
         <v>-1166.2818502327709</v>
       </c>
       <c r="N350" s="63">
         <v>-823.98599999999988</v>
       </c>
       <c r="O350" s="63">
         <v>57141.931318458002</v>
       </c>
     </row>
-    <row r="351" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="351" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D351" s="64">
         <v>2025</v>
       </c>
       <c r="E351" s="64"/>
       <c r="F351" s="64"/>
       <c r="G351" s="64"/>
       <c r="H351" s="64"/>
       <c r="I351" s="64"/>
       <c r="J351" s="64"/>
       <c r="K351" s="64"/>
       <c r="L351" s="64"/>
       <c r="M351" s="64"/>
       <c r="N351" s="64"/>
       <c r="O351" s="64"/>
     </row>
-    <row r="352" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="352" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D352" s="62" t="s">
         <v>57</v>
       </c>
       <c r="E352" s="63">
         <v>157323.37915231663</v>
       </c>
       <c r="F352" s="63">
         <v>180774.57066662799</v>
       </c>
       <c r="G352" s="63">
         <v>-23451.191514311358</v>
       </c>
       <c r="H352" s="63">
         <v>154041.79841930198</v>
       </c>
       <c r="I352" s="63">
         <v>153357.065505534</v>
       </c>
       <c r="J352" s="63">
         <v>160874.52116639301</v>
       </c>
       <c r="K352" s="63">
         <v>-7517.455660859001</v>
       </c>
       <c r="L352" s="63">
         <v>494.68511861500002</v>
       </c>
       <c r="M352" s="63">
         <v>85.901043615999995</v>
       </c>
       <c r="N352" s="63">
         <v>0</v>
       </c>
       <c r="O352" s="63">
         <v>104.146751537</v>
       </c>
     </row>
-    <row r="353" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="353" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D353" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E353" s="63">
         <v>159578.55261434239</v>
       </c>
       <c r="F353" s="63">
         <v>167292.28456903802</v>
       </c>
       <c r="G353" s="63">
         <v>-7713.7319546956278</v>
       </c>
       <c r="H353" s="63">
         <v>66031.940232209017</v>
       </c>
       <c r="I353" s="63">
         <v>70990.490830806011</v>
       </c>
       <c r="J353" s="63">
         <v>77888.163961164013</v>
       </c>
       <c r="K353" s="63">
         <v>-6897.6731303579982</v>
       </c>
       <c r="L353" s="63">
         <v>-5759.3499737989996</v>
       </c>
       <c r="M353" s="63">
         <v>769.68883008899991</v>
       </c>
       <c r="N353" s="63">
         <v>0</v>
       </c>
       <c r="O353" s="63">
         <v>31.110545113000001</v>
       </c>
     </row>
-    <row r="354" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="354" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D354" s="62" t="s">
         <v>20</v>
       </c>
       <c r="E354" s="63">
         <v>199204.51403930294</v>
       </c>
       <c r="F354" s="63">
         <v>272203.99779616296</v>
       </c>
       <c r="G354" s="63">
         <v>-72999.48375686002</v>
       </c>
       <c r="H354" s="63">
         <v>29925.990423673989</v>
       </c>
       <c r="I354" s="63">
         <v>46027.078253726992</v>
       </c>
       <c r="J354" s="63">
         <v>43873.956260484993</v>
       </c>
       <c r="K354" s="63">
         <v>2153.1219932419972</v>
       </c>
       <c r="L354" s="63">
         <v>-16292.769046509002</v>
       </c>
       <c r="M354" s="63">
         <v>135.28511998700003</v>
       </c>
       <c r="N354" s="63">
         <v>0</v>
       </c>
       <c r="O354" s="63">
         <v>56.396096468999986</v>
       </c>
     </row>
-    <row r="355" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="355" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D355" s="62" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="63">
         <v>294420.634817385</v>
       </c>
       <c r="F355" s="63">
         <v>185910.22085204511</v>
       </c>
       <c r="G355" s="63">
         <v>108510.41396533989</v>
       </c>
       <c r="H355" s="63">
         <v>29211.683059792966</v>
       </c>
       <c r="I355" s="63">
         <v>33679.861569754954</v>
       </c>
       <c r="J355" s="63">
         <v>36340.837499999965</v>
       </c>
       <c r="K355" s="63">
         <v>-2660.9759302449984</v>
       </c>
       <c r="L355" s="63">
         <v>-5003.029203834998</v>
       </c>
       <c r="M355" s="63">
         <v>511.09190213199997</v>
       </c>
       <c r="N355" s="63">
         <v>0</v>
       </c>
       <c r="O355" s="63">
         <v>23.75879174100001</v>
       </c>
     </row>
-    <row r="356" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D356" s="62" t="s">
         <v>10</v>
       </c>
       <c r="E356" s="63">
         <v>184751.63576465391</v>
       </c>
       <c r="F356" s="63">
         <v>210082.61389163684</v>
       </c>
       <c r="G356" s="63">
         <v>-25330.978126982925</v>
       </c>
       <c r="H356" s="63">
         <v>45551.830997708079</v>
       </c>
       <c r="I356" s="63">
         <v>45261.742965939047</v>
       </c>
       <c r="J356" s="63">
         <v>42728.657792689046</v>
       </c>
       <c r="K356" s="63">
         <v>2533.0851732499996</v>
       </c>
       <c r="L356" s="63">
         <v>278.42353349100085</v>
       </c>
       <c r="M356" s="63">
         <v>-24.644679414999928</v>
       </c>
       <c r="N356" s="63">
         <v>0</v>
       </c>
       <c r="O356" s="63">
         <v>36.309177693000009</v>
       </c>
     </row>
-    <row r="357" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="357" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D357" s="62" t="s">
         <v>80</v>
       </c>
       <c r="E357" s="63">
         <v>206516.91572549997</v>
       </c>
       <c r="F357" s="63">
         <v>389772.55201589997</v>
       </c>
       <c r="G357" s="63">
         <v>-183255.6362904</v>
       </c>
       <c r="H357" s="63">
         <v>-41181.834545085032</v>
       </c>
       <c r="I357" s="63">
         <v>-33898.596170299999</v>
       </c>
       <c r="J357" s="63">
         <v>-53153.1465991</v>
       </c>
       <c r="K357" s="63">
         <v>19254.550428800001</v>
       </c>
       <c r="L357" s="63">
         <v>-7236.0274479439977</v>
       </c>
       <c r="M357" s="63">
         <v>-193.80221640900004</v>
       </c>
       <c r="N357" s="63">
         <v>0</v>
       </c>
       <c r="O357" s="63">
         <v>146.591289598</v>
       </c>
     </row>
-    <row r="358" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="358" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D358" s="62" t="s">
         <v>81</v>
       </c>
       <c r="E358" s="63">
         <v>226817.53642614698</v>
       </c>
       <c r="F358" s="63">
         <v>259664.54723414622</v>
       </c>
       <c r="G358" s="63">
         <v>-32847.010807999235</v>
       </c>
       <c r="H358" s="63">
         <v>143270.07539745799</v>
       </c>
       <c r="I358" s="63">
         <v>142986.85567686998</v>
       </c>
       <c r="J358" s="63">
         <v>114824.79606936901</v>
       </c>
       <c r="K358" s="63">
         <v>28162.059607501003</v>
       </c>
       <c r="L358" s="63">
         <v>565.98388064299797</v>
       </c>
       <c r="M358" s="63">
         <v>-348.95048214799976</v>
       </c>
       <c r="N358" s="63">
         <v>0</v>
       </c>
       <c r="O358" s="63">
         <v>66.186322093000001</v>
       </c>
     </row>
-    <row r="359" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D359" s="62" t="s">
         <v>82</v>
       </c>
       <c r="E359" s="63">
         <v>210116.63584215692</v>
       </c>
       <c r="F359" s="63">
         <v>294629.24902621296</v>
       </c>
       <c r="G359" s="63">
         <v>-84512.613184056041</v>
       </c>
       <c r="H359" s="63">
         <v>-1199.8069566599816</v>
       </c>
       <c r="I359" s="63">
         <v>5263.9603036990156</v>
       </c>
       <c r="J359" s="63">
         <v>7922.2187929999782</v>
       </c>
       <c r="K359" s="63">
         <v>-2658.2584893010026</v>
       </c>
       <c r="L359" s="63">
         <v>-7129.0716420359968</v>
       </c>
       <c r="M359" s="63">
         <v>587.67884025199965</v>
       </c>
       <c r="N359" s="63">
         <v>0</v>
       </c>
       <c r="O359" s="63">
         <v>77.625541424999938</v>
       </c>
     </row>
-    <row r="360" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D360" s="62" t="s">
         <v>83</v>
       </c>
       <c r="E360" s="63">
         <v>224529.36458841097</v>
       </c>
       <c r="F360" s="63">
         <v>274440.04348817817</v>
       </c>
       <c r="G360" s="63">
         <v>-49910.678899767197</v>
       </c>
       <c r="H360" s="63">
         <v>32329.887076202973</v>
       </c>
       <c r="I360" s="63">
         <v>37825.922551999975</v>
       </c>
       <c r="J360" s="63">
         <v>40068.006676000019</v>
       </c>
       <c r="K360" s="63">
         <v>-2242.0841240000045</v>
       </c>
       <c r="L360" s="63">
         <v>-5737.5867730320024</v>
       </c>
       <c r="M360" s="63">
         <v>129.03726368700018</v>
       </c>
       <c r="N360" s="63">
         <v>0</v>
       </c>
       <c r="O360" s="63">
         <v>112.51403354800004</v>
       </c>
     </row>
-    <row r="361" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="361" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D361" s="62" t="s">
         <v>15</v>
       </c>
       <c r="E361" s="63">
         <v>250010.50091029296</v>
       </c>
       <c r="F361" s="63">
         <v>358243.73503781884</v>
       </c>
       <c r="G361" s="63">
         <v>-108233.23412752588</v>
       </c>
       <c r="H361" s="63">
         <v>74897.258800644078</v>
       </c>
       <c r="I361" s="63">
         <v>68621.463501179067</v>
       </c>
       <c r="J361" s="63">
         <v>67311.98652609007</v>
       </c>
       <c r="K361" s="63">
         <v>1309.4769750890046</v>
       </c>
       <c r="L361" s="63">
         <v>5912.2499040159964</v>
       </c>
       <c r="M361" s="63">
         <v>259.13156338899989</v>
       </c>
       <c r="N361" s="63">
         <v>0</v>
       </c>
       <c r="O361" s="63">
         <v>104.41383206</v>
       </c>
     </row>
-    <row r="362" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="362" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D362" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E362" s="63">
         <v>238184.20518671069</v>
       </c>
       <c r="F362" s="63">
         <v>318744.63289694488</v>
       </c>
       <c r="G362" s="63">
         <v>-80560.427710234188</v>
       </c>
       <c r="H362" s="63">
         <v>40626.119078716947</v>
       </c>
       <c r="I362" s="63">
         <v>44783.57032582094</v>
       </c>
       <c r="J362" s="63">
         <v>49102.636692909873</v>
       </c>
       <c r="K362" s="63">
         <v>-4319.0663670890062</v>
       </c>
       <c r="L362" s="63">
         <v>-4234.3046513389927</v>
       </c>
       <c r="M362" s="63">
         <v>58.671841144999917</v>
       </c>
       <c r="N362" s="63">
         <v>0</v>
       </c>
       <c r="O362" s="63">
         <v>18.181563090000054</v>
       </c>
     </row>
-    <row r="363" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="363" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D363" s="62" t="s">
         <v>17</v>
       </c>
       <c r="E363" s="63">
         <v>404813.97298331914</v>
       </c>
       <c r="F363" s="63">
         <v>539611.72896537918</v>
       </c>
       <c r="G363" s="63">
         <v>-134797.75598206004</v>
       </c>
       <c r="H363" s="63">
         <v>170541.98665355495</v>
       </c>
       <c r="I363" s="63">
         <v>121389.96321164095</v>
       </c>
       <c r="J363" s="63">
         <v>51488.918144340045</v>
       </c>
       <c r="K363" s="63">
         <v>69901.045067300991</v>
       </c>
       <c r="L363" s="63">
         <v>-42059.368552824999</v>
       </c>
       <c r="M363" s="63">
         <v>-1952.2889282000001</v>
       </c>
       <c r="N363" s="63">
         <v>0</v>
       </c>
       <c r="O363" s="63">
         <v>93163.680922939006</v>
       </c>
     </row>
-    <row r="364" spans="4:15" s="33" customFormat="1" ht="20.100000000000001" customHeight="1" collapsed="1" x14ac:dyDescent="0.4">
+    <row r="364" spans="4:15" s="33" customFormat="1" ht="20.149999999999999" customHeight="1" collapsed="1" x14ac:dyDescent="0.5">
       <c r="D364" s="64">
         <v>2026</v>
       </c>
       <c r="E364" s="64"/>
       <c r="F364" s="64"/>
       <c r="G364" s="64"/>
       <c r="H364" s="64"/>
       <c r="I364" s="64"/>
       <c r="J364" s="64"/>
       <c r="K364" s="64"/>
       <c r="L364" s="64"/>
       <c r="M364" s="64"/>
       <c r="N364" s="64"/>
       <c r="O364" s="64"/>
     </row>
-    <row r="365" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="365" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D365" s="62" t="s">
         <v>18</v>
       </c>
       <c r="E365" s="63">
         <v>172703.43927044643</v>
       </c>
       <c r="F365" s="63">
         <v>227268.85128373903</v>
       </c>
       <c r="G365" s="63">
         <v>-54565.412013292604</v>
       </c>
       <c r="H365" s="63">
         <v>105062.30223210198</v>
       </c>
       <c r="I365" s="63">
         <v>127300.89396399999</v>
       </c>
       <c r="J365" s="63">
         <v>135565.55543499999</v>
       </c>
       <c r="K365" s="63">
         <v>-8264.6614709999994</v>
       </c>
       <c r="L365" s="63">
         <v>-22243.130832059</v>
       </c>
       <c r="M365" s="63">
         <v>0</v>
       </c>
       <c r="N365" s="63">
         <v>0</v>
       </c>
       <c r="O365" s="63">
         <v>4.5391001610000004</v>
       </c>
     </row>
-    <row r="366" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="366" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D366" s="62" t="s">
         <v>58</v>
       </c>
       <c r="E366" s="63">
         <v>185321.86593711554</v>
       </c>
       <c r="F366" s="63">
         <v>266486.19654469303</v>
       </c>
       <c r="G366" s="63">
         <v>-81164.330607577343</v>
       </c>
       <c r="H366" s="63">
         <v>59137.382378675014</v>
       </c>
       <c r="I366" s="63">
         <v>57957.872785000014</v>
       </c>
       <c r="J366" s="63">
         <v>55628.905301000021</v>
       </c>
       <c r="K366" s="63">
         <v>2328.9674839999998</v>
       </c>
       <c r="L366" s="63">
         <v>251.20973246100039</v>
       </c>
       <c r="M366" s="63">
         <v>866.17506653600003</v>
       </c>
       <c r="N366" s="63">
         <v>0</v>
       </c>
       <c r="O366" s="63">
         <v>62.124794677999994</v>
       </c>
     </row>
-    <row r="367" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D367" s="62" t="s">
         <v>59</v>
       </c>
       <c r="E367" s="63">
         <v>216876.08038237703</v>
       </c>
       <c r="F367" s="63">
         <v>321275.676311369</v>
       </c>
       <c r="G367" s="63">
         <v>-104399.59592899197</v>
       </c>
       <c r="H367" s="63">
         <v>93151.832356303959</v>
       </c>
       <c r="I367" s="63">
         <v>73399.872535999981</v>
       </c>
       <c r="J367" s="63">
         <v>84273.965829999972</v>
       </c>
       <c r="K367" s="63">
         <v>-10874.093293999998</v>
       </c>
       <c r="L367" s="63">
         <v>-6296.8032906109984</v>
       </c>
       <c r="M367" s="63">
         <v>893.32589423200011</v>
       </c>
       <c r="N367" s="63">
         <v>0</v>
       </c>
       <c r="O367" s="63">
         <v>25155.437216683</v>
       </c>
     </row>
-    <row r="368" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="368" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D368" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E368" s="63">
         <v>343513.52130918903</v>
       </c>
       <c r="F368" s="63">
         <v>267792.35700395191</v>
       </c>
       <c r="G368" s="63">
         <v>75721.164305237122</v>
       </c>
       <c r="H368" s="63">
         <v>41176.13402076505</v>
       </c>
       <c r="I368" s="63">
         <v>46812.369149999984</v>
       </c>
       <c r="J368" s="63">
         <v>49612.491480999975</v>
       </c>
       <c r="K368" s="63">
         <v>-2800.1223310000059</v>
       </c>
       <c r="L368" s="63">
         <v>-5282.2534501320042</v>
       </c>
       <c r="M368" s="63">
         <v>-359.88089058100013</v>
       </c>
       <c r="N368" s="63">
         <v>0</v>
       </c>
       <c r="O368" s="63">
         <v>5.8992114780012344</v>
       </c>
     </row>
-    <row r="369" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="369" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D369" s="62" t="s">
         <v>61</v>
       </c>
       <c r="E369" s="63">
         <v>266619.41088840796</v>
       </c>
       <c r="F369" s="63">
         <v>282600.77063877904</v>
       </c>
       <c r="G369" s="63">
         <v>-15981.359750371077</v>
       </c>
       <c r="H369" s="63">
         <v>80883.758589429955</v>
       </c>
       <c r="I369" s="63">
         <v>80490.09313600004</v>
       </c>
       <c r="J369" s="63">
         <v>81224.688554000051</v>
       </c>
       <c r="K369" s="63">
         <v>-734.59541799999715</v>
       </c>
       <c r="L369" s="63">
         <v>258.65118761700433</v>
       </c>
       <c r="M369" s="63">
         <v>125.3906918130001</v>
       </c>
       <c r="N369" s="63">
         <v>0</v>
       </c>
       <c r="O369" s="63">
         <v>9.6235740000010992</v>
       </c>
     </row>
-    <row r="370" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="370" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D370" s="62" t="s">
         <v>11</v>
       </c>
       <c r="E370" s="63">
         <v>274408.18514752504</v>
       </c>
       <c r="F370" s="63">
         <v>290532.75990725192</v>
       </c>
       <c r="G370" s="63">
         <v>-16124.574759726878</v>
       </c>
       <c r="H370" s="63">
         <v>72561.754379037069</v>
       </c>
       <c r="I370" s="63">
         <v>91468.615007999993</v>
       </c>
       <c r="J370" s="63">
         <v>94916.870927000011</v>
       </c>
       <c r="K370" s="63">
         <v>-3448.2559189999993</v>
       </c>
       <c r="L370" s="63">
         <v>-18896.830450087997</v>
       </c>
       <c r="M370" s="63">
         <v>-19.313003000000208</v>
       </c>
       <c r="N370" s="63">
         <v>0</v>
       </c>
       <c r="O370" s="63">
         <v>9.2828241249990242</v>
       </c>
     </row>
-    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
-      <c r="H372" s="39" t="s">
+    <row r="371" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D371" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E371" s="63">
+        <v>274503.917514086</v>
+      </c>
+      <c r="F371" s="63">
+        <v>313622.40170720126</v>
+      </c>
+      <c r="G371" s="63">
+        <v>-39118.484193115262</v>
+      </c>
+      <c r="H371" s="63">
+        <v>-34113.740180982044</v>
+      </c>
+      <c r="I371" s="63">
+        <v>-25955.760669999989</v>
+      </c>
+      <c r="J371" s="63">
+        <v>-28735.459390000033</v>
+      </c>
+      <c r="K371" s="63">
+        <v>2779.6987200000003</v>
+      </c>
+      <c r="L371" s="63">
+        <v>-7589.1840867560095</v>
+      </c>
+      <c r="M371" s="63">
+        <v>-604.55394002100081</v>
+      </c>
+      <c r="N371" s="63">
+        <v>0</v>
+      </c>
+      <c r="O371" s="63">
+        <v>35.758515794997948</v>
+      </c>
+    </row>
+    <row r="372" spans="4:15" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D372" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E372" s="63">
+        <v>321647.76912351977</v>
+      </c>
+      <c r="F372" s="63">
+        <v>326160.20569592784</v>
+      </c>
+      <c r="G372" s="63">
+        <v>-4512.4365724080708</v>
+      </c>
+      <c r="H372" s="63">
+        <v>55655.974422854953</v>
+      </c>
+      <c r="I372" s="63">
+        <v>54502.59390399995</v>
+      </c>
+      <c r="J372" s="63">
+        <v>54897.607865999977</v>
+      </c>
+      <c r="K372" s="63">
+        <v>-395.0139620000009</v>
+      </c>
+      <c r="L372" s="63">
+        <v>428.63750835300016</v>
+      </c>
+      <c r="M372" s="63">
+        <v>710.94889042200009</v>
+      </c>
+      <c r="N372" s="63">
+        <v>0</v>
+      </c>
+      <c r="O372" s="63">
+        <v>13.794120080001449</v>
+      </c>
+    </row>
+    <row r="374" spans="4:15" x14ac:dyDescent="0.35">
+      <c r="H374" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="I372" s="40" t="s">
+      <c r="I374" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="373" spans="4:15" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="I373" t="s">
+    <row r="375" spans="4:15" x14ac:dyDescent="0.35">
+      <c r="D375" s="39"/>
+      <c r="E375" s="40"/>
+      <c r="I375" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="D364:O364"/>
     <mergeCell ref="D44:J44"/>
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="D351:O351"/>
     <mergeCell ref="D338:O338"/>
     <mergeCell ref="D325:O325"/>
     <mergeCell ref="H245:H246"/>
     <mergeCell ref="I245:I246"/>
     <mergeCell ref="D244:O244"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D165:L165"/>
     <mergeCell ref="K98:K99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
@@ -12789,69 +12869,415 @@
     <mergeCell ref="D139:L139"/>
     <mergeCell ref="D312:O312"/>
     <mergeCell ref="D299:O299"/>
     <mergeCell ref="D230:L230"/>
     <mergeCell ref="D178:L178"/>
     <mergeCell ref="D191:L191"/>
     <mergeCell ref="D204:L204"/>
     <mergeCell ref="D286:O286"/>
     <mergeCell ref="D260:O260"/>
     <mergeCell ref="D247:O247"/>
     <mergeCell ref="N245:N246"/>
     <mergeCell ref="O245:O246"/>
     <mergeCell ref="D245:D246"/>
     <mergeCell ref="E245:E246"/>
     <mergeCell ref="K245:K246"/>
     <mergeCell ref="F245:F246"/>
     <mergeCell ref="G245:G246"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.75" header="0.31" footer="0.31"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492ADFF5-E8D2-4F56-9CCE-4842C71123DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C65AFEAA-1E1A-420E-9708-6C1463B72BC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C35E3E6A-2E01-4553-A814-5877B888476B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Central Government Operations</vt:lpstr>
       <vt:lpstr>'Central Government Operations'!Print_Area</vt:lpstr>
       <vt:lpstr>'Central Government Operations'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chapss</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+</Properties>
+</file>