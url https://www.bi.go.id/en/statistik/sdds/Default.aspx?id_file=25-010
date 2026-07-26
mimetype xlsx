--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F173288-B1D8-4869-B66D-5CE4B237E56E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1F0EC41-20AF-41B1-8D92-63372CDE66BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1440" yWindow="1008" windowWidth="21600" windowHeight="11232" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Population" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Population!$B$78:$D$91</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Population!$B$78:$D$92</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Population!$5:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Population (Thousands)</t>
   </si>
   <si>
     <t>Annual Rate of Growth (%)</t>
   </si>
   <si>
     <t>Mid-Year Population and Rate of Growth</t>
   </si>
   <si>
-    <t>Last Update  :  30/6/2025</t>
+    <t>Last Update  :  30/6/2026</t>
   </si>
   <si>
-    <t>Indonesia, 1945-2025</t>
+    <t>Indonesia, 1945-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -685,107 +685,105 @@
     <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="30" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="32" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="27" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="34" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="34" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="35" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="35" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="35" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="22" fillId="34" borderId="1" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="34" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="23" fillId="34" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="23" fillId="0" borderId="2" xfId="28" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="43" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
@@ -1180,1030 +1178,1042 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A84" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C90" sqref="C90"/>
+      <selection pane="bottomLeft" activeCell="F88" sqref="F88"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.6328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
-    <col min="3" max="4" width="18" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="19.36328125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18" style="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.33203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="20" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="21"/>
-[...1 lines deleted...]
-      <c r="D1" s="21"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="21"/>
-[...2 lines deleted...]
-      <c r="E2" s="21"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
     </row>
     <row r="4" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="19" t="s">
+      <c r="B5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="19"/>
-[...3 lines deleted...]
-      <c r="B6" s="20" t="s">
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="20"/>
-      <c r="D6" s="20"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
     </row>
     <row r="8" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="11">
         <v>-1</v>
       </c>
       <c r="C9" s="11">
         <v>-2</v>
       </c>
       <c r="D9" s="11">
         <v>-3</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="3">
         <v>1945</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="12">
         <v>68517.297000000006</v>
       </c>
-      <c r="D10" s="13"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D10" s="12"/>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="4">
         <v>1946</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>69973.462</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="14">
         <v>2.1252516718515602</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="4">
         <v>1947</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>71460.573999999993</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="14">
         <v>2.12525142746258</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="4">
         <v>1948</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>72979.290999999997</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="14">
         <v>2.1252516107693298</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="4">
         <v>1949</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="13">
         <v>74530.285000000003</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="14">
         <v>2.1252522170981401</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="4">
         <v>1950</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="13">
         <v>76114.240999999995</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="14">
         <v>2.1252515001116499</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="4">
         <v>1951</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="13">
         <v>77731.86</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="14">
         <v>2.1252514361931301</v>
       </c>
     </row>
-    <row r="17" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="4">
         <v>1952</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>79383.857999999993</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="14">
         <v>2.1252521166996301</v>
       </c>
     </row>
-    <row r="18" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="4">
         <v>1953</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="13">
         <v>81070.964000000007</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="14">
         <v>2.1252507027310399</v>
       </c>
     </row>
-    <row r="19" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="4">
         <v>1954</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="13">
         <v>82793.926000000007</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="14">
         <v>2.1252516499002101</v>
       </c>
     </row>
-    <row r="20" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="4">
         <v>1955</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="13">
         <v>84553.505999999994</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="14">
         <v>2.1252525215436502</v>
       </c>
     </row>
-    <row r="21" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="4">
         <v>1956</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="13">
         <v>86350.481</v>
       </c>
-      <c r="D21" s="15">
+      <c r="D21" s="14">
         <v>2.12525190853707</v>
       </c>
     </row>
-    <row r="22" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="4">
         <v>1957</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="13">
         <v>88185.645999999993</v>
       </c>
-      <c r="D22" s="15">
+      <c r="D22" s="14">
         <v>2.1252516242497701</v>
       </c>
     </row>
-    <row r="23" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="4">
         <v>1958</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="13">
         <v>90059.812000000005</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D23" s="14">
         <v>2.12525063319262</v>
       </c>
     </row>
-    <row r="24" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="4">
         <v>1959</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="13">
         <v>91973.81</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="14">
         <v>2.1252520491603901</v>
       </c>
     </row>
-    <row r="25" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="4">
         <v>1960</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="13">
         <v>93928.485000000001</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="14">
         <v>2.1252517428602902</v>
       </c>
     </row>
-    <row r="26" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="5">
         <v>1961</v>
       </c>
-      <c r="C26" s="16">
+      <c r="C26" s="15">
         <v>95924.702000000005</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="14">
         <v>2.1252519935778902</v>
       </c>
     </row>
-    <row r="27" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="5">
         <v>1962</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="15">
         <v>97963.342999999993</v>
       </c>
-      <c r="D27" s="15">
+      <c r="D27" s="14">
         <v>2.1252513247317601</v>
       </c>
     </row>
-    <row r="28" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="5">
         <v>1963</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="15">
         <v>100045.311</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="14">
         <v>2.1252520955721299</v>
       </c>
     </row>
-    <row r="29" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="5">
         <v>1964</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="15">
         <v>102171.52499999999</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="14">
         <v>2.1252510275069101</v>
       </c>
     </row>
-    <row r="30" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="5">
         <v>1965</v>
       </c>
-      <c r="C30" s="16">
+      <c r="C30" s="15">
         <v>104342.927</v>
       </c>
-      <c r="D30" s="15">
+      <c r="D30" s="14">
         <v>2.1252516295513901</v>
       </c>
     </row>
-    <row r="31" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="5">
         <v>1966</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C31" s="15">
         <v>106560.477</v>
       </c>
-      <c r="D31" s="15">
+      <c r="D31" s="14">
         <v>2.1252518630227901</v>
       </c>
     </row>
-    <row r="32" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="5">
         <v>1967</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="15">
         <v>108825.156</v>
       </c>
-      <c r="D32" s="15">
+      <c r="D32" s="14">
         <v>2.1252523109482699</v>
       </c>
     </row>
-    <row r="33" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="5">
         <v>1968</v>
       </c>
-      <c r="C33" s="16">
+      <c r="C33" s="15">
         <v>111137.96400000001</v>
       </c>
-      <c r="D33" s="15">
+      <c r="D33" s="14">
         <v>2.1252512608390002</v>
       </c>
     </row>
-    <row r="34" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="5">
         <v>1969</v>
       </c>
-      <c r="C34" s="16">
+      <c r="C34" s="15">
         <v>113499.925</v>
       </c>
-      <c r="D34" s="15">
+      <c r="D34" s="14">
         <v>2.1252512777721901</v>
       </c>
     </row>
-    <row r="35" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="5">
         <v>1970</v>
       </c>
-      <c r="C35" s="16">
+      <c r="C35" s="15">
         <v>115912.08500000001</v>
       </c>
-      <c r="D35" s="15">
+      <c r="D35" s="14">
         <v>2.1252525056734601</v>
       </c>
     </row>
-    <row r="36" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="5">
         <v>1971</v>
       </c>
-      <c r="C36" s="16">
+      <c r="C36" s="15">
         <v>119208.22900000001</v>
       </c>
-      <c r="D36" s="15">
+      <c r="D36" s="14">
         <v>2.8436586228261</v>
       </c>
     </row>
-    <row r="37" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="6">
         <v>1972</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C37" s="15">
         <v>122035.17</v>
       </c>
-      <c r="D37" s="15">
+      <c r="D37" s="14">
         <v>2.3714310863556198</v>
       </c>
     </row>
-    <row r="38" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="5">
         <v>1973</v>
       </c>
-      <c r="C38" s="16">
+      <c r="C38" s="15">
         <v>124929.151</v>
       </c>
-      <c r="D38" s="15">
+      <c r="D38" s="14">
         <v>2.37143194048077</v>
       </c>
     </row>
-    <row r="39" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="5">
         <v>1974</v>
       </c>
-      <c r="C39" s="16">
+      <c r="C39" s="15">
         <v>127891.76</v>
       </c>
-      <c r="D39" s="15">
+      <c r="D39" s="14">
         <v>2.3714313082940901</v>
       </c>
     </row>
-    <row r="40" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="5">
         <v>1975</v>
       </c>
-      <c r="C40" s="16">
+      <c r="C40" s="15">
         <v>130924.626</v>
       </c>
-      <c r="D40" s="15">
+      <c r="D40" s="14">
         <v>2.3714319046043402</v>
       </c>
     </row>
-    <row r="41" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="5">
         <v>1976</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="15">
         <v>134029.413</v>
       </c>
-      <c r="D41" s="15">
+      <c r="D41" s="14">
         <v>2.3714308719888999</v>
       </c>
     </row>
-    <row r="42" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="5">
         <v>1977</v>
       </c>
-      <c r="C42" s="16">
+      <c r="C42" s="15">
         <v>137207.829</v>
       </c>
-      <c r="D42" s="15">
+      <c r="D42" s="14">
         <v>2.3714317095457198</v>
       </c>
     </row>
-    <row r="43" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="5">
         <v>1978</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="15">
         <v>140461.61900000001</v>
       </c>
-      <c r="D43" s="15">
+      <c r="D43" s="14">
         <v>2.3714317351381</v>
       </c>
     </row>
-    <row r="44" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="5">
         <v>1979</v>
       </c>
-      <c r="C44" s="16">
+      <c r="C44" s="15">
         <v>143792.57</v>
       </c>
-      <c r="D44" s="15">
+      <c r="D44" s="14">
         <v>2.3714314442011299</v>
       </c>
     </row>
-    <row r="45" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="5">
         <v>1980</v>
       </c>
-      <c r="C45" s="16">
+      <c r="C45" s="15">
         <v>146634.86600000001</v>
       </c>
-      <c r="D45" s="15">
+      <c r="D45" s="14">
         <v>1.9766640237391899</v>
       </c>
     </row>
-    <row r="46" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="5">
         <v>1981</v>
       </c>
-      <c r="C46" s="16">
+      <c r="C46" s="15">
         <v>149533.345</v>
       </c>
-      <c r="D46" s="15">
+      <c r="D46" s="14">
         <v>1.9766642675555599</v>
       </c>
     </row>
-    <row r="47" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="5">
         <v>1982</v>
       </c>
-      <c r="C47" s="16">
+      <c r="C47" s="15">
         <v>152489.117</v>
       </c>
-      <c r="D47" s="15">
+      <c r="D47" s="14">
         <v>1.9766641346784499</v>
       </c>
     </row>
-    <row r="48" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="5">
         <v>1983</v>
       </c>
-      <c r="C48" s="16">
+      <c r="C48" s="15">
         <v>155503.315</v>
       </c>
-      <c r="D48" s="15">
+      <c r="D48" s="14">
         <v>1.9766643412329601</v>
       </c>
     </row>
-    <row r="49" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="5">
         <v>1984</v>
       </c>
-      <c r="C49" s="16">
+      <c r="C49" s="15">
         <v>158577.09299999999</v>
       </c>
-      <c r="D49" s="15">
+      <c r="D49" s="14">
         <v>1.9766639701539499</v>
       </c>
     </row>
-    <row r="50" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="5">
         <v>1985</v>
       </c>
-      <c r="C50" s="16">
+      <c r="C50" s="15">
         <v>161711.63</v>
       </c>
-      <c r="D50" s="15">
+      <c r="D50" s="14">
         <v>1.9766644353860201</v>
       </c>
     </row>
-    <row r="51" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="5">
         <v>1986</v>
       </c>
-      <c r="C51" s="16">
+      <c r="C51" s="15">
         <v>164908.12599999999</v>
       </c>
-      <c r="D51" s="15">
+      <c r="D51" s="14">
         <v>1.97666426341754</v>
       </c>
     </row>
-    <row r="52" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="5">
         <v>1987</v>
       </c>
-      <c r="C52" s="16">
+      <c r="C52" s="15">
         <v>168167.80600000001</v>
       </c>
-      <c r="D52" s="15">
+      <c r="D52" s="14">
         <v>1.97666426698708</v>
       </c>
     </row>
-    <row r="53" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="5">
         <v>1988</v>
       </c>
-      <c r="C53" s="16">
+      <c r="C53" s="15">
         <v>171491.91800000001</v>
       </c>
-      <c r="D53" s="15">
+      <c r="D53" s="14">
         <v>1.9766637140999499</v>
       </c>
     </row>
-    <row r="54" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="5">
         <v>1989</v>
       </c>
-      <c r="C54" s="16">
+      <c r="C54" s="15">
         <v>174881.73800000001</v>
       </c>
-      <c r="D54" s="15">
+      <c r="D54" s="14">
         <v>1.9766645796100999</v>
       </c>
     </row>
-    <row r="55" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="5">
         <v>1990</v>
       </c>
-      <c r="C55" s="16">
+      <c r="C55" s="15">
         <v>177325.69</v>
       </c>
-      <c r="D55" s="15">
+      <c r="D55" s="14">
         <v>1.3974883987028801</v>
       </c>
     </row>
-    <row r="56" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="5">
         <v>1991</v>
       </c>
-      <c r="C56" s="16">
+      <c r="C56" s="15">
         <v>179803.796</v>
       </c>
-      <c r="D56" s="15">
+      <c r="D56" s="14">
         <v>1.39748842934151</v>
       </c>
     </row>
-    <row r="57" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="5">
         <v>1992</v>
       </c>
-      <c r="C57" s="16">
+      <c r="C57" s="15">
         <v>182316.53400000001</v>
       </c>
-      <c r="D57" s="15">
+      <c r="D57" s="14">
         <v>1.3974888494567901</v>
       </c>
     </row>
-    <row r="58" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="5">
         <v>1993</v>
       </c>
-      <c r="C58" s="16">
+      <c r="C58" s="15">
         <v>184864.386</v>
       </c>
-      <c r="D58" s="15">
+      <c r="D58" s="14">
         <v>1.39748817295966</v>
       </c>
     </row>
-    <row r="59" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="5">
         <v>1994</v>
       </c>
-      <c r="C59" s="16">
+      <c r="C59" s="15">
         <v>187447.845</v>
       </c>
-      <c r="D59" s="15">
+      <c r="D59" s="14">
         <v>1.3974887515651599</v>
       </c>
     </row>
-    <row r="60" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="5">
         <v>1995</v>
       </c>
-      <c r="C60" s="16">
+      <c r="C60" s="15">
         <v>190067.40700000001</v>
       </c>
-      <c r="D60" s="15">
+      <c r="D60" s="14">
         <v>1.3974884587230101</v>
       </c>
     </row>
-    <row r="61" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="5">
         <v>1996</v>
       </c>
-      <c r="C61" s="16">
+      <c r="C61" s="15">
         <v>192723.57699999999</v>
       </c>
-      <c r="D61" s="15">
+      <c r="D61" s="14">
         <v>1.39748841841147</v>
       </c>
     </row>
-    <row r="62" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="5">
         <v>1997</v>
       </c>
-      <c r="C62" s="16">
+      <c r="C62" s="15">
         <v>195416.867</v>
       </c>
-      <c r="D62" s="15">
+      <c r="D62" s="14">
         <v>1.3974885906149499</v>
       </c>
     </row>
-    <row r="63" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="5">
         <v>1998</v>
       </c>
-      <c r="C63" s="16">
+      <c r="C63" s="15">
         <v>198147.79500000001</v>
       </c>
-      <c r="D63" s="15">
+      <c r="D63" s="14">
         <v>1.3974883754532801</v>
       </c>
     </row>
-    <row r="64" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="5">
         <v>1999</v>
       </c>
-      <c r="C64" s="16">
+      <c r="C64" s="15">
         <v>200916.88800000001</v>
       </c>
-      <c r="D64" s="15">
+      <c r="D64" s="14">
         <v>1.3974886775802899</v>
       </c>
     </row>
-    <row r="65" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="5">
         <v>2000</v>
       </c>
-      <c r="C65" s="16">
+      <c r="C65" s="15">
         <v>205132.5</v>
       </c>
-      <c r="D65" s="15">
+      <c r="D65" s="14">
         <v>2.0981869876463399</v>
       </c>
     </row>
-    <row r="66" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B66" s="5">
         <v>2001</v>
       </c>
-      <c r="C66" s="16">
+      <c r="C66" s="15">
         <v>208250.5</v>
       </c>
-      <c r="D66" s="15">
+      <c r="D66" s="14">
         <v>1.5199931751428899</v>
       </c>
     </row>
-    <row r="67" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B67" s="5">
         <v>2002</v>
       </c>
-      <c r="C67" s="16">
+      <c r="C67" s="15">
         <v>211415.9</v>
       </c>
-      <c r="D67" s="15">
+      <c r="D67" s="14">
         <v>1.51999635054898</v>
       </c>
     </row>
-    <row r="68" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="5">
         <v>2003</v>
       </c>
-      <c r="C68" s="16">
+      <c r="C68" s="15">
         <v>214629.4</v>
       </c>
-      <c r="D68" s="15">
+      <c r="D68" s="14">
         <v>1.51998974533136</v>
       </c>
     </row>
-    <row r="69" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="5">
         <v>2004</v>
       </c>
-      <c r="C69" s="16">
+      <c r="C69" s="15">
         <v>217891.8</v>
       </c>
-      <c r="D69" s="15">
+      <c r="D69" s="14">
         <v>1.52001543125033</v>
       </c>
     </row>
-    <row r="70" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="5">
         <v>2005</v>
       </c>
-      <c r="C70" s="16">
+      <c r="C70" s="15">
         <v>221203.7</v>
       </c>
-      <c r="D70" s="15">
+      <c r="D70" s="14">
         <v>1.5199745928942801</v>
       </c>
     </row>
-    <row r="71" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="5">
         <v>2006</v>
       </c>
-      <c r="C71" s="16">
+      <c r="C71" s="15">
         <v>224566</v>
       </c>
-      <c r="D71" s="15">
+      <c r="D71" s="14">
         <v>1.52000169979074</v>
       </c>
     </row>
-    <row r="72" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="5">
         <v>2007</v>
       </c>
-      <c r="C72" s="16">
+      <c r="C72" s="15">
         <v>227979.4</v>
       </c>
-      <c r="D72" s="15">
+      <c r="D72" s="14">
         <v>1.51999857502916</v>
       </c>
     </row>
-    <row r="73" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="5">
         <v>2008</v>
       </c>
-      <c r="C73" s="16">
+      <c r="C73" s="15">
         <v>231444.7</v>
       </c>
-      <c r="D73" s="15">
+      <c r="D73" s="14">
         <v>1.52000575490594</v>
       </c>
     </row>
-    <row r="74" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="5">
         <v>2009</v>
       </c>
-      <c r="C74" s="16">
+      <c r="C74" s="15">
         <v>234962.7</v>
       </c>
-      <c r="D74" s="15">
+      <c r="D74" s="14">
         <v>1.5200175247046099</v>
       </c>
     </row>
-    <row r="75" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B75" s="7">
         <v>2010</v>
       </c>
-      <c r="C75" s="17">
+      <c r="C75" s="16">
         <v>238518.78700000001</v>
       </c>
-      <c r="D75" s="18">
+      <c r="D75" s="14">
         <v>1.51346873354792</v>
       </c>
     </row>
-    <row r="76" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B76" s="7">
         <v>2011</v>
       </c>
-      <c r="C76" s="17">
+      <c r="C76" s="16">
         <v>241990.736</v>
       </c>
-      <c r="D76" s="18">
+      <c r="D76" s="14">
         <v>1.4556291534385499</v>
       </c>
     </row>
-    <row r="77" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="7">
         <v>2012</v>
       </c>
-      <c r="C77" s="17">
+      <c r="C77" s="16">
         <v>245425.24400000001</v>
       </c>
-      <c r="D77" s="18">
+      <c r="D77" s="14">
         <v>1.4192725129775301</v>
       </c>
     </row>
-    <row r="78" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="7">
         <v>2013</v>
       </c>
-      <c r="C78" s="17">
+      <c r="C78" s="16">
         <v>248818.09</v>
       </c>
-      <c r="D78" s="18">
+      <c r="D78" s="14">
         <v>1.38243562263709</v>
       </c>
     </row>
-    <row r="79" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B79" s="7">
         <v>2014</v>
       </c>
-      <c r="C79" s="17">
+      <c r="C79" s="16">
         <v>252164.78599999999</v>
       </c>
-      <c r="D79" s="18">
+      <c r="D79" s="14">
         <v>1.34503725191364</v>
       </c>
     </row>
-    <row r="80" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="7">
         <v>2015</v>
       </c>
-      <c r="C80" s="17">
+      <c r="C80" s="16">
         <v>255587.5</v>
       </c>
-      <c r="D80" s="18">
+      <c r="D80" s="14">
         <v>1.38</v>
       </c>
     </row>
-    <row r="81" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="7">
         <v>2016</v>
       </c>
-      <c r="C81" s="17">
+      <c r="C81" s="16">
         <v>258496.5</v>
       </c>
-      <c r="D81" s="18">
+      <c r="D81" s="14">
         <v>1.36</v>
       </c>
     </row>
-    <row r="82" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="7">
         <v>2017</v>
       </c>
-      <c r="C82" s="17">
+      <c r="C82" s="16">
         <v>261355.5</v>
       </c>
-      <c r="D82" s="18">
+      <c r="D82" s="14">
         <v>1.34</v>
       </c>
     </row>
-    <row r="83" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="2:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="7">
         <v>2018</v>
       </c>
-      <c r="C83" s="17">
+      <c r="C83" s="16">
         <v>264161.59999999998</v>
       </c>
-      <c r="D83" s="18">
+      <c r="D83" s="14">
         <v>1.33</v>
       </c>
     </row>
-    <row r="84" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="84" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B84" s="7">
         <v>2019</v>
       </c>
-      <c r="C84" s="17">
+      <c r="C84" s="16">
         <v>266911.90000000002</v>
       </c>
-      <c r="D84" s="18">
+      <c r="D84" s="14">
         <v>1.31</v>
       </c>
     </row>
-    <row r="85" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="85" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B85" s="5">
         <v>2020</v>
       </c>
-      <c r="C85" s="17">
+      <c r="C85" s="16">
         <v>270203.90000000002</v>
       </c>
-      <c r="D85" s="18">
+      <c r="D85" s="14">
         <v>1.25</v>
       </c>
     </row>
-    <row r="86" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="86" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B86" s="5">
         <v>2021</v>
       </c>
-      <c r="C86" s="17">
+      <c r="C86" s="16">
         <v>272682.5</v>
       </c>
-      <c r="D86" s="15">
+      <c r="D86" s="14">
         <v>1.22</v>
       </c>
     </row>
-    <row r="87" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="87" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B87" s="5">
         <v>2022</v>
       </c>
-      <c r="C87" s="17">
+      <c r="C87" s="16">
         <v>275773.8</v>
       </c>
-      <c r="D87" s="15">
+      <c r="D87" s="14">
         <v>1.17</v>
       </c>
     </row>
-    <row r="88" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="88" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B88" s="5">
         <v>2023</v>
       </c>
-      <c r="C88" s="17">
+      <c r="C88" s="16">
         <v>278696.2</v>
       </c>
-      <c r="D88" s="15">
+      <c r="D88" s="14">
         <v>1.1299999999999999</v>
       </c>
     </row>
-    <row r="89" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="89" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B89" s="5">
         <v>2024</v>
       </c>
-      <c r="C89" s="17">
+      <c r="C89" s="16">
         <v>281603.8</v>
       </c>
-      <c r="D89" s="15">
+      <c r="D89" s="14">
         <v>1.1100000000000001</v>
       </c>
     </row>
-    <row r="90" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="90" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B90" s="5">
         <v>2025</v>
       </c>
-      <c r="C90" s="17">
+      <c r="C90" s="16">
         <v>284438.78200000001</v>
       </c>
-      <c r="D90" s="15">
+      <c r="D90" s="14">
         <v>1.0900000000000001</v>
       </c>
-      <c r="F90" s="23"/>
-[...2 lines deleted...]
-      <c r="B92" s="22" t="s">
+      <c r="F90" s="17"/>
+    </row>
+    <row r="91" spans="2:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B91" s="5">
+        <v>2026</v>
+      </c>
+      <c r="C91" s="16">
+        <v>287198.38299999997</v>
+      </c>
+      <c r="D91" s="14">
+        <v>1.07</v>
+      </c>
+      <c r="F91" s="17"/>
+    </row>
+    <row r="93" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B93" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="C92" s="22"/>
-      <c r="D92" s="22"/>
+      <c r="C93" s="21"/>
+      <c r="D93" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
-    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="B93:D93"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>