--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -1,94 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bankindonesiagov.sharepoint.com/sites/DSTA/Shared Documents/Diseminasi Eksternal/SDDS/03. Bulanan/Merchandise Trade/2026/06_ Juni_2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{4FC86795-12D2-4D91-A59B-2E481A67899A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFDF8F0B-0FA0-40A0-A57D-139C5590E8C1}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02CDF3C2-E0B8-4EEA-87B3-C90B74636603}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Merchandise Trade" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Merchandise Trade'!$D$372:$J$482</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Merchandise Trade'!$D$372:$J$484</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Merchandise Trade'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="50">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>Merchandise Trade</t>
   </si>
   <si>
     <t>(Milion US$)</t>
   </si>
   <si>
     <t>PERIODE</t>
   </si>
   <si>
     <t>EXPORT</t>
   </si>
   <si>
     <t>IMPORT</t>
   </si>
   <si>
     <t>OIL &amp; GAS</t>
   </si>
   <si>
@@ -194,63 +193,63 @@
   <si>
     <t xml:space="preserve">November </t>
   </si>
   <si>
     <t xml:space="preserve">January  </t>
   </si>
   <si>
     <t xml:space="preserve">March  </t>
   </si>
   <si>
     <t xml:space="preserve">February  </t>
   </si>
   <si>
     <t xml:space="preserve">May  </t>
   </si>
   <si>
     <t>*) Preliminary figures</t>
   </si>
   <si>
     <t>Notes :</t>
   </si>
   <si>
     <t>2026 *</t>
   </si>
   <si>
-    <t>March *</t>
-[...4 lines deleted...]
-  <si>
     <t>May *</t>
   </si>
   <si>
     <t>June *</t>
   </si>
   <si>
-    <t xml:space="preserve">Last Update  : 3/8/2026 </t>
+    <t>July *</t>
+  </si>
+  <si>
+    <t>August *</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last Update  : 1/10/2026 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1415,51 +1414,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Normal 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Normal 4" xfId="52" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="Note" xfId="53" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Note 2" xfId="54" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="Output" xfId="55" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="56" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="57" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="58" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>809625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1211" name="Picture 1">
           <a:extLst>
@@ -1499,54 +1498,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1796,55 +1791,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J482"/>
+  <dimension ref="A1:J484"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A470" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L474" sqref="L474"/>
+      <selection pane="bottomLeft" activeCell="L478" sqref="L478"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="12.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.54296875" style="2" customWidth="1"/>
     <col min="5" max="7" width="13.6328125" style="3" customWidth="1"/>
     <col min="8" max="10" width="13.6328125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="47" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
     </row>
     <row r="2" spans="1:10" s="47" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="64"/>
       <c r="C2" s="64"/>
@@ -12133,277 +12128,323 @@
         <v>3353.5</v>
       </c>
       <c r="I469" s="54">
         <v>20480.599999999999</v>
       </c>
       <c r="J469" s="55">
         <v>23834.1</v>
       </c>
     </row>
     <row r="470" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D470" s="57" t="s">
         <v>44</v>
       </c>
       <c r="E470" s="58"/>
       <c r="F470" s="58"/>
       <c r="G470" s="58"/>
       <c r="H470" s="58"/>
       <c r="I470" s="58"/>
       <c r="J470" s="59"/>
     </row>
     <row r="471" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D471" s="14">
         <v>2026</v>
       </c>
       <c r="E471" s="53">
-        <v>6231.4000000000005</v>
+        <v>8011.2000000000007</v>
       </c>
       <c r="F471" s="53">
-        <v>134582.9</v>
+        <v>185632</v>
       </c>
       <c r="G471" s="53">
-        <v>140814.30000000002</v>
+        <v>193643.20000000004</v>
       </c>
       <c r="H471" s="53">
-        <v>22003.5</v>
+        <v>29299.699999999997</v>
       </c>
       <c r="I471" s="53">
-        <v>115233.8</v>
+        <v>157092.4</v>
       </c>
       <c r="J471" s="56">
-        <v>137237.29999999999</v>
+        <v>186392.09999999998</v>
       </c>
     </row>
     <row r="472" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D472" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E472" s="54">
         <v>891.8</v>
       </c>
       <c r="F472" s="54">
         <v>21263.9</v>
       </c>
       <c r="G472" s="54">
         <v>22155.7</v>
       </c>
       <c r="H472" s="54">
         <v>3166</v>
       </c>
       <c r="I472" s="54">
         <v>18035.400000000001</v>
       </c>
       <c r="J472" s="55">
         <v>21201.4</v>
       </c>
     </row>
     <row r="473" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D473" s="17" t="s">
         <v>11</v>
       </c>
       <c r="E473" s="54">
         <v>1080</v>
       </c>
       <c r="F473" s="54">
         <v>21086.799999999999</v>
       </c>
       <c r="G473" s="54">
         <v>22166.799999999999</v>
       </c>
       <c r="H473" s="54">
         <v>1996.7</v>
       </c>
       <c r="I473" s="54">
         <v>18896.8</v>
       </c>
       <c r="J473" s="55">
         <v>20893.5</v>
       </c>
     </row>
     <row r="474" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D474" s="17" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E474" s="54">
         <v>1280.9000000000001</v>
       </c>
       <c r="F474" s="54">
         <v>21245.9</v>
       </c>
       <c r="G474" s="54">
         <v>22526.799999999999</v>
       </c>
       <c r="H474" s="54">
         <v>3169.5</v>
       </c>
       <c r="I474" s="54">
         <v>16036.3</v>
       </c>
       <c r="J474" s="55">
         <v>19205.8</v>
       </c>
     </row>
     <row r="475" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D475" s="17" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="E475" s="54">
         <v>1155.3</v>
       </c>
       <c r="F475" s="54">
         <v>24147.5</v>
       </c>
       <c r="G475" s="54">
         <v>25302.799999999999</v>
       </c>
       <c r="H475" s="54">
         <v>4598.6000000000004</v>
       </c>
       <c r="I475" s="54">
         <v>20615.099999999999</v>
       </c>
       <c r="J475" s="55">
         <v>25213.7</v>
       </c>
     </row>
     <row r="476" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D476" s="17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E476" s="54">
         <v>758.1</v>
       </c>
       <c r="F476" s="54">
         <v>22445.4</v>
       </c>
       <c r="G476" s="54">
         <v>23203.5</v>
       </c>
       <c r="H476" s="54">
         <v>4514.7</v>
       </c>
       <c r="I476" s="54">
         <v>20299</v>
       </c>
       <c r="J476" s="55">
         <v>24813.7</v>
       </c>
     </row>
     <row r="477" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D477" s="17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E477" s="54">
         <v>1065.3</v>
       </c>
       <c r="F477" s="54">
         <v>24393.4</v>
       </c>
       <c r="G477" s="54">
         <v>25458.7</v>
       </c>
       <c r="H477" s="54">
         <v>4558</v>
       </c>
       <c r="I477" s="54">
         <v>21351.200000000001</v>
       </c>
       <c r="J477" s="55">
         <v>25909.200000000001</v>
       </c>
     </row>
-    <row r="478" spans="4:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="D479" s="13" t="s">
+    <row r="478" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D478" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E478" s="54">
+        <v>787.6</v>
+      </c>
+      <c r="F478" s="54">
+        <v>25429.1</v>
+      </c>
+      <c r="G478" s="54">
+        <v>26216.7</v>
+      </c>
+      <c r="H478" s="54">
+        <v>3768.1</v>
+      </c>
+      <c r="I478" s="54">
+        <v>22326.7</v>
+      </c>
+      <c r="J478" s="55">
+        <v>26094.799999999999</v>
+      </c>
+    </row>
+    <row r="479" spans="4:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D479" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E479" s="54">
+        <v>992.2</v>
+      </c>
+      <c r="F479" s="54">
+        <v>25620</v>
+      </c>
+      <c r="G479" s="54">
+        <v>26612.2</v>
+      </c>
+      <c r="H479" s="54">
+        <v>3528.1</v>
+      </c>
+      <c r="I479" s="54">
+        <v>19531.900000000001</v>
+      </c>
+      <c r="J479" s="55">
+        <v>23060</v>
+      </c>
+    </row>
+    <row r="480" spans="4:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D480" s="1"/>
+      <c r="E480" s="1"/>
+      <c r="F480" s="1"/>
+      <c r="G480" s="1"/>
+    </row>
+    <row r="481" spans="4:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D481" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="E479" s="12"/>
-[...7 lines deleted...]
-      <c r="D480" s="13" t="s">
+      <c r="E481" s="12"/>
+      <c r="F481" s="12"/>
+      <c r="G481" s="12"/>
+      <c r="H481" s="12"/>
+      <c r="I481" s="12"/>
+      <c r="J481" s="12"/>
+    </row>
+    <row r="482" spans="4:10" x14ac:dyDescent="0.25">
+      <c r="D482" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="E480" s="13"/>
-[...3 lines deleted...]
-      <c r="D482" s="60" t="s">
+      <c r="E482" s="13"/>
+    </row>
+    <row r="483" spans="4:10" ht="8.4" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" spans="4:10" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D484" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="E482" s="60"/>
-[...4 lines deleted...]
-      <c r="J482" s="60"/>
+      <c r="E484" s="60"/>
+      <c r="F484" s="60"/>
+      <c r="G484" s="60"/>
+      <c r="H484" s="60"/>
+      <c r="I484" s="60"/>
+      <c r="J484" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="D8:J8"/>
     <mergeCell ref="D92:J92"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="D106:J106"/>
     <mergeCell ref="D50:J50"/>
     <mergeCell ref="D64:J64"/>
     <mergeCell ref="D78:J78"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D36:J36"/>
     <mergeCell ref="D190:J190"/>
     <mergeCell ref="D288:J288"/>
     <mergeCell ref="D330:J330"/>
     <mergeCell ref="D316:J316"/>
     <mergeCell ref="D302:J302"/>
     <mergeCell ref="D232:J232"/>
     <mergeCell ref="D246:J246"/>
     <mergeCell ref="D260:J260"/>
     <mergeCell ref="D204:J204"/>
     <mergeCell ref="D120:J120"/>
     <mergeCell ref="D134:J134"/>
     <mergeCell ref="D148:J148"/>
     <mergeCell ref="D162:J162"/>
     <mergeCell ref="D176:J176"/>
     <mergeCell ref="D344:J344"/>
     <mergeCell ref="D218:J218"/>
     <mergeCell ref="D414:J414"/>
     <mergeCell ref="D400:J400"/>
-    <mergeCell ref="D482:J482"/>
+    <mergeCell ref="D484:J484"/>
     <mergeCell ref="D274:J274"/>
     <mergeCell ref="D372:J372"/>
     <mergeCell ref="D386:J386"/>
     <mergeCell ref="D358:J358"/>
     <mergeCell ref="D428:J428"/>
     <mergeCell ref="D442:J442"/>
     <mergeCell ref="D456:J456"/>
     <mergeCell ref="D470:J470"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.59" bottom="0.39" header="0.51" footer="0.51"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>