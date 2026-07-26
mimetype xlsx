--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,660 +1,676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F166E09-8A78-43D6-9A69-8DE4684F2AC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C05C671-DD77-4799-A753-D993CD47DBEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O R A 2001 - 2004" sheetId="2" r:id="rId1"/>
     <sheet name="O R A 2005 - 2014" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'O R A 2005 - 2014'!$C$324:$I$447</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'O R A 2005 - 2014'!$C$324:$I$449</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'O R A 2005 - 2014'!$4:$9</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="219">
+  <si>
+    <t>INDONESIA</t>
+  </si>
+  <si>
+    <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
+  </si>
+  <si>
+    <t>TOTAL GROSS INTERNATIONAL RESERVES POSITION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(Millions of $.US) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January, 5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January, 12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January, 19 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">January, 26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">February, 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">February, 9 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">February, 16 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">February, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 9 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 16 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 30 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">... </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 20 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 27 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 11 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 18 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 25 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 15 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 22 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 29 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 20 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 27 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 10 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 17 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 24 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 31 </t>
+  </si>
+  <si>
+    <t>September, 7</t>
+  </si>
+  <si>
+    <t>September, 14</t>
+  </si>
+  <si>
+    <t>September, 21</t>
+  </si>
+  <si>
+    <t>September, 28</t>
+  </si>
+  <si>
+    <t>October, 5</t>
+  </si>
+  <si>
+    <t>October, 12</t>
+  </si>
+  <si>
+    <t>October, 19</t>
+  </si>
+  <si>
+    <t>October, 26</t>
+  </si>
+  <si>
+    <t>November, 2</t>
+  </si>
+  <si>
+    <t>November, 9</t>
+  </si>
+  <si>
+    <t>November, 16</t>
+  </si>
+  <si>
+    <t>November, 23</t>
+  </si>
+  <si>
+    <t>November, 30</t>
+  </si>
+  <si>
+    <t>December, 7</t>
+  </si>
+  <si>
+    <t>December, 14</t>
+  </si>
+  <si>
+    <t>December, 21</t>
+  </si>
+  <si>
+    <t>December, 28</t>
+  </si>
+  <si>
+    <t>January, 4</t>
+  </si>
+  <si>
+    <t>January, 11</t>
+  </si>
+  <si>
+    <t>January, 18</t>
+  </si>
+  <si>
+    <t>January, 25</t>
+  </si>
+  <si>
+    <t>February, 1</t>
+  </si>
+  <si>
+    <t>February, 8</t>
+  </si>
+  <si>
+    <t>February, 15</t>
+  </si>
+  <si>
+    <t>February, 22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Idul Adha </t>
+  </si>
+  <si>
+    <t>March, 1</t>
+  </si>
+  <si>
+    <t>March, 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 14 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 22 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">March, 28 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 19 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 10 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 17 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 24 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 31 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 14 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 21 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 28 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 19 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 9 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 16 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 30 </t>
+  </si>
+  <si>
+    <t>September, 6</t>
+  </si>
+  <si>
+    <t>September, 13</t>
+  </si>
+  <si>
+    <t>September, 20</t>
+  </si>
+  <si>
+    <t>September, 27</t>
+  </si>
+  <si>
+    <t>October, 3</t>
+  </si>
+  <si>
+    <t>October, 11</t>
+  </si>
+  <si>
+    <t>October, 18</t>
+  </si>
+  <si>
+    <t>October, 25</t>
+  </si>
+  <si>
+    <t>November, 1</t>
+  </si>
+  <si>
+    <t>November, 8</t>
+  </si>
+  <si>
+    <t>November, 15</t>
+  </si>
+  <si>
+    <t>November, 22</t>
+  </si>
+  <si>
+    <t>November, 29</t>
+  </si>
+  <si>
+    <t>December, 4</t>
+  </si>
+  <si>
+    <t>December, 13</t>
+  </si>
+  <si>
+    <t>December, 20</t>
+  </si>
+  <si>
+    <t>December, 27</t>
+  </si>
+  <si>
+    <t>January, 7</t>
+  </si>
+  <si>
+    <t>January, 15</t>
+  </si>
+  <si>
+    <t>January, 23</t>
+  </si>
+  <si>
+    <t>January, 31</t>
+  </si>
+  <si>
+    <t>February, 7</t>
+  </si>
+  <si>
+    <t>February, 14</t>
+  </si>
+  <si>
+    <t>February, 21</t>
+  </si>
+  <si>
+    <t>February, 28</t>
+  </si>
+  <si>
+    <t>March, 7</t>
+  </si>
+  <si>
+    <t>March, 14</t>
+  </si>
+  <si>
+    <t>March, 21</t>
+  </si>
+  <si>
+    <t>March, 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 15 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April, 30 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 14 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 29 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">34,162.23 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 6 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">June, 30 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 15 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">July, 31 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">33,733.38 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 15 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 22 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">August, 29 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">33,539.65 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t>September, 5</t>
+  </si>
+  <si>
+    <t>September, 15</t>
+  </si>
+  <si>
+    <t>September, 23</t>
+  </si>
+  <si>
+    <t>September, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34,067.56 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t>October, 7</t>
+  </si>
+  <si>
+    <t>October, 15</t>
+  </si>
+  <si>
+    <t>October, 23</t>
+  </si>
+  <si>
+    <t>October, 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34,841.45 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t>November, 7</t>
+  </si>
+  <si>
+    <t>November, 14</t>
+  </si>
+  <si>
+    <t>November, 21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35,114.08 r 31.4.2004 </t>
+  </si>
+  <si>
+    <t>November, 28</t>
+  </si>
+  <si>
+    <t>December, 5</t>
+  </si>
+  <si>
+    <t>December, 15</t>
+  </si>
+  <si>
+    <t>December, 23</t>
+  </si>
+  <si>
+    <t>December, 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36,295.71  r 31.4.2004 </t>
+  </si>
+  <si>
+    <t>January, 30</t>
+  </si>
+  <si>
+    <t>35,975.39 r 31.4.2004</t>
+  </si>
+  <si>
+    <t>February, 6</t>
+  </si>
+  <si>
+    <t>February, 13</t>
+  </si>
+  <si>
+    <t>February, 20</t>
+  </si>
+  <si>
+    <t>February, 27</t>
+  </si>
+  <si>
+    <t>March, 5</t>
+  </si>
+  <si>
+    <t>March, 15</t>
+  </si>
+  <si>
+    <t>March, 23</t>
+  </si>
+  <si>
+    <t>March, 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">May, 21 </t>
+  </si>
+  <si>
+    <t>July, 07</t>
+  </si>
+  <si>
+    <t>July, 15</t>
+  </si>
+  <si>
+    <t>July, 23</t>
+  </si>
+  <si>
+    <t>July, 30</t>
+  </si>
+  <si>
+    <t>August, 6</t>
+  </si>
+  <si>
+    <t>August, 13</t>
+  </si>
+  <si>
+    <t>August, 23</t>
+  </si>
+  <si>
+    <t>August, 31</t>
+  </si>
+  <si>
+    <t>September, 07</t>
+  </si>
+  <si>
+    <t>October, 07</t>
+  </si>
+  <si>
+    <t>October, 22</t>
+  </si>
+  <si>
+    <t>October, 29</t>
+  </si>
+  <si>
+    <t>November, 05</t>
+  </si>
+  <si>
+    <t>November, 12</t>
+  </si>
+  <si>
+    <t>December, 07</t>
+  </si>
+  <si>
+    <t>SPECIAL DATA  DISSEMINATIAN STANDARD</t>
+  </si>
   <si>
     <t>IRFCL</t>
   </si>
   <si>
-    <t>TOTAL GROSS INTERNATIONAL RESERVES POSITION</t>
-[...565 lines deleted...]
-  <si>
     <t>IN MILLION USD</t>
   </si>
   <si>
     <t>Official Reserve Assets</t>
   </si>
   <si>
     <t xml:space="preserve">Foreign Currency Reserves </t>
   </si>
   <si>
     <t xml:space="preserve">IMF Reserves position in the fund </t>
   </si>
   <si>
     <t>Other Reserve Assets</t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t>S D R s</t>
   </si>
   <si>
     <t>G o l d</t>
   </si>
   <si>
     <t>August 5</t>
@@ -686,60 +702,51 @@
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
-    <t>INDONESIA</t>
-[...8 lines deleted...]
-    <t>Last update  :  8/5/2026</t>
+    <t>Last update  :  7/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1583,136 +1590,136 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="16" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -1729,51 +1736,51 @@
     <cellStyle name="Heading 4" xfId="33" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="34" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="35" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="37" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="38" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="39" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="40" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="41" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>942975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
@@ -2196,2072 +2203,2073 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F209"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A59" workbookViewId="0">
-      <pane ySplit="1980" topLeftCell="A189"/>
+      <pane ySplit="1980" topLeftCell="A189" activePane="bottomLeft"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft" activeCell="I173" sqref="I173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="17.109375" customWidth="1"/>
+    <col min="1" max="3" width="17.21875" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="23.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="22"/>
+      <c r="A1" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
     </row>
     <row r="2" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="A2" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="26"/>
+      <c r="D4" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="48"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="28"/>
+      <c r="D5" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="50"/>
       <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="D6" s="23">
+      <c r="D6" s="45">
         <v>2001</v>
       </c>
-      <c r="E6" s="24"/>
+      <c r="E6" s="46"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E7" s="7">
         <v>29364</v>
       </c>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="6" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E8" s="7">
         <v>29413.4</v>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="6" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E9" s="7">
         <v>29435.8</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="6" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>29278.799999999999</v>
       </c>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E11" s="7">
         <v>29399.4</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" s="7">
         <v>29182.7</v>
       </c>
       <c r="F12" s="3"/>
     </row>
     <row r="13" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E13" s="7">
         <v>29137.8</v>
       </c>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E14" s="7">
         <v>29107.200000000001</v>
       </c>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" s="7">
         <v>29066</v>
       </c>
       <c r="F15" s="3"/>
     </row>
     <row r="16" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>29076</v>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>28747.1</v>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" s="7">
         <v>28528.5</v>
       </c>
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" s="7">
         <v>28672.7</v>
       </c>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" s="7">
         <v>28761.4</v>
       </c>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3"/>
     </row>
     <row r="22" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" s="7">
         <v>28666.5</v>
       </c>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" s="7">
         <v>28787</v>
       </c>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" s="7">
         <v>28857.5</v>
       </c>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" s="7">
         <v>28482</v>
       </c>
       <c r="F25" s="3"/>
     </row>
     <row r="26" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" s="7">
         <v>28539</v>
       </c>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" s="7">
         <v>28642</v>
       </c>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" s="7">
         <v>28513</v>
       </c>
       <c r="F28" s="3"/>
     </row>
     <row r="29" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" s="7">
         <v>28493</v>
       </c>
       <c r="F29" s="3"/>
     </row>
     <row r="30" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" s="7">
         <v>28497.4</v>
       </c>
       <c r="F30" s="3"/>
     </row>
     <row r="31" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>28668.3</v>
       </c>
       <c r="F31" s="3"/>
     </row>
     <row r="32" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>28638.2</v>
       </c>
       <c r="F32" s="3"/>
     </row>
     <row r="33" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>28586</v>
       </c>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" s="7">
         <v>28620</v>
       </c>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E35" s="7">
         <v>28694</v>
       </c>
       <c r="F35" s="3"/>
     </row>
     <row r="36" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E36" s="7">
         <v>28873</v>
       </c>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E37" s="7">
         <v>28980.2</v>
       </c>
       <c r="F37" s="3"/>
     </row>
     <row r="38" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E38" s="7">
         <v>28605</v>
       </c>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E40" s="7">
         <v>28634.400000000001</v>
       </c>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E41" s="7">
         <v>28555</v>
       </c>
       <c r="F41" s="3"/>
     </row>
     <row r="42" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E42" s="7">
         <v>29309.9</v>
       </c>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E43" s="7">
         <v>29025.4</v>
       </c>
       <c r="F43" s="3"/>
     </row>
     <row r="44" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E44" s="7">
         <v>29001.7</v>
       </c>
       <c r="F44" s="3"/>
     </row>
     <row r="45" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E45" s="7">
         <v>28957.200000000001</v>
       </c>
       <c r="F45" s="3"/>
     </row>
     <row r="46" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E46" s="7">
         <v>28951.8</v>
       </c>
       <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E47" s="7">
         <v>28542.799999999999</v>
       </c>
       <c r="F47" s="3"/>
     </row>
     <row r="48" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E48" s="7">
         <v>28513</v>
       </c>
       <c r="F48" s="3"/>
     </row>
     <row r="49" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E49" s="7">
         <v>28499</v>
       </c>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E50" s="7">
         <v>28586</v>
       </c>
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E51" s="7">
         <v>28024.5</v>
       </c>
       <c r="F51" s="3"/>
     </row>
     <row r="52" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E52" s="7">
         <v>28138.5</v>
       </c>
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E53" s="7">
         <v>28077.1</v>
       </c>
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E54" s="7">
         <v>28022.2</v>
       </c>
       <c r="F54" s="3"/>
     </row>
     <row r="55" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E55" s="7">
         <v>28081.3</v>
       </c>
       <c r="F55" s="1"/>
     </row>
     <row r="56" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E56" s="7">
         <v>27606</v>
       </c>
       <c r="F56" s="1"/>
     </row>
     <row r="57" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E57" s="7">
         <v>28111.7</v>
       </c>
       <c r="F57" s="1"/>
     </row>
     <row r="58" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E58" s="7">
         <v>28084</v>
       </c>
       <c r="F58" s="1"/>
     </row>
     <row r="59" spans="1:6" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D59" s="23">
+      <c r="D59" s="45">
         <v>2002</v>
       </c>
-      <c r="E59" s="24"/>
+      <c r="E59" s="46"/>
     </row>
     <row r="60" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E60" s="7">
         <v>27904.400000000001</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D61" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E61" s="7">
         <v>27999.9</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E62" s="7">
         <v>27743.3</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E63" s="7">
         <v>27798</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D64" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E64" s="7">
         <v>28086.6</v>
       </c>
     </row>
     <row r="65" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E65" s="7">
         <v>27704.3</v>
       </c>
     </row>
     <row r="66" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D66" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E66" s="7">
         <v>27803.599999999999</v>
       </c>
     </row>
     <row r="67" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D67" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="68" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D68" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E68" s="7">
         <v>27854.3</v>
       </c>
     </row>
     <row r="69" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E69" s="7">
         <v>27950.799999999999</v>
       </c>
     </row>
     <row r="70" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D70" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E70" s="7">
         <v>27734.799999999999</v>
       </c>
     </row>
     <row r="71" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D71" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E71" s="7">
         <v>27886</v>
       </c>
     </row>
     <row r="72" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D72" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E72" s="7">
         <v>28003.5</v>
       </c>
     </row>
     <row r="73" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D73" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E73" s="7">
         <v>28065.5</v>
       </c>
     </row>
     <row r="74" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D74" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E74" s="8">
         <v>28025.599999999999</v>
       </c>
     </row>
     <row r="75" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D75" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E75" s="7">
         <v>27972.1</v>
       </c>
     </row>
     <row r="76" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D76" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E76" s="7">
         <v>28060.799999999999</v>
       </c>
     </row>
     <row r="77" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D77" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D78" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E78" s="7">
         <v>28290.2</v>
       </c>
     </row>
     <row r="79" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E79" s="7">
         <v>28584.7</v>
       </c>
     </row>
     <row r="80" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D80" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E80" s="7">
         <v>28775</v>
       </c>
     </row>
     <row r="81" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D81" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E81" s="7">
         <v>28756.2</v>
       </c>
     </row>
     <row r="82" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D82" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E82" s="7">
         <v>28702.7</v>
       </c>
     </row>
     <row r="83" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D83" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E83" s="7">
         <v>28739.7</v>
       </c>
     </row>
     <row r="84" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E84" s="7">
         <v>28833.9</v>
       </c>
     </row>
     <row r="85" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D85" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E85" s="7">
         <v>29278.6</v>
       </c>
     </row>
     <row r="86" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D86" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E86" s="7">
         <v>29765.3</v>
       </c>
     </row>
     <row r="87" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E87" s="7">
         <v>30337</v>
       </c>
     </row>
     <row r="88" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D88" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E88" s="7">
         <v>30292.5</v>
       </c>
     </row>
     <row r="89" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E89" s="7">
         <v>30394.7</v>
       </c>
     </row>
     <row r="90" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D90" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E90" s="7">
         <v>30356</v>
       </c>
     </row>
     <row r="91" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D91" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E91" s="7">
         <v>29884.7</v>
       </c>
     </row>
     <row r="92" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D92" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E92" s="8">
         <v>30111.599999999999</v>
       </c>
     </row>
     <row r="93" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E93" s="7">
         <v>30099.4</v>
       </c>
     </row>
     <row r="94" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E94" s="7">
         <v>30156.400000000001</v>
       </c>
     </row>
     <row r="95" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E95" s="7">
         <v>30149.1</v>
       </c>
     </row>
     <row r="96" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D96" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E96" s="7">
         <v>30193.1</v>
       </c>
     </row>
     <row r="97" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D97" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E97" s="7">
         <v>30229.8</v>
       </c>
     </row>
     <row r="98" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D98" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E98" s="7">
         <v>30182.1</v>
       </c>
     </row>
     <row r="99" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E99" s="7">
         <v>29969</v>
       </c>
     </row>
     <row r="100" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E100" s="7">
         <v>29988.5</v>
       </c>
     </row>
     <row r="101" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E101" s="7">
         <v>29791</v>
       </c>
     </row>
     <row r="102" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E102" s="7">
         <v>29793.5</v>
       </c>
     </row>
     <row r="103" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E103" s="7">
         <v>29910.9</v>
       </c>
     </row>
     <row r="104" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E104" s="7">
         <v>29475.1</v>
       </c>
     </row>
     <row r="105" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E105" s="7">
         <v>29706.9</v>
       </c>
     </row>
     <row r="106" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D106" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E106" s="7">
         <v>29989.8</v>
       </c>
     </row>
     <row r="107" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E107" s="7">
         <v>29994.6</v>
       </c>
     </row>
     <row r="108" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E108" s="7">
         <v>30116.7</v>
       </c>
     </row>
     <row r="109" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D109" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E109" s="7">
         <v>30852.3</v>
       </c>
     </row>
     <row r="110" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E110" s="7">
         <v>30670.2</v>
       </c>
     </row>
     <row r="111" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D111" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E111" s="7">
         <v>31448.2</v>
       </c>
     </row>
     <row r="112" spans="4:5" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D112" s="23">
+      <c r="D112" s="45">
         <v>2003</v>
       </c>
-      <c r="E112" s="24"/>
+      <c r="E112" s="46"/>
     </row>
     <row r="113" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E113" s="7">
         <v>31426.3</v>
       </c>
     </row>
     <row r="114" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E114" s="7">
         <v>31350.6</v>
       </c>
     </row>
     <row r="115" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E115" s="7">
         <v>31493.4</v>
       </c>
     </row>
     <row r="116" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E116" s="7">
         <v>31761.3</v>
       </c>
     </row>
     <row r="117" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E117" s="7">
         <v>31695.4</v>
       </c>
     </row>
     <row r="118" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E118" s="7">
         <v>31664.6</v>
       </c>
     </row>
     <row r="119" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E119" s="7">
         <v>31903.9</v>
       </c>
     </row>
     <row r="120" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D120" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E120" s="7">
         <v>31809.200000000001</v>
       </c>
     </row>
     <row r="121" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E121" s="7">
         <v>32045.3</v>
       </c>
     </row>
     <row r="122" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D122" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E122" s="7">
         <v>31931</v>
       </c>
     </row>
     <row r="123" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E123" s="7">
         <v>31895.5</v>
       </c>
     </row>
     <row r="124" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E124" s="7">
         <v>32047.5</v>
       </c>
     </row>
     <row r="125" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E125" s="7">
         <v>33021</v>
       </c>
     </row>
     <row r="126" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E126" s="7">
         <v>33174.410000000003</v>
       </c>
     </row>
     <row r="127" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D127" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E127" s="8">
         <v>33471.03</v>
       </c>
     </row>
     <row r="128" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E128" s="7">
         <v>33626.44</v>
       </c>
     </row>
     <row r="129" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E129" s="7">
         <v>33853.870000000003</v>
       </c>
     </row>
     <row r="130" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E130" s="7">
         <v>34022.769999999997</v>
       </c>
     </row>
     <row r="131" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E131" s="7">
         <v>34468.230000000003</v>
       </c>
     </row>
     <row r="132" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E132" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="133" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E133" s="7">
         <v>34230.04</v>
       </c>
     </row>
     <row r="134" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D134" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E134" s="7">
         <v>34172.720000000001</v>
       </c>
     </row>
     <row r="135" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D135" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E135" s="7">
         <v>33765.75</v>
       </c>
     </row>
     <row r="136" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D136" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E136" s="7">
         <v>34056.5</v>
       </c>
     </row>
     <row r="137" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E137" s="7">
         <v>34086.339999999997</v>
       </c>
     </row>
     <row r="138" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D138" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E138" s="7">
         <v>33700.980000000003</v>
       </c>
     </row>
     <row r="139" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E139" s="7">
         <v>33768.42</v>
       </c>
     </row>
     <row r="140" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D140" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="141" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E141" s="7">
         <v>33626.89</v>
       </c>
     </row>
     <row r="142" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E142" s="7">
         <v>33665.620000000003</v>
       </c>
     </row>
     <row r="143" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D143" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E143" s="7">
         <v>33741.78</v>
       </c>
     </row>
     <row r="144" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="145" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D145" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E145" s="8">
         <v>33561.5</v>
       </c>
     </row>
     <row r="146" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D146" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E146" s="7">
         <v>33645.29</v>
       </c>
     </row>
     <row r="147" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D147" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E147" s="7">
         <v>34003.839999999997</v>
       </c>
     </row>
     <row r="148" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D148" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="149" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E149" s="7">
         <v>34016.25</v>
       </c>
     </row>
     <row r="150" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D150" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E150" s="7">
         <v>34596.379999999997</v>
       </c>
     </row>
     <row r="151" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E151" s="7">
         <v>35006.449999999997</v>
       </c>
     </row>
     <row r="152" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="153" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D153" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E153" s="7">
         <v>34684.53</v>
       </c>
     </row>
     <row r="154" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E154" s="7">
         <v>34948.629999999997</v>
       </c>
     </row>
     <row r="155" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="156" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D156" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E156" s="7">
         <v>35063.870000000003</v>
       </c>
     </row>
     <row r="157" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D157" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E157" s="7">
         <v>35005.26</v>
       </c>
     </row>
     <row r="158" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D158" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E158" s="7">
         <v>35034.36</v>
       </c>
     </row>
     <row r="159" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E159" s="7">
         <v>35849.089999999997</v>
       </c>
     </row>
     <row r="160" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="161" spans="4:5" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D161" s="23">
+      <c r="D161" s="45">
         <v>2004</v>
       </c>
-      <c r="E161" s="24"/>
+      <c r="E161" s="46"/>
     </row>
     <row r="162" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E162" s="7">
         <v>36186.94</v>
       </c>
     </row>
     <row r="163" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E163" s="7">
         <v>36102.47</v>
       </c>
     </row>
     <row r="164" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E164" s="7">
         <v>36181.19</v>
       </c>
     </row>
     <row r="165" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E165" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="166" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E166" s="7">
         <v>36004.33</v>
       </c>
     </row>
     <row r="167" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E167" s="7">
         <v>36323.78</v>
       </c>
     </row>
     <row r="168" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E168" s="7">
         <v>36268.57</v>
       </c>
     </row>
     <row r="169" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E169" s="7">
         <v>36000.720000000001</v>
       </c>
     </row>
     <row r="170" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E170" s="7">
         <v>35851.339999999997</v>
       </c>
     </row>
     <row r="171" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E171" s="7">
         <v>36627.25</v>
       </c>
     </row>
     <row r="172" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E172" s="7">
         <v>37079.279999999999</v>
       </c>
     </row>
     <row r="173" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E173" s="7">
         <v>37419.160000000003</v>
       </c>
     </row>
     <row r="174" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E174" s="7">
         <v>37419.300000000003</v>
       </c>
     </row>
     <row r="175" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E175" s="7">
         <v>37095.71</v>
       </c>
     </row>
     <row r="176" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E176" s="8">
         <v>37041.17</v>
       </c>
     </row>
     <row r="177" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E177" s="7">
         <v>37080.67</v>
       </c>
     </row>
     <row r="178" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E178" s="7">
         <v>37098.559999999998</v>
       </c>
     </row>
     <row r="179" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E179" s="7">
         <v>36645.230000000003</v>
       </c>
     </row>
     <row r="180" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E180" s="7">
         <v>36608.300000000003</v>
       </c>
     </row>
     <row r="181" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E181" s="7">
         <v>36469.56</v>
       </c>
     </row>
     <row r="182" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E182" s="7">
         <v>35652.480000000003</v>
       </c>
     </row>
     <row r="183" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E183" s="7">
         <v>35020.39</v>
       </c>
     </row>
     <row r="184" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E184" s="7">
         <v>34999.730000000003</v>
       </c>
     </row>
     <row r="185" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E185" s="7">
         <v>34851</v>
       </c>
     </row>
     <row r="186" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E186" s="7">
         <v>35086.74</v>
       </c>
     </row>
     <row r="187" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E187" s="7">
         <v>34870.53</v>
       </c>
     </row>
     <row r="188" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E188" s="7">
         <v>34937.82</v>
       </c>
     </row>
     <row r="189" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E189" s="7">
         <v>34810.47</v>
       </c>
     </row>
     <row r="190" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E190" s="7">
         <v>34805.46</v>
       </c>
     </row>
     <row r="191" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E191" s="7">
         <v>34974.03</v>
       </c>
     </row>
     <row r="192" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E192" s="7">
         <v>34977.599999999999</v>
       </c>
     </row>
     <row r="193" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E193" s="7">
         <v>34821.9</v>
       </c>
     </row>
     <row r="194" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E194" s="8">
         <v>34497.300000000003</v>
       </c>
     </row>
     <row r="195" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E195" s="7">
         <v>34573.449999999997</v>
       </c>
     </row>
     <row r="196" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E196" s="7">
         <v>34833.71</v>
       </c>
     </row>
     <row r="197" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E197" s="7">
         <v>34802.199999999997</v>
       </c>
     </row>
     <row r="198" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E198" s="7">
         <v>34715.57</v>
       </c>
     </row>
     <row r="199" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E199" s="7">
         <v>34807.480000000003</v>
       </c>
     </row>
     <row r="200" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E200" s="7">
         <v>34978.67</v>
       </c>
     </row>
     <row r="201" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E201" s="7">
         <v>35353.18</v>
       </c>
     </row>
     <row r="202" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E202" s="7">
         <v>35542.07</v>
       </c>
     </row>
     <row r="203" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E203" s="7">
         <v>35274.74</v>
       </c>
     </row>
     <row r="204" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E204" s="7">
         <v>35675.589999999997</v>
       </c>
     </row>
     <row r="205" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E205" s="7">
         <v>35927.39</v>
       </c>
     </row>
     <row r="206" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E206" s="7">
         <v>35809.47</v>
       </c>
     </row>
     <row r="207" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E207" s="7">
         <v>35526.9</v>
       </c>
     </row>
     <row r="208" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E208" s="7">
         <v>35897.17</v>
       </c>
     </row>
     <row r="209" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E209" s="7">
         <v>36320.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D161:E161"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="D112:E112"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I447"/>
+  <dimension ref="A1:I449"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B431" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="E444" sqref="E444"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A430" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="J446" sqref="J446"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="17.6640625" customWidth="1"/>
-    <col min="3" max="4" width="21.33203125" customWidth="1"/>
+    <col min="1" max="2" width="17.77734375" customWidth="1"/>
+    <col min="3" max="4" width="21.21875" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
     <col min="6" max="6" width="23.5546875" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="22"/>
+      <c r="A1" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
     </row>
     <row r="2" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="A2" s="32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
     </row>
     <row r="4" spans="1:9" ht="21" x14ac:dyDescent="0.4">
-      <c r="C4" s="42" t="s">
-[...7 lines deleted...]
-      <c r="I4" s="44"/>
+      <c r="C4" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="38"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C5" s="45" t="s">
-[...7 lines deleted...]
-      <c r="I5" s="47"/>
+      <c r="C5" s="39" t="s">
+        <v>193</v>
+      </c>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="41"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C6" s="48"/>
-[...5 lines deleted...]
-      <c r="I6" s="50"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="44"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="C7" s="9"/>
-      <c r="D7" s="39" t="s">
-[...6 lines deleted...]
-        <v>193</v>
+      <c r="D7" s="33" t="s">
+        <v>194</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="F7" s="33" t="s">
+        <v>196</v>
       </c>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="39" t="s">
-        <v>194</v>
+      <c r="I7" s="33" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="C8" s="9" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="F8" s="40"/>
+        <v>198</v>
+      </c>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
       <c r="G8" s="10" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H8" s="10" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="I8" s="40"/>
+        <v>200</v>
+      </c>
+      <c r="I8" s="34"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="C9" s="9"/>
-      <c r="D9" s="41"/>
-[...1 lines deleted...]
-      <c r="F9" s="41"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="41"/>
+      <c r="I9" s="35"/>
     </row>
     <row r="10" spans="1:9" ht="18" x14ac:dyDescent="0.25">
-      <c r="C10" s="30">
+      <c r="C10" s="23">
         <v>2005</v>
       </c>
-      <c r="D10" s="31"/>
-[...4 lines deleted...]
-      <c r="I10" s="32"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="25"/>
     </row>
     <row r="11" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C11" s="11">
         <v>38724</v>
       </c>
       <c r="D11" s="7">
         <v>33800.35</v>
       </c>
       <c r="E11" s="7">
         <v>32659.69</v>
       </c>
       <c r="F11" s="7">
         <v>200.9</v>
       </c>
       <c r="G11" s="7">
         <v>2.1800000000000002</v>
       </c>
       <c r="H11" s="7">
         <v>884.73</v>
       </c>
       <c r="I11" s="7">
         <v>52.85</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -4865,120 +4873,120 @@
     <row r="38" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C38" s="11">
         <v>38927</v>
       </c>
       <c r="D38" s="7">
         <v>32208.38</v>
       </c>
       <c r="E38" s="7">
         <v>30514.51</v>
       </c>
       <c r="F38" s="7">
         <v>211</v>
       </c>
       <c r="G38" s="7">
         <v>92.79</v>
       </c>
       <c r="H38" s="7">
         <v>1236.3499999999999</v>
       </c>
       <c r="I38" s="7">
         <v>153.72</v>
       </c>
     </row>
     <row r="39" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C39" s="6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D39" s="7">
         <v>32500.81</v>
       </c>
       <c r="E39" s="7">
         <v>30767.88</v>
       </c>
       <c r="F39" s="7">
         <v>213.3</v>
       </c>
       <c r="G39" s="7">
         <v>12.5</v>
       </c>
       <c r="H39" s="7">
         <v>1353.41</v>
       </c>
       <c r="I39" s="7">
         <v>153.72</v>
       </c>
     </row>
     <row r="40" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C40" s="6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D40" s="7">
         <v>32517.46</v>
       </c>
       <c r="E40" s="7">
         <v>30756.87</v>
       </c>
       <c r="F40" s="7">
         <v>215.1</v>
       </c>
       <c r="G40" s="7">
         <v>11.27</v>
       </c>
       <c r="H40" s="7">
         <v>1380.12</v>
       </c>
       <c r="I40" s="7">
         <v>154.1</v>
       </c>
     </row>
     <row r="41" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C41" s="6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D41" s="7">
         <v>32024.45</v>
       </c>
       <c r="E41" s="7">
         <v>30289.08</v>
       </c>
       <c r="F41" s="7">
         <v>213.4</v>
       </c>
       <c r="G41" s="7">
         <v>11.18</v>
       </c>
       <c r="H41" s="7">
         <v>1356.7</v>
       </c>
       <c r="I41" s="7">
         <v>154.1</v>
       </c>
     </row>
     <row r="42" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C42" s="6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D42" s="7">
         <v>31180.27</v>
       </c>
       <c r="E42" s="7">
         <v>29474.03</v>
       </c>
       <c r="F42" s="7">
         <v>212.4</v>
       </c>
       <c r="G42" s="7">
         <v>11.13</v>
       </c>
       <c r="H42" s="7">
         <v>1328.96</v>
       </c>
       <c r="I42" s="7">
         <v>153.77000000000001</v>
       </c>
     </row>
     <row r="43" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C43" s="11">
         <v>38967</v>
       </c>
       <c r="D43" s="7">
@@ -5324,59 +5332,59 @@
     </row>
     <row r="58" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C58" s="11">
         <v>39081</v>
       </c>
       <c r="D58" s="7">
         <v>34723.69</v>
       </c>
       <c r="E58" s="7">
         <v>32774.19</v>
       </c>
       <c r="F58" s="7">
         <v>207.9</v>
       </c>
       <c r="G58" s="7">
         <v>7.01</v>
       </c>
       <c r="H58" s="7">
         <v>1583.25</v>
       </c>
       <c r="I58" s="7">
         <v>151.34</v>
       </c>
     </row>
     <row r="59" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C59" s="30">
+      <c r="C59" s="23">
         <v>2006</v>
       </c>
-      <c r="D59" s="31"/>
-[...4 lines deleted...]
-      <c r="I59" s="32"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="25"/>
     </row>
     <row r="60" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C60" s="11">
         <v>38723</v>
       </c>
       <c r="D60" s="7">
         <v>34942.99</v>
       </c>
       <c r="E60" s="7">
         <v>32954.1</v>
       </c>
       <c r="F60" s="7">
         <v>210.1</v>
       </c>
       <c r="G60" s="7">
         <v>7.08</v>
       </c>
       <c r="H60" s="7">
         <v>1619.52</v>
       </c>
       <c r="I60" s="7">
         <v>152.19</v>
       </c>
     </row>
     <row r="61" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -6439,59 +6447,59 @@
     </row>
     <row r="107" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C107" s="11">
         <v>39080</v>
       </c>
       <c r="D107" s="7">
         <v>42586.33</v>
       </c>
       <c r="E107" s="7">
         <v>40696.559999999998</v>
       </c>
       <c r="F107" s="7">
         <v>218.7</v>
       </c>
       <c r="G107" s="7">
         <v>18.239999999999998</v>
       </c>
       <c r="H107" s="7">
         <v>1483.39</v>
       </c>
       <c r="I107" s="7">
         <v>169.44</v>
       </c>
     </row>
     <row r="108" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C108" s="30">
+      <c r="C108" s="23">
         <v>2007</v>
       </c>
-      <c r="D108" s="31"/>
-[...4 lines deleted...]
-      <c r="I108" s="32"/>
+      <c r="D108" s="24"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="24"/>
+      <c r="G108" s="24"/>
+      <c r="H108" s="24"/>
+      <c r="I108" s="25"/>
     </row>
     <row r="109" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C109" s="12">
         <v>38723</v>
       </c>
       <c r="D109" s="7">
         <v>34942.99</v>
       </c>
       <c r="E109" s="7">
         <v>32954.1</v>
       </c>
       <c r="F109" s="7">
         <v>210.1</v>
       </c>
       <c r="G109" s="7">
         <v>7.08</v>
       </c>
       <c r="H109" s="7">
         <v>1619.52</v>
       </c>
       <c r="I109" s="7">
         <v>152.19</v>
       </c>
     </row>
     <row r="110" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -8014,59 +8022,59 @@
     </row>
     <row r="176" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C176" s="13">
         <v>39444</v>
       </c>
       <c r="D176" s="17">
         <v>56920.13</v>
       </c>
       <c r="E176" s="18">
         <v>54555.7</v>
       </c>
       <c r="F176" s="18">
         <v>228</v>
       </c>
       <c r="G176" s="18">
         <v>9.17</v>
       </c>
       <c r="H176" s="18">
         <v>1945.7</v>
       </c>
       <c r="I176" s="18">
         <v>181.55</v>
       </c>
     </row>
     <row r="177" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C177" s="30">
+      <c r="C177" s="23">
         <v>2008</v>
       </c>
-      <c r="D177" s="31"/>
-[...4 lines deleted...]
-      <c r="I177" s="32"/>
+      <c r="D177" s="24"/>
+      <c r="E177" s="24"/>
+      <c r="F177" s="24"/>
+      <c r="G177" s="24"/>
+      <c r="H177" s="24"/>
+      <c r="I177" s="25"/>
     </row>
     <row r="178" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C178" s="11">
         <v>40550</v>
       </c>
       <c r="D178" s="7">
         <v>56906.15</v>
       </c>
       <c r="E178" s="7">
         <v>54478.41</v>
       </c>
       <c r="F178" s="7">
         <v>230.2</v>
       </c>
       <c r="G178" s="7">
         <v>9.26</v>
       </c>
       <c r="H178" s="7">
         <v>2006.72</v>
       </c>
       <c r="I178" s="7">
         <v>181.55</v>
       </c>
     </row>
     <row r="179" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
@@ -8991,5115 +8999,5524 @@
     </row>
     <row r="219" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C219" s="11">
         <v>40907</v>
       </c>
       <c r="D219" s="7">
         <v>51639.32</v>
       </c>
       <c r="E219" s="7">
         <v>49163.96</v>
       </c>
       <c r="F219" s="7">
         <v>225.2</v>
       </c>
       <c r="G219" s="7">
         <v>33.86</v>
       </c>
       <c r="H219" s="7">
         <v>2041.34</v>
       </c>
       <c r="I219" s="7">
         <v>174.95</v>
       </c>
     </row>
     <row r="220" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C220" s="30">
+      <c r="C220" s="23">
         <v>2009</v>
       </c>
-      <c r="D220" s="31"/>
-[...4 lines deleted...]
-      <c r="I220" s="32"/>
+      <c r="D220" s="24"/>
+      <c r="E220" s="24"/>
+      <c r="F220" s="24"/>
+      <c r="G220" s="24"/>
+      <c r="H220" s="24"/>
+      <c r="I220" s="25"/>
     </row>
     <row r="221" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C221" s="11" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D221" s="7">
         <v>50869.55</v>
       </c>
       <c r="E221" s="7">
         <v>48336.36</v>
       </c>
       <c r="F221" s="7">
         <v>218.9</v>
       </c>
       <c r="G221" s="7">
         <v>32.92</v>
       </c>
       <c r="H221" s="7">
         <v>2094.15</v>
       </c>
       <c r="I221" s="7">
         <v>187.23</v>
       </c>
     </row>
     <row r="222" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C222" s="11" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D222" s="7">
         <v>50564.33</v>
       </c>
       <c r="E222" s="7">
         <v>47933.09</v>
       </c>
       <c r="F222" s="7">
         <v>214.3</v>
       </c>
       <c r="G222" s="7">
         <v>31.7</v>
       </c>
       <c r="H222" s="7">
         <v>2198.0100000000002</v>
       </c>
       <c r="I222" s="7">
         <v>187.23</v>
       </c>
     </row>
     <row r="223" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C223" s="11" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D223" s="7">
         <v>54840.17</v>
       </c>
       <c r="E223" s="7">
         <v>52234.68</v>
       </c>
       <c r="F223" s="7">
         <v>216.8</v>
       </c>
       <c r="G223" s="7">
         <v>32.08</v>
       </c>
       <c r="H223" s="7">
         <v>2178.06</v>
       </c>
       <c r="I223" s="7">
         <v>178.56</v>
       </c>
     </row>
     <row r="224" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C224" s="11" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D224" s="7">
         <v>56565.91</v>
       </c>
       <c r="E224" s="7">
         <v>54024.03</v>
       </c>
       <c r="F224" s="7">
         <v>218</v>
       </c>
       <c r="G224" s="7">
         <v>32.25</v>
       </c>
       <c r="H224" s="7">
         <v>2108.23</v>
       </c>
       <c r="I224" s="7">
         <v>183.4</v>
       </c>
     </row>
     <row r="225" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C225" s="11" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D225" s="7">
         <v>57934.1</v>
       </c>
       <c r="E225" s="7">
         <v>55246.66</v>
       </c>
       <c r="F225" s="7">
         <v>223.4</v>
       </c>
       <c r="G225" s="7">
         <v>32.76</v>
       </c>
       <c r="H225" s="7">
         <v>2247.88</v>
       </c>
       <c r="I225" s="7">
         <v>183.4</v>
       </c>
     </row>
     <row r="226" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C226" s="11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D226" s="7">
         <v>57576.02</v>
       </c>
       <c r="E226" s="7">
         <v>54930.42</v>
       </c>
       <c r="F226" s="7">
         <v>225.6</v>
       </c>
       <c r="G226" s="7">
         <v>33.08</v>
       </c>
       <c r="H226" s="7">
         <v>2195.66</v>
       </c>
       <c r="I226" s="7">
         <v>191.26</v>
       </c>
     </row>
     <row r="227" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C227" s="11" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D227" s="7">
         <v>57418.45</v>
       </c>
       <c r="E227" s="7">
         <v>54779.68</v>
       </c>
       <c r="F227" s="7">
         <v>225.7</v>
       </c>
       <c r="G227" s="7">
         <v>33.090000000000003</v>
       </c>
       <c r="H227" s="7">
         <v>2188.62</v>
       </c>
       <c r="I227" s="7">
         <v>191.36</v>
       </c>
     </row>
     <row r="228" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C228" s="11" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D228" s="7">
         <v>57943.040000000001</v>
       </c>
       <c r="E228" s="7">
         <v>55245.45</v>
       </c>
       <c r="F228" s="7">
         <v>227.5</v>
       </c>
       <c r="G228" s="7">
         <v>33.15</v>
       </c>
       <c r="H228" s="7">
         <v>2242.6</v>
       </c>
       <c r="I228" s="7">
         <v>194.34</v>
       </c>
     </row>
     <row r="229" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C229" s="11" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D229" s="7">
         <v>62287.15</v>
       </c>
       <c r="E229" s="7">
         <v>56759.74</v>
       </c>
       <c r="F229" s="7">
         <v>229.5</v>
       </c>
       <c r="G229" s="7">
         <v>2780.73</v>
       </c>
       <c r="H229" s="7">
         <v>2322.4</v>
       </c>
       <c r="I229" s="7">
         <v>194.77</v>
       </c>
     </row>
     <row r="230" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C230" s="11" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D230" s="7">
         <v>64528.45</v>
       </c>
       <c r="E230" s="7">
         <v>58862.9</v>
       </c>
       <c r="F230" s="7">
         <v>230.9</v>
       </c>
       <c r="G230" s="7">
         <v>2797.78</v>
       </c>
       <c r="H230" s="7">
         <v>2442.1</v>
       </c>
       <c r="I230" s="7">
         <v>194.77</v>
       </c>
     </row>
     <row r="231" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C231" s="11" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D231" s="7">
         <v>65844.160000000003</v>
       </c>
       <c r="E231" s="7">
         <v>59833.55</v>
       </c>
       <c r="F231" s="7">
         <v>234.3</v>
       </c>
       <c r="G231" s="7">
         <v>2838.54</v>
       </c>
       <c r="H231" s="7">
         <v>2737.83</v>
       </c>
       <c r="I231" s="7">
         <v>199.95</v>
       </c>
     </row>
     <row r="232" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C232" s="11" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D232" s="7">
         <v>66104.86</v>
       </c>
       <c r="E232" s="7">
         <v>60368.97</v>
       </c>
       <c r="F232" s="7">
         <v>227.3</v>
       </c>
       <c r="G232" s="7">
         <v>2753.14</v>
       </c>
       <c r="H232" s="7">
         <v>2552.41</v>
       </c>
       <c r="I232" s="7">
         <v>203.05</v>
       </c>
     </row>
     <row r="233" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C233" s="30">
+      <c r="C233" s="23">
         <v>2010</v>
       </c>
-      <c r="D233" s="31"/>
-[...4 lines deleted...]
-      <c r="I233" s="32"/>
+      <c r="D233" s="24"/>
+      <c r="E233" s="24"/>
+      <c r="F233" s="24"/>
+      <c r="G233" s="24"/>
+      <c r="H233" s="24"/>
+      <c r="I233" s="25"/>
     </row>
     <row r="234" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C234" s="11" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D234" s="7">
         <v>69562.48</v>
       </c>
       <c r="E234" s="7">
         <v>63837.08</v>
       </c>
       <c r="F234" s="7">
         <v>226.5</v>
       </c>
       <c r="G234" s="7">
         <v>2743.6</v>
       </c>
       <c r="H234" s="7">
         <v>2553.59</v>
       </c>
       <c r="I234" s="7">
         <v>201.7</v>
       </c>
     </row>
     <row r="235" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C235" s="11" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D235" s="7">
         <v>69730.61</v>
       </c>
       <c r="E235" s="7">
         <v>64018.080000000002</v>
       </c>
       <c r="F235" s="7">
         <v>222.8</v>
       </c>
       <c r="G235" s="7">
         <v>2699.23</v>
       </c>
       <c r="H235" s="7">
         <v>2588.79</v>
       </c>
       <c r="I235" s="7">
         <v>201.7</v>
       </c>
     </row>
     <row r="236" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C236" s="11" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D236" s="7">
         <v>71823.210000000006</v>
       </c>
       <c r="E236" s="7">
         <v>66124.039999999994</v>
       </c>
       <c r="F236" s="7">
         <v>221.1</v>
       </c>
       <c r="G236" s="7">
         <v>2678.19</v>
       </c>
       <c r="H236" s="7">
         <v>2598.1799999999998</v>
       </c>
       <c r="I236" s="7">
         <v>201.7</v>
       </c>
     </row>
     <row r="237" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C237" s="11" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D237" s="7">
         <v>78582.759999999995</v>
       </c>
       <c r="E237" s="7">
         <v>72759.09</v>
       </c>
       <c r="F237" s="7">
         <v>219.5</v>
       </c>
       <c r="G237" s="7">
         <v>2658.47</v>
       </c>
       <c r="H237" s="7">
         <v>2738.42</v>
       </c>
       <c r="I237" s="7">
         <v>207.29</v>
       </c>
     </row>
     <row r="238" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C238" s="11" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D238" s="7">
         <v>74587.289999999994</v>
       </c>
       <c r="E238" s="7">
         <v>68729.649999999994</v>
       </c>
       <c r="F238" s="7">
         <v>214.5</v>
       </c>
       <c r="G238" s="7">
         <v>2598.36</v>
       </c>
       <c r="H238" s="7">
         <v>2834.06</v>
       </c>
       <c r="I238" s="7">
         <v>210.72</v>
       </c>
     </row>
     <row r="239" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C239" s="11" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D239" s="7">
         <v>76321.25</v>
       </c>
       <c r="E239" s="7">
         <v>70400.91</v>
       </c>
       <c r="F239" s="7">
         <v>214.6</v>
       </c>
       <c r="G239" s="7">
         <v>2599.79</v>
       </c>
       <c r="H239" s="7">
         <v>2897.43</v>
       </c>
       <c r="I239" s="7">
         <v>208.53</v>
       </c>
     </row>
     <row r="240" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C240" s="11" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D240" s="7">
         <v>78794.080000000002</v>
       </c>
       <c r="E240" s="7">
         <v>72952.05</v>
       </c>
       <c r="F240" s="7">
         <v>221.4</v>
       </c>
       <c r="G240" s="7">
         <v>2681.76</v>
       </c>
       <c r="H240" s="7">
         <v>2728.44</v>
       </c>
       <c r="I240" s="7">
         <v>210.44</v>
       </c>
     </row>
     <row r="241" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C241" s="11" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D241" s="7">
         <v>81317.210000000006</v>
       </c>
       <c r="E241" s="7">
         <v>75325.08</v>
       </c>
       <c r="F241" s="7">
         <v>219.6</v>
       </c>
       <c r="G241" s="7">
         <v>2659.55</v>
       </c>
       <c r="H241" s="7">
         <v>2898.6</v>
       </c>
       <c r="I241" s="7">
         <v>214.38</v>
       </c>
     </row>
     <row r="242" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C242" s="11" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D242" s="7">
         <v>86550.64</v>
       </c>
       <c r="E242" s="7">
         <v>80302.899999999994</v>
       </c>
       <c r="F242" s="7">
         <v>225.9</v>
       </c>
       <c r="G242" s="7">
         <v>2735.58</v>
       </c>
       <c r="H242" s="7">
         <v>3068.76</v>
       </c>
       <c r="I242" s="7">
         <v>217.5</v>
       </c>
     </row>
     <row r="243" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C243" s="11" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D243" s="7">
         <v>91798.63</v>
       </c>
       <c r="E243" s="7">
         <v>85452.55</v>
       </c>
       <c r="F243" s="7">
         <v>228.4</v>
       </c>
       <c r="G243" s="7">
         <v>2766.05</v>
       </c>
       <c r="H243" s="7">
         <v>3129.79</v>
       </c>
       <c r="I243" s="7">
         <v>221.84</v>
       </c>
     </row>
     <row r="244" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C244" s="11" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D244" s="7">
         <v>92759.28</v>
       </c>
       <c r="E244" s="7">
         <v>86430.54</v>
       </c>
       <c r="F244" s="7">
         <v>228.8</v>
       </c>
       <c r="G244" s="7">
         <v>2698.55</v>
       </c>
       <c r="H244" s="7">
         <v>3184.94</v>
       </c>
       <c r="I244" s="7">
         <v>222.44</v>
       </c>
     </row>
     <row r="245" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C245" s="11" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D245" s="7">
         <v>96206.85</v>
       </c>
       <c r="E245" s="7">
         <v>89751.12</v>
       </c>
       <c r="F245" s="7">
         <v>224.1</v>
       </c>
       <c r="G245" s="7">
         <v>2713.83</v>
       </c>
       <c r="H245" s="7">
         <v>3298.77</v>
       </c>
       <c r="I245" s="7">
         <v>219.03</v>
       </c>
     </row>
     <row r="246" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C246" s="36">
+      <c r="C246" s="29">
         <v>2011</v>
       </c>
-      <c r="D246" s="37"/>
-[...4 lines deleted...]
-      <c r="I246" s="38"/>
+      <c r="D246" s="30"/>
+      <c r="E246" s="30"/>
+      <c r="F246" s="30"/>
+      <c r="G246" s="30"/>
+      <c r="H246" s="30"/>
+      <c r="I246" s="31"/>
     </row>
     <row r="247" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C247" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D247" s="20">
         <v>95331.56</v>
       </c>
       <c r="E247" s="20">
         <v>89032.1</v>
       </c>
       <c r="F247" s="20">
         <v>227.6</v>
       </c>
       <c r="G247" s="20">
         <v>2756.6</v>
       </c>
       <c r="H247" s="20">
         <v>3095.75</v>
       </c>
       <c r="I247" s="20">
         <v>219.51</v>
       </c>
     </row>
     <row r="248" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C248" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D248" s="20">
         <v>99618.83</v>
       </c>
       <c r="E248" s="20">
         <v>93113.82</v>
       </c>
       <c r="F248" s="20">
         <v>228.4</v>
       </c>
       <c r="G248" s="20">
         <v>2765.69</v>
       </c>
       <c r="H248" s="20">
         <v>3291.73</v>
       </c>
       <c r="I248" s="20">
         <v>219.19</v>
       </c>
     </row>
     <row r="249" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C249" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D249" s="20">
         <v>105709.08</v>
       </c>
       <c r="E249" s="20">
         <v>99129.93</v>
       </c>
       <c r="F249" s="20">
         <v>229.8</v>
       </c>
       <c r="G249" s="20">
         <v>2783.54</v>
       </c>
       <c r="H249" s="20">
         <v>3345.71</v>
       </c>
       <c r="I249" s="20">
         <v>220.1</v>
       </c>
     </row>
     <row r="250" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C250" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D250" s="20">
         <v>113814.19</v>
       </c>
       <c r="E250" s="20">
         <v>106897.85</v>
       </c>
       <c r="F250" s="20">
         <v>235.7</v>
       </c>
       <c r="G250" s="20">
         <v>2853.97</v>
       </c>
       <c r="H250" s="20">
         <v>3603.89</v>
       </c>
       <c r="I250" s="20">
         <v>222.78</v>
       </c>
     </row>
     <row r="251" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C251" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D251" s="20">
         <v>118108.84</v>
       </c>
       <c r="E251" s="20">
         <v>111249.59</v>
       </c>
       <c r="F251" s="20">
         <v>231.8</v>
       </c>
       <c r="G251" s="20">
         <v>2806.65</v>
       </c>
       <c r="H251" s="20">
         <v>3598.02</v>
       </c>
       <c r="I251" s="20">
         <v>222.78</v>
       </c>
     </row>
     <row r="252" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C252" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D252" s="20">
         <v>119654.75</v>
       </c>
       <c r="E252" s="20">
         <v>112850.02</v>
       </c>
       <c r="F252" s="20">
         <v>232.4</v>
       </c>
       <c r="G252" s="20">
         <v>2814.24</v>
       </c>
       <c r="H252" s="20">
         <v>3530.54</v>
       </c>
       <c r="I252" s="20">
         <v>227.54</v>
       </c>
     </row>
     <row r="253" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C253" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D253" s="20">
         <v>122670.95</v>
       </c>
       <c r="E253" s="20">
         <v>115601.3</v>
       </c>
       <c r="F253" s="20">
         <v>233</v>
       </c>
       <c r="G253" s="20">
         <v>2821.63</v>
       </c>
       <c r="H253" s="20">
         <v>3786.96</v>
       </c>
       <c r="I253" s="20">
         <v>228.06</v>
       </c>
     </row>
     <row r="254" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C254" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D254" s="20">
         <v>124637.75</v>
       </c>
       <c r="E254" s="20">
         <v>117245.12</v>
       </c>
       <c r="F254" s="20">
         <v>268</v>
       </c>
       <c r="G254" s="20">
         <v>2835.16</v>
       </c>
       <c r="H254" s="20">
         <v>4058.04</v>
       </c>
       <c r="I254" s="20">
         <v>231.43</v>
       </c>
     </row>
     <row r="255" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C255" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D255" s="20">
         <v>114502.39999999999</v>
       </c>
       <c r="E255" s="20">
         <v>107460.81</v>
       </c>
       <c r="F255" s="20">
         <v>260.5</v>
       </c>
       <c r="G255" s="20">
         <v>2761</v>
       </c>
       <c r="H255" s="20">
         <v>3785.79</v>
       </c>
       <c r="I255" s="20">
         <v>234.3</v>
       </c>
     </row>
     <row r="256" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C256" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D256" s="20">
         <v>113961.76</v>
       </c>
       <c r="E256" s="20">
         <v>106602.65</v>
       </c>
       <c r="F256" s="20">
         <v>232.4</v>
       </c>
       <c r="G256" s="20">
         <v>2813.37</v>
       </c>
       <c r="H256" s="20">
         <v>4086.21</v>
       </c>
       <c r="I256" s="20">
         <v>227.13</v>
       </c>
     </row>
     <row r="257" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C257" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D257" s="20">
         <v>111315.94</v>
       </c>
       <c r="E257" s="20">
         <v>104094.34</v>
       </c>
       <c r="F257" s="20">
         <v>226.2</v>
       </c>
       <c r="G257" s="20">
         <v>2738.38</v>
       </c>
       <c r="H257" s="20">
         <v>4029.88</v>
       </c>
       <c r="I257" s="20">
         <v>227.13</v>
       </c>
     </row>
     <row r="258" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C258" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D258" s="20">
         <v>110122.84</v>
       </c>
       <c r="E258" s="20">
         <v>103380.1</v>
       </c>
       <c r="F258" s="20">
         <v>222.7</v>
       </c>
       <c r="G258" s="20">
         <v>2695.91</v>
       </c>
       <c r="H258" s="20">
         <v>3593.33</v>
       </c>
       <c r="I258" s="20">
         <v>230.8</v>
       </c>
     </row>
     <row r="259" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C259" s="33">
+      <c r="C259" s="26">
         <v>2012</v>
       </c>
-      <c r="D259" s="34"/>
-[...4 lines deleted...]
-      <c r="I259" s="35"/>
+      <c r="D259" s="27"/>
+      <c r="E259" s="27"/>
+      <c r="F259" s="27"/>
+      <c r="G259" s="27"/>
+      <c r="H259" s="27"/>
+      <c r="I259" s="28"/>
     </row>
     <row r="260" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C260" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D260" s="20">
         <v>111990.49</v>
       </c>
       <c r="E260" s="20">
         <v>104749.34</v>
       </c>
       <c r="F260" s="20">
         <v>225.1</v>
       </c>
       <c r="G260" s="20">
         <v>2725.89</v>
       </c>
       <c r="H260" s="20">
         <v>4058.04</v>
       </c>
       <c r="I260" s="20">
         <v>232.12</v>
       </c>
     </row>
     <row r="261" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C261" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D261" s="20">
         <v>112219.56</v>
       </c>
       <c r="E261" s="20">
         <v>104838.19</v>
       </c>
       <c r="F261" s="20">
         <v>226.2</v>
       </c>
       <c r="G261" s="20">
         <v>2738.77</v>
       </c>
       <c r="H261" s="20">
         <v>4180.09</v>
       </c>
       <c r="I261" s="20">
         <v>236.31</v>
       </c>
     </row>
     <row r="262" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C262" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D262" s="20">
         <v>110493.27</v>
       </c>
       <c r="E262" s="20">
         <v>103118.38</v>
       </c>
       <c r="F262" s="20">
         <v>224.8</v>
       </c>
       <c r="G262" s="20">
         <v>2721.66</v>
       </c>
       <c r="H262" s="20">
         <v>3890.23</v>
       </c>
       <c r="I262" s="20">
         <v>538.20000000000005</v>
       </c>
     </row>
     <row r="263" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C263" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D263" s="20">
         <v>116413.02</v>
       </c>
       <c r="E263" s="20">
         <v>109015.8</v>
       </c>
       <c r="F263" s="20">
         <v>225.4</v>
       </c>
       <c r="G263" s="20">
         <v>2729.31</v>
       </c>
       <c r="H263" s="20">
         <v>3904.31</v>
       </c>
       <c r="I263" s="20">
         <v>538.20000000000005</v>
       </c>
     </row>
     <row r="264" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C264" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D264" s="20">
         <v>111528.07</v>
       </c>
       <c r="E264" s="20">
         <v>104494.58</v>
       </c>
       <c r="F264" s="20">
         <v>219.9</v>
       </c>
       <c r="G264" s="20">
         <v>2662.56</v>
       </c>
       <c r="H264" s="20">
         <v>3614.45</v>
       </c>
       <c r="I264" s="20">
         <v>536.59</v>
       </c>
     </row>
     <row r="265" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C265" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D265" s="20">
         <v>106502.39</v>
       </c>
       <c r="E265" s="20">
         <v>99433.19</v>
       </c>
       <c r="F265" s="20">
         <v>219.8</v>
       </c>
       <c r="G265" s="20">
         <v>2660.83</v>
       </c>
       <c r="H265" s="20">
         <v>3657.87</v>
       </c>
       <c r="I265" s="20">
         <v>530.70000000000005</v>
       </c>
     </row>
     <row r="266" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C266" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D266" s="20">
         <v>106558.99</v>
       </c>
       <c r="E266" s="20">
         <v>99348.14</v>
       </c>
       <c r="F266" s="20">
         <v>219.4</v>
       </c>
       <c r="G266" s="20">
         <v>2655.9</v>
       </c>
       <c r="H266" s="20">
         <v>3796.93</v>
       </c>
       <c r="I266" s="20">
         <v>538.62</v>
       </c>
     </row>
     <row r="267" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C267" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D267" s="20">
         <v>108990.39</v>
       </c>
       <c r="E267" s="20">
         <v>101655.41</v>
       </c>
       <c r="F267" s="20">
         <v>221.2</v>
       </c>
       <c r="G267" s="20">
         <v>2677.89</v>
       </c>
       <c r="H267" s="20">
         <v>3897.27</v>
       </c>
       <c r="I267" s="20">
         <v>538.62</v>
       </c>
     </row>
     <row r="268" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C268" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D268" s="20">
         <v>110172.24</v>
       </c>
       <c r="E268" s="20">
         <v>102550.1</v>
       </c>
       <c r="F268" s="20">
         <v>224</v>
       </c>
       <c r="G268" s="20">
         <v>2712.2</v>
       </c>
       <c r="H268" s="20">
         <v>4137.84</v>
       </c>
       <c r="I268" s="20">
         <v>548.1</v>
       </c>
     </row>
     <row r="269" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C269" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D269" s="20">
         <v>110297.16</v>
       </c>
       <c r="E269" s="20">
         <v>102795.71</v>
       </c>
       <c r="F269" s="20">
         <v>223.8</v>
       </c>
       <c r="G269" s="20">
         <v>2709.46</v>
       </c>
       <c r="H269" s="20">
         <v>4013.45</v>
       </c>
       <c r="I269" s="20">
         <v>554.74</v>
       </c>
     </row>
     <row r="270" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C270" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D270" s="20">
         <v>111285.11</v>
       </c>
       <c r="E270" s="20">
         <v>103750.13</v>
       </c>
       <c r="F270" s="20">
         <v>223.3</v>
       </c>
       <c r="G270" s="20">
         <v>2702.83</v>
       </c>
       <c r="H270" s="20">
         <v>4048.65</v>
       </c>
       <c r="I270" s="20">
         <v>560.20000000000005</v>
       </c>
     </row>
     <row r="271" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C271" s="19" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D271" s="20">
         <v>112781.22</v>
       </c>
       <c r="E271" s="20">
         <v>105342.92</v>
       </c>
       <c r="F271" s="20">
         <v>224.3</v>
       </c>
       <c r="G271" s="20">
         <v>2715.12</v>
       </c>
       <c r="H271" s="20">
         <v>3935.2</v>
       </c>
       <c r="I271" s="20">
         <v>563.67999999999995</v>
       </c>
     </row>
     <row r="272" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C272" s="33">
+      <c r="C272" s="26">
         <v>2013</v>
       </c>
-      <c r="D272" s="34"/>
-[...4 lines deleted...]
-      <c r="I272" s="35"/>
+      <c r="D272" s="27"/>
+      <c r="E272" s="27"/>
+      <c r="F272" s="27"/>
+      <c r="G272" s="27"/>
+      <c r="H272" s="27"/>
+      <c r="I272" s="28"/>
     </row>
     <row r="273" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C273" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D273" s="20">
         <v>108779.95</v>
       </c>
       <c r="E273" s="20">
         <v>101189.41</v>
       </c>
       <c r="F273" s="20">
         <v>224.2</v>
       </c>
       <c r="G273" s="20">
         <v>2713.66</v>
       </c>
       <c r="H273" s="20">
         <v>4088.15</v>
       </c>
       <c r="I273" s="20">
         <v>564.53</v>
       </c>
     </row>
     <row r="274" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C274" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D274" s="20">
         <v>105182.65</v>
       </c>
       <c r="E274" s="20">
         <v>97824.12</v>
       </c>
       <c r="F274" s="20">
         <v>220.3</v>
       </c>
       <c r="G274" s="20">
         <v>2667.19</v>
       </c>
       <c r="H274" s="20">
         <v>3909.63</v>
       </c>
       <c r="I274" s="20">
         <v>561.41</v>
       </c>
     </row>
     <row r="275" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C275" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D275" s="20">
         <v>104799.86</v>
       </c>
       <c r="E275" s="20">
         <v>97474.81</v>
       </c>
       <c r="F275" s="20">
         <v>217.7</v>
       </c>
       <c r="G275" s="20">
         <v>2635.15</v>
       </c>
       <c r="H275" s="20">
         <v>3906.59</v>
       </c>
       <c r="I275" s="20">
         <v>565.61</v>
       </c>
     </row>
     <row r="276" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C276" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D276" s="20">
         <v>107268.5</v>
       </c>
       <c r="E276" s="20">
         <v>100196.61</v>
       </c>
       <c r="F276" s="20">
         <v>219.6</v>
       </c>
       <c r="G276" s="20">
         <v>2658.3</v>
       </c>
       <c r="H276" s="20">
         <v>3627.73</v>
       </c>
       <c r="I276" s="20">
         <v>566.26</v>
       </c>
     </row>
     <row r="277" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C277" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D277" s="20">
         <v>105148.53</v>
       </c>
       <c r="E277" s="20">
         <v>98200.79</v>
       </c>
       <c r="F277" s="20">
         <v>217.8</v>
       </c>
       <c r="G277" s="20">
         <v>2636.27</v>
       </c>
       <c r="H277" s="20">
         <v>3520.31</v>
       </c>
       <c r="I277" s="20">
         <v>573.35</v>
       </c>
     </row>
     <row r="278" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C278" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D278" s="20">
         <v>98095.1</v>
       </c>
       <c r="E278" s="20">
         <v>91572.55</v>
       </c>
       <c r="F278" s="20">
         <v>218.8</v>
       </c>
       <c r="G278" s="20">
         <v>2648.58</v>
       </c>
       <c r="H278" s="20">
         <v>3094.05</v>
       </c>
       <c r="I278" s="20">
         <v>561.12</v>
       </c>
     </row>
     <row r="279" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C279" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D279" s="20">
         <v>92671.06</v>
       </c>
       <c r="E279" s="20">
         <v>85912.98</v>
       </c>
       <c r="F279" s="20">
         <v>220.4</v>
       </c>
       <c r="G279" s="20">
         <v>2667.92</v>
       </c>
       <c r="H279" s="20">
         <v>3323.45</v>
       </c>
       <c r="I279" s="20">
         <v>546.29999999999995</v>
       </c>
     </row>
     <row r="280" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C280" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D280" s="20">
         <v>92997.09</v>
       </c>
       <c r="E280" s="20">
         <v>86029.47</v>
       </c>
       <c r="F280" s="20">
         <v>220.6</v>
       </c>
       <c r="G280" s="20">
         <v>2670.44</v>
       </c>
       <c r="H280" s="20">
         <v>3533.27</v>
       </c>
       <c r="I280" s="20">
         <v>543.30999999999995</v>
       </c>
     </row>
     <row r="281" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C281" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D281" s="20">
         <v>95675.33</v>
       </c>
       <c r="E281" s="20">
         <v>88850.79</v>
       </c>
       <c r="F281" s="20">
         <v>223</v>
       </c>
       <c r="G281" s="20">
         <v>2699.39</v>
       </c>
       <c r="H281" s="20">
         <v>3365.74</v>
       </c>
       <c r="I281" s="20">
         <v>536.41999999999996</v>
       </c>
     </row>
     <row r="282" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C282" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D282" s="20">
         <v>96995.68</v>
       </c>
       <c r="E282" s="20">
         <v>90108.42</v>
       </c>
       <c r="F282" s="20">
         <v>224.6</v>
       </c>
       <c r="G282" s="20">
         <v>2718.61</v>
       </c>
       <c r="H282" s="20">
         <v>3400.25</v>
       </c>
       <c r="I282" s="20">
         <v>543.79</v>
       </c>
     </row>
     <row r="283" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C283" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D283" s="20">
         <v>96960.15</v>
       </c>
       <c r="E283" s="20">
         <v>90351.98</v>
       </c>
       <c r="F283" s="20">
         <v>223.4</v>
       </c>
       <c r="G283" s="20">
         <v>2703.9</v>
       </c>
       <c r="H283" s="20">
         <v>3126.05</v>
       </c>
       <c r="I283" s="20">
         <v>554.82000000000005</v>
       </c>
     </row>
     <row r="284" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C284" s="19" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D284" s="20">
         <v>99386.71</v>
       </c>
       <c r="E284" s="20">
         <v>92872.31</v>
       </c>
       <c r="F284" s="20">
         <v>224.1</v>
       </c>
       <c r="G284" s="20">
         <v>2712.33</v>
       </c>
       <c r="H284" s="20">
         <v>3023.14</v>
       </c>
       <c r="I284" s="20">
         <v>554.82000000000005</v>
       </c>
     </row>
     <row r="285" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C285" s="33">
+      <c r="C285" s="26">
         <v>2014</v>
       </c>
-      <c r="D285" s="34"/>
-[...4 lines deleted...]
-      <c r="I285" s="35"/>
+      <c r="D285" s="27"/>
+      <c r="E285" s="27"/>
+      <c r="F285" s="27"/>
+      <c r="G285" s="27"/>
+      <c r="H285" s="27"/>
+      <c r="I285" s="28"/>
     </row>
     <row r="286" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C286" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D286" s="20">
         <v>100651.4</v>
       </c>
       <c r="E286" s="20">
         <v>94003.42</v>
       </c>
       <c r="F286" s="20">
         <v>224</v>
       </c>
       <c r="G286" s="20">
         <v>2711.4</v>
       </c>
       <c r="H286" s="20">
         <v>3172.48</v>
       </c>
       <c r="I286" s="20">
         <v>540.09</v>
       </c>
     </row>
     <row r="287" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C287" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D287" s="20">
         <v>102740.92</v>
       </c>
       <c r="E287" s="20">
         <v>95918.080000000002</v>
       </c>
       <c r="F287" s="20">
         <v>224.3</v>
       </c>
       <c r="G287" s="20">
         <v>2714.67</v>
       </c>
       <c r="H287" s="20">
         <v>3343.78</v>
       </c>
       <c r="I287" s="20">
         <v>540.09</v>
       </c>
     </row>
     <row r="288" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C288" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D288" s="20">
         <v>102591.87</v>
       </c>
       <c r="E288" s="20">
         <v>95847.19</v>
       </c>
       <c r="F288" s="20">
         <v>224.8</v>
       </c>
       <c r="G288" s="20">
         <v>2721.32</v>
       </c>
       <c r="H288" s="20">
         <v>3252.8</v>
       </c>
       <c r="I288" s="20">
         <v>545.75</v>
       </c>
     </row>
     <row r="289" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C289" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D289" s="20">
         <v>105562.78</v>
       </c>
       <c r="E289" s="20">
         <v>98800.85</v>
       </c>
       <c r="F289" s="20">
         <v>225.6</v>
       </c>
       <c r="G289" s="20">
         <v>2730.96</v>
       </c>
       <c r="H289" s="20">
         <v>3257.19</v>
       </c>
       <c r="I289" s="20">
         <v>548.19000000000005</v>
       </c>
     </row>
     <row r="290" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C290" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D290" s="20">
         <v>107047.66</v>
       </c>
       <c r="E290" s="20">
         <v>100411.81</v>
       </c>
       <c r="F290" s="20">
         <v>224.2</v>
       </c>
       <c r="G290" s="20">
         <v>2713.56</v>
       </c>
       <c r="H290" s="20">
         <v>3149.89</v>
       </c>
       <c r="I290" s="20">
         <v>548.19000000000005</v>
       </c>
     </row>
     <row r="291" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C291" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D291" s="20">
         <v>107678.1</v>
       </c>
       <c r="E291" s="20">
         <v>100865.9</v>
       </c>
       <c r="F291" s="20">
         <v>224.7</v>
       </c>
       <c r="G291" s="20">
         <v>2719.44</v>
       </c>
       <c r="H291" s="20">
         <v>3306.76</v>
       </c>
       <c r="I291" s="20">
         <v>561.29999999999995</v>
       </c>
     </row>
     <row r="292" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C292" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D292" s="20">
         <v>110542.45</v>
       </c>
       <c r="E292" s="20">
         <v>103801.86</v>
       </c>
       <c r="F292" s="20">
         <v>223.8</v>
       </c>
       <c r="G292" s="20">
         <v>2708.45</v>
       </c>
       <c r="H292" s="20">
         <v>3244.64</v>
       </c>
       <c r="I292" s="20">
         <v>563.70000000000005</v>
       </c>
     </row>
     <row r="293" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C293" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D293" s="20">
         <v>111223.64</v>
       </c>
       <c r="E293" s="20">
         <v>104561.64</v>
       </c>
       <c r="F293" s="20">
         <v>220.9</v>
       </c>
       <c r="G293" s="20">
         <v>2673.68</v>
       </c>
       <c r="H293" s="20">
         <v>3200.9</v>
       </c>
       <c r="I293" s="20">
         <v>566.53</v>
       </c>
     </row>
     <row r="294" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C294" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D294" s="20">
         <v>111164.46</v>
       </c>
       <c r="E294" s="20">
         <v>104696.38</v>
       </c>
       <c r="F294" s="20">
         <v>216.4</v>
       </c>
       <c r="G294" s="20">
         <v>2619.4</v>
       </c>
       <c r="H294" s="20">
         <v>3060.79</v>
       </c>
       <c r="I294" s="20">
         <v>571.49</v>
       </c>
     </row>
     <row r="295" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C295" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D295" s="20">
         <v>111972.61</v>
       </c>
       <c r="E295" s="20">
         <v>105560.9</v>
       </c>
       <c r="F295" s="20">
         <v>215.5</v>
       </c>
       <c r="G295" s="20">
         <v>2607.84</v>
       </c>
       <c r="H295" s="20">
         <v>3016.87</v>
       </c>
       <c r="I295" s="20">
         <v>571.49</v>
       </c>
     </row>
     <row r="296" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C296" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D296" s="20">
         <v>111143.55</v>
       </c>
       <c r="E296" s="20">
         <v>104781.69</v>
       </c>
       <c r="F296" s="20">
         <v>213</v>
       </c>
       <c r="G296" s="20">
         <v>2578.69</v>
       </c>
       <c r="H296" s="20">
         <v>2998.67</v>
       </c>
       <c r="I296" s="20">
         <v>571.49</v>
       </c>
     </row>
     <row r="297" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C297" s="19" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D297" s="20">
         <v>111861.59</v>
       </c>
       <c r="E297" s="20">
         <v>105503.91</v>
       </c>
       <c r="F297" s="20">
         <v>210.7</v>
       </c>
       <c r="G297" s="20">
         <v>2550.7600000000002</v>
       </c>
       <c r="H297" s="20">
         <v>3026.91</v>
       </c>
       <c r="I297" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
     <row r="298" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C298" s="33">
+      <c r="C298" s="26">
         <v>2015</v>
       </c>
-      <c r="D298" s="34"/>
-[...4 lines deleted...]
-      <c r="I298" s="35"/>
+      <c r="D298" s="27"/>
+      <c r="E298" s="27"/>
+      <c r="F298" s="27"/>
+      <c r="G298" s="27"/>
+      <c r="H298" s="27"/>
+      <c r="I298" s="28"/>
     </row>
     <row r="299" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C299" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D299" s="20">
         <v>114249.52</v>
       </c>
       <c r="E299" s="20">
         <v>107809.5</v>
       </c>
       <c r="F299" s="20">
         <v>205</v>
       </c>
       <c r="G299" s="20">
         <v>2481.3000000000002</v>
       </c>
       <c r="H299" s="20">
         <v>3184.4</v>
       </c>
       <c r="I299" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
     <row r="300" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C300" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D300" s="20">
         <v>115527.33</v>
       </c>
       <c r="E300" s="20">
         <v>109229.15</v>
       </c>
       <c r="F300" s="20">
         <v>205.8</v>
       </c>
       <c r="G300" s="20">
         <v>2490.5</v>
       </c>
       <c r="H300" s="20">
         <v>3032.56</v>
       </c>
       <c r="I300" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
     <row r="301" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C301" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D301" s="20">
         <v>111553.65</v>
       </c>
       <c r="E301" s="20">
         <v>105369.44</v>
       </c>
       <c r="F301" s="20">
         <v>201.3</v>
       </c>
       <c r="G301" s="20">
         <v>2436.4699999999998</v>
       </c>
       <c r="H301" s="20">
         <v>2975.46</v>
       </c>
       <c r="I301" s="20">
         <v>570.99</v>
       </c>
     </row>
     <row r="302" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C302" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D302" s="20">
         <v>110867.11</v>
       </c>
       <c r="E302" s="20">
         <v>104600.94</v>
       </c>
       <c r="F302" s="20">
         <v>203.3</v>
       </c>
       <c r="G302" s="20">
         <v>2460.3200000000002</v>
       </c>
       <c r="H302" s="20">
         <v>3034.44</v>
       </c>
       <c r="I302" s="20">
         <v>568.11</v>
       </c>
     </row>
     <row r="303" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C303" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D303" s="20">
         <v>110770.55</v>
       </c>
       <c r="E303" s="20">
         <v>104578.87</v>
       </c>
       <c r="F303" s="20">
         <v>202.2</v>
       </c>
       <c r="G303" s="20">
         <v>2447.16</v>
       </c>
       <c r="H303" s="20">
         <v>2974.2</v>
       </c>
       <c r="I303" s="20">
         <v>568.11</v>
       </c>
     </row>
     <row r="304" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C304" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D304" s="20">
         <v>108029.61</v>
       </c>
       <c r="E304" s="20">
         <v>101834.54</v>
       </c>
       <c r="F304" s="20">
         <v>204.2</v>
       </c>
       <c r="G304" s="20">
         <v>2471.14</v>
       </c>
       <c r="H304" s="20">
         <v>2951.61</v>
       </c>
       <c r="I304" s="20">
         <v>568.11</v>
       </c>
     </row>
     <row r="305" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C305" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D305" s="20">
         <v>107552.84</v>
       </c>
       <c r="E305" s="20">
         <v>101604.7</v>
       </c>
       <c r="F305" s="20">
         <v>202.9</v>
       </c>
       <c r="G305" s="20">
         <v>2455.54</v>
       </c>
       <c r="H305" s="20">
         <v>2729.49</v>
       </c>
       <c r="I305" s="20">
         <v>560.22</v>
       </c>
     </row>
     <row r="306" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C306" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D306" s="20">
         <v>105345.92</v>
       </c>
       <c r="E306" s="20">
         <v>99252.42</v>
       </c>
       <c r="F306" s="20">
         <v>204.9</v>
       </c>
       <c r="G306" s="20">
         <v>2479.6799999999998</v>
       </c>
       <c r="H306" s="20">
         <v>2848.71</v>
       </c>
       <c r="I306" s="20">
         <v>560.22</v>
       </c>
     </row>
     <row r="307" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C307" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D307" s="20">
         <v>101719.53</v>
       </c>
       <c r="E307" s="20">
         <v>95639.679999999993</v>
       </c>
       <c r="F307" s="20">
         <v>204.4</v>
       </c>
       <c r="G307" s="20">
         <v>2473.79</v>
       </c>
       <c r="H307" s="20">
         <v>2841.43</v>
       </c>
       <c r="I307" s="20">
         <v>560.22</v>
       </c>
     </row>
     <row r="308" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C308" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D308" s="20">
         <v>100711.97</v>
       </c>
       <c r="E308" s="20">
         <v>94612.84</v>
       </c>
       <c r="F308" s="20">
         <v>202.7</v>
       </c>
       <c r="G308" s="20">
         <v>2453.37</v>
       </c>
       <c r="H308" s="20">
         <v>2882.84</v>
       </c>
       <c r="I308" s="20">
         <v>560.22</v>
       </c>
     </row>
     <row r="309" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C309" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D309" s="20">
         <v>100240.46</v>
       </c>
       <c r="E309" s="20">
         <v>94428.61</v>
       </c>
       <c r="F309" s="20">
         <v>199.9</v>
       </c>
       <c r="G309" s="20">
         <v>2418.84</v>
       </c>
       <c r="H309" s="20">
         <v>2653.94</v>
       </c>
       <c r="I309" s="20">
         <v>539.16</v>
       </c>
     </row>
     <row r="310" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C310" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D310" s="20">
         <v>105931.03</v>
       </c>
       <c r="E310" s="20">
         <v>100072.83</v>
       </c>
       <c r="F310" s="20">
         <v>201.8</v>
       </c>
       <c r="G310" s="20">
         <v>2442.2600000000002</v>
       </c>
       <c r="H310" s="20">
         <v>2660.62</v>
       </c>
       <c r="I310" s="20">
         <v>553.52</v>
       </c>
     </row>
     <row r="311" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C311" s="33">
+      <c r="C311" s="26">
         <v>2016</v>
       </c>
-      <c r="D311" s="34"/>
-[...4 lines deleted...]
-      <c r="I311" s="35"/>
+      <c r="D311" s="27"/>
+      <c r="E311" s="27"/>
+      <c r="F311" s="27"/>
+      <c r="G311" s="27"/>
+      <c r="H311" s="27"/>
+      <c r="I311" s="28"/>
     </row>
     <row r="312" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C312" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D312" s="20">
         <v>102133.89</v>
       </c>
       <c r="E312" s="20">
         <v>96152.36</v>
       </c>
       <c r="F312" s="20">
         <v>201.1</v>
       </c>
       <c r="G312" s="20">
         <v>2434.4299999999998</v>
       </c>
       <c r="H312" s="20">
         <v>2796.16</v>
       </c>
       <c r="I312" s="20">
         <v>549.85</v>
       </c>
     </row>
     <row r="313" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C313" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D313" s="20">
         <v>104543.72</v>
       </c>
       <c r="E313" s="20">
         <v>98268.52</v>
       </c>
       <c r="F313" s="20">
         <v>1093.8</v>
       </c>
       <c r="G313" s="20">
         <v>1553.33</v>
       </c>
       <c r="H313" s="20">
         <v>3078.54</v>
       </c>
       <c r="I313" s="20">
         <v>549.54</v>
       </c>
     </row>
     <row r="314" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C314" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D314" s="20">
         <v>107542.58</v>
       </c>
       <c r="E314" s="20">
         <v>101205.23</v>
       </c>
       <c r="F314" s="20">
         <v>1108.08</v>
       </c>
       <c r="G314" s="20">
         <v>1573.58</v>
       </c>
       <c r="H314" s="20">
         <v>3103.01</v>
       </c>
       <c r="I314" s="20">
         <v>552.69000000000005</v>
       </c>
     </row>
     <row r="315" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C315" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D315" s="20">
         <v>107710.73</v>
       </c>
       <c r="E315" s="20">
         <v>101307.22</v>
       </c>
       <c r="F315" s="20">
         <v>1113.49</v>
       </c>
       <c r="G315" s="20">
         <v>1581.25</v>
       </c>
       <c r="H315" s="20">
         <v>3152.58</v>
       </c>
       <c r="I315" s="20">
         <v>556.19000000000005</v>
       </c>
     </row>
     <row r="316" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C316" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D316" s="20">
         <v>103591.27</v>
       </c>
       <c r="E316" s="20">
         <v>97278.9</v>
       </c>
       <c r="F316" s="20">
         <v>1107.48</v>
       </c>
       <c r="G316" s="20">
         <v>1572.58</v>
       </c>
       <c r="H316" s="20">
         <v>3052.81</v>
       </c>
       <c r="I316" s="20">
         <v>579.5</v>
       </c>
     </row>
     <row r="317" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C317" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D317" s="20">
         <v>109788.72</v>
       </c>
       <c r="E317" s="20">
         <v>103230.77</v>
       </c>
       <c r="F317" s="20">
         <v>1099.6300000000001</v>
       </c>
       <c r="G317" s="20">
         <v>1561.44</v>
       </c>
       <c r="H317" s="20">
         <v>3316.99</v>
       </c>
       <c r="I317" s="20">
         <v>579.89</v>
       </c>
     </row>
     <row r="318" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C318" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D318" s="20">
         <v>111408.72</v>
       </c>
       <c r="E318" s="20">
         <v>104810.51</v>
       </c>
       <c r="F318" s="20">
         <v>1095.26</v>
       </c>
       <c r="G318" s="20">
         <v>1555.23</v>
       </c>
       <c r="H318" s="20">
         <v>3367.82</v>
       </c>
       <c r="I318" s="20">
         <v>579.89</v>
       </c>
     </row>
     <row r="319" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C319" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D319" s="20">
         <v>113538.18</v>
       </c>
       <c r="E319" s="20">
         <v>106987.89</v>
       </c>
       <c r="F319" s="20">
         <v>1099.6099999999999</v>
       </c>
       <c r="G319" s="20">
         <v>1561.38</v>
       </c>
       <c r="H319" s="20">
         <v>3309.41</v>
       </c>
       <c r="I319" s="20">
         <v>579.89</v>
       </c>
     </row>
     <row r="320" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C320" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D320" s="20">
         <v>115671.34</v>
       </c>
       <c r="E320" s="20">
         <v>109116.47</v>
       </c>
       <c r="F320" s="20">
         <v>1101.57</v>
       </c>
       <c r="G320" s="20">
         <v>1564.13</v>
       </c>
       <c r="H320" s="20">
         <v>3309.28</v>
       </c>
       <c r="I320" s="20">
         <v>579.89</v>
       </c>
     </row>
     <row r="321" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C321" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D321" s="20">
         <v>115037.05</v>
       </c>
       <c r="E321" s="20">
         <v>108646.89</v>
       </c>
       <c r="F321" s="20">
         <v>1080.6300000000001</v>
       </c>
       <c r="G321" s="20">
         <v>1534.38</v>
       </c>
       <c r="H321" s="20">
         <v>3195.26</v>
       </c>
       <c r="I321" s="20">
         <v>579.89</v>
       </c>
     </row>
     <row r="322" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C322" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D322" s="20">
         <v>111466.09</v>
       </c>
       <c r="E322" s="20">
         <v>105320.55</v>
       </c>
       <c r="F322" s="20">
         <v>1065.21</v>
       </c>
       <c r="G322" s="20">
         <v>1512.41</v>
       </c>
       <c r="H322" s="20">
         <v>2978.27</v>
       </c>
       <c r="I322" s="20">
         <v>589.65</v>
       </c>
     </row>
     <row r="323" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C323" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D323" s="20">
         <v>116361.53</v>
       </c>
       <c r="E323" s="20">
         <v>110340.94</v>
       </c>
       <c r="F323" s="20">
         <v>1055.74</v>
       </c>
       <c r="G323" s="20">
         <v>1498.97</v>
       </c>
       <c r="H323" s="20">
         <v>2876.23</v>
       </c>
       <c r="I323" s="20">
         <v>589.65</v>
       </c>
     </row>
     <row r="324" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C324" s="33">
+      <c r="C324" s="26">
         <v>2017</v>
       </c>
-      <c r="D324" s="34"/>
-[...4 lines deleted...]
-      <c r="I324" s="35"/>
+      <c r="D324" s="27"/>
+      <c r="E324" s="27"/>
+      <c r="F324" s="27"/>
+      <c r="G324" s="27"/>
+      <c r="H324" s="27"/>
+      <c r="I324" s="28"/>
     </row>
     <row r="325" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C325" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D325" s="20">
         <v>116890.08</v>
       </c>
       <c r="E325" s="20">
         <v>110762.16</v>
       </c>
       <c r="F325" s="20">
         <v>1067.01</v>
       </c>
       <c r="G325" s="20">
         <v>1514.97</v>
       </c>
       <c r="H325" s="20">
         <v>2993.95</v>
       </c>
       <c r="I325" s="20">
         <v>551.99</v>
       </c>
     </row>
     <row r="326" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C326" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D326" s="20">
         <v>119863.05</v>
       </c>
       <c r="E326" s="20">
         <v>113584.45</v>
       </c>
       <c r="F326" s="20">
         <v>1065.71</v>
       </c>
       <c r="G326" s="20">
         <v>1513</v>
       </c>
       <c r="H326" s="20">
         <v>3155.6</v>
       </c>
       <c r="I326" s="20">
         <v>544.29</v>
       </c>
     </row>
     <row r="327" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C327" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D327" s="20">
         <v>121805.63</v>
       </c>
       <c r="E327" s="20">
         <v>115534.43</v>
       </c>
       <c r="F327" s="20">
         <v>1071.3699999999999</v>
       </c>
       <c r="G327" s="20">
         <v>1521.03</v>
       </c>
       <c r="H327" s="20">
         <v>3134.51</v>
       </c>
       <c r="I327" s="20">
         <v>544.29</v>
       </c>
     </row>
     <row r="328" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C328" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D328" s="20">
         <v>123249.43</v>
       </c>
       <c r="E328" s="20">
         <v>116908.94</v>
       </c>
       <c r="F328" s="20">
         <v>1078.5899999999999</v>
       </c>
       <c r="G328" s="20">
         <v>1531.28</v>
       </c>
       <c r="H328" s="20">
         <v>3169.65</v>
       </c>
       <c r="I328" s="20">
         <v>560.97</v>
       </c>
     </row>
     <row r="329" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C329" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D329" s="20">
         <v>124953.29</v>
       </c>
       <c r="E329" s="20">
         <v>118537.01</v>
       </c>
       <c r="F329" s="20">
         <v>1087.6500000000001</v>
       </c>
       <c r="G329" s="20">
         <v>1543.88</v>
       </c>
       <c r="H329" s="20">
         <v>3220.42</v>
       </c>
       <c r="I329" s="20">
         <v>564.33000000000004</v>
       </c>
     </row>
     <row r="330" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C330" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D330" s="20">
         <v>123093.71</v>
       </c>
       <c r="E330" s="20">
         <v>116732.69</v>
       </c>
       <c r="F330" s="20">
         <v>1086.18</v>
       </c>
       <c r="G330" s="20">
         <v>1541.78</v>
       </c>
       <c r="H330" s="20">
         <v>3168.9</v>
       </c>
       <c r="I330" s="20">
         <v>564.16</v>
       </c>
     </row>
     <row r="331" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C331" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D331" s="20">
         <v>127758.58</v>
       </c>
       <c r="E331" s="20">
         <v>121230.04</v>
       </c>
       <c r="F331" s="20">
         <v>1107.3399999999999</v>
       </c>
       <c r="G331" s="20">
         <v>1571.78</v>
       </c>
       <c r="H331" s="20">
         <v>3277.87</v>
       </c>
       <c r="I331" s="20">
         <v>571.54999999999995</v>
       </c>
     </row>
     <row r="332" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C332" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D332" s="20">
         <v>128787.06</v>
       </c>
       <c r="E332" s="20">
         <v>122120.49</v>
       </c>
       <c r="F332" s="20">
         <v>1117.3399999999999</v>
       </c>
       <c r="G332" s="20">
         <v>1585.68</v>
       </c>
       <c r="H332" s="20">
         <v>3390.85</v>
       </c>
       <c r="I332" s="20">
         <v>572.70000000000005</v>
       </c>
     </row>
     <row r="333" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C333" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D333" s="20">
         <v>129402.4</v>
       </c>
       <c r="E333" s="20">
         <v>122813.36</v>
       </c>
       <c r="F333" s="20">
         <v>1112.25</v>
       </c>
       <c r="G333" s="20">
         <v>1578.4</v>
       </c>
       <c r="H333" s="20">
         <v>3325.68</v>
       </c>
       <c r="I333" s="20">
         <v>572.71</v>
       </c>
     </row>
     <row r="334" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C334" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D334" s="20">
         <v>126547.13</v>
       </c>
       <c r="E334" s="20">
         <v>119993.76000000001</v>
       </c>
       <c r="F334" s="20">
         <v>1105.78</v>
       </c>
       <c r="G334" s="20">
         <v>1569.22</v>
       </c>
       <c r="H334" s="20">
         <v>3296.27</v>
       </c>
       <c r="I334" s="20">
         <v>582.1</v>
       </c>
     </row>
     <row r="335" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C335" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D335" s="20">
         <v>125967.23</v>
       </c>
       <c r="E335" s="20">
         <v>119360.36</v>
       </c>
       <c r="F335" s="20">
         <v>1115.99</v>
       </c>
       <c r="G335" s="20">
         <v>1583.42</v>
       </c>
       <c r="H335" s="20">
         <v>3327</v>
       </c>
       <c r="I335" s="20">
         <v>580.46</v>
       </c>
     </row>
     <row r="336" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C336" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D336" s="20">
         <v>130196.38</v>
       </c>
       <c r="E336" s="20">
         <v>123564.55</v>
       </c>
       <c r="F336" s="20">
         <v>1119.31</v>
       </c>
       <c r="G336" s="20">
         <v>1588.14</v>
       </c>
       <c r="H336" s="20">
         <v>3345.53</v>
       </c>
       <c r="I336" s="20">
         <v>578.85</v>
       </c>
     </row>
     <row r="337" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C337" s="33">
+      <c r="C337" s="26">
         <v>2018</v>
       </c>
-      <c r="D337" s="34"/>
-[...4 lines deleted...]
-      <c r="I337" s="35"/>
+      <c r="D337" s="27"/>
+      <c r="E337" s="27"/>
+      <c r="F337" s="27"/>
+      <c r="G337" s="27"/>
+      <c r="H337" s="27"/>
+      <c r="I337" s="28"/>
     </row>
     <row r="338" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C338" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D338" s="20">
         <v>131979.64000000001</v>
       </c>
       <c r="E338" s="20">
         <v>125132.12</v>
       </c>
       <c r="F338" s="20">
         <v>1146.46</v>
       </c>
       <c r="G338" s="20">
         <v>1626.66</v>
       </c>
       <c r="H338" s="20">
         <v>3485.2</v>
       </c>
       <c r="I338" s="20">
         <v>589.20000000000005</v>
       </c>
     </row>
     <row r="339" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C339" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D339" s="20">
         <v>128058.65</v>
       </c>
       <c r="E339" s="20">
         <v>121261.91</v>
       </c>
       <c r="F339" s="20">
         <v>1143.45</v>
       </c>
       <c r="G339" s="20">
         <v>1621.99</v>
       </c>
       <c r="H339" s="20">
         <v>3435.58</v>
       </c>
       <c r="I339" s="20">
         <v>595.72</v>
       </c>
     </row>
     <row r="340" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C340" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D340" s="20">
         <v>126003.2</v>
       </c>
       <c r="E340" s="20">
         <v>119177.21</v>
       </c>
       <c r="F340" s="20">
         <v>1148.3599999999999</v>
       </c>
       <c r="G340" s="20">
         <v>1628.96</v>
       </c>
       <c r="H340" s="20">
         <v>3452.95</v>
       </c>
       <c r="I340" s="20">
         <v>595.72</v>
       </c>
     </row>
     <row r="341" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C341" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D341" s="20">
         <v>124862</v>
       </c>
       <c r="E341" s="20">
         <v>118098.19</v>
       </c>
       <c r="F341" s="20">
         <v>1132.82</v>
       </c>
       <c r="G341" s="20">
         <v>1606.87</v>
       </c>
       <c r="H341" s="20">
         <v>3424.58</v>
       </c>
       <c r="I341" s="20">
         <v>599.54</v>
       </c>
     </row>
     <row r="342" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C342" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D342" s="20">
         <v>122913.91</v>
       </c>
       <c r="E342" s="20">
         <v>116241.93</v>
       </c>
       <c r="F342" s="20">
         <v>1114.21</v>
       </c>
       <c r="G342" s="20">
         <v>1580</v>
       </c>
       <c r="H342" s="20">
         <v>3370.68</v>
       </c>
       <c r="I342" s="20">
         <v>607.09</v>
       </c>
     </row>
     <row r="343" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C343" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D343" s="20">
         <v>119839.03</v>
       </c>
       <c r="E343" s="20">
         <v>113399.41</v>
       </c>
       <c r="F343" s="20">
         <v>1106.9100000000001</v>
       </c>
       <c r="G343" s="20">
         <v>1569.66</v>
       </c>
       <c r="H343" s="20">
         <v>3160.32</v>
       </c>
       <c r="I343" s="20">
         <v>602.73</v>
       </c>
     </row>
     <row r="344" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C344" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D344" s="20">
         <v>118312.24</v>
       </c>
       <c r="E344" s="20">
         <v>111951.52</v>
       </c>
       <c r="F344" s="20">
         <v>1105.5999999999999</v>
       </c>
       <c r="G344" s="20">
         <v>1567.8</v>
       </c>
       <c r="H344" s="20">
         <v>3090.25</v>
       </c>
       <c r="I344" s="20">
         <v>597.07000000000005</v>
       </c>
     </row>
     <row r="345" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C345" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D345" s="20">
         <v>117927.18</v>
       </c>
       <c r="E345" s="20">
         <v>111650.01</v>
       </c>
       <c r="F345" s="20">
         <v>1104.83</v>
       </c>
       <c r="G345" s="20">
         <v>1566.23</v>
       </c>
       <c r="H345" s="20">
         <v>3023.33</v>
       </c>
       <c r="I345" s="20">
         <v>582.78</v>
       </c>
     </row>
     <row r="346" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C346" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D346" s="20">
         <v>114847.52</v>
       </c>
       <c r="E346" s="20">
         <v>108600.81</v>
       </c>
       <c r="F346" s="20">
         <v>1104.68</v>
       </c>
       <c r="G346" s="20">
         <v>1565.97</v>
       </c>
       <c r="H346" s="20">
         <v>2993.28</v>
       </c>
       <c r="I346" s="20">
         <v>582.78</v>
       </c>
     </row>
     <row r="347" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C347" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D347" s="20">
         <v>115163.06</v>
       </c>
       <c r="E347" s="20">
         <v>108854.06</v>
       </c>
       <c r="F347" s="20">
         <v>1089.03</v>
       </c>
       <c r="G347" s="20">
         <v>1543.75</v>
       </c>
       <c r="H347" s="20">
         <v>3094.29</v>
       </c>
       <c r="I347" s="20">
         <v>581.92999999999995</v>
       </c>
     </row>
     <row r="348" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C348" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D348" s="20">
         <v>117211.83</v>
       </c>
       <c r="E348" s="20">
         <v>110901.8</v>
       </c>
       <c r="F348" s="20">
         <v>1089.94</v>
       </c>
       <c r="G348" s="20">
         <v>1544.55</v>
       </c>
       <c r="H348" s="20">
         <v>3096.44</v>
       </c>
       <c r="I348" s="20">
         <v>579.1</v>
       </c>
     </row>
     <row r="349" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C349" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D349" s="20">
         <v>120654.27</v>
       </c>
       <c r="E349" s="20">
         <v>114204.45</v>
       </c>
       <c r="F349" s="20">
         <v>1095.83</v>
       </c>
       <c r="G349" s="20">
         <v>1552.9</v>
       </c>
       <c r="H349" s="20">
         <v>3229.64</v>
       </c>
       <c r="I349" s="20">
         <v>571.45000000000005</v>
       </c>
     </row>
     <row r="350" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C350" s="33">
+      <c r="C350" s="26">
         <v>2019</v>
       </c>
-      <c r="D350" s="34"/>
-[...4 lines deleted...]
-      <c r="I350" s="35"/>
+      <c r="D350" s="27"/>
+      <c r="E350" s="27"/>
+      <c r="F350" s="27"/>
+      <c r="G350" s="27"/>
+      <c r="H350" s="27"/>
+      <c r="I350" s="28"/>
     </row>
     <row r="351" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C351" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D351" s="20">
         <v>120075.16</v>
       </c>
       <c r="E351" s="20">
         <v>113517.59</v>
       </c>
       <c r="F351" s="20">
         <v>1101.33</v>
       </c>
       <c r="G351" s="20">
         <v>1560.04</v>
       </c>
       <c r="H351" s="20">
         <v>3309.68</v>
       </c>
       <c r="I351" s="20">
         <v>586.52</v>
       </c>
     </row>
     <row r="352" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C352" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D352" s="20">
         <v>123273.87</v>
       </c>
       <c r="E352" s="20">
         <v>116654.69</v>
       </c>
       <c r="F352" s="20">
         <v>1101.78</v>
       </c>
       <c r="G352" s="20">
         <v>1590.52</v>
       </c>
       <c r="H352" s="20">
         <v>3340.36</v>
       </c>
       <c r="I352" s="20">
         <v>586.52</v>
       </c>
     </row>
     <row r="353" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C353" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D353" s="20">
         <v>124539.31</v>
       </c>
       <c r="E353" s="20">
         <v>117985.48</v>
       </c>
       <c r="F353" s="20">
         <v>1094.19</v>
       </c>
       <c r="G353" s="20">
         <v>1579.58</v>
       </c>
       <c r="H353" s="20">
         <v>3270.42</v>
       </c>
       <c r="I353" s="20">
         <v>609.64</v>
       </c>
     </row>
     <row r="354" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C354" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D354" s="20">
         <v>124293.82</v>
       </c>
       <c r="E354" s="20">
         <v>117790.49</v>
       </c>
       <c r="F354" s="20">
         <v>1089.7</v>
       </c>
       <c r="G354" s="20">
         <v>1573.09</v>
       </c>
       <c r="H354" s="20">
         <v>3230.9</v>
       </c>
       <c r="I354" s="20">
         <v>609.64</v>
       </c>
     </row>
     <row r="355" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C355" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D355" s="20">
         <v>120347.15</v>
       </c>
       <c r="E355" s="20">
         <v>113884.83</v>
       </c>
       <c r="F355" s="20">
         <v>1085.51</v>
       </c>
       <c r="G355" s="20">
         <v>1536.52</v>
       </c>
       <c r="H355" s="20">
         <v>3234.56</v>
       </c>
       <c r="I355" s="20">
         <v>605.73</v>
       </c>
     </row>
     <row r="356" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C356" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D356" s="20">
         <v>123823.27</v>
       </c>
       <c r="E356" s="20">
         <v>117031.42</v>
       </c>
       <c r="F356" s="20">
         <v>1095.79</v>
       </c>
       <c r="G356" s="20">
         <v>1551.07</v>
       </c>
       <c r="H356" s="20">
         <v>3541.49</v>
       </c>
       <c r="I356" s="20">
         <v>603.5</v>
       </c>
     </row>
     <row r="357" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C357" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D357" s="20">
         <v>125900.04</v>
       </c>
       <c r="E357" s="20">
         <v>119076.91</v>
       </c>
       <c r="F357" s="20">
         <v>1084.28</v>
       </c>
       <c r="G357" s="20">
         <v>1534.77</v>
       </c>
       <c r="H357" s="20">
         <v>3600.58</v>
       </c>
       <c r="I357" s="20">
         <v>603.5</v>
       </c>
     </row>
     <row r="358" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C358" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D358" s="20">
         <v>126441.49</v>
       </c>
       <c r="E358" s="20">
         <v>119322.69</v>
       </c>
       <c r="F358" s="20">
         <v>1079.78</v>
       </c>
       <c r="G358" s="20">
         <v>1527.88</v>
       </c>
       <c r="H358" s="20">
         <v>3889.2</v>
       </c>
       <c r="I358" s="20">
         <v>621.94000000000005</v>
       </c>
     </row>
     <row r="359" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C359" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D359" s="20">
         <v>124332.33</v>
       </c>
       <c r="E359" s="20">
         <v>117351.12</v>
       </c>
       <c r="F359" s="20">
         <v>1075.4000000000001</v>
       </c>
       <c r="G359" s="20">
         <v>1521.68</v>
       </c>
       <c r="H359" s="20">
         <v>3762.19</v>
       </c>
       <c r="I359" s="20">
         <v>621.94000000000005</v>
       </c>
     </row>
     <row r="360" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C360" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D360" s="20">
         <v>126693.75999999999</v>
       </c>
       <c r="E360" s="20">
         <v>119664.47</v>
       </c>
       <c r="F360" s="20">
         <v>1085.18</v>
       </c>
       <c r="G360" s="20">
         <v>1535.52</v>
       </c>
       <c r="H360" s="20">
         <v>3783.55</v>
       </c>
       <c r="I360" s="20">
         <v>625.03</v>
       </c>
     </row>
     <row r="361" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C361" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D361" s="20">
         <v>126633.32</v>
       </c>
       <c r="E361" s="20">
         <v>119715.8</v>
       </c>
       <c r="F361" s="20">
         <v>1082.22</v>
       </c>
       <c r="G361" s="20">
         <v>1530.88</v>
       </c>
       <c r="H361" s="20">
         <v>3679.39</v>
       </c>
       <c r="I361" s="20">
         <v>625.03</v>
       </c>
     </row>
     <row r="362" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C362" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D362" s="20">
         <v>129183.28</v>
       </c>
       <c r="E362" s="20">
         <v>122074.43</v>
       </c>
       <c r="F362" s="20">
         <v>1090.05</v>
       </c>
       <c r="G362" s="20">
         <v>1541.95</v>
       </c>
       <c r="H362" s="20">
         <v>3843.88</v>
       </c>
       <c r="I362" s="20">
         <v>632.97</v>
       </c>
     </row>
     <row r="363" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C363" s="33">
+      <c r="C363" s="26">
         <v>2020</v>
       </c>
-      <c r="D363" s="34"/>
-[...4 lines deleted...]
-      <c r="I363" s="35"/>
+      <c r="D363" s="27"/>
+      <c r="E363" s="27"/>
+      <c r="F363" s="27"/>
+      <c r="G363" s="27"/>
+      <c r="H363" s="27"/>
+      <c r="I363" s="28"/>
     </row>
     <row r="364" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C364" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D364" s="20">
         <v>131703.79999999999</v>
       </c>
       <c r="E364" s="20">
         <v>124481.41</v>
       </c>
       <c r="F364" s="20">
         <v>1084.5899999999999</v>
       </c>
       <c r="G364" s="20">
         <v>1534.23</v>
       </c>
       <c r="H364" s="20">
         <v>3970.22</v>
       </c>
       <c r="I364" s="20">
         <v>633.34</v>
       </c>
     </row>
     <row r="365" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C365" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D365" s="20">
         <v>130444.44</v>
       </c>
       <c r="E365" s="20">
         <v>123045.26000000001</v>
       </c>
       <c r="F365" s="20">
         <v>1079.67</v>
       </c>
       <c r="G365" s="20">
         <v>1526.89</v>
       </c>
       <c r="H365" s="20">
         <v>4149.0200000000004</v>
       </c>
       <c r="I365" s="20">
         <v>643.61</v>
       </c>
     </row>
     <row r="366" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C366" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D366" s="20">
         <v>120968.88</v>
       </c>
       <c r="E366" s="20">
         <v>113633.75</v>
       </c>
       <c r="F366" s="20">
         <v>1080.3800000000001</v>
       </c>
       <c r="G366" s="20">
         <v>1527.9</v>
       </c>
       <c r="H366" s="20">
         <v>4083.25</v>
       </c>
       <c r="I366" s="20">
         <v>643.61</v>
       </c>
     </row>
     <row r="367" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C367" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D367" s="20">
         <v>127879.62</v>
       </c>
       <c r="E367" s="20">
         <v>120338.46</v>
       </c>
       <c r="F367" s="20">
         <v>1075.1500000000001</v>
       </c>
       <c r="G367" s="20">
         <v>1520.5</v>
       </c>
       <c r="H367" s="20">
         <v>4321.08</v>
       </c>
       <c r="I367" s="20">
         <v>624.42999999999995</v>
       </c>
     </row>
     <row r="368" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C368" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D368" s="20">
         <v>130544.04</v>
       </c>
       <c r="E368" s="20">
         <v>122960.03</v>
       </c>
       <c r="F368" s="20">
         <v>1076.43</v>
       </c>
       <c r="G368" s="20">
         <v>1522.12</v>
       </c>
       <c r="H368" s="20">
         <v>4345.2</v>
       </c>
       <c r="I368" s="20">
         <v>640.26</v>
       </c>
     </row>
     <row r="369" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C369" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D369" s="20">
         <v>131718.35999999999</v>
       </c>
       <c r="E369" s="20">
         <v>123975.67</v>
       </c>
       <c r="F369" s="20">
         <v>1087.6400000000001</v>
       </c>
       <c r="G369" s="20">
         <v>1537.96</v>
       </c>
       <c r="H369" s="20">
         <v>4474.59</v>
       </c>
       <c r="I369" s="20">
         <v>642.5</v>
       </c>
     </row>
     <row r="370" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C370" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D370" s="20">
         <v>135077.22</v>
       </c>
       <c r="E370" s="20">
         <v>126786.93</v>
       </c>
       <c r="F370" s="20">
         <v>1108.93</v>
       </c>
       <c r="G370" s="20">
         <v>1568.08</v>
       </c>
       <c r="H370" s="20">
         <v>4960.6899999999996</v>
       </c>
       <c r="I370" s="20">
         <v>652.59</v>
       </c>
     </row>
     <row r="371" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C371" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D371" s="20">
         <v>137041.29999999999</v>
       </c>
       <c r="E371" s="20">
         <v>128692.35</v>
       </c>
       <c r="F371" s="20">
         <v>1118.08</v>
       </c>
       <c r="G371" s="20">
         <v>1588.18</v>
       </c>
       <c r="H371" s="20">
         <v>4980.28</v>
       </c>
       <c r="I371" s="20">
         <v>662.41</v>
       </c>
     </row>
     <row r="372" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C372" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D372" s="20">
         <v>135153.15</v>
       </c>
       <c r="E372" s="20">
         <v>127023.25</v>
       </c>
       <c r="F372" s="20">
         <v>1109.32</v>
       </c>
       <c r="G372" s="20">
         <v>1568.59</v>
       </c>
       <c r="H372" s="20">
         <v>4787.0600000000004</v>
       </c>
       <c r="I372" s="20">
         <v>664.93</v>
       </c>
     </row>
     <row r="373" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C373" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D373" s="20">
         <v>133662.73000000001</v>
       </c>
       <c r="E373" s="20">
         <v>125476.4</v>
       </c>
       <c r="F373" s="20">
         <v>1117.1600000000001</v>
       </c>
       <c r="G373" s="20">
         <v>1579.68</v>
       </c>
       <c r="H373" s="20">
         <v>4823.7299999999996</v>
       </c>
       <c r="I373" s="20">
         <v>665.76</v>
       </c>
     </row>
     <row r="374" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C374" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D374" s="20">
         <v>133556.12</v>
       </c>
       <c r="E374" s="20">
         <v>125668.52</v>
       </c>
       <c r="F374" s="20">
         <v>1123.5</v>
       </c>
       <c r="G374" s="20">
         <v>1588.6</v>
       </c>
       <c r="H374" s="20">
         <v>4499.8999999999996</v>
       </c>
       <c r="I374" s="20">
         <v>675.6</v>
       </c>
     </row>
     <row r="375" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C375" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D375" s="20">
         <v>135896.66</v>
       </c>
       <c r="E375" s="20">
         <v>127709.36</v>
       </c>
       <c r="F375" s="20">
         <v>1135.33</v>
       </c>
       <c r="G375" s="20">
         <v>1605.32</v>
       </c>
       <c r="H375" s="20">
         <v>4757.63</v>
       </c>
       <c r="I375" s="20">
         <v>689.02</v>
       </c>
     </row>
     <row r="376" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C376" s="33">
+      <c r="C376" s="26">
         <v>2021</v>
       </c>
-      <c r="D376" s="34"/>
-[...4 lines deleted...]
-      <c r="I376" s="35"/>
+      <c r="D376" s="27"/>
+      <c r="E376" s="27"/>
+      <c r="F376" s="27"/>
+      <c r="G376" s="27"/>
+      <c r="H376" s="27"/>
+      <c r="I376" s="28"/>
     </row>
     <row r="377" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C377" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D377" s="20">
         <v>138004.88</v>
       </c>
       <c r="E377" s="20">
         <v>129903.99</v>
       </c>
       <c r="F377" s="20">
         <v>1140.73</v>
       </c>
       <c r="G377" s="20">
         <v>1603.52</v>
       </c>
       <c r="H377" s="20">
         <v>4656.4399999999996</v>
       </c>
       <c r="I377" s="20">
         <v>700.2</v>
       </c>
     </row>
     <row r="378" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C378" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D378" s="20">
         <v>138787.35</v>
       </c>
       <c r="E378" s="20">
         <v>130852.4</v>
       </c>
       <c r="F378" s="20">
         <v>1147.06</v>
       </c>
       <c r="G378" s="20">
         <v>1612.38</v>
       </c>
       <c r="H378" s="20">
         <v>4480.3900000000003</v>
       </c>
       <c r="I378" s="20">
         <v>695.12</v>
       </c>
     </row>
     <row r="379" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C379" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D379" s="20">
         <v>137095.31</v>
       </c>
       <c r="E379" s="20">
         <v>129463.67</v>
       </c>
       <c r="F379" s="20">
         <v>1123.46</v>
       </c>
       <c r="G379" s="20">
         <v>1579.21</v>
       </c>
       <c r="H379" s="20">
         <v>4246.3100000000004</v>
       </c>
       <c r="I379" s="20">
         <v>682.66</v>
       </c>
     </row>
     <row r="380" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C380" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D380" s="20">
         <v>138798.56</v>
       </c>
       <c r="E380" s="20">
         <v>130927.18</v>
       </c>
       <c r="F380" s="20">
         <v>1133.33</v>
       </c>
       <c r="G380" s="20">
         <v>1602.45</v>
       </c>
       <c r="H380" s="20">
         <v>4469.25</v>
       </c>
       <c r="I380" s="20">
         <v>666.35</v>
       </c>
     </row>
     <row r="381" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C381" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D381" s="20">
         <v>136398.01</v>
       </c>
       <c r="E381" s="20">
         <v>128151.81</v>
       </c>
       <c r="F381" s="20">
         <v>1144.5</v>
       </c>
       <c r="G381" s="20">
         <v>1608.7</v>
       </c>
       <c r="H381" s="20">
         <v>4814.7299999999996</v>
       </c>
       <c r="I381" s="20">
         <v>678.27</v>
       </c>
     </row>
     <row r="382" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C382" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D382" s="20">
         <v>137092.51999999999</v>
       </c>
       <c r="E382" s="20">
         <v>129248.22</v>
       </c>
       <c r="F382" s="20">
         <v>1131.31</v>
       </c>
       <c r="G382" s="20">
         <v>1590.17</v>
       </c>
       <c r="H382" s="20">
         <v>4437.55</v>
       </c>
       <c r="I382" s="20">
         <v>685.27</v>
       </c>
     </row>
     <row r="383" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C383" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D383" s="20">
         <v>137342.89000000001</v>
       </c>
       <c r="E383" s="20">
         <v>129320.85</v>
       </c>
       <c r="F383" s="20">
         <v>1131.8699999999999</v>
       </c>
       <c r="G383" s="20">
         <v>1590.95</v>
       </c>
       <c r="H383" s="20">
         <v>4621.41</v>
       </c>
       <c r="I383" s="20">
         <v>677.81</v>
       </c>
     </row>
     <row r="384" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C384" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D384" s="20">
         <v>144784.19</v>
       </c>
       <c r="E384" s="20">
         <v>130467.52</v>
       </c>
       <c r="F384" s="20">
         <v>1127.99</v>
       </c>
       <c r="G384" s="20">
         <v>7923.56</v>
       </c>
       <c r="H384" s="20">
         <v>4585.07</v>
       </c>
       <c r="I384" s="20">
         <v>680.05</v>
       </c>
     </row>
     <row r="385" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C385" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D385" s="20">
         <v>146869.99</v>
       </c>
       <c r="E385" s="20">
         <v>132814.89000000001</v>
       </c>
       <c r="F385" s="20">
         <v>1120.81</v>
       </c>
       <c r="G385" s="20">
         <v>7873.1</v>
       </c>
       <c r="H385" s="20">
         <v>4377.55</v>
       </c>
       <c r="I385" s="20">
         <v>683.64</v>
       </c>
     </row>
     <row r="386" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C386" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D386" s="20">
         <v>145461.22</v>
       </c>
       <c r="E386" s="20">
         <v>131270.44</v>
       </c>
       <c r="F386" s="20">
         <v>1120.78</v>
       </c>
       <c r="G386" s="20">
         <v>7872.87</v>
       </c>
       <c r="H386" s="20">
         <v>4527.41</v>
       </c>
       <c r="I386" s="20">
         <v>669.72</v>
       </c>
     </row>
     <row r="387" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C387" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D387" s="20">
         <v>145858.26</v>
       </c>
       <c r="E387" s="20">
         <v>131763.06</v>
       </c>
       <c r="F387" s="20">
         <v>1108.52</v>
       </c>
       <c r="G387" s="20">
         <v>7786.77</v>
       </c>
       <c r="H387" s="20">
         <v>4529.2299999999996</v>
       </c>
       <c r="I387" s="20">
         <v>670.68</v>
       </c>
     </row>
     <row r="388" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C388" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D388" s="20">
         <v>144905.38</v>
       </c>
       <c r="E388" s="20">
         <v>130733.31</v>
       </c>
       <c r="F388" s="20">
         <v>1109.75</v>
       </c>
       <c r="G388" s="20">
         <v>7795.37</v>
       </c>
       <c r="H388" s="20">
         <v>4595.16</v>
       </c>
       <c r="I388" s="20">
         <v>671.79</v>
       </c>
     </row>
     <row r="389" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C389" s="33">
+      <c r="C389" s="26">
         <v>2022</v>
       </c>
-      <c r="D389" s="34"/>
-[...4 lines deleted...]
-      <c r="I389" s="35"/>
+      <c r="D389" s="27"/>
+      <c r="E389" s="27"/>
+      <c r="F389" s="27"/>
+      <c r="G389" s="27"/>
+      <c r="H389" s="27"/>
+      <c r="I389" s="28"/>
     </row>
     <row r="390" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C390" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D390" s="20">
         <v>141343.87999999998</v>
       </c>
       <c r="E390" s="20">
         <v>127296.83</v>
       </c>
       <c r="F390" s="20">
         <v>1102.7</v>
       </c>
       <c r="G390" s="20">
         <v>7745.8600000000006</v>
       </c>
       <c r="H390" s="20">
         <v>4523.18</v>
       </c>
       <c r="I390" s="20">
         <v>675.31</v>
       </c>
     </row>
     <row r="391" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C391" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D391" s="20">
         <v>141435.15</v>
       </c>
       <c r="E391" s="20">
         <v>127059.23</v>
       </c>
       <c r="F391" s="20">
         <v>1105.47</v>
       </c>
       <c r="G391" s="20">
         <v>7765.32</v>
       </c>
       <c r="H391" s="20">
         <v>4835.03</v>
       </c>
       <c r="I391" s="20">
         <v>670.1</v>
       </c>
     </row>
     <row r="392" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C392" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D392" s="20">
         <v>139128.75</v>
       </c>
       <c r="E392" s="20">
         <v>124793.57</v>
       </c>
       <c r="F392" s="20">
         <v>1096.82</v>
       </c>
       <c r="G392" s="20">
         <v>7704.56</v>
       </c>
       <c r="H392" s="20">
         <v>4863.8599999999997</v>
       </c>
       <c r="I392" s="20">
         <v>669.94</v>
       </c>
     </row>
     <row r="393" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C393" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D393" s="20">
         <v>135658.82999999999</v>
       </c>
       <c r="E393" s="20">
         <v>121654.59999999999</v>
       </c>
       <c r="F393" s="20">
         <v>1069.3699999999999</v>
       </c>
       <c r="G393" s="20">
         <v>7511.73</v>
       </c>
       <c r="H393" s="20">
         <v>4766.5600000000004</v>
       </c>
       <c r="I393" s="20">
         <v>656.56999999999994</v>
       </c>
     </row>
     <row r="394" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C394" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D394" s="20">
         <v>135550.13</v>
       </c>
       <c r="E394" s="20">
         <v>121651.48</v>
       </c>
       <c r="F394" s="20">
         <v>1069.75</v>
       </c>
       <c r="G394" s="20">
         <v>7514.17</v>
       </c>
       <c r="H394" s="20">
         <v>4680.93</v>
       </c>
       <c r="I394" s="20">
         <v>633.79999999999995</v>
       </c>
     </row>
     <row r="395" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C395" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D395" s="20">
         <v>136379.32999999999</v>
       </c>
       <c r="E395" s="20">
         <v>122680.4</v>
       </c>
       <c r="F395" s="20">
         <v>1056.8499999999999</v>
       </c>
       <c r="G395" s="20">
         <v>7423.56</v>
       </c>
       <c r="H395" s="20">
         <v>4587.6099999999997</v>
       </c>
       <c r="I395" s="20">
         <v>630.91</v>
       </c>
     </row>
     <row r="396" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C396" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D396" s="20">
         <v>132173.49</v>
       </c>
       <c r="E396" s="20">
         <v>118719.78</v>
       </c>
       <c r="F396" s="20">
         <v>1044.18</v>
       </c>
       <c r="G396" s="20">
         <v>7334.56</v>
       </c>
       <c r="H396" s="20">
         <v>4461.92</v>
       </c>
       <c r="I396" s="20">
         <v>613.04999999999995</v>
       </c>
     </row>
     <row r="397" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C397" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D397" s="20">
         <v>132201.5</v>
       </c>
       <c r="E397" s="20">
         <v>118936.15</v>
       </c>
       <c r="F397" s="20">
         <v>1034.1199999999999</v>
       </c>
       <c r="G397" s="20">
         <v>7263.5</v>
       </c>
       <c r="H397" s="20">
         <v>4346.7299999999996</v>
       </c>
       <c r="I397" s="20">
         <v>621</v>
       </c>
     </row>
     <row r="398" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C398" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D398" s="20">
         <v>130782.1</v>
       </c>
       <c r="E398" s="20">
         <v>117825.38</v>
       </c>
       <c r="F398" s="20">
         <v>1011.66</v>
       </c>
       <c r="G398" s="20">
         <v>7105.72</v>
       </c>
       <c r="H398" s="20">
         <v>4228.53</v>
       </c>
       <c r="I398" s="20">
         <v>610.80999999999995</v>
       </c>
     </row>
     <row r="399" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C399" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D399" s="20">
         <v>130197.03</v>
       </c>
       <c r="E399" s="20">
         <v>117294.99</v>
       </c>
       <c r="F399" s="20">
         <v>1019.2</v>
       </c>
       <c r="G399" s="20">
         <v>7158.74</v>
       </c>
       <c r="H399" s="20">
         <v>4145.3599999999997</v>
       </c>
       <c r="I399" s="20">
         <v>578.74</v>
       </c>
     </row>
     <row r="400" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C400" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D400" s="20">
         <v>133994.44</v>
       </c>
       <c r="E400" s="20">
         <v>120624.73</v>
       </c>
       <c r="F400" s="20">
         <v>1042.08</v>
       </c>
       <c r="G400" s="20">
         <v>7318.57</v>
       </c>
       <c r="H400" s="20">
         <v>4434.63</v>
       </c>
       <c r="I400" s="20">
         <v>574.42999999999995</v>
       </c>
     </row>
     <row r="401" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C401" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D401" s="20">
         <v>137233.26999999999</v>
       </c>
       <c r="E401" s="20">
         <v>123573.67</v>
       </c>
       <c r="F401" s="20">
         <v>1055.23</v>
       </c>
       <c r="G401" s="20">
         <v>7410.95</v>
       </c>
       <c r="H401" s="20">
         <v>4588.9399999999996</v>
       </c>
       <c r="I401" s="20">
         <v>604.48</v>
       </c>
     </row>
     <row r="402" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C402" s="33">
+      <c r="C402" s="26">
         <v>2023</v>
       </c>
-      <c r="D402" s="34"/>
-[...4 lines deleted...]
-      <c r="I402" s="35"/>
+      <c r="D402" s="27"/>
+      <c r="E402" s="27"/>
+      <c r="F402" s="27"/>
+      <c r="G402" s="27"/>
+      <c r="H402" s="27"/>
+      <c r="I402" s="28"/>
     </row>
     <row r="403" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C403" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D403" s="20">
         <v>139404.09</v>
       </c>
       <c r="E403" s="20">
         <v>125345.29</v>
       </c>
       <c r="F403" s="20">
         <v>1071.77</v>
       </c>
       <c r="G403" s="20">
         <v>7527.11</v>
       </c>
       <c r="H403" s="20">
         <v>4836.32</v>
       </c>
       <c r="I403" s="20">
         <v>623.6</v>
       </c>
     </row>
     <row r="404" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C404" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D404" s="20">
         <v>140311.31</v>
       </c>
       <c r="E404" s="20">
         <v>126652.04</v>
       </c>
       <c r="F404" s="20">
         <v>1051.6300000000001</v>
       </c>
       <c r="G404" s="20">
         <v>7384.33</v>
       </c>
       <c r="H404" s="20">
         <v>4572.3100000000004</v>
       </c>
       <c r="I404" s="20">
         <v>651</v>
       </c>
     </row>
     <row r="405" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C405" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D405" s="20">
         <v>145189.07</v>
       </c>
       <c r="E405" s="20">
         <v>131019.2</v>
       </c>
       <c r="F405" s="20">
         <v>1067.02</v>
       </c>
       <c r="G405" s="20">
         <v>7492.34</v>
       </c>
       <c r="H405" s="20">
         <v>4989.2299999999996</v>
       </c>
       <c r="I405" s="20">
         <v>621.28</v>
       </c>
     </row>
     <row r="406" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C406" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D406" s="20">
         <v>144166.5</v>
       </c>
       <c r="E406" s="20">
         <v>129922.78</v>
       </c>
       <c r="F406" s="20">
         <v>1071.3</v>
       </c>
       <c r="G406" s="20">
         <v>7522.41</v>
       </c>
       <c r="H406" s="20">
         <v>5008.43</v>
       </c>
       <c r="I406" s="20">
         <v>641.58000000000004</v>
       </c>
     </row>
     <row r="407" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C407" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D407" s="20">
         <v>139285.82999999999</v>
       </c>
       <c r="E407" s="20">
         <v>125240.41</v>
       </c>
       <c r="F407" s="20">
         <v>1055.27</v>
       </c>
       <c r="G407" s="20">
         <v>7408.14</v>
       </c>
       <c r="H407" s="20">
         <v>4941.3500000000004</v>
       </c>
       <c r="I407" s="20">
         <v>640.66</v>
       </c>
     </row>
     <row r="408" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C408" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D408" s="20">
         <v>137540.51</v>
       </c>
       <c r="E408" s="20">
         <v>123552.47</v>
       </c>
       <c r="F408" s="20">
         <v>1058.04</v>
       </c>
       <c r="G408" s="20">
         <v>7427.62</v>
       </c>
       <c r="H408" s="20">
         <v>4870.4799999999996</v>
       </c>
       <c r="I408" s="20">
         <v>631.9</v>
       </c>
     </row>
     <row r="409" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C409" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D409" s="20">
         <v>137673.54999999999</v>
       </c>
       <c r="E409" s="20">
         <v>123568.15</v>
       </c>
       <c r="F409" s="20">
         <v>1064.92</v>
       </c>
       <c r="G409" s="20">
         <v>7475.88</v>
       </c>
       <c r="H409" s="20">
         <v>4937.8100000000004</v>
       </c>
       <c r="I409" s="20">
         <v>626.79</v>
       </c>
     </row>
     <row r="410" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C410" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D410" s="20">
         <v>137090.32999999999</v>
       </c>
       <c r="E410" s="20">
         <v>123080.42</v>
       </c>
       <c r="F410" s="20">
         <v>1054.6500000000001</v>
       </c>
       <c r="G410" s="20">
         <v>7401.95</v>
       </c>
       <c r="H410" s="20">
         <v>4913.3500000000004</v>
       </c>
       <c r="I410" s="20">
         <v>639.96</v>
       </c>
     </row>
     <row r="411" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C411" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D411" s="20">
         <v>134856.19</v>
       </c>
       <c r="E411" s="20">
         <v>121160.33</v>
       </c>
       <c r="F411" s="20">
         <v>1039.74</v>
       </c>
       <c r="G411" s="20">
         <v>7297.33</v>
       </c>
       <c r="H411" s="20">
         <v>4732.2</v>
       </c>
       <c r="I411" s="20">
         <v>626.59</v>
       </c>
     </row>
     <row r="412" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C412" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D412" s="20">
         <v>133139.75</v>
       </c>
       <c r="E412" s="20">
         <v>119144.52</v>
       </c>
       <c r="F412" s="20">
         <v>1040.06</v>
       </c>
       <c r="G412" s="20">
         <v>7299.56</v>
       </c>
       <c r="H412" s="20">
         <v>5042.03</v>
       </c>
       <c r="I412" s="20">
         <v>613.58000000000004</v>
       </c>
     </row>
     <row r="413" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C413" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D413" s="20">
         <v>138100.07999999999</v>
       </c>
       <c r="E413" s="20">
         <v>123830.33</v>
       </c>
       <c r="F413" s="20">
         <v>1059.72</v>
       </c>
       <c r="G413" s="20">
         <v>7435.59</v>
       </c>
       <c r="H413" s="20">
         <v>5165.3</v>
       </c>
       <c r="I413" s="20">
         <v>609.14</v>
       </c>
     </row>
     <row r="414" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C414" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D414" s="20">
         <v>146383.75</v>
       </c>
       <c r="E414" s="20">
         <v>131982.57</v>
       </c>
       <c r="F414" s="20">
         <v>1063.82</v>
       </c>
       <c r="G414" s="20">
         <v>7464.36</v>
       </c>
       <c r="H414" s="20">
         <v>5234.38</v>
       </c>
       <c r="I414" s="20">
         <v>638.62</v>
       </c>
     </row>
     <row r="415" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C415" s="33">
+      <c r="C415" s="26">
         <v>2024</v>
       </c>
-      <c r="D415" s="34"/>
-[...4 lines deleted...]
-      <c r="I415" s="35"/>
+      <c r="D415" s="27"/>
+      <c r="E415" s="27"/>
+      <c r="F415" s="27"/>
+      <c r="G415" s="27"/>
+      <c r="H415" s="27"/>
+      <c r="I415" s="28"/>
     </row>
     <row r="416" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C416" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D416" s="20">
         <v>145051.57</v>
       </c>
       <c r="E416" s="20">
         <v>130796.5</v>
       </c>
       <c r="F416" s="20">
         <v>1054.6500000000001</v>
       </c>
       <c r="G416" s="20">
         <v>7399.99</v>
       </c>
       <c r="H416" s="20">
         <v>5144.84</v>
       </c>
       <c r="I416" s="20">
         <v>655.6</v>
       </c>
     </row>
     <row r="417" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C417" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D417" s="20">
         <v>144039.97</v>
       </c>
       <c r="E417" s="20">
         <v>129820.17</v>
       </c>
       <c r="F417" s="20">
         <v>1051.71</v>
       </c>
       <c r="G417" s="20">
         <v>7379.4</v>
       </c>
       <c r="H417" s="20">
         <v>5146.13</v>
       </c>
       <c r="I417" s="20">
         <v>642.56000000000006</v>
       </c>
     </row>
     <row r="418" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C418" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D418" s="20">
         <v>140389.51</v>
       </c>
       <c r="E418" s="20">
         <v>125786.06000000001</v>
       </c>
       <c r="F418" s="20">
         <v>1050.6300000000001</v>
       </c>
       <c r="G418" s="20">
         <v>7369.79</v>
       </c>
       <c r="H418" s="20">
         <v>5541.33</v>
       </c>
       <c r="I418" s="20">
         <v>641.71</v>
       </c>
     </row>
     <row r="419" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C419" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D419" s="20">
         <v>136217.74</v>
       </c>
       <c r="E419" s="20">
         <v>121346.51</v>
       </c>
       <c r="F419" s="20">
         <v>1045.05</v>
       </c>
       <c r="G419" s="20">
         <v>7330.69</v>
       </c>
       <c r="H419" s="20">
         <v>5854.53</v>
       </c>
       <c r="I419" s="20">
         <v>640.96</v>
       </c>
     </row>
     <row r="420" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C420" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D420" s="20">
         <v>138973.18</v>
       </c>
       <c r="E420" s="20">
         <v>124033.48</v>
       </c>
       <c r="F420" s="20">
         <v>1048.7</v>
       </c>
       <c r="G420" s="20">
         <v>7352.5</v>
       </c>
       <c r="H420" s="20">
         <v>5911.35</v>
       </c>
       <c r="I420" s="20">
         <v>627.15</v>
       </c>
     </row>
     <row r="421" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C421" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D421" s="20">
         <v>140177.28</v>
       </c>
       <c r="E421" s="20">
         <v>125325.97</v>
       </c>
       <c r="F421" s="20">
         <v>1042.67</v>
       </c>
       <c r="G421" s="20">
         <v>7297.1</v>
       </c>
       <c r="H421" s="20">
         <v>5878.11</v>
       </c>
       <c r="I421" s="20">
         <v>633.41999999999996</v>
       </c>
     </row>
     <row r="422" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C422" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D422" s="20">
         <v>145413.74</v>
       </c>
       <c r="E422" s="20">
         <v>130260.77</v>
       </c>
       <c r="F422" s="20">
         <v>1050.8900000000001</v>
       </c>
       <c r="G422" s="20">
         <v>7357.46</v>
       </c>
       <c r="H422" s="20">
         <v>6105.68</v>
       </c>
       <c r="I422" s="20">
         <v>638.95000000000005</v>
       </c>
     </row>
     <row r="423" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C423" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D423" s="20">
         <v>150242.79999999999</v>
       </c>
       <c r="E423" s="20">
         <v>134673.88</v>
       </c>
       <c r="F423" s="20">
         <v>1068.71</v>
       </c>
       <c r="G423" s="20">
         <v>7480.19</v>
       </c>
       <c r="H423" s="20">
         <v>6365.21</v>
       </c>
       <c r="I423" s="20">
         <v>654.80999999999995</v>
       </c>
     </row>
     <row r="424" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C424" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D424" s="20">
         <v>149922.06</v>
       </c>
       <c r="E424" s="20">
         <v>133947.96</v>
       </c>
       <c r="F424" s="20">
         <v>1074.3800000000001</v>
       </c>
       <c r="G424" s="20">
         <v>7519.87</v>
       </c>
       <c r="H424" s="20">
         <v>6698.57</v>
       </c>
       <c r="I424" s="20">
         <v>681.28</v>
       </c>
     </row>
     <row r="425" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C425" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D425" s="20">
         <v>151233.24</v>
       </c>
       <c r="E425" s="20">
         <v>135067.69</v>
       </c>
       <c r="F425" s="20">
         <v>1054.27</v>
       </c>
       <c r="G425" s="20">
         <v>7379.07</v>
       </c>
       <c r="H425" s="20">
         <v>7029.75</v>
       </c>
       <c r="I425" s="20">
         <v>702.46</v>
       </c>
     </row>
     <row r="426" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C426" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D426" s="20">
         <v>150242.5</v>
       </c>
       <c r="E426" s="20">
         <v>134510.29999999999</v>
       </c>
       <c r="F426" s="20">
         <v>1041.81</v>
       </c>
       <c r="G426" s="20">
         <v>7289.96</v>
       </c>
       <c r="H426" s="20">
         <v>6724.22</v>
       </c>
       <c r="I426" s="20">
         <v>676.21</v>
       </c>
     </row>
     <row r="427" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C427" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D427" s="20">
         <v>155719.38</v>
       </c>
       <c r="E427" s="20">
         <v>140173.51999999999</v>
       </c>
       <c r="F427" s="20">
         <v>1034.06</v>
       </c>
       <c r="G427" s="20">
         <v>7235.7</v>
       </c>
       <c r="H427" s="20">
         <v>6601.72</v>
       </c>
       <c r="I427" s="20">
         <v>674.38</v>
       </c>
     </row>
     <row r="428" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C428" s="33">
+      <c r="C428" s="26">
         <v>2025</v>
       </c>
-      <c r="D428" s="34"/>
-[...4 lines deleted...]
-      <c r="I428" s="35"/>
+      <c r="D428" s="27"/>
+      <c r="E428" s="27"/>
+      <c r="F428" s="27"/>
+      <c r="G428" s="27"/>
+      <c r="H428" s="27"/>
+      <c r="I428" s="28"/>
     </row>
     <row r="429" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C429" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D429" s="20">
         <v>156084.57</v>
       </c>
       <c r="E429" s="20">
         <v>140072.84</v>
       </c>
       <c r="F429" s="20">
         <v>1035.02</v>
       </c>
       <c r="G429" s="20">
         <v>7242.47</v>
       </c>
       <c r="H429" s="20">
         <v>7067.62</v>
       </c>
       <c r="I429" s="20">
         <v>666.62</v>
       </c>
     </row>
     <row r="430" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C430" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D430" s="20">
         <v>154508.98000000001</v>
       </c>
       <c r="E430" s="20">
         <v>138270.57999999999</v>
       </c>
       <c r="F430" s="20">
         <v>1041.22</v>
       </c>
       <c r="G430" s="20">
         <v>7284.06</v>
       </c>
       <c r="H430" s="20">
         <v>7220.09</v>
       </c>
       <c r="I430" s="20">
         <v>693.04</v>
       </c>
     </row>
     <row r="431" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C431" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D431" s="20">
         <v>157089.82</v>
       </c>
       <c r="E431" s="20">
         <v>140338.01</v>
       </c>
       <c r="F431" s="20">
         <v>1051.79</v>
       </c>
       <c r="G431" s="20">
         <v>7358.06</v>
       </c>
       <c r="H431" s="20">
         <v>7668.55</v>
       </c>
       <c r="I431" s="20">
         <v>673.4</v>
       </c>
     </row>
     <row r="432" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C432" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D432" s="20">
         <v>152467.48000000001</v>
       </c>
       <c r="E432" s="20">
         <v>134834.85</v>
       </c>
       <c r="F432" s="20">
         <v>1076.06</v>
       </c>
       <c r="G432" s="20">
         <v>7527.8</v>
       </c>
       <c r="H432" s="20">
         <v>8351.32</v>
       </c>
       <c r="I432" s="20">
         <v>677.46</v>
       </c>
     </row>
     <row r="433" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C433" s="19" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D433" s="20">
         <v>152487.81</v>
       </c>
       <c r="E433" s="20">
         <v>134745.66</v>
       </c>
       <c r="F433" s="20">
         <v>1076.6099999999999</v>
       </c>
       <c r="G433" s="20">
         <v>7529.98</v>
       </c>
       <c r="H433" s="20">
         <v>8388.4599999999991</v>
       </c>
       <c r="I433" s="20">
         <v>747.1</v>
       </c>
     </row>
     <row r="434" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C434" s="19" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D434" s="20">
         <v>152566.6</v>
       </c>
       <c r="E434" s="20">
         <v>134783.24</v>
       </c>
       <c r="F434" s="20">
         <v>1088.98</v>
       </c>
       <c r="G434" s="20">
         <v>7616.5</v>
       </c>
       <c r="H434" s="20">
         <v>8319.84</v>
       </c>
       <c r="I434" s="20">
         <v>758.04</v>
       </c>
     </row>
     <row r="435" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C435" s="19" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D435" s="20">
         <v>151987.97</v>
       </c>
       <c r="E435" s="20">
         <v>134190.89000000001</v>
       </c>
       <c r="F435" s="20">
         <v>1079.47</v>
       </c>
       <c r="G435" s="20">
         <v>7549.95</v>
       </c>
       <c r="H435" s="20">
         <v>8348.25</v>
       </c>
       <c r="I435" s="20">
         <v>819.42</v>
       </c>
     </row>
     <row r="436" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C436" s="19" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D436" s="20">
         <v>150707.88</v>
       </c>
       <c r="E436" s="20">
         <v>132345.35999999999</v>
       </c>
       <c r="F436" s="20">
         <v>1085.97</v>
       </c>
       <c r="G436" s="20">
         <v>7593.82</v>
       </c>
       <c r="H436" s="20">
         <v>8818.51</v>
       </c>
       <c r="I436" s="20">
         <v>864.23</v>
       </c>
     </row>
     <row r="437" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C437" s="19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D437" s="20">
         <v>148736.93</v>
       </c>
       <c r="E437" s="20">
         <v>128944.86</v>
       </c>
       <c r="F437" s="20">
         <v>1085.8900000000001</v>
       </c>
       <c r="G437" s="20">
         <v>7593.27</v>
       </c>
       <c r="H437" s="20">
         <v>9939.66</v>
       </c>
       <c r="I437" s="20">
         <v>1173.25</v>
       </c>
     </row>
     <row r="438" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C438" s="19" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D438" s="20">
         <v>149932.59</v>
       </c>
       <c r="E438" s="20">
         <v>129164.87</v>
       </c>
       <c r="F438" s="20">
         <v>1078.3599999999999</v>
       </c>
       <c r="G438" s="20">
         <v>7540.59</v>
       </c>
       <c r="H438" s="20">
         <v>10880.51</v>
       </c>
       <c r="I438" s="20">
         <v>1268.25</v>
       </c>
     </row>
     <row r="439" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C439" s="19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D439" s="20">
         <v>150061.01</v>
       </c>
       <c r="E439" s="20">
         <v>129332.96</v>
       </c>
       <c r="F439" s="20">
         <v>1077.25</v>
       </c>
       <c r="G439" s="20">
         <v>7531.24</v>
       </c>
       <c r="H439" s="20">
         <v>11403.61</v>
       </c>
       <c r="I439" s="20">
         <v>715.96</v>
       </c>
     </row>
     <row r="440" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C440" s="19" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D440" s="20">
         <v>156470.97</v>
       </c>
       <c r="E440" s="20">
         <v>135140.89000000001</v>
       </c>
       <c r="F440" s="20">
         <v>1086.8399999999999</v>
       </c>
       <c r="G440" s="20">
         <v>7598.31</v>
       </c>
       <c r="H440" s="20">
         <v>11932.32</v>
       </c>
       <c r="I440" s="20">
         <v>712.6</v>
       </c>
     </row>
     <row r="441" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C441" s="33">
+      <c r="C441" s="26">
         <v>2026</v>
       </c>
-      <c r="D441" s="34"/>
-[...4 lines deleted...]
-      <c r="I441" s="35"/>
+      <c r="D441" s="27"/>
+      <c r="E441" s="27"/>
+      <c r="F441" s="27"/>
+      <c r="G441" s="27"/>
+      <c r="H441" s="27"/>
+      <c r="I441" s="28"/>
     </row>
     <row r="442" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C442" s="19" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D442" s="20">
         <v>154580.48000000001</v>
       </c>
       <c r="E442" s="20">
         <v>130639.96</v>
       </c>
       <c r="F442" s="20">
         <v>1095.96</v>
       </c>
       <c r="G442" s="20">
         <v>7662.06</v>
       </c>
       <c r="H442" s="20">
         <v>14462.24</v>
       </c>
       <c r="I442" s="20">
         <v>720.24</v>
       </c>
     </row>
     <row r="443" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C443" s="19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D443" s="20">
         <v>151901.16</v>
       </c>
       <c r="E443" s="20">
         <v>127965.02</v>
       </c>
       <c r="F443" s="20">
         <v>1090.72</v>
       </c>
       <c r="G443" s="20">
         <v>7623.93</v>
       </c>
       <c r="H443" s="20">
         <v>14498.32</v>
       </c>
       <c r="I443" s="20">
         <v>723.15</v>
       </c>
     </row>
     <row r="444" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C444" s="19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D444" s="20">
         <v>148150.16</v>
       </c>
       <c r="E444" s="20">
         <v>126037.96</v>
       </c>
       <c r="F444" s="20">
         <v>1076.6099999999999</v>
       </c>
       <c r="G444" s="20">
         <v>7525.28</v>
       </c>
       <c r="H444" s="20">
         <v>12775.98</v>
       </c>
       <c r="I444" s="20">
         <v>734.32</v>
       </c>
     </row>
     <row r="445" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C445" s="19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D445" s="20">
         <v>146201.96</v>
       </c>
       <c r="E445" s="20">
         <v>123948.63</v>
       </c>
       <c r="F445" s="20">
         <v>1086.28</v>
       </c>
       <c r="G445" s="20">
         <v>7592.9</v>
       </c>
       <c r="H445" s="20">
         <v>12872.75</v>
       </c>
       <c r="I445" s="20">
         <v>701.4</v>
       </c>
     </row>
-    <row r="446" spans="3:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="C447" s="29" t="s">
+    <row r="446" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C446" s="19" t="s">
+        <v>209</v>
+      </c>
+      <c r="D446" s="20">
+        <v>144898.4</v>
+      </c>
+      <c r="E446" s="20">
+        <v>122869.8</v>
+      </c>
+      <c r="F446" s="20">
+        <v>1083.67</v>
+      </c>
+      <c r="G446" s="20">
+        <v>7573.07</v>
+      </c>
+      <c r="H446" s="20">
+        <v>12659.19</v>
+      </c>
+      <c r="I446" s="20">
+        <v>712.68</v>
+      </c>
+    </row>
+    <row r="447" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C447" s="19" t="s">
+        <v>210</v>
+      </c>
+      <c r="D447" s="20">
+        <v>145593.57999999999</v>
+      </c>
+      <c r="E447" s="20">
+        <v>125006.5</v>
+      </c>
+      <c r="F447" s="20">
+        <v>1075.3399999999999</v>
+      </c>
+      <c r="G447" s="20">
+        <v>7514.89</v>
+      </c>
+      <c r="H447" s="20">
+        <v>11285.92</v>
+      </c>
+      <c r="I447" s="20">
+        <v>710.92</v>
+      </c>
+    </row>
+    <row r="448" spans="3:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C448" s="22"/>
+      <c r="D448" s="22"/>
+      <c r="E448" s="22"/>
+      <c r="F448" s="22"/>
+      <c r="G448" s="22"/>
+      <c r="H448" s="22"/>
+      <c r="I448" s="22"/>
+    </row>
+    <row r="449" spans="3:9" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="C449" s="22" t="s">
         <v>218</v>
       </c>
-      <c r="D447" s="29"/>
-[...4 lines deleted...]
-      <c r="I447" s="29"/>
+      <c r="D449" s="22"/>
+      <c r="E449" s="22"/>
+      <c r="F449" s="22"/>
+      <c r="G449" s="22"/>
+      <c r="H449" s="22"/>
+      <c r="I449" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="C441:I441"/>
     <mergeCell ref="C415:I415"/>
     <mergeCell ref="C402:I402"/>
     <mergeCell ref="C389:I389"/>
     <mergeCell ref="C376:I376"/>
     <mergeCell ref="C428:I428"/>
     <mergeCell ref="C59:I59"/>
     <mergeCell ref="C177:I177"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="C4:I4"/>
     <mergeCell ref="C5:I6"/>
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="F7:F9"/>
-    <mergeCell ref="C447:I447"/>
+    <mergeCell ref="C449:I449"/>
     <mergeCell ref="C10:I10"/>
-    <mergeCell ref="C446:I446"/>
+    <mergeCell ref="C448:I448"/>
     <mergeCell ref="C220:I220"/>
     <mergeCell ref="C233:I233"/>
     <mergeCell ref="C108:I108"/>
     <mergeCell ref="C337:I337"/>
     <mergeCell ref="C350:I350"/>
     <mergeCell ref="C363:I363"/>
     <mergeCell ref="C324:I324"/>
     <mergeCell ref="C246:I246"/>
     <mergeCell ref="C259:I259"/>
     <mergeCell ref="C272:I272"/>
     <mergeCell ref="C298:I298"/>
     <mergeCell ref="C285:I285"/>
     <mergeCell ref="C311:I311"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
+    <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6a6c2a34-4845-4339-b287-7401ea279498}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99B33C2B-0052-4253-91EF-CF13BF0550F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC2852B1-3717-49C6-8D5A-67814BCBDC0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9548240F-2F34-4819-8842-F7B01620D253}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>O R A 2001 - 2004</vt:lpstr>
       <vt:lpstr>O R A 2005 - 2014</vt:lpstr>
       <vt:lpstr>'O R A 2005 - 2014'!Print_Area</vt:lpstr>
       <vt:lpstr>'O R A 2005 - 2014'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Bank Indonesia</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Bank Indonesia</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D35CA896A9312B428EBA2A1F5CEF187B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>