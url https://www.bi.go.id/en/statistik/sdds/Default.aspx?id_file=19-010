--- v1 (2026-07-26)
+++ v2 (2026-09-15)
@@ -6,91 +6,91 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C05C671-DD77-4799-A753-D993CD47DBEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86275EC7-28B8-4269-AA46-F39AFED58E5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O R A 2001 - 2004" sheetId="2" r:id="rId1"/>
     <sheet name="O R A 2005 - 2014" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'O R A 2005 - 2014'!$C$324:$I$449</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'O R A 2005 - 2014'!$C$324:$I$451</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'O R A 2005 - 2014'!$4:$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="219">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>TOTAL GROSS INTERNATIONAL RESERVES POSITION</t>
   </si>
   <si>
     <t xml:space="preserve">(Millions of $.US) </t>
   </si>
   <si>
     <t xml:space="preserve">January, 5 </t>
   </si>
   <si>
     <t xml:space="preserve">January, 12 </t>
   </si>
   <si>
     <t xml:space="preserve">January, 19 </t>
   </si>
   <si>
     <t xml:space="preserve">January, 26 </t>
   </si>
   <si>
@@ -702,51 +702,51 @@
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
-    <t>Last update  :  7/7/2026</t>
+    <t>Last update  :  7/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1590,117 +1590,117 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="16" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
@@ -2208,673 +2208,673 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F209"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A59" workbookViewId="0">
       <pane ySplit="1980" topLeftCell="A189" activePane="bottomLeft"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft" activeCell="I173" sqref="I173"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="17.21875" customWidth="1"/>
+    <col min="1" max="3" width="17.1796875" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
-    <col min="5" max="5" width="23.5546875" customWidth="1"/>
+    <col min="5" max="5" width="23.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:6" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...4 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+    </row>
+    <row r="2" spans="1:6" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="32"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+    </row>
+    <row r="3" spans="1:6" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21"/>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="13" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="47" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="48"/>
       <c r="F4" s="3"/>
     </row>
-    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="50"/>
       <c r="F5" s="2"/>
     </row>
-    <row r="6" spans="1:6" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:6" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D6" s="45">
         <v>2001</v>
       </c>
       <c r="E6" s="46"/>
       <c r="F6" s="5"/>
     </row>
-    <row r="7" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="7">
         <v>29364</v>
       </c>
       <c r="F7" s="3"/>
     </row>
-    <row r="8" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="7">
         <v>29413.4</v>
       </c>
       <c r="F8" s="3"/>
     </row>
-    <row r="9" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="7">
         <v>29435.8</v>
       </c>
       <c r="F9" s="3"/>
     </row>
-    <row r="10" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>29278.799999999999</v>
       </c>
       <c r="F10" s="3"/>
     </row>
-    <row r="11" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="7">
         <v>29399.4</v>
       </c>
       <c r="F11" s="3"/>
     </row>
-    <row r="12" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="7">
         <v>29182.7</v>
       </c>
       <c r="F12" s="3"/>
     </row>
-    <row r="13" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="7">
         <v>29137.8</v>
       </c>
       <c r="F13" s="3"/>
     </row>
-    <row r="14" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="7">
         <v>29107.200000000001</v>
       </c>
       <c r="F14" s="3"/>
     </row>
-    <row r="15" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="7">
         <v>29066</v>
       </c>
       <c r="F15" s="3"/>
     </row>
-    <row r="16" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>29076</v>
       </c>
       <c r="F16" s="3"/>
     </row>
-    <row r="17" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>28747.1</v>
       </c>
       <c r="F17" s="3"/>
     </row>
-    <row r="18" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="7">
         <v>28528.5</v>
       </c>
       <c r="F18" s="3"/>
     </row>
-    <row r="19" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7">
         <v>28672.7</v>
       </c>
       <c r="F19" s="3"/>
     </row>
-    <row r="20" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7">
         <v>28761.4</v>
       </c>
       <c r="F20" s="3"/>
     </row>
-    <row r="21" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="3"/>
     </row>
-    <row r="22" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="7">
         <v>28666.5</v>
       </c>
       <c r="F22" s="3"/>
     </row>
-    <row r="23" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="7">
         <v>28787</v>
       </c>
       <c r="F23" s="3"/>
     </row>
-    <row r="24" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="7">
         <v>28857.5</v>
       </c>
       <c r="F24" s="3"/>
     </row>
-    <row r="25" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="7">
         <v>28482</v>
       </c>
       <c r="F25" s="3"/>
     </row>
-    <row r="26" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="7">
         <v>28539</v>
       </c>
       <c r="F26" s="3"/>
     </row>
-    <row r="27" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="7">
         <v>28642</v>
       </c>
       <c r="F27" s="3"/>
     </row>
-    <row r="28" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="7">
         <v>28513</v>
       </c>
       <c r="F28" s="3"/>
     </row>
-    <row r="29" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E29" s="7">
         <v>28493</v>
       </c>
       <c r="F29" s="3"/>
     </row>
-    <row r="30" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="7">
         <v>28497.4</v>
       </c>
       <c r="F30" s="3"/>
     </row>
-    <row r="31" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>28668.3</v>
       </c>
       <c r="F31" s="3"/>
     </row>
-    <row r="32" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>28638.2</v>
       </c>
       <c r="F32" s="3"/>
     </row>
-    <row r="33" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>28586</v>
       </c>
       <c r="F33" s="3"/>
     </row>
-    <row r="34" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="7">
         <v>28620</v>
       </c>
       <c r="F34" s="3"/>
     </row>
-    <row r="35" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="7">
         <v>28694</v>
       </c>
       <c r="F35" s="3"/>
     </row>
-    <row r="36" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="7">
         <v>28873</v>
       </c>
       <c r="F36" s="3"/>
     </row>
-    <row r="37" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="7">
         <v>28980.2</v>
       </c>
       <c r="F37" s="3"/>
     </row>
-    <row r="38" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="7">
         <v>28605</v>
       </c>
       <c r="F38" s="3"/>
     </row>
-    <row r="39" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="3"/>
     </row>
-    <row r="40" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E40" s="7">
         <v>28634.400000000001</v>
       </c>
       <c r="F40" s="3"/>
     </row>
-    <row r="41" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E41" s="7">
         <v>28555</v>
       </c>
       <c r="F41" s="3"/>
     </row>
-    <row r="42" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E42" s="7">
         <v>29309.9</v>
       </c>
       <c r="F42" s="3"/>
     </row>
-    <row r="43" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E43" s="7">
         <v>29025.4</v>
       </c>
       <c r="F43" s="3"/>
     </row>
-    <row r="44" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E44" s="7">
         <v>29001.7</v>
       </c>
       <c r="F44" s="3"/>
     </row>
-    <row r="45" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E45" s="7">
         <v>28957.200000000001</v>
       </c>
       <c r="F45" s="3"/>
     </row>
-    <row r="46" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E46" s="7">
         <v>28951.8</v>
       </c>
       <c r="F46" s="3"/>
     </row>
-    <row r="47" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E47" s="7">
         <v>28542.799999999999</v>
       </c>
       <c r="F47" s="3"/>
     </row>
-    <row r="48" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E48" s="7">
         <v>28513</v>
       </c>
       <c r="F48" s="3"/>
     </row>
-    <row r="49" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E49" s="7">
         <v>28499</v>
       </c>
       <c r="F49" s="3"/>
     </row>
-    <row r="50" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="7">
         <v>28586</v>
       </c>
       <c r="F50" s="3"/>
     </row>
-    <row r="51" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E51" s="7">
         <v>28024.5</v>
       </c>
       <c r="F51" s="3"/>
     </row>
-    <row r="52" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E52" s="7">
         <v>28138.5</v>
       </c>
       <c r="F52" s="3"/>
     </row>
-    <row r="53" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E53" s="7">
         <v>28077.1</v>
       </c>
       <c r="F53" s="3"/>
     </row>
-    <row r="54" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="A54" s="1"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E54" s="7">
         <v>28022.2</v>
       </c>
       <c r="F54" s="3"/>
     </row>
     <row r="55" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E55" s="7">
         <v>28081.3</v>
       </c>
       <c r="F55" s="1"/>
     </row>
     <row r="56" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
@@ -2890,11280 +2890,11326 @@
     </row>
     <row r="57" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E57" s="7">
         <v>28111.7</v>
       </c>
       <c r="F57" s="1"/>
     </row>
     <row r="58" spans="1:6" ht="16.5" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E58" s="7">
         <v>28084</v>
       </c>
       <c r="F58" s="1"/>
     </row>
-    <row r="59" spans="1:6" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:6" ht="15.5" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D59" s="45">
         <v>2002</v>
       </c>
       <c r="E59" s="46"/>
     </row>
-    <row r="60" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E60" s="7">
         <v>27904.400000000001</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D61" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E61" s="7">
         <v>27999.9</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E62" s="7">
         <v>27743.3</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E63" s="7">
         <v>27798</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D64" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E64" s="7">
         <v>28086.6</v>
       </c>
     </row>
-    <row r="65" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E65" s="7">
         <v>27704.3</v>
       </c>
     </row>
-    <row r="66" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D66" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E66" s="7">
         <v>27803.599999999999</v>
       </c>
     </row>
-    <row r="67" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D67" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="68" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D68" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E68" s="7">
         <v>27854.3</v>
       </c>
     </row>
-    <row r="69" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E69" s="7">
         <v>27950.799999999999</v>
       </c>
     </row>
-    <row r="70" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D70" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E70" s="7">
         <v>27734.799999999999</v>
       </c>
     </row>
-    <row r="71" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D71" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E71" s="7">
         <v>27886</v>
       </c>
     </row>
-    <row r="72" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D72" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E72" s="7">
         <v>28003.5</v>
       </c>
     </row>
-    <row r="73" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D73" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E73" s="7">
         <v>28065.5</v>
       </c>
     </row>
-    <row r="74" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D74" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E74" s="8">
         <v>28025.599999999999</v>
       </c>
     </row>
-    <row r="75" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D75" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E75" s="7">
         <v>27972.1</v>
       </c>
     </row>
-    <row r="76" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D76" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E76" s="7">
         <v>28060.799999999999</v>
       </c>
     </row>
-    <row r="77" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D77" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="78" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D78" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E78" s="7">
         <v>28290.2</v>
       </c>
     </row>
-    <row r="79" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E79" s="7">
         <v>28584.7</v>
       </c>
     </row>
-    <row r="80" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D80" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E80" s="7">
         <v>28775</v>
       </c>
     </row>
-    <row r="81" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D81" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E81" s="7">
         <v>28756.2</v>
       </c>
     </row>
-    <row r="82" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D82" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E82" s="7">
         <v>28702.7</v>
       </c>
     </row>
-    <row r="83" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D83" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E83" s="7">
         <v>28739.7</v>
       </c>
     </row>
-    <row r="84" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E84" s="7">
         <v>28833.9</v>
       </c>
     </row>
-    <row r="85" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D85" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E85" s="7">
         <v>29278.6</v>
       </c>
     </row>
-    <row r="86" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D86" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E86" s="7">
         <v>29765.3</v>
       </c>
     </row>
-    <row r="87" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E87" s="7">
         <v>30337</v>
       </c>
     </row>
-    <row r="88" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D88" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E88" s="7">
         <v>30292.5</v>
       </c>
     </row>
-    <row r="89" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E89" s="7">
         <v>30394.7</v>
       </c>
     </row>
-    <row r="90" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D90" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E90" s="7">
         <v>30356</v>
       </c>
     </row>
-    <row r="91" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D91" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="7">
         <v>29884.7</v>
       </c>
     </row>
-    <row r="92" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D92" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E92" s="8">
         <v>30111.599999999999</v>
       </c>
     </row>
-    <row r="93" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E93" s="7">
         <v>30099.4</v>
       </c>
     </row>
-    <row r="94" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E94" s="7">
         <v>30156.400000000001</v>
       </c>
     </row>
-    <row r="95" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E95" s="7">
         <v>30149.1</v>
       </c>
     </row>
-    <row r="96" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D96" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E96" s="7">
         <v>30193.1</v>
       </c>
     </row>
-    <row r="97" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D97" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E97" s="7">
         <v>30229.8</v>
       </c>
     </row>
-    <row r="98" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D98" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E98" s="7">
         <v>30182.1</v>
       </c>
     </row>
-    <row r="99" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E99" s="7">
         <v>29969</v>
       </c>
     </row>
-    <row r="100" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E100" s="7">
         <v>29988.5</v>
       </c>
     </row>
-    <row r="101" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E101" s="7">
         <v>29791</v>
       </c>
     </row>
-    <row r="102" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E102" s="7">
         <v>29793.5</v>
       </c>
     </row>
-    <row r="103" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E103" s="7">
         <v>29910.9</v>
       </c>
     </row>
-    <row r="104" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E104" s="7">
         <v>29475.1</v>
       </c>
     </row>
-    <row r="105" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E105" s="7">
         <v>29706.9</v>
       </c>
     </row>
-    <row r="106" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D106" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E106" s="7">
         <v>29989.8</v>
       </c>
     </row>
-    <row r="107" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E107" s="7">
         <v>29994.6</v>
       </c>
     </row>
-    <row r="108" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E108" s="7">
         <v>30116.7</v>
       </c>
     </row>
-    <row r="109" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D109" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E109" s="7">
         <v>30852.3</v>
       </c>
     </row>
-    <row r="110" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E110" s="7">
         <v>30670.2</v>
       </c>
     </row>
-    <row r="111" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D111" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E111" s="7">
         <v>31448.2</v>
       </c>
     </row>
-    <row r="112" spans="4:5" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="4:5" ht="15.5" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D112" s="45">
         <v>2003</v>
       </c>
       <c r="E112" s="46"/>
     </row>
-    <row r="113" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E113" s="7">
         <v>31426.3</v>
       </c>
     </row>
-    <row r="114" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E114" s="7">
         <v>31350.6</v>
       </c>
     </row>
-    <row r="115" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E115" s="7">
         <v>31493.4</v>
       </c>
     </row>
-    <row r="116" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E116" s="7">
         <v>31761.3</v>
       </c>
     </row>
-    <row r="117" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E117" s="7">
         <v>31695.4</v>
       </c>
     </row>
-    <row r="118" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E118" s="7">
         <v>31664.6</v>
       </c>
     </row>
-    <row r="119" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E119" s="7">
         <v>31903.9</v>
       </c>
     </row>
-    <row r="120" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D120" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E120" s="7">
         <v>31809.200000000001</v>
       </c>
     </row>
-    <row r="121" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E121" s="7">
         <v>32045.3</v>
       </c>
     </row>
-    <row r="122" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D122" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E122" s="7">
         <v>31931</v>
       </c>
     </row>
-    <row r="123" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E123" s="7">
         <v>31895.5</v>
       </c>
     </row>
-    <row r="124" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E124" s="7">
         <v>32047.5</v>
       </c>
     </row>
-    <row r="125" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E125" s="7">
         <v>33021</v>
       </c>
     </row>
-    <row r="126" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E126" s="7">
         <v>33174.410000000003</v>
       </c>
     </row>
-    <row r="127" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D127" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E127" s="8">
         <v>33471.03</v>
       </c>
     </row>
-    <row r="128" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E128" s="7">
         <v>33626.44</v>
       </c>
     </row>
-    <row r="129" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E129" s="7">
         <v>33853.870000000003</v>
       </c>
     </row>
-    <row r="130" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E130" s="7">
         <v>34022.769999999997</v>
       </c>
     </row>
-    <row r="131" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E131" s="7">
         <v>34468.230000000003</v>
       </c>
     </row>
-    <row r="132" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="133" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E133" s="7">
         <v>34230.04</v>
       </c>
     </row>
-    <row r="134" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D134" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E134" s="7">
         <v>34172.720000000001</v>
       </c>
     </row>
-    <row r="135" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D135" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E135" s="7">
         <v>33765.75</v>
       </c>
     </row>
-    <row r="136" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D136" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E136" s="7">
         <v>34056.5</v>
       </c>
     </row>
-    <row r="137" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E137" s="7">
         <v>34086.339999999997</v>
       </c>
     </row>
-    <row r="138" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D138" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E138" s="7">
         <v>33700.980000000003</v>
       </c>
     </row>
-    <row r="139" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E139" s="7">
         <v>33768.42</v>
       </c>
     </row>
-    <row r="140" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D140" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="141" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E141" s="7">
         <v>33626.89</v>
       </c>
     </row>
-    <row r="142" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E142" s="7">
         <v>33665.620000000003</v>
       </c>
     </row>
-    <row r="143" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D143" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E143" s="7">
         <v>33741.78</v>
       </c>
     </row>
-    <row r="144" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="145" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D145" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E145" s="8">
         <v>33561.5</v>
       </c>
     </row>
-    <row r="146" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D146" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E146" s="7">
         <v>33645.29</v>
       </c>
     </row>
-    <row r="147" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D147" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E147" s="7">
         <v>34003.839999999997</v>
       </c>
     </row>
-    <row r="148" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D148" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="149" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E149" s="7">
         <v>34016.25</v>
       </c>
     </row>
-    <row r="150" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D150" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E150" s="7">
         <v>34596.379999999997</v>
       </c>
     </row>
-    <row r="151" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E151" s="7">
         <v>35006.449999999997</v>
       </c>
     </row>
-    <row r="152" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="153" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D153" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E153" s="7">
         <v>34684.53</v>
       </c>
     </row>
-    <row r="154" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E154" s="7">
         <v>34948.629999999997</v>
       </c>
     </row>
-    <row r="155" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="156" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D156" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E156" s="7">
         <v>35063.870000000003</v>
       </c>
     </row>
-    <row r="157" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D157" s="6" t="s">
         <v>160</v>
       </c>
       <c r="E157" s="7">
         <v>35005.26</v>
       </c>
     </row>
-    <row r="158" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D158" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E158" s="7">
         <v>35034.36</v>
       </c>
     </row>
-    <row r="159" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E159" s="7">
         <v>35849.089999999997</v>
       </c>
     </row>
-    <row r="160" spans="4:5" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="4:5" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="161" spans="4:5" ht="15.6" collapsed="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="4:5" ht="15.5" collapsed="1" x14ac:dyDescent="0.35">
       <c r="D161" s="45">
         <v>2004</v>
       </c>
       <c r="E161" s="46"/>
     </row>
-    <row r="162" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E162" s="7">
         <v>36186.94</v>
       </c>
     </row>
-    <row r="163" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E163" s="7">
         <v>36102.47</v>
       </c>
     </row>
-    <row r="164" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E164" s="7">
         <v>36181.19</v>
       </c>
     </row>
-    <row r="165" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="166" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E166" s="7">
         <v>36004.33</v>
       </c>
     </row>
-    <row r="167" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E167" s="7">
         <v>36323.78</v>
       </c>
     </row>
-    <row r="168" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E168" s="7">
         <v>36268.57</v>
       </c>
     </row>
-    <row r="169" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="6" t="s">
         <v>170</v>
       </c>
       <c r="E169" s="7">
         <v>36000.720000000001</v>
       </c>
     </row>
-    <row r="170" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E170" s="7">
         <v>35851.339999999997</v>
       </c>
     </row>
-    <row r="171" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D171" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E171" s="7">
         <v>36627.25</v>
       </c>
     </row>
-    <row r="172" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D172" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E172" s="7">
         <v>37079.279999999999</v>
       </c>
     </row>
-    <row r="173" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D173" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E173" s="7">
         <v>37419.160000000003</v>
       </c>
     </row>
-    <row r="174" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E174" s="7">
         <v>37419.300000000003</v>
       </c>
     </row>
-    <row r="175" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E175" s="7">
         <v>37095.71</v>
       </c>
     </row>
-    <row r="176" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E176" s="8">
         <v>37041.17</v>
       </c>
     </row>
-    <row r="177" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E177" s="7">
         <v>37080.67</v>
       </c>
     </row>
-    <row r="178" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E178" s="7">
         <v>37098.559999999998</v>
       </c>
     </row>
-    <row r="179" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E179" s="7">
         <v>36645.230000000003</v>
       </c>
     </row>
-    <row r="180" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E180" s="7">
         <v>36608.300000000003</v>
       </c>
     </row>
-    <row r="181" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E181" s="7">
         <v>36469.56</v>
       </c>
     </row>
-    <row r="182" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E182" s="7">
         <v>35652.480000000003</v>
       </c>
     </row>
-    <row r="183" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E183" s="7">
         <v>35020.39</v>
       </c>
     </row>
-    <row r="184" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="6" t="s">
         <v>133</v>
       </c>
       <c r="E184" s="7">
         <v>34999.730000000003</v>
       </c>
     </row>
-    <row r="185" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E185" s="7">
         <v>34851</v>
       </c>
     </row>
-    <row r="186" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D186" s="6" t="s">
         <v>176</v>
       </c>
       <c r="E186" s="7">
         <v>35086.74</v>
       </c>
     </row>
-    <row r="187" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D187" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E187" s="7">
         <v>34870.53</v>
       </c>
     </row>
-    <row r="188" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D188" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E188" s="7">
         <v>34937.82</v>
       </c>
     </row>
-    <row r="189" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E189" s="7">
         <v>34810.47</v>
       </c>
     </row>
-    <row r="190" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E190" s="7">
         <v>34805.46</v>
       </c>
     </row>
-    <row r="191" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E191" s="7">
         <v>34974.03</v>
       </c>
     </row>
-    <row r="192" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="6" t="s">
         <v>182</v>
       </c>
       <c r="E192" s="7">
         <v>34977.599999999999</v>
       </c>
     </row>
-    <row r="193" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E193" s="7">
         <v>34821.9</v>
       </c>
     </row>
-    <row r="194" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E194" s="8">
         <v>34497.300000000003</v>
       </c>
     </row>
-    <row r="195" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E195" s="7">
         <v>34573.449999999997</v>
       </c>
     </row>
-    <row r="196" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E196" s="7">
         <v>34833.71</v>
       </c>
     </row>
-    <row r="197" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E197" s="7">
         <v>34802.199999999997</v>
       </c>
     </row>
-    <row r="198" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E198" s="7">
         <v>34715.57</v>
       </c>
     </row>
-    <row r="199" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E199" s="7">
         <v>34807.480000000003</v>
       </c>
     </row>
-    <row r="200" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E200" s="7">
         <v>34978.67</v>
       </c>
     </row>
-    <row r="201" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D201" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E201" s="7">
         <v>35353.18</v>
       </c>
     </row>
-    <row r="202" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D202" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E202" s="7">
         <v>35542.07</v>
       </c>
     </row>
-    <row r="203" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E203" s="7">
         <v>35274.74</v>
       </c>
     </row>
-    <row r="204" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E204" s="7">
         <v>35675.589999999997</v>
       </c>
     </row>
-    <row r="205" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E205" s="7">
         <v>35927.39</v>
       </c>
     </row>
-    <row r="206" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E206" s="7">
         <v>35809.47</v>
       </c>
     </row>
-    <row r="207" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E207" s="7">
         <v>35526.9</v>
       </c>
     </row>
-    <row r="208" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E208" s="7">
         <v>35897.17</v>
       </c>
     </row>
-    <row r="209" spans="4:5" ht="13.8" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="4:5" ht="13" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E209" s="7">
         <v>36320.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D161:E161"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="D112:E112"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I449"/>
+  <dimension ref="A1:I451"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A430" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J446" sqref="J446"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B439" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="K448" sqref="K448"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="17.77734375" customWidth="1"/>
-    <col min="3" max="4" width="21.21875" customWidth="1"/>
+    <col min="1" max="2" width="17.81640625" customWidth="1"/>
+    <col min="3" max="4" width="21.1796875" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
-    <col min="6" max="6" width="23.5546875" customWidth="1"/>
-    <col min="8" max="8" width="10.109375" customWidth="1"/>
+    <col min="6" max="6" width="23.54296875" customWidth="1"/>
+    <col min="8" max="8" width="10.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:9" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...4 lines deleted...]
-      <c r="A2" s="32" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="28" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="C4" s="36" t="s">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+    </row>
+    <row r="4" spans="1:9" ht="20.5" x14ac:dyDescent="0.45">
+      <c r="C4" s="32" t="s">
         <v>192</v>
       </c>
-      <c r="D4" s="37"/>
-[...4 lines deleted...]
-      <c r="I4" s="38"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="34"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C5" s="39" t="s">
+      <c r="C5" s="35" t="s">
         <v>193</v>
       </c>
-      <c r="D5" s="40"/>
-[...4 lines deleted...]
-      <c r="I5" s="41"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="37"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="C6" s="42"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="C6" s="38"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="40"/>
+    </row>
+    <row r="7" spans="1:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C7" s="9"/>
-      <c r="D7" s="33" t="s">
+      <c r="D7" s="29" t="s">
         <v>194</v>
       </c>
-      <c r="E7" s="33" t="s">
+      <c r="E7" s="29" t="s">
         <v>195</v>
       </c>
-      <c r="F7" s="33" t="s">
+      <c r="F7" s="29" t="s">
         <v>196</v>
       </c>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="33" t="s">
+      <c r="I7" s="29" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C8" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="D8" s="34"/>
-[...1 lines deleted...]
-      <c r="F8" s="34"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
       <c r="G8" s="10" t="s">
         <v>199</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="I8" s="34"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I8" s="30"/>
+    </row>
+    <row r="9" spans="1:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C9" s="9"/>
-      <c r="D9" s="35"/>
-[...1 lines deleted...]
-      <c r="F9" s="35"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
-      <c r="I9" s="35"/>
+      <c r="I9" s="31"/>
     </row>
     <row r="10" spans="1:9" ht="18" x14ac:dyDescent="0.25">
-      <c r="C10" s="23">
+      <c r="C10" s="25">
         <v>2005</v>
       </c>
-      <c r="D10" s="24"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="27"/>
+    </row>
+    <row r="11" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C11" s="11">
         <v>38724</v>
       </c>
       <c r="D11" s="7">
         <v>33800.35</v>
       </c>
       <c r="E11" s="7">
         <v>32659.69</v>
       </c>
       <c r="F11" s="7">
         <v>200.9</v>
       </c>
       <c r="G11" s="7">
         <v>2.1800000000000002</v>
       </c>
       <c r="H11" s="7">
         <v>884.73</v>
       </c>
       <c r="I11" s="7">
         <v>52.85</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C12" s="11">
         <v>38731</v>
       </c>
       <c r="D12" s="7">
         <v>35894.660000000003</v>
       </c>
       <c r="E12" s="7">
         <v>34363.67</v>
       </c>
       <c r="F12" s="7">
         <v>222.7</v>
       </c>
       <c r="G12" s="7">
         <v>2.42</v>
       </c>
       <c r="H12" s="7">
         <v>1253.03</v>
       </c>
       <c r="I12" s="7">
         <v>52.85</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C13" s="11">
         <v>38737</v>
       </c>
       <c r="D13" s="7">
         <v>36034.480000000003</v>
       </c>
       <c r="E13" s="7">
         <v>34500.29</v>
       </c>
       <c r="F13" s="7">
         <v>221.9</v>
       </c>
       <c r="G13" s="7">
         <v>2.41</v>
       </c>
       <c r="H13" s="7">
         <v>1257.04</v>
       </c>
       <c r="I13" s="7">
         <v>52.85</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C14" s="11">
         <v>38748</v>
       </c>
       <c r="D14" s="7">
         <v>36092.18</v>
       </c>
       <c r="E14" s="7">
         <v>34469.449999999997</v>
       </c>
       <c r="F14" s="7">
         <v>221.3</v>
       </c>
       <c r="G14" s="7">
         <v>86.05</v>
       </c>
       <c r="H14" s="7">
         <v>1262.53</v>
       </c>
       <c r="I14" s="7">
         <v>52.85</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C15" s="11">
         <v>38755</v>
       </c>
       <c r="D15" s="7">
         <v>36092.49</v>
       </c>
       <c r="E15" s="7">
         <v>34577.370000000003</v>
       </c>
       <c r="F15" s="7">
         <v>220.6</v>
       </c>
       <c r="G15" s="7">
         <v>11.36</v>
       </c>
       <c r="H15" s="7">
         <v>1230.32</v>
       </c>
       <c r="I15" s="7">
         <v>52.85</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C16" s="11">
         <v>38763</v>
       </c>
       <c r="D16" s="7">
         <v>36061.94</v>
       </c>
       <c r="E16" s="7">
         <v>34522.080000000002</v>
       </c>
       <c r="F16" s="7">
         <v>220.5</v>
       </c>
       <c r="G16" s="7">
         <v>11.28</v>
       </c>
       <c r="H16" s="7">
         <v>1254.8800000000001</v>
       </c>
       <c r="I16" s="7">
         <v>53.2</v>
       </c>
     </row>
-    <row r="17" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C17" s="11">
         <v>38771</v>
       </c>
       <c r="D17" s="7">
         <v>36602.35</v>
       </c>
       <c r="E17" s="7">
         <v>34980.85</v>
       </c>
       <c r="F17" s="7">
         <v>222.5</v>
       </c>
       <c r="G17" s="7">
         <v>10.07</v>
       </c>
       <c r="H17" s="7">
         <v>1335.74</v>
       </c>
       <c r="I17" s="7">
         <v>53.2</v>
       </c>
     </row>
-    <row r="18" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C18" s="11">
         <v>38776</v>
       </c>
       <c r="D18" s="7">
         <v>36542.11</v>
       </c>
       <c r="E18" s="7">
         <v>34917</v>
       </c>
       <c r="F18" s="7">
         <v>221.8</v>
       </c>
       <c r="G18" s="7">
         <v>10.029999999999999</v>
       </c>
       <c r="H18" s="7">
         <v>1340.08</v>
       </c>
       <c r="I18" s="7">
         <v>53.2</v>
       </c>
     </row>
-    <row r="19" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C19" s="11">
         <v>38783</v>
       </c>
       <c r="D19" s="7">
         <v>36674.43</v>
       </c>
       <c r="E19" s="7">
         <v>35002.089999999997</v>
       </c>
       <c r="F19" s="7">
         <v>221.5</v>
       </c>
       <c r="G19" s="7">
         <v>10.02</v>
       </c>
       <c r="H19" s="7">
         <v>1337.63</v>
       </c>
       <c r="I19" s="7">
         <v>103.2</v>
       </c>
     </row>
-    <row r="20" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C20" s="11">
         <v>38791</v>
       </c>
       <c r="D20" s="7">
         <v>36536.879999999997</v>
       </c>
       <c r="E20" s="7">
         <v>34836.11</v>
       </c>
       <c r="F20" s="7">
         <v>223.7</v>
       </c>
       <c r="G20" s="7">
         <v>10.119999999999999</v>
       </c>
       <c r="H20" s="7">
         <v>1363.87</v>
       </c>
       <c r="I20" s="7">
         <v>103.08</v>
       </c>
     </row>
-    <row r="21" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C21" s="11">
         <v>38799</v>
       </c>
       <c r="D21" s="7">
         <v>36043.269999999997</v>
       </c>
       <c r="E21" s="7">
         <v>34374.49</v>
       </c>
       <c r="F21" s="7">
         <v>222</v>
       </c>
       <c r="G21" s="7">
         <v>10.039999999999999</v>
       </c>
       <c r="H21" s="7">
         <v>1333.66</v>
       </c>
       <c r="I21" s="7">
         <v>103.08</v>
       </c>
     </row>
-    <row r="22" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C22" s="11">
         <v>38807</v>
       </c>
       <c r="D22" s="7">
         <v>36030.14</v>
       </c>
       <c r="E22" s="7">
         <v>34382.050000000003</v>
       </c>
       <c r="F22" s="7">
         <v>219.5</v>
       </c>
       <c r="G22" s="7">
         <v>9.93</v>
       </c>
       <c r="H22" s="7">
         <v>1315.58</v>
       </c>
       <c r="I22" s="7">
         <v>103.08</v>
       </c>
     </row>
-    <row r="23" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C23" s="11">
         <v>38814</v>
       </c>
       <c r="D23" s="7">
         <v>36071.019999999997</v>
       </c>
       <c r="E23" s="7">
         <v>34425.69</v>
       </c>
       <c r="F23" s="7">
         <v>218.9</v>
       </c>
       <c r="G23" s="7">
         <v>9.9</v>
       </c>
       <c r="H23" s="7">
         <v>1313.44</v>
       </c>
       <c r="I23" s="7">
         <v>103.08</v>
       </c>
     </row>
-    <row r="24" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C24" s="11">
         <v>38822</v>
       </c>
       <c r="D24" s="7">
         <v>35955.21</v>
       </c>
       <c r="E24" s="7">
         <v>34317.06</v>
       </c>
       <c r="F24" s="7">
         <v>218.8</v>
       </c>
       <c r="G24" s="7">
         <v>9.9</v>
       </c>
       <c r="H24" s="7">
         <v>1306.3800000000001</v>
       </c>
       <c r="I24" s="7">
         <v>103.08</v>
       </c>
     </row>
-    <row r="25" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C25" s="11">
         <v>38828</v>
       </c>
       <c r="D25" s="7">
         <v>37324.720000000001</v>
       </c>
       <c r="E25" s="7">
         <v>35605.599999999999</v>
       </c>
       <c r="F25" s="7">
         <v>220.8</v>
       </c>
       <c r="G25" s="7">
         <v>9.99</v>
       </c>
       <c r="H25" s="7">
         <v>1336.47</v>
       </c>
       <c r="I25" s="7">
         <v>151.86000000000001</v>
       </c>
     </row>
-    <row r="26" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C26" s="11">
         <v>38836</v>
       </c>
       <c r="D26" s="7">
         <v>36428.79</v>
       </c>
       <c r="E26" s="7">
         <v>34629.19</v>
       </c>
       <c r="F26" s="7">
         <v>220.2</v>
       </c>
       <c r="G26" s="7">
         <v>93.21</v>
       </c>
       <c r="H26" s="7">
         <v>1334.33</v>
       </c>
       <c r="I26" s="7">
         <v>151.86000000000001</v>
       </c>
     </row>
-    <row r="27" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C27" s="11">
         <v>38843</v>
       </c>
       <c r="D27" s="7">
         <v>35864.39</v>
       </c>
       <c r="E27" s="7">
         <v>34150.97</v>
       </c>
       <c r="F27" s="7">
         <v>220.8</v>
       </c>
       <c r="G27" s="7">
         <v>16.739999999999998</v>
       </c>
       <c r="H27" s="7">
         <v>1324.02</v>
       </c>
       <c r="I27" s="7">
         <v>151.86000000000001</v>
       </c>
     </row>
-    <row r="28" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C28" s="11">
         <v>38850</v>
       </c>
       <c r="D28" s="7">
         <v>35104.71</v>
       </c>
       <c r="E28" s="7">
         <v>33409.78</v>
       </c>
       <c r="F28" s="7">
         <v>218.6</v>
       </c>
       <c r="G28" s="7">
         <v>14.54</v>
       </c>
       <c r="H28" s="7">
         <v>1308.93</v>
       </c>
       <c r="I28" s="7">
         <v>152.87</v>
       </c>
     </row>
-    <row r="29" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C29" s="11">
         <v>38860</v>
       </c>
       <c r="D29" s="7">
         <v>34893.64</v>
       </c>
       <c r="E29" s="7">
         <v>33218.68</v>
       </c>
       <c r="F29" s="7">
         <v>216.9</v>
       </c>
       <c r="G29" s="7">
         <v>14.42</v>
       </c>
       <c r="H29" s="7">
         <v>1289.67</v>
       </c>
       <c r="I29" s="7">
         <v>153.96</v>
       </c>
     </row>
-    <row r="30" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C30" s="11">
         <v>38868</v>
       </c>
       <c r="D30" s="7">
         <v>34612.61</v>
       </c>
       <c r="E30" s="7">
         <v>32937.230000000003</v>
       </c>
       <c r="F30" s="7">
         <v>216.1</v>
       </c>
       <c r="G30" s="7">
         <v>15.03</v>
       </c>
       <c r="H30" s="7">
         <v>1290.29</v>
       </c>
       <c r="I30" s="7">
         <v>153.96</v>
       </c>
     </row>
-    <row r="31" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C31" s="11">
         <v>38875</v>
       </c>
       <c r="D31" s="7">
         <v>34617.769999999997</v>
       </c>
       <c r="E31" s="7">
         <v>32920.51</v>
       </c>
       <c r="F31" s="7">
         <v>214.5</v>
       </c>
       <c r="G31" s="7">
         <v>14.92</v>
       </c>
       <c r="H31" s="7">
         <v>1313.89</v>
       </c>
       <c r="I31" s="7">
         <v>153.96</v>
       </c>
     </row>
-    <row r="32" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C32" s="11">
         <v>38883</v>
       </c>
       <c r="D32" s="7">
         <v>34271.43</v>
       </c>
       <c r="E32" s="7">
         <v>32572.47</v>
       </c>
       <c r="F32" s="7">
         <v>212.9</v>
       </c>
       <c r="G32" s="7">
         <v>14.81</v>
       </c>
       <c r="H32" s="7">
         <v>1317</v>
       </c>
       <c r="I32" s="7">
         <v>154.25</v>
       </c>
     </row>
-    <row r="33" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C33" s="11">
         <v>38891</v>
       </c>
       <c r="D33" s="7">
         <v>34378.82</v>
       </c>
       <c r="E33" s="7">
         <v>32648.21</v>
       </c>
       <c r="F33" s="7">
         <v>213.2</v>
       </c>
       <c r="G33" s="7">
         <v>14.83</v>
       </c>
       <c r="H33" s="7">
         <v>1348.33</v>
       </c>
       <c r="I33" s="7">
         <v>154.25</v>
       </c>
     </row>
-    <row r="34" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C34" s="11">
         <v>38898</v>
       </c>
       <c r="D34" s="7">
         <v>33865.410000000003</v>
       </c>
       <c r="E34" s="7">
         <v>32212.03</v>
       </c>
       <c r="F34" s="7">
         <v>212.3</v>
       </c>
       <c r="G34" s="7">
         <v>23.33</v>
       </c>
       <c r="H34" s="7">
         <v>1263.5</v>
       </c>
       <c r="I34" s="7">
         <v>154.25</v>
       </c>
     </row>
-    <row r="35" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C35" s="11">
         <v>38905</v>
       </c>
       <c r="D35" s="7">
         <v>32743.279999999999</v>
       </c>
       <c r="E35" s="7">
         <v>31127.86</v>
       </c>
       <c r="F35" s="7">
         <v>210.2</v>
       </c>
       <c r="G35" s="7">
         <v>23.09</v>
       </c>
       <c r="H35" s="7">
         <v>1227.8699999999999</v>
       </c>
       <c r="I35" s="7">
         <v>154.25</v>
       </c>
     </row>
-    <row r="36" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C36" s="11">
         <v>38913</v>
       </c>
       <c r="D36" s="7">
         <v>31935.67</v>
       </c>
       <c r="E36" s="7">
         <v>30317.279999999999</v>
       </c>
       <c r="F36" s="7">
         <v>211.2</v>
       </c>
       <c r="G36" s="7">
         <v>23.2</v>
       </c>
       <c r="H36" s="7">
         <v>1230.22</v>
       </c>
       <c r="I36" s="7">
         <v>153.76</v>
       </c>
     </row>
-    <row r="37" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C37" s="11">
         <v>38920</v>
       </c>
       <c r="D37" s="7">
         <v>32105.05</v>
       </c>
       <c r="E37" s="7">
         <v>30416.84</v>
       </c>
       <c r="F37" s="7">
         <v>211.4</v>
       </c>
       <c r="G37" s="7">
         <v>92.98</v>
       </c>
       <c r="H37" s="7">
         <v>1230.0999999999999</v>
       </c>
       <c r="I37" s="7">
         <v>153.72</v>
       </c>
     </row>
-    <row r="38" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C38" s="11">
         <v>38927</v>
       </c>
       <c r="D38" s="7">
         <v>32208.38</v>
       </c>
       <c r="E38" s="7">
         <v>30514.51</v>
       </c>
       <c r="F38" s="7">
         <v>211</v>
       </c>
       <c r="G38" s="7">
         <v>92.79</v>
       </c>
       <c r="H38" s="7">
         <v>1236.3499999999999</v>
       </c>
       <c r="I38" s="7">
         <v>153.72</v>
       </c>
     </row>
-    <row r="39" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C39" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="7">
         <v>32500.81</v>
       </c>
       <c r="E39" s="7">
         <v>30767.88</v>
       </c>
       <c r="F39" s="7">
         <v>213.3</v>
       </c>
       <c r="G39" s="7">
         <v>12.5</v>
       </c>
       <c r="H39" s="7">
         <v>1353.41</v>
       </c>
       <c r="I39" s="7">
         <v>153.72</v>
       </c>
     </row>
-    <row r="40" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C40" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D40" s="7">
         <v>32517.46</v>
       </c>
       <c r="E40" s="7">
         <v>30756.87</v>
       </c>
       <c r="F40" s="7">
         <v>215.1</v>
       </c>
       <c r="G40" s="7">
         <v>11.27</v>
       </c>
       <c r="H40" s="7">
         <v>1380.12</v>
       </c>
       <c r="I40" s="7">
         <v>154.1</v>
       </c>
     </row>
-    <row r="41" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C41" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D41" s="7">
         <v>32024.45</v>
       </c>
       <c r="E41" s="7">
         <v>30289.08</v>
       </c>
       <c r="F41" s="7">
         <v>213.4</v>
       </c>
       <c r="G41" s="7">
         <v>11.18</v>
       </c>
       <c r="H41" s="7">
         <v>1356.7</v>
       </c>
       <c r="I41" s="7">
         <v>154.1</v>
       </c>
     </row>
-    <row r="42" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C42" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D42" s="7">
         <v>31180.27</v>
       </c>
       <c r="E42" s="7">
         <v>29474.03</v>
       </c>
       <c r="F42" s="7">
         <v>212.4</v>
       </c>
       <c r="G42" s="7">
         <v>11.13</v>
       </c>
       <c r="H42" s="7">
         <v>1328.96</v>
       </c>
       <c r="I42" s="7">
         <v>153.77000000000001</v>
       </c>
     </row>
-    <row r="43" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C43" s="11">
         <v>38967</v>
       </c>
       <c r="D43" s="7">
         <v>31154.83</v>
       </c>
       <c r="E43" s="7">
         <v>29403.65</v>
       </c>
       <c r="F43" s="7">
         <v>215.5</v>
       </c>
       <c r="G43" s="7">
         <v>11.29</v>
       </c>
       <c r="H43" s="7">
         <v>1370.62</v>
       </c>
       <c r="I43" s="7">
         <v>153.77000000000001</v>
       </c>
     </row>
-    <row r="44" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C44" s="11">
         <v>38975</v>
       </c>
       <c r="D44" s="7">
         <v>30244.06</v>
       </c>
       <c r="E44" s="7">
         <v>28478.66</v>
       </c>
       <c r="F44" s="7">
         <v>213.9</v>
       </c>
       <c r="G44" s="7">
         <v>11.2</v>
       </c>
       <c r="H44" s="7">
         <v>1386.53</v>
       </c>
       <c r="I44" s="7">
         <v>153.77000000000001</v>
       </c>
     </row>
-    <row r="45" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C45" s="11">
         <v>38983</v>
       </c>
       <c r="D45" s="7">
         <v>30414.83</v>
       </c>
       <c r="E45" s="7">
         <v>28598.06</v>
       </c>
       <c r="F45" s="7">
         <v>213</v>
       </c>
       <c r="G45" s="7">
         <v>11.16</v>
       </c>
       <c r="H45" s="7">
         <v>1438.85</v>
       </c>
       <c r="I45" s="7">
         <v>153.77000000000001</v>
       </c>
     </row>
-    <row r="46" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C46" s="11">
         <v>38990</v>
       </c>
       <c r="D46" s="7">
         <v>30318.31</v>
       </c>
       <c r="E46" s="7">
         <v>28485.599999999999</v>
       </c>
       <c r="F46" s="7">
         <v>211.1</v>
       </c>
       <c r="G46" s="7">
         <v>11.06</v>
       </c>
       <c r="H46" s="7">
         <v>1457.84</v>
       </c>
       <c r="I46" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="47" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C47" s="11">
         <v>38997</v>
       </c>
       <c r="D47" s="7">
         <v>30443.38</v>
       </c>
       <c r="E47" s="7">
         <v>28612.76</v>
       </c>
       <c r="F47" s="7">
         <v>210.8</v>
       </c>
       <c r="G47" s="7">
         <v>11.09</v>
       </c>
       <c r="H47" s="7">
         <v>1456.02</v>
       </c>
       <c r="I47" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="48" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C48" s="11">
         <v>39004</v>
       </c>
       <c r="D48" s="7">
         <v>32190.29</v>
       </c>
       <c r="E48" s="7">
         <v>30367.69</v>
       </c>
       <c r="F48" s="7">
         <v>209.9</v>
       </c>
       <c r="G48" s="7">
         <v>11.04</v>
       </c>
       <c r="H48" s="7">
         <v>1448.94</v>
       </c>
       <c r="I48" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="49" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C49" s="11">
         <v>39011</v>
       </c>
       <c r="D49" s="7">
         <v>32360.79</v>
       </c>
       <c r="E49" s="7">
         <v>30554.32</v>
       </c>
       <c r="F49" s="7">
         <v>209.8</v>
       </c>
       <c r="G49" s="7">
         <v>11.03</v>
       </c>
       <c r="H49" s="7">
         <v>1432.93</v>
       </c>
       <c r="I49" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="50" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C50" s="11">
         <v>39021</v>
       </c>
       <c r="D50" s="7">
         <v>32646.11</v>
       </c>
       <c r="E50" s="7">
         <v>30738.26</v>
       </c>
       <c r="F50" s="7">
         <v>211.3</v>
       </c>
       <c r="G50" s="7">
         <v>90.98</v>
       </c>
       <c r="H50" s="7">
         <v>1452.84</v>
       </c>
       <c r="I50" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="51" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C51" s="11">
         <v>39022</v>
       </c>
       <c r="D51" s="7">
         <v>32626.3</v>
       </c>
       <c r="E51" s="7">
         <v>30719.73</v>
       </c>
       <c r="F51" s="7">
         <v>210.4</v>
       </c>
       <c r="G51" s="7">
         <v>90.58</v>
       </c>
       <c r="H51" s="7">
         <v>1452.87</v>
       </c>
       <c r="I51" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="52" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C52" s="11">
         <v>39036</v>
       </c>
       <c r="D52" s="7">
         <v>32357.63</v>
       </c>
       <c r="E52" s="7">
         <v>30545.32</v>
       </c>
       <c r="F52" s="7">
         <v>207.4</v>
       </c>
       <c r="G52" s="7">
         <v>9.33</v>
       </c>
       <c r="H52" s="7">
         <v>1442.87</v>
       </c>
       <c r="I52" s="7">
         <v>152.71</v>
       </c>
     </row>
-    <row r="53" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C53" s="11">
         <v>39044</v>
       </c>
       <c r="D53" s="7">
         <v>33076.82</v>
       </c>
       <c r="E53" s="7">
         <v>31190.31</v>
       </c>
       <c r="F53" s="7">
         <v>206.6</v>
       </c>
       <c r="G53" s="7">
         <v>6.97</v>
       </c>
       <c r="H53" s="7">
         <v>1520.32</v>
       </c>
       <c r="I53" s="7">
         <v>152.63999999999999</v>
       </c>
     </row>
-    <row r="54" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C54" s="11">
         <v>39051</v>
       </c>
       <c r="D54" s="7">
         <v>33239.83</v>
       </c>
       <c r="E54" s="7">
         <v>31341.759999999998</v>
       </c>
       <c r="F54" s="7">
         <v>207.6</v>
       </c>
       <c r="G54" s="7">
         <v>7</v>
       </c>
       <c r="H54" s="7">
         <v>1530.83</v>
       </c>
       <c r="I54" s="7">
         <v>152.63999999999999</v>
       </c>
     </row>
-    <row r="55" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C55" s="11">
         <v>39058</v>
       </c>
       <c r="D55" s="7">
         <v>33396.01</v>
       </c>
       <c r="E55" s="7">
         <v>31473.09</v>
       </c>
       <c r="F55" s="7">
         <v>207</v>
       </c>
       <c r="G55" s="7">
         <v>6.98</v>
       </c>
       <c r="H55" s="7">
         <v>1556.3</v>
       </c>
       <c r="I55" s="7">
         <v>152.63999999999999</v>
       </c>
     </row>
-    <row r="56" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C56" s="11">
         <v>39066</v>
       </c>
       <c r="D56" s="7">
         <v>33537.15</v>
       </c>
       <c r="E56" s="7">
         <v>31596.74</v>
       </c>
       <c r="F56" s="7">
         <v>209.6</v>
       </c>
       <c r="G56" s="7">
         <v>7.07</v>
       </c>
       <c r="H56" s="7">
         <v>1572.4</v>
       </c>
       <c r="I56" s="7">
         <v>151.34</v>
       </c>
     </row>
-    <row r="57" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C57" s="11">
         <v>39074</v>
       </c>
       <c r="D57" s="7">
         <v>34069.230000000003</v>
       </c>
       <c r="E57" s="7">
         <v>32159.53</v>
       </c>
       <c r="F57" s="7">
         <v>208.2</v>
       </c>
       <c r="G57" s="7">
         <v>7.02</v>
       </c>
       <c r="H57" s="7">
         <v>1543.13</v>
       </c>
       <c r="I57" s="7">
         <v>151.34</v>
       </c>
     </row>
-    <row r="58" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C58" s="11">
         <v>39081</v>
       </c>
       <c r="D58" s="7">
         <v>34723.69</v>
       </c>
       <c r="E58" s="7">
         <v>32774.19</v>
       </c>
       <c r="F58" s="7">
         <v>207.9</v>
       </c>
       <c r="G58" s="7">
         <v>7.01</v>
       </c>
       <c r="H58" s="7">
         <v>1583.25</v>
       </c>
       <c r="I58" s="7">
         <v>151.34</v>
       </c>
     </row>
     <row r="59" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C59" s="23">
+      <c r="C59" s="25">
         <v>2006</v>
       </c>
-      <c r="D59" s="24"/>
-[...6 lines deleted...]
-    <row r="60" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="26"/>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="27"/>
+    </row>
+    <row r="60" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C60" s="11">
         <v>38723</v>
       </c>
       <c r="D60" s="7">
         <v>34942.99</v>
       </c>
       <c r="E60" s="7">
         <v>32954.1</v>
       </c>
       <c r="F60" s="7">
         <v>210.1</v>
       </c>
       <c r="G60" s="7">
         <v>7.08</v>
       </c>
       <c r="H60" s="7">
         <v>1619.52</v>
       </c>
       <c r="I60" s="7">
         <v>152.19</v>
       </c>
     </row>
-    <row r="61" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C61" s="11">
         <v>38730</v>
       </c>
       <c r="D61" s="7">
         <v>34996.879999999997</v>
       </c>
       <c r="E61" s="7">
         <v>32952.17</v>
       </c>
       <c r="F61" s="7">
         <v>211.1</v>
       </c>
       <c r="G61" s="7">
         <v>7.12</v>
       </c>
       <c r="H61" s="7">
         <v>1674.3</v>
       </c>
       <c r="I61" s="7">
         <v>152.19</v>
       </c>
     </row>
-    <row r="62" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C62" s="11">
         <v>38740</v>
       </c>
       <c r="D62" s="7">
         <v>35460.36</v>
       </c>
       <c r="E62" s="7">
         <v>33337.68</v>
       </c>
       <c r="F62" s="7">
         <v>210.3</v>
       </c>
       <c r="G62" s="7">
         <v>7.09</v>
       </c>
       <c r="H62" s="7">
         <v>1750.67</v>
       </c>
       <c r="I62" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="63" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C63" s="11">
         <v>38747</v>
       </c>
       <c r="D63" s="7">
         <v>35076.65</v>
       </c>
       <c r="E63" s="7">
         <v>32883.46</v>
       </c>
       <c r="F63" s="7">
         <v>210.8</v>
       </c>
       <c r="G63" s="7">
         <v>94.05</v>
       </c>
       <c r="H63" s="7">
         <v>1733.73</v>
       </c>
       <c r="I63" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="64" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C64" s="11">
         <v>38755</v>
       </c>
       <c r="D64" s="7">
         <v>35154.74</v>
       </c>
       <c r="E64" s="7">
         <v>33025.519999999997</v>
       </c>
       <c r="F64" s="7">
         <v>209</v>
       </c>
       <c r="G64" s="7">
         <v>7.18</v>
       </c>
       <c r="H64" s="7">
         <v>1758.43</v>
       </c>
       <c r="I64" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="65" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C65" s="11">
         <v>38763</v>
       </c>
       <c r="D65" s="7">
         <v>34772.32</v>
       </c>
       <c r="E65" s="7">
         <v>32737.98</v>
       </c>
       <c r="F65" s="7">
         <v>208.5</v>
       </c>
       <c r="G65" s="7">
         <v>5.47</v>
       </c>
       <c r="H65" s="7">
         <v>1665.75</v>
       </c>
       <c r="I65" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="66" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C66" s="11">
         <v>38771</v>
       </c>
       <c r="D66" s="7">
         <v>35482.04</v>
       </c>
       <c r="E66" s="7">
         <v>33403.629999999997</v>
       </c>
       <c r="F66" s="7">
         <v>208.2</v>
       </c>
       <c r="G66" s="7">
         <v>6.14</v>
       </c>
       <c r="H66" s="7">
         <v>1706.57</v>
       </c>
       <c r="I66" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="67" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C67" s="11">
         <v>38776</v>
       </c>
       <c r="D67" s="7">
         <v>35525.120000000003</v>
       </c>
       <c r="E67" s="7">
         <v>33445.51</v>
       </c>
       <c r="F67" s="7">
         <v>208.6</v>
       </c>
       <c r="G67" s="7">
         <v>6.15</v>
       </c>
       <c r="H67" s="7">
         <v>1707.36</v>
       </c>
       <c r="I67" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="68" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C68" s="11">
         <v>38783</v>
       </c>
       <c r="D68" s="7">
         <v>36310.339999999997</v>
       </c>
       <c r="E68" s="7">
         <v>34192.559999999998</v>
       </c>
       <c r="F68" s="7">
         <v>209.7</v>
       </c>
       <c r="G68" s="7">
         <v>6.18</v>
       </c>
       <c r="H68" s="7">
         <v>1744.4</v>
       </c>
       <c r="I68" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="69" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C69" s="11">
         <v>38791</v>
       </c>
       <c r="D69" s="7">
         <v>38413.57</v>
       </c>
       <c r="E69" s="7">
         <v>36356.78</v>
       </c>
       <c r="F69" s="7">
         <v>208.7</v>
       </c>
       <c r="G69" s="7">
         <v>6.15</v>
       </c>
       <c r="H69" s="7">
         <v>1684.43</v>
       </c>
       <c r="I69" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="70" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C70" s="11">
         <v>38799</v>
       </c>
       <c r="D70" s="7">
         <v>39512.92</v>
       </c>
       <c r="E70" s="7">
         <v>37439.040000000001</v>
       </c>
       <c r="F70" s="7">
         <v>209.8</v>
       </c>
       <c r="G70" s="7">
         <v>6.18</v>
       </c>
       <c r="H70" s="7">
         <v>1699.72</v>
       </c>
       <c r="I70" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="71" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C71" s="11">
         <v>38805</v>
       </c>
       <c r="D71" s="7">
         <v>40081.58</v>
       </c>
       <c r="E71" s="7">
         <v>37956.53</v>
       </c>
       <c r="F71" s="7">
         <v>209.8</v>
       </c>
       <c r="G71" s="7">
         <v>6.18</v>
       </c>
       <c r="H71" s="7">
         <v>1750.89</v>
       </c>
       <c r="I71" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="72" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C72" s="11">
         <v>38814</v>
       </c>
       <c r="D72" s="7">
         <v>41171.85</v>
       </c>
       <c r="E72" s="7">
         <v>38968.11</v>
       </c>
       <c r="F72" s="7">
         <v>211.3</v>
       </c>
       <c r="G72" s="7">
         <v>6.23</v>
       </c>
       <c r="H72" s="7">
         <v>1828.04</v>
       </c>
       <c r="I72" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="73" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C73" s="11">
         <v>38820</v>
       </c>
       <c r="D73" s="7">
         <v>41265.629999999997</v>
       </c>
       <c r="E73" s="7">
         <v>39048.449999999997</v>
       </c>
       <c r="F73" s="7">
         <v>210.1</v>
       </c>
       <c r="G73" s="7">
         <v>6.19</v>
       </c>
       <c r="H73" s="7">
         <v>1842.71</v>
       </c>
       <c r="I73" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="74" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C74" s="11">
         <v>38828</v>
       </c>
       <c r="D74" s="7">
         <v>42043.37</v>
       </c>
       <c r="E74" s="7">
         <v>39637.199999999997</v>
       </c>
       <c r="F74" s="7">
         <v>211.6</v>
       </c>
       <c r="G74" s="7">
         <v>108.06</v>
       </c>
       <c r="H74" s="7">
         <v>1928.34</v>
       </c>
       <c r="I74" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="75" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C75" s="11">
         <v>38835</v>
       </c>
       <c r="D75" s="7">
         <v>42811.64</v>
       </c>
       <c r="E75" s="7">
         <v>40363.4</v>
       </c>
       <c r="F75" s="7">
         <v>212.9</v>
       </c>
       <c r="G75" s="7">
         <v>108.7</v>
       </c>
       <c r="H75" s="7">
         <v>1968.46</v>
       </c>
       <c r="I75" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="76" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C76" s="11">
         <v>38842</v>
       </c>
       <c r="D76" s="7">
         <v>43226.45</v>
       </c>
       <c r="E76" s="7">
         <v>40757.51</v>
       </c>
       <c r="F76" s="7">
         <v>214.8</v>
       </c>
       <c r="G76" s="7">
         <v>17.98</v>
       </c>
       <c r="H76" s="7">
         <v>2077.9899999999998</v>
       </c>
       <c r="I76" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="77" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C77" s="11">
         <v>38852</v>
       </c>
       <c r="D77" s="7">
         <v>44301.15</v>
       </c>
       <c r="E77" s="7">
         <v>41671.31</v>
       </c>
       <c r="F77" s="7">
         <v>218.4</v>
       </c>
       <c r="G77" s="7">
         <v>16.39</v>
       </c>
       <c r="H77" s="7">
         <v>2236.88</v>
       </c>
       <c r="I77" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="78" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C78" s="11">
         <v>38860</v>
       </c>
       <c r="D78" s="7">
         <v>44074.34</v>
       </c>
       <c r="E78" s="7">
         <v>41669.31</v>
       </c>
       <c r="F78" s="7">
         <v>216.6</v>
       </c>
       <c r="G78" s="7">
         <v>17</v>
       </c>
       <c r="H78" s="7">
         <v>2013.26</v>
       </c>
       <c r="I78" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="79" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C79" s="11">
         <v>38868</v>
       </c>
       <c r="D79" s="7">
         <v>44293.73</v>
       </c>
       <c r="E79" s="7">
         <v>41861.42</v>
       </c>
       <c r="F79" s="7">
         <v>217.3</v>
       </c>
       <c r="G79" s="7">
         <v>17.05</v>
       </c>
       <c r="H79" s="7">
         <v>2037.79</v>
       </c>
       <c r="I79" s="7">
         <v>160.16</v>
       </c>
     </row>
-    <row r="80" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C80" s="11">
         <v>38875</v>
       </c>
       <c r="D80" s="7">
         <v>43762.98</v>
       </c>
       <c r="E80" s="7">
         <v>41434.29</v>
       </c>
       <c r="F80" s="7">
         <v>217.1</v>
       </c>
       <c r="G80" s="7">
         <v>17.04</v>
       </c>
       <c r="H80" s="7">
         <v>1934.39</v>
       </c>
       <c r="I80" s="7">
         <v>160.16</v>
       </c>
     </row>
-    <row r="81" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C81" s="11">
         <v>38883</v>
       </c>
       <c r="D81" s="7">
         <v>43678.17</v>
       </c>
       <c r="E81" s="7">
         <v>41711.230000000003</v>
       </c>
       <c r="F81" s="7">
         <v>214.4</v>
       </c>
       <c r="G81" s="7">
         <v>16.829999999999998</v>
       </c>
       <c r="H81" s="7">
         <v>1575.55</v>
       </c>
       <c r="I81" s="7">
         <v>160.16</v>
       </c>
     </row>
-    <row r="82" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C82" s="11">
         <v>38891</v>
       </c>
       <c r="D82" s="7">
         <v>43749.37</v>
       </c>
       <c r="E82" s="7">
         <v>41736.32</v>
       </c>
       <c r="F82" s="7">
         <v>214.3</v>
       </c>
       <c r="G82" s="7">
         <v>16.82</v>
       </c>
       <c r="H82" s="7">
         <v>1622.06</v>
       </c>
       <c r="I82" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="83" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C83" s="11">
         <v>38898</v>
       </c>
       <c r="D83" s="7">
         <v>40107.11</v>
       </c>
       <c r="E83" s="7">
         <v>38096.47</v>
       </c>
       <c r="F83" s="7">
         <v>213.5</v>
       </c>
       <c r="G83" s="7">
         <v>16.75</v>
       </c>
       <c r="H83" s="7">
         <v>1620.52</v>
       </c>
       <c r="I83" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="84" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C84" s="11">
         <v>38905</v>
       </c>
       <c r="D84" s="7">
         <v>40397.67</v>
       </c>
       <c r="E84" s="7">
         <v>38284.019999999997</v>
       </c>
       <c r="F84" s="7">
         <v>215.3</v>
       </c>
       <c r="G84" s="7">
         <v>16.89</v>
       </c>
       <c r="H84" s="7">
         <v>1721.6</v>
       </c>
       <c r="I84" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="85" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C85" s="11">
         <v>38912</v>
       </c>
       <c r="D85" s="7">
         <v>40834.42</v>
       </c>
       <c r="E85" s="7">
         <v>38656.44</v>
       </c>
       <c r="F85" s="7">
         <v>215</v>
       </c>
       <c r="G85" s="7">
         <v>16.87</v>
       </c>
       <c r="H85" s="7">
         <v>1786.24</v>
       </c>
       <c r="I85" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="86" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C86" s="11">
         <v>38919</v>
       </c>
       <c r="D86" s="7">
         <v>41178.120000000003</v>
       </c>
       <c r="E86" s="7">
         <v>38938.82</v>
       </c>
       <c r="F86" s="7">
         <v>214.5</v>
       </c>
       <c r="G86" s="7">
         <v>97.92</v>
       </c>
       <c r="H86" s="7">
         <v>1767.01</v>
       </c>
       <c r="I86" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="87" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C87" s="11">
         <v>38929</v>
       </c>
       <c r="D87" s="7">
         <v>41125.800000000003</v>
       </c>
       <c r="E87" s="7">
         <v>38900.46</v>
       </c>
       <c r="F87" s="7">
         <v>215.1</v>
       </c>
       <c r="G87" s="7">
         <v>98.18</v>
       </c>
       <c r="H87" s="7">
         <v>1752.18</v>
       </c>
       <c r="I87" s="7">
         <v>159.87</v>
       </c>
     </row>
-    <row r="88" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C88" s="6">
         <v>38936</v>
       </c>
       <c r="D88" s="7">
         <v>41473.480000000003</v>
       </c>
       <c r="E88" s="7">
         <v>39284.379999999997</v>
       </c>
       <c r="F88" s="7">
         <v>216.3</v>
       </c>
       <c r="G88" s="7">
         <v>20.53</v>
       </c>
       <c r="H88" s="7">
         <v>1793.36</v>
       </c>
       <c r="I88" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="89" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C89" s="6">
         <v>38944</v>
       </c>
       <c r="D89" s="7">
         <v>41224.54</v>
       </c>
       <c r="E89" s="7">
         <v>39249.03</v>
       </c>
       <c r="F89" s="7">
         <v>215.7</v>
       </c>
       <c r="G89" s="7">
         <v>18.5</v>
       </c>
       <c r="H89" s="7">
         <v>1582.4</v>
       </c>
       <c r="I89" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="90" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C90" s="6">
         <v>38952</v>
       </c>
       <c r="D90" s="7">
         <v>41819.85</v>
       </c>
       <c r="E90" s="7">
         <v>39848.25</v>
       </c>
       <c r="F90" s="7">
         <v>216.4</v>
       </c>
       <c r="G90" s="7">
         <v>18.57</v>
       </c>
       <c r="H90" s="7">
         <v>1577.72</v>
       </c>
       <c r="I90" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="91" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C91" s="6">
         <v>38960</v>
       </c>
       <c r="D91" s="7">
         <v>41995.41</v>
       </c>
       <c r="E91" s="7">
         <v>40036.58</v>
       </c>
       <c r="F91" s="7">
         <v>216.3</v>
       </c>
       <c r="G91" s="7">
         <v>18.55</v>
       </c>
       <c r="H91" s="7">
         <v>1565.07</v>
       </c>
       <c r="I91" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="92" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C92" s="11">
         <v>38967</v>
       </c>
       <c r="D92" s="7">
         <v>42133.77</v>
       </c>
       <c r="E92" s="7">
         <v>40130.33</v>
       </c>
       <c r="F92" s="7">
         <v>216.2</v>
       </c>
       <c r="G92" s="7">
         <v>18.54</v>
       </c>
       <c r="H92" s="7">
         <v>1609.78</v>
       </c>
       <c r="I92" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="93" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C93" s="11">
         <v>38975</v>
       </c>
       <c r="D93" s="7">
         <v>41556.769999999997</v>
       </c>
       <c r="E93" s="7">
         <v>39683.480000000003</v>
       </c>
       <c r="F93" s="7">
         <v>215.3</v>
       </c>
       <c r="G93" s="7">
         <v>18.47</v>
       </c>
       <c r="H93" s="7">
         <v>1480.6</v>
       </c>
       <c r="I93" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="94" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C94" s="11">
         <v>38982</v>
       </c>
       <c r="D94" s="7">
         <v>42164.68</v>
       </c>
       <c r="E94" s="7">
         <v>40205.17</v>
       </c>
       <c r="F94" s="7">
         <v>215.8</v>
       </c>
       <c r="G94" s="7">
         <v>18.510000000000002</v>
       </c>
       <c r="H94" s="7">
         <v>1466.29</v>
       </c>
       <c r="I94" s="7">
         <v>158.91</v>
       </c>
     </row>
-    <row r="95" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C95" s="11">
         <v>38989</v>
       </c>
       <c r="D95" s="7">
         <v>42352.88</v>
       </c>
       <c r="E95" s="7">
         <v>40428.26</v>
       </c>
       <c r="F95" s="7">
         <v>215.3</v>
       </c>
       <c r="G95" s="7">
         <v>18.47</v>
       </c>
       <c r="H95" s="7">
         <v>1527.73</v>
       </c>
       <c r="I95" s="7">
         <v>163.12</v>
       </c>
     </row>
-    <row r="96" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C96" s="11">
         <v>38996</v>
       </c>
       <c r="D96" s="7">
         <v>42453.34</v>
       </c>
       <c r="E96" s="7">
         <v>40503.94</v>
       </c>
       <c r="F96" s="7">
         <v>215.3</v>
       </c>
       <c r="G96" s="7">
         <v>18.47</v>
       </c>
       <c r="H96" s="7">
         <v>1452.5</v>
       </c>
       <c r="I96" s="7">
         <v>163.12</v>
       </c>
     </row>
-    <row r="97" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C97" s="11">
         <v>39003</v>
       </c>
       <c r="D97" s="7">
         <v>39217.160000000003</v>
       </c>
       <c r="E97" s="7">
         <v>37368.449999999997</v>
       </c>
       <c r="F97" s="7">
         <v>213.5</v>
       </c>
       <c r="G97" s="7">
         <v>18.309999999999999</v>
       </c>
       <c r="H97" s="7">
         <v>1451.75</v>
       </c>
       <c r="I97" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="98" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C98" s="11">
         <v>39010</v>
       </c>
       <c r="D98" s="7">
         <v>39550.47</v>
       </c>
       <c r="E98" s="7">
         <v>37603.01</v>
       </c>
       <c r="F98" s="7">
         <v>214</v>
       </c>
       <c r="G98" s="7">
         <v>55.13</v>
       </c>
       <c r="H98" s="7">
         <v>1513.19</v>
       </c>
       <c r="I98" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="99" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C99" s="11">
         <v>39021</v>
       </c>
       <c r="D99" s="7">
         <v>39895.370000000003</v>
       </c>
       <c r="E99" s="7">
         <v>37917.29</v>
       </c>
       <c r="F99" s="7">
         <v>215.7</v>
       </c>
       <c r="G99" s="7">
         <v>55.55</v>
       </c>
       <c r="H99" s="7">
         <v>1541.69</v>
       </c>
       <c r="I99" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="100" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C100" s="11">
         <v>39028</v>
       </c>
       <c r="D100" s="7">
         <v>40079.08</v>
       </c>
       <c r="E100" s="7">
         <v>39091.870000000003</v>
       </c>
       <c r="F100" s="7">
         <v>215.3</v>
       </c>
       <c r="G100" s="7">
         <v>20.079999999999998</v>
       </c>
       <c r="H100" s="7">
         <v>1586.68</v>
       </c>
       <c r="I100" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="101" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C101" s="11">
         <v>39036</v>
       </c>
       <c r="D101" s="7">
         <v>40167.08</v>
       </c>
       <c r="E101" s="7">
         <v>38178.85</v>
       </c>
       <c r="F101" s="7">
         <v>216.1</v>
       </c>
       <c r="G101" s="7">
         <v>18.02</v>
       </c>
       <c r="H101" s="7">
         <v>1588.96</v>
       </c>
       <c r="I101" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="102" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C102" s="11">
         <v>39044</v>
       </c>
       <c r="D102" s="7">
         <v>40884.53</v>
       </c>
       <c r="E102" s="7">
         <v>38884.19</v>
       </c>
       <c r="F102" s="7">
         <v>216.7</v>
       </c>
       <c r="G102" s="7">
         <v>18.07</v>
       </c>
       <c r="H102" s="7">
         <v>1600.42</v>
       </c>
       <c r="I102" s="7">
         <v>165.14</v>
       </c>
     </row>
-    <row r="103" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C103" s="11">
         <v>39051</v>
       </c>
       <c r="D103" s="7">
         <v>41578.589999999997</v>
       </c>
       <c r="E103" s="7">
         <v>39678.04</v>
       </c>
       <c r="F103" s="7">
         <v>219.1</v>
       </c>
       <c r="G103" s="7">
         <v>18.27</v>
       </c>
       <c r="H103" s="7">
         <v>1496.3</v>
       </c>
       <c r="I103" s="7">
         <v>166.88</v>
       </c>
     </row>
-    <row r="104" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C104" s="11">
         <v>39058</v>
       </c>
       <c r="D104" s="7">
         <v>40912.33</v>
       </c>
       <c r="E104" s="7">
         <v>39013.99</v>
       </c>
       <c r="F104" s="7">
         <v>220.3</v>
       </c>
       <c r="G104" s="7">
         <v>18.38</v>
       </c>
       <c r="H104" s="7">
         <v>1492.78</v>
       </c>
       <c r="I104" s="7">
         <v>166.88</v>
       </c>
     </row>
-    <row r="105" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C105" s="11">
         <v>39066</v>
       </c>
       <c r="D105" s="7">
         <v>40795.93</v>
       </c>
       <c r="E105" s="7">
         <v>38918.980000000003</v>
       </c>
       <c r="F105" s="7">
         <v>219.2</v>
       </c>
       <c r="G105" s="7">
         <v>18.28</v>
       </c>
       <c r="H105" s="7">
         <v>1472.6</v>
       </c>
       <c r="I105" s="7">
         <v>166.88</v>
       </c>
     </row>
-    <row r="106" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C106" s="11">
         <v>39073</v>
       </c>
       <c r="D106" s="7">
         <v>42194.35</v>
       </c>
       <c r="E106" s="7">
         <v>40333.81</v>
       </c>
       <c r="F106" s="7">
         <v>219</v>
       </c>
       <c r="G106" s="7">
         <v>18.27</v>
       </c>
       <c r="H106" s="7">
         <v>1456.4</v>
       </c>
       <c r="I106" s="7">
         <v>166.88</v>
       </c>
     </row>
-    <row r="107" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C107" s="11">
         <v>39080</v>
       </c>
       <c r="D107" s="7">
         <v>42586.33</v>
       </c>
       <c r="E107" s="7">
         <v>40696.559999999998</v>
       </c>
       <c r="F107" s="7">
         <v>218.7</v>
       </c>
       <c r="G107" s="7">
         <v>18.239999999999998</v>
       </c>
       <c r="H107" s="7">
         <v>1483.39</v>
       </c>
       <c r="I107" s="7">
         <v>169.44</v>
       </c>
     </row>
     <row r="108" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C108" s="23">
+      <c r="C108" s="25">
         <v>2007</v>
       </c>
-      <c r="D108" s="24"/>
-[...6 lines deleted...]
-    <row r="109" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D108" s="26"/>
+      <c r="E108" s="26"/>
+      <c r="F108" s="26"/>
+      <c r="G108" s="26"/>
+      <c r="H108" s="26"/>
+      <c r="I108" s="27"/>
+    </row>
+    <row r="109" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C109" s="12">
         <v>38723</v>
       </c>
       <c r="D109" s="7">
         <v>34942.99</v>
       </c>
       <c r="E109" s="7">
         <v>32954.1</v>
       </c>
       <c r="F109" s="7">
         <v>210.1</v>
       </c>
       <c r="G109" s="7">
         <v>7.08</v>
       </c>
       <c r="H109" s="7">
         <v>1619.52</v>
       </c>
       <c r="I109" s="7">
         <v>152.19</v>
       </c>
     </row>
-    <row r="110" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C110" s="12">
         <v>38730</v>
       </c>
       <c r="D110" s="7">
         <v>34996.879999999997</v>
       </c>
       <c r="E110" s="7">
         <v>32952.17</v>
       </c>
       <c r="F110" s="7">
         <v>211.1</v>
       </c>
       <c r="G110" s="7">
         <v>7.12</v>
       </c>
       <c r="H110" s="7">
         <v>1674.3</v>
       </c>
       <c r="I110" s="7">
         <v>152.19</v>
       </c>
     </row>
-    <row r="111" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C111" s="12">
         <v>38740</v>
       </c>
       <c r="D111" s="7">
         <v>35460.36</v>
       </c>
       <c r="E111" s="7">
         <v>33337.68</v>
       </c>
       <c r="F111" s="7">
         <v>210.3</v>
       </c>
       <c r="G111" s="7">
         <v>7.09</v>
       </c>
       <c r="H111" s="7">
         <v>1750.67</v>
       </c>
       <c r="I111" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="112" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C112" s="12">
         <v>38747</v>
       </c>
       <c r="D112" s="7">
         <v>35076.65</v>
       </c>
       <c r="E112" s="7">
         <v>32883.46</v>
       </c>
       <c r="F112" s="7">
         <v>210.8</v>
       </c>
       <c r="G112" s="7">
         <v>94.05</v>
       </c>
       <c r="H112" s="7">
         <v>1733.73</v>
       </c>
       <c r="I112" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="113" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C113" s="12">
         <v>38755</v>
       </c>
       <c r="D113" s="7">
         <v>35154.74</v>
       </c>
       <c r="E113" s="7">
         <v>33025.519999999997</v>
       </c>
       <c r="F113" s="7">
         <v>209</v>
       </c>
       <c r="G113" s="7">
         <v>7.18</v>
       </c>
       <c r="H113" s="7">
         <v>1758.43</v>
       </c>
       <c r="I113" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="114" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C114" s="12">
         <v>38763</v>
       </c>
       <c r="D114" s="7">
         <v>34772.32</v>
       </c>
       <c r="E114" s="7">
         <v>32737.98</v>
       </c>
       <c r="F114" s="7">
         <v>208.5</v>
       </c>
       <c r="G114" s="7">
         <v>5.47</v>
       </c>
       <c r="H114" s="7">
         <v>1665.75</v>
       </c>
       <c r="I114" s="7">
         <v>154.61000000000001</v>
       </c>
     </row>
-    <row r="115" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C115" s="12">
         <v>38771</v>
       </c>
       <c r="D115" s="7">
         <v>35482.04</v>
       </c>
       <c r="E115" s="7">
         <v>33403.629999999997</v>
       </c>
       <c r="F115" s="7">
         <v>208.2</v>
       </c>
       <c r="G115" s="7">
         <v>6.14</v>
       </c>
       <c r="H115" s="7">
         <v>1706.57</v>
       </c>
       <c r="I115" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="116" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C116" s="12">
         <v>38776</v>
       </c>
       <c r="D116" s="7">
         <v>35525.120000000003</v>
       </c>
       <c r="E116" s="7">
         <v>33445.51</v>
       </c>
       <c r="F116" s="7">
         <v>208.6</v>
       </c>
       <c r="G116" s="7">
         <v>6.15</v>
       </c>
       <c r="H116" s="7">
         <v>1707.36</v>
       </c>
       <c r="I116" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="117" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C117" s="12">
         <v>38783</v>
       </c>
       <c r="D117" s="7">
         <v>36310.339999999997</v>
       </c>
       <c r="E117" s="7">
         <v>34192.559999999998</v>
       </c>
       <c r="F117" s="7">
         <v>209.7</v>
       </c>
       <c r="G117" s="7">
         <v>6.18</v>
       </c>
       <c r="H117" s="7">
         <v>1744.4</v>
       </c>
       <c r="I117" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="118" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C118" s="13">
         <v>38791</v>
       </c>
       <c r="D118" s="7">
         <v>38413.57</v>
       </c>
       <c r="E118" s="7">
         <v>36356.78</v>
       </c>
       <c r="F118" s="7">
         <v>208.7</v>
       </c>
       <c r="G118" s="7">
         <v>6.15</v>
       </c>
       <c r="H118" s="7">
         <v>1684.43</v>
       </c>
       <c r="I118" s="7">
         <v>157.51</v>
       </c>
     </row>
-    <row r="119" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C119" s="13">
         <v>38799</v>
       </c>
       <c r="D119" s="7">
         <v>39512.92</v>
       </c>
       <c r="E119" s="7">
         <v>37439.040000000001</v>
       </c>
       <c r="F119" s="7">
         <v>209.8</v>
       </c>
       <c r="G119" s="7">
         <v>6.18</v>
       </c>
       <c r="H119" s="7">
         <v>1699.72</v>
       </c>
       <c r="I119" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="120" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C120" s="13">
         <v>38805</v>
       </c>
       <c r="D120" s="7">
         <v>40081.58</v>
       </c>
       <c r="E120" s="7">
         <v>37956.53</v>
       </c>
       <c r="F120" s="7">
         <v>209.8</v>
       </c>
       <c r="G120" s="7">
         <v>6.18</v>
       </c>
       <c r="H120" s="7">
         <v>1750.89</v>
       </c>
       <c r="I120" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="121" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C121" s="13">
         <v>38814</v>
       </c>
       <c r="D121" s="7">
         <v>41171.85</v>
       </c>
       <c r="E121" s="7">
         <v>38968.11</v>
       </c>
       <c r="F121" s="7">
         <v>211.3</v>
       </c>
       <c r="G121" s="7">
         <v>6.23</v>
       </c>
       <c r="H121" s="7">
         <v>1828.04</v>
       </c>
       <c r="I121" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="122" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C122" s="13">
         <v>38820</v>
       </c>
       <c r="D122" s="7">
         <v>41265.629999999997</v>
       </c>
       <c r="E122" s="7">
         <v>39048.449999999997</v>
       </c>
       <c r="F122" s="7">
         <v>210.1</v>
       </c>
       <c r="G122" s="7">
         <v>6.19</v>
       </c>
       <c r="H122" s="7">
         <v>1842.71</v>
       </c>
       <c r="I122" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="123" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C123" s="13">
         <v>38828</v>
       </c>
       <c r="D123" s="7">
         <v>42043.37</v>
       </c>
       <c r="E123" s="7">
         <v>39637.199999999997</v>
       </c>
       <c r="F123" s="7">
         <v>211.6</v>
       </c>
       <c r="G123" s="7">
         <v>108.06</v>
       </c>
       <c r="H123" s="7">
         <v>1928.34</v>
       </c>
       <c r="I123" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="124" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C124" s="13">
         <v>38835</v>
       </c>
       <c r="D124" s="7">
         <v>42811.64</v>
       </c>
       <c r="E124" s="7">
         <v>40363.4</v>
       </c>
       <c r="F124" s="7">
         <v>212.9</v>
       </c>
       <c r="G124" s="7">
         <v>108.7</v>
       </c>
       <c r="H124" s="7">
         <v>1968.46</v>
       </c>
       <c r="I124" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="125" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C125" s="13">
         <v>38842</v>
       </c>
       <c r="D125" s="7">
         <v>43226.45</v>
       </c>
       <c r="E125" s="7">
         <v>40757.51</v>
       </c>
       <c r="F125" s="7">
         <v>214.8</v>
       </c>
       <c r="G125" s="7">
         <v>17.98</v>
       </c>
       <c r="H125" s="7">
         <v>2077.9899999999998</v>
       </c>
       <c r="I125" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="126" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C126" s="13">
         <v>38852</v>
       </c>
       <c r="D126" s="7">
         <v>44301.15</v>
       </c>
       <c r="E126" s="7">
         <v>41671.31</v>
       </c>
       <c r="F126" s="7">
         <v>218.4</v>
       </c>
       <c r="G126" s="7">
         <v>16.39</v>
       </c>
       <c r="H126" s="7">
         <v>2236.88</v>
       </c>
       <c r="I126" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="127" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C127" s="13">
         <v>38860</v>
       </c>
       <c r="D127" s="7">
         <v>44074.34</v>
       </c>
       <c r="E127" s="7">
         <v>41669.31</v>
       </c>
       <c r="F127" s="7">
         <v>216.6</v>
       </c>
       <c r="G127" s="7">
         <v>17</v>
       </c>
       <c r="H127" s="7">
         <v>2013.26</v>
       </c>
       <c r="I127" s="7">
         <v>158.18</v>
       </c>
     </row>
-    <row r="128" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C128" s="13">
         <v>38868</v>
       </c>
       <c r="D128" s="7">
         <v>44293.73</v>
       </c>
       <c r="E128" s="7">
         <v>41861.42</v>
       </c>
       <c r="F128" s="7">
         <v>217.3</v>
       </c>
       <c r="G128" s="7">
         <v>17.05</v>
       </c>
       <c r="H128" s="7">
         <v>2037.79</v>
       </c>
       <c r="I128" s="7">
         <v>160.16</v>
       </c>
     </row>
-    <row r="129" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C129" s="13">
         <v>39087</v>
       </c>
       <c r="D129" s="7">
         <v>42689.55</v>
       </c>
       <c r="E129" s="7">
         <v>40808.160000000003</v>
       </c>
       <c r="F129" s="7">
         <v>218.1</v>
       </c>
       <c r="G129" s="7">
         <v>18.190000000000001</v>
       </c>
       <c r="H129" s="7">
         <v>1475.65</v>
       </c>
       <c r="I129" s="7">
         <v>169.44</v>
       </c>
     </row>
-    <row r="130" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C130" s="13">
         <v>39097</v>
       </c>
       <c r="D130" s="7">
         <v>42797.32</v>
       </c>
       <c r="E130" s="7">
         <v>40938.43</v>
       </c>
       <c r="F130" s="7">
         <v>216.8</v>
       </c>
       <c r="G130" s="7">
         <v>18.079999999999998</v>
       </c>
       <c r="H130" s="7">
         <v>1454.58</v>
       </c>
       <c r="I130" s="7">
         <v>169.44</v>
       </c>
     </row>
-    <row r="131" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C131" s="13">
         <v>39105</v>
       </c>
       <c r="D131" s="7">
         <v>43064.87</v>
       </c>
       <c r="E131" s="7">
         <v>41157.9</v>
       </c>
       <c r="F131" s="7">
         <v>217.2</v>
       </c>
       <c r="G131" s="7">
         <v>18.11</v>
       </c>
       <c r="H131" s="7">
         <v>1499.76</v>
       </c>
       <c r="I131" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="132" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C132" s="13">
         <v>39113</v>
       </c>
       <c r="D132" s="7">
         <v>43266.33</v>
       </c>
       <c r="E132" s="7">
         <v>41345.019999999997</v>
       </c>
       <c r="F132" s="7">
         <v>217</v>
       </c>
       <c r="G132" s="7">
         <v>18.100000000000001</v>
       </c>
       <c r="H132" s="7">
         <v>1514.31</v>
       </c>
       <c r="I132" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="133" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C133" s="13">
         <v>39120</v>
       </c>
       <c r="D133" s="7">
         <v>43432.46</v>
       </c>
       <c r="E133" s="7">
         <v>41491.93</v>
       </c>
       <c r="F133" s="7">
         <v>217.3</v>
       </c>
       <c r="G133" s="7">
         <v>18.13</v>
       </c>
       <c r="H133" s="7">
         <v>1533.21</v>
       </c>
       <c r="I133" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="134" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C134" s="13">
         <v>39128</v>
       </c>
       <c r="D134" s="7">
         <v>44979.85</v>
       </c>
       <c r="E134" s="7">
         <v>43005.86</v>
       </c>
       <c r="F134" s="7">
         <v>217.8</v>
       </c>
       <c r="G134" s="7">
         <v>15.89</v>
       </c>
       <c r="H134" s="7">
         <v>1568.41</v>
       </c>
       <c r="I134" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="135" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C135" s="13">
         <v>39136</v>
       </c>
       <c r="D135" s="7">
         <v>46294.86</v>
       </c>
       <c r="E135" s="7">
         <v>44301.38</v>
       </c>
       <c r="F135" s="7">
         <v>217.8</v>
       </c>
       <c r="G135" s="7">
         <v>15.89</v>
       </c>
       <c r="H135" s="7">
         <v>1588.01</v>
       </c>
       <c r="I135" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="136" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C136" s="13">
         <v>39141</v>
       </c>
       <c r="D136" s="7">
         <v>45689.98</v>
       </c>
       <c r="E136" s="7">
         <v>43696.04</v>
       </c>
       <c r="F136" s="7">
         <v>219</v>
       </c>
       <c r="G136" s="7">
         <v>15.98</v>
       </c>
       <c r="H136" s="7">
         <v>1587.07</v>
       </c>
       <c r="I136" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="137" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C137" s="13">
         <v>39148</v>
       </c>
       <c r="D137" s="7">
         <v>45793.39</v>
       </c>
       <c r="E137" s="7">
         <v>43876.14</v>
       </c>
       <c r="F137" s="7">
         <v>218.5</v>
       </c>
       <c r="G137" s="7">
         <v>15.94</v>
       </c>
       <c r="H137" s="7">
         <v>1510.91</v>
       </c>
       <c r="I137" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="138" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C138" s="13">
         <v>39156</v>
       </c>
       <c r="D138" s="7">
         <v>45908.9</v>
       </c>
       <c r="E138" s="7">
         <v>43992.29</v>
       </c>
       <c r="F138" s="7">
         <v>219</v>
       </c>
       <c r="G138" s="7">
         <v>15.97</v>
       </c>
       <c r="H138" s="7">
         <v>1509.74</v>
       </c>
       <c r="I138" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="139" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C139" s="13">
         <v>39164</v>
       </c>
       <c r="D139" s="7">
         <v>46725.53</v>
       </c>
       <c r="E139" s="7">
         <v>44761.17</v>
       </c>
       <c r="F139" s="7">
         <v>220.3</v>
       </c>
       <c r="G139" s="7">
         <v>16.07</v>
       </c>
       <c r="H139" s="7">
         <v>1556.09</v>
       </c>
       <c r="I139" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="140" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C140" s="13">
         <v>39171</v>
       </c>
       <c r="D140" s="7">
         <v>47221.17</v>
       </c>
       <c r="E140" s="7">
         <v>45261.62</v>
       </c>
       <c r="F140" s="7">
         <v>220.2</v>
       </c>
       <c r="G140" s="7">
         <v>16.059999999999999</v>
       </c>
       <c r="H140" s="7">
         <v>1551.4</v>
       </c>
       <c r="I140" s="7">
         <v>171.89</v>
       </c>
     </row>
-    <row r="141" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C141" s="13">
         <v>39177</v>
       </c>
       <c r="D141" s="7">
         <v>47666.73</v>
       </c>
       <c r="E141" s="7">
         <v>45679.199999999997</v>
       </c>
       <c r="F141" s="7">
         <v>220</v>
       </c>
       <c r="G141" s="7">
         <v>16.05</v>
       </c>
       <c r="H141" s="7">
         <v>1577.8</v>
       </c>
       <c r="I141" s="7">
         <v>173.67</v>
       </c>
     </row>
-    <row r="142" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C142" s="13">
         <v>39185</v>
       </c>
       <c r="D142" s="7">
         <v>48087.74</v>
       </c>
       <c r="E142" s="7">
         <v>46087.839999999997</v>
       </c>
       <c r="F142" s="7">
         <v>220.6</v>
       </c>
       <c r="G142" s="7">
         <v>16.100000000000001</v>
       </c>
       <c r="H142" s="7">
         <v>1589.54</v>
       </c>
       <c r="I142" s="7">
         <v>173.67</v>
       </c>
     </row>
-    <row r="143" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C143" s="13">
         <v>39195</v>
       </c>
       <c r="D143" s="7">
         <v>48958.02</v>
       </c>
       <c r="E143" s="7">
         <v>46921.94</v>
       </c>
       <c r="F143" s="7">
         <v>222</v>
       </c>
       <c r="G143" s="7">
         <v>16.2</v>
       </c>
       <c r="H143" s="7">
         <v>1622.75</v>
       </c>
       <c r="I143" s="7">
         <v>175.14</v>
       </c>
     </row>
-    <row r="144" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C144" s="13">
         <v>39202</v>
       </c>
       <c r="D144" s="7">
         <v>49309.38</v>
       </c>
       <c r="E144" s="7">
         <v>47305.919999999998</v>
       </c>
       <c r="F144" s="7">
         <v>222</v>
       </c>
       <c r="G144" s="7">
         <v>16.2</v>
       </c>
       <c r="H144" s="7">
         <v>1590.12</v>
       </c>
       <c r="I144" s="7">
         <v>175.14</v>
       </c>
     </row>
-    <row r="145" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C145" s="13">
         <v>39209</v>
       </c>
       <c r="D145" s="7">
         <v>49886.79</v>
       </c>
       <c r="E145" s="7">
         <v>47857.69</v>
       </c>
       <c r="F145" s="7">
         <v>221.2</v>
       </c>
       <c r="G145" s="7">
         <v>16.12</v>
       </c>
       <c r="H145" s="7">
         <v>1616.65</v>
       </c>
       <c r="I145" s="7">
         <v>175.14</v>
       </c>
     </row>
-    <row r="146" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C146" s="13">
         <v>39217</v>
       </c>
       <c r="D146" s="7">
         <v>50390.48</v>
       </c>
       <c r="E146" s="7">
         <v>48407.5</v>
       </c>
       <c r="F146" s="7">
         <v>221.1</v>
       </c>
       <c r="G146" s="7">
         <v>13.75</v>
       </c>
       <c r="H146" s="7">
         <v>1572.99</v>
       </c>
       <c r="I146" s="7">
         <v>175.14</v>
       </c>
     </row>
-    <row r="147" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C147" s="13">
         <v>39225</v>
       </c>
       <c r="D147" s="7">
         <v>50746.11</v>
       </c>
       <c r="E147" s="7">
         <v>48783.44</v>
       </c>
       <c r="F147" s="7">
         <v>220.1</v>
       </c>
       <c r="G147" s="7">
         <v>13.69</v>
       </c>
       <c r="H147" s="7">
         <v>1553.74</v>
       </c>
       <c r="I147" s="7">
         <v>175.14</v>
       </c>
     </row>
-    <row r="148" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C148" s="13">
         <v>39233</v>
       </c>
       <c r="D148" s="7">
         <v>50112.83</v>
       </c>
       <c r="E148" s="7">
         <v>48170.95</v>
       </c>
       <c r="F148" s="7">
         <v>220</v>
       </c>
       <c r="G148" s="7">
         <v>13.68</v>
       </c>
       <c r="H148" s="7">
         <v>1531.8</v>
       </c>
       <c r="I148" s="7">
         <v>176.4</v>
       </c>
     </row>
-    <row r="149" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C149" s="13">
         <v>39240</v>
       </c>
       <c r="D149" s="7">
         <v>50485.48</v>
       </c>
       <c r="E149" s="7">
         <v>48502.64</v>
       </c>
       <c r="F149" s="7">
         <v>220.9</v>
       </c>
       <c r="G149" s="7">
         <v>13.73</v>
       </c>
       <c r="H149" s="7">
         <v>1571.82</v>
       </c>
       <c r="I149" s="7">
         <v>176.4</v>
       </c>
     </row>
-    <row r="150" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C150" s="13">
         <v>39248</v>
       </c>
       <c r="D150" s="7">
         <v>50406.98</v>
       </c>
       <c r="E150" s="7">
         <v>48464.76</v>
       </c>
       <c r="F150" s="7">
         <v>219</v>
       </c>
       <c r="G150" s="7">
         <v>13.62</v>
       </c>
       <c r="H150" s="7">
         <v>1533.21</v>
       </c>
       <c r="I150" s="7">
         <v>176.4</v>
       </c>
     </row>
-    <row r="151" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C151" s="13">
         <v>39255</v>
       </c>
       <c r="D151" s="7">
         <v>50758.25</v>
       </c>
       <c r="E151" s="7">
         <v>48821.85</v>
       </c>
       <c r="F151" s="7">
         <v>219.6</v>
       </c>
       <c r="G151" s="7">
         <v>13.65</v>
       </c>
       <c r="H151" s="7">
         <v>1526.75</v>
       </c>
       <c r="I151" s="7">
         <v>176.4</v>
       </c>
     </row>
-    <row r="152" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C152" s="13">
         <v>39262</v>
       </c>
       <c r="D152" s="7">
         <v>50924.44</v>
       </c>
       <c r="E152" s="7">
         <v>48994.92</v>
       </c>
       <c r="F152" s="7">
         <v>220.3</v>
       </c>
       <c r="G152" s="7">
         <v>13.7</v>
       </c>
       <c r="H152" s="7">
         <v>1519.13</v>
       </c>
       <c r="I152" s="7">
         <v>176.4</v>
       </c>
     </row>
-    <row r="153" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C153" s="13">
         <v>39269</v>
       </c>
       <c r="D153" s="7">
         <v>51155.43</v>
       </c>
       <c r="E153" s="7">
         <v>49215.43</v>
       </c>
       <c r="F153" s="7">
         <v>221.7</v>
       </c>
       <c r="G153" s="7">
         <v>13.78</v>
       </c>
       <c r="H153" s="7">
         <v>1527.93</v>
       </c>
       <c r="I153" s="7">
         <v>176.59</v>
       </c>
     </row>
-    <row r="154" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C154" s="13">
         <v>39276</v>
       </c>
       <c r="D154" s="7">
         <v>51450.48</v>
       </c>
       <c r="E154" s="7">
         <v>49472.86</v>
       </c>
       <c r="F154" s="7">
         <v>222.9</v>
       </c>
       <c r="G154" s="7">
         <v>13.86</v>
       </c>
       <c r="H154" s="7">
         <v>1566.07</v>
       </c>
       <c r="I154" s="7">
         <v>174.8</v>
       </c>
     </row>
-    <row r="155" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C155" s="13">
         <v>39286</v>
       </c>
       <c r="D155" s="7">
         <v>52014.04</v>
       </c>
       <c r="E155" s="7">
         <v>50003.68</v>
       </c>
       <c r="F155" s="7">
         <v>223.1</v>
       </c>
       <c r="G155" s="7">
         <v>13.87</v>
       </c>
       <c r="H155" s="7">
         <v>1599.75</v>
       </c>
       <c r="I155" s="7">
         <v>173.64</v>
       </c>
     </row>
-    <row r="156" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C156" s="13">
         <v>39294</v>
       </c>
       <c r="D156" s="14">
         <v>51879.78</v>
       </c>
       <c r="E156" s="14">
         <v>49917.02</v>
       </c>
       <c r="F156" s="14">
         <v>222.7</v>
       </c>
       <c r="G156" s="14">
         <v>13.85</v>
       </c>
       <c r="H156" s="14">
         <v>1552.57</v>
       </c>
       <c r="I156" s="14">
         <v>173.64</v>
       </c>
     </row>
-    <row r="157" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C157" s="13">
         <v>39301</v>
       </c>
       <c r="D157" s="15">
         <v>52237</v>
       </c>
       <c r="E157" s="16">
         <v>50249.81</v>
       </c>
       <c r="F157" s="16">
         <v>223.6</v>
       </c>
       <c r="G157" s="16">
         <v>13.9</v>
       </c>
       <c r="H157" s="16">
         <v>1576.04</v>
       </c>
       <c r="I157" s="16">
         <v>173.64</v>
       </c>
     </row>
-    <row r="158" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C158" s="13">
         <v>39309</v>
       </c>
       <c r="D158" s="17">
         <v>52061.64</v>
       </c>
       <c r="E158" s="18">
         <v>50086.16</v>
       </c>
       <c r="F158" s="18">
         <v>221.9</v>
       </c>
       <c r="G158" s="18">
         <v>11.29</v>
       </c>
       <c r="H158" s="18">
         <v>1568.65</v>
       </c>
       <c r="I158" s="18">
         <v>173.64</v>
       </c>
     </row>
-    <row r="159" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C159" s="13">
         <v>39317</v>
       </c>
       <c r="D159" s="17">
         <v>51443.49</v>
       </c>
       <c r="E159" s="18">
         <v>49488.88</v>
       </c>
       <c r="F159" s="18">
         <v>221.8</v>
       </c>
       <c r="G159" s="18">
         <v>11.29</v>
       </c>
       <c r="H159" s="18">
         <v>1547.88</v>
       </c>
       <c r="I159" s="18">
         <v>173.64</v>
       </c>
     </row>
-    <row r="160" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C160" s="13">
         <v>39325</v>
       </c>
       <c r="D160" s="17">
         <v>51426.42</v>
       </c>
       <c r="E160" s="18">
         <v>49455.61</v>
       </c>
       <c r="F160" s="18">
         <v>222.7</v>
       </c>
       <c r="G160" s="18">
         <v>11.33</v>
       </c>
       <c r="H160" s="18">
         <v>1563.13</v>
       </c>
       <c r="I160" s="18">
         <v>173.64</v>
       </c>
     </row>
-    <row r="161" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C161" s="13">
         <v>39332</v>
       </c>
       <c r="D161" s="17">
         <v>51608.06</v>
       </c>
       <c r="E161" s="18">
         <v>49584.639999999999</v>
       </c>
       <c r="F161" s="18">
         <v>223.3</v>
       </c>
       <c r="G161" s="18">
         <v>11.36</v>
       </c>
       <c r="H161" s="18">
         <v>1615.12</v>
       </c>
       <c r="I161" s="18">
         <v>173.64</v>
       </c>
     </row>
-    <row r="162" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C162" s="13">
         <v>39339</v>
       </c>
       <c r="D162" s="17">
         <v>51992.9</v>
       </c>
       <c r="E162" s="18">
         <v>49929.63</v>
       </c>
       <c r="F162" s="18">
         <v>224.7</v>
       </c>
       <c r="G162" s="18">
         <v>11.43</v>
       </c>
       <c r="H162" s="18">
         <v>1653.49</v>
       </c>
       <c r="I162" s="18">
         <v>173.64</v>
       </c>
     </row>
-    <row r="163" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C163" s="13">
         <v>39346</v>
       </c>
       <c r="D163" s="17">
         <v>52972.53</v>
       </c>
       <c r="E163" s="18">
         <v>50836.959999999999</v>
       </c>
       <c r="F163" s="18">
         <v>225.2</v>
       </c>
       <c r="G163" s="18">
         <v>11.46</v>
       </c>
       <c r="H163" s="18">
         <v>1723.91</v>
       </c>
       <c r="I163" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="164" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C164" s="13">
         <v>39353</v>
       </c>
       <c r="D164" s="17">
         <v>52875.13</v>
       </c>
       <c r="E164" s="18">
         <v>50744.959999999999</v>
       </c>
       <c r="F164" s="18">
         <v>226.2</v>
       </c>
       <c r="G164" s="18">
         <v>11.51</v>
       </c>
       <c r="H164" s="18">
         <v>1717.45</v>
       </c>
       <c r="I164" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="165" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C165" s="13">
         <v>39360</v>
       </c>
       <c r="D165" s="17">
         <v>53453.93</v>
       </c>
       <c r="E165" s="18">
         <v>51338.96</v>
       </c>
       <c r="F165" s="18">
         <v>225.7</v>
       </c>
       <c r="G165" s="18">
         <v>11.49</v>
       </c>
       <c r="H165" s="18">
         <v>1702.78</v>
       </c>
       <c r="I165" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="166" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C166" s="13">
         <v>39366</v>
       </c>
       <c r="D166" s="17">
         <v>53083.56</v>
       </c>
       <c r="E166" s="18">
         <v>50931.32</v>
       </c>
       <c r="F166" s="18">
         <v>226</v>
       </c>
       <c r="G166" s="18">
         <v>11.5</v>
       </c>
       <c r="H166" s="18">
         <v>1739.75</v>
       </c>
       <c r="I166" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="167" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C167" s="13">
         <v>39378</v>
       </c>
       <c r="D167" s="17">
         <v>53752.14</v>
       </c>
       <c r="E167" s="18">
         <v>51575.07</v>
       </c>
       <c r="F167" s="18">
         <v>227.3</v>
       </c>
       <c r="G167" s="18">
         <v>11.56</v>
       </c>
       <c r="H167" s="18">
         <v>1763.22</v>
       </c>
       <c r="I167" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="168" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C168" s="13">
         <v>39386</v>
       </c>
       <c r="D168" s="17">
         <v>54154.23</v>
       </c>
       <c r="E168" s="18">
         <v>51900.98</v>
       </c>
       <c r="F168" s="18">
         <v>228.3</v>
       </c>
       <c r="G168" s="18">
         <v>11.61</v>
       </c>
       <c r="H168" s="18">
         <v>1838.32</v>
       </c>
       <c r="I168" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="169" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C169" s="13">
         <v>39393</v>
       </c>
       <c r="D169" s="17">
         <v>55227.72</v>
       </c>
       <c r="E169" s="18">
         <v>52881.09</v>
       </c>
       <c r="F169" s="18">
         <v>229.5</v>
       </c>
       <c r="G169" s="18">
         <v>11.68</v>
       </c>
       <c r="H169" s="18">
         <v>1930.45</v>
       </c>
       <c r="I169" s="18">
         <v>175</v>
       </c>
     </row>
-    <row r="170" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C170" s="13">
         <v>39401</v>
       </c>
       <c r="D170" s="17">
         <v>55136.4</v>
       </c>
       <c r="E170" s="18">
         <v>52808.91</v>
       </c>
       <c r="F170" s="18">
         <v>230.8</v>
       </c>
       <c r="G170" s="18">
         <v>9.2799999999999994</v>
       </c>
       <c r="H170" s="18">
         <v>1909.32</v>
       </c>
       <c r="I170" s="18">
         <v>178.09</v>
       </c>
     </row>
-    <row r="171" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C171" s="13">
         <v>39409</v>
       </c>
       <c r="D171" s="17">
         <v>56029.18</v>
       </c>
       <c r="E171" s="18">
         <v>53727.69</v>
       </c>
       <c r="F171" s="18">
         <v>231.9</v>
       </c>
       <c r="G171" s="18">
         <v>9.32</v>
       </c>
       <c r="H171" s="18">
         <v>1882.18</v>
       </c>
       <c r="I171" s="18">
         <v>178.09</v>
       </c>
     </row>
-    <row r="172" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C172" s="13">
         <v>39416</v>
       </c>
       <c r="D172" s="17">
         <v>54897.03</v>
       </c>
       <c r="E172" s="18">
         <v>52613.61</v>
       </c>
       <c r="F172" s="18">
         <v>231.3</v>
       </c>
       <c r="G172" s="18">
         <v>9.3000000000000007</v>
       </c>
       <c r="H172" s="18">
         <v>1864.73</v>
       </c>
       <c r="I172" s="18">
         <v>178.09</v>
       </c>
     </row>
-    <row r="173" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C173" s="13">
         <v>39423</v>
       </c>
       <c r="D173" s="17">
         <v>55134.07</v>
       </c>
       <c r="E173" s="18">
         <v>52836.09</v>
       </c>
       <c r="F173" s="18">
         <v>229.5</v>
       </c>
       <c r="G173" s="18">
         <v>9.23</v>
       </c>
       <c r="H173" s="18">
         <v>1881.16</v>
       </c>
       <c r="I173" s="18">
         <v>178.09</v>
       </c>
     </row>
-    <row r="174" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C174" s="13">
         <v>39430</v>
       </c>
       <c r="D174" s="17">
         <v>54964.13</v>
       </c>
       <c r="E174" s="18">
         <v>52664.05</v>
       </c>
       <c r="F174" s="18">
         <v>230.4</v>
       </c>
       <c r="G174" s="18">
         <v>9.27</v>
       </c>
       <c r="H174" s="18">
         <v>1879.28</v>
       </c>
       <c r="I174" s="18">
         <v>181.14</v>
       </c>
     </row>
-    <row r="175" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C175" s="13">
         <v>39435</v>
       </c>
       <c r="D175" s="17">
         <v>56649.68</v>
       </c>
       <c r="E175" s="18">
         <v>54343.45</v>
       </c>
       <c r="F175" s="18">
         <v>227.9</v>
       </c>
       <c r="G175" s="18">
         <v>9.17</v>
       </c>
       <c r="H175" s="18">
         <v>1887.61</v>
       </c>
       <c r="I175" s="18">
         <v>181.55</v>
       </c>
     </row>
-    <row r="176" spans="3:9" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="C176" s="13">
         <v>39444</v>
       </c>
       <c r="D176" s="17">
         <v>56920.13</v>
       </c>
       <c r="E176" s="18">
         <v>54555.7</v>
       </c>
       <c r="F176" s="18">
         <v>228</v>
       </c>
       <c r="G176" s="18">
         <v>9.17</v>
       </c>
       <c r="H176" s="18">
         <v>1945.7</v>
       </c>
       <c r="I176" s="18">
         <v>181.55</v>
       </c>
     </row>
     <row r="177" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C177" s="23">
+      <c r="C177" s="25">
         <v>2008</v>
       </c>
-      <c r="D177" s="24"/>
-[...6 lines deleted...]
-    <row r="178" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D177" s="26"/>
+      <c r="E177" s="26"/>
+      <c r="F177" s="26"/>
+      <c r="G177" s="26"/>
+      <c r="H177" s="26"/>
+      <c r="I177" s="27"/>
+    </row>
+    <row r="178" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C178" s="11">
         <v>40550</v>
       </c>
       <c r="D178" s="7">
         <v>56906.15</v>
       </c>
       <c r="E178" s="7">
         <v>54478.41</v>
       </c>
       <c r="F178" s="7">
         <v>230.2</v>
       </c>
       <c r="G178" s="7">
         <v>9.26</v>
       </c>
       <c r="H178" s="7">
         <v>2006.72</v>
       </c>
       <c r="I178" s="7">
         <v>181.55</v>
       </c>
     </row>
-    <row r="179" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C179" s="11">
         <v>40558</v>
       </c>
       <c r="D179" s="7">
         <v>56349.4</v>
       </c>
       <c r="E179" s="7">
         <v>53809.29</v>
       </c>
       <c r="F179" s="7">
         <v>231.5</v>
       </c>
       <c r="G179" s="7">
         <v>9.31</v>
       </c>
       <c r="H179" s="7">
         <v>2117.04</v>
       </c>
       <c r="I179" s="7">
         <v>182.27</v>
       </c>
     </row>
-    <row r="180" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C180" s="11">
         <v>40566</v>
       </c>
       <c r="D180" s="7">
         <v>57446.53</v>
       </c>
       <c r="E180" s="7">
         <v>54972.07</v>
       </c>
       <c r="F180" s="7">
         <v>229.3</v>
       </c>
       <c r="G180" s="7">
         <v>9.2200000000000006</v>
       </c>
       <c r="H180" s="7">
         <v>2053.67</v>
       </c>
       <c r="I180" s="7">
         <v>182.27</v>
       </c>
     </row>
-    <row r="181" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C181" s="11">
         <v>40574</v>
       </c>
       <c r="D181" s="7">
         <v>55998.74</v>
       </c>
       <c r="E181" s="7">
         <v>53418.62</v>
       </c>
       <c r="F181" s="7">
         <v>231.6</v>
       </c>
       <c r="G181" s="7">
         <v>9.31</v>
       </c>
       <c r="H181" s="7">
         <v>2156.94</v>
       </c>
       <c r="I181" s="7">
         <v>182.27</v>
       </c>
     </row>
-    <row r="182" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C182" s="11">
         <v>40580</v>
       </c>
       <c r="D182" s="7">
         <v>56232.82</v>
       </c>
       <c r="E182" s="7">
         <v>53727.99</v>
       </c>
       <c r="F182" s="7">
         <v>230.3</v>
       </c>
       <c r="G182" s="7">
         <v>9.26</v>
       </c>
       <c r="H182" s="7">
         <v>2083</v>
       </c>
       <c r="I182" s="7">
         <v>182.27</v>
       </c>
     </row>
-    <row r="183" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C183" s="11">
         <v>40589</v>
       </c>
       <c r="D183" s="7">
         <v>56367.31</v>
       </c>
       <c r="E183" s="7">
         <v>53812.95</v>
       </c>
       <c r="F183" s="7">
         <v>229.7</v>
       </c>
       <c r="G183" s="7">
         <v>10.38</v>
       </c>
       <c r="H183" s="7">
         <v>2126.42</v>
       </c>
       <c r="I183" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="184" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C184" s="11">
         <v>40596</v>
       </c>
       <c r="D184" s="7">
         <v>57168.43</v>
       </c>
       <c r="E184" s="7">
         <v>54525.45</v>
       </c>
       <c r="F184" s="7">
         <v>230.1</v>
       </c>
       <c r="G184" s="7">
         <v>7.06</v>
       </c>
       <c r="H184" s="7">
         <v>2217.96</v>
       </c>
       <c r="I184" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="185" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C185" s="11">
         <v>47150</v>
       </c>
       <c r="D185" s="7">
         <v>57125.11</v>
       </c>
       <c r="E185" s="7">
         <v>54444.32</v>
       </c>
       <c r="F185" s="7">
         <v>233.2</v>
       </c>
       <c r="G185" s="7">
         <v>7.16</v>
       </c>
       <c r="H185" s="7">
         <v>2252.58</v>
       </c>
       <c r="I185" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="186" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C186" s="11">
         <v>40608</v>
       </c>
       <c r="D186" s="7">
         <v>58256.79</v>
       </c>
       <c r="E186" s="7">
         <v>55540.14</v>
       </c>
       <c r="F186" s="7">
         <v>234.4</v>
       </c>
       <c r="G186" s="7">
         <v>7.19</v>
       </c>
       <c r="H186" s="7">
         <v>2287.1999999999998</v>
       </c>
       <c r="I186" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="187" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C187" s="11">
         <v>40616</v>
       </c>
       <c r="D187" s="7">
         <v>59030.98</v>
       </c>
       <c r="E187" s="7">
         <v>56262.09</v>
       </c>
       <c r="F187" s="7">
         <v>238.4</v>
       </c>
       <c r="G187" s="7">
         <v>7.32</v>
       </c>
       <c r="H187" s="7">
         <v>2335.31</v>
       </c>
       <c r="I187" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="188" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C188" s="11">
         <v>40621</v>
       </c>
       <c r="D188" s="7">
         <v>59252.95</v>
       </c>
       <c r="E188" s="7">
         <v>56454.76</v>
       </c>
       <c r="F188" s="7">
         <v>240.2</v>
       </c>
       <c r="G188" s="7">
         <v>7.37</v>
       </c>
       <c r="H188" s="7">
         <v>2362.77</v>
       </c>
       <c r="I188" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="189" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C189" s="11">
         <v>40633</v>
       </c>
       <c r="D189" s="7">
         <v>58987.31</v>
       </c>
       <c r="E189" s="7">
         <v>56359.99</v>
       </c>
       <c r="F189" s="7">
         <v>239.5</v>
       </c>
       <c r="G189" s="7">
         <v>7.35</v>
       </c>
       <c r="H189" s="7">
         <v>2192.61</v>
       </c>
       <c r="I189" s="7">
         <v>187.85</v>
       </c>
     </row>
-    <row r="190" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C190" s="11">
         <v>40640</v>
       </c>
       <c r="D190" s="7">
         <v>58556.01</v>
       </c>
       <c r="E190" s="7">
         <v>55962.33</v>
       </c>
       <c r="F190" s="7">
         <v>238.3</v>
       </c>
       <c r="G190" s="7">
         <v>40.69</v>
       </c>
       <c r="H190" s="7">
         <v>2125.25</v>
       </c>
       <c r="I190" s="7">
         <v>189.44</v>
       </c>
     </row>
-    <row r="191" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C191" s="11">
         <v>40648</v>
       </c>
       <c r="D191" s="7">
         <v>58764.639999999999</v>
       </c>
       <c r="E191" s="7">
         <v>56121.41</v>
       </c>
       <c r="F191" s="7">
         <v>238.9</v>
       </c>
       <c r="G191" s="7">
         <v>40.799999999999997</v>
       </c>
       <c r="H191" s="7">
         <v>2174.54</v>
       </c>
       <c r="I191" s="7">
         <v>189</v>
       </c>
     </row>
-    <row r="192" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C192" s="11">
         <v>40656</v>
       </c>
       <c r="D192" s="7">
         <v>59374.1</v>
       </c>
       <c r="E192" s="7">
         <v>56750.7</v>
       </c>
       <c r="F192" s="7">
         <v>239</v>
       </c>
       <c r="G192" s="7">
         <v>40.82</v>
       </c>
       <c r="H192" s="7">
         <v>2154.59</v>
       </c>
       <c r="I192" s="7">
         <v>189</v>
       </c>
     </row>
-    <row r="193" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C193" s="11">
         <v>40663</v>
       </c>
       <c r="D193" s="7">
         <v>58769.99</v>
       </c>
       <c r="E193" s="7">
         <v>56238.79</v>
       </c>
       <c r="F193" s="7">
         <v>236.5</v>
       </c>
       <c r="G193" s="7">
         <v>40.39</v>
       </c>
       <c r="H193" s="7">
         <v>2065.4</v>
       </c>
       <c r="I193" s="7">
         <v>188.91</v>
       </c>
     </row>
-    <row r="194" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C194" s="11">
         <v>40670</v>
       </c>
       <c r="D194" s="7">
         <v>58670.09</v>
       </c>
       <c r="E194" s="7">
         <v>56139.62</v>
       </c>
       <c r="F194" s="7">
         <v>235.9</v>
       </c>
       <c r="G194" s="7">
         <v>40.26</v>
       </c>
       <c r="H194" s="7">
         <v>2065.4</v>
       </c>
       <c r="I194" s="7">
         <v>188.91</v>
       </c>
     </row>
-    <row r="195" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C195" s="11">
         <v>40678</v>
       </c>
       <c r="D195" s="7">
         <v>58030.67</v>
       </c>
       <c r="E195" s="7">
         <v>55534.69</v>
       </c>
       <c r="F195" s="7">
         <v>234.9</v>
       </c>
       <c r="G195" s="7">
         <v>38.450000000000003</v>
       </c>
       <c r="H195" s="7">
         <v>2033.72</v>
       </c>
       <c r="I195" s="7">
         <v>188.91</v>
       </c>
     </row>
-    <row r="196" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C196" s="11">
         <v>40686</v>
       </c>
       <c r="D196" s="7">
         <v>58770.05</v>
       </c>
       <c r="E196" s="7">
         <v>56140.1</v>
       </c>
       <c r="F196" s="7">
         <v>237.8</v>
       </c>
       <c r="G196" s="7">
         <v>38.93</v>
       </c>
       <c r="H196" s="7">
         <v>2165.62</v>
       </c>
       <c r="I196" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="197" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C197" s="11">
         <v>40693</v>
       </c>
       <c r="D197" s="7">
         <v>57464.34</v>
       </c>
       <c r="E197" s="7">
         <v>54929.440000000002</v>
       </c>
       <c r="F197" s="7">
         <v>236.2</v>
       </c>
       <c r="G197" s="7">
         <v>38.659999999999997</v>
       </c>
       <c r="H197" s="7">
         <v>2072.44</v>
       </c>
       <c r="I197" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="198" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C198" s="11">
         <v>40700</v>
       </c>
       <c r="D198" s="7">
         <v>56935.17</v>
       </c>
       <c r="E198" s="7">
         <v>54412.23</v>
       </c>
       <c r="F198" s="7">
         <v>234.6</v>
       </c>
       <c r="G198" s="7">
         <v>38.4</v>
       </c>
       <c r="H198" s="7">
         <v>2062.35</v>
       </c>
       <c r="I198" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="199" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C199" s="11">
         <v>40707</v>
       </c>
       <c r="D199" s="7">
         <v>55799.45</v>
       </c>
       <c r="E199" s="7">
         <v>53315.47</v>
       </c>
       <c r="F199" s="7">
         <v>234.4</v>
       </c>
       <c r="G199" s="7">
         <v>38.369999999999997</v>
       </c>
       <c r="H199" s="7">
         <v>2023.62</v>
       </c>
       <c r="I199" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="200" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C200" s="11">
         <v>40717</v>
       </c>
       <c r="D200" s="7">
         <v>56599.11</v>
       </c>
       <c r="E200" s="7">
         <v>54007.05</v>
       </c>
       <c r="F200" s="7">
         <v>235.9</v>
       </c>
       <c r="G200" s="7">
         <v>38.32</v>
       </c>
       <c r="H200" s="7">
         <v>2129.94</v>
       </c>
       <c r="I200" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="201" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C201" s="11">
         <v>40724</v>
       </c>
       <c r="D201" s="7">
         <v>59452.59</v>
       </c>
       <c r="E201" s="7">
         <v>56830.87</v>
       </c>
       <c r="F201" s="7">
         <v>237.2</v>
       </c>
       <c r="G201" s="7">
         <v>38.82</v>
       </c>
       <c r="H201" s="7">
         <v>2158.11</v>
       </c>
       <c r="I201" s="7">
         <v>187.6</v>
       </c>
     </row>
-    <row r="202" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C202" s="11">
         <v>40731</v>
       </c>
       <c r="D202" s="7">
         <v>59123.87</v>
       </c>
       <c r="E202" s="7">
         <v>56476.77</v>
       </c>
       <c r="F202" s="7">
         <v>238.1</v>
       </c>
       <c r="G202" s="7">
         <v>38.97</v>
       </c>
       <c r="H202" s="7">
         <v>2185.69</v>
       </c>
       <c r="I202" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="203" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C203" s="11">
         <v>40739</v>
       </c>
       <c r="D203" s="7">
         <v>59747.03</v>
       </c>
       <c r="E203" s="7">
         <v>57014.13</v>
       </c>
       <c r="F203" s="7">
         <v>237.7</v>
       </c>
       <c r="G203" s="7">
         <v>38.909999999999997</v>
       </c>
       <c r="H203" s="7">
         <v>2271.94</v>
       </c>
       <c r="I203" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="204" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C204" s="11">
         <v>40747</v>
       </c>
       <c r="D204" s="7">
         <v>60179.65</v>
       </c>
       <c r="E204" s="7">
         <v>57461.21</v>
       </c>
       <c r="F204" s="7">
         <v>238.4</v>
       </c>
       <c r="G204" s="7">
         <v>39.01</v>
       </c>
       <c r="H204" s="7">
         <v>2256.69</v>
       </c>
       <c r="I204" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="205" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C205" s="11">
         <v>40755</v>
       </c>
       <c r="D205" s="7">
         <v>60563.48</v>
       </c>
       <c r="E205" s="7">
         <v>57998.26</v>
       </c>
       <c r="F205" s="7">
         <v>235.8</v>
       </c>
       <c r="G205" s="7">
         <v>38.590000000000003</v>
       </c>
       <c r="H205" s="7">
         <v>2106.4699999999998</v>
       </c>
       <c r="I205" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="206" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C206" s="6">
         <v>40762</v>
       </c>
       <c r="D206" s="7">
         <v>60294.879999999997</v>
       </c>
       <c r="E206" s="7">
         <v>57773.31</v>
       </c>
       <c r="F206" s="7">
         <v>234.6</v>
       </c>
       <c r="G206" s="7">
         <v>38.39</v>
       </c>
       <c r="H206" s="7">
         <v>2064.23</v>
       </c>
       <c r="I206" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="207" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C207" s="6">
         <v>40770</v>
       </c>
       <c r="D207" s="7">
         <v>57978.11</v>
       </c>
       <c r="E207" s="7">
         <v>55607.97</v>
       </c>
       <c r="F207" s="7">
         <v>229.9</v>
       </c>
       <c r="G207" s="7">
         <v>36.01</v>
       </c>
       <c r="H207" s="7">
         <v>1919.88</v>
       </c>
       <c r="I207" s="7">
         <v>184.35</v>
       </c>
     </row>
-    <row r="208" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C208" s="6">
         <v>40777</v>
       </c>
       <c r="D208" s="7">
         <v>58414.96</v>
       </c>
       <c r="E208" s="7">
         <v>56008.47</v>
       </c>
       <c r="F208" s="7">
         <v>229.2</v>
       </c>
       <c r="G208" s="7">
         <v>35.909999999999997</v>
       </c>
       <c r="H208" s="7">
         <v>1956.26</v>
       </c>
       <c r="I208" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="209" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C209" s="6">
         <v>40784</v>
       </c>
       <c r="D209" s="7">
         <v>58356.43</v>
       </c>
       <c r="E209" s="7">
         <v>55939.38</v>
       </c>
       <c r="F209" s="7">
         <v>228.7</v>
       </c>
       <c r="G209" s="7">
         <v>35.83</v>
       </c>
       <c r="H209" s="7">
         <v>1967.41</v>
       </c>
       <c r="I209" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="210" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C210" s="11">
         <v>40791</v>
       </c>
       <c r="D210" s="7">
         <v>57154.36</v>
       </c>
       <c r="E210" s="7">
         <v>54816.36</v>
       </c>
       <c r="F210" s="7">
         <v>226.3</v>
       </c>
       <c r="G210" s="7">
         <v>35.46</v>
       </c>
       <c r="H210" s="7">
         <v>1891.13</v>
       </c>
       <c r="I210" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="211" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C211" s="11">
         <v>40801</v>
       </c>
       <c r="D211" s="7">
         <v>56787.65</v>
       </c>
       <c r="E211" s="7">
         <v>54582.34</v>
       </c>
       <c r="F211" s="7">
         <v>224.2</v>
       </c>
       <c r="G211" s="7">
         <v>35.130000000000003</v>
       </c>
       <c r="H211" s="7">
         <v>1760.87</v>
       </c>
       <c r="I211" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="212" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C212" s="11">
         <v>40809</v>
       </c>
       <c r="D212" s="7">
         <v>57471.26</v>
       </c>
       <c r="E212" s="7">
         <v>54935.56</v>
       </c>
       <c r="F212" s="7">
         <v>228.3</v>
       </c>
       <c r="G212" s="7">
         <v>35.76</v>
       </c>
       <c r="H212" s="7">
         <v>2086.52</v>
       </c>
       <c r="I212" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="213" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C213" s="11">
         <v>40812</v>
       </c>
       <c r="D213" s="7">
         <v>57107.97</v>
       </c>
       <c r="E213" s="7">
         <v>54572.52</v>
       </c>
       <c r="F213" s="7">
         <v>229.1</v>
       </c>
       <c r="G213" s="7">
         <v>35.89</v>
       </c>
       <c r="H213" s="7">
         <v>2085.35</v>
       </c>
       <c r="I213" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="214" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C214" s="11">
         <v>40823</v>
       </c>
       <c r="D214" s="7">
         <v>56514.31</v>
       </c>
       <c r="E214" s="7">
         <v>54017.58</v>
       </c>
       <c r="F214" s="7">
         <v>222</v>
       </c>
       <c r="G214" s="7">
         <v>34.78</v>
       </c>
       <c r="H214" s="7">
         <v>2054.84</v>
       </c>
       <c r="I214" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="215" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C215" s="11">
         <v>40831</v>
       </c>
       <c r="D215" s="7">
         <v>52433.54</v>
       </c>
       <c r="E215" s="7">
         <v>50036.47</v>
       </c>
       <c r="F215" s="7">
         <v>223.1</v>
       </c>
       <c r="G215" s="7">
         <v>34.94</v>
       </c>
       <c r="H215" s="7">
         <v>1953.92</v>
       </c>
       <c r="I215" s="7">
         <v>185.12</v>
       </c>
     </row>
-    <row r="216" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C216" s="11">
         <v>40839</v>
       </c>
       <c r="D216" s="7">
         <v>50448.1</v>
       </c>
       <c r="E216" s="7">
         <v>48269.56</v>
       </c>
       <c r="F216" s="7">
         <v>217.3</v>
       </c>
       <c r="G216" s="7">
         <v>34.03</v>
       </c>
       <c r="H216" s="7">
         <v>1746.2</v>
       </c>
       <c r="I216" s="7">
         <v>180.99</v>
       </c>
     </row>
-    <row r="217" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C217" s="11">
         <v>40847</v>
       </c>
       <c r="D217" s="7">
         <v>50580.160000000003</v>
       </c>
       <c r="E217" s="7">
         <v>48373.599999999999</v>
       </c>
       <c r="F217" s="7">
         <v>218.7</v>
       </c>
       <c r="G217" s="7">
         <v>34.270000000000003</v>
       </c>
       <c r="H217" s="7">
         <v>1772.61</v>
       </c>
       <c r="I217" s="7">
         <v>180.99</v>
       </c>
     </row>
-    <row r="218" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C218" s="11">
         <v>40875</v>
       </c>
       <c r="D218" s="7">
         <v>50181.61</v>
       </c>
       <c r="E218" s="7">
         <v>47848.7</v>
       </c>
       <c r="F218" s="7">
         <v>217.4</v>
       </c>
       <c r="G218" s="7">
         <v>32.69</v>
       </c>
       <c r="H218" s="7">
         <v>1910.5</v>
       </c>
       <c r="I218" s="7">
         <v>172.33</v>
       </c>
     </row>
-    <row r="219" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C219" s="11">
         <v>40907</v>
       </c>
       <c r="D219" s="7">
         <v>51639.32</v>
       </c>
       <c r="E219" s="7">
         <v>49163.96</v>
       </c>
       <c r="F219" s="7">
         <v>225.2</v>
       </c>
       <c r="G219" s="7">
         <v>33.86</v>
       </c>
       <c r="H219" s="7">
         <v>2041.34</v>
       </c>
       <c r="I219" s="7">
         <v>174.95</v>
       </c>
     </row>
     <row r="220" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C220" s="23">
+      <c r="C220" s="25">
         <v>2009</v>
       </c>
-      <c r="D220" s="24"/>
-[...6 lines deleted...]
-    <row r="221" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D220" s="26"/>
+      <c r="E220" s="26"/>
+      <c r="F220" s="26"/>
+      <c r="G220" s="26"/>
+      <c r="H220" s="26"/>
+      <c r="I220" s="27"/>
+    </row>
+    <row r="221" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C221" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D221" s="7">
         <v>50869.55</v>
       </c>
       <c r="E221" s="7">
         <v>48336.36</v>
       </c>
       <c r="F221" s="7">
         <v>218.9</v>
       </c>
       <c r="G221" s="7">
         <v>32.92</v>
       </c>
       <c r="H221" s="7">
         <v>2094.15</v>
       </c>
       <c r="I221" s="7">
         <v>187.23</v>
       </c>
     </row>
-    <row r="222" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C222" s="11" t="s">
         <v>206</v>
       </c>
       <c r="D222" s="7">
         <v>50564.33</v>
       </c>
       <c r="E222" s="7">
         <v>47933.09</v>
       </c>
       <c r="F222" s="7">
         <v>214.3</v>
       </c>
       <c r="G222" s="7">
         <v>31.7</v>
       </c>
       <c r="H222" s="7">
         <v>2198.0100000000002</v>
       </c>
       <c r="I222" s="7">
         <v>187.23</v>
       </c>
     </row>
-    <row r="223" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C223" s="11" t="s">
         <v>207</v>
       </c>
       <c r="D223" s="7">
         <v>54840.17</v>
       </c>
       <c r="E223" s="7">
         <v>52234.68</v>
       </c>
       <c r="F223" s="7">
         <v>216.8</v>
       </c>
       <c r="G223" s="7">
         <v>32.08</v>
       </c>
       <c r="H223" s="7">
         <v>2178.06</v>
       </c>
       <c r="I223" s="7">
         <v>178.56</v>
       </c>
     </row>
-    <row r="224" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C224" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D224" s="7">
         <v>56565.91</v>
       </c>
       <c r="E224" s="7">
         <v>54024.03</v>
       </c>
       <c r="F224" s="7">
         <v>218</v>
       </c>
       <c r="G224" s="7">
         <v>32.25</v>
       </c>
       <c r="H224" s="7">
         <v>2108.23</v>
       </c>
       <c r="I224" s="7">
         <v>183.4</v>
       </c>
     </row>
-    <row r="225" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C225" s="11" t="s">
         <v>209</v>
       </c>
       <c r="D225" s="7">
         <v>57934.1</v>
       </c>
       <c r="E225" s="7">
         <v>55246.66</v>
       </c>
       <c r="F225" s="7">
         <v>223.4</v>
       </c>
       <c r="G225" s="7">
         <v>32.76</v>
       </c>
       <c r="H225" s="7">
         <v>2247.88</v>
       </c>
       <c r="I225" s="7">
         <v>183.4</v>
       </c>
     </row>
-    <row r="226" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C226" s="11" t="s">
         <v>210</v>
       </c>
       <c r="D226" s="7">
         <v>57576.02</v>
       </c>
       <c r="E226" s="7">
         <v>54930.42</v>
       </c>
       <c r="F226" s="7">
         <v>225.6</v>
       </c>
       <c r="G226" s="7">
         <v>33.08</v>
       </c>
       <c r="H226" s="7">
         <v>2195.66</v>
       </c>
       <c r="I226" s="7">
         <v>191.26</v>
       </c>
     </row>
-    <row r="227" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C227" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D227" s="7">
         <v>57418.45</v>
       </c>
       <c r="E227" s="7">
         <v>54779.68</v>
       </c>
       <c r="F227" s="7">
         <v>225.7</v>
       </c>
       <c r="G227" s="7">
         <v>33.090000000000003</v>
       </c>
       <c r="H227" s="7">
         <v>2188.62</v>
       </c>
       <c r="I227" s="7">
         <v>191.36</v>
       </c>
     </row>
-    <row r="228" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C228" s="11" t="s">
         <v>212</v>
       </c>
       <c r="D228" s="7">
         <v>57943.040000000001</v>
       </c>
       <c r="E228" s="7">
         <v>55245.45</v>
       </c>
       <c r="F228" s="7">
         <v>227.5</v>
       </c>
       <c r="G228" s="7">
         <v>33.15</v>
       </c>
       <c r="H228" s="7">
         <v>2242.6</v>
       </c>
       <c r="I228" s="7">
         <v>194.34</v>
       </c>
     </row>
-    <row r="229" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C229" s="11" t="s">
         <v>213</v>
       </c>
       <c r="D229" s="7">
         <v>62287.15</v>
       </c>
       <c r="E229" s="7">
         <v>56759.74</v>
       </c>
       <c r="F229" s="7">
         <v>229.5</v>
       </c>
       <c r="G229" s="7">
         <v>2780.73</v>
       </c>
       <c r="H229" s="7">
         <v>2322.4</v>
       </c>
       <c r="I229" s="7">
         <v>194.77</v>
       </c>
     </row>
-    <row r="230" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C230" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D230" s="7">
         <v>64528.45</v>
       </c>
       <c r="E230" s="7">
         <v>58862.9</v>
       </c>
       <c r="F230" s="7">
         <v>230.9</v>
       </c>
       <c r="G230" s="7">
         <v>2797.78</v>
       </c>
       <c r="H230" s="7">
         <v>2442.1</v>
       </c>
       <c r="I230" s="7">
         <v>194.77</v>
       </c>
     </row>
-    <row r="231" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C231" s="11" t="s">
         <v>215</v>
       </c>
       <c r="D231" s="7">
         <v>65844.160000000003</v>
       </c>
       <c r="E231" s="7">
         <v>59833.55</v>
       </c>
       <c r="F231" s="7">
         <v>234.3</v>
       </c>
       <c r="G231" s="7">
         <v>2838.54</v>
       </c>
       <c r="H231" s="7">
         <v>2737.83</v>
       </c>
       <c r="I231" s="7">
         <v>199.95</v>
       </c>
     </row>
-    <row r="232" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C232" s="11" t="s">
         <v>216</v>
       </c>
       <c r="D232" s="7">
         <v>66104.86</v>
       </c>
       <c r="E232" s="7">
         <v>60368.97</v>
       </c>
       <c r="F232" s="7">
         <v>227.3</v>
       </c>
       <c r="G232" s="7">
         <v>2753.14</v>
       </c>
       <c r="H232" s="7">
         <v>2552.41</v>
       </c>
       <c r="I232" s="7">
         <v>203.05</v>
       </c>
     </row>
     <row r="233" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C233" s="23">
+      <c r="C233" s="25">
         <v>2010</v>
       </c>
-      <c r="D233" s="24"/>
-[...6 lines deleted...]
-    <row r="234" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D233" s="26"/>
+      <c r="E233" s="26"/>
+      <c r="F233" s="26"/>
+      <c r="G233" s="26"/>
+      <c r="H233" s="26"/>
+      <c r="I233" s="27"/>
+    </row>
+    <row r="234" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C234" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D234" s="7">
         <v>69562.48</v>
       </c>
       <c r="E234" s="7">
         <v>63837.08</v>
       </c>
       <c r="F234" s="7">
         <v>226.5</v>
       </c>
       <c r="G234" s="7">
         <v>2743.6</v>
       </c>
       <c r="H234" s="7">
         <v>2553.59</v>
       </c>
       <c r="I234" s="7">
         <v>201.7</v>
       </c>
     </row>
-    <row r="235" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C235" s="11" t="s">
         <v>206</v>
       </c>
       <c r="D235" s="7">
         <v>69730.61</v>
       </c>
       <c r="E235" s="7">
         <v>64018.080000000002</v>
       </c>
       <c r="F235" s="7">
         <v>222.8</v>
       </c>
       <c r="G235" s="7">
         <v>2699.23</v>
       </c>
       <c r="H235" s="7">
         <v>2588.79</v>
       </c>
       <c r="I235" s="7">
         <v>201.7</v>
       </c>
     </row>
-    <row r="236" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C236" s="11" t="s">
         <v>207</v>
       </c>
       <c r="D236" s="7">
         <v>71823.210000000006</v>
       </c>
       <c r="E236" s="7">
         <v>66124.039999999994</v>
       </c>
       <c r="F236" s="7">
         <v>221.1</v>
       </c>
       <c r="G236" s="7">
         <v>2678.19</v>
       </c>
       <c r="H236" s="7">
         <v>2598.1799999999998</v>
       </c>
       <c r="I236" s="7">
         <v>201.7</v>
       </c>
     </row>
-    <row r="237" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C237" s="11" t="s">
         <v>208</v>
       </c>
       <c r="D237" s="7">
         <v>78582.759999999995</v>
       </c>
       <c r="E237" s="7">
         <v>72759.09</v>
       </c>
       <c r="F237" s="7">
         <v>219.5</v>
       </c>
       <c r="G237" s="7">
         <v>2658.47</v>
       </c>
       <c r="H237" s="7">
         <v>2738.42</v>
       </c>
       <c r="I237" s="7">
         <v>207.29</v>
       </c>
     </row>
-    <row r="238" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C238" s="11" t="s">
         <v>209</v>
       </c>
       <c r="D238" s="7">
         <v>74587.289999999994</v>
       </c>
       <c r="E238" s="7">
         <v>68729.649999999994</v>
       </c>
       <c r="F238" s="7">
         <v>214.5</v>
       </c>
       <c r="G238" s="7">
         <v>2598.36</v>
       </c>
       <c r="H238" s="7">
         <v>2834.06</v>
       </c>
       <c r="I238" s="7">
         <v>210.72</v>
       </c>
     </row>
-    <row r="239" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C239" s="11" t="s">
         <v>210</v>
       </c>
       <c r="D239" s="7">
         <v>76321.25</v>
       </c>
       <c r="E239" s="7">
         <v>70400.91</v>
       </c>
       <c r="F239" s="7">
         <v>214.6</v>
       </c>
       <c r="G239" s="7">
         <v>2599.79</v>
       </c>
       <c r="H239" s="7">
         <v>2897.43</v>
       </c>
       <c r="I239" s="7">
         <v>208.53</v>
       </c>
     </row>
-    <row r="240" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C240" s="11" t="s">
         <v>211</v>
       </c>
       <c r="D240" s="7">
         <v>78794.080000000002</v>
       </c>
       <c r="E240" s="7">
         <v>72952.05</v>
       </c>
       <c r="F240" s="7">
         <v>221.4</v>
       </c>
       <c r="G240" s="7">
         <v>2681.76</v>
       </c>
       <c r="H240" s="7">
         <v>2728.44</v>
       </c>
       <c r="I240" s="7">
         <v>210.44</v>
       </c>
     </row>
-    <row r="241" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C241" s="11" t="s">
         <v>212</v>
       </c>
       <c r="D241" s="7">
         <v>81317.210000000006</v>
       </c>
       <c r="E241" s="7">
         <v>75325.08</v>
       </c>
       <c r="F241" s="7">
         <v>219.6</v>
       </c>
       <c r="G241" s="7">
         <v>2659.55</v>
       </c>
       <c r="H241" s="7">
         <v>2898.6</v>
       </c>
       <c r="I241" s="7">
         <v>214.38</v>
       </c>
     </row>
-    <row r="242" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C242" s="11" t="s">
         <v>213</v>
       </c>
       <c r="D242" s="7">
         <v>86550.64</v>
       </c>
       <c r="E242" s="7">
         <v>80302.899999999994</v>
       </c>
       <c r="F242" s="7">
         <v>225.9</v>
       </c>
       <c r="G242" s="7">
         <v>2735.58</v>
       </c>
       <c r="H242" s="7">
         <v>3068.76</v>
       </c>
       <c r="I242" s="7">
         <v>217.5</v>
       </c>
     </row>
-    <row r="243" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C243" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D243" s="7">
         <v>91798.63</v>
       </c>
       <c r="E243" s="7">
         <v>85452.55</v>
       </c>
       <c r="F243" s="7">
         <v>228.4</v>
       </c>
       <c r="G243" s="7">
         <v>2766.05</v>
       </c>
       <c r="H243" s="7">
         <v>3129.79</v>
       </c>
       <c r="I243" s="7">
         <v>221.84</v>
       </c>
     </row>
-    <row r="244" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C244" s="11" t="s">
         <v>215</v>
       </c>
       <c r="D244" s="7">
         <v>92759.28</v>
       </c>
       <c r="E244" s="7">
         <v>86430.54</v>
       </c>
       <c r="F244" s="7">
         <v>228.8</v>
       </c>
       <c r="G244" s="7">
         <v>2698.55</v>
       </c>
       <c r="H244" s="7">
         <v>3184.94</v>
       </c>
       <c r="I244" s="7">
         <v>222.44</v>
       </c>
     </row>
-    <row r="245" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C245" s="11" t="s">
         <v>216</v>
       </c>
       <c r="D245" s="7">
         <v>96206.85</v>
       </c>
       <c r="E245" s="7">
         <v>89751.12</v>
       </c>
       <c r="F245" s="7">
         <v>224.1</v>
       </c>
       <c r="G245" s="7">
         <v>2713.83</v>
       </c>
       <c r="H245" s="7">
         <v>3298.77</v>
       </c>
       <c r="I245" s="7">
         <v>219.03</v>
       </c>
     </row>
     <row r="246" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="C246" s="29">
+      <c r="C246" s="42">
         <v>2011</v>
       </c>
-      <c r="D246" s="30"/>
-[...6 lines deleted...]
-    <row r="247" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D246" s="43"/>
+      <c r="E246" s="43"/>
+      <c r="F246" s="43"/>
+      <c r="G246" s="43"/>
+      <c r="H246" s="43"/>
+      <c r="I246" s="44"/>
+    </row>
+    <row r="247" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C247" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D247" s="20">
         <v>95331.56</v>
       </c>
       <c r="E247" s="20">
         <v>89032.1</v>
       </c>
       <c r="F247" s="20">
         <v>227.6</v>
       </c>
       <c r="G247" s="20">
         <v>2756.6</v>
       </c>
       <c r="H247" s="20">
         <v>3095.75</v>
       </c>
       <c r="I247" s="20">
         <v>219.51</v>
       </c>
     </row>
-    <row r="248" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C248" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D248" s="20">
         <v>99618.83</v>
       </c>
       <c r="E248" s="20">
         <v>93113.82</v>
       </c>
       <c r="F248" s="20">
         <v>228.4</v>
       </c>
       <c r="G248" s="20">
         <v>2765.69</v>
       </c>
       <c r="H248" s="20">
         <v>3291.73</v>
       </c>
       <c r="I248" s="20">
         <v>219.19</v>
       </c>
     </row>
-    <row r="249" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C249" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D249" s="20">
         <v>105709.08</v>
       </c>
       <c r="E249" s="20">
         <v>99129.93</v>
       </c>
       <c r="F249" s="20">
         <v>229.8</v>
       </c>
       <c r="G249" s="20">
         <v>2783.54</v>
       </c>
       <c r="H249" s="20">
         <v>3345.71</v>
       </c>
       <c r="I249" s="20">
         <v>220.1</v>
       </c>
     </row>
-    <row r="250" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C250" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D250" s="20">
         <v>113814.19</v>
       </c>
       <c r="E250" s="20">
         <v>106897.85</v>
       </c>
       <c r="F250" s="20">
         <v>235.7</v>
       </c>
       <c r="G250" s="20">
         <v>2853.97</v>
       </c>
       <c r="H250" s="20">
         <v>3603.89</v>
       </c>
       <c r="I250" s="20">
         <v>222.78</v>
       </c>
     </row>
-    <row r="251" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C251" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D251" s="20">
         <v>118108.84</v>
       </c>
       <c r="E251" s="20">
         <v>111249.59</v>
       </c>
       <c r="F251" s="20">
         <v>231.8</v>
       </c>
       <c r="G251" s="20">
         <v>2806.65</v>
       </c>
       <c r="H251" s="20">
         <v>3598.02</v>
       </c>
       <c r="I251" s="20">
         <v>222.78</v>
       </c>
     </row>
-    <row r="252" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C252" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D252" s="20">
         <v>119654.75</v>
       </c>
       <c r="E252" s="20">
         <v>112850.02</v>
       </c>
       <c r="F252" s="20">
         <v>232.4</v>
       </c>
       <c r="G252" s="20">
         <v>2814.24</v>
       </c>
       <c r="H252" s="20">
         <v>3530.54</v>
       </c>
       <c r="I252" s="20">
         <v>227.54</v>
       </c>
     </row>
-    <row r="253" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C253" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D253" s="20">
         <v>122670.95</v>
       </c>
       <c r="E253" s="20">
         <v>115601.3</v>
       </c>
       <c r="F253" s="20">
         <v>233</v>
       </c>
       <c r="G253" s="20">
         <v>2821.63</v>
       </c>
       <c r="H253" s="20">
         <v>3786.96</v>
       </c>
       <c r="I253" s="20">
         <v>228.06</v>
       </c>
     </row>
-    <row r="254" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C254" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D254" s="20">
         <v>124637.75</v>
       </c>
       <c r="E254" s="20">
         <v>117245.12</v>
       </c>
       <c r="F254" s="20">
         <v>268</v>
       </c>
       <c r="G254" s="20">
         <v>2835.16</v>
       </c>
       <c r="H254" s="20">
         <v>4058.04</v>
       </c>
       <c r="I254" s="20">
         <v>231.43</v>
       </c>
     </row>
-    <row r="255" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C255" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D255" s="20">
         <v>114502.39999999999</v>
       </c>
       <c r="E255" s="20">
         <v>107460.81</v>
       </c>
       <c r="F255" s="20">
         <v>260.5</v>
       </c>
       <c r="G255" s="20">
         <v>2761</v>
       </c>
       <c r="H255" s="20">
         <v>3785.79</v>
       </c>
       <c r="I255" s="20">
         <v>234.3</v>
       </c>
     </row>
-    <row r="256" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C256" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D256" s="20">
         <v>113961.76</v>
       </c>
       <c r="E256" s="20">
         <v>106602.65</v>
       </c>
       <c r="F256" s="20">
         <v>232.4</v>
       </c>
       <c r="G256" s="20">
         <v>2813.37</v>
       </c>
       <c r="H256" s="20">
         <v>4086.21</v>
       </c>
       <c r="I256" s="20">
         <v>227.13</v>
       </c>
     </row>
-    <row r="257" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C257" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D257" s="20">
         <v>111315.94</v>
       </c>
       <c r="E257" s="20">
         <v>104094.34</v>
       </c>
       <c r="F257" s="20">
         <v>226.2</v>
       </c>
       <c r="G257" s="20">
         <v>2738.38</v>
       </c>
       <c r="H257" s="20">
         <v>4029.88</v>
       </c>
       <c r="I257" s="20">
         <v>227.13</v>
       </c>
     </row>
-    <row r="258" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C258" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D258" s="20">
         <v>110122.84</v>
       </c>
       <c r="E258" s="20">
         <v>103380.1</v>
       </c>
       <c r="F258" s="20">
         <v>222.7</v>
       </c>
       <c r="G258" s="20">
         <v>2695.91</v>
       </c>
       <c r="H258" s="20">
         <v>3593.33</v>
       </c>
       <c r="I258" s="20">
         <v>230.8</v>
       </c>
     </row>
-    <row r="259" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C259" s="26">
+    <row r="259" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C259" s="22">
         <v>2012</v>
       </c>
-      <c r="D259" s="27"/>
-[...6 lines deleted...]
-    <row r="260" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D259" s="23"/>
+      <c r="E259" s="23"/>
+      <c r="F259" s="23"/>
+      <c r="G259" s="23"/>
+      <c r="H259" s="23"/>
+      <c r="I259" s="24"/>
+    </row>
+    <row r="260" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C260" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D260" s="20">
         <v>111990.49</v>
       </c>
       <c r="E260" s="20">
         <v>104749.34</v>
       </c>
       <c r="F260" s="20">
         <v>225.1</v>
       </c>
       <c r="G260" s="20">
         <v>2725.89</v>
       </c>
       <c r="H260" s="20">
         <v>4058.04</v>
       </c>
       <c r="I260" s="20">
         <v>232.12</v>
       </c>
     </row>
-    <row r="261" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C261" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D261" s="20">
         <v>112219.56</v>
       </c>
       <c r="E261" s="20">
         <v>104838.19</v>
       </c>
       <c r="F261" s="20">
         <v>226.2</v>
       </c>
       <c r="G261" s="20">
         <v>2738.77</v>
       </c>
       <c r="H261" s="20">
         <v>4180.09</v>
       </c>
       <c r="I261" s="20">
         <v>236.31</v>
       </c>
     </row>
-    <row r="262" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="262" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C262" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D262" s="20">
         <v>110493.27</v>
       </c>
       <c r="E262" s="20">
         <v>103118.38</v>
       </c>
       <c r="F262" s="20">
         <v>224.8</v>
       </c>
       <c r="G262" s="20">
         <v>2721.66</v>
       </c>
       <c r="H262" s="20">
         <v>3890.23</v>
       </c>
       <c r="I262" s="20">
         <v>538.20000000000005</v>
       </c>
     </row>
-    <row r="263" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="263" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C263" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D263" s="20">
         <v>116413.02</v>
       </c>
       <c r="E263" s="20">
         <v>109015.8</v>
       </c>
       <c r="F263" s="20">
         <v>225.4</v>
       </c>
       <c r="G263" s="20">
         <v>2729.31</v>
       </c>
       <c r="H263" s="20">
         <v>3904.31</v>
       </c>
       <c r="I263" s="20">
         <v>538.20000000000005</v>
       </c>
     </row>
-    <row r="264" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="264" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C264" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D264" s="20">
         <v>111528.07</v>
       </c>
       <c r="E264" s="20">
         <v>104494.58</v>
       </c>
       <c r="F264" s="20">
         <v>219.9</v>
       </c>
       <c r="G264" s="20">
         <v>2662.56</v>
       </c>
       <c r="H264" s="20">
         <v>3614.45</v>
       </c>
       <c r="I264" s="20">
         <v>536.59</v>
       </c>
     </row>
-    <row r="265" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C265" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D265" s="20">
         <v>106502.39</v>
       </c>
       <c r="E265" s="20">
         <v>99433.19</v>
       </c>
       <c r="F265" s="20">
         <v>219.8</v>
       </c>
       <c r="G265" s="20">
         <v>2660.83</v>
       </c>
       <c r="H265" s="20">
         <v>3657.87</v>
       </c>
       <c r="I265" s="20">
         <v>530.70000000000005</v>
       </c>
     </row>
-    <row r="266" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C266" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D266" s="20">
         <v>106558.99</v>
       </c>
       <c r="E266" s="20">
         <v>99348.14</v>
       </c>
       <c r="F266" s="20">
         <v>219.4</v>
       </c>
       <c r="G266" s="20">
         <v>2655.9</v>
       </c>
       <c r="H266" s="20">
         <v>3796.93</v>
       </c>
       <c r="I266" s="20">
         <v>538.62</v>
       </c>
     </row>
-    <row r="267" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C267" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D267" s="20">
         <v>108990.39</v>
       </c>
       <c r="E267" s="20">
         <v>101655.41</v>
       </c>
       <c r="F267" s="20">
         <v>221.2</v>
       </c>
       <c r="G267" s="20">
         <v>2677.89</v>
       </c>
       <c r="H267" s="20">
         <v>3897.27</v>
       </c>
       <c r="I267" s="20">
         <v>538.62</v>
       </c>
     </row>
-    <row r="268" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C268" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D268" s="20">
         <v>110172.24</v>
       </c>
       <c r="E268" s="20">
         <v>102550.1</v>
       </c>
       <c r="F268" s="20">
         <v>224</v>
       </c>
       <c r="G268" s="20">
         <v>2712.2</v>
       </c>
       <c r="H268" s="20">
         <v>4137.84</v>
       </c>
       <c r="I268" s="20">
         <v>548.1</v>
       </c>
     </row>
-    <row r="269" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C269" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D269" s="20">
         <v>110297.16</v>
       </c>
       <c r="E269" s="20">
         <v>102795.71</v>
       </c>
       <c r="F269" s="20">
         <v>223.8</v>
       </c>
       <c r="G269" s="20">
         <v>2709.46</v>
       </c>
       <c r="H269" s="20">
         <v>4013.45</v>
       </c>
       <c r="I269" s="20">
         <v>554.74</v>
       </c>
     </row>
-    <row r="270" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C270" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D270" s="20">
         <v>111285.11</v>
       </c>
       <c r="E270" s="20">
         <v>103750.13</v>
       </c>
       <c r="F270" s="20">
         <v>223.3</v>
       </c>
       <c r="G270" s="20">
         <v>2702.83</v>
       </c>
       <c r="H270" s="20">
         <v>4048.65</v>
       </c>
       <c r="I270" s="20">
         <v>560.20000000000005</v>
       </c>
     </row>
-    <row r="271" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C271" s="19" t="s">
         <v>217</v>
       </c>
       <c r="D271" s="20">
         <v>112781.22</v>
       </c>
       <c r="E271" s="20">
         <v>105342.92</v>
       </c>
       <c r="F271" s="20">
         <v>224.3</v>
       </c>
       <c r="G271" s="20">
         <v>2715.12</v>
       </c>
       <c r="H271" s="20">
         <v>3935.2</v>
       </c>
       <c r="I271" s="20">
         <v>563.67999999999995</v>
       </c>
     </row>
-    <row r="272" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C272" s="26">
+    <row r="272" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C272" s="22">
         <v>2013</v>
       </c>
-      <c r="D272" s="27"/>
-[...6 lines deleted...]
-    <row r="273" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D272" s="23"/>
+      <c r="E272" s="23"/>
+      <c r="F272" s="23"/>
+      <c r="G272" s="23"/>
+      <c r="H272" s="23"/>
+      <c r="I272" s="24"/>
+    </row>
+    <row r="273" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C273" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D273" s="20">
         <v>108779.95</v>
       </c>
       <c r="E273" s="20">
         <v>101189.41</v>
       </c>
       <c r="F273" s="20">
         <v>224.2</v>
       </c>
       <c r="G273" s="20">
         <v>2713.66</v>
       </c>
       <c r="H273" s="20">
         <v>4088.15</v>
       </c>
       <c r="I273" s="20">
         <v>564.53</v>
       </c>
     </row>
-    <row r="274" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C274" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D274" s="20">
         <v>105182.65</v>
       </c>
       <c r="E274" s="20">
         <v>97824.12</v>
       </c>
       <c r="F274" s="20">
         <v>220.3</v>
       </c>
       <c r="G274" s="20">
         <v>2667.19</v>
       </c>
       <c r="H274" s="20">
         <v>3909.63</v>
       </c>
       <c r="I274" s="20">
         <v>561.41</v>
       </c>
     </row>
-    <row r="275" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C275" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D275" s="20">
         <v>104799.86</v>
       </c>
       <c r="E275" s="20">
         <v>97474.81</v>
       </c>
       <c r="F275" s="20">
         <v>217.7</v>
       </c>
       <c r="G275" s="20">
         <v>2635.15</v>
       </c>
       <c r="H275" s="20">
         <v>3906.59</v>
       </c>
       <c r="I275" s="20">
         <v>565.61</v>
       </c>
     </row>
-    <row r="276" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C276" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D276" s="20">
         <v>107268.5</v>
       </c>
       <c r="E276" s="20">
         <v>100196.61</v>
       </c>
       <c r="F276" s="20">
         <v>219.6</v>
       </c>
       <c r="G276" s="20">
         <v>2658.3</v>
       </c>
       <c r="H276" s="20">
         <v>3627.73</v>
       </c>
       <c r="I276" s="20">
         <v>566.26</v>
       </c>
     </row>
-    <row r="277" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C277" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D277" s="20">
         <v>105148.53</v>
       </c>
       <c r="E277" s="20">
         <v>98200.79</v>
       </c>
       <c r="F277" s="20">
         <v>217.8</v>
       </c>
       <c r="G277" s="20">
         <v>2636.27</v>
       </c>
       <c r="H277" s="20">
         <v>3520.31</v>
       </c>
       <c r="I277" s="20">
         <v>573.35</v>
       </c>
     </row>
-    <row r="278" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C278" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D278" s="20">
         <v>98095.1</v>
       </c>
       <c r="E278" s="20">
         <v>91572.55</v>
       </c>
       <c r="F278" s="20">
         <v>218.8</v>
       </c>
       <c r="G278" s="20">
         <v>2648.58</v>
       </c>
       <c r="H278" s="20">
         <v>3094.05</v>
       </c>
       <c r="I278" s="20">
         <v>561.12</v>
       </c>
     </row>
-    <row r="279" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C279" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D279" s="20">
         <v>92671.06</v>
       </c>
       <c r="E279" s="20">
         <v>85912.98</v>
       </c>
       <c r="F279" s="20">
         <v>220.4</v>
       </c>
       <c r="G279" s="20">
         <v>2667.92</v>
       </c>
       <c r="H279" s="20">
         <v>3323.45</v>
       </c>
       <c r="I279" s="20">
         <v>546.29999999999995</v>
       </c>
     </row>
-    <row r="280" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C280" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D280" s="20">
         <v>92997.09</v>
       </c>
       <c r="E280" s="20">
         <v>86029.47</v>
       </c>
       <c r="F280" s="20">
         <v>220.6</v>
       </c>
       <c r="G280" s="20">
         <v>2670.44</v>
       </c>
       <c r="H280" s="20">
         <v>3533.27</v>
       </c>
       <c r="I280" s="20">
         <v>543.30999999999995</v>
       </c>
     </row>
-    <row r="281" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C281" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D281" s="20">
         <v>95675.33</v>
       </c>
       <c r="E281" s="20">
         <v>88850.79</v>
       </c>
       <c r="F281" s="20">
         <v>223</v>
       </c>
       <c r="G281" s="20">
         <v>2699.39</v>
       </c>
       <c r="H281" s="20">
         <v>3365.74</v>
       </c>
       <c r="I281" s="20">
         <v>536.41999999999996</v>
       </c>
     </row>
-    <row r="282" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C282" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D282" s="20">
         <v>96995.68</v>
       </c>
       <c r="E282" s="20">
         <v>90108.42</v>
       </c>
       <c r="F282" s="20">
         <v>224.6</v>
       </c>
       <c r="G282" s="20">
         <v>2718.61</v>
       </c>
       <c r="H282" s="20">
         <v>3400.25</v>
       </c>
       <c r="I282" s="20">
         <v>543.79</v>
       </c>
     </row>
-    <row r="283" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C283" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D283" s="20">
         <v>96960.15</v>
       </c>
       <c r="E283" s="20">
         <v>90351.98</v>
       </c>
       <c r="F283" s="20">
         <v>223.4</v>
       </c>
       <c r="G283" s="20">
         <v>2703.9</v>
       </c>
       <c r="H283" s="20">
         <v>3126.05</v>
       </c>
       <c r="I283" s="20">
         <v>554.82000000000005</v>
       </c>
     </row>
-    <row r="284" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C284" s="19" t="s">
         <v>217</v>
       </c>
       <c r="D284" s="20">
         <v>99386.71</v>
       </c>
       <c r="E284" s="20">
         <v>92872.31</v>
       </c>
       <c r="F284" s="20">
         <v>224.1</v>
       </c>
       <c r="G284" s="20">
         <v>2712.33</v>
       </c>
       <c r="H284" s="20">
         <v>3023.14</v>
       </c>
       <c r="I284" s="20">
         <v>554.82000000000005</v>
       </c>
     </row>
-    <row r="285" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C285" s="26">
+    <row r="285" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C285" s="22">
         <v>2014</v>
       </c>
-      <c r="D285" s="27"/>
-[...6 lines deleted...]
-    <row r="286" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D285" s="23"/>
+      <c r="E285" s="23"/>
+      <c r="F285" s="23"/>
+      <c r="G285" s="23"/>
+      <c r="H285" s="23"/>
+      <c r="I285" s="24"/>
+    </row>
+    <row r="286" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C286" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D286" s="20">
         <v>100651.4</v>
       </c>
       <c r="E286" s="20">
         <v>94003.42</v>
       </c>
       <c r="F286" s="20">
         <v>224</v>
       </c>
       <c r="G286" s="20">
         <v>2711.4</v>
       </c>
       <c r="H286" s="20">
         <v>3172.48</v>
       </c>
       <c r="I286" s="20">
         <v>540.09</v>
       </c>
     </row>
-    <row r="287" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C287" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D287" s="20">
         <v>102740.92</v>
       </c>
       <c r="E287" s="20">
         <v>95918.080000000002</v>
       </c>
       <c r="F287" s="20">
         <v>224.3</v>
       </c>
       <c r="G287" s="20">
         <v>2714.67</v>
       </c>
       <c r="H287" s="20">
         <v>3343.78</v>
       </c>
       <c r="I287" s="20">
         <v>540.09</v>
       </c>
     </row>
-    <row r="288" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C288" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D288" s="20">
         <v>102591.87</v>
       </c>
       <c r="E288" s="20">
         <v>95847.19</v>
       </c>
       <c r="F288" s="20">
         <v>224.8</v>
       </c>
       <c r="G288" s="20">
         <v>2721.32</v>
       </c>
       <c r="H288" s="20">
         <v>3252.8</v>
       </c>
       <c r="I288" s="20">
         <v>545.75</v>
       </c>
     </row>
-    <row r="289" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C289" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D289" s="20">
         <v>105562.78</v>
       </c>
       <c r="E289" s="20">
         <v>98800.85</v>
       </c>
       <c r="F289" s="20">
         <v>225.6</v>
       </c>
       <c r="G289" s="20">
         <v>2730.96</v>
       </c>
       <c r="H289" s="20">
         <v>3257.19</v>
       </c>
       <c r="I289" s="20">
         <v>548.19000000000005</v>
       </c>
     </row>
-    <row r="290" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C290" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D290" s="20">
         <v>107047.66</v>
       </c>
       <c r="E290" s="20">
         <v>100411.81</v>
       </c>
       <c r="F290" s="20">
         <v>224.2</v>
       </c>
       <c r="G290" s="20">
         <v>2713.56</v>
       </c>
       <c r="H290" s="20">
         <v>3149.89</v>
       </c>
       <c r="I290" s="20">
         <v>548.19000000000005</v>
       </c>
     </row>
-    <row r="291" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C291" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D291" s="20">
         <v>107678.1</v>
       </c>
       <c r="E291" s="20">
         <v>100865.9</v>
       </c>
       <c r="F291" s="20">
         <v>224.7</v>
       </c>
       <c r="G291" s="20">
         <v>2719.44</v>
       </c>
       <c r="H291" s="20">
         <v>3306.76</v>
       </c>
       <c r="I291" s="20">
         <v>561.29999999999995</v>
       </c>
     </row>
-    <row r="292" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C292" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D292" s="20">
         <v>110542.45</v>
       </c>
       <c r="E292" s="20">
         <v>103801.86</v>
       </c>
       <c r="F292" s="20">
         <v>223.8</v>
       </c>
       <c r="G292" s="20">
         <v>2708.45</v>
       </c>
       <c r="H292" s="20">
         <v>3244.64</v>
       </c>
       <c r="I292" s="20">
         <v>563.70000000000005</v>
       </c>
     </row>
-    <row r="293" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="293" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C293" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D293" s="20">
         <v>111223.64</v>
       </c>
       <c r="E293" s="20">
         <v>104561.64</v>
       </c>
       <c r="F293" s="20">
         <v>220.9</v>
       </c>
       <c r="G293" s="20">
         <v>2673.68</v>
       </c>
       <c r="H293" s="20">
         <v>3200.9</v>
       </c>
       <c r="I293" s="20">
         <v>566.53</v>
       </c>
     </row>
-    <row r="294" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C294" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D294" s="20">
         <v>111164.46</v>
       </c>
       <c r="E294" s="20">
         <v>104696.38</v>
       </c>
       <c r="F294" s="20">
         <v>216.4</v>
       </c>
       <c r="G294" s="20">
         <v>2619.4</v>
       </c>
       <c r="H294" s="20">
         <v>3060.79</v>
       </c>
       <c r="I294" s="20">
         <v>571.49</v>
       </c>
     </row>
-    <row r="295" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="295" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C295" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D295" s="20">
         <v>111972.61</v>
       </c>
       <c r="E295" s="20">
         <v>105560.9</v>
       </c>
       <c r="F295" s="20">
         <v>215.5</v>
       </c>
       <c r="G295" s="20">
         <v>2607.84</v>
       </c>
       <c r="H295" s="20">
         <v>3016.87</v>
       </c>
       <c r="I295" s="20">
         <v>571.49</v>
       </c>
     </row>
-    <row r="296" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C296" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D296" s="20">
         <v>111143.55</v>
       </c>
       <c r="E296" s="20">
         <v>104781.69</v>
       </c>
       <c r="F296" s="20">
         <v>213</v>
       </c>
       <c r="G296" s="20">
         <v>2578.69</v>
       </c>
       <c r="H296" s="20">
         <v>2998.67</v>
       </c>
       <c r="I296" s="20">
         <v>571.49</v>
       </c>
     </row>
-    <row r="297" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C297" s="19" t="s">
         <v>217</v>
       </c>
       <c r="D297" s="20">
         <v>111861.59</v>
       </c>
       <c r="E297" s="20">
         <v>105503.91</v>
       </c>
       <c r="F297" s="20">
         <v>210.7</v>
       </c>
       <c r="G297" s="20">
         <v>2550.7600000000002</v>
       </c>
       <c r="H297" s="20">
         <v>3026.91</v>
       </c>
       <c r="I297" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
-    <row r="298" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C298" s="26">
+    <row r="298" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C298" s="22">
         <v>2015</v>
       </c>
-      <c r="D298" s="27"/>
-[...6 lines deleted...]
-    <row r="299" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D298" s="23"/>
+      <c r="E298" s="23"/>
+      <c r="F298" s="23"/>
+      <c r="G298" s="23"/>
+      <c r="H298" s="23"/>
+      <c r="I298" s="24"/>
+    </row>
+    <row r="299" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C299" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D299" s="20">
         <v>114249.52</v>
       </c>
       <c r="E299" s="20">
         <v>107809.5</v>
       </c>
       <c r="F299" s="20">
         <v>205</v>
       </c>
       <c r="G299" s="20">
         <v>2481.3000000000002</v>
       </c>
       <c r="H299" s="20">
         <v>3184.4</v>
       </c>
       <c r="I299" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
-    <row r="300" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C300" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D300" s="20">
         <v>115527.33</v>
       </c>
       <c r="E300" s="20">
         <v>109229.15</v>
       </c>
       <c r="F300" s="20">
         <v>205.8</v>
       </c>
       <c r="G300" s="20">
         <v>2490.5</v>
       </c>
       <c r="H300" s="20">
         <v>3032.56</v>
       </c>
       <c r="I300" s="20">
         <v>569.32000000000005</v>
       </c>
     </row>
-    <row r="301" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C301" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D301" s="20">
         <v>111553.65</v>
       </c>
       <c r="E301" s="20">
         <v>105369.44</v>
       </c>
       <c r="F301" s="20">
         <v>201.3</v>
       </c>
       <c r="G301" s="20">
         <v>2436.4699999999998</v>
       </c>
       <c r="H301" s="20">
         <v>2975.46</v>
       </c>
       <c r="I301" s="20">
         <v>570.99</v>
       </c>
     </row>
-    <row r="302" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C302" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D302" s="20">
         <v>110867.11</v>
       </c>
       <c r="E302" s="20">
         <v>104600.94</v>
       </c>
       <c r="F302" s="20">
         <v>203.3</v>
       </c>
       <c r="G302" s="20">
         <v>2460.3200000000002</v>
       </c>
       <c r="H302" s="20">
         <v>3034.44</v>
       </c>
       <c r="I302" s="20">
         <v>568.11</v>
       </c>
     </row>
-    <row r="303" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C303" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D303" s="20">
         <v>110770.55</v>
       </c>
       <c r="E303" s="20">
         <v>104578.87</v>
       </c>
       <c r="F303" s="20">
         <v>202.2</v>
       </c>
       <c r="G303" s="20">
         <v>2447.16</v>
       </c>
       <c r="H303" s="20">
         <v>2974.2</v>
       </c>
       <c r="I303" s="20">
         <v>568.11</v>
       </c>
     </row>
-    <row r="304" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C304" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D304" s="20">
         <v>108029.61</v>
       </c>
       <c r="E304" s="20">
         <v>101834.54</v>
       </c>
       <c r="F304" s="20">
         <v>204.2</v>
       </c>
       <c r="G304" s="20">
         <v>2471.14</v>
       </c>
       <c r="H304" s="20">
         <v>2951.61</v>
       </c>
       <c r="I304" s="20">
         <v>568.11</v>
       </c>
     </row>
-    <row r="305" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C305" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D305" s="20">
         <v>107552.84</v>
       </c>
       <c r="E305" s="20">
         <v>101604.7</v>
       </c>
       <c r="F305" s="20">
         <v>202.9</v>
       </c>
       <c r="G305" s="20">
         <v>2455.54</v>
       </c>
       <c r="H305" s="20">
         <v>2729.49</v>
       </c>
       <c r="I305" s="20">
         <v>560.22</v>
       </c>
     </row>
-    <row r="306" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C306" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D306" s="20">
         <v>105345.92</v>
       </c>
       <c r="E306" s="20">
         <v>99252.42</v>
       </c>
       <c r="F306" s="20">
         <v>204.9</v>
       </c>
       <c r="G306" s="20">
         <v>2479.6799999999998</v>
       </c>
       <c r="H306" s="20">
         <v>2848.71</v>
       </c>
       <c r="I306" s="20">
         <v>560.22</v>
       </c>
     </row>
-    <row r="307" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C307" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D307" s="20">
         <v>101719.53</v>
       </c>
       <c r="E307" s="20">
         <v>95639.679999999993</v>
       </c>
       <c r="F307" s="20">
         <v>204.4</v>
       </c>
       <c r="G307" s="20">
         <v>2473.79</v>
       </c>
       <c r="H307" s="20">
         <v>2841.43</v>
       </c>
       <c r="I307" s="20">
         <v>560.22</v>
       </c>
     </row>
-    <row r="308" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C308" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D308" s="20">
         <v>100711.97</v>
       </c>
       <c r="E308" s="20">
         <v>94612.84</v>
       </c>
       <c r="F308" s="20">
         <v>202.7</v>
       </c>
       <c r="G308" s="20">
         <v>2453.37</v>
       </c>
       <c r="H308" s="20">
         <v>2882.84</v>
       </c>
       <c r="I308" s="20">
         <v>560.22</v>
       </c>
     </row>
-    <row r="309" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C309" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D309" s="20">
         <v>100240.46</v>
       </c>
       <c r="E309" s="20">
         <v>94428.61</v>
       </c>
       <c r="F309" s="20">
         <v>199.9</v>
       </c>
       <c r="G309" s="20">
         <v>2418.84</v>
       </c>
       <c r="H309" s="20">
         <v>2653.94</v>
       </c>
       <c r="I309" s="20">
         <v>539.16</v>
       </c>
     </row>
-    <row r="310" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="310" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C310" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D310" s="20">
         <v>105931.03</v>
       </c>
       <c r="E310" s="20">
         <v>100072.83</v>
       </c>
       <c r="F310" s="20">
         <v>201.8</v>
       </c>
       <c r="G310" s="20">
         <v>2442.2600000000002</v>
       </c>
       <c r="H310" s="20">
         <v>2660.62</v>
       </c>
       <c r="I310" s="20">
         <v>553.52</v>
       </c>
     </row>
-    <row r="311" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C311" s="26">
+    <row r="311" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C311" s="22">
         <v>2016</v>
       </c>
-      <c r="D311" s="27"/>
-[...6 lines deleted...]
-    <row r="312" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D311" s="23"/>
+      <c r="E311" s="23"/>
+      <c r="F311" s="23"/>
+      <c r="G311" s="23"/>
+      <c r="H311" s="23"/>
+      <c r="I311" s="24"/>
+    </row>
+    <row r="312" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C312" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D312" s="20">
         <v>102133.89</v>
       </c>
       <c r="E312" s="20">
         <v>96152.36</v>
       </c>
       <c r="F312" s="20">
         <v>201.1</v>
       </c>
       <c r="G312" s="20">
         <v>2434.4299999999998</v>
       </c>
       <c r="H312" s="20">
         <v>2796.16</v>
       </c>
       <c r="I312" s="20">
         <v>549.85</v>
       </c>
     </row>
-    <row r="313" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C313" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D313" s="20">
         <v>104543.72</v>
       </c>
       <c r="E313" s="20">
         <v>98268.52</v>
       </c>
       <c r="F313" s="20">
         <v>1093.8</v>
       </c>
       <c r="G313" s="20">
         <v>1553.33</v>
       </c>
       <c r="H313" s="20">
         <v>3078.54</v>
       </c>
       <c r="I313" s="20">
         <v>549.54</v>
       </c>
     </row>
-    <row r="314" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C314" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D314" s="20">
         <v>107542.58</v>
       </c>
       <c r="E314" s="20">
         <v>101205.23</v>
       </c>
       <c r="F314" s="20">
         <v>1108.08</v>
       </c>
       <c r="G314" s="20">
         <v>1573.58</v>
       </c>
       <c r="H314" s="20">
         <v>3103.01</v>
       </c>
       <c r="I314" s="20">
         <v>552.69000000000005</v>
       </c>
     </row>
-    <row r="315" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C315" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D315" s="20">
         <v>107710.73</v>
       </c>
       <c r="E315" s="20">
         <v>101307.22</v>
       </c>
       <c r="F315" s="20">
         <v>1113.49</v>
       </c>
       <c r="G315" s="20">
         <v>1581.25</v>
       </c>
       <c r="H315" s="20">
         <v>3152.58</v>
       </c>
       <c r="I315" s="20">
         <v>556.19000000000005</v>
       </c>
     </row>
-    <row r="316" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C316" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D316" s="20">
         <v>103591.27</v>
       </c>
       <c r="E316" s="20">
         <v>97278.9</v>
       </c>
       <c r="F316" s="20">
         <v>1107.48</v>
       </c>
       <c r="G316" s="20">
         <v>1572.58</v>
       </c>
       <c r="H316" s="20">
         <v>3052.81</v>
       </c>
       <c r="I316" s="20">
         <v>579.5</v>
       </c>
     </row>
-    <row r="317" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C317" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D317" s="20">
         <v>109788.72</v>
       </c>
       <c r="E317" s="20">
         <v>103230.77</v>
       </c>
       <c r="F317" s="20">
         <v>1099.6300000000001</v>
       </c>
       <c r="G317" s="20">
         <v>1561.44</v>
       </c>
       <c r="H317" s="20">
         <v>3316.99</v>
       </c>
       <c r="I317" s="20">
         <v>579.89</v>
       </c>
     </row>
-    <row r="318" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C318" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D318" s="20">
         <v>111408.72</v>
       </c>
       <c r="E318" s="20">
         <v>104810.51</v>
       </c>
       <c r="F318" s="20">
         <v>1095.26</v>
       </c>
       <c r="G318" s="20">
         <v>1555.23</v>
       </c>
       <c r="H318" s="20">
         <v>3367.82</v>
       </c>
       <c r="I318" s="20">
         <v>579.89</v>
       </c>
     </row>
-    <row r="319" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C319" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D319" s="20">
         <v>113538.18</v>
       </c>
       <c r="E319" s="20">
         <v>106987.89</v>
       </c>
       <c r="F319" s="20">
         <v>1099.6099999999999</v>
       </c>
       <c r="G319" s="20">
         <v>1561.38</v>
       </c>
       <c r="H319" s="20">
         <v>3309.41</v>
       </c>
       <c r="I319" s="20">
         <v>579.89</v>
       </c>
     </row>
-    <row r="320" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C320" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D320" s="20">
         <v>115671.34</v>
       </c>
       <c r="E320" s="20">
         <v>109116.47</v>
       </c>
       <c r="F320" s="20">
         <v>1101.57</v>
       </c>
       <c r="G320" s="20">
         <v>1564.13</v>
       </c>
       <c r="H320" s="20">
         <v>3309.28</v>
       </c>
       <c r="I320" s="20">
         <v>579.89</v>
       </c>
     </row>
-    <row r="321" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C321" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D321" s="20">
         <v>115037.05</v>
       </c>
       <c r="E321" s="20">
         <v>108646.89</v>
       </c>
       <c r="F321" s="20">
         <v>1080.6300000000001</v>
       </c>
       <c r="G321" s="20">
         <v>1534.38</v>
       </c>
       <c r="H321" s="20">
         <v>3195.26</v>
       </c>
       <c r="I321" s="20">
         <v>579.89</v>
       </c>
     </row>
-    <row r="322" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C322" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D322" s="20">
         <v>111466.09</v>
       </c>
       <c r="E322" s="20">
         <v>105320.55</v>
       </c>
       <c r="F322" s="20">
         <v>1065.21</v>
       </c>
       <c r="G322" s="20">
         <v>1512.41</v>
       </c>
       <c r="H322" s="20">
         <v>2978.27</v>
       </c>
       <c r="I322" s="20">
         <v>589.65</v>
       </c>
     </row>
-    <row r="323" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C323" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D323" s="20">
         <v>116361.53</v>
       </c>
       <c r="E323" s="20">
         <v>110340.94</v>
       </c>
       <c r="F323" s="20">
         <v>1055.74</v>
       </c>
       <c r="G323" s="20">
         <v>1498.97</v>
       </c>
       <c r="H323" s="20">
         <v>2876.23</v>
       </c>
       <c r="I323" s="20">
         <v>589.65</v>
       </c>
     </row>
-    <row r="324" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C324" s="26">
+    <row r="324" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C324" s="22">
         <v>2017</v>
       </c>
-      <c r="D324" s="27"/>
-[...6 lines deleted...]
-    <row r="325" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D324" s="23"/>
+      <c r="E324" s="23"/>
+      <c r="F324" s="23"/>
+      <c r="G324" s="23"/>
+      <c r="H324" s="23"/>
+      <c r="I324" s="24"/>
+    </row>
+    <row r="325" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C325" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D325" s="20">
         <v>116890.08</v>
       </c>
       <c r="E325" s="20">
         <v>110762.16</v>
       </c>
       <c r="F325" s="20">
         <v>1067.01</v>
       </c>
       <c r="G325" s="20">
         <v>1514.97</v>
       </c>
       <c r="H325" s="20">
         <v>2993.95</v>
       </c>
       <c r="I325" s="20">
         <v>551.99</v>
       </c>
     </row>
-    <row r="326" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C326" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D326" s="20">
         <v>119863.05</v>
       </c>
       <c r="E326" s="20">
         <v>113584.45</v>
       </c>
       <c r="F326" s="20">
         <v>1065.71</v>
       </c>
       <c r="G326" s="20">
         <v>1513</v>
       </c>
       <c r="H326" s="20">
         <v>3155.6</v>
       </c>
       <c r="I326" s="20">
         <v>544.29</v>
       </c>
     </row>
-    <row r="327" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C327" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D327" s="20">
         <v>121805.63</v>
       </c>
       <c r="E327" s="20">
         <v>115534.43</v>
       </c>
       <c r="F327" s="20">
         <v>1071.3699999999999</v>
       </c>
       <c r="G327" s="20">
         <v>1521.03</v>
       </c>
       <c r="H327" s="20">
         <v>3134.51</v>
       </c>
       <c r="I327" s="20">
         <v>544.29</v>
       </c>
     </row>
-    <row r="328" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="328" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C328" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D328" s="20">
         <v>123249.43</v>
       </c>
       <c r="E328" s="20">
         <v>116908.94</v>
       </c>
       <c r="F328" s="20">
         <v>1078.5899999999999</v>
       </c>
       <c r="G328" s="20">
         <v>1531.28</v>
       </c>
       <c r="H328" s="20">
         <v>3169.65</v>
       </c>
       <c r="I328" s="20">
         <v>560.97</v>
       </c>
     </row>
-    <row r="329" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C329" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D329" s="20">
         <v>124953.29</v>
       </c>
       <c r="E329" s="20">
         <v>118537.01</v>
       </c>
       <c r="F329" s="20">
         <v>1087.6500000000001</v>
       </c>
       <c r="G329" s="20">
         <v>1543.88</v>
       </c>
       <c r="H329" s="20">
         <v>3220.42</v>
       </c>
       <c r="I329" s="20">
         <v>564.33000000000004</v>
       </c>
     </row>
-    <row r="330" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C330" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D330" s="20">
         <v>123093.71</v>
       </c>
       <c r="E330" s="20">
         <v>116732.69</v>
       </c>
       <c r="F330" s="20">
         <v>1086.18</v>
       </c>
       <c r="G330" s="20">
         <v>1541.78</v>
       </c>
       <c r="H330" s="20">
         <v>3168.9</v>
       </c>
       <c r="I330" s="20">
         <v>564.16</v>
       </c>
     </row>
-    <row r="331" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C331" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D331" s="20">
         <v>127758.58</v>
       </c>
       <c r="E331" s="20">
         <v>121230.04</v>
       </c>
       <c r="F331" s="20">
         <v>1107.3399999999999</v>
       </c>
       <c r="G331" s="20">
         <v>1571.78</v>
       </c>
       <c r="H331" s="20">
         <v>3277.87</v>
       </c>
       <c r="I331" s="20">
         <v>571.54999999999995</v>
       </c>
     </row>
-    <row r="332" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C332" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D332" s="20">
         <v>128787.06</v>
       </c>
       <c r="E332" s="20">
         <v>122120.49</v>
       </c>
       <c r="F332" s="20">
         <v>1117.3399999999999</v>
       </c>
       <c r="G332" s="20">
         <v>1585.68</v>
       </c>
       <c r="H332" s="20">
         <v>3390.85</v>
       </c>
       <c r="I332" s="20">
         <v>572.70000000000005</v>
       </c>
     </row>
-    <row r="333" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C333" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D333" s="20">
         <v>129402.4</v>
       </c>
       <c r="E333" s="20">
         <v>122813.36</v>
       </c>
       <c r="F333" s="20">
         <v>1112.25</v>
       </c>
       <c r="G333" s="20">
         <v>1578.4</v>
       </c>
       <c r="H333" s="20">
         <v>3325.68</v>
       </c>
       <c r="I333" s="20">
         <v>572.71</v>
       </c>
     </row>
-    <row r="334" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C334" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D334" s="20">
         <v>126547.13</v>
       </c>
       <c r="E334" s="20">
         <v>119993.76000000001</v>
       </c>
       <c r="F334" s="20">
         <v>1105.78</v>
       </c>
       <c r="G334" s="20">
         <v>1569.22</v>
       </c>
       <c r="H334" s="20">
         <v>3296.27</v>
       </c>
       <c r="I334" s="20">
         <v>582.1</v>
       </c>
     </row>
-    <row r="335" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C335" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D335" s="20">
         <v>125967.23</v>
       </c>
       <c r="E335" s="20">
         <v>119360.36</v>
       </c>
       <c r="F335" s="20">
         <v>1115.99</v>
       </c>
       <c r="G335" s="20">
         <v>1583.42</v>
       </c>
       <c r="H335" s="20">
         <v>3327</v>
       </c>
       <c r="I335" s="20">
         <v>580.46</v>
       </c>
     </row>
-    <row r="336" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C336" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D336" s="20">
         <v>130196.38</v>
       </c>
       <c r="E336" s="20">
         <v>123564.55</v>
       </c>
       <c r="F336" s="20">
         <v>1119.31</v>
       </c>
       <c r="G336" s="20">
         <v>1588.14</v>
       </c>
       <c r="H336" s="20">
         <v>3345.53</v>
       </c>
       <c r="I336" s="20">
         <v>578.85</v>
       </c>
     </row>
-    <row r="337" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C337" s="26">
+    <row r="337" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C337" s="22">
         <v>2018</v>
       </c>
-      <c r="D337" s="27"/>
-[...6 lines deleted...]
-    <row r="338" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D337" s="23"/>
+      <c r="E337" s="23"/>
+      <c r="F337" s="23"/>
+      <c r="G337" s="23"/>
+      <c r="H337" s="23"/>
+      <c r="I337" s="24"/>
+    </row>
+    <row r="338" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C338" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D338" s="20">
         <v>131979.64000000001</v>
       </c>
       <c r="E338" s="20">
         <v>125132.12</v>
       </c>
       <c r="F338" s="20">
         <v>1146.46</v>
       </c>
       <c r="G338" s="20">
         <v>1626.66</v>
       </c>
       <c r="H338" s="20">
         <v>3485.2</v>
       </c>
       <c r="I338" s="20">
         <v>589.20000000000005</v>
       </c>
     </row>
-    <row r="339" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C339" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D339" s="20">
         <v>128058.65</v>
       </c>
       <c r="E339" s="20">
         <v>121261.91</v>
       </c>
       <c r="F339" s="20">
         <v>1143.45</v>
       </c>
       <c r="G339" s="20">
         <v>1621.99</v>
       </c>
       <c r="H339" s="20">
         <v>3435.58</v>
       </c>
       <c r="I339" s="20">
         <v>595.72</v>
       </c>
     </row>
-    <row r="340" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C340" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D340" s="20">
         <v>126003.2</v>
       </c>
       <c r="E340" s="20">
         <v>119177.21</v>
       </c>
       <c r="F340" s="20">
         <v>1148.3599999999999</v>
       </c>
       <c r="G340" s="20">
         <v>1628.96</v>
       </c>
       <c r="H340" s="20">
         <v>3452.95</v>
       </c>
       <c r="I340" s="20">
         <v>595.72</v>
       </c>
     </row>
-    <row r="341" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C341" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D341" s="20">
         <v>124862</v>
       </c>
       <c r="E341" s="20">
         <v>118098.19</v>
       </c>
       <c r="F341" s="20">
         <v>1132.82</v>
       </c>
       <c r="G341" s="20">
         <v>1606.87</v>
       </c>
       <c r="H341" s="20">
         <v>3424.58</v>
       </c>
       <c r="I341" s="20">
         <v>599.54</v>
       </c>
     </row>
-    <row r="342" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C342" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D342" s="20">
         <v>122913.91</v>
       </c>
       <c r="E342" s="20">
         <v>116241.93</v>
       </c>
       <c r="F342" s="20">
         <v>1114.21</v>
       </c>
       <c r="G342" s="20">
         <v>1580</v>
       </c>
       <c r="H342" s="20">
         <v>3370.68</v>
       </c>
       <c r="I342" s="20">
         <v>607.09</v>
       </c>
     </row>
-    <row r="343" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C343" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D343" s="20">
         <v>119839.03</v>
       </c>
       <c r="E343" s="20">
         <v>113399.41</v>
       </c>
       <c r="F343" s="20">
         <v>1106.9100000000001</v>
       </c>
       <c r="G343" s="20">
         <v>1569.66</v>
       </c>
       <c r="H343" s="20">
         <v>3160.32</v>
       </c>
       <c r="I343" s="20">
         <v>602.73</v>
       </c>
     </row>
-    <row r="344" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C344" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D344" s="20">
         <v>118312.24</v>
       </c>
       <c r="E344" s="20">
         <v>111951.52</v>
       </c>
       <c r="F344" s="20">
         <v>1105.5999999999999</v>
       </c>
       <c r="G344" s="20">
         <v>1567.8</v>
       </c>
       <c r="H344" s="20">
         <v>3090.25</v>
       </c>
       <c r="I344" s="20">
         <v>597.07000000000005</v>
       </c>
     </row>
-    <row r="345" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C345" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D345" s="20">
         <v>117927.18</v>
       </c>
       <c r="E345" s="20">
         <v>111650.01</v>
       </c>
       <c r="F345" s="20">
         <v>1104.83</v>
       </c>
       <c r="G345" s="20">
         <v>1566.23</v>
       </c>
       <c r="H345" s="20">
         <v>3023.33</v>
       </c>
       <c r="I345" s="20">
         <v>582.78</v>
       </c>
     </row>
-    <row r="346" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C346" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D346" s="20">
         <v>114847.52</v>
       </c>
       <c r="E346" s="20">
         <v>108600.81</v>
       </c>
       <c r="F346" s="20">
         <v>1104.68</v>
       </c>
       <c r="G346" s="20">
         <v>1565.97</v>
       </c>
       <c r="H346" s="20">
         <v>2993.28</v>
       </c>
       <c r="I346" s="20">
         <v>582.78</v>
       </c>
     </row>
-    <row r="347" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C347" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D347" s="20">
         <v>115163.06</v>
       </c>
       <c r="E347" s="20">
         <v>108854.06</v>
       </c>
       <c r="F347" s="20">
         <v>1089.03</v>
       </c>
       <c r="G347" s="20">
         <v>1543.75</v>
       </c>
       <c r="H347" s="20">
         <v>3094.29</v>
       </c>
       <c r="I347" s="20">
         <v>581.92999999999995</v>
       </c>
     </row>
-    <row r="348" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C348" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D348" s="20">
         <v>117211.83</v>
       </c>
       <c r="E348" s="20">
         <v>110901.8</v>
       </c>
       <c r="F348" s="20">
         <v>1089.94</v>
       </c>
       <c r="G348" s="20">
         <v>1544.55</v>
       </c>
       <c r="H348" s="20">
         <v>3096.44</v>
       </c>
       <c r="I348" s="20">
         <v>579.1</v>
       </c>
     </row>
-    <row r="349" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C349" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D349" s="20">
         <v>120654.27</v>
       </c>
       <c r="E349" s="20">
         <v>114204.45</v>
       </c>
       <c r="F349" s="20">
         <v>1095.83</v>
       </c>
       <c r="G349" s="20">
         <v>1552.9</v>
       </c>
       <c r="H349" s="20">
         <v>3229.64</v>
       </c>
       <c r="I349" s="20">
         <v>571.45000000000005</v>
       </c>
     </row>
-    <row r="350" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C350" s="26">
+    <row r="350" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C350" s="22">
         <v>2019</v>
       </c>
-      <c r="D350" s="27"/>
-[...6 lines deleted...]
-    <row r="351" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D350" s="23"/>
+      <c r="E350" s="23"/>
+      <c r="F350" s="23"/>
+      <c r="G350" s="23"/>
+      <c r="H350" s="23"/>
+      <c r="I350" s="24"/>
+    </row>
+    <row r="351" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C351" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D351" s="20">
         <v>120075.16</v>
       </c>
       <c r="E351" s="20">
         <v>113517.59</v>
       </c>
       <c r="F351" s="20">
         <v>1101.33</v>
       </c>
       <c r="G351" s="20">
         <v>1560.04</v>
       </c>
       <c r="H351" s="20">
         <v>3309.68</v>
       </c>
       <c r="I351" s="20">
         <v>586.52</v>
       </c>
     </row>
-    <row r="352" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C352" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D352" s="20">
         <v>123273.87</v>
       </c>
       <c r="E352" s="20">
         <v>116654.69</v>
       </c>
       <c r="F352" s="20">
         <v>1101.78</v>
       </c>
       <c r="G352" s="20">
         <v>1590.52</v>
       </c>
       <c r="H352" s="20">
         <v>3340.36</v>
       </c>
       <c r="I352" s="20">
         <v>586.52</v>
       </c>
     </row>
-    <row r="353" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C353" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D353" s="20">
         <v>124539.31</v>
       </c>
       <c r="E353" s="20">
         <v>117985.48</v>
       </c>
       <c r="F353" s="20">
         <v>1094.19</v>
       </c>
       <c r="G353" s="20">
         <v>1579.58</v>
       </c>
       <c r="H353" s="20">
         <v>3270.42</v>
       </c>
       <c r="I353" s="20">
         <v>609.64</v>
       </c>
     </row>
-    <row r="354" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="354" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C354" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D354" s="20">
         <v>124293.82</v>
       </c>
       <c r="E354" s="20">
         <v>117790.49</v>
       </c>
       <c r="F354" s="20">
         <v>1089.7</v>
       </c>
       <c r="G354" s="20">
         <v>1573.09</v>
       </c>
       <c r="H354" s="20">
         <v>3230.9</v>
       </c>
       <c r="I354" s="20">
         <v>609.64</v>
       </c>
     </row>
-    <row r="355" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C355" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D355" s="20">
         <v>120347.15</v>
       </c>
       <c r="E355" s="20">
         <v>113884.83</v>
       </c>
       <c r="F355" s="20">
         <v>1085.51</v>
       </c>
       <c r="G355" s="20">
         <v>1536.52</v>
       </c>
       <c r="H355" s="20">
         <v>3234.56</v>
       </c>
       <c r="I355" s="20">
         <v>605.73</v>
       </c>
     </row>
-    <row r="356" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C356" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D356" s="20">
         <v>123823.27</v>
       </c>
       <c r="E356" s="20">
         <v>117031.42</v>
       </c>
       <c r="F356" s="20">
         <v>1095.79</v>
       </c>
       <c r="G356" s="20">
         <v>1551.07</v>
       </c>
       <c r="H356" s="20">
         <v>3541.49</v>
       </c>
       <c r="I356" s="20">
         <v>603.5</v>
       </c>
     </row>
-    <row r="357" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C357" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D357" s="20">
         <v>125900.04</v>
       </c>
       <c r="E357" s="20">
         <v>119076.91</v>
       </c>
       <c r="F357" s="20">
         <v>1084.28</v>
       </c>
       <c r="G357" s="20">
         <v>1534.77</v>
       </c>
       <c r="H357" s="20">
         <v>3600.58</v>
       </c>
       <c r="I357" s="20">
         <v>603.5</v>
       </c>
     </row>
-    <row r="358" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C358" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D358" s="20">
         <v>126441.49</v>
       </c>
       <c r="E358" s="20">
         <v>119322.69</v>
       </c>
       <c r="F358" s="20">
         <v>1079.78</v>
       </c>
       <c r="G358" s="20">
         <v>1527.88</v>
       </c>
       <c r="H358" s="20">
         <v>3889.2</v>
       </c>
       <c r="I358" s="20">
         <v>621.94000000000005</v>
       </c>
     </row>
-    <row r="359" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="359" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C359" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D359" s="20">
         <v>124332.33</v>
       </c>
       <c r="E359" s="20">
         <v>117351.12</v>
       </c>
       <c r="F359" s="20">
         <v>1075.4000000000001</v>
       </c>
       <c r="G359" s="20">
         <v>1521.68</v>
       </c>
       <c r="H359" s="20">
         <v>3762.19</v>
       </c>
       <c r="I359" s="20">
         <v>621.94000000000005</v>
       </c>
     </row>
-    <row r="360" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="360" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C360" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D360" s="20">
         <v>126693.75999999999</v>
       </c>
       <c r="E360" s="20">
         <v>119664.47</v>
       </c>
       <c r="F360" s="20">
         <v>1085.18</v>
       </c>
       <c r="G360" s="20">
         <v>1535.52</v>
       </c>
       <c r="H360" s="20">
         <v>3783.55</v>
       </c>
       <c r="I360" s="20">
         <v>625.03</v>
       </c>
     </row>
-    <row r="361" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C361" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D361" s="20">
         <v>126633.32</v>
       </c>
       <c r="E361" s="20">
         <v>119715.8</v>
       </c>
       <c r="F361" s="20">
         <v>1082.22</v>
       </c>
       <c r="G361" s="20">
         <v>1530.88</v>
       </c>
       <c r="H361" s="20">
         <v>3679.39</v>
       </c>
       <c r="I361" s="20">
         <v>625.03</v>
       </c>
     </row>
-    <row r="362" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C362" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D362" s="20">
         <v>129183.28</v>
       </c>
       <c r="E362" s="20">
         <v>122074.43</v>
       </c>
       <c r="F362" s="20">
         <v>1090.05</v>
       </c>
       <c r="G362" s="20">
         <v>1541.95</v>
       </c>
       <c r="H362" s="20">
         <v>3843.88</v>
       </c>
       <c r="I362" s="20">
         <v>632.97</v>
       </c>
     </row>
-    <row r="363" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C363" s="26">
+    <row r="363" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C363" s="22">
         <v>2020</v>
       </c>
-      <c r="D363" s="27"/>
-[...6 lines deleted...]
-    <row r="364" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D363" s="23"/>
+      <c r="E363" s="23"/>
+      <c r="F363" s="23"/>
+      <c r="G363" s="23"/>
+      <c r="H363" s="23"/>
+      <c r="I363" s="24"/>
+    </row>
+    <row r="364" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C364" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D364" s="20">
         <v>131703.79999999999</v>
       </c>
       <c r="E364" s="20">
         <v>124481.41</v>
       </c>
       <c r="F364" s="20">
         <v>1084.5899999999999</v>
       </c>
       <c r="G364" s="20">
         <v>1534.23</v>
       </c>
       <c r="H364" s="20">
         <v>3970.22</v>
       </c>
       <c r="I364" s="20">
         <v>633.34</v>
       </c>
     </row>
-    <row r="365" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C365" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D365" s="20">
         <v>130444.44</v>
       </c>
       <c r="E365" s="20">
         <v>123045.26000000001</v>
       </c>
       <c r="F365" s="20">
         <v>1079.67</v>
       </c>
       <c r="G365" s="20">
         <v>1526.89</v>
       </c>
       <c r="H365" s="20">
         <v>4149.0200000000004</v>
       </c>
       <c r="I365" s="20">
         <v>643.61</v>
       </c>
     </row>
-    <row r="366" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C366" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D366" s="20">
         <v>120968.88</v>
       </c>
       <c r="E366" s="20">
         <v>113633.75</v>
       </c>
       <c r="F366" s="20">
         <v>1080.3800000000001</v>
       </c>
       <c r="G366" s="20">
         <v>1527.9</v>
       </c>
       <c r="H366" s="20">
         <v>4083.25</v>
       </c>
       <c r="I366" s="20">
         <v>643.61</v>
       </c>
     </row>
-    <row r="367" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="367" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C367" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D367" s="20">
         <v>127879.62</v>
       </c>
       <c r="E367" s="20">
         <v>120338.46</v>
       </c>
       <c r="F367" s="20">
         <v>1075.1500000000001</v>
       </c>
       <c r="G367" s="20">
         <v>1520.5</v>
       </c>
       <c r="H367" s="20">
         <v>4321.08</v>
       </c>
       <c r="I367" s="20">
         <v>624.42999999999995</v>
       </c>
     </row>
-    <row r="368" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C368" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D368" s="20">
         <v>130544.04</v>
       </c>
       <c r="E368" s="20">
         <v>122960.03</v>
       </c>
       <c r="F368" s="20">
         <v>1076.43</v>
       </c>
       <c r="G368" s="20">
         <v>1522.12</v>
       </c>
       <c r="H368" s="20">
         <v>4345.2</v>
       </c>
       <c r="I368" s="20">
         <v>640.26</v>
       </c>
     </row>
-    <row r="369" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C369" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D369" s="20">
         <v>131718.35999999999</v>
       </c>
       <c r="E369" s="20">
         <v>123975.67</v>
       </c>
       <c r="F369" s="20">
         <v>1087.6400000000001</v>
       </c>
       <c r="G369" s="20">
         <v>1537.96</v>
       </c>
       <c r="H369" s="20">
         <v>4474.59</v>
       </c>
       <c r="I369" s="20">
         <v>642.5</v>
       </c>
     </row>
-    <row r="370" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="370" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C370" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D370" s="20">
         <v>135077.22</v>
       </c>
       <c r="E370" s="20">
         <v>126786.93</v>
       </c>
       <c r="F370" s="20">
         <v>1108.93</v>
       </c>
       <c r="G370" s="20">
         <v>1568.08</v>
       </c>
       <c r="H370" s="20">
         <v>4960.6899999999996</v>
       </c>
       <c r="I370" s="20">
         <v>652.59</v>
       </c>
     </row>
-    <row r="371" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C371" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D371" s="20">
         <v>137041.29999999999</v>
       </c>
       <c r="E371" s="20">
         <v>128692.35</v>
       </c>
       <c r="F371" s="20">
         <v>1118.08</v>
       </c>
       <c r="G371" s="20">
         <v>1588.18</v>
       </c>
       <c r="H371" s="20">
         <v>4980.28</v>
       </c>
       <c r="I371" s="20">
         <v>662.41</v>
       </c>
     </row>
-    <row r="372" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="372" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C372" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D372" s="20">
         <v>135153.15</v>
       </c>
       <c r="E372" s="20">
         <v>127023.25</v>
       </c>
       <c r="F372" s="20">
         <v>1109.32</v>
       </c>
       <c r="G372" s="20">
         <v>1568.59</v>
       </c>
       <c r="H372" s="20">
         <v>4787.0600000000004</v>
       </c>
       <c r="I372" s="20">
         <v>664.93</v>
       </c>
     </row>
-    <row r="373" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="373" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C373" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D373" s="20">
         <v>133662.73000000001</v>
       </c>
       <c r="E373" s="20">
         <v>125476.4</v>
       </c>
       <c r="F373" s="20">
         <v>1117.1600000000001</v>
       </c>
       <c r="G373" s="20">
         <v>1579.68</v>
       </c>
       <c r="H373" s="20">
         <v>4823.7299999999996</v>
       </c>
       <c r="I373" s="20">
         <v>665.76</v>
       </c>
     </row>
-    <row r="374" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C374" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D374" s="20">
         <v>133556.12</v>
       </c>
       <c r="E374" s="20">
         <v>125668.52</v>
       </c>
       <c r="F374" s="20">
         <v>1123.5</v>
       </c>
       <c r="G374" s="20">
         <v>1588.6</v>
       </c>
       <c r="H374" s="20">
         <v>4499.8999999999996</v>
       </c>
       <c r="I374" s="20">
         <v>675.6</v>
       </c>
     </row>
-    <row r="375" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C375" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D375" s="20">
         <v>135896.66</v>
       </c>
       <c r="E375" s="20">
         <v>127709.36</v>
       </c>
       <c r="F375" s="20">
         <v>1135.33</v>
       </c>
       <c r="G375" s="20">
         <v>1605.32</v>
       </c>
       <c r="H375" s="20">
         <v>4757.63</v>
       </c>
       <c r="I375" s="20">
         <v>689.02</v>
       </c>
     </row>
-    <row r="376" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C376" s="26">
+    <row r="376" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C376" s="22">
         <v>2021</v>
       </c>
-      <c r="D376" s="27"/>
-[...6 lines deleted...]
-    <row r="377" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D376" s="23"/>
+      <c r="E376" s="23"/>
+      <c r="F376" s="23"/>
+      <c r="G376" s="23"/>
+      <c r="H376" s="23"/>
+      <c r="I376" s="24"/>
+    </row>
+    <row r="377" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C377" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D377" s="20">
         <v>138004.88</v>
       </c>
       <c r="E377" s="20">
         <v>129903.99</v>
       </c>
       <c r="F377" s="20">
         <v>1140.73</v>
       </c>
       <c r="G377" s="20">
         <v>1603.52</v>
       </c>
       <c r="H377" s="20">
         <v>4656.4399999999996</v>
       </c>
       <c r="I377" s="20">
         <v>700.2</v>
       </c>
     </row>
-    <row r="378" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C378" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D378" s="20">
         <v>138787.35</v>
       </c>
       <c r="E378" s="20">
         <v>130852.4</v>
       </c>
       <c r="F378" s="20">
         <v>1147.06</v>
       </c>
       <c r="G378" s="20">
         <v>1612.38</v>
       </c>
       <c r="H378" s="20">
         <v>4480.3900000000003</v>
       </c>
       <c r="I378" s="20">
         <v>695.12</v>
       </c>
     </row>
-    <row r="379" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C379" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D379" s="20">
         <v>137095.31</v>
       </c>
       <c r="E379" s="20">
         <v>129463.67</v>
       </c>
       <c r="F379" s="20">
         <v>1123.46</v>
       </c>
       <c r="G379" s="20">
         <v>1579.21</v>
       </c>
       <c r="H379" s="20">
         <v>4246.3100000000004</v>
       </c>
       <c r="I379" s="20">
         <v>682.66</v>
       </c>
     </row>
-    <row r="380" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="380" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C380" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D380" s="20">
         <v>138798.56</v>
       </c>
       <c r="E380" s="20">
         <v>130927.18</v>
       </c>
       <c r="F380" s="20">
         <v>1133.33</v>
       </c>
       <c r="G380" s="20">
         <v>1602.45</v>
       </c>
       <c r="H380" s="20">
         <v>4469.25</v>
       </c>
       <c r="I380" s="20">
         <v>666.35</v>
       </c>
     </row>
-    <row r="381" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C381" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D381" s="20">
         <v>136398.01</v>
       </c>
       <c r="E381" s="20">
         <v>128151.81</v>
       </c>
       <c r="F381" s="20">
         <v>1144.5</v>
       </c>
       <c r="G381" s="20">
         <v>1608.7</v>
       </c>
       <c r="H381" s="20">
         <v>4814.7299999999996</v>
       </c>
       <c r="I381" s="20">
         <v>678.27</v>
       </c>
     </row>
-    <row r="382" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C382" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D382" s="20">
         <v>137092.51999999999</v>
       </c>
       <c r="E382" s="20">
         <v>129248.22</v>
       </c>
       <c r="F382" s="20">
         <v>1131.31</v>
       </c>
       <c r="G382" s="20">
         <v>1590.17</v>
       </c>
       <c r="H382" s="20">
         <v>4437.55</v>
       </c>
       <c r="I382" s="20">
         <v>685.27</v>
       </c>
     </row>
-    <row r="383" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C383" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D383" s="20">
         <v>137342.89000000001</v>
       </c>
       <c r="E383" s="20">
         <v>129320.85</v>
       </c>
       <c r="F383" s="20">
         <v>1131.8699999999999</v>
       </c>
       <c r="G383" s="20">
         <v>1590.95</v>
       </c>
       <c r="H383" s="20">
         <v>4621.41</v>
       </c>
       <c r="I383" s="20">
         <v>677.81</v>
       </c>
     </row>
-    <row r="384" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C384" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D384" s="20">
         <v>144784.19</v>
       </c>
       <c r="E384" s="20">
         <v>130467.52</v>
       </c>
       <c r="F384" s="20">
         <v>1127.99</v>
       </c>
       <c r="G384" s="20">
         <v>7923.56</v>
       </c>
       <c r="H384" s="20">
         <v>4585.07</v>
       </c>
       <c r="I384" s="20">
         <v>680.05</v>
       </c>
     </row>
-    <row r="385" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C385" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D385" s="20">
         <v>146869.99</v>
       </c>
       <c r="E385" s="20">
         <v>132814.89000000001</v>
       </c>
       <c r="F385" s="20">
         <v>1120.81</v>
       </c>
       <c r="G385" s="20">
         <v>7873.1</v>
       </c>
       <c r="H385" s="20">
         <v>4377.55</v>
       </c>
       <c r="I385" s="20">
         <v>683.64</v>
       </c>
     </row>
-    <row r="386" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C386" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D386" s="20">
         <v>145461.22</v>
       </c>
       <c r="E386" s="20">
         <v>131270.44</v>
       </c>
       <c r="F386" s="20">
         <v>1120.78</v>
       </c>
       <c r="G386" s="20">
         <v>7872.87</v>
       </c>
       <c r="H386" s="20">
         <v>4527.41</v>
       </c>
       <c r="I386" s="20">
         <v>669.72</v>
       </c>
     </row>
-    <row r="387" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C387" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D387" s="20">
         <v>145858.26</v>
       </c>
       <c r="E387" s="20">
         <v>131763.06</v>
       </c>
       <c r="F387" s="20">
         <v>1108.52</v>
       </c>
       <c r="G387" s="20">
         <v>7786.77</v>
       </c>
       <c r="H387" s="20">
         <v>4529.2299999999996</v>
       </c>
       <c r="I387" s="20">
         <v>670.68</v>
       </c>
     </row>
-    <row r="388" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C388" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D388" s="20">
         <v>144905.38</v>
       </c>
       <c r="E388" s="20">
         <v>130733.31</v>
       </c>
       <c r="F388" s="20">
         <v>1109.75</v>
       </c>
       <c r="G388" s="20">
         <v>7795.37</v>
       </c>
       <c r="H388" s="20">
         <v>4595.16</v>
       </c>
       <c r="I388" s="20">
         <v>671.79</v>
       </c>
     </row>
-    <row r="389" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C389" s="26">
+    <row r="389" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C389" s="22">
         <v>2022</v>
       </c>
-      <c r="D389" s="27"/>
-[...6 lines deleted...]
-    <row r="390" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D389" s="23"/>
+      <c r="E389" s="23"/>
+      <c r="F389" s="23"/>
+      <c r="G389" s="23"/>
+      <c r="H389" s="23"/>
+      <c r="I389" s="24"/>
+    </row>
+    <row r="390" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C390" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D390" s="20">
         <v>141343.87999999998</v>
       </c>
       <c r="E390" s="20">
         <v>127296.83</v>
       </c>
       <c r="F390" s="20">
         <v>1102.7</v>
       </c>
       <c r="G390" s="20">
         <v>7745.8600000000006</v>
       </c>
       <c r="H390" s="20">
         <v>4523.18</v>
       </c>
       <c r="I390" s="20">
         <v>675.31</v>
       </c>
     </row>
-    <row r="391" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C391" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D391" s="20">
         <v>141435.15</v>
       </c>
       <c r="E391" s="20">
         <v>127059.23</v>
       </c>
       <c r="F391" s="20">
         <v>1105.47</v>
       </c>
       <c r="G391" s="20">
         <v>7765.32</v>
       </c>
       <c r="H391" s="20">
         <v>4835.03</v>
       </c>
       <c r="I391" s="20">
         <v>670.1</v>
       </c>
     </row>
-    <row r="392" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="392" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C392" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D392" s="20">
         <v>139128.75</v>
       </c>
       <c r="E392" s="20">
         <v>124793.57</v>
       </c>
       <c r="F392" s="20">
         <v>1096.82</v>
       </c>
       <c r="G392" s="20">
         <v>7704.56</v>
       </c>
       <c r="H392" s="20">
         <v>4863.8599999999997</v>
       </c>
       <c r="I392" s="20">
         <v>669.94</v>
       </c>
     </row>
-    <row r="393" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="393" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C393" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D393" s="20">
         <v>135658.82999999999</v>
       </c>
       <c r="E393" s="20">
         <v>121654.59999999999</v>
       </c>
       <c r="F393" s="20">
         <v>1069.3699999999999</v>
       </c>
       <c r="G393" s="20">
         <v>7511.73</v>
       </c>
       <c r="H393" s="20">
         <v>4766.5600000000004</v>
       </c>
       <c r="I393" s="20">
         <v>656.56999999999994</v>
       </c>
     </row>
-    <row r="394" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="394" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C394" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D394" s="20">
         <v>135550.13</v>
       </c>
       <c r="E394" s="20">
         <v>121651.48</v>
       </c>
       <c r="F394" s="20">
         <v>1069.75</v>
       </c>
       <c r="G394" s="20">
         <v>7514.17</v>
       </c>
       <c r="H394" s="20">
         <v>4680.93</v>
       </c>
       <c r="I394" s="20">
         <v>633.79999999999995</v>
       </c>
     </row>
-    <row r="395" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="395" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C395" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D395" s="20">
         <v>136379.32999999999</v>
       </c>
       <c r="E395" s="20">
         <v>122680.4</v>
       </c>
       <c r="F395" s="20">
         <v>1056.8499999999999</v>
       </c>
       <c r="G395" s="20">
         <v>7423.56</v>
       </c>
       <c r="H395" s="20">
         <v>4587.6099999999997</v>
       </c>
       <c r="I395" s="20">
         <v>630.91</v>
       </c>
     </row>
-    <row r="396" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="396" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C396" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D396" s="20">
         <v>132173.49</v>
       </c>
       <c r="E396" s="20">
         <v>118719.78</v>
       </c>
       <c r="F396" s="20">
         <v>1044.18</v>
       </c>
       <c r="G396" s="20">
         <v>7334.56</v>
       </c>
       <c r="H396" s="20">
         <v>4461.92</v>
       </c>
       <c r="I396" s="20">
         <v>613.04999999999995</v>
       </c>
     </row>
-    <row r="397" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="397" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C397" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D397" s="20">
         <v>132201.5</v>
       </c>
       <c r="E397" s="20">
         <v>118936.15</v>
       </c>
       <c r="F397" s="20">
         <v>1034.1199999999999</v>
       </c>
       <c r="G397" s="20">
         <v>7263.5</v>
       </c>
       <c r="H397" s="20">
         <v>4346.7299999999996</v>
       </c>
       <c r="I397" s="20">
         <v>621</v>
       </c>
     </row>
-    <row r="398" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="398" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C398" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D398" s="20">
         <v>130782.1</v>
       </c>
       <c r="E398" s="20">
         <v>117825.38</v>
       </c>
       <c r="F398" s="20">
         <v>1011.66</v>
       </c>
       <c r="G398" s="20">
         <v>7105.72</v>
       </c>
       <c r="H398" s="20">
         <v>4228.53</v>
       </c>
       <c r="I398" s="20">
         <v>610.80999999999995</v>
       </c>
     </row>
-    <row r="399" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="399" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C399" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D399" s="20">
         <v>130197.03</v>
       </c>
       <c r="E399" s="20">
         <v>117294.99</v>
       </c>
       <c r="F399" s="20">
         <v>1019.2</v>
       </c>
       <c r="G399" s="20">
         <v>7158.74</v>
       </c>
       <c r="H399" s="20">
         <v>4145.3599999999997</v>
       </c>
       <c r="I399" s="20">
         <v>578.74</v>
       </c>
     </row>
-    <row r="400" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="400" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C400" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D400" s="20">
         <v>133994.44</v>
       </c>
       <c r="E400" s="20">
         <v>120624.73</v>
       </c>
       <c r="F400" s="20">
         <v>1042.08</v>
       </c>
       <c r="G400" s="20">
         <v>7318.57</v>
       </c>
       <c r="H400" s="20">
         <v>4434.63</v>
       </c>
       <c r="I400" s="20">
         <v>574.42999999999995</v>
       </c>
     </row>
-    <row r="401" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="401" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C401" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D401" s="20">
         <v>137233.26999999999</v>
       </c>
       <c r="E401" s="20">
         <v>123573.67</v>
       </c>
       <c r="F401" s="20">
         <v>1055.23</v>
       </c>
       <c r="G401" s="20">
         <v>7410.95</v>
       </c>
       <c r="H401" s="20">
         <v>4588.9399999999996</v>
       </c>
       <c r="I401" s="20">
         <v>604.48</v>
       </c>
     </row>
-    <row r="402" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C402" s="26">
+    <row r="402" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C402" s="22">
         <v>2023</v>
       </c>
-      <c r="D402" s="27"/>
-[...6 lines deleted...]
-    <row r="403" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D402" s="23"/>
+      <c r="E402" s="23"/>
+      <c r="F402" s="23"/>
+      <c r="G402" s="23"/>
+      <c r="H402" s="23"/>
+      <c r="I402" s="24"/>
+    </row>
+    <row r="403" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C403" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D403" s="20">
         <v>139404.09</v>
       </c>
       <c r="E403" s="20">
         <v>125345.29</v>
       </c>
       <c r="F403" s="20">
         <v>1071.77</v>
       </c>
       <c r="G403" s="20">
         <v>7527.11</v>
       </c>
       <c r="H403" s="20">
         <v>4836.32</v>
       </c>
       <c r="I403" s="20">
         <v>623.6</v>
       </c>
     </row>
-    <row r="404" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="404" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C404" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D404" s="20">
         <v>140311.31</v>
       </c>
       <c r="E404" s="20">
         <v>126652.04</v>
       </c>
       <c r="F404" s="20">
         <v>1051.6300000000001</v>
       </c>
       <c r="G404" s="20">
         <v>7384.33</v>
       </c>
       <c r="H404" s="20">
         <v>4572.3100000000004</v>
       </c>
       <c r="I404" s="20">
         <v>651</v>
       </c>
     </row>
-    <row r="405" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="405" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C405" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D405" s="20">
         <v>145189.07</v>
       </c>
       <c r="E405" s="20">
         <v>131019.2</v>
       </c>
       <c r="F405" s="20">
         <v>1067.02</v>
       </c>
       <c r="G405" s="20">
         <v>7492.34</v>
       </c>
       <c r="H405" s="20">
         <v>4989.2299999999996</v>
       </c>
       <c r="I405" s="20">
         <v>621.28</v>
       </c>
     </row>
-    <row r="406" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="406" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C406" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D406" s="20">
         <v>144166.5</v>
       </c>
       <c r="E406" s="20">
         <v>129922.78</v>
       </c>
       <c r="F406" s="20">
         <v>1071.3</v>
       </c>
       <c r="G406" s="20">
         <v>7522.41</v>
       </c>
       <c r="H406" s="20">
         <v>5008.43</v>
       </c>
       <c r="I406" s="20">
         <v>641.58000000000004</v>
       </c>
     </row>
-    <row r="407" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="407" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C407" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D407" s="20">
         <v>139285.82999999999</v>
       </c>
       <c r="E407" s="20">
         <v>125240.41</v>
       </c>
       <c r="F407" s="20">
         <v>1055.27</v>
       </c>
       <c r="G407" s="20">
         <v>7408.14</v>
       </c>
       <c r="H407" s="20">
         <v>4941.3500000000004</v>
       </c>
       <c r="I407" s="20">
         <v>640.66</v>
       </c>
     </row>
-    <row r="408" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="408" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C408" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D408" s="20">
         <v>137540.51</v>
       </c>
       <c r="E408" s="20">
         <v>123552.47</v>
       </c>
       <c r="F408" s="20">
         <v>1058.04</v>
       </c>
       <c r="G408" s="20">
         <v>7427.62</v>
       </c>
       <c r="H408" s="20">
         <v>4870.4799999999996</v>
       </c>
       <c r="I408" s="20">
         <v>631.9</v>
       </c>
     </row>
-    <row r="409" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="409" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C409" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D409" s="20">
         <v>137673.54999999999</v>
       </c>
       <c r="E409" s="20">
         <v>123568.15</v>
       </c>
       <c r="F409" s="20">
         <v>1064.92</v>
       </c>
       <c r="G409" s="20">
         <v>7475.88</v>
       </c>
       <c r="H409" s="20">
         <v>4937.8100000000004</v>
       </c>
       <c r="I409" s="20">
         <v>626.79</v>
       </c>
     </row>
-    <row r="410" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="410" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C410" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D410" s="20">
         <v>137090.32999999999</v>
       </c>
       <c r="E410" s="20">
         <v>123080.42</v>
       </c>
       <c r="F410" s="20">
         <v>1054.6500000000001</v>
       </c>
       <c r="G410" s="20">
         <v>7401.95</v>
       </c>
       <c r="H410" s="20">
         <v>4913.3500000000004</v>
       </c>
       <c r="I410" s="20">
         <v>639.96</v>
       </c>
     </row>
-    <row r="411" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="411" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C411" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D411" s="20">
         <v>134856.19</v>
       </c>
       <c r="E411" s="20">
         <v>121160.33</v>
       </c>
       <c r="F411" s="20">
         <v>1039.74</v>
       </c>
       <c r="G411" s="20">
         <v>7297.33</v>
       </c>
       <c r="H411" s="20">
         <v>4732.2</v>
       </c>
       <c r="I411" s="20">
         <v>626.59</v>
       </c>
     </row>
-    <row r="412" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="412" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C412" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D412" s="20">
         <v>133139.75</v>
       </c>
       <c r="E412" s="20">
         <v>119144.52</v>
       </c>
       <c r="F412" s="20">
         <v>1040.06</v>
       </c>
       <c r="G412" s="20">
         <v>7299.56</v>
       </c>
       <c r="H412" s="20">
         <v>5042.03</v>
       </c>
       <c r="I412" s="20">
         <v>613.58000000000004</v>
       </c>
     </row>
-    <row r="413" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="413" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C413" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D413" s="20">
         <v>138100.07999999999</v>
       </c>
       <c r="E413" s="20">
         <v>123830.33</v>
       </c>
       <c r="F413" s="20">
         <v>1059.72</v>
       </c>
       <c r="G413" s="20">
         <v>7435.59</v>
       </c>
       <c r="H413" s="20">
         <v>5165.3</v>
       </c>
       <c r="I413" s="20">
         <v>609.14</v>
       </c>
     </row>
-    <row r="414" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="414" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C414" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D414" s="20">
         <v>146383.75</v>
       </c>
       <c r="E414" s="20">
         <v>131982.57</v>
       </c>
       <c r="F414" s="20">
         <v>1063.82</v>
       </c>
       <c r="G414" s="20">
         <v>7464.36</v>
       </c>
       <c r="H414" s="20">
         <v>5234.38</v>
       </c>
       <c r="I414" s="20">
         <v>638.62</v>
       </c>
     </row>
-    <row r="415" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C415" s="26">
+    <row r="415" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C415" s="22">
         <v>2024</v>
       </c>
-      <c r="D415" s="27"/>
-[...6 lines deleted...]
-    <row r="416" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D415" s="23"/>
+      <c r="E415" s="23"/>
+      <c r="F415" s="23"/>
+      <c r="G415" s="23"/>
+      <c r="H415" s="23"/>
+      <c r="I415" s="24"/>
+    </row>
+    <row r="416" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C416" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D416" s="20">
         <v>145051.57</v>
       </c>
       <c r="E416" s="20">
         <v>130796.5</v>
       </c>
       <c r="F416" s="20">
         <v>1054.6500000000001</v>
       </c>
       <c r="G416" s="20">
         <v>7399.99</v>
       </c>
       <c r="H416" s="20">
         <v>5144.84</v>
       </c>
       <c r="I416" s="20">
         <v>655.6</v>
       </c>
     </row>
-    <row r="417" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="417" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C417" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D417" s="20">
         <v>144039.97</v>
       </c>
       <c r="E417" s="20">
         <v>129820.17</v>
       </c>
       <c r="F417" s="20">
         <v>1051.71</v>
       </c>
       <c r="G417" s="20">
         <v>7379.4</v>
       </c>
       <c r="H417" s="20">
         <v>5146.13</v>
       </c>
       <c r="I417" s="20">
         <v>642.56000000000006</v>
       </c>
     </row>
-    <row r="418" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C418" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D418" s="20">
         <v>140389.51</v>
       </c>
       <c r="E418" s="20">
         <v>125786.06000000001</v>
       </c>
       <c r="F418" s="20">
         <v>1050.6300000000001</v>
       </c>
       <c r="G418" s="20">
         <v>7369.79</v>
       </c>
       <c r="H418" s="20">
         <v>5541.33</v>
       </c>
       <c r="I418" s="20">
         <v>641.71</v>
       </c>
     </row>
-    <row r="419" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="419" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C419" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D419" s="20">
         <v>136217.74</v>
       </c>
       <c r="E419" s="20">
         <v>121346.51</v>
       </c>
       <c r="F419" s="20">
         <v>1045.05</v>
       </c>
       <c r="G419" s="20">
         <v>7330.69</v>
       </c>
       <c r="H419" s="20">
         <v>5854.53</v>
       </c>
       <c r="I419" s="20">
         <v>640.96</v>
       </c>
     </row>
-    <row r="420" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="420" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C420" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D420" s="20">
         <v>138973.18</v>
       </c>
       <c r="E420" s="20">
         <v>124033.48</v>
       </c>
       <c r="F420" s="20">
         <v>1048.7</v>
       </c>
       <c r="G420" s="20">
         <v>7352.5</v>
       </c>
       <c r="H420" s="20">
         <v>5911.35</v>
       </c>
       <c r="I420" s="20">
         <v>627.15</v>
       </c>
     </row>
-    <row r="421" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="421" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C421" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D421" s="20">
         <v>140177.28</v>
       </c>
       <c r="E421" s="20">
         <v>125325.97</v>
       </c>
       <c r="F421" s="20">
         <v>1042.67</v>
       </c>
       <c r="G421" s="20">
         <v>7297.1</v>
       </c>
       <c r="H421" s="20">
         <v>5878.11</v>
       </c>
       <c r="I421" s="20">
         <v>633.41999999999996</v>
       </c>
     </row>
-    <row r="422" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="422" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C422" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D422" s="20">
         <v>145413.74</v>
       </c>
       <c r="E422" s="20">
         <v>130260.77</v>
       </c>
       <c r="F422" s="20">
         <v>1050.8900000000001</v>
       </c>
       <c r="G422" s="20">
         <v>7357.46</v>
       </c>
       <c r="H422" s="20">
         <v>6105.68</v>
       </c>
       <c r="I422" s="20">
         <v>638.95000000000005</v>
       </c>
     </row>
-    <row r="423" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="423" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C423" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D423" s="20">
         <v>150242.79999999999</v>
       </c>
       <c r="E423" s="20">
         <v>134673.88</v>
       </c>
       <c r="F423" s="20">
         <v>1068.71</v>
       </c>
       <c r="G423" s="20">
         <v>7480.19</v>
       </c>
       <c r="H423" s="20">
         <v>6365.21</v>
       </c>
       <c r="I423" s="20">
         <v>654.80999999999995</v>
       </c>
     </row>
-    <row r="424" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="424" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C424" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D424" s="20">
         <v>149922.06</v>
       </c>
       <c r="E424" s="20">
         <v>133947.96</v>
       </c>
       <c r="F424" s="20">
         <v>1074.3800000000001</v>
       </c>
       <c r="G424" s="20">
         <v>7519.87</v>
       </c>
       <c r="H424" s="20">
         <v>6698.57</v>
       </c>
       <c r="I424" s="20">
         <v>681.28</v>
       </c>
     </row>
-    <row r="425" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="425" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C425" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D425" s="20">
         <v>151233.24</v>
       </c>
       <c r="E425" s="20">
         <v>135067.69</v>
       </c>
       <c r="F425" s="20">
         <v>1054.27</v>
       </c>
       <c r="G425" s="20">
         <v>7379.07</v>
       </c>
       <c r="H425" s="20">
         <v>7029.75</v>
       </c>
       <c r="I425" s="20">
         <v>702.46</v>
       </c>
     </row>
-    <row r="426" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="426" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C426" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D426" s="20">
         <v>150242.5</v>
       </c>
       <c r="E426" s="20">
         <v>134510.29999999999</v>
       </c>
       <c r="F426" s="20">
         <v>1041.81</v>
       </c>
       <c r="G426" s="20">
         <v>7289.96</v>
       </c>
       <c r="H426" s="20">
         <v>6724.22</v>
       </c>
       <c r="I426" s="20">
         <v>676.21</v>
       </c>
     </row>
-    <row r="427" spans="3:9" ht="13.8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="3:9" ht="13" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="C427" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D427" s="20">
         <v>155719.38</v>
       </c>
       <c r="E427" s="20">
         <v>140173.51999999999</v>
       </c>
       <c r="F427" s="20">
         <v>1034.06</v>
       </c>
       <c r="G427" s="20">
         <v>7235.7</v>
       </c>
       <c r="H427" s="20">
         <v>6601.72</v>
       </c>
       <c r="I427" s="20">
         <v>674.38</v>
       </c>
     </row>
-    <row r="428" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C428" s="26">
+    <row r="428" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C428" s="22">
         <v>2025</v>
       </c>
-      <c r="D428" s="27"/>
-[...6 lines deleted...]
-    <row r="429" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="D428" s="23"/>
+      <c r="E428" s="23"/>
+      <c r="F428" s="23"/>
+      <c r="G428" s="23"/>
+      <c r="H428" s="23"/>
+      <c r="I428" s="24"/>
+    </row>
+    <row r="429" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C429" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D429" s="20">
         <v>156084.57</v>
       </c>
       <c r="E429" s="20">
         <v>140072.84</v>
       </c>
       <c r="F429" s="20">
         <v>1035.02</v>
       </c>
       <c r="G429" s="20">
         <v>7242.47</v>
       </c>
       <c r="H429" s="20">
         <v>7067.62</v>
       </c>
       <c r="I429" s="20">
         <v>666.62</v>
       </c>
     </row>
-    <row r="430" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="430" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C430" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D430" s="20">
         <v>154508.98000000001</v>
       </c>
       <c r="E430" s="20">
         <v>138270.57999999999</v>
       </c>
       <c r="F430" s="20">
         <v>1041.22</v>
       </c>
       <c r="G430" s="20">
         <v>7284.06</v>
       </c>
       <c r="H430" s="20">
         <v>7220.09</v>
       </c>
       <c r="I430" s="20">
         <v>693.04</v>
       </c>
     </row>
-    <row r="431" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="431" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C431" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D431" s="20">
         <v>157089.82</v>
       </c>
       <c r="E431" s="20">
         <v>140338.01</v>
       </c>
       <c r="F431" s="20">
         <v>1051.79</v>
       </c>
       <c r="G431" s="20">
         <v>7358.06</v>
       </c>
       <c r="H431" s="20">
         <v>7668.55</v>
       </c>
       <c r="I431" s="20">
         <v>673.4</v>
       </c>
     </row>
-    <row r="432" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="432" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C432" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D432" s="20">
         <v>152467.48000000001</v>
       </c>
       <c r="E432" s="20">
         <v>134834.85</v>
       </c>
       <c r="F432" s="20">
         <v>1076.06</v>
       </c>
       <c r="G432" s="20">
         <v>7527.8</v>
       </c>
       <c r="H432" s="20">
         <v>8351.32</v>
       </c>
       <c r="I432" s="20">
         <v>677.46</v>
       </c>
     </row>
-    <row r="433" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="433" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C433" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D433" s="20">
         <v>152487.81</v>
       </c>
       <c r="E433" s="20">
         <v>134745.66</v>
       </c>
       <c r="F433" s="20">
         <v>1076.6099999999999</v>
       </c>
       <c r="G433" s="20">
         <v>7529.98</v>
       </c>
       <c r="H433" s="20">
         <v>8388.4599999999991</v>
       </c>
       <c r="I433" s="20">
         <v>747.1</v>
       </c>
     </row>
-    <row r="434" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="434" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C434" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D434" s="20">
         <v>152566.6</v>
       </c>
       <c r="E434" s="20">
         <v>134783.24</v>
       </c>
       <c r="F434" s="20">
         <v>1088.98</v>
       </c>
       <c r="G434" s="20">
         <v>7616.5</v>
       </c>
       <c r="H434" s="20">
         <v>8319.84</v>
       </c>
       <c r="I434" s="20">
         <v>758.04</v>
       </c>
     </row>
-    <row r="435" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="435" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C435" s="19" t="s">
         <v>211</v>
       </c>
       <c r="D435" s="20">
         <v>151987.97</v>
       </c>
       <c r="E435" s="20">
         <v>134190.89000000001</v>
       </c>
       <c r="F435" s="20">
         <v>1079.47</v>
       </c>
       <c r="G435" s="20">
         <v>7549.95</v>
       </c>
       <c r="H435" s="20">
         <v>8348.25</v>
       </c>
       <c r="I435" s="20">
         <v>819.42</v>
       </c>
     </row>
-    <row r="436" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="436" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C436" s="19" t="s">
         <v>212</v>
       </c>
       <c r="D436" s="20">
         <v>150707.88</v>
       </c>
       <c r="E436" s="20">
         <v>132345.35999999999</v>
       </c>
       <c r="F436" s="20">
         <v>1085.97</v>
       </c>
       <c r="G436" s="20">
         <v>7593.82</v>
       </c>
       <c r="H436" s="20">
         <v>8818.51</v>
       </c>
       <c r="I436" s="20">
         <v>864.23</v>
       </c>
     </row>
-    <row r="437" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="437" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C437" s="19" t="s">
         <v>213</v>
       </c>
       <c r="D437" s="20">
         <v>148736.93</v>
       </c>
       <c r="E437" s="20">
         <v>128944.86</v>
       </c>
       <c r="F437" s="20">
         <v>1085.8900000000001</v>
       </c>
       <c r="G437" s="20">
         <v>7593.27</v>
       </c>
       <c r="H437" s="20">
         <v>9939.66</v>
       </c>
       <c r="I437" s="20">
         <v>1173.25</v>
       </c>
     </row>
-    <row r="438" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="438" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C438" s="19" t="s">
         <v>214</v>
       </c>
       <c r="D438" s="20">
         <v>149932.59</v>
       </c>
       <c r="E438" s="20">
         <v>129164.87</v>
       </c>
       <c r="F438" s="20">
         <v>1078.3599999999999</v>
       </c>
       <c r="G438" s="20">
         <v>7540.59</v>
       </c>
       <c r="H438" s="20">
         <v>10880.51</v>
       </c>
       <c r="I438" s="20">
         <v>1268.25</v>
       </c>
     </row>
-    <row r="439" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="439" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C439" s="19" t="s">
         <v>215</v>
       </c>
       <c r="D439" s="20">
         <v>150061.01</v>
       </c>
       <c r="E439" s="20">
         <v>129332.96</v>
       </c>
       <c r="F439" s="20">
         <v>1077.25</v>
       </c>
       <c r="G439" s="20">
         <v>7531.24</v>
       </c>
       <c r="H439" s="20">
         <v>11403.61</v>
       </c>
       <c r="I439" s="20">
         <v>715.96</v>
       </c>
     </row>
-    <row r="440" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="440" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C440" s="19" t="s">
         <v>216</v>
       </c>
       <c r="D440" s="20">
         <v>156470.97</v>
       </c>
       <c r="E440" s="20">
         <v>135140.89000000001</v>
       </c>
       <c r="F440" s="20">
         <v>1086.8399999999999</v>
       </c>
       <c r="G440" s="20">
         <v>7598.31</v>
       </c>
       <c r="H440" s="20">
         <v>11932.32</v>
       </c>
       <c r="I440" s="20">
         <v>712.6</v>
       </c>
     </row>
-    <row r="441" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="C441" s="26">
+    <row r="441" spans="3:9" ht="18" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C441" s="22">
         <v>2026</v>
       </c>
-      <c r="D441" s="27"/>
-[...6 lines deleted...]
-    <row r="442" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="D441" s="23"/>
+      <c r="E441" s="23"/>
+      <c r="F441" s="23"/>
+      <c r="G441" s="23"/>
+      <c r="H441" s="23"/>
+      <c r="I441" s="24"/>
+    </row>
+    <row r="442" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C442" s="19" t="s">
         <v>205</v>
       </c>
       <c r="D442" s="20">
         <v>154580.48000000001</v>
       </c>
       <c r="E442" s="20">
         <v>130639.96</v>
       </c>
       <c r="F442" s="20">
         <v>1095.96</v>
       </c>
       <c r="G442" s="20">
         <v>7662.06</v>
       </c>
       <c r="H442" s="20">
         <v>14462.24</v>
       </c>
       <c r="I442" s="20">
         <v>720.24</v>
       </c>
     </row>
-    <row r="443" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="443" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C443" s="19" t="s">
         <v>206</v>
       </c>
       <c r="D443" s="20">
         <v>151901.16</v>
       </c>
       <c r="E443" s="20">
         <v>127965.02</v>
       </c>
       <c r="F443" s="20">
         <v>1090.72</v>
       </c>
       <c r="G443" s="20">
         <v>7623.93</v>
       </c>
       <c r="H443" s="20">
         <v>14498.32</v>
       </c>
       <c r="I443" s="20">
         <v>723.15</v>
       </c>
     </row>
-    <row r="444" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="444" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C444" s="19" t="s">
         <v>207</v>
       </c>
       <c r="D444" s="20">
         <v>148150.16</v>
       </c>
       <c r="E444" s="20">
         <v>126037.96</v>
       </c>
       <c r="F444" s="20">
         <v>1076.6099999999999</v>
       </c>
       <c r="G444" s="20">
         <v>7525.28</v>
       </c>
       <c r="H444" s="20">
         <v>12775.98</v>
       </c>
       <c r="I444" s="20">
         <v>734.32</v>
       </c>
     </row>
-    <row r="445" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="445" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C445" s="19" t="s">
         <v>208</v>
       </c>
       <c r="D445" s="20">
         <v>146201.96</v>
       </c>
       <c r="E445" s="20">
         <v>123948.63</v>
       </c>
       <c r="F445" s="20">
         <v>1086.28</v>
       </c>
       <c r="G445" s="20">
         <v>7592.9</v>
       </c>
       <c r="H445" s="20">
         <v>12872.75</v>
       </c>
       <c r="I445" s="20">
         <v>701.4</v>
       </c>
     </row>
-    <row r="446" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="446" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C446" s="19" t="s">
         <v>209</v>
       </c>
       <c r="D446" s="20">
         <v>144898.4</v>
       </c>
       <c r="E446" s="20">
         <v>122869.8</v>
       </c>
       <c r="F446" s="20">
         <v>1083.67</v>
       </c>
       <c r="G446" s="20">
         <v>7573.07</v>
       </c>
       <c r="H446" s="20">
         <v>12659.19</v>
       </c>
       <c r="I446" s="20">
         <v>712.68</v>
       </c>
     </row>
-    <row r="447" spans="3:9" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="447" spans="3:9" ht="13" x14ac:dyDescent="0.25">
       <c r="C447" s="19" t="s">
         <v>210</v>
       </c>
       <c r="D447" s="20">
         <v>145593.57999999999</v>
       </c>
       <c r="E447" s="20">
         <v>125006.5</v>
       </c>
       <c r="F447" s="20">
         <v>1075.3399999999999</v>
       </c>
       <c r="G447" s="20">
         <v>7514.89</v>
       </c>
       <c r="H447" s="20">
         <v>11285.92</v>
       </c>
       <c r="I447" s="20">
         <v>710.92</v>
       </c>
     </row>
-    <row r="448" spans="3:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="C449" s="22" t="s">
+    <row r="448" spans="3:9" ht="13" x14ac:dyDescent="0.25">
+      <c r="C448" s="19" t="s">
+        <v>211</v>
+      </c>
+      <c r="D448" s="20">
+        <v>145343.82</v>
+      </c>
+      <c r="E448" s="20">
+        <v>124642.33</v>
+      </c>
+      <c r="F448" s="20">
+        <v>1078.9100000000001</v>
+      </c>
+      <c r="G448" s="20">
+        <v>7539.82</v>
+      </c>
+      <c r="H448" s="20">
+        <v>11379.59</v>
+      </c>
+      <c r="I448" s="20">
+        <v>703.16</v>
+      </c>
+    </row>
+    <row r="449" spans="3:9" ht="13" x14ac:dyDescent="0.25">
+      <c r="C449" s="19" t="s">
+        <v>212</v>
+      </c>
+      <c r="D449" s="20">
+        <v>146507.60999999999</v>
+      </c>
+      <c r="E449" s="20">
+        <v>124668.19</v>
+      </c>
+      <c r="F449" s="20">
+        <v>1087.32</v>
+      </c>
+      <c r="G449" s="20">
+        <v>7596.95</v>
+      </c>
+      <c r="H449" s="20">
+        <v>12446.11</v>
+      </c>
+      <c r="I449" s="20">
+        <v>709.05</v>
+      </c>
+    </row>
+    <row r="450" spans="3:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C450" s="41"/>
+      <c r="D450" s="41"/>
+      <c r="E450" s="41"/>
+      <c r="F450" s="41"/>
+      <c r="G450" s="41"/>
+      <c r="H450" s="41"/>
+      <c r="I450" s="41"/>
+    </row>
+    <row r="451" spans="3:9" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="C451" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="D449" s="22"/>
-[...4 lines deleted...]
-      <c r="I449" s="22"/>
+      <c r="D451" s="41"/>
+      <c r="E451" s="41"/>
+      <c r="F451" s="41"/>
+      <c r="G451" s="41"/>
+      <c r="H451" s="41"/>
+      <c r="I451" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="C441:I441"/>
-[...15 lines deleted...]
-    <mergeCell ref="C449:I449"/>
+    <mergeCell ref="C451:I451"/>
     <mergeCell ref="C10:I10"/>
-    <mergeCell ref="C448:I448"/>
+    <mergeCell ref="C450:I450"/>
     <mergeCell ref="C220:I220"/>
     <mergeCell ref="C233:I233"/>
     <mergeCell ref="C108:I108"/>
     <mergeCell ref="C337:I337"/>
     <mergeCell ref="C350:I350"/>
     <mergeCell ref="C363:I363"/>
     <mergeCell ref="C324:I324"/>
     <mergeCell ref="C246:I246"/>
     <mergeCell ref="C259:I259"/>
     <mergeCell ref="C272:I272"/>
     <mergeCell ref="C298:I298"/>
     <mergeCell ref="C285:I285"/>
     <mergeCell ref="C311:I311"/>
+    <mergeCell ref="C59:I59"/>
+    <mergeCell ref="C177:I177"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="C4:I4"/>
+    <mergeCell ref="C5:I6"/>
+    <mergeCell ref="I7:I9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="F7:F9"/>
+    <mergeCell ref="C441:I441"/>
+    <mergeCell ref="C415:I415"/>
+    <mergeCell ref="C402:I402"/>
+    <mergeCell ref="C389:I389"/>
+    <mergeCell ref="C376:I376"/>
+    <mergeCell ref="C428:I428"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -14390,70 +14436,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC2852B1-3717-49C6-8D5A-67814BCBDC0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99B33C2B-0052-4253-91EF-CF13BF0550F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9548240F-2F34-4819-8842-F7B01620D253}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">