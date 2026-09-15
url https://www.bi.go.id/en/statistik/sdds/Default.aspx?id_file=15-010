--- v0 (2026-07-26)
+++ v1 (2026-09-15)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3229257-9952-4ACB-8C52-1414B101501F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29E2B18C-ADDE-4D36-993C-569A57348EEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="I R Government Securities" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$303</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'I R Government Securities'!$D$205:$G$304</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'I R Government Securities'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="920" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="923" uniqueCount="271">
   <si>
     <t>INTEREST RATE</t>
   </si>
   <si>
     <t>GOVERNMENT SECURITIES</t>
   </si>
   <si>
     <t>(Percent per annum)</t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Rate </t>
   </si>
   <si>
     <t xml:space="preserve">Variable Rate </t>
   </si>
   <si>
     <t>Hedge Bond</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
@@ -832,51 +832,54 @@
   <si>
     <t>4.70000-5.45986</t>
   </si>
   <si>
     <t>4.66026-5.05417</t>
   </si>
   <si>
     <t>4.60000-4.87435</t>
   </si>
   <si>
     <t>4.87435 - 12.00000</t>
   </si>
   <si>
     <t>4.66026-4.87435</t>
   </si>
   <si>
     <t>4.72700-5.05700</t>
   </si>
   <si>
     <t>5.05700 - 12.00000</t>
   </si>
   <si>
     <t>4.72700-5.31000</t>
   </si>
   <si>
-    <t>Last update  : 30/06/2026</t>
+    <t>Last update  : 31/07/2026</t>
+  </si>
+  <si>
+    <t>5.05700-7.08333</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1713,99 +1716,99 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="51" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="50" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="50" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -2216,120 +2219,120 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G303"/>
+  <dimension ref="A1:G304"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A287" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F304" sqref="F304"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A288" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D304" sqref="D304:G304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="13.44140625" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" customWidth="1"/>
     <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="6" max="6" width="17.6640625" customWidth="1"/>
     <col min="7" max="7" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="31"/>
-[...1 lines deleted...]
-      <c r="D1" s="31"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
     </row>
     <row r="2" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="B2" s="31"/>
-[...2 lines deleted...]
-      <c r="E2" s="31"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="36"/>
-[...1 lines deleted...]
-      <c r="G4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
-      <c r="D5" s="38" t="s">
+      <c r="D5" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="39"/>
-[...1 lines deleted...]
-      <c r="G5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="41"/>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D6" s="41" t="s">
+      <c r="D6" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="42"/>
-[...1 lines deleted...]
-      <c r="G6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="44"/>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="D7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="32">
         <v>2003</v>
       </c>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="34"/>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D9" s="5" t="s">
@@ -3556,56 +3559,56 @@
       <c r="E99" s="13" t="s">
         <v>77</v>
       </c>
       <c r="F99" s="13" t="s">
         <v>143</v>
       </c>
       <c r="G99" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="100" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>77</v>
       </c>
       <c r="F100" s="13">
         <v>6.3696700000000002</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="101" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D101" s="28">
+      <c r="D101" s="29">
         <v>2011</v>
       </c>
-      <c r="E101" s="29"/>
-[...1 lines deleted...]
-      <c r="G101" s="30"/>
+      <c r="E101" s="30"/>
+      <c r="F101" s="30"/>
+      <c r="G101" s="31"/>
     </row>
     <row r="102" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E102" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F102" s="16">
         <v>6.3696700000000002</v>
       </c>
       <c r="G102" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="103" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>77</v>
       </c>
       <c r="F103" s="16">
         <v>6.3696700000000002</v>
       </c>
@@ -3732,56 +3735,56 @@
       <c r="E112" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F112" s="15" t="s">
         <v>89</v>
       </c>
       <c r="G112" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="113" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D113" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E113" s="15" t="s">
         <v>88</v>
       </c>
       <c r="F113" s="15" t="s">
         <v>90</v>
       </c>
       <c r="G113" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="114" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D114" s="28">
+      <c r="D114" s="29">
         <v>2012</v>
       </c>
-      <c r="E114" s="29"/>
-[...1 lines deleted...]
-      <c r="G114" s="30"/>
+      <c r="E114" s="30"/>
+      <c r="F114" s="30"/>
+      <c r="G114" s="31"/>
     </row>
     <row r="115" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E115" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F115" s="19" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="116" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E116" s="18" t="s">
         <v>88</v>
       </c>
       <c r="F116" s="19" t="s">
         <v>92</v>
       </c>
@@ -3908,56 +3911,56 @@
       <c r="E125" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F125" s="18" t="s">
         <v>103</v>
       </c>
       <c r="G125" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="126" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D126" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F126" s="18" t="s">
         <v>104</v>
       </c>
       <c r="G126" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="127" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D127" s="28">
+      <c r="D127" s="29">
         <v>2013</v>
       </c>
-      <c r="E127" s="29"/>
-[...1 lines deleted...]
-      <c r="G127" s="30"/>
+      <c r="E127" s="30"/>
+      <c r="F127" s="30"/>
+      <c r="G127" s="31"/>
     </row>
     <row r="128" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D128" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E128" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F128" s="21" t="s">
         <v>105</v>
       </c>
       <c r="G128" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="129" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E129" s="20" t="s">
         <v>101</v>
       </c>
       <c r="F129" s="21" t="s">
         <v>105</v>
       </c>
@@ -4082,56 +4085,56 @@
         <v>11</v>
       </c>
       <c r="E138" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F138" s="18" t="s">
         <v>150</v>
       </c>
       <c r="G138" s="17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="139" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F139" s="18" t="s">
         <v>151</v>
       </c>
       <c r="G139" s="17"/>
     </row>
     <row r="140" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D140" s="28">
+      <c r="D140" s="29">
         <v>2014</v>
       </c>
-      <c r="E140" s="29"/>
-[...1 lines deleted...]
-      <c r="G140" s="30"/>
+      <c r="E140" s="30"/>
+      <c r="F140" s="30"/>
+      <c r="G140" s="31"/>
     </row>
     <row r="141" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D141" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E141" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F141" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G141" s="17"/>
     </row>
     <row r="142" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D142" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E142" s="15" t="s">
         <v>101</v>
       </c>
       <c r="F142" s="16" t="s">
         <v>152</v>
       </c>
       <c r="G142" s="17"/>
     </row>
@@ -4234,56 +4237,56 @@
     <row r="151" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F151" s="18" t="s">
         <v>161</v>
       </c>
       <c r="G151" s="17"/>
     </row>
     <row r="152" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F152" s="18" t="s">
         <v>162</v>
       </c>
       <c r="G152" s="17"/>
     </row>
     <row r="153" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D153" s="28">
+      <c r="D153" s="29">
         <v>2015</v>
       </c>
-      <c r="E153" s="29"/>
-[...1 lines deleted...]
-      <c r="G153" s="30"/>
+      <c r="E153" s="30"/>
+      <c r="F153" s="30"/>
+      <c r="G153" s="31"/>
     </row>
     <row r="154" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F154" s="25" t="s">
         <v>163</v>
       </c>
       <c r="G154" s="17"/>
     </row>
     <row r="155" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F155" s="25" t="s">
         <v>164</v>
       </c>
       <c r="G155" s="17"/>
     </row>
@@ -4386,56 +4389,56 @@
     <row r="164" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F164" s="25" t="s">
         <v>173</v>
       </c>
       <c r="G164" s="17"/>
     </row>
     <row r="165" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F165" s="25" t="s">
         <v>174</v>
       </c>
       <c r="G165" s="17"/>
     </row>
     <row r="166" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D166" s="28">
+      <c r="D166" s="29">
         <v>2016</v>
       </c>
-      <c r="E166" s="29"/>
-[...1 lines deleted...]
-      <c r="G166" s="30"/>
+      <c r="E166" s="30"/>
+      <c r="F166" s="30"/>
+      <c r="G166" s="31"/>
     </row>
     <row r="167" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F167" s="25" t="s">
         <v>163</v>
       </c>
       <c r="G167" s="17"/>
     </row>
     <row r="168" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F168" s="25" t="s">
         <v>164</v>
       </c>
       <c r="G168" s="17"/>
     </row>
@@ -4538,56 +4541,56 @@
     <row r="177" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F177" s="25" t="s">
         <v>180</v>
       </c>
       <c r="G177" s="17"/>
     </row>
     <row r="178" spans="4:7" ht="17.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E178" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F178" s="25" t="s">
         <v>181</v>
       </c>
       <c r="G178" s="17"/>
     </row>
     <row r="179" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D179" s="28">
+      <c r="D179" s="29">
         <v>2017</v>
       </c>
-      <c r="E179" s="29"/>
-[...1 lines deleted...]
-      <c r="G179" s="30"/>
+      <c r="E179" s="30"/>
+      <c r="F179" s="30"/>
+      <c r="G179" s="31"/>
     </row>
     <row r="180" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E180" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F180" s="25" t="s">
         <v>182</v>
       </c>
       <c r="G180" s="17"/>
     </row>
     <row r="181" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E181" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F181" s="25" t="s">
         <v>183</v>
       </c>
       <c r="G181" s="17"/>
     </row>
@@ -4690,56 +4693,56 @@
     <row r="190" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F190" s="25" t="s">
         <v>189</v>
       </c>
       <c r="G190" s="17"/>
     </row>
     <row r="191" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E191" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F191" s="25" t="s">
         <v>190</v>
       </c>
       <c r="G191" s="17"/>
     </row>
     <row r="192" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D192" s="28">
+      <c r="D192" s="29">
         <v>2018</v>
       </c>
-      <c r="E192" s="29"/>
-[...1 lines deleted...]
-      <c r="G192" s="30"/>
+      <c r="E192" s="30"/>
+      <c r="F192" s="30"/>
+      <c r="G192" s="31"/>
     </row>
     <row r="193" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F193" s="25" t="s">
         <v>191</v>
       </c>
       <c r="G193" s="17"/>
     </row>
     <row r="194" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E194" s="24" t="s">
         <v>101</v>
       </c>
       <c r="F194" s="25" t="s">
         <v>191</v>
       </c>
       <c r="G194" s="17"/>
     </row>
@@ -4842,56 +4845,56 @@
     <row r="203" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D203" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F203" s="25" t="s">
         <v>199</v>
       </c>
       <c r="G203" s="17"/>
     </row>
     <row r="204" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D204" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E204" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F204" s="25" t="s">
         <v>200</v>
       </c>
       <c r="G204" s="17"/>
     </row>
     <row r="205" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D205" s="28">
+      <c r="D205" s="29">
         <v>2019</v>
       </c>
-      <c r="E205" s="29"/>
-[...1 lines deleted...]
-      <c r="G205" s="30"/>
+      <c r="E205" s="30"/>
+      <c r="F205" s="30"/>
+      <c r="G205" s="31"/>
     </row>
     <row r="206" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E206" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F206" s="25" t="s">
         <v>201</v>
       </c>
       <c r="G206" s="17"/>
     </row>
     <row r="207" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E207" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F207" s="25" t="s">
         <v>202</v>
       </c>
       <c r="G207" s="17"/>
     </row>
@@ -4994,56 +4997,56 @@
     <row r="216" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D216" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F216" s="25" t="s">
         <v>208</v>
       </c>
       <c r="G216" s="17"/>
     </row>
     <row r="217" spans="4:7" ht="17.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D217" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E217" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F217" s="25" t="s">
         <v>208</v>
       </c>
       <c r="G217" s="17"/>
     </row>
     <row r="218" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="D218" s="28">
+      <c r="D218" s="29">
         <v>2020</v>
       </c>
-      <c r="E218" s="29"/>
-[...1 lines deleted...]
-      <c r="G218" s="30"/>
+      <c r="E218" s="30"/>
+      <c r="F218" s="30"/>
+      <c r="G218" s="31"/>
     </row>
     <row r="219" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D219" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E219" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F219" s="25" t="s">
         <v>209</v>
       </c>
       <c r="G219" s="17"/>
     </row>
     <row r="220" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D220" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E220" s="24" t="s">
         <v>196</v>
       </c>
       <c r="F220" s="25" t="s">
         <v>210</v>
       </c>
       <c r="G220" s="17"/>
     </row>
@@ -5146,56 +5149,56 @@
     <row r="229" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D229" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F229" s="25" t="s">
         <v>215</v>
       </c>
       <c r="G229" s="17"/>
     </row>
     <row r="230" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D230" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E230" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F230" s="25" t="s">
         <v>216</v>
       </c>
       <c r="G230" s="17"/>
     </row>
     <row r="231" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D231" s="28">
+      <c r="D231" s="29">
         <v>2021</v>
       </c>
-      <c r="E231" s="29"/>
-[...1 lines deleted...]
-      <c r="G231" s="30"/>
+      <c r="E231" s="30"/>
+      <c r="F231" s="30"/>
+      <c r="G231" s="31"/>
     </row>
     <row r="232" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D232" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E232" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F232" s="25" t="s">
         <v>217</v>
       </c>
       <c r="G232" s="17"/>
     </row>
     <row r="233" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D233" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E233" s="24" t="s">
         <v>213</v>
       </c>
       <c r="F233" s="25" t="s">
         <v>218</v>
       </c>
       <c r="G233" s="17"/>
     </row>
@@ -5298,56 +5301,56 @@
     <row r="242" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D242" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F242" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G242" s="17"/>
     </row>
     <row r="243" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D243" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F243" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G243" s="17"/>
     </row>
     <row r="244" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D244" s="28">
+      <c r="D244" s="29">
         <v>2022</v>
       </c>
-      <c r="E244" s="29"/>
-[...1 lines deleted...]
-      <c r="G244" s="30"/>
+      <c r="E244" s="30"/>
+      <c r="F244" s="30"/>
+      <c r="G244" s="31"/>
     </row>
     <row r="245" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D245" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E245" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F245" s="25" t="s">
         <v>224</v>
       </c>
       <c r="G245" s="17"/>
     </row>
     <row r="246" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D246" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E246" s="24" t="s">
         <v>222</v>
       </c>
       <c r="F246" s="25" t="s">
         <v>225</v>
       </c>
       <c r="G246" s="17"/>
     </row>
@@ -5450,56 +5453,56 @@
     <row r="255" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D255" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E255" s="24" t="s">
         <v>232</v>
       </c>
       <c r="F255" s="25" t="s">
         <v>235</v>
       </c>
       <c r="G255" s="17"/>
     </row>
     <row r="256" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D256" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="24" t="s">
         <v>232</v>
       </c>
       <c r="F256" s="25" t="s">
         <v>236</v>
       </c>
       <c r="G256" s="17"/>
     </row>
     <row r="257" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D257" s="28">
+      <c r="D257" s="29">
         <v>2023</v>
       </c>
-      <c r="E257" s="29"/>
-[...1 lines deleted...]
-      <c r="G257" s="30"/>
+      <c r="E257" s="30"/>
+      <c r="F257" s="30"/>
+      <c r="G257" s="31"/>
     </row>
     <row r="258" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D258" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E258" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F258" s="25" t="s">
         <v>237</v>
       </c>
       <c r="G258" s="17"/>
     </row>
     <row r="259" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D259" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E259" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F259" s="25" t="s">
         <v>238</v>
       </c>
       <c r="G259" s="17"/>
     </row>
@@ -5602,56 +5605,56 @@
     <row r="268" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D268" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F268" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G268" s="17"/>
     </row>
     <row r="269" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D269" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F269" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G269" s="17"/>
     </row>
     <row r="270" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D270" s="28">
+      <c r="D270" s="29">
         <v>2024</v>
       </c>
-      <c r="E270" s="29"/>
-[...1 lines deleted...]
-      <c r="G270" s="30"/>
+      <c r="E270" s="30"/>
+      <c r="F270" s="30"/>
+      <c r="G270" s="31"/>
     </row>
     <row r="271" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D271" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E271" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F271" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G271" s="17"/>
     </row>
     <row r="272" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D272" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E272" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F272" s="25" t="s">
         <v>245</v>
       </c>
       <c r="G272" s="17"/>
     </row>
@@ -5754,56 +5757,56 @@
     <row r="281" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D281" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E281" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F281" s="25" t="s">
         <v>251</v>
       </c>
       <c r="G281" s="17"/>
     </row>
     <row r="282" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D282" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F282" s="25" t="s">
         <v>252</v>
       </c>
       <c r="G282" s="17"/>
     </row>
     <row r="283" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D283" s="28">
+      <c r="D283" s="29">
         <v>2025</v>
       </c>
-      <c r="E283" s="29"/>
-[...1 lines deleted...]
-      <c r="G283" s="30"/>
+      <c r="E283" s="30"/>
+      <c r="F283" s="30"/>
+      <c r="G283" s="31"/>
     </row>
     <row r="284" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D284" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E284" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F284" s="25" t="s">
         <v>253</v>
       </c>
       <c r="G284" s="17"/>
     </row>
     <row r="285" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D285" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E285" s="24" t="s">
         <v>229</v>
       </c>
       <c r="F285" s="25" t="s">
         <v>253</v>
       </c>
       <c r="G285" s="17"/>
     </row>
@@ -5906,56 +5909,56 @@
     <row r="294" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D294" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E294" s="24" t="s">
         <v>258</v>
       </c>
       <c r="F294" s="25" t="s">
         <v>261</v>
       </c>
       <c r="G294" s="17"/>
     </row>
     <row r="295" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D295" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="24" t="s">
         <v>258</v>
       </c>
       <c r="F295" s="25" t="s">
         <v>262</v>
       </c>
       <c r="G295" s="17"/>
     </row>
     <row r="296" spans="4:7" s="11" customFormat="1" ht="18" customHeight="1" collapsed="1" x14ac:dyDescent="0.35">
-      <c r="D296" s="28">
+      <c r="D296" s="29">
         <v>2026</v>
       </c>
-      <c r="E296" s="29"/>
-[...1 lines deleted...]
-      <c r="G296" s="30"/>
+      <c r="E296" s="30"/>
+      <c r="F296" s="30"/>
+      <c r="G296" s="31"/>
     </row>
     <row r="297" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D297" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E297" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F297" s="25" t="s">
         <v>263</v>
       </c>
       <c r="G297" s="17"/>
     </row>
     <row r="298" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D298" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E298" s="24" t="s">
         <v>264</v>
       </c>
       <c r="F298" s="25" t="s">
         <v>265</v>
       </c>
       <c r="G298" s="17"/>
     </row>
@@ -5974,95 +5977,107 @@
     <row r="300" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D300" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E300" s="24" t="s">
         <v>267</v>
       </c>
       <c r="F300" s="25" t="s">
         <v>268</v>
       </c>
       <c r="G300" s="17"/>
     </row>
     <row r="301" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D301" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E301" s="24" t="s">
         <v>267</v>
       </c>
       <c r="F301" s="25" t="s">
         <v>268</v>
       </c>
       <c r="G301" s="17"/>
     </row>
     <row r="302" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D302" s="22"/>
-[...5 lines deleted...]
-      <c r="D303" s="44" t="s">
+      <c r="D302" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E302" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="F302" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="G302" s="17"/>
+    </row>
+    <row r="303" spans="4:7" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D303" s="22"/>
+      <c r="E303" s="26"/>
+      <c r="F303" s="27"/>
+      <c r="G303" s="23"/>
+    </row>
+    <row r="304" spans="4:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D304" s="28" t="s">
         <v>269</v>
       </c>
-      <c r="E303" s="44"/>
-[...1 lines deleted...]
-      <c r="G303" s="44"/>
+      <c r="E304" s="28"/>
+      <c r="F304" s="28"/>
+      <c r="G304" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="D303:G303"/>
+    <mergeCell ref="D296:G296"/>
+    <mergeCell ref="D218:G218"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="D62:G62"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D36:G36"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D49:G49"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="D304:G304"/>
     <mergeCell ref="D101:G101"/>
     <mergeCell ref="D75:G75"/>
     <mergeCell ref="D153:G153"/>
     <mergeCell ref="D179:G179"/>
     <mergeCell ref="D166:G166"/>
     <mergeCell ref="D192:G192"/>
     <mergeCell ref="D205:G205"/>
     <mergeCell ref="D140:G140"/>
     <mergeCell ref="D114:G114"/>
     <mergeCell ref="D127:G127"/>
     <mergeCell ref="D231:G231"/>
     <mergeCell ref="D244:G244"/>
     <mergeCell ref="D257:G257"/>
     <mergeCell ref="D270:G270"/>
     <mergeCell ref="D283:G283"/>
-    <mergeCell ref="D296:G296"/>
-[...12 lines deleted...]
-    <mergeCell ref="D12:G12"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>