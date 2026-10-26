--- v0 (2026-08-25)
+++ v1 (2026-10-26)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA915863-7DAB-4CC7-A381-650CFE91CE3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07E8086A-4940-45E0-92C5-7163495F68AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="O D C S" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1357</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'O D C S'!$D$987:$J$1366</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'O D C S'!$4:$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="803" uniqueCount="406">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>OTHER DEPOSITORY CORPORATIONS SURVEY (ODCS)</t>
   </si>
   <si>
     <t>(Analytical Accounts of The Central Bank)</t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">RESERVE MONEY </t>
   </si>
   <si>
     <t>End of Period</t>
   </si>
   <si>
     <t xml:space="preserve">Gross Foreign Assets </t>
   </si>
   <si>
@@ -1299,54 +1299,54 @@
     <t>*) Temporary figures</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> revised figures </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">March 17 </t>
   </si>
   <si>
-    <t>August 14*</t>
-[...2 lines deleted...]
-    <t>Last update  : 21/08/2026</t>
+    <t>October 15*</t>
+  </si>
+  <si>
+    <t>Last update  : 23/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-409]d\-mmm;@"/>
   </numFmts>
   <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2939,56 +2939,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S1357"/>
+  <dimension ref="A1:S1366"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A530" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A1342" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B530" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A1351" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A530" sqref="A530"/>
-      <selection pane="bottomLeft" activeCell="J1355" sqref="J1355"/>
+      <selection pane="bottomLeft" activeCell="J1363" sqref="J1363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="17.81640625" customWidth="1"/>
     <col min="5" max="5" width="14.81640625" customWidth="1"/>
     <col min="6" max="6" width="16.453125" customWidth="1"/>
     <col min="7" max="7" width="15.1796875" customWidth="1"/>
     <col min="8" max="8" width="13.1796875" customWidth="1"/>
     <col min="9" max="9" width="15.81640625" customWidth="1"/>
     <col min="10" max="10" width="15.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
     </row>
     <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>1</v>
       </c>
@@ -35934,270 +35934,529 @@
       <c r="E1344" s="22">
         <v>3012189.534456539</v>
       </c>
       <c r="F1344" s="22">
         <v>1139072.8026324618</v>
       </c>
       <c r="G1344" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1344" s="22">
         <v>-164665.23958064255</v>
       </c>
       <c r="I1344" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1344" s="22">
         <v>1996400.6754878461</v>
       </c>
       <c r="L1344" s="27"/>
       <c r="N1344" s="27"/>
       <c r="P1344" s="27"/>
       <c r="Q1344" s="27"/>
       <c r="R1344" s="27"/>
       <c r="S1344" s="27"/>
     </row>
-    <row r="1345" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1345" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1345" s="29" t="s">
         <v>130</v>
       </c>
       <c r="E1345" s="22">
         <v>3025829.4935251134</v>
       </c>
       <c r="F1345" s="22">
         <v>1143229.2180659366</v>
       </c>
       <c r="G1345" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1345" s="22">
         <v>-126046.89416634</v>
       </c>
       <c r="I1345" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1345" s="22">
         <v>2035635.0458342929</v>
       </c>
       <c r="L1345" s="27"/>
       <c r="N1345" s="27"/>
       <c r="P1345" s="27"/>
       <c r="Q1345" s="27"/>
       <c r="R1345" s="27"/>
       <c r="S1345" s="27"/>
     </row>
-    <row r="1346" spans="3:19" ht="13" x14ac:dyDescent="0.3">
+    <row r="1346" spans="4:19" ht="13" x14ac:dyDescent="0.3">
       <c r="D1346" s="29" t="s">
-        <v>404</v>
+        <v>131</v>
       </c>
       <c r="E1346" s="22">
-        <v>2995745.424628593</v>
+        <v>2995745.4246285898</v>
       </c>
       <c r="F1346" s="22">
         <v>1142183.1285954802</v>
       </c>
       <c r="G1346" s="22">
         <v>55.652699053239999</v>
       </c>
       <c r="H1346" s="22">
         <v>-135786.99079348473</v>
       </c>
       <c r="I1346" s="22">
         <v>6419.7063284558699</v>
       </c>
       <c r="J1346" s="22">
         <v>1927343.7158758235</v>
       </c>
       <c r="L1346" s="27"/>
       <c r="N1346" s="27"/>
       <c r="P1346" s="27"/>
       <c r="Q1346" s="27"/>
       <c r="R1346" s="27"/>
       <c r="S1346" s="27"/>
     </row>
-    <row r="1347" spans="3:19" ht="13" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="J1347" s="26"/>
+    <row r="1347" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1347" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="E1347" s="22">
+        <v>3013104.6237156824</v>
+      </c>
+      <c r="F1347" s="22">
+        <v>1148568.259647836</v>
+      </c>
+      <c r="G1347" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1347" s="22">
+        <v>-230961.11195437086</v>
+      </c>
+      <c r="I1347" s="22">
+        <v>6414.7052939687401</v>
+      </c>
+      <c r="J1347" s="22">
+        <v>1903582.5959142635</v>
+      </c>
       <c r="L1347" s="27"/>
       <c r="N1347" s="27"/>
       <c r="P1347" s="27"/>
       <c r="Q1347" s="27"/>
       <c r="R1347" s="27"/>
       <c r="S1347" s="27"/>
     </row>
-    <row r="1348" spans="3:19" x14ac:dyDescent="0.25">
-      <c r="D1348" s="52" t="s">
+    <row r="1348" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1348" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E1348" s="22">
+        <v>2986911.6629154119</v>
+      </c>
+      <c r="F1348" s="22">
+        <v>1142088.3811871682</v>
+      </c>
+      <c r="G1348" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1348" s="22">
+        <v>-190668.65975974436</v>
+      </c>
+      <c r="I1348" s="22">
+        <v>6414.6141949687399</v>
+      </c>
+      <c r="J1348" s="22">
+        <v>1996153.1085145965</v>
+      </c>
+      <c r="L1348" s="27"/>
+      <c r="N1348" s="27"/>
+      <c r="P1348" s="27"/>
+      <c r="Q1348" s="27"/>
+      <c r="R1348" s="27"/>
+      <c r="S1348" s="27"/>
+    </row>
+    <row r="1349" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1349" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="E1349" s="22">
+        <v>2980871.7721826094</v>
+      </c>
+      <c r="F1349" s="22">
+        <v>1131235.7246832978</v>
+      </c>
+      <c r="G1349" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1349" s="22">
+        <v>-246607.45349073713</v>
+      </c>
+      <c r="I1349" s="22">
+        <v>6364.7052939687401</v>
+      </c>
+      <c r="J1349" s="22">
+        <v>1897629.0987658557</v>
+      </c>
+      <c r="L1349" s="27"/>
+      <c r="N1349" s="27"/>
+      <c r="P1349" s="27"/>
+      <c r="Q1349" s="27"/>
+      <c r="R1349" s="27"/>
+      <c r="S1349" s="27"/>
+    </row>
+    <row r="1350" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1350" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="E1350" s="22">
+        <v>2991172.6039426685</v>
+      </c>
+      <c r="F1350" s="22">
+        <v>1124527.7634220694</v>
+      </c>
+      <c r="G1350" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1350" s="22">
+        <v>-208213.35777415748</v>
+      </c>
+      <c r="I1350" s="22">
+        <v>6364.7052939687401</v>
+      </c>
+      <c r="J1350" s="22">
+        <v>2001383.2119105668</v>
+      </c>
+      <c r="L1350" s="27"/>
+      <c r="N1350" s="27"/>
+      <c r="P1350" s="27"/>
+      <c r="Q1350" s="27"/>
+      <c r="R1350" s="27"/>
+      <c r="S1350" s="27"/>
+    </row>
+    <row r="1351" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1351" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="E1351" s="22">
+        <v>2953772.3762830519</v>
+      </c>
+      <c r="F1351" s="22">
+        <v>1123663.4257387316</v>
+      </c>
+      <c r="G1351" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1351" s="22">
+        <v>-223421.04062618245</v>
+      </c>
+      <c r="I1351" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1351" s="22">
+        <v>1907720.1140618657</v>
+      </c>
+      <c r="L1351" s="27"/>
+      <c r="N1351" s="27"/>
+      <c r="P1351" s="27"/>
+      <c r="Q1351" s="27"/>
+      <c r="R1351" s="27"/>
+      <c r="S1351" s="27"/>
+    </row>
+    <row r="1352" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1352" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="E1352" s="22">
+        <v>3005713.3332778942</v>
+      </c>
+      <c r="F1352" s="22">
+        <v>1143155.4831160957</v>
+      </c>
+      <c r="G1352" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1352" s="22">
+        <v>-156873.07554019571</v>
+      </c>
+      <c r="I1352" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1352" s="22">
+        <v>1990875.9565221374</v>
+      </c>
+      <c r="L1352" s="27"/>
+      <c r="N1352" s="27"/>
+      <c r="P1352" s="27"/>
+      <c r="Q1352" s="27"/>
+      <c r="R1352" s="27"/>
+      <c r="S1352" s="27"/>
+    </row>
+    <row r="1353" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1353" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="E1353" s="22">
+        <v>2963562.7106568092</v>
+      </c>
+      <c r="F1353" s="22">
+        <v>1140993.3438043213</v>
+      </c>
+      <c r="G1353" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1353" s="22">
+        <v>-194795.3397191703</v>
+      </c>
+      <c r="I1353" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1353" s="22">
+        <v>1996084.216542253</v>
+      </c>
+      <c r="L1353" s="27"/>
+      <c r="N1353" s="27"/>
+      <c r="P1353" s="27"/>
+      <c r="Q1353" s="27"/>
+      <c r="R1353" s="27"/>
+      <c r="S1353" s="27"/>
+    </row>
+    <row r="1354" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1354" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="E1354" s="22">
+        <v>3000188.8792075184</v>
+      </c>
+      <c r="F1354" s="22">
+        <v>1159968.2939662703</v>
+      </c>
+      <c r="G1354" s="22">
+        <v>55.652699053239999</v>
+      </c>
+      <c r="H1354" s="22">
+        <v>-201707.51960308634</v>
+      </c>
+      <c r="I1354" s="22">
+        <v>6359.1158333058502</v>
+      </c>
+      <c r="J1354" s="22">
+        <v>1920385.935193968</v>
+      </c>
+      <c r="L1354" s="27"/>
+      <c r="N1354" s="27"/>
+      <c r="P1354" s="27"/>
+      <c r="Q1354" s="27"/>
+      <c r="R1354" s="27"/>
+      <c r="S1354" s="27"/>
+    </row>
+    <row r="1355" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1355" s="25"/>
+      <c r="E1355" s="26"/>
+      <c r="F1355" s="26"/>
+      <c r="G1355" s="26"/>
+      <c r="H1355" s="26"/>
+      <c r="I1355" s="26"/>
+      <c r="J1355" s="26"/>
+      <c r="L1355" s="27"/>
+      <c r="N1355" s="27"/>
+      <c r="P1355" s="27"/>
+      <c r="Q1355" s="27"/>
+      <c r="R1355" s="27"/>
+      <c r="S1355" s="27"/>
+    </row>
+    <row r="1356" spans="4:19" ht="13" x14ac:dyDescent="0.3">
+      <c r="D1356" s="25"/>
+      <c r="E1356" s="26"/>
+      <c r="F1356" s="26"/>
+      <c r="G1356" s="26"/>
+      <c r="H1356" s="26"/>
+      <c r="I1356" s="26"/>
+      <c r="J1356" s="26"/>
+      <c r="L1356" s="27"/>
+      <c r="N1356" s="27"/>
+      <c r="P1356" s="27"/>
+      <c r="Q1356" s="27"/>
+      <c r="R1356" s="27"/>
+      <c r="S1356" s="27"/>
+    </row>
+    <row r="1357" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1357" s="52" t="s">
         <v>399</v>
       </c>
-      <c r="E1348" s="52"/>
-[...16 lines deleted...]
-      <c r="D1350" s="52" t="s">
+      <c r="E1357" s="52"/>
+      <c r="F1357" s="52"/>
+      <c r="G1357" s="52"/>
+      <c r="H1357" s="52"/>
+      <c r="I1357" s="52"/>
+      <c r="J1357" s="52"/>
+    </row>
+    <row r="1358" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1358" s="52"/>
+      <c r="E1358" s="52"/>
+      <c r="F1358" s="52"/>
+      <c r="G1358" s="52"/>
+      <c r="H1358" s="52"/>
+      <c r="I1358" s="52"/>
+      <c r="J1358" s="52"/>
+    </row>
+    <row r="1359" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1359" s="52" t="s">
         <v>400</v>
       </c>
-      <c r="E1350" s="52"/>
-[...26 lines deleted...]
-      <c r="D1354" t="s">
+      <c r="E1359" s="52"/>
+      <c r="F1359" s="52"/>
+      <c r="G1359" s="52"/>
+      <c r="H1359" s="52"/>
+      <c r="I1359" s="52"/>
+      <c r="J1359" s="52"/>
+    </row>
+    <row r="1360" spans="4:19" x14ac:dyDescent="0.25">
+      <c r="D1360" s="52"/>
+      <c r="E1360" s="52"/>
+      <c r="F1360" s="52"/>
+      <c r="G1360" s="52"/>
+      <c r="H1360" s="52"/>
+      <c r="I1360" s="52"/>
+      <c r="J1360" s="52"/>
+    </row>
+    <row r="1361" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="C1361" s="17"/>
+      <c r="D1361" s="52"/>
+      <c r="E1361" s="52"/>
+      <c r="F1361" s="52"/>
+      <c r="G1361" s="52"/>
+      <c r="H1361" s="52"/>
+      <c r="I1361" s="52"/>
+      <c r="J1361" s="52"/>
+    </row>
+    <row r="1363" spans="3:10" x14ac:dyDescent="0.25">
+      <c r="D1363" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="1355" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="D1355" t="s">
+    <row r="1364" spans="3:10" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D1364" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="1357" spans="3:19" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="D1357" s="51" t="s">
+    <row r="1366" spans="3:10" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="D1366" s="51" t="s">
         <v>405</v>
       </c>
-      <c r="E1357" s="51"/>
-[...4 lines deleted...]
-      <c r="J1357" s="51"/>
+      <c r="E1366" s="51"/>
+      <c r="F1366" s="51"/>
+      <c r="G1366" s="51"/>
+      <c r="H1366" s="51"/>
+      <c r="I1366" s="51"/>
+      <c r="J1366" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="52">
-    <mergeCell ref="D1350:J1352"/>
+    <mergeCell ref="D1359:J1361"/>
     <mergeCell ref="D1267:J1267"/>
     <mergeCell ref="D1316:J1316"/>
     <mergeCell ref="D530:D532"/>
     <mergeCell ref="E530:E532"/>
     <mergeCell ref="F530:F532"/>
     <mergeCell ref="G530:G532"/>
     <mergeCell ref="H530:H532"/>
     <mergeCell ref="D383:J383"/>
     <mergeCell ref="I530:I532"/>
     <mergeCell ref="J530:J532"/>
-    <mergeCell ref="D1357:J1357"/>
+    <mergeCell ref="D1366:J1366"/>
     <mergeCell ref="D680:J680"/>
     <mergeCell ref="D876:J876"/>
     <mergeCell ref="D827:J827"/>
     <mergeCell ref="D778:J778"/>
     <mergeCell ref="D729:J729"/>
     <mergeCell ref="D925:J925"/>
     <mergeCell ref="D1023:J1023"/>
     <mergeCell ref="D1072:J1072"/>
     <mergeCell ref="D1121:J1121"/>
     <mergeCell ref="D1170:J1170"/>
     <mergeCell ref="D1219:J1219"/>
-    <mergeCell ref="D1348:J1349"/>
+    <mergeCell ref="D1357:J1358"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D4:J4"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="D5:J5"/>
     <mergeCell ref="D6:J6"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="F8:F10"/>
     <mergeCell ref="D7:J7"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="J8:J10"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="D88:J88"/>
     <mergeCell ref="D334:J334"/>
     <mergeCell ref="D974:J974"/>
     <mergeCell ref="D432:J432"/>
     <mergeCell ref="D631:J631"/>
     <mergeCell ref="D285:J285"/>
     <mergeCell ref="D533:J533"/>
     <mergeCell ref="D236:J236"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D187:J187"/>
     <mergeCell ref="D138:J138"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D481:J481"/>
     <mergeCell ref="D582:J582"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -36420,111 +36679,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4284FE-5723-4271-A2A4-C6476F8565E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E92B7D69-B4F6-478F-859D-BE017088207D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F97608A-16C5-4163-9546-633A80E03F9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>