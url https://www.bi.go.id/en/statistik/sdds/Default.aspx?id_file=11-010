--- v0 (2026-06-03)
+++ v1 (2026-09-16)
@@ -1,148 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D313E8A-BDBD-4F4C-A5AA-845C11F0403F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14D93EC8-43D7-4B2E-A1E6-FCD567AC1365}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Outstanding Government Sec" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Outstanding Government Sec'!$D$84:$H$118</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Outstanding Government Sec'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E78" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="16">
   <si>
     <t>OUTSTANDING   GOVERNMENT   SECURITIES (ON &amp; SPN)</t>
   </si>
   <si>
     <t>(Miliar Rp.)</t>
   </si>
   <si>
     <t>TOTAL (ON &amp; SPN)</t>
   </si>
   <si>
     <t xml:space="preserve">FIXED RATE </t>
   </si>
   <si>
     <t xml:space="preserve">VARIABLE RATE </t>
   </si>
   <si>
     <t xml:space="preserve">HEDGE BOND </t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>398,863,25</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>PERIOD</t>
   </si>
   <si>
-    <t>Last update  : 18/05/2026</t>
+    <t>Last update  : 18/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -830,154 +830,154 @@
     <xf numFmtId="0" fontId="13" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="32" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="33" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="37" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="32" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="30">
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="1" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="32" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="3" xfId="32" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="3" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="3" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="3" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="42" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="4" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="12" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="8" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="5" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -1378,2023 +1378,2040 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H133"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="2940" topLeftCell="A124" activePane="bottomLeft"/>
+      <pane ySplit="2940" topLeftCell="A128" activePane="bottomLeft"/>
       <selection activeCell="D7" sqref="D7"/>
-      <selection pane="bottomLeft" activeCell="D134" sqref="D134"/>
+      <selection pane="bottomLeft" activeCell="K133" sqref="K133"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" customWidth="1"/>
-    <col min="2" max="2" width="12.44140625" customWidth="1"/>
+    <col min="1" max="1" width="10.453125" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
-    <col min="4" max="7" width="14.88671875" customWidth="1"/>
-    <col min="8" max="8" width="13.6640625" customWidth="1"/>
+    <col min="4" max="7" width="14.90625" customWidth="1"/>
+    <col min="8" max="8" width="13.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:8" s="10" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="19"/>
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+    </row>
+    <row r="2" spans="1:8" s="10" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="19"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="D4" s="20" t="s">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="D4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="21"/>
-[...12 lines deleted...]
-      <c r="D6" s="26" t="s">
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="23"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="D5" s="24"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="26"/>
+    </row>
+    <row r="6" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D6" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="27"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:8" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="29"/>
+    </row>
+    <row r="7" spans="1:8" ht="26" x14ac:dyDescent="0.35">
       <c r="D7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="16.8" x14ac:dyDescent="0.3">
-      <c r="D8" s="13">
+    <row r="8" spans="1:8" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="D8" s="17">
         <v>2003</v>
       </c>
-      <c r="E8" s="14"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="19"/>
+    </row>
+    <row r="9" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="4">
         <v>410691.24</v>
       </c>
       <c r="F9" s="4">
         <v>152107.82999999999</v>
       </c>
       <c r="G9" s="4">
         <v>236246.24</v>
       </c>
       <c r="H9" s="4">
         <v>22337.18</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D10" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="4">
         <v>402986.25</v>
       </c>
       <c r="F10" s="4">
         <v>153619.25</v>
       </c>
       <c r="G10" s="4">
         <v>231417.59</v>
       </c>
       <c r="H10" s="4">
         <v>17949.41</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="4">
         <v>398150.12</v>
       </c>
       <c r="F11" s="4">
         <v>153338.75</v>
       </c>
       <c r="G11" s="4">
         <v>229430.83</v>
       </c>
       <c r="H11" s="4">
         <v>15380.54</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="4">
         <v>403441.56</v>
       </c>
       <c r="F12" s="4">
         <v>159038.75</v>
       </c>
       <c r="G12" s="4">
         <v>231443.49</v>
       </c>
       <c r="H12" s="4">
         <v>12959.32</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D13" s="13">
+    <row r="13" spans="1:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D13" s="17">
         <v>2004</v>
       </c>
-      <c r="E13" s="14"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="19"/>
+    </row>
+    <row r="14" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="4">
         <v>163544.85999999999</v>
       </c>
       <c r="G14" s="4">
         <v>224792.74</v>
       </c>
       <c r="H14" s="4">
         <v>10525.75</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D15" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="4">
         <v>394119.58</v>
       </c>
       <c r="F15" s="4">
         <v>166544.85999999999</v>
       </c>
       <c r="G15" s="4">
         <v>218968.53</v>
       </c>
       <c r="H15" s="4">
         <v>8606.19</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="4">
         <v>400497.4</v>
       </c>
       <c r="F16" s="4">
         <v>172982.33</v>
       </c>
       <c r="G16" s="4">
         <v>222017.73</v>
       </c>
       <c r="H16" s="4">
         <v>5497.34</v>
       </c>
     </row>
-    <row r="17" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="4">
         <v>402099.39</v>
       </c>
       <c r="F17" s="4">
         <v>178733.09</v>
       </c>
       <c r="G17" s="4">
         <v>220571.11</v>
       </c>
       <c r="H17" s="4">
         <v>2795.19</v>
       </c>
     </row>
-    <row r="18" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D18" s="13">
+    <row r="18" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D18" s="17">
         <v>2005</v>
       </c>
-      <c r="E18" s="14"/>
-[...4 lines deleted...]
-    <row r="19" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+      <c r="H18" s="19"/>
+    </row>
+    <row r="19" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="4">
         <v>410124.32</v>
       </c>
       <c r="F19" s="4">
         <v>186733.09</v>
       </c>
       <c r="G19" s="4">
         <v>221981.3</v>
       </c>
       <c r="H19" s="4">
         <v>1409.92</v>
       </c>
     </row>
-    <row r="20" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D20" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="4">
         <v>404985.12</v>
       </c>
       <c r="F20" s="4">
         <v>184501.02</v>
       </c>
       <c r="G20" s="4">
         <v>220484.1</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D21" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="4">
         <v>406398.12</v>
       </c>
       <c r="F21" s="4">
         <v>187061.02</v>
       </c>
       <c r="G21" s="4">
         <v>219337.1</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="4">
         <v>399839.35</v>
       </c>
       <c r="F22" s="4">
         <v>189156.02</v>
       </c>
       <c r="G22" s="4">
         <v>210683.33</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D23" s="13">
+    <row r="23" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D23" s="17">
         <v>2006</v>
       </c>
-      <c r="E23" s="14"/>
-[...4 lines deleted...]
-    <row r="24" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="19"/>
+    </row>
+    <row r="24" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D24" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="4">
         <v>399617.96</v>
       </c>
       <c r="F24" s="4">
         <v>197869.85</v>
       </c>
       <c r="G24" s="4">
         <v>201748.11</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D25" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="4">
         <v>407292.96</v>
       </c>
       <c r="F25" s="4">
         <v>210420.85</v>
       </c>
       <c r="G25" s="4">
         <v>196872.11</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="26" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D26" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="4">
         <v>424726.61</v>
       </c>
       <c r="F26" s="4">
         <v>230187.85</v>
       </c>
       <c r="G26" s="4">
         <v>191255.11</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="27" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="4">
         <v>418751.2</v>
       </c>
       <c r="F27" s="4">
         <v>235280.85</v>
       </c>
       <c r="G27" s="4">
         <v>180186.7</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D28" s="13">
+    <row r="28" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D28" s="17">
         <v>2007</v>
       </c>
-      <c r="E28" s="14"/>
-[...4 lines deleted...]
-    <row r="29" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="19"/>
+    </row>
+    <row r="29" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="4">
         <v>438823.77</v>
       </c>
       <c r="F29" s="4">
         <v>253863.85</v>
       </c>
       <c r="G29" s="4">
         <v>175443.07</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D30" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E30" s="4">
         <v>455085.77</v>
       </c>
       <c r="F30" s="4">
         <v>266637.84999999998</v>
       </c>
       <c r="G30" s="4">
         <v>174763.07</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D31" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="4">
         <v>472410.02</v>
       </c>
       <c r="F31" s="4">
         <v>270536.61</v>
       </c>
       <c r="G31" s="4">
         <v>169820.87</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="4">
         <v>477745.78</v>
       </c>
       <c r="F32" s="4">
         <v>275568.03999999998</v>
       </c>
       <c r="G32" s="4">
         <v>168625.19</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="33" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D33" s="13">
+    <row r="33" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D33" s="17">
         <v>2008</v>
       </c>
-      <c r="E33" s="14"/>
-[...4 lines deleted...]
-    <row r="34" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="19"/>
+    </row>
+    <row r="34" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="4">
         <v>498403.25</v>
       </c>
       <c r="F34" s="4">
         <v>280918.03999999998</v>
       </c>
       <c r="G34" s="4">
         <v>160926.9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D35" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E35" s="4">
         <v>520228.25</v>
       </c>
       <c r="F35" s="4">
         <v>298268.03999999998</v>
       </c>
       <c r="G35" s="4">
         <v>165616.9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="36" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D36" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="4">
         <v>537000.5</v>
       </c>
       <c r="F36" s="4">
         <v>320249.03999999998</v>
       </c>
       <c r="G36" s="4">
         <v>154772.26999999999</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="4">
         <v>520995.03</v>
       </c>
       <c r="F37" s="4">
         <v>318925.03999999998</v>
       </c>
       <c r="G37" s="4">
         <v>145933.79999999999</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D38" s="13">
+    <row r="38" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D38" s="17">
         <v>2009</v>
       </c>
-      <c r="E38" s="14"/>
-[...4 lines deleted...]
-    <row r="39" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="19"/>
+    </row>
+    <row r="39" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D39" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E39" s="4">
         <v>536902.03</v>
       </c>
       <c r="F39" s="4">
         <v>322835.03999999998</v>
       </c>
       <c r="G39" s="4">
         <v>145930.79999999999</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D40" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E40" s="4">
         <v>542970.53</v>
       </c>
       <c r="F40" s="4">
         <v>327055.55</v>
       </c>
       <c r="G40" s="4">
         <v>145082.79999999999</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D41" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="4">
         <v>557110.9</v>
       </c>
       <c r="F41" s="4">
         <v>341489.55</v>
       </c>
       <c r="G41" s="4">
         <v>143286.07999999999</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="42" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="4">
         <v>570214.9</v>
       </c>
       <c r="F42" s="4">
         <v>353393.55</v>
       </c>
       <c r="G42" s="4">
         <v>143286.07999999999</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D43" s="13">
+    <row r="43" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D43" s="17">
         <v>2010</v>
       </c>
-      <c r="E43" s="14"/>
-[...4 lines deleted...]
-    <row r="44" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="19"/>
+    </row>
+    <row r="44" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="4">
         <v>571649.02</v>
       </c>
       <c r="F44" s="4">
         <v>367857.87</v>
       </c>
       <c r="G44" s="4">
         <v>143286.07999999999</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="45" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D45" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E45" s="4">
         <v>596740.88</v>
       </c>
       <c r="F45" s="4">
         <v>389163.73</v>
       </c>
       <c r="G45" s="4">
         <v>142895.07999999999</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D46" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="4">
         <v>619742.28</v>
       </c>
       <c r="F46" s="4">
         <v>403393.13</v>
       </c>
       <c r="G46" s="4">
         <v>142795.07999999999</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="47" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="4">
         <v>615497.76</v>
       </c>
       <c r="F47" s="4">
         <v>399723.62</v>
       </c>
       <c r="G47" s="4">
         <v>142795.07999999999</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="48" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D48" s="13">
+    <row r="48" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D48" s="17">
         <v>2011</v>
       </c>
-      <c r="E48" s="14"/>
-[...4 lines deleted...]
-    <row r="49" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="19"/>
+    </row>
+    <row r="49" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D49" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E49" s="6">
         <v>639351.63</v>
       </c>
       <c r="F49" s="6">
         <v>425171.48</v>
       </c>
       <c r="G49" s="6">
         <v>142795.07999999999</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="50" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D50" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E50" s="7">
         <v>654474.96</v>
       </c>
       <c r="F50" s="7">
         <v>451581.48</v>
       </c>
       <c r="G50" s="7">
         <v>136413.42000000001</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="51" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D51" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="8">
         <v>658362.54</v>
       </c>
       <c r="F51" s="8">
         <v>466170.76</v>
       </c>
       <c r="G51" s="8">
         <v>135063.42000000001</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="8">
         <v>684617.54</v>
       </c>
       <c r="F52" s="8">
         <v>474525.76</v>
       </c>
       <c r="G52" s="8">
         <v>135063.42000000001</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="53" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D53" s="16">
+    <row r="53" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D53" s="13">
         <v>2012</v>
       </c>
-      <c r="E53" s="17"/>
-[...4 lines deleted...]
-    <row r="54" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="15"/>
+    </row>
+    <row r="54" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E54" s="6">
         <v>707447.04</v>
       </c>
       <c r="F54" s="6">
         <v>508045.02</v>
       </c>
       <c r="G54" s="6">
         <v>135063.42000000001</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="55" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D55" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E55" s="6">
         <v>730972.04</v>
       </c>
       <c r="F55" s="6">
         <v>540732.02</v>
       </c>
       <c r="G55" s="6">
         <v>129773.42</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="56" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D56" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="9">
         <v>750765.25</v>
       </c>
       <c r="F56" s="9">
         <v>571433.94999999995</v>
       </c>
       <c r="G56" s="9">
         <v>127123.42</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="6">
         <v>757231.31</v>
       </c>
       <c r="F57" s="6">
         <v>576240.76</v>
       </c>
       <c r="G57" s="6">
         <v>122754.93</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="58" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D58" s="16">
+    <row r="58" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D58" s="13">
         <v>2013</v>
       </c>
-      <c r="E58" s="17"/>
-[...4 lines deleted...]
-    <row r="59" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E58" s="14"/>
+      <c r="F58" s="14"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="15"/>
+    </row>
+    <row r="59" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E59" s="6">
         <v>787330.27</v>
       </c>
       <c r="F59" s="6">
         <v>608702.71999999997</v>
       </c>
       <c r="G59" s="6">
         <v>122754.93</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="60" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D60" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E60" s="6">
         <v>808764.11</v>
       </c>
       <c r="F60" s="6">
         <v>631066.56000000006</v>
       </c>
       <c r="G60" s="6">
         <v>122754.93</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="61" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D61" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E61" s="6">
         <v>855169.63</v>
       </c>
       <c r="F61" s="6">
         <v>674137.95</v>
       </c>
       <c r="G61" s="6">
         <v>122754.93</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="62" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="6">
         <v>908078.14</v>
       </c>
       <c r="F62" s="6">
         <v>707391.2</v>
       </c>
       <c r="G62" s="6">
         <v>122754.93</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="63" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D63" s="16">
+    <row r="63" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D63" s="13">
         <v>2014</v>
       </c>
-      <c r="E63" s="17"/>
-[...4 lines deleted...]
-    <row r="64" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+      <c r="E63" s="14"/>
+      <c r="F63" s="14"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="15"/>
+    </row>
+    <row r="64" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D64" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E64" s="6">
         <v>975977.17</v>
       </c>
       <c r="F64" s="6">
         <v>769040.24</v>
       </c>
       <c r="G64" s="6">
         <v>122754.93</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="65" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D65" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="5"/>
     </row>
-    <row r="66" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D66" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="4:8" ht="18" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="5"/>
     </row>
-    <row r="68" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D68" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="6">
         <v>1032691.93</v>
       </c>
       <c r="F68" s="6">
         <v>821064.11</v>
       </c>
       <c r="G68" s="6">
         <v>122754.93</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="69" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D69" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E69" s="6">
         <v>1092341.93</v>
       </c>
       <c r="F69" s="6">
         <v>887214.11</v>
       </c>
       <c r="G69" s="6">
         <v>122754.93</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="70" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="4:8" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
       <c r="D70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="6">
         <v>1101648.1399999999</v>
       </c>
       <c r="F70" s="6">
         <v>891865.63</v>
       </c>
       <c r="G70" s="6">
         <v>113343.71</v>
       </c>
       <c r="H70" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="71" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D71" s="16">
+    <row r="71" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D71" s="13">
         <v>2015</v>
       </c>
-      <c r="E71" s="17"/>
-[...4 lines deleted...]
-    <row r="72" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E71" s="14"/>
+      <c r="F71" s="14"/>
+      <c r="G71" s="14"/>
+      <c r="H71" s="15"/>
+    </row>
+    <row r="72" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D72" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E72" s="6">
         <v>1162648.135</v>
       </c>
       <c r="F72" s="6">
         <v>949915.63299999991</v>
       </c>
       <c r="G72" s="6">
         <v>113343.70699999999</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="73" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D73" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="5"/>
     </row>
-    <row r="74" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D74" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="5"/>
     </row>
-    <row r="75" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="4:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D75" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="5"/>
     </row>
-    <row r="76" spans="4:8" x14ac:dyDescent="0.3">
+    <row r="76" spans="4:8" x14ac:dyDescent="0.35">
       <c r="D76" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="6">
         <v>1202616.0960000001</v>
       </c>
       <c r="F76" s="6">
         <v>994447.60100000014</v>
       </c>
       <c r="G76" s="6">
         <v>104179.7</v>
       </c>
       <c r="H76" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="77" spans="4:8" x14ac:dyDescent="0.3">
+    <row r="77" spans="4:8" x14ac:dyDescent="0.35">
       <c r="D77" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E77" s="12">
         <v>1244364.8059999999</v>
       </c>
       <c r="F77" s="12">
         <v>1038796.311</v>
       </c>
       <c r="G77" s="12">
         <v>104179.7</v>
       </c>
       <c r="H77" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="78" spans="4:8" x14ac:dyDescent="0.3">
+    <row r="78" spans="4:8" x14ac:dyDescent="0.35">
       <c r="D78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="12">
         <f>(1262050488+65384119)/1000</f>
         <v>1327434.6070000001</v>
       </c>
       <c r="F78" s="12">
         <v>1094056.311</v>
       </c>
       <c r="G78" s="12">
         <v>99134.256999999998</v>
       </c>
       <c r="H78" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="79" spans="4:8" ht="16.8" collapsed="1" x14ac:dyDescent="0.3">
-      <c r="D79" s="16">
+    <row r="79" spans="4:8" ht="16.5" collapsed="1" x14ac:dyDescent="0.35">
+      <c r="D79" s="13">
         <v>2016</v>
       </c>
-      <c r="E79" s="17"/>
-[...4 lines deleted...]
-    <row r="80" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="15"/>
+    </row>
+    <row r="80" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D80" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E80" s="6">
         <v>1376354.7440000002</v>
       </c>
       <c r="F80" s="6">
         <v>1177457.351</v>
       </c>
       <c r="G80" s="6">
         <v>90117.508000000002</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="81" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D81" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E81" s="6">
         <v>1432836.118</v>
       </c>
       <c r="F81" s="6">
         <v>1232620.601</v>
       </c>
       <c r="G81" s="6">
         <v>91645.627999999997</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="82" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D82" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="6">
         <v>1513436.3529999999</v>
       </c>
       <c r="F82" s="6">
         <v>1312590.8049999999</v>
       </c>
       <c r="G82" s="6">
         <v>91645.627999999997</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="83" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D83" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="6">
         <v>1531490.497</v>
       </c>
       <c r="F83" s="6">
         <v>1339110.8049999999</v>
       </c>
       <c r="G83" s="6">
         <v>82993.572</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="84" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D84" s="16">
+    <row r="84" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D84" s="13">
         <v>2017</v>
       </c>
-      <c r="E84" s="17"/>
-[...4 lines deleted...]
-    <row r="85" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E84" s="14"/>
+      <c r="F84" s="14"/>
+      <c r="G84" s="14"/>
+      <c r="H84" s="15"/>
+    </row>
+    <row r="85" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D85" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E85" s="6">
         <v>1620471.1969999999</v>
       </c>
       <c r="F85" s="6">
         <v>1392840.8049999999</v>
       </c>
       <c r="G85" s="6">
         <v>73084.271999999997</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="86" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D86" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E86" s="6">
         <v>1658609.327</v>
       </c>
       <c r="F86" s="6">
         <v>1436848.8149999999</v>
       </c>
       <c r="G86" s="6">
         <v>72964.392000000007</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="87" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D87" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E87" s="6">
         <v>1721693.2830000001</v>
       </c>
       <c r="F87" s="6">
         <v>1485892.071</v>
       </c>
       <c r="G87" s="6">
         <v>69755.092000000004</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="88" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="6">
         <v>1770683.3230000001</v>
       </c>
       <c r="F88" s="6">
         <v>1539992.071</v>
       </c>
       <c r="G88" s="6">
         <v>69755.092000000004</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="89" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D89" s="16">
+    <row r="89" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D89" s="13">
         <v>2018</v>
       </c>
-      <c r="E89" s="17"/>
-[...4 lines deleted...]
-    <row r="90" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E89" s="14"/>
+      <c r="F89" s="14"/>
+      <c r="G89" s="14"/>
+      <c r="H89" s="15"/>
+    </row>
+    <row r="90" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D90" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E90" s="6">
         <v>1859183.8910000001</v>
       </c>
       <c r="F90" s="6">
         <v>1627742.071</v>
       </c>
       <c r="G90" s="6">
         <v>64312.95</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="91" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D91" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E91" s="6">
         <v>1844566.8319999999</v>
       </c>
       <c r="F91" s="6">
         <v>1651046.071</v>
       </c>
       <c r="G91" s="6">
         <v>62441.891000000003</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="92" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D92" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E92" s="6">
         <v>1941277.743</v>
       </c>
       <c r="F92" s="6">
         <v>1735810.1470000001</v>
       </c>
       <c r="G92" s="6">
         <v>57288.726000000002</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="93" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="6">
         <v>1988217.257</v>
       </c>
       <c r="F93" s="6">
         <v>1801260.1470000001</v>
       </c>
       <c r="G93" s="6">
         <v>57288.726000000002</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="94" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D94" s="16">
+    <row r="94" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D94" s="13">
         <v>2019</v>
       </c>
-      <c r="E94" s="17"/>
-[...4 lines deleted...]
-    <row r="95" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E94" s="14"/>
+      <c r="F94" s="14"/>
+      <c r="G94" s="14"/>
+      <c r="H94" s="15"/>
+    </row>
+    <row r="95" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D95" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E95" s="6">
         <v>2117473.2880000002</v>
       </c>
       <c r="F95" s="6">
         <v>1939460.1470000001</v>
       </c>
       <c r="G95" s="6">
         <v>61294.756999999998</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="96" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D96" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="6">
         <v>2131895</v>
       </c>
       <c r="F96" s="6">
         <v>1960529.1470000001</v>
       </c>
       <c r="G96" s="6">
         <v>63537.470999999998</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="97" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D97" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E97" s="6">
         <v>2231599.7179999999</v>
       </c>
       <c r="F97" s="6">
         <v>2064844.6470000001</v>
       </c>
       <c r="G97" s="6">
         <v>56436.686999999998</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="98" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="6">
         <v>2291256.372</v>
       </c>
       <c r="F98" s="6">
         <v>2147294.6469999999</v>
       </c>
       <c r="G98" s="6">
         <v>45871.264999999999</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="99" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D99" s="16">
+    <row r="99" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D99" s="13">
         <v>2020</v>
       </c>
-      <c r="E99" s="17"/>
-[...4 lines deleted...]
-    <row r="100" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E99" s="14"/>
+      <c r="F99" s="14"/>
+      <c r="G99" s="14"/>
+      <c r="H99" s="15"/>
+    </row>
+    <row r="100" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D100" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E100" s="6">
         <v>2381482.8059999999</v>
       </c>
       <c r="F100" s="6">
         <v>2240844.6469999999</v>
       </c>
       <c r="G100" s="6">
         <v>48097.699000000001</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="101" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D101" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E101" s="6">
         <v>2550971.9920000001</v>
       </c>
       <c r="F101" s="6">
         <v>2425409.909</v>
       </c>
       <c r="G101" s="6">
         <v>49731.623</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="102" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D102" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E102" s="6">
         <v>2860679.3089999999</v>
       </c>
       <c r="F102" s="6">
         <v>2566589.909</v>
       </c>
       <c r="G102" s="6">
         <v>200602.89799999999</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="103" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="6">
         <v>3201229.8489999999</v>
       </c>
       <c r="F103" s="6">
         <v>2682286.909</v>
       </c>
       <c r="G103" s="6">
         <v>414662.92800000001</v>
       </c>
       <c r="H103" s="5"/>
     </row>
-    <row r="104" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D104" s="16">
+    <row r="104" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D104" s="13">
         <v>2021</v>
       </c>
-      <c r="E104" s="17"/>
-[...4 lines deleted...]
-    <row r="105" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E104" s="14"/>
+      <c r="F104" s="14"/>
+      <c r="G104" s="14"/>
+      <c r="H104" s="15"/>
+    </row>
+    <row r="105" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D105" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E105" s="6">
         <v>3403204.3539999998</v>
       </c>
       <c r="F105" s="6">
         <v>2864036.909</v>
       </c>
       <c r="G105" s="6">
         <v>410656.565</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="106" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D106" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E106" s="6">
         <v>3553242.8360000001</v>
       </c>
       <c r="F106" s="6">
         <v>3015386.409</v>
       </c>
       <c r="G106" s="6">
         <v>408420.54700000002</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="107" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D107" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E107" s="6">
         <v>3639359.4019999998</v>
       </c>
       <c r="F107" s="6">
         <v>3094548.6159999999</v>
       </c>
       <c r="G107" s="6">
         <v>410854.90600000002</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="108" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="6">
         <v>3860610.432</v>
       </c>
       <c r="F108" s="6">
         <v>3106548.716</v>
       </c>
       <c r="G108" s="6">
         <v>636234.10499999998</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="109" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D109" s="16">
+    <row r="109" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D109" s="13">
         <v>2022</v>
       </c>
-      <c r="E109" s="17"/>
-[...4 lines deleted...]
-    <row r="110" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E109" s="14"/>
+      <c r="F109" s="14"/>
+      <c r="G109" s="14"/>
+      <c r="H109" s="15"/>
+    </row>
+    <row r="110" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D110" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E110" s="6">
         <v>4018391.38265</v>
       </c>
       <c r="F110" s="6">
         <v>3243144.9666499998</v>
       </c>
       <c r="G110" s="6">
         <v>634008.00300000003</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="111" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D111" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="6">
         <v>4009265.2108439999</v>
       </c>
       <c r="F111" s="6">
         <v>3213721.310844</v>
       </c>
       <c r="G111" s="6">
         <v>647920.48699999996</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="112" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D112" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E112" s="6">
         <v>4174988.5520830001</v>
       </c>
       <c r="F112" s="6">
         <v>3296785.7720829998</v>
       </c>
       <c r="G112" s="6">
         <v>726609.36699999997</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="113" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="6">
         <v>4408022.6401140001</v>
       </c>
       <c r="F113" s="6">
         <v>3388831.7061140002</v>
       </c>
       <c r="G113" s="6">
         <v>859643.33799999999</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="114" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D114" s="16">
+    <row r="114" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D114" s="13">
         <v>2023</v>
       </c>
-      <c r="E114" s="17"/>
-[...4 lines deleted...]
-    <row r="115" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E114" s="14"/>
+      <c r="F114" s="14"/>
+      <c r="G114" s="14"/>
+      <c r="H114" s="15"/>
+    </row>
+    <row r="115" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D115" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E115" s="6">
         <v>4514889.2491069995</v>
       </c>
       <c r="F115" s="6">
         <v>3479363.7211069996</v>
       </c>
       <c r="G115" s="6">
         <v>881827.93200000003</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="116" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D116" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E116" s="6">
         <v>4494792.4472940005</v>
       </c>
       <c r="F116" s="6">
         <v>3455951.3062940007</v>
       </c>
       <c r="G116" s="6">
         <v>896828.54500000004</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="117" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D117" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E117" s="6">
         <v>4525224.9060990009</v>
       </c>
       <c r="F117" s="6">
         <v>3517143.9150990006</v>
       </c>
       <c r="G117" s="6">
         <v>859524.38699999999</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="118" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="6">
         <v>4671490.5760989999</v>
       </c>
       <c r="F118" s="6">
         <v>3615680.2150990004</v>
       </c>
       <c r="G118" s="6">
         <v>904576.27099999995</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="119" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D119" s="16">
+    <row r="119" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D119" s="13">
         <v>2024</v>
       </c>
-      <c r="E119" s="17"/>
-[...4 lines deleted...]
-    <row r="120" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E119" s="14"/>
+      <c r="F119" s="14"/>
+      <c r="G119" s="14"/>
+      <c r="H119" s="15"/>
+    </row>
+    <row r="120" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D120" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="6">
         <v>4648698.139099</v>
       </c>
       <c r="F120" s="6">
         <v>3646499.1080990005</v>
       </c>
       <c r="G120" s="6">
         <v>859347.10699999996</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="121" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D121" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E121" s="6">
         <v>4665523.2590989992</v>
       </c>
       <c r="F121" s="6">
         <v>3681537.985098999</v>
       </c>
       <c r="G121" s="6">
         <v>845559.35</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="122" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D122" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E122" s="6">
         <v>4807630.7989010001</v>
       </c>
       <c r="F122" s="6">
         <v>3801805.0309009999</v>
       </c>
       <c r="G122" s="6">
         <v>865013.84400000004</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="123" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="6">
         <v>4941537.2699999996</v>
       </c>
       <c r="F123" s="6">
         <v>3925355.1579999998</v>
       </c>
       <c r="G123" s="6">
         <v>865013.84400000004</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="124" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D124" s="16">
+    <row r="124" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D124" s="13">
         <v>2025</v>
       </c>
-      <c r="E124" s="17"/>
-[...4 lines deleted...]
-    <row r="125" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E124" s="14"/>
+      <c r="F124" s="14"/>
+      <c r="G124" s="14"/>
+      <c r="H124" s="15"/>
+    </row>
+    <row r="125" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D125" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E125" s="6">
         <v>5097618.5829999996</v>
       </c>
       <c r="F125" s="6">
         <v>4081205.1580000003</v>
       </c>
       <c r="G125" s="6">
         <v>848352.07200000004</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="126" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D126" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E126" s="6">
         <v>5094151.6720000012</v>
       </c>
       <c r="F126" s="6">
         <v>4075306.9330000011</v>
       </c>
       <c r="G126" s="6">
         <v>844783.38600000006</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="127" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D127" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E127" s="6">
         <v>5301458.2769999998</v>
       </c>
       <c r="F127" s="6">
         <v>4292052.2429999998</v>
       </c>
       <c r="G127" s="6">
         <v>813694.68099999998</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="128" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="6">
         <v>5437240.5630000001</v>
       </c>
       <c r="F128" s="6">
         <v>4466332.2430000016</v>
       </c>
       <c r="G128" s="6">
         <v>759564.68099999998</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="129" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D129" s="16">
+    <row r="129" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D129" s="13">
         <v>2026</v>
       </c>
-      <c r="E129" s="17"/>
-[...4 lines deleted...]
-    <row r="130" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E129" s="14"/>
+      <c r="F129" s="14"/>
+      <c r="G129" s="14"/>
+      <c r="H129" s="15"/>
+    </row>
+    <row r="130" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D130" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E130" s="6">
         <v>5598127.8420000002</v>
       </c>
       <c r="F130" s="6">
         <v>4601779.3880000003</v>
       </c>
       <c r="G130" s="6">
         <v>759564.68099999998</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="133" spans="4:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D133" s="29" t="s">
+    <row r="131" spans="4:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D131" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E131" s="6">
+        <v>5694361.4000000004</v>
+      </c>
+      <c r="F131" s="6">
+        <v>4677462.9460000005</v>
+      </c>
+      <c r="G131" s="6">
+        <v>759564.68099999998</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="4:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D134" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E133" s="29"/>
-[...2 lines deleted...]
-      <c r="H133" s="29"/>
+      <c r="E134" s="16"/>
+      <c r="F134" s="16"/>
+      <c r="G134" s="16"/>
+      <c r="H134" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="D129:H129"/>
-[...3 lines deleted...]
-    <mergeCell ref="D48:H48"/>
+    <mergeCell ref="D43:H43"/>
+    <mergeCell ref="D28:H28"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="D99:H99"/>
+    <mergeCell ref="D94:H94"/>
+    <mergeCell ref="D71:H71"/>
+    <mergeCell ref="D63:H63"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="D58:H58"/>
+    <mergeCell ref="D79:H79"/>
+    <mergeCell ref="D89:H89"/>
+    <mergeCell ref="D84:H84"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="D23:H23"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="D18:H18"/>
     <mergeCell ref="D13:H13"/>
+    <mergeCell ref="D129:H129"/>
+    <mergeCell ref="D134:H134"/>
+    <mergeCell ref="D124:H124"/>
+    <mergeCell ref="D109:H109"/>
+    <mergeCell ref="D48:H48"/>
     <mergeCell ref="D119:H119"/>
     <mergeCell ref="D114:H114"/>
-    <mergeCell ref="D43:H43"/>
-[...3 lines deleted...]
-    <mergeCell ref="D99:H99"/>
     <mergeCell ref="D104:H104"/>
-    <mergeCell ref="D94:H94"/>
-[...6 lines deleted...]
-    <mergeCell ref="D84:H84"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>