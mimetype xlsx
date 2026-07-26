--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A30EF107-18ED-4430-B5DE-9E9FDB6E6E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB1D44D2-3AA1-4A78-B442-DDE6D1068484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Central Government Operations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$370</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$371</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Central Government Operations'!$244:$246</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="85">
   <si>
     <t xml:space="preserve">CENTRAL GOVERNMENT OPERATIONS </t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Revenue </t>
   </si>
   <si>
     <t xml:space="preserve">Expenditure </t>
   </si>
   <si>
     <t xml:space="preserve">Balance, Deficit / surplus  </t>
   </si>
   <si>
     <t xml:space="preserve">Financing </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
@@ -338,51 +338,51 @@
   <si>
     <t>Government Securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
-    <t>29/5/2026</t>
+    <t>30/6/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
@@ -2049,56 +2049,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O371"/>
+  <dimension ref="A1:O372"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A364" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C239" sqref="C239"/>
-      <selection pane="bottomLeft" activeCell="I371" sqref="I371"/>
+      <selection pane="bottomLeft" activeCell="I372" sqref="I372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="9.6640625" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" customWidth="1"/>
     <col min="5" max="5" width="12.5546875" customWidth="1"/>
     <col min="6" max="6" width="13.88671875" customWidth="1"/>
     <col min="7" max="7" width="14.109375" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" customWidth="1"/>
     <col min="11" max="15" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="84" t="s">
@@ -12625,62 +12625,100 @@
       <c r="H368" s="63">
         <v>41176.13402076505</v>
       </c>
       <c r="I368" s="63">
         <v>46812.369149999984</v>
       </c>
       <c r="J368" s="63">
         <v>49612.491480999975</v>
       </c>
       <c r="K368" s="63">
         <v>-2800.1223310000059</v>
       </c>
       <c r="L368" s="63">
         <v>-5282.2534501320042</v>
       </c>
       <c r="M368" s="63">
         <v>-359.88089058100013</v>
       </c>
       <c r="N368" s="63">
         <v>0</v>
       </c>
       <c r="O368" s="63">
         <v>5.8992114780012344</v>
       </c>
     </row>
-    <row r="370" spans="4:9" x14ac:dyDescent="0.3">
-      <c r="H370" s="39" t="s">
+    <row r="369" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D369" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="E369" s="63">
+        <v>266619.41088840796</v>
+      </c>
+      <c r="F369" s="63">
+        <v>282600.77063877904</v>
+      </c>
+      <c r="G369" s="63">
+        <v>-15981.359750371077</v>
+      </c>
+      <c r="H369" s="63">
+        <v>80883.758589429955</v>
+      </c>
+      <c r="I369" s="63">
+        <v>80490.09313600004</v>
+      </c>
+      <c r="J369" s="63">
+        <v>81224.688554000051</v>
+      </c>
+      <c r="K369" s="63">
+        <v>-734.59541799999715</v>
+      </c>
+      <c r="L369" s="63">
+        <v>258.65118761700433</v>
+      </c>
+      <c r="M369" s="63">
+        <v>125.3906918130001</v>
+      </c>
+      <c r="N369" s="63">
+        <v>0</v>
+      </c>
+      <c r="O369" s="63">
+        <v>9.6235740000010992</v>
+      </c>
+    </row>
+    <row r="371" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="H371" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="I370" s="40" t="s">
+      <c r="I371" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="371" spans="4:9" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="I371" t="s">
+    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="D372" s="39"/>
+      <c r="E372" s="40"/>
+      <c r="I372" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="D364:O364"/>
     <mergeCell ref="D44:J44"/>
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="D351:O351"/>
     <mergeCell ref="D338:O338"/>
     <mergeCell ref="D325:O325"/>
     <mergeCell ref="H245:H246"/>
     <mergeCell ref="I245:I246"/>
     <mergeCell ref="D244:O244"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D165:L165"/>
     <mergeCell ref="K98:K99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>