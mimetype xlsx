--- v1 (2026-07-26)
+++ v2 (2026-09-15)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB1D44D2-3AA1-4A78-B442-DDE6D1068484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{829BEE84-D25E-4FC5-B3DB-6860C8339970}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Central Government Operations" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$371</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Central Government Operations'!$D$260:$O$372</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Central Government Operations'!$244:$246</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="85">
   <si>
     <t xml:space="preserve">CENTRAL GOVERNMENT OPERATIONS </t>
   </si>
   <si>
     <t xml:space="preserve">(Billions of Rp.) </t>
   </si>
   <si>
     <t xml:space="preserve">End of Period </t>
   </si>
   <si>
     <t xml:space="preserve">Revenue </t>
   </si>
   <si>
     <t xml:space="preserve">Expenditure </t>
   </si>
   <si>
     <t xml:space="preserve">Balance, Deficit / surplus  </t>
   </si>
   <si>
     <t xml:space="preserve">Financing </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic </t>
   </si>
   <si>
@@ -338,51 +338,51 @@
   <si>
     <t>Government Securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Desember</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
-    <t>30/6/2026</t>
+    <t>31/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Tahoma"/>
@@ -2049,56 +2049,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O372"/>
+  <dimension ref="A1:O373"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A364" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C239" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A366" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="C239" sqref="C239"/>
-      <selection pane="bottomLeft" activeCell="I372" sqref="I372"/>
+      <selection pane="bottomLeft" activeCell="K374" sqref="K374"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="9.6640625" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" customWidth="1"/>
     <col min="5" max="5" width="12.5546875" customWidth="1"/>
     <col min="6" max="6" width="13.88671875" customWidth="1"/>
     <col min="7" max="7" width="14.109375" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="12.5546875" customWidth="1"/>
     <col min="10" max="10" width="14.33203125" customWidth="1"/>
     <col min="11" max="15" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="84" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:10" s="37" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="84" t="s">
@@ -12663,62 +12663,100 @@
       <c r="H369" s="63">
         <v>80883.758589429955</v>
       </c>
       <c r="I369" s="63">
         <v>80490.09313600004</v>
       </c>
       <c r="J369" s="63">
         <v>81224.688554000051</v>
       </c>
       <c r="K369" s="63">
         <v>-734.59541799999715</v>
       </c>
       <c r="L369" s="63">
         <v>258.65118761700433</v>
       </c>
       <c r="M369" s="63">
         <v>125.3906918130001</v>
       </c>
       <c r="N369" s="63">
         <v>0</v>
       </c>
       <c r="O369" s="63">
         <v>9.6235740000010992</v>
       </c>
     </row>
-    <row r="371" spans="4:15" x14ac:dyDescent="0.3">
-      <c r="H371" s="39" t="s">
+    <row r="370" spans="4:15" s="16" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D370" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" s="63">
+        <v>274408.18514752504</v>
+      </c>
+      <c r="F370" s="63">
+        <v>290532.75990725192</v>
+      </c>
+      <c r="G370" s="63">
+        <v>-16124.574759726878</v>
+      </c>
+      <c r="H370" s="63">
+        <v>72561.754379037069</v>
+      </c>
+      <c r="I370" s="63">
+        <v>91468.615007999993</v>
+      </c>
+      <c r="J370" s="63">
+        <v>94916.870927000011</v>
+      </c>
+      <c r="K370" s="63">
+        <v>-3448.2559189999993</v>
+      </c>
+      <c r="L370" s="63">
+        <v>-18896.830450087997</v>
+      </c>
+      <c r="M370" s="63">
+        <v>-19.313003000000208</v>
+      </c>
+      <c r="N370" s="63">
+        <v>0</v>
+      </c>
+      <c r="O370" s="63">
+        <v>9.2828241249990242</v>
+      </c>
+    </row>
+    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="H372" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="I371" s="40" t="s">
+      <c r="I372" s="40" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="372" spans="4:15" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="I372" t="s">
+    <row r="373" spans="4:15" x14ac:dyDescent="0.3">
+      <c r="D373" s="39"/>
+      <c r="E373" s="40"/>
+      <c r="I373" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="D364:O364"/>
     <mergeCell ref="D44:J44"/>
     <mergeCell ref="D57:J57"/>
     <mergeCell ref="H98:H99"/>
     <mergeCell ref="D351:O351"/>
     <mergeCell ref="D338:O338"/>
     <mergeCell ref="D325:O325"/>
     <mergeCell ref="H245:H246"/>
     <mergeCell ref="I245:I246"/>
     <mergeCell ref="D244:O244"/>
     <mergeCell ref="D83:J83"/>
     <mergeCell ref="D70:J70"/>
     <mergeCell ref="D165:L165"/>
     <mergeCell ref="K98:K99"/>
     <mergeCell ref="I98:I99"/>
     <mergeCell ref="J98:J99"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>