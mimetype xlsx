--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B69C391F-8554-48A1-85E8-6E3AA5D46624}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCF52A72-58CF-405F-904B-0990D4DAA24F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Consumer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$510</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$511</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Consumer Price Index'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="92">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>CONSUMER PRICE INDEX</t>
   </si>
   <si>
     <t>End of</t>
   </si>
   <si>
     <t xml:space="preserve">C P I </t>
   </si>
   <si>
     <t xml:space="preserve">Foods </t>
   </si>
   <si>
     <t xml:space="preserve">Prepared Food </t>
   </si>
   <si>
     <t xml:space="preserve">Housing </t>
   </si>
   <si>
@@ -320,51 +320,51 @@
     <t>2021  (2018 = 100)</t>
   </si>
   <si>
     <t>2022  (2018 = 100)</t>
   </si>
   <si>
     <t>2023  (2018 = 100)</t>
   </si>
   <si>
     <t>2024  (2022 = 100) *)</t>
   </si>
   <si>
     <t>2025  (2022 = 100)</t>
   </si>
   <si>
     <t xml:space="preserve">113.57	</t>
   </si>
   <si>
     <t>*) Since January 2024, the CPI has been calculated by using the base year of 2022 (2022 = 100), covering 150 cities/regency which consists of 38 provincial capitals all over Indonesia. 
 Previously, CPI was calculated using the base year of 2018 (2018=100) and covering 90 cities only.</t>
   </si>
   <si>
     <t>2026  (2022 = 100)</t>
   </si>
   <si>
-    <t>Last update  :  2/6/2026</t>
+    <t>Last update  :  1/7/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Frutiger 45 Light"/>
@@ -1406,186 +1406,186 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...106 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="83">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -2021,168 +2021,168 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P511"/>
+  <dimension ref="A1:P512"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="D497" workbookViewId="0">
-      <selection activeCell="N511" sqref="N511"/>
+      <selection activeCell="K514" sqref="K514"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="10.44140625" customWidth="1"/>
     <col min="4" max="4" width="13.33203125" customWidth="1"/>
     <col min="5" max="5" width="11.109375" customWidth="1"/>
     <col min="6" max="6" width="15.6640625" customWidth="1"/>
     <col min="7" max="7" width="13.109375" customWidth="1"/>
     <col min="8" max="8" width="16.6640625" customWidth="1"/>
     <col min="9" max="9" width="21.33203125" customWidth="1"/>
     <col min="10" max="11" width="11.109375" customWidth="1"/>
     <col min="12" max="13" width="15.6640625" customWidth="1"/>
     <col min="14" max="14" width="13.88671875" customWidth="1"/>
     <col min="15" max="15" width="18" customWidth="1"/>
     <col min="16" max="16" width="15.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...1 lines deleted...]
-      <c r="D1" s="62"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="62"/>
-[...2 lines deleted...]
-      <c r="E2" s="62"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="D4" s="66" t="s">
+      <c r="D4" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="67"/>
-[...6 lines deleted...]
-      <c r="L4" s="68"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="33"/>
     </row>
     <row r="5" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="69"/>
-[...7 lines deleted...]
-      <c r="L5" s="71"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="36"/>
     </row>
     <row r="6" spans="1:12" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="63" t="s">
+      <c r="E6" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="63" t="s">
+      <c r="F6" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="63" t="s">
+      <c r="G6" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="63" t="s">
+      <c r="H6" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="63" t="s">
+      <c r="I6" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="63" t="s">
+      <c r="J6" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="63" t="s">
+      <c r="K6" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="64" t="s">
+      <c r="L6" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="32"/>
-[...6 lines deleted...]
-      <c r="L7" s="65"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12" s="8" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D8" s="33" t="s">
+      <c r="D8" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="34"/>
-[...6 lines deleted...]
-      <c r="L8" s="35"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="43"/>
     </row>
     <row r="9" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="5">
         <v>98.56</v>
       </c>
       <c r="F9" s="5">
         <v>101.24</v>
       </c>
       <c r="G9" s="6">
         <v>98.5</v>
       </c>
       <c r="H9" s="5">
         <v>98.16</v>
       </c>
       <c r="I9" s="5">
         <v>98.41</v>
       </c>
       <c r="J9" s="6">
         <v>98.01</v>
       </c>
       <c r="K9" s="6">
         <v>97.42</v>
@@ -2489,87 +2489,87 @@
         <v>101.38</v>
       </c>
       <c r="F20" s="5">
         <v>100.51</v>
       </c>
       <c r="G20" s="6">
         <v>100.97</v>
       </c>
       <c r="H20" s="5">
         <v>101.98</v>
       </c>
       <c r="I20" s="5">
         <v>100.99</v>
       </c>
       <c r="J20" s="5">
         <v>102.08</v>
       </c>
       <c r="K20" s="5">
         <v>102.09</v>
       </c>
       <c r="L20" s="6">
         <v>101.78</v>
       </c>
     </row>
     <row r="21" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D21" s="49" t="s">
+      <c r="D21" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="50"/>
-[...6 lines deleted...]
-      <c r="L21" s="51"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="46"/>
     </row>
     <row r="22" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D22" s="46" t="s">
+      <c r="D22" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="E22" s="47"/>
-[...6 lines deleted...]
-      <c r="L22" s="48"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="40"/>
     </row>
     <row r="23" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D23" s="33" t="s">
+      <c r="D23" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="34"/>
-[...6 lines deleted...]
-      <c r="L23" s="35"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="43"/>
     </row>
     <row r="24" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="5">
         <v>98.56</v>
       </c>
       <c r="F24" s="5">
         <v>101.23</v>
       </c>
       <c r="G24" s="6">
         <v>98.5</v>
       </c>
       <c r="H24" s="5">
         <v>98.16</v>
       </c>
       <c r="I24" s="5">
         <v>98.4</v>
       </c>
       <c r="J24" s="6">
         <v>98.02</v>
       </c>
       <c r="K24" s="6">
         <v>97.42</v>
@@ -2876,87 +2876,87 @@
         <v>101.38</v>
       </c>
       <c r="F35" s="5">
         <v>100.52</v>
       </c>
       <c r="G35" s="6">
         <v>100.98</v>
       </c>
       <c r="H35" s="5">
         <v>101.98</v>
       </c>
       <c r="I35" s="5">
         <v>100.99</v>
       </c>
       <c r="J35" s="5">
         <v>102.08</v>
       </c>
       <c r="K35" s="5">
         <v>102.09</v>
       </c>
       <c r="L35" s="6">
         <v>101.78</v>
       </c>
     </row>
     <row r="36" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D36" s="49" t="s">
+      <c r="D36" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E36" s="50"/>
-[...6 lines deleted...]
-      <c r="L36" s="51"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="46"/>
     </row>
     <row r="37" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D37" s="46" t="s">
+      <c r="D37" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E37" s="47"/>
-[...6 lines deleted...]
-      <c r="L37" s="48"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="40"/>
     </row>
     <row r="38" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D38" s="33" t="s">
+      <c r="D38" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="E38" s="34"/>
-[...6 lines deleted...]
-      <c r="L38" s="35"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="43"/>
     </row>
     <row r="39" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="5">
         <v>103.29</v>
       </c>
       <c r="F39" s="5">
         <v>103.42</v>
       </c>
       <c r="G39" s="6">
         <v>103.33</v>
       </c>
       <c r="H39" s="5">
         <v>102.67</v>
       </c>
       <c r="I39" s="5">
         <v>102.72</v>
       </c>
       <c r="J39" s="6">
         <v>104.45</v>
       </c>
       <c r="K39" s="6">
         <v>105.43</v>
@@ -3263,87 +3263,87 @@
         <v>111.79</v>
       </c>
       <c r="F50" s="5">
         <v>120.63</v>
       </c>
       <c r="G50" s="6">
         <v>108.87</v>
       </c>
       <c r="H50" s="5">
         <v>107.66</v>
       </c>
       <c r="I50" s="5">
         <v>110.21</v>
       </c>
       <c r="J50" s="5">
         <v>114.05</v>
       </c>
       <c r="K50" s="5">
         <v>117.34</v>
       </c>
       <c r="L50" s="6">
         <v>105.51</v>
       </c>
     </row>
     <row r="51" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D51" s="49" t="s">
+      <c r="D51" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E51" s="50"/>
-[...6 lines deleted...]
-      <c r="L51" s="51"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="46"/>
     </row>
     <row r="52" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D52" s="46" t="s">
+      <c r="D52" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="E52" s="47"/>
-[...6 lines deleted...]
-      <c r="L52" s="48"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="40"/>
     </row>
     <row r="53" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D53" s="33" t="s">
+      <c r="D53" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="E53" s="34"/>
-[...6 lines deleted...]
-      <c r="L53" s="35"/>
+      <c r="E53" s="42"/>
+      <c r="F53" s="42"/>
+      <c r="G53" s="42"/>
+      <c r="H53" s="42"/>
+      <c r="I53" s="42"/>
+      <c r="J53" s="42"/>
+      <c r="K53" s="42"/>
+      <c r="L53" s="43"/>
     </row>
     <row r="54" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="11">
         <v>103.1</v>
       </c>
       <c r="F54" s="11">
         <v>103.33</v>
       </c>
       <c r="G54" s="7">
         <v>103.37</v>
       </c>
       <c r="H54" s="11">
         <v>102.67</v>
       </c>
       <c r="I54" s="11">
         <v>101.91</v>
       </c>
       <c r="J54" s="7">
         <v>104.46</v>
       </c>
       <c r="K54" s="7">
         <v>104.07</v>
@@ -3650,87 +3650,87 @@
         <v>118.83</v>
       </c>
       <c r="F65" s="11">
         <v>120.54</v>
       </c>
       <c r="G65" s="7">
         <v>108.88</v>
       </c>
       <c r="H65" s="11">
         <v>107.84</v>
       </c>
       <c r="I65" s="11">
         <v>110.58</v>
       </c>
       <c r="J65" s="11">
         <v>114.18</v>
       </c>
       <c r="K65" s="11">
         <v>117.27</v>
       </c>
       <c r="L65" s="7">
         <v>105.24</v>
       </c>
     </row>
     <row r="66" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D66" s="49" t="s">
+      <c r="D66" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E66" s="50"/>
-[...6 lines deleted...]
-      <c r="L66" s="51"/>
+      <c r="E66" s="45"/>
+      <c r="F66" s="45"/>
+      <c r="G66" s="45"/>
+      <c r="H66" s="45"/>
+      <c r="I66" s="45"/>
+      <c r="J66" s="45"/>
+      <c r="K66" s="45"/>
+      <c r="L66" s="46"/>
     </row>
     <row r="67" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D67" s="46" t="s">
+      <c r="D67" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E67" s="47"/>
-[...6 lines deleted...]
-      <c r="L67" s="48"/>
+      <c r="E67" s="39"/>
+      <c r="F67" s="39"/>
+      <c r="G67" s="39"/>
+      <c r="H67" s="39"/>
+      <c r="I67" s="39"/>
+      <c r="J67" s="39"/>
+      <c r="K67" s="39"/>
+      <c r="L67" s="40"/>
     </row>
     <row r="68" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D68" s="33" t="s">
+      <c r="D68" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="E68" s="34"/>
-[...6 lines deleted...]
-      <c r="L68" s="35"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="42"/>
+      <c r="I68" s="42"/>
+      <c r="J68" s="42"/>
+      <c r="K68" s="42"/>
+      <c r="L68" s="43"/>
     </row>
     <row r="69" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="11">
         <v>119.13</v>
       </c>
       <c r="F69" s="11">
         <v>133.22999999999999</v>
       </c>
       <c r="G69" s="7">
         <v>114.44</v>
       </c>
       <c r="H69" s="11">
         <v>111.33</v>
       </c>
       <c r="I69" s="11">
         <v>126.71</v>
       </c>
       <c r="J69" s="7">
         <v>124.06</v>
       </c>
       <c r="K69" s="7">
         <v>121.67</v>
@@ -4037,87 +4037,87 @@
         <v>198.47</v>
       </c>
       <c r="F80" s="11">
         <v>263.36</v>
       </c>
       <c r="G80" s="7">
         <v>211.59</v>
       </c>
       <c r="H80" s="11">
         <v>158.47999999999999</v>
       </c>
       <c r="I80" s="11">
         <v>218.89</v>
       </c>
       <c r="J80" s="11">
         <v>212.15</v>
       </c>
       <c r="K80" s="11">
         <v>161.88</v>
       </c>
       <c r="L80" s="7">
         <v>163.77000000000001</v>
       </c>
     </row>
     <row r="81" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D81" s="49" t="s">
+      <c r="D81" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E81" s="50"/>
-[...6 lines deleted...]
-      <c r="L81" s="51"/>
+      <c r="E81" s="45"/>
+      <c r="F81" s="45"/>
+      <c r="G81" s="45"/>
+      <c r="H81" s="45"/>
+      <c r="I81" s="45"/>
+      <c r="J81" s="45"/>
+      <c r="K81" s="45"/>
+      <c r="L81" s="46"/>
     </row>
     <row r="82" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D82" s="46" t="s">
+      <c r="D82" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="E82" s="47"/>
-[...6 lines deleted...]
-      <c r="L82" s="48"/>
+      <c r="E82" s="39"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="39"/>
+      <c r="H82" s="39"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="40"/>
     </row>
     <row r="83" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D83" s="33" t="s">
+      <c r="D83" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="E83" s="34"/>
-[...6 lines deleted...]
-      <c r="L83" s="35"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
+      <c r="I83" s="42"/>
+      <c r="J83" s="42"/>
+      <c r="K83" s="42"/>
+      <c r="L83" s="43"/>
     </row>
     <row r="84" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="11">
         <v>119.85</v>
       </c>
       <c r="F84" s="11">
         <v>133.26</v>
       </c>
       <c r="G84" s="7">
         <v>114.48</v>
       </c>
       <c r="H84" s="11">
         <v>113.79</v>
       </c>
       <c r="I84" s="11">
         <v>127.3</v>
       </c>
       <c r="J84" s="7">
         <v>124.22</v>
       </c>
       <c r="K84" s="7">
         <v>121.63</v>
@@ -4424,87 +4424,87 @@
         <v>198.64</v>
       </c>
       <c r="F95" s="11">
         <v>263.22000000000003</v>
       </c>
       <c r="G95" s="7">
         <v>211.58</v>
       </c>
       <c r="H95" s="11">
         <v>159.03</v>
       </c>
       <c r="I95" s="11">
         <v>219.71</v>
       </c>
       <c r="J95" s="11">
         <v>212.54</v>
       </c>
       <c r="K95" s="11">
         <v>161.84</v>
       </c>
       <c r="L95" s="7">
         <v>163.47</v>
       </c>
     </row>
     <row r="96" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D96" s="49" t="s">
+      <c r="D96" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E96" s="50"/>
-[...6 lines deleted...]
-      <c r="L96" s="51"/>
+      <c r="E96" s="45"/>
+      <c r="F96" s="45"/>
+      <c r="G96" s="45"/>
+      <c r="H96" s="45"/>
+      <c r="I96" s="45"/>
+      <c r="J96" s="45"/>
+      <c r="K96" s="45"/>
+      <c r="L96" s="46"/>
     </row>
     <row r="97" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D97" s="46" t="s">
+      <c r="D97" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E97" s="47"/>
-[...6 lines deleted...]
-      <c r="L97" s="48"/>
+      <c r="E97" s="39"/>
+      <c r="F97" s="39"/>
+      <c r="G97" s="39"/>
+      <c r="H97" s="39"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="40"/>
     </row>
     <row r="98" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D98" s="33" t="s">
+      <c r="D98" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="E98" s="34"/>
-[...6 lines deleted...]
-      <c r="L98" s="35"/>
+      <c r="E98" s="42"/>
+      <c r="F98" s="42"/>
+      <c r="G98" s="42"/>
+      <c r="H98" s="42"/>
+      <c r="I98" s="42"/>
+      <c r="J98" s="42"/>
+      <c r="K98" s="42"/>
+      <c r="L98" s="43"/>
     </row>
     <row r="99" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E99" s="11">
         <v>204.4</v>
       </c>
       <c r="F99" s="11">
         <v>281.39999999999998</v>
       </c>
       <c r="G99" s="7">
         <v>213.81</v>
       </c>
       <c r="H99" s="11">
         <v>160.06</v>
       </c>
       <c r="I99" s="11">
         <v>231.14</v>
       </c>
       <c r="J99" s="7">
         <v>213.69</v>
       </c>
       <c r="K99" s="7">
         <v>161.44</v>
@@ -4811,87 +4811,87 @@
         <v>202.45</v>
       </c>
       <c r="F110" s="11">
         <v>249.54</v>
       </c>
       <c r="G110" s="7">
         <v>219.2</v>
       </c>
       <c r="H110" s="11">
         <v>166.77</v>
       </c>
       <c r="I110" s="11">
         <v>233.21</v>
       </c>
       <c r="J110" s="11">
         <v>220.37</v>
       </c>
       <c r="K110" s="11">
         <v>170.44</v>
       </c>
       <c r="L110" s="7">
         <v>172.2</v>
       </c>
     </row>
     <row r="111" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D111" s="49" t="s">
+      <c r="D111" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E111" s="50"/>
-[...6 lines deleted...]
-      <c r="L111" s="51"/>
+      <c r="E111" s="45"/>
+      <c r="F111" s="45"/>
+      <c r="G111" s="45"/>
+      <c r="H111" s="45"/>
+      <c r="I111" s="45"/>
+      <c r="J111" s="45"/>
+      <c r="K111" s="45"/>
+      <c r="L111" s="46"/>
     </row>
     <row r="112" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D112" s="46" t="s">
+      <c r="D112" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="E112" s="47"/>
-[...6 lines deleted...]
-      <c r="L112" s="48"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="40"/>
     </row>
     <row r="113" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D113" s="33" t="s">
+      <c r="D113" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="E113" s="34"/>
-[...6 lines deleted...]
-      <c r="L113" s="35"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
+      <c r="I113" s="42"/>
+      <c r="J113" s="42"/>
+      <c r="K113" s="42"/>
+      <c r="L113" s="43"/>
     </row>
     <row r="114" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E114" s="11">
         <v>204.54</v>
       </c>
       <c r="F114" s="11">
         <v>281.08999999999997</v>
       </c>
       <c r="G114" s="7">
         <v>213.8</v>
       </c>
       <c r="H114" s="11">
         <v>160.62</v>
       </c>
       <c r="I114" s="11">
         <v>232.11</v>
       </c>
       <c r="J114" s="7">
         <v>214.07</v>
       </c>
       <c r="K114" s="7">
         <v>161.4</v>
@@ -5150,87 +5150,87 @@
         <v>24</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="6"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="5"/>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="6"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="6"/>
     </row>
     <row r="126" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D126" s="49" t="s">
+      <c r="D126" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E126" s="50"/>
-[...6 lines deleted...]
-      <c r="L126" s="51"/>
+      <c r="E126" s="45"/>
+      <c r="F126" s="45"/>
+      <c r="G126" s="45"/>
+      <c r="H126" s="45"/>
+      <c r="I126" s="45"/>
+      <c r="J126" s="45"/>
+      <c r="K126" s="45"/>
+      <c r="L126" s="46"/>
     </row>
     <row r="127" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D127" s="46" t="s">
+      <c r="D127" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E127" s="47"/>
-[...6 lines deleted...]
-      <c r="L127" s="48"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="40"/>
     </row>
     <row r="128" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D128" s="33" t="s">
+      <c r="D128" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="E128" s="34"/>
-[...6 lines deleted...]
-      <c r="L128" s="35"/>
+      <c r="E128" s="42"/>
+      <c r="F128" s="42"/>
+      <c r="G128" s="42"/>
+      <c r="H128" s="42"/>
+      <c r="I128" s="42"/>
+      <c r="J128" s="42"/>
+      <c r="K128" s="42"/>
+      <c r="L128" s="43"/>
     </row>
     <row r="129" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E129" s="11">
         <v>205.12</v>
       </c>
       <c r="F129" s="11">
         <v>256.85000000000002</v>
       </c>
       <c r="G129" s="7">
         <v>220</v>
       </c>
       <c r="H129" s="11">
         <v>167.56</v>
       </c>
       <c r="I129" s="11">
         <v>237.47</v>
       </c>
       <c r="J129" s="7">
         <v>170.43</v>
       </c>
       <c r="K129" s="7">
         <v>220.87</v>
@@ -5537,87 +5537,87 @@
         <v>221.37</v>
       </c>
       <c r="F140" s="11">
         <v>243.49</v>
       </c>
       <c r="G140" s="7">
         <v>259.52999999999997</v>
       </c>
       <c r="H140" s="11">
         <v>183.61</v>
       </c>
       <c r="I140" s="11">
         <v>256.98</v>
       </c>
       <c r="J140" s="11">
         <v>200.28</v>
       </c>
       <c r="K140" s="11">
         <v>241.46</v>
       </c>
       <c r="L140" s="7">
         <v>194</v>
       </c>
     </row>
     <row r="141" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D141" s="49" t="s">
+      <c r="D141" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E141" s="50"/>
-[...6 lines deleted...]
-      <c r="L141" s="51"/>
+      <c r="E141" s="45"/>
+      <c r="F141" s="45"/>
+      <c r="G141" s="45"/>
+      <c r="H141" s="45"/>
+      <c r="I141" s="45"/>
+      <c r="J141" s="45"/>
+      <c r="K141" s="45"/>
+      <c r="L141" s="46"/>
     </row>
     <row r="142" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D142" s="46" t="s">
+      <c r="D142" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="E142" s="47"/>
-[...6 lines deleted...]
-      <c r="L142" s="48"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="40"/>
     </row>
     <row r="143" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D143" s="33" t="s">
+      <c r="D143" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="E143" s="34"/>
-[...6 lines deleted...]
-      <c r="L143" s="35"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
+      <c r="I143" s="42"/>
+      <c r="J143" s="42"/>
+      <c r="K143" s="42"/>
+      <c r="L143" s="43"/>
     </row>
     <row r="144" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E144" s="10">
         <v>222.1</v>
       </c>
       <c r="F144" s="10">
         <v>245.87</v>
       </c>
       <c r="G144" s="10">
         <v>258.68</v>
       </c>
       <c r="H144" s="10">
         <v>184.74</v>
       </c>
       <c r="I144" s="10">
         <v>259.02999999999997</v>
       </c>
       <c r="J144" s="10">
         <v>200.61</v>
       </c>
       <c r="K144" s="10">
         <v>242.26</v>
@@ -5924,87 +5924,87 @@
         <v>249.15</v>
       </c>
       <c r="F155" s="10">
         <v>290.74</v>
       </c>
       <c r="G155" s="10">
         <v>278.75</v>
       </c>
       <c r="H155" s="10">
         <v>208.57</v>
       </c>
       <c r="I155" s="10">
         <v>277.89999999999998</v>
       </c>
       <c r="J155" s="10">
         <v>262.99</v>
       </c>
       <c r="K155" s="10">
         <v>224.12</v>
       </c>
       <c r="L155" s="10">
         <v>221.47</v>
       </c>
     </row>
     <row r="156" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D156" s="49" t="s">
+      <c r="D156" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E156" s="50"/>
-[...6 lines deleted...]
-      <c r="L156" s="51"/>
+      <c r="E156" s="45"/>
+      <c r="F156" s="45"/>
+      <c r="G156" s="45"/>
+      <c r="H156" s="45"/>
+      <c r="I156" s="45"/>
+      <c r="J156" s="45"/>
+      <c r="K156" s="45"/>
+      <c r="L156" s="46"/>
     </row>
     <row r="157" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D157" s="46" t="s">
+      <c r="D157" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="E157" s="47"/>
-[...6 lines deleted...]
-      <c r="L157" s="48"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
+      <c r="I157" s="39"/>
+      <c r="J157" s="39"/>
+      <c r="K157" s="39"/>
+      <c r="L157" s="40"/>
     </row>
     <row r="158" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D158" s="33" t="s">
+      <c r="D158" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="E158" s="34"/>
-[...6 lines deleted...]
-      <c r="L158" s="35"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="42"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
+      <c r="I158" s="42"/>
+      <c r="J158" s="42"/>
+      <c r="K158" s="42"/>
+      <c r="L158" s="43"/>
     </row>
     <row r="159" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E159" s="10">
         <v>254.12</v>
       </c>
       <c r="F159" s="10">
         <v>298.72000000000003</v>
       </c>
       <c r="G159" s="10">
         <v>286.47000000000003</v>
       </c>
       <c r="H159" s="10">
         <v>213.58</v>
       </c>
       <c r="I159" s="10">
         <v>278.74</v>
       </c>
       <c r="J159" s="10">
         <v>264.94</v>
       </c>
       <c r="K159" s="10">
         <v>224.6</v>
@@ -6311,87 +6311,87 @@
         <v>274.13</v>
       </c>
       <c r="F170" s="10">
         <v>317.29000000000002</v>
       </c>
       <c r="G170" s="10">
         <v>304.35000000000002</v>
       </c>
       <c r="H170" s="10">
         <v>235.08</v>
       </c>
       <c r="I170" s="10">
         <v>285.38</v>
       </c>
       <c r="J170" s="10">
         <v>277.79000000000002</v>
       </c>
       <c r="K170" s="10">
         <v>248.43</v>
       </c>
       <c r="L170" s="10">
         <v>255.85</v>
       </c>
     </row>
     <row r="171" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D171" s="49" t="s">
+      <c r="D171" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E171" s="50"/>
-[...6 lines deleted...]
-      <c r="L171" s="51"/>
+      <c r="E171" s="45"/>
+      <c r="F171" s="45"/>
+      <c r="G171" s="45"/>
+      <c r="H171" s="45"/>
+      <c r="I171" s="45"/>
+      <c r="J171" s="45"/>
+      <c r="K171" s="45"/>
+      <c r="L171" s="46"/>
     </row>
     <row r="172" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D172" s="46" t="s">
+      <c r="D172" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="E172" s="47"/>
-[...6 lines deleted...]
-      <c r="L172" s="48"/>
+      <c r="E172" s="39"/>
+      <c r="F172" s="39"/>
+      <c r="G172" s="39"/>
+      <c r="H172" s="39"/>
+      <c r="I172" s="39"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="39"/>
+      <c r="L172" s="40"/>
     </row>
     <row r="173" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D173" s="33" t="s">
+      <c r="D173" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="E173" s="34"/>
-[...6 lines deleted...]
-      <c r="L173" s="35"/>
+      <c r="E173" s="42"/>
+      <c r="F173" s="42"/>
+      <c r="G173" s="42"/>
+      <c r="H173" s="42"/>
+      <c r="I173" s="42"/>
+      <c r="J173" s="42"/>
+      <c r="K173" s="42"/>
+      <c r="L173" s="43"/>
     </row>
     <row r="174" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E174" s="10">
         <v>276.33</v>
       </c>
       <c r="F174" s="10">
         <v>312.41000000000003</v>
       </c>
       <c r="G174" s="10">
         <v>310.3</v>
       </c>
       <c r="H174" s="10">
         <v>240.51</v>
       </c>
       <c r="I174" s="10">
         <v>288.11</v>
       </c>
       <c r="J174" s="10">
         <v>280.7</v>
       </c>
       <c r="K174" s="10">
         <v>248.48</v>
@@ -6698,87 +6698,87 @@
         <v>287.99</v>
       </c>
       <c r="F185" s="10">
         <v>311.83999999999997</v>
       </c>
       <c r="G185" s="10">
         <v>323.35000000000002</v>
       </c>
       <c r="H185" s="10">
         <v>256.74</v>
       </c>
       <c r="I185" s="10">
         <v>305.60000000000002</v>
       </c>
       <c r="J185" s="10">
         <v>293.54000000000002</v>
       </c>
       <c r="K185" s="10">
         <v>277.52</v>
       </c>
       <c r="L185" s="10">
         <v>266.33999999999997</v>
       </c>
     </row>
     <row r="186" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D186" s="49" t="s">
+      <c r="D186" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E186" s="50"/>
-[...6 lines deleted...]
-      <c r="L186" s="51"/>
+      <c r="E186" s="45"/>
+      <c r="F186" s="45"/>
+      <c r="G186" s="45"/>
+      <c r="H186" s="45"/>
+      <c r="I186" s="45"/>
+      <c r="J186" s="45"/>
+      <c r="K186" s="45"/>
+      <c r="L186" s="46"/>
     </row>
     <row r="187" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D187" s="46" t="s">
+      <c r="D187" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="E187" s="47"/>
-[...6 lines deleted...]
-      <c r="L187" s="48"/>
+      <c r="E187" s="39"/>
+      <c r="F187" s="39"/>
+      <c r="G187" s="39"/>
+      <c r="H187" s="39"/>
+      <c r="I187" s="39"/>
+      <c r="J187" s="39"/>
+      <c r="K187" s="39"/>
+      <c r="L187" s="40"/>
     </row>
     <row r="188" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D188" s="33" t="s">
+      <c r="D188" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="E188" s="34"/>
-[...6 lines deleted...]
-      <c r="L188" s="35"/>
+      <c r="E188" s="42"/>
+      <c r="F188" s="42"/>
+      <c r="G188" s="42"/>
+      <c r="H188" s="42"/>
+      <c r="I188" s="42"/>
+      <c r="J188" s="42"/>
+      <c r="K188" s="42"/>
+      <c r="L188" s="43"/>
     </row>
     <row r="189" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E189" s="10">
         <v>110.45</v>
       </c>
       <c r="F189" s="10">
         <v>105.92</v>
       </c>
       <c r="G189" s="10">
         <v>110.75</v>
       </c>
       <c r="H189" s="10">
         <v>116.11</v>
       </c>
       <c r="I189" s="10">
         <v>108.61</v>
       </c>
       <c r="J189" s="10">
         <v>108.38</v>
       </c>
       <c r="K189" s="10">
         <v>114.48</v>
@@ -7085,100 +7085,100 @@
         <v>116.86</v>
       </c>
       <c r="F200" s="10">
         <v>111.1</v>
       </c>
       <c r="G200" s="10">
         <v>115.7</v>
       </c>
       <c r="H200" s="10">
         <v>124.19</v>
       </c>
       <c r="I200" s="10">
         <v>113.36</v>
       </c>
       <c r="J200" s="10">
         <v>113.06</v>
       </c>
       <c r="K200" s="10">
         <v>126.2</v>
       </c>
       <c r="L200" s="10">
         <v>114.25</v>
       </c>
     </row>
     <row r="201" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D201" s="49" t="s">
+      <c r="D201" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E201" s="50"/>
-[...6 lines deleted...]
-      <c r="L201" s="51"/>
+      <c r="E201" s="45"/>
+      <c r="F201" s="45"/>
+      <c r="G201" s="45"/>
+      <c r="H201" s="45"/>
+      <c r="I201" s="45"/>
+      <c r="J201" s="45"/>
+      <c r="K201" s="45"/>
+      <c r="L201" s="46"/>
     </row>
     <row r="202" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D202" s="43" t="s">
+      <c r="D202" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="E202" s="44"/>
-[...6 lines deleted...]
-      <c r="L202" s="45"/>
+      <c r="E202" s="60"/>
+      <c r="F202" s="60"/>
+      <c r="G202" s="60"/>
+      <c r="H202" s="60"/>
+      <c r="I202" s="60"/>
+      <c r="J202" s="60"/>
+      <c r="K202" s="60"/>
+      <c r="L202" s="61"/>
     </row>
     <row r="203" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D203" s="46" t="s">
+      <c r="D203" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="E203" s="47"/>
-[...6 lines deleted...]
-      <c r="L203" s="48"/>
+      <c r="E203" s="39"/>
+      <c r="F203" s="39"/>
+      <c r="G203" s="39"/>
+      <c r="H203" s="39"/>
+      <c r="I203" s="39"/>
+      <c r="J203" s="39"/>
+      <c r="K203" s="39"/>
+      <c r="L203" s="40"/>
     </row>
     <row r="204" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D204" s="33" t="s">
+      <c r="D204" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="E204" s="34"/>
-[...6 lines deleted...]
-      <c r="L204" s="35"/>
+      <c r="E204" s="42"/>
+      <c r="F204" s="42"/>
+      <c r="G204" s="42"/>
+      <c r="H204" s="42"/>
+      <c r="I204" s="42"/>
+      <c r="J204" s="42"/>
+      <c r="K204" s="42"/>
+      <c r="L204" s="43"/>
     </row>
     <row r="205" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="10">
         <v>118.53</v>
       </c>
       <c r="F205" s="10">
         <v>114.55</v>
       </c>
       <c r="G205" s="10">
         <v>116.63</v>
       </c>
       <c r="H205" s="10">
         <v>126.03</v>
       </c>
       <c r="I205" s="10">
         <v>113.39</v>
       </c>
       <c r="J205" s="10">
         <v>113.31</v>
       </c>
       <c r="K205" s="10">
         <v>126.29</v>
@@ -7485,100 +7485,100 @@
         <v>136.86000000000001</v>
       </c>
       <c r="F216" s="10">
         <v>126.55</v>
       </c>
       <c r="G216" s="10">
         <v>131.56</v>
       </c>
       <c r="H216" s="10">
         <v>141.5</v>
       </c>
       <c r="I216" s="10">
         <v>121.21</v>
       </c>
       <c r="J216" s="10">
         <v>119.99</v>
       </c>
       <c r="K216" s="10">
         <v>136.6</v>
       </c>
       <c r="L216" s="10">
         <v>165.38</v>
       </c>
     </row>
     <row r="217" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D217" s="49" t="s">
+      <c r="D217" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E217" s="50"/>
-[...6 lines deleted...]
-      <c r="L217" s="51"/>
+      <c r="E217" s="45"/>
+      <c r="F217" s="45"/>
+      <c r="G217" s="45"/>
+      <c r="H217" s="45"/>
+      <c r="I217" s="45"/>
+      <c r="J217" s="45"/>
+      <c r="K217" s="45"/>
+      <c r="L217" s="46"/>
     </row>
     <row r="218" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D218" s="43" t="s">
+      <c r="D218" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="E218" s="44"/>
-[...6 lines deleted...]
-      <c r="L218" s="45"/>
+      <c r="E218" s="60"/>
+      <c r="F218" s="60"/>
+      <c r="G218" s="60"/>
+      <c r="H218" s="60"/>
+      <c r="I218" s="60"/>
+      <c r="J218" s="60"/>
+      <c r="K218" s="60"/>
+      <c r="L218" s="61"/>
     </row>
     <row r="219" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D219" s="46" t="s">
+      <c r="D219" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="E219" s="47"/>
-[...6 lines deleted...]
-      <c r="L219" s="48"/>
+      <c r="E219" s="39"/>
+      <c r="F219" s="39"/>
+      <c r="G219" s="39"/>
+      <c r="H219" s="39"/>
+      <c r="I219" s="39"/>
+      <c r="J219" s="39"/>
+      <c r="K219" s="39"/>
+      <c r="L219" s="40"/>
     </row>
     <row r="220" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D220" s="33" t="s">
+      <c r="D220" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="E220" s="34"/>
-[...6 lines deleted...]
-      <c r="L220" s="35"/>
+      <c r="E220" s="42"/>
+      <c r="F220" s="42"/>
+      <c r="G220" s="42"/>
+      <c r="H220" s="42"/>
+      <c r="I220" s="42"/>
+      <c r="J220" s="42"/>
+      <c r="K220" s="42"/>
+      <c r="L220" s="43"/>
     </row>
     <row r="221" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E221" s="10">
         <v>138.72</v>
       </c>
       <c r="F221" s="10">
         <v>131.97999999999999</v>
       </c>
       <c r="G221" s="10">
         <v>132.80000000000001</v>
       </c>
       <c r="H221" s="10">
         <v>142.49</v>
       </c>
       <c r="I221" s="10">
         <v>122.09</v>
       </c>
       <c r="J221" s="10">
         <v>121.26</v>
       </c>
       <c r="K221" s="10">
         <v>136.87</v>
@@ -7885,100 +7885,100 @@
         <v>145.88999999999999</v>
       </c>
       <c r="F232" s="10">
         <v>142.91999999999999</v>
       </c>
       <c r="G232" s="10">
         <v>139.93</v>
       </c>
       <c r="H232" s="10">
         <v>148.34</v>
       </c>
       <c r="I232" s="10">
         <v>129.5</v>
       </c>
       <c r="J232" s="10">
         <v>127.03</v>
       </c>
       <c r="K232" s="10">
         <v>147.69999999999999</v>
       </c>
       <c r="L232" s="10">
         <v>167.06</v>
       </c>
     </row>
     <row r="233" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D233" s="49" t="s">
+      <c r="D233" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="E233" s="50"/>
-[...6 lines deleted...]
-      <c r="L233" s="51"/>
+      <c r="E233" s="45"/>
+      <c r="F233" s="45"/>
+      <c r="G233" s="45"/>
+      <c r="H233" s="45"/>
+      <c r="I233" s="45"/>
+      <c r="J233" s="45"/>
+      <c r="K233" s="45"/>
+      <c r="L233" s="46"/>
     </row>
     <row r="234" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D234" s="43" t="s">
+      <c r="D234" s="59" t="s">
         <v>37</v>
       </c>
-      <c r="E234" s="44"/>
-[...6 lines deleted...]
-      <c r="L234" s="45"/>
+      <c r="E234" s="60"/>
+      <c r="F234" s="60"/>
+      <c r="G234" s="60"/>
+      <c r="H234" s="60"/>
+      <c r="I234" s="60"/>
+      <c r="J234" s="60"/>
+      <c r="K234" s="60"/>
+      <c r="L234" s="61"/>
     </row>
     <row r="235" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D235" s="46" t="s">
+      <c r="D235" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="E235" s="47"/>
-[...6 lines deleted...]
-      <c r="L235" s="48"/>
+      <c r="E235" s="39"/>
+      <c r="F235" s="39"/>
+      <c r="G235" s="39"/>
+      <c r="H235" s="39"/>
+      <c r="I235" s="39"/>
+      <c r="J235" s="39"/>
+      <c r="K235" s="39"/>
+      <c r="L235" s="40"/>
     </row>
     <row r="236" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D236" s="33" t="s">
+      <c r="D236" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="E236" s="34"/>
-[...6 lines deleted...]
-      <c r="L236" s="35"/>
+      <c r="E236" s="42"/>
+      <c r="F236" s="42"/>
+      <c r="G236" s="42"/>
+      <c r="H236" s="42"/>
+      <c r="I236" s="42"/>
+      <c r="J236" s="42"/>
+      <c r="K236" s="42"/>
+      <c r="L236" s="43"/>
     </row>
     <row r="237" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="10">
         <v>147.41</v>
       </c>
       <c r="F237" s="10">
         <v>146.75</v>
       </c>
       <c r="G237" s="10">
         <v>141.15</v>
       </c>
       <c r="H237" s="10">
         <v>149.4</v>
       </c>
       <c r="I237" s="10">
         <v>129.18</v>
       </c>
       <c r="J237" s="10">
         <v>127.71</v>
       </c>
       <c r="K237" s="10">
         <v>147.85</v>
@@ -8285,61 +8285,61 @@
         <v>155.5</v>
       </c>
       <c r="F248" s="10">
         <v>159.01</v>
       </c>
       <c r="G248" s="10">
         <v>148.9</v>
       </c>
       <c r="H248" s="10">
         <v>155.58000000000001</v>
       </c>
       <c r="I248" s="10">
         <v>140.41</v>
       </c>
       <c r="J248" s="10">
         <v>132.51</v>
       </c>
       <c r="K248" s="10">
         <v>160.74</v>
       </c>
       <c r="L248" s="10">
         <v>169.15</v>
       </c>
     </row>
     <row r="249" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D249" s="33" t="s">
+      <c r="D249" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="E249" s="34"/>
-[...6 lines deleted...]
-      <c r="L249" s="35"/>
+      <c r="E249" s="42"/>
+      <c r="F249" s="42"/>
+      <c r="G249" s="42"/>
+      <c r="H249" s="42"/>
+      <c r="I249" s="42"/>
+      <c r="J249" s="42"/>
+      <c r="K249" s="42"/>
+      <c r="L249" s="43"/>
     </row>
     <row r="250" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="10">
         <v>158.26</v>
       </c>
       <c r="F250" s="10">
         <v>163.41</v>
       </c>
       <c r="G250" s="10">
         <v>151.91</v>
       </c>
       <c r="H250" s="10">
         <v>158.38</v>
       </c>
       <c r="I250" s="10">
         <v>143.66</v>
       </c>
       <c r="J250" s="10">
         <v>133.47</v>
       </c>
       <c r="K250" s="10">
         <v>160.75</v>
@@ -8646,85 +8646,85 @@
         <v>113.86</v>
       </c>
       <c r="F261" s="10">
         <v>122.7</v>
       </c>
       <c r="G261" s="10">
         <v>114.98</v>
       </c>
       <c r="H261" s="10">
         <v>113.02</v>
       </c>
       <c r="I261" s="10">
         <v>112.27</v>
       </c>
       <c r="J261" s="10">
         <v>109.13</v>
       </c>
       <c r="K261" s="10">
         <v>109.84</v>
       </c>
       <c r="L261" s="10">
         <v>107.26</v>
       </c>
     </row>
     <row r="262" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D262" s="36" t="s">
+      <c r="D262" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="E262" s="37"/>
-[...6 lines deleted...]
-      <c r="L262" s="38"/>
+      <c r="E262" s="54"/>
+      <c r="F262" s="54"/>
+      <c r="G262" s="54"/>
+      <c r="H262" s="54"/>
+      <c r="I262" s="54"/>
+      <c r="J262" s="54"/>
+      <c r="K262" s="54"/>
+      <c r="L262" s="55"/>
     </row>
     <row r="263" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D263" s="39"/>
-[...7 lines deleted...]
-      <c r="L263" s="41"/>
+      <c r="D263" s="56"/>
+      <c r="E263" s="57"/>
+      <c r="F263" s="57"/>
+      <c r="G263" s="57"/>
+      <c r="H263" s="57"/>
+      <c r="I263" s="57"/>
+      <c r="J263" s="57"/>
+      <c r="K263" s="57"/>
+      <c r="L263" s="58"/>
     </row>
     <row r="264" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D264" s="33" t="s">
+      <c r="D264" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="E264" s="34"/>
-[...6 lines deleted...]
-      <c r="L264" s="35"/>
+      <c r="E264" s="42"/>
+      <c r="F264" s="42"/>
+      <c r="G264" s="42"/>
+      <c r="H264" s="42"/>
+      <c r="I264" s="42"/>
+      <c r="J264" s="42"/>
+      <c r="K264" s="42"/>
+      <c r="L264" s="43"/>
     </row>
     <row r="265" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E265" s="10">
         <v>113.78</v>
       </c>
       <c r="F265" s="10">
         <v>123.63</v>
       </c>
       <c r="G265" s="10">
         <v>116.07</v>
       </c>
       <c r="H265" s="10">
         <v>112.95</v>
       </c>
       <c r="I265" s="10">
         <v>112.89</v>
       </c>
       <c r="J265" s="10">
         <v>109.53</v>
       </c>
       <c r="K265" s="10">
         <v>109.97</v>
@@ -9031,85 +9031,85 @@
         <v>117.03</v>
       </c>
       <c r="F276" s="10">
         <v>127.46</v>
       </c>
       <c r="G276" s="10">
         <v>123.96</v>
       </c>
       <c r="H276" s="10">
         <v>115.09</v>
       </c>
       <c r="I276" s="10">
         <v>119.01</v>
       </c>
       <c r="J276" s="10">
         <v>113.38</v>
       </c>
       <c r="K276" s="10">
         <v>114.11</v>
       </c>
       <c r="L276" s="10">
         <v>103.32</v>
       </c>
     </row>
     <row r="277" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D277" s="52" t="s">
+      <c r="D277" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="E277" s="53"/>
-[...6 lines deleted...]
-      <c r="L277" s="54"/>
+      <c r="E277" s="64"/>
+      <c r="F277" s="64"/>
+      <c r="G277" s="64"/>
+      <c r="H277" s="64"/>
+      <c r="I277" s="64"/>
+      <c r="J277" s="64"/>
+      <c r="K277" s="64"/>
+      <c r="L277" s="65"/>
     </row>
     <row r="278" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D278" s="55"/>
-[...7 lines deleted...]
-      <c r="L278" s="57"/>
+      <c r="D278" s="66"/>
+      <c r="E278" s="67"/>
+      <c r="F278" s="67"/>
+      <c r="G278" s="67"/>
+      <c r="H278" s="67"/>
+      <c r="I278" s="67"/>
+      <c r="J278" s="67"/>
+      <c r="K278" s="67"/>
+      <c r="L278" s="68"/>
     </row>
     <row r="279" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D279" s="33" t="s">
+      <c r="D279" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="E279" s="34"/>
-[...6 lines deleted...]
-      <c r="L279" s="35"/>
+      <c r="E279" s="42"/>
+      <c r="F279" s="42"/>
+      <c r="G279" s="42"/>
+      <c r="H279" s="42"/>
+      <c r="I279" s="42"/>
+      <c r="J279" s="42"/>
+      <c r="K279" s="42"/>
+      <c r="L279" s="43"/>
     </row>
     <row r="280" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="10">
         <v>118.01</v>
       </c>
       <c r="F280" s="10">
         <v>129.66</v>
       </c>
       <c r="G280" s="10">
         <v>126.35</v>
       </c>
       <c r="H280" s="10">
         <v>115.48</v>
       </c>
       <c r="I280" s="10">
         <v>118.77</v>
       </c>
       <c r="J280" s="10">
         <v>113.55</v>
       </c>
       <c r="K280" s="10">
         <v>114.22</v>
@@ -9416,85 +9416,85 @@
         <v>125.17</v>
       </c>
       <c r="F291" s="10">
         <v>147.38999999999999</v>
       </c>
       <c r="G291" s="10">
         <v>132.59</v>
       </c>
       <c r="H291" s="10">
         <v>119.79</v>
       </c>
       <c r="I291" s="10">
         <v>126.76</v>
       </c>
       <c r="J291" s="10">
         <v>115.86</v>
       </c>
       <c r="K291" s="10">
         <v>117.86</v>
       </c>
       <c r="L291" s="10">
         <v>106.1</v>
       </c>
     </row>
     <row r="292" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D292" s="36" t="s">
+      <c r="D292" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="E292" s="37"/>
-[...6 lines deleted...]
-      <c r="L292" s="38"/>
+      <c r="E292" s="54"/>
+      <c r="F292" s="54"/>
+      <c r="G292" s="54"/>
+      <c r="H292" s="54"/>
+      <c r="I292" s="54"/>
+      <c r="J292" s="54"/>
+      <c r="K292" s="54"/>
+      <c r="L292" s="55"/>
     </row>
     <row r="293" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D293" s="39"/>
-[...7 lines deleted...]
-      <c r="L293" s="41"/>
+      <c r="D293" s="56"/>
+      <c r="E293" s="57"/>
+      <c r="F293" s="57"/>
+      <c r="G293" s="57"/>
+      <c r="H293" s="57"/>
+      <c r="I293" s="57"/>
+      <c r="J293" s="57"/>
+      <c r="K293" s="57"/>
+      <c r="L293" s="58"/>
     </row>
     <row r="294" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D294" s="33" t="s">
+      <c r="D294" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="E294" s="34"/>
-[...6 lines deleted...]
-      <c r="L294" s="35"/>
+      <c r="E294" s="42"/>
+      <c r="F294" s="42"/>
+      <c r="G294" s="42"/>
+      <c r="H294" s="42"/>
+      <c r="I294" s="42"/>
+      <c r="J294" s="42"/>
+      <c r="K294" s="42"/>
+      <c r="L294" s="43"/>
     </row>
     <row r="295" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="7">
         <v>126.29</v>
       </c>
       <c r="F295" s="7">
         <v>150.63999999999999</v>
       </c>
       <c r="G295" s="7">
         <v>133.24</v>
       </c>
       <c r="H295" s="7">
         <v>120.37</v>
       </c>
       <c r="I295" s="7">
         <v>126.95</v>
       </c>
       <c r="J295" s="7">
         <v>116.41</v>
       </c>
       <c r="K295" s="7">
         <v>118.36</v>
@@ -9801,85 +9801,85 @@
         <v>129.91</v>
       </c>
       <c r="F306" s="7">
         <v>152.76</v>
       </c>
       <c r="G306" s="7">
         <v>138.57</v>
       </c>
       <c r="H306" s="7">
         <v>123.95</v>
       </c>
       <c r="I306" s="7">
         <v>136.35</v>
       </c>
       <c r="J306" s="7">
         <v>120.79</v>
       </c>
       <c r="K306" s="7">
         <v>123.94</v>
       </c>
       <c r="L306" s="7">
         <v>108.14</v>
       </c>
     </row>
     <row r="307" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D307" s="36" t="s">
+      <c r="D307" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="E307" s="37"/>
-[...6 lines deleted...]
-      <c r="L307" s="38"/>
+      <c r="E307" s="54"/>
+      <c r="F307" s="54"/>
+      <c r="G307" s="54"/>
+      <c r="H307" s="54"/>
+      <c r="I307" s="54"/>
+      <c r="J307" s="54"/>
+      <c r="K307" s="54"/>
+      <c r="L307" s="55"/>
     </row>
     <row r="308" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D308" s="39"/>
-[...7 lines deleted...]
-      <c r="L308" s="41"/>
+      <c r="D308" s="56"/>
+      <c r="E308" s="57"/>
+      <c r="F308" s="57"/>
+      <c r="G308" s="57"/>
+      <c r="H308" s="57"/>
+      <c r="I308" s="57"/>
+      <c r="J308" s="57"/>
+      <c r="K308" s="57"/>
+      <c r="L308" s="58"/>
     </row>
     <row r="309" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D309" s="33" t="s">
+      <c r="D309" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="E309" s="34"/>
-[...6 lines deleted...]
-      <c r="L309" s="35"/>
+      <c r="E309" s="42"/>
+      <c r="F309" s="42"/>
+      <c r="G309" s="42"/>
+      <c r="H309" s="42"/>
+      <c r="I309" s="42"/>
+      <c r="J309" s="42"/>
+      <c r="K309" s="42"/>
+      <c r="L309" s="43"/>
     </row>
     <row r="310" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E310" s="7">
         <v>130.9</v>
       </c>
       <c r="F310" s="7">
         <v>155.59</v>
       </c>
       <c r="G310" s="7">
         <v>139.47</v>
       </c>
       <c r="H310" s="7">
         <v>124.62</v>
       </c>
       <c r="I310" s="7">
         <v>136.24</v>
       </c>
       <c r="J310" s="7">
         <v>121.4</v>
       </c>
       <c r="K310" s="7">
         <v>124.12</v>
@@ -10186,85 +10186,85 @@
         <v>135.49</v>
       </c>
       <c r="F321" s="7">
         <v>161.44</v>
       </c>
       <c r="G321" s="7">
         <v>147.04</v>
       </c>
       <c r="H321" s="7">
         <v>128.1</v>
       </c>
       <c r="I321" s="7">
         <v>142.72</v>
       </c>
       <c r="J321" s="7">
         <v>124.3</v>
       </c>
       <c r="K321" s="7">
         <v>129.16</v>
       </c>
       <c r="L321" s="7">
         <v>110.52</v>
       </c>
     </row>
     <row r="322" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D322" s="36" t="s">
+      <c r="D322" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="E322" s="37"/>
-[...6 lines deleted...]
-      <c r="L322" s="38"/>
+      <c r="E322" s="54"/>
+      <c r="F322" s="54"/>
+      <c r="G322" s="54"/>
+      <c r="H322" s="54"/>
+      <c r="I322" s="54"/>
+      <c r="J322" s="54"/>
+      <c r="K322" s="54"/>
+      <c r="L322" s="55"/>
     </row>
     <row r="323" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D323" s="39"/>
-[...7 lines deleted...]
-      <c r="L323" s="41"/>
+      <c r="D323" s="56"/>
+      <c r="E323" s="57"/>
+      <c r="F323" s="57"/>
+      <c r="G323" s="57"/>
+      <c r="H323" s="57"/>
+      <c r="I323" s="57"/>
+      <c r="J323" s="57"/>
+      <c r="K323" s="57"/>
+      <c r="L323" s="58"/>
     </row>
     <row r="324" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D324" s="33" t="s">
+      <c r="D324" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="E324" s="34"/>
-[...6 lines deleted...]
-      <c r="L324" s="35"/>
+      <c r="E324" s="42"/>
+      <c r="F324" s="42"/>
+      <c r="G324" s="42"/>
+      <c r="H324" s="42"/>
+      <c r="I324" s="42"/>
+      <c r="J324" s="42"/>
+      <c r="K324" s="42"/>
+      <c r="L324" s="43"/>
     </row>
     <row r="325" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E325" s="7">
         <v>136.88</v>
       </c>
       <c r="F325" s="7">
         <v>166.91</v>
       </c>
       <c r="G325" s="7">
         <v>147.71</v>
       </c>
       <c r="H325" s="7">
         <v>128.82</v>
       </c>
       <c r="I325" s="7">
         <v>143.07</v>
       </c>
       <c r="J325" s="7">
         <v>124.66</v>
       </c>
       <c r="K325" s="7">
         <v>129.22</v>
@@ -10571,85 +10571,85 @@
         <v>146.84</v>
       </c>
       <c r="F336" s="7">
         <v>179.77</v>
       </c>
       <c r="G336" s="7">
         <v>157.99</v>
       </c>
       <c r="H336" s="7">
         <v>136.07</v>
       </c>
       <c r="I336" s="7">
         <v>143.46</v>
       </c>
       <c r="J336" s="7">
         <v>128.9</v>
       </c>
       <c r="K336" s="7">
         <v>134.21</v>
       </c>
       <c r="L336" s="7">
         <v>127.5</v>
       </c>
     </row>
     <row r="337" spans="4:14" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D337" s="36" t="s">
+      <c r="D337" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="E337" s="37"/>
-[...6 lines deleted...]
-      <c r="L337" s="38"/>
+      <c r="E337" s="54"/>
+      <c r="F337" s="54"/>
+      <c r="G337" s="54"/>
+      <c r="H337" s="54"/>
+      <c r="I337" s="54"/>
+      <c r="J337" s="54"/>
+      <c r="K337" s="54"/>
+      <c r="L337" s="55"/>
     </row>
     <row r="338" spans="4:14" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D338" s="39"/>
-[...7 lines deleted...]
-      <c r="L338" s="41"/>
+      <c r="D338" s="56"/>
+      <c r="E338" s="57"/>
+      <c r="F338" s="57"/>
+      <c r="G338" s="57"/>
+      <c r="H338" s="57"/>
+      <c r="I338" s="57"/>
+      <c r="J338" s="57"/>
+      <c r="K338" s="57"/>
+      <c r="L338" s="58"/>
     </row>
     <row r="339" spans="4:14" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D339" s="33" t="s">
+      <c r="D339" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="E339" s="34"/>
-[...6 lines deleted...]
-      <c r="L339" s="35"/>
+      <c r="E339" s="42"/>
+      <c r="F339" s="42"/>
+      <c r="G339" s="42"/>
+      <c r="H339" s="42"/>
+      <c r="I339" s="42"/>
+      <c r="J339" s="42"/>
+      <c r="K339" s="42"/>
+      <c r="L339" s="43"/>
     </row>
     <row r="340" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="7">
         <v>110.99</v>
       </c>
       <c r="F340" s="7">
         <v>117.81</v>
       </c>
       <c r="G340" s="7">
         <v>110.71</v>
       </c>
       <c r="H340" s="7">
         <v>108.72</v>
       </c>
       <c r="I340" s="7">
         <v>103.88</v>
       </c>
       <c r="J340" s="7">
         <v>105.76</v>
       </c>
       <c r="K340" s="7">
         <v>105.98</v>
@@ -10957,61 +10957,61 @@
         <v>119</v>
       </c>
       <c r="F351" s="7">
         <v>126.76</v>
       </c>
       <c r="G351" s="7">
         <v>118.84</v>
       </c>
       <c r="H351" s="7">
         <v>115.55</v>
       </c>
       <c r="I351" s="7">
         <v>106.49</v>
       </c>
       <c r="J351" s="7">
         <v>111</v>
       </c>
       <c r="K351" s="7">
         <v>110.37</v>
       </c>
       <c r="L351" s="7">
         <v>127.27</v>
       </c>
     </row>
     <row r="352" spans="4:14" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D352" s="33" t="s">
+      <c r="D352" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="E352" s="34"/>
-[...6 lines deleted...]
-      <c r="L352" s="35"/>
+      <c r="E352" s="42"/>
+      <c r="F352" s="42"/>
+      <c r="G352" s="42"/>
+      <c r="H352" s="42"/>
+      <c r="I352" s="42"/>
+      <c r="J352" s="42"/>
+      <c r="K352" s="42"/>
+      <c r="L352" s="43"/>
     </row>
     <row r="353" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E353" s="7">
         <v>118.71</v>
       </c>
       <c r="F353" s="7">
         <v>127.52</v>
       </c>
       <c r="G353" s="7">
         <v>119.61</v>
       </c>
       <c r="H353" s="7">
         <v>116.48</v>
       </c>
       <c r="I353" s="7">
         <v>107.39</v>
       </c>
       <c r="J353" s="7">
         <v>111.73</v>
       </c>
       <c r="K353" s="7">
         <v>110.66</v>
@@ -11318,61 +11318,61 @@
         <v>122.99</v>
       </c>
       <c r="F364" s="7">
         <v>133.01</v>
       </c>
       <c r="G364" s="7">
         <v>126.47</v>
       </c>
       <c r="H364" s="7">
         <v>119.41</v>
       </c>
       <c r="I364" s="7">
         <v>110.14</v>
       </c>
       <c r="J364" s="7">
         <v>116.9</v>
       </c>
       <c r="K364" s="7">
         <v>114.75</v>
       </c>
       <c r="L364" s="7">
         <v>125.32</v>
       </c>
     </row>
     <row r="365" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D365" s="33" t="s">
+      <c r="D365" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="E365" s="34"/>
-[...6 lines deleted...]
-      <c r="L365" s="35"/>
+      <c r="E365" s="42"/>
+      <c r="F365" s="42"/>
+      <c r="G365" s="42"/>
+      <c r="H365" s="42"/>
+      <c r="I365" s="42"/>
+      <c r="J365" s="42"/>
+      <c r="K365" s="42"/>
+      <c r="L365" s="43"/>
     </row>
     <row r="366" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E366" s="7">
         <v>123.62</v>
       </c>
       <c r="F366" s="7">
         <v>135.93</v>
       </c>
       <c r="G366" s="7">
         <v>127.11</v>
       </c>
       <c r="H366" s="7">
         <v>120.04</v>
       </c>
       <c r="I366" s="7">
         <v>110.43</v>
       </c>
       <c r="J366" s="7">
         <v>117.32</v>
       </c>
       <c r="K366" s="7">
         <v>114.92</v>
@@ -11679,61 +11679,61 @@
         <v>126.71</v>
       </c>
       <c r="F377" s="15">
         <v>140.58000000000001</v>
       </c>
       <c r="G377" s="15">
         <v>133.27000000000001</v>
       </c>
       <c r="H377" s="15">
         <v>121.68</v>
       </c>
       <c r="I377" s="15">
         <v>113.5</v>
       </c>
       <c r="J377" s="15">
         <v>121.48</v>
       </c>
       <c r="K377" s="15">
         <v>117.88</v>
       </c>
       <c r="L377" s="15">
         <v>124.42</v>
       </c>
     </row>
     <row r="378" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D378" s="60" t="s">
+      <c r="D378" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="E378" s="60"/>
-[...6 lines deleted...]
-      <c r="L378" s="60"/>
+      <c r="E378" s="48"/>
+      <c r="F378" s="48"/>
+      <c r="G378" s="48"/>
+      <c r="H378" s="48"/>
+      <c r="I378" s="48"/>
+      <c r="J378" s="48"/>
+      <c r="K378" s="48"/>
+      <c r="L378" s="48"/>
     </row>
     <row r="379" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D379" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E379" s="15">
         <v>127.94</v>
       </c>
       <c r="F379" s="15">
         <v>141.51</v>
       </c>
       <c r="G379" s="15">
         <v>133.88999999999999</v>
       </c>
       <c r="H379" s="15">
         <v>123.01</v>
       </c>
       <c r="I379" s="15">
         <v>113.87</v>
       </c>
       <c r="J379" s="15">
         <v>122.09</v>
       </c>
       <c r="K379" s="15">
         <v>118.02</v>
@@ -12040,61 +12040,61 @@
         <v>131.28</v>
       </c>
       <c r="F390" s="17">
         <v>142.35</v>
       </c>
       <c r="G390" s="17">
         <v>138.74</v>
       </c>
       <c r="H390" s="17">
         <v>127.93</v>
       </c>
       <c r="I390" s="17">
         <v>117.95</v>
       </c>
       <c r="J390" s="17">
         <v>125.11</v>
       </c>
       <c r="K390" s="17">
         <v>121.81</v>
       </c>
       <c r="L390" s="17">
         <v>129.68</v>
       </c>
     </row>
     <row r="391" spans="4:12" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D391" s="59" t="s">
+      <c r="D391" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="E391" s="59"/>
-[...6 lines deleted...]
-      <c r="L391" s="59"/>
+      <c r="E391" s="47"/>
+      <c r="F391" s="47"/>
+      <c r="G391" s="47"/>
+      <c r="H391" s="47"/>
+      <c r="I391" s="47"/>
+      <c r="J391" s="47"/>
+      <c r="K391" s="47"/>
+      <c r="L391" s="47"/>
     </row>
     <row r="392" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D392" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E392" s="19">
         <v>132.1</v>
       </c>
       <c r="F392" s="19">
         <v>145.68</v>
       </c>
       <c r="G392" s="19">
         <v>139.34</v>
       </c>
       <c r="H392" s="19">
         <v>128.22999999999999</v>
       </c>
       <c r="I392" s="19">
         <v>118.54</v>
       </c>
       <c r="J392" s="19">
         <v>125.46</v>
       </c>
       <c r="K392" s="19">
         <v>122</v>
@@ -12401,61 +12401,61 @@
         <v>135.38999999999999</v>
       </c>
       <c r="F403" s="20">
         <v>147.21</v>
       </c>
       <c r="G403" s="20">
         <v>144.16999999999999</v>
       </c>
       <c r="H403" s="20">
         <v>131.04</v>
       </c>
       <c r="I403" s="20">
         <v>122.18</v>
       </c>
       <c r="J403" s="20">
         <v>129.04</v>
       </c>
       <c r="K403" s="20">
         <v>125.65</v>
       </c>
       <c r="L403" s="20">
         <v>133.78</v>
       </c>
     </row>
     <row r="404" spans="4:12" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D404" s="61" t="s">
+      <c r="D404" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="E404" s="61"/>
-[...6 lines deleted...]
-      <c r="L404" s="61"/>
+      <c r="E404" s="49"/>
+      <c r="F404" s="49"/>
+      <c r="G404" s="49"/>
+      <c r="H404" s="49"/>
+      <c r="I404" s="49"/>
+      <c r="J404" s="49"/>
+      <c r="K404" s="49"/>
+      <c r="L404" s="49"/>
     </row>
     <row r="405" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D405" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E405" s="24">
         <v>135.83000000000001</v>
       </c>
       <c r="F405" s="24">
         <v>148.57</v>
       </c>
       <c r="G405" s="24">
         <v>144.56</v>
       </c>
       <c r="H405" s="24">
         <v>131.41</v>
       </c>
       <c r="I405" s="24">
         <v>122.75</v>
       </c>
       <c r="J405" s="24">
         <v>129.38999999999999</v>
       </c>
       <c r="K405" s="24">
         <v>125.95</v>
@@ -12773,153 +12773,153 @@
       <c r="I416" s="19">
         <v>128.19999999999999</v>
       </c>
       <c r="J416" s="19">
         <v>133.51</v>
       </c>
       <c r="K416" s="19">
         <v>129.72999999999999</v>
       </c>
       <c r="L416" s="19">
         <v>134.01</v>
       </c>
     </row>
     <row r="417" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D417" s="12"/>
       <c r="E417" s="13"/>
       <c r="F417" s="13"/>
       <c r="G417" s="13"/>
       <c r="H417" s="13"/>
       <c r="I417" s="13"/>
       <c r="J417" s="13"/>
       <c r="K417" s="13"/>
       <c r="L417" s="13"/>
     </row>
     <row r="418" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D418" s="42" t="s">
+      <c r="D418" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="E418" s="42"/>
-[...10 lines deleted...]
-      <c r="P418" s="42"/>
+      <c r="E418" s="62"/>
+      <c r="F418" s="62"/>
+      <c r="G418" s="62"/>
+      <c r="H418" s="62"/>
+      <c r="I418" s="62"/>
+      <c r="J418" s="62"/>
+      <c r="K418" s="62"/>
+      <c r="L418" s="62"/>
+      <c r="M418" s="62"/>
+      <c r="N418" s="62"/>
+      <c r="O418" s="62"/>
+      <c r="P418" s="62"/>
     </row>
     <row r="419" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D419" s="42"/>
-[...11 lines deleted...]
-      <c r="P419" s="42"/>
+      <c r="D419" s="62"/>
+      <c r="E419" s="62"/>
+      <c r="F419" s="62"/>
+      <c r="G419" s="62"/>
+      <c r="H419" s="62"/>
+      <c r="I419" s="62"/>
+      <c r="J419" s="62"/>
+      <c r="K419" s="62"/>
+      <c r="L419" s="62"/>
+      <c r="M419" s="62"/>
+      <c r="N419" s="62"/>
+      <c r="O419" s="62"/>
+      <c r="P419" s="62"/>
     </row>
     <row r="420" spans="4:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D420" s="31" t="s">
+      <c r="D420" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="E420" s="31" t="s">
+      <c r="E420" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="F420" s="31" t="s">
+      <c r="F420" s="71" t="s">
         <v>72</v>
       </c>
-      <c r="G420" s="31" t="s">
+      <c r="G420" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="H420" s="31" t="s">
+      <c r="H420" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="I420" s="31" t="s">
+      <c r="I420" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="J420" s="31" t="s">
+      <c r="J420" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="K420" s="31" t="s">
+      <c r="K420" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="L420" s="31" t="s">
+      <c r="L420" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="M420" s="31" t="s">
+      <c r="M420" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="N420" s="31" t="s">
+      <c r="N420" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="O420" s="31" t="s">
+      <c r="O420" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="P420" s="31" t="s">
+      <c r="P420" s="71" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="421" spans="4:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D421" s="32"/>
-[...11 lines deleted...]
-      <c r="P421" s="32"/>
+      <c r="D421" s="28"/>
+      <c r="E421" s="28"/>
+      <c r="F421" s="28"/>
+      <c r="G421" s="28"/>
+      <c r="H421" s="28"/>
+      <c r="I421" s="28"/>
+      <c r="J421" s="28"/>
+      <c r="K421" s="28"/>
+      <c r="L421" s="28"/>
+      <c r="M421" s="28"/>
+      <c r="N421" s="28"/>
+      <c r="O421" s="28"/>
+      <c r="P421" s="28"/>
     </row>
     <row r="422" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D422" s="26" t="s">
+      <c r="D422" s="50" t="s">
         <v>82</v>
       </c>
-      <c r="E422" s="27"/>
-[...10 lines deleted...]
-      <c r="P422" s="28"/>
+      <c r="E422" s="51"/>
+      <c r="F422" s="51"/>
+      <c r="G422" s="51"/>
+      <c r="H422" s="51"/>
+      <c r="I422" s="51"/>
+      <c r="J422" s="51"/>
+      <c r="K422" s="51"/>
+      <c r="L422" s="51"/>
+      <c r="M422" s="51"/>
+      <c r="N422" s="51"/>
+      <c r="O422" s="51"/>
+      <c r="P422" s="52"/>
     </row>
     <row r="423" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D423" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E423" s="22">
         <v>104.33</v>
       </c>
       <c r="F423" s="22">
         <v>105.88973300000001</v>
       </c>
       <c r="G423" s="22">
         <v>104.445808</v>
       </c>
       <c r="H423" s="22">
         <v>102.613896</v>
       </c>
       <c r="I423" s="22">
         <v>104.818501</v>
       </c>
       <c r="J423" s="22">
         <v>105.301356</v>
       </c>
       <c r="K423" s="22">
         <v>102.96642</v>
@@ -13370,65 +13370,65 @@
         <v>105.81</v>
       </c>
       <c r="J434" s="22">
         <v>107.79</v>
       </c>
       <c r="K434" s="22">
         <v>103.01</v>
       </c>
       <c r="L434" s="22">
         <v>100.07</v>
       </c>
       <c r="M434" s="22">
         <v>103.9</v>
       </c>
       <c r="N434" s="22">
         <v>107.7</v>
       </c>
       <c r="O434" s="22">
         <v>107.6</v>
       </c>
       <c r="P434" s="22">
         <v>112.08</v>
       </c>
     </row>
     <row r="435" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D435" s="26" t="s">
+      <c r="D435" s="50" t="s">
         <v>83</v>
       </c>
-      <c r="E435" s="27"/>
-[...10 lines deleted...]
-      <c r="P435" s="28"/>
+      <c r="E435" s="51"/>
+      <c r="F435" s="51"/>
+      <c r="G435" s="51"/>
+      <c r="H435" s="51"/>
+      <c r="I435" s="51"/>
+      <c r="J435" s="51"/>
+      <c r="K435" s="51"/>
+      <c r="L435" s="51"/>
+      <c r="M435" s="51"/>
+      <c r="N435" s="51"/>
+      <c r="O435" s="51"/>
+      <c r="P435" s="52"/>
     </row>
     <row r="436" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D436" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E436" s="22">
         <v>105.95</v>
       </c>
       <c r="F436" s="22">
         <v>108.87</v>
       </c>
       <c r="G436" s="22">
         <v>105.49</v>
       </c>
       <c r="H436" s="22">
         <v>102.87</v>
       </c>
       <c r="I436" s="22">
         <v>105.97</v>
       </c>
       <c r="J436" s="22">
         <v>107.99</v>
       </c>
       <c r="K436" s="22">
         <v>102.7</v>
@@ -13879,65 +13879,65 @@
         <v>108.62</v>
       </c>
       <c r="J447" s="22">
         <v>109.6</v>
       </c>
       <c r="K447" s="22">
         <v>104.64</v>
       </c>
       <c r="L447" s="22">
         <v>100</v>
       </c>
       <c r="M447" s="22">
         <v>105.07</v>
       </c>
       <c r="N447" s="22">
         <v>109.42</v>
       </c>
       <c r="O447" s="22">
         <v>110.48</v>
       </c>
       <c r="P447" s="22">
         <v>113.98</v>
       </c>
     </row>
     <row r="448" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D448" s="26" t="s">
+      <c r="D448" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="E448" s="27"/>
-[...10 lines deleted...]
-      <c r="P448" s="28"/>
+      <c r="E448" s="51"/>
+      <c r="F448" s="51"/>
+      <c r="G448" s="51"/>
+      <c r="H448" s="51"/>
+      <c r="I448" s="51"/>
+      <c r="J448" s="51"/>
+      <c r="K448" s="51"/>
+      <c r="L448" s="51"/>
+      <c r="M448" s="51"/>
+      <c r="N448" s="51"/>
+      <c r="O448" s="51"/>
+      <c r="P448" s="52"/>
     </row>
     <row r="449" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D449" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E449" s="22">
         <v>108.26</v>
       </c>
       <c r="F449" s="22">
         <v>112.63</v>
       </c>
       <c r="G449" s="22">
         <v>107.44</v>
       </c>
       <c r="H449" s="22">
         <v>104.15</v>
       </c>
       <c r="I449" s="22">
         <v>109.48</v>
       </c>
       <c r="J449" s="22">
         <v>109.86</v>
       </c>
       <c r="K449" s="22">
         <v>104.66</v>
@@ -14388,65 +14388,65 @@
         <v>113.9</v>
       </c>
       <c r="J460" s="22">
         <v>112.75</v>
       </c>
       <c r="K460" s="22">
         <v>120.61</v>
       </c>
       <c r="L460" s="22">
         <v>99.64</v>
       </c>
       <c r="M460" s="22">
         <v>108.26</v>
       </c>
       <c r="N460" s="22">
         <v>112.45</v>
       </c>
       <c r="O460" s="22">
         <v>115.44</v>
       </c>
       <c r="P460" s="22">
         <v>120.72</v>
       </c>
     </row>
     <row r="461" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D461" s="26" t="s">
+      <c r="D461" s="50" t="s">
         <v>85</v>
       </c>
-      <c r="E461" s="27"/>
-[...10 lines deleted...]
-      <c r="P461" s="28"/>
+      <c r="E461" s="51"/>
+      <c r="F461" s="51"/>
+      <c r="G461" s="51"/>
+      <c r="H461" s="51"/>
+      <c r="I461" s="51"/>
+      <c r="J461" s="51"/>
+      <c r="K461" s="51"/>
+      <c r="L461" s="51"/>
+      <c r="M461" s="51"/>
+      <c r="N461" s="51"/>
+      <c r="O461" s="51"/>
+      <c r="P461" s="52"/>
     </row>
     <row r="462" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D462" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E462" s="22">
         <v>113.98</v>
       </c>
       <c r="F462" s="22">
         <v>119.19</v>
       </c>
       <c r="G462" s="22">
         <v>108.59</v>
       </c>
       <c r="H462" s="22">
         <v>107.92</v>
       </c>
       <c r="I462" s="22">
         <v>114.17</v>
       </c>
       <c r="J462" s="22">
         <v>113.2</v>
       </c>
       <c r="K462" s="22">
         <v>119.22</v>
@@ -14897,65 +14897,65 @@
         <v>115.69</v>
       </c>
       <c r="J473" s="22">
         <v>114.94</v>
       </c>
       <c r="K473" s="22">
         <v>122.14</v>
       </c>
       <c r="L473" s="22">
         <v>99.84</v>
       </c>
       <c r="M473" s="22">
         <v>110.09</v>
       </c>
       <c r="N473" s="22">
         <v>114.67</v>
       </c>
       <c r="O473" s="22">
         <v>117.83</v>
       </c>
       <c r="P473" s="22">
         <v>125.01</v>
       </c>
     </row>
     <row r="474" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D474" s="26" t="s">
+      <c r="D474" s="50" t="s">
         <v>86</v>
       </c>
-      <c r="E474" s="27"/>
-[...10 lines deleted...]
-      <c r="P474" s="28"/>
+      <c r="E474" s="51"/>
+      <c r="F474" s="51"/>
+      <c r="G474" s="51"/>
+      <c r="H474" s="51"/>
+      <c r="I474" s="51"/>
+      <c r="J474" s="51"/>
+      <c r="K474" s="51"/>
+      <c r="L474" s="51"/>
+      <c r="M474" s="51"/>
+      <c r="N474" s="51"/>
+      <c r="O474" s="51"/>
+      <c r="P474" s="52"/>
     </row>
     <row r="475" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D475" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E475" s="22">
         <v>105.19</v>
       </c>
       <c r="F475" s="22">
         <v>108.54</v>
       </c>
       <c r="G475" s="22">
         <v>102.21</v>
       </c>
       <c r="H475" s="22">
         <v>102.14</v>
       </c>
       <c r="I475" s="22">
         <v>102.84</v>
       </c>
       <c r="J475" s="22">
         <v>103.16</v>
       </c>
       <c r="K475" s="22">
         <v>108.85</v>
@@ -15406,65 +15406,65 @@
         <v>103.87</v>
       </c>
       <c r="J486" s="22">
         <v>104.64</v>
       </c>
       <c r="K486" s="22">
         <v>109.48</v>
       </c>
       <c r="L486" s="22">
         <v>99.48</v>
       </c>
       <c r="M486" s="22">
         <v>104.26</v>
       </c>
       <c r="N486" s="22">
         <v>104.92</v>
       </c>
       <c r="O486" s="22">
         <v>106.64</v>
       </c>
       <c r="P486" s="22">
         <v>113.22</v>
       </c>
     </row>
     <row r="487" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D487" s="26" t="s">
+      <c r="D487" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="E487" s="27"/>
-[...10 lines deleted...]
-      <c r="P487" s="28"/>
+      <c r="E487" s="51"/>
+      <c r="F487" s="51"/>
+      <c r="G487" s="51"/>
+      <c r="H487" s="51"/>
+      <c r="I487" s="51"/>
+      <c r="J487" s="51"/>
+      <c r="K487" s="51"/>
+      <c r="L487" s="51"/>
+      <c r="M487" s="51"/>
+      <c r="N487" s="51"/>
+      <c r="O487" s="51"/>
+      <c r="P487" s="52"/>
     </row>
     <row r="488" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D488" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E488" s="22">
         <v>105.99</v>
       </c>
       <c r="F488" s="22">
         <v>112.55</v>
       </c>
       <c r="G488" s="22">
         <v>103.48</v>
       </c>
       <c r="H488" s="22">
         <v>93.2</v>
       </c>
       <c r="I488" s="22">
         <v>104.01</v>
       </c>
       <c r="J488" s="22">
         <v>105.06</v>
       </c>
       <c r="K488" s="22">
         <v>109.68</v>
@@ -15915,65 +15915,65 @@
         <v>104.08</v>
       </c>
       <c r="J499" s="22">
         <v>106.55</v>
       </c>
       <c r="K499" s="22">
         <v>110.83</v>
       </c>
       <c r="L499" s="22">
         <v>99.2</v>
       </c>
       <c r="M499" s="22">
         <v>105.48</v>
       </c>
       <c r="N499" s="22">
         <v>106.2</v>
       </c>
       <c r="O499" s="22">
         <v>108.2</v>
       </c>
       <c r="P499" s="22">
         <v>128.31</v>
       </c>
     </row>
     <row r="500" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D500" s="26" t="s">
+      <c r="D500" s="50" t="s">
         <v>90</v>
       </c>
-      <c r="E500" s="27"/>
-[...10 lines deleted...]
-      <c r="P500" s="28"/>
+      <c r="E500" s="51"/>
+      <c r="F500" s="51"/>
+      <c r="G500" s="51"/>
+      <c r="H500" s="51"/>
+      <c r="I500" s="51"/>
+      <c r="J500" s="51"/>
+      <c r="K500" s="51"/>
+      <c r="L500" s="51"/>
+      <c r="M500" s="51"/>
+      <c r="N500" s="51"/>
+      <c r="O500" s="51"/>
+      <c r="P500" s="52"/>
     </row>
     <row r="501" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D501" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E501" s="22">
         <v>109.75</v>
       </c>
       <c r="F501" s="22">
         <v>114.28</v>
       </c>
       <c r="G501" s="22">
         <v>104.06</v>
       </c>
       <c r="H501" s="22">
         <v>104.32</v>
       </c>
       <c r="I501" s="22">
         <v>104.18</v>
       </c>
       <c r="J501" s="22">
         <v>106.76</v>
       </c>
       <c r="K501" s="22">
         <v>110.32</v>
@@ -16136,255 +16136,316 @@
       <c r="I505" s="22">
         <v>105.09</v>
       </c>
       <c r="J505" s="22">
         <v>107.38</v>
       </c>
       <c r="K505" s="22">
         <v>112.42</v>
       </c>
       <c r="L505" s="22">
         <v>100.26</v>
       </c>
       <c r="M505" s="22">
         <v>106.23</v>
       </c>
       <c r="N505" s="22">
         <v>106.29</v>
       </c>
       <c r="O505" s="22">
         <v>109.98</v>
       </c>
       <c r="P505" s="22">
         <v>132</v>
       </c>
     </row>
-    <row r="506" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="P506" s="25"/>
+    <row r="506" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D506" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E506" s="22">
+        <v>111.89</v>
+      </c>
+      <c r="F506" s="22">
+        <v>117.75</v>
+      </c>
+      <c r="G506" s="22">
+        <v>105.04</v>
+      </c>
+      <c r="H506" s="22">
+        <v>105.06</v>
+      </c>
+      <c r="I506" s="22">
+        <v>105.56</v>
+      </c>
+      <c r="J506" s="22">
+        <v>107.62</v>
+      </c>
+      <c r="K506" s="22">
+        <v>115</v>
+      </c>
+      <c r="L506" s="22">
+        <v>100.54</v>
+      </c>
+      <c r="M506" s="22">
+        <v>106.43</v>
+      </c>
+      <c r="N506" s="22">
+        <v>106.36</v>
+      </c>
+      <c r="O506" s="22">
+        <v>110.19</v>
+      </c>
+      <c r="P506" s="22">
+        <v>132.13</v>
+      </c>
     </row>
     <row r="507" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D507" s="12"/>
-      <c r="E507" s="12"/>
-[...9 lines deleted...]
-      <c r="D508" s="29" t="s">
+      <c r="E507" s="25"/>
+      <c r="F507" s="25"/>
+      <c r="G507" s="25"/>
+      <c r="H507" s="25"/>
+      <c r="I507" s="25"/>
+      <c r="J507" s="25"/>
+      <c r="K507" s="25"/>
+      <c r="L507" s="25"/>
+      <c r="M507" s="25"/>
+      <c r="N507" s="25"/>
+      <c r="O507" s="25"/>
+      <c r="P507" s="25"/>
+    </row>
+    <row r="508" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D508" s="12"/>
+      <c r="E508" s="12"/>
+      <c r="F508" s="12"/>
+      <c r="G508" s="12"/>
+      <c r="H508" s="12"/>
+      <c r="I508" s="12"/>
+      <c r="J508" s="12"/>
+      <c r="K508" s="12"/>
+      <c r="L508" s="21"/>
+    </row>
+    <row r="509" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D509" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="E508" s="29"/>
-[...28 lines deleted...]
-      <c r="D510" s="30" t="s">
+      <c r="E509" s="69"/>
+      <c r="F509" s="69"/>
+      <c r="G509" s="69"/>
+      <c r="H509" s="69"/>
+      <c r="I509" s="69"/>
+      <c r="J509" s="69"/>
+      <c r="K509" s="69"/>
+      <c r="L509" s="69"/>
+      <c r="M509" s="69"/>
+      <c r="N509" s="69"/>
+      <c r="O509" s="69"/>
+      <c r="P509" s="69"/>
+    </row>
+    <row r="510" spans="4:16" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D510" s="69"/>
+      <c r="E510" s="69"/>
+      <c r="F510" s="69"/>
+      <c r="G510" s="69"/>
+      <c r="H510" s="69"/>
+      <c r="I510" s="69"/>
+      <c r="J510" s="69"/>
+      <c r="K510" s="69"/>
+      <c r="L510" s="69"/>
+      <c r="M510" s="69"/>
+      <c r="N510" s="69"/>
+      <c r="O510" s="69"/>
+      <c r="P510" s="69"/>
+    </row>
+    <row r="511" spans="4:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D511" s="70" t="s">
         <v>91</v>
       </c>
-      <c r="E510" s="30"/>
-[...14 lines deleted...]
-      <c r="E511" s="58"/>
+      <c r="E511" s="70"/>
+      <c r="F511" s="70"/>
+      <c r="G511" s="70"/>
+      <c r="H511" s="70"/>
+      <c r="I511" s="70"/>
+      <c r="J511" s="70"/>
+      <c r="K511" s="70"/>
+      <c r="L511" s="70"/>
+      <c r="M511" s="70"/>
+      <c r="N511" s="70"/>
+      <c r="O511" s="70"/>
+      <c r="P511" s="70"/>
+    </row>
+    <row r="512" spans="4:16" x14ac:dyDescent="0.25">
+      <c r="D512" s="37"/>
+      <c r="E512" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="102">
-    <mergeCell ref="A1:D1"/>
-[...10 lines deleted...]
-    <mergeCell ref="D511:E511"/>
+    <mergeCell ref="D487:P487"/>
+    <mergeCell ref="D448:P448"/>
+    <mergeCell ref="D509:P510"/>
+    <mergeCell ref="D511:P511"/>
+    <mergeCell ref="M420:M421"/>
+    <mergeCell ref="N420:N421"/>
+    <mergeCell ref="O420:O421"/>
+    <mergeCell ref="P420:P421"/>
+    <mergeCell ref="D422:P422"/>
+    <mergeCell ref="D420:D421"/>
+    <mergeCell ref="E420:E421"/>
+    <mergeCell ref="F420:F421"/>
+    <mergeCell ref="I420:I421"/>
+    <mergeCell ref="J420:J421"/>
+    <mergeCell ref="K420:K421"/>
+    <mergeCell ref="L420:L421"/>
+    <mergeCell ref="G420:G421"/>
+    <mergeCell ref="H420:H421"/>
+    <mergeCell ref="D500:P500"/>
+    <mergeCell ref="D309:L309"/>
+    <mergeCell ref="D365:L365"/>
+    <mergeCell ref="D337:L338"/>
+    <mergeCell ref="D339:L339"/>
+    <mergeCell ref="D322:L323"/>
+    <mergeCell ref="D324:L324"/>
+    <mergeCell ref="D418:P419"/>
+    <mergeCell ref="D279:L279"/>
+    <mergeCell ref="D218:L218"/>
+    <mergeCell ref="D219:L219"/>
+    <mergeCell ref="D220:L220"/>
+    <mergeCell ref="D233:L233"/>
+    <mergeCell ref="D234:L234"/>
+    <mergeCell ref="D235:L235"/>
+    <mergeCell ref="D236:L236"/>
+    <mergeCell ref="D249:L249"/>
+    <mergeCell ref="D262:L263"/>
+    <mergeCell ref="D264:L264"/>
+    <mergeCell ref="D277:L278"/>
+    <mergeCell ref="D157:L157"/>
+    <mergeCell ref="D188:L188"/>
+    <mergeCell ref="D172:L172"/>
+    <mergeCell ref="D173:L173"/>
+    <mergeCell ref="D186:L186"/>
+    <mergeCell ref="D187:L187"/>
+    <mergeCell ref="D201:L201"/>
+    <mergeCell ref="D158:L158"/>
+    <mergeCell ref="D171:L171"/>
+    <mergeCell ref="D8:L8"/>
+    <mergeCell ref="D21:L21"/>
+    <mergeCell ref="D22:L22"/>
+    <mergeCell ref="D36:L36"/>
+    <mergeCell ref="D143:L143"/>
+    <mergeCell ref="D126:L126"/>
+    <mergeCell ref="D127:L127"/>
+    <mergeCell ref="D66:L66"/>
+    <mergeCell ref="D67:L67"/>
+    <mergeCell ref="D68:L68"/>
+    <mergeCell ref="D98:L98"/>
+    <mergeCell ref="D111:L111"/>
+    <mergeCell ref="D81:L81"/>
+    <mergeCell ref="D82:L82"/>
+    <mergeCell ref="D83:L83"/>
+    <mergeCell ref="D96:L96"/>
+    <mergeCell ref="D112:L112"/>
+    <mergeCell ref="D113:L113"/>
+    <mergeCell ref="D128:L128"/>
+    <mergeCell ref="D23:L23"/>
+    <mergeCell ref="D512:E512"/>
     <mergeCell ref="D37:L37"/>
     <mergeCell ref="D97:L97"/>
     <mergeCell ref="D38:L38"/>
     <mergeCell ref="D51:L51"/>
     <mergeCell ref="D391:L391"/>
     <mergeCell ref="D378:L378"/>
     <mergeCell ref="D352:L352"/>
     <mergeCell ref="D52:L52"/>
     <mergeCell ref="D404:L404"/>
     <mergeCell ref="D53:L53"/>
     <mergeCell ref="D141:L141"/>
     <mergeCell ref="D142:L142"/>
     <mergeCell ref="D217:L217"/>
     <mergeCell ref="D474:P474"/>
     <mergeCell ref="D461:P461"/>
     <mergeCell ref="D435:P435"/>
     <mergeCell ref="D292:L293"/>
     <mergeCell ref="D294:L294"/>
     <mergeCell ref="D307:L308"/>
     <mergeCell ref="D202:L202"/>
     <mergeCell ref="D156:L156"/>
     <mergeCell ref="D203:L203"/>
     <mergeCell ref="D204:L204"/>
-    <mergeCell ref="D8:L8"/>
-[...65 lines deleted...]
-    <mergeCell ref="D500:P500"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="D4:L5"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="F6:F7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a62548adeaac2f169338723d207fc42f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="646f25a240d9ec220b4560e62c5a5089" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -16601,104 +16662,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6789A74C-F0C8-4720-B078-94E7F56594F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F87E17-6E9C-4623-A351-F4224634E997}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3A49F6B-9DD4-4265-8AD7-0909648AD21D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>