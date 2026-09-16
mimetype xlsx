--- v1 (2026-07-26)
+++ v2 (2026-09-16)
@@ -4,90 +4,90 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SDDS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sri_p\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCF52A72-58CF-405F-904B-0990D4DAA24F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2AE669C-C856-4A7E-80BF-C8219734FB3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Consumer Price Index" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$511</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consumer Price Index'!$D$404:$L$512</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Consumer Price Index'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="92">
   <si>
     <t>INDONESIA</t>
   </si>
   <si>
     <t>SPECIAL DATA  DISSEMINATION STANDARD</t>
   </si>
   <si>
     <t>CONSUMER PRICE INDEX</t>
   </si>
   <si>
     <t>End of</t>
   </si>
   <si>
     <t xml:space="preserve">C P I </t>
   </si>
   <si>
     <t xml:space="preserve">Foods </t>
   </si>
   <si>
     <t xml:space="preserve">Prepared Food </t>
   </si>
   <si>
     <t xml:space="preserve">Housing </t>
   </si>
   <si>
@@ -320,51 +320,51 @@
     <t>2021  (2018 = 100)</t>
   </si>
   <si>
     <t>2022  (2018 = 100)</t>
   </si>
   <si>
     <t>2023  (2018 = 100)</t>
   </si>
   <si>
     <t>2024  (2022 = 100) *)</t>
   </si>
   <si>
     <t>2025  (2022 = 100)</t>
   </si>
   <si>
     <t xml:space="preserve">113.57	</t>
   </si>
   <si>
     <t>*) Since January 2024, the CPI has been calculated by using the base year of 2022 (2022 = 100), covering 150 cities/regency which consists of 38 provincial capitals all over Indonesia. 
 Previously, CPI was calculated using the base year of 2018 (2018=100) and covering 90 cities only.</t>
   </si>
   <si>
     <t>2026  (2022 = 100)</t>
   </si>
   <si>
-    <t>Last update  :  1/7/2026</t>
+    <t>Last update  :  1/9/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Frutiger 45 Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Frutiger 45 Light"/>
@@ -1331,51 +1331,51 @@
     <xf numFmtId="0" fontId="28" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="33" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="35" borderId="28" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="35" borderId="28" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="30" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="30" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1402,53 +1402,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2021,12598 +2018,12598 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P512"/>
+  <dimension ref="A1:P513"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="D497" workbookViewId="0">
-      <selection activeCell="K514" sqref="K514"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="F500" workbookViewId="0">
+      <selection activeCell="R508" sqref="R508"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="10.44140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="13.88671875" customWidth="1"/>
+    <col min="3" max="3" width="10.453125" customWidth="1"/>
+    <col min="4" max="4" width="13.36328125" customWidth="1"/>
+    <col min="5" max="5" width="11.08984375" customWidth="1"/>
+    <col min="6" max="6" width="15.6328125" customWidth="1"/>
+    <col min="7" max="7" width="13.08984375" customWidth="1"/>
+    <col min="8" max="8" width="16.6328125" customWidth="1"/>
+    <col min="9" max="9" width="21.36328125" customWidth="1"/>
+    <col min="10" max="11" width="11.08984375" customWidth="1"/>
+    <col min="12" max="13" width="15.6328125" customWidth="1"/>
+    <col min="14" max="14" width="13.90625" customWidth="1"/>
     <col min="15" max="15" width="18" customWidth="1"/>
-    <col min="16" max="16" width="15.6640625" customWidth="1"/>
+    <col min="16" max="16" width="15.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:12" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:12" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="26"/>
-[...6 lines deleted...]
-      <c r="D4" s="31" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+    </row>
+    <row r="3" spans="1:12" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:12" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="32"/>
-[...19 lines deleted...]
-    <row r="6" spans="1:12" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="32"/>
+    </row>
+    <row r="5" spans="1:12" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="D5" s="33"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="35"/>
+    </row>
+    <row r="6" spans="1:12" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="27" t="s">
+      <c r="H6" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="I6" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="27" t="s">
+      <c r="J6" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="K6" s="27" t="s">
+      <c r="K6" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="L6" s="29" t="s">
+      <c r="L6" s="28" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:12" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="28"/>
-[...6 lines deleted...]
-      <c r="L7" s="30"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="27"/>
+      <c r="L7" s="29"/>
     </row>
     <row r="8" spans="1:12" s="8" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D8" s="41" t="s">
+      <c r="D8" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="42"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="42"/>
+    </row>
+    <row r="9" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="5">
         <v>98.56</v>
       </c>
       <c r="F9" s="5">
         <v>101.24</v>
       </c>
       <c r="G9" s="6">
         <v>98.5</v>
       </c>
       <c r="H9" s="5">
         <v>98.16</v>
       </c>
       <c r="I9" s="5">
         <v>98.41</v>
       </c>
       <c r="J9" s="6">
         <v>98.01</v>
       </c>
       <c r="K9" s="6">
         <v>97.42</v>
       </c>
       <c r="L9" s="5">
         <v>95.53</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="5">
         <v>99.86</v>
       </c>
       <c r="F10" s="6">
         <v>105.92</v>
       </c>
       <c r="G10" s="5">
         <v>99.43</v>
       </c>
       <c r="H10" s="5">
         <v>98.43</v>
       </c>
       <c r="I10" s="5">
         <v>99.38</v>
       </c>
       <c r="J10" s="5">
         <v>98.09</v>
       </c>
       <c r="K10" s="5">
         <v>97.44</v>
       </c>
       <c r="L10" s="5">
         <v>95.54</v>
       </c>
     </row>
-    <row r="11" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="5">
         <v>99.2</v>
       </c>
       <c r="F11" s="5">
         <v>102.92</v>
       </c>
       <c r="G11" s="5">
         <v>98.93</v>
       </c>
       <c r="H11" s="5">
         <v>98.56</v>
       </c>
       <c r="I11" s="5">
         <v>99.53</v>
       </c>
       <c r="J11" s="5">
         <v>98.16</v>
       </c>
       <c r="K11" s="6">
         <v>97.44</v>
       </c>
       <c r="L11" s="5">
         <v>95.55</v>
       </c>
     </row>
-    <row r="12" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="5">
         <v>99.49</v>
       </c>
       <c r="F12" s="5">
         <v>99.7</v>
       </c>
       <c r="G12" s="5">
         <v>99.36</v>
       </c>
       <c r="H12" s="5">
         <v>99.13</v>
       </c>
       <c r="I12" s="5">
         <v>99.71</v>
       </c>
       <c r="J12" s="5">
         <v>99.28</v>
       </c>
       <c r="K12" s="5">
         <v>97.69</v>
       </c>
       <c r="L12" s="5">
         <v>101.07</v>
       </c>
     </row>
-    <row r="13" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="5">
         <v>100.13</v>
       </c>
       <c r="F13" s="5">
         <v>98.79</v>
       </c>
       <c r="G13" s="6">
         <v>99.62</v>
       </c>
       <c r="H13" s="5">
         <v>99.27</v>
       </c>
       <c r="I13" s="5">
         <v>99.85</v>
       </c>
       <c r="J13" s="5">
         <v>99.65</v>
       </c>
       <c r="K13" s="6">
         <v>105.93</v>
       </c>
       <c r="L13" s="5">
         <v>101.22</v>
       </c>
     </row>
-    <row r="14" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="5">
         <v>99.38</v>
       </c>
       <c r="F14" s="5">
         <v>98.24</v>
       </c>
       <c r="G14" s="5">
         <v>99.95</v>
       </c>
       <c r="H14" s="5">
         <v>99.49</v>
       </c>
       <c r="I14" s="5">
         <v>100.04</v>
       </c>
       <c r="J14" s="5">
         <v>99.76</v>
       </c>
       <c r="K14" s="5">
         <v>97.8</v>
       </c>
       <c r="L14" s="5">
         <v>101.24</v>
       </c>
     </row>
-    <row r="15" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="5">
         <v>100.08</v>
       </c>
       <c r="F15" s="5">
         <v>99.45</v>
       </c>
       <c r="G15" s="5">
         <v>100.35</v>
       </c>
       <c r="H15" s="5">
         <v>99.77</v>
       </c>
       <c r="I15" s="5">
         <v>100.22</v>
       </c>
       <c r="J15" s="5">
         <v>100.22</v>
       </c>
       <c r="K15" s="5">
         <v>99.97</v>
       </c>
       <c r="L15" s="5">
         <v>101.5</v>
       </c>
     </row>
-    <row r="16" spans="1:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="5">
         <v>100.04</v>
       </c>
       <c r="F16" s="5">
         <v>98.73</v>
       </c>
       <c r="G16" s="5">
         <v>100.67</v>
       </c>
       <c r="H16" s="5">
         <v>99.93</v>
       </c>
       <c r="I16" s="5">
         <v>100.31</v>
       </c>
       <c r="J16" s="5">
         <v>100.45</v>
       </c>
       <c r="K16" s="5">
         <v>100.03</v>
       </c>
       <c r="L16" s="5">
         <v>101.52</v>
       </c>
     </row>
-    <row r="17" spans="4:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="5">
         <v>100.22</v>
       </c>
       <c r="F17" s="5">
         <v>97.69</v>
       </c>
       <c r="G17" s="5">
         <v>100.68</v>
       </c>
       <c r="H17" s="5">
         <v>101.31</v>
       </c>
       <c r="I17" s="5">
         <v>100.43</v>
       </c>
       <c r="J17" s="5">
         <v>100.51</v>
       </c>
       <c r="K17" s="6">
         <v>100.05</v>
       </c>
       <c r="L17" s="5">
         <v>101.53</v>
       </c>
     </row>
-    <row r="18" spans="4:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="5">
         <v>100.63</v>
       </c>
       <c r="F18" s="5">
         <v>97.5</v>
       </c>
       <c r="G18" s="5">
         <v>100.74</v>
       </c>
       <c r="H18" s="5">
         <v>101.99</v>
       </c>
       <c r="I18" s="5">
         <v>100.5</v>
       </c>
       <c r="J18" s="5">
         <v>101.85</v>
       </c>
       <c r="K18" s="5">
         <v>102.06</v>
       </c>
       <c r="L18" s="5">
         <v>101.77</v>
       </c>
     </row>
-    <row r="19" spans="4:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="6">
         <v>101.03</v>
       </c>
       <c r="F19" s="6">
         <v>99.32</v>
       </c>
       <c r="G19" s="5">
         <v>100.82</v>
       </c>
       <c r="H19" s="5">
         <v>101.99</v>
       </c>
       <c r="I19" s="5">
         <v>100.61</v>
       </c>
       <c r="J19" s="5">
         <v>101.94</v>
       </c>
       <c r="K19" s="5">
         <v>102.08</v>
       </c>
       <c r="L19" s="5">
         <v>101.77</v>
       </c>
     </row>
-    <row r="20" spans="4:12" s="1" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:12" s="1" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="D20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="5">
         <v>101.38</v>
       </c>
       <c r="F20" s="5">
         <v>100.51</v>
       </c>
       <c r="G20" s="6">
         <v>100.97</v>
       </c>
       <c r="H20" s="5">
         <v>101.98</v>
       </c>
       <c r="I20" s="5">
         <v>100.99</v>
       </c>
       <c r="J20" s="5">
         <v>102.08</v>
       </c>
       <c r="K20" s="5">
         <v>102.09</v>
       </c>
       <c r="L20" s="6">
         <v>101.78</v>
       </c>
     </row>
-    <row r="21" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D21" s="44" t="s">
+    <row r="21" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E21" s="45"/>
-[...9 lines deleted...]
-      <c r="D22" s="38" t="s">
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="45"/>
+    </row>
+    <row r="22" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E22" s="39"/>
-[...6 lines deleted...]
-      <c r="L22" s="40"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="39"/>
     </row>
     <row r="23" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D23" s="41" t="s">
+      <c r="D23" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="42"/>
-[...8 lines deleted...]
-    <row r="24" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="42"/>
+    </row>
+    <row r="24" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="5">
         <v>98.56</v>
       </c>
       <c r="F24" s="5">
         <v>101.23</v>
       </c>
       <c r="G24" s="6">
         <v>98.5</v>
       </c>
       <c r="H24" s="5">
         <v>98.16</v>
       </c>
       <c r="I24" s="5">
         <v>98.4</v>
       </c>
       <c r="J24" s="6">
         <v>98.02</v>
       </c>
       <c r="K24" s="6">
         <v>97.42</v>
       </c>
       <c r="L24" s="5">
         <v>95.53</v>
       </c>
     </row>
-    <row r="25" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D25" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="5">
         <v>99.86</v>
       </c>
       <c r="F25" s="6">
         <v>105.9</v>
       </c>
       <c r="G25" s="5">
         <v>99.42</v>
       </c>
       <c r="H25" s="5">
         <v>98.43</v>
       </c>
       <c r="I25" s="5">
         <v>99.38</v>
       </c>
       <c r="J25" s="5">
         <v>98.09</v>
       </c>
       <c r="K25" s="5">
         <v>97.44</v>
       </c>
       <c r="L25" s="5">
         <v>95.54</v>
       </c>
     </row>
-    <row r="26" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D26" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5">
         <v>99.2</v>
       </c>
       <c r="F26" s="5">
         <v>102.9</v>
       </c>
       <c r="G26" s="5">
         <v>98.92</v>
       </c>
       <c r="H26" s="5">
         <v>98.56</v>
       </c>
       <c r="I26" s="5">
         <v>99.52</v>
       </c>
       <c r="J26" s="5">
         <v>98.16</v>
       </c>
       <c r="K26" s="6">
         <v>97.44</v>
       </c>
       <c r="L26" s="5">
         <v>95.55</v>
       </c>
     </row>
-    <row r="27" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="5">
         <v>99.49</v>
       </c>
       <c r="F27" s="5">
         <v>99.69</v>
       </c>
       <c r="G27" s="5">
         <v>99.35</v>
       </c>
       <c r="H27" s="5">
         <v>99.13</v>
       </c>
       <c r="I27" s="5">
         <v>99.7</v>
       </c>
       <c r="J27" s="5">
         <v>99.28</v>
       </c>
       <c r="K27" s="5">
         <v>97.69</v>
       </c>
       <c r="L27" s="5">
         <v>101.17</v>
       </c>
     </row>
-    <row r="28" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="5">
         <v>100.13</v>
       </c>
       <c r="F28" s="5">
         <v>98.78</v>
       </c>
       <c r="G28" s="6">
         <v>99.61</v>
       </c>
       <c r="H28" s="5">
         <v>99.27</v>
       </c>
       <c r="I28" s="5">
         <v>99.85</v>
       </c>
       <c r="J28" s="5">
         <v>99.65</v>
       </c>
       <c r="K28" s="6">
         <v>105.91</v>
       </c>
       <c r="L28" s="5">
         <v>101.32</v>
       </c>
     </row>
-    <row r="29" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D29" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="5">
         <v>99.39</v>
       </c>
       <c r="F29" s="5">
         <v>98.25</v>
       </c>
       <c r="G29" s="5">
         <v>99.94</v>
       </c>
       <c r="H29" s="5">
         <v>99.49</v>
       </c>
       <c r="I29" s="5">
         <v>100.04</v>
       </c>
       <c r="J29" s="5">
         <v>99.76</v>
       </c>
       <c r="K29" s="5">
         <v>97.8</v>
       </c>
       <c r="L29" s="5">
         <v>101.23</v>
       </c>
     </row>
-    <row r="30" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D30" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="5">
         <v>100.08</v>
       </c>
       <c r="F30" s="5">
         <v>99.46</v>
       </c>
       <c r="G30" s="5">
         <v>100.36</v>
       </c>
       <c r="H30" s="5">
         <v>99.77</v>
       </c>
       <c r="I30" s="5">
         <v>100.22</v>
       </c>
       <c r="J30" s="5">
         <v>100.22</v>
       </c>
       <c r="K30" s="5">
         <v>99.97</v>
       </c>
       <c r="L30" s="5">
         <v>101.5</v>
       </c>
     </row>
-    <row r="31" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D31" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="5">
         <v>100.04</v>
       </c>
       <c r="F31" s="5">
         <v>98.74</v>
       </c>
       <c r="G31" s="5">
         <v>100.87</v>
       </c>
       <c r="H31" s="5">
         <v>99.93</v>
       </c>
       <c r="I31" s="5">
         <v>100.34</v>
       </c>
       <c r="J31" s="5">
         <v>100.45</v>
       </c>
       <c r="K31" s="5">
         <v>100.04</v>
       </c>
       <c r="L31" s="5">
         <v>101.52</v>
       </c>
     </row>
-    <row r="32" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D32" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="5">
         <v>100.22</v>
       </c>
       <c r="F32" s="5">
         <v>97.7</v>
       </c>
       <c r="G32" s="5">
         <v>100.69</v>
       </c>
       <c r="H32" s="5">
         <v>101.31</v>
       </c>
       <c r="I32" s="5">
         <v>100.43</v>
       </c>
       <c r="J32" s="5">
         <v>100.51</v>
       </c>
       <c r="K32" s="6">
         <v>100.05</v>
       </c>
       <c r="L32" s="5">
         <v>101.53</v>
       </c>
     </row>
-    <row r="33" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D33" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E33" s="5">
         <v>100.63</v>
       </c>
       <c r="F33" s="5">
         <v>97.51</v>
       </c>
       <c r="G33" s="5">
         <v>100.74</v>
       </c>
       <c r="H33" s="5">
         <v>101.99</v>
       </c>
       <c r="I33" s="5">
         <v>100.5</v>
       </c>
       <c r="J33" s="5">
         <v>101.85</v>
       </c>
       <c r="K33" s="5">
         <v>102.07</v>
       </c>
       <c r="L33" s="5">
         <v>101.77</v>
       </c>
     </row>
-    <row r="34" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D34" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="6">
         <v>101.04</v>
       </c>
       <c r="F34" s="6">
         <v>99.33</v>
       </c>
       <c r="G34" s="5">
         <v>100.83</v>
       </c>
       <c r="H34" s="5">
         <v>101.99</v>
       </c>
       <c r="I34" s="5">
         <v>100.63</v>
       </c>
       <c r="J34" s="5">
         <v>101.94</v>
       </c>
       <c r="K34" s="5">
         <v>102.08</v>
       </c>
       <c r="L34" s="5">
         <v>101.77</v>
       </c>
     </row>
-    <row r="35" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D35" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="5">
         <v>101.38</v>
       </c>
       <c r="F35" s="5">
         <v>100.52</v>
       </c>
       <c r="G35" s="6">
         <v>100.98</v>
       </c>
       <c r="H35" s="5">
         <v>101.98</v>
       </c>
       <c r="I35" s="5">
         <v>100.99</v>
       </c>
       <c r="J35" s="5">
         <v>102.08</v>
       </c>
       <c r="K35" s="5">
         <v>102.09</v>
       </c>
       <c r="L35" s="6">
         <v>101.78</v>
       </c>
     </row>
-    <row r="36" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D36" s="44" t="s">
+    <row r="36" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E36" s="45"/>
-[...9 lines deleted...]
-      <c r="D37" s="38" t="s">
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="45"/>
+    </row>
+    <row r="37" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="E37" s="39"/>
-[...6 lines deleted...]
-      <c r="L37" s="40"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="39"/>
     </row>
     <row r="38" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D38" s="41" t="s">
+      <c r="D38" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="E38" s="42"/>
-[...8 lines deleted...]
-    <row r="39" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="42"/>
+    </row>
+    <row r="39" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="5">
         <v>103.29</v>
       </c>
       <c r="F39" s="5">
         <v>103.42</v>
       </c>
       <c r="G39" s="6">
         <v>103.33</v>
       </c>
       <c r="H39" s="5">
         <v>102.67</v>
       </c>
       <c r="I39" s="5">
         <v>102.72</v>
       </c>
       <c r="J39" s="6">
         <v>104.45</v>
       </c>
       <c r="K39" s="6">
         <v>105.43</v>
       </c>
       <c r="L39" s="5">
         <v>103.24</v>
       </c>
     </row>
-    <row r="40" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="5">
         <v>104.07</v>
       </c>
       <c r="F40" s="6">
         <v>106.08</v>
       </c>
       <c r="G40" s="5">
         <v>103.77</v>
       </c>
       <c r="H40" s="5">
         <v>102.89</v>
       </c>
       <c r="I40" s="5">
         <v>103.23</v>
       </c>
       <c r="J40" s="5">
         <v>105.31</v>
       </c>
       <c r="K40" s="5">
         <v>105.67</v>
       </c>
       <c r="L40" s="5">
         <v>103.24</v>
       </c>
     </row>
-    <row r="41" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="5">
         <v>104</v>
       </c>
       <c r="F41" s="5">
         <v>105.36</v>
       </c>
       <c r="G41" s="5">
         <v>103.87</v>
       </c>
       <c r="H41" s="5">
         <v>103.28</v>
       </c>
       <c r="I41" s="5">
         <v>103.4</v>
       </c>
       <c r="J41" s="5">
         <v>105.59</v>
       </c>
       <c r="K41" s="6">
         <v>104.75</v>
       </c>
       <c r="L41" s="5">
         <v>103.23</v>
       </c>
     </row>
-    <row r="42" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E42" s="5">
         <v>104.42</v>
       </c>
       <c r="F42" s="5">
         <v>105.32</v>
       </c>
       <c r="G42" s="5">
         <v>104.34</v>
       </c>
       <c r="H42" s="5">
         <v>103.98</v>
       </c>
       <c r="I42" s="5">
         <v>103.37</v>
       </c>
       <c r="J42" s="5">
         <v>107.56</v>
       </c>
       <c r="K42" s="5">
         <v>105.4</v>
       </c>
       <c r="L42" s="5">
         <v>103.32</v>
       </c>
     </row>
-    <row r="43" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D43" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="5">
         <v>104.63</v>
       </c>
       <c r="F43" s="5">
         <v>105.33</v>
       </c>
       <c r="G43" s="6">
         <v>104.67</v>
       </c>
       <c r="H43" s="5">
         <v>104.81</v>
       </c>
       <c r="I43" s="5">
         <v>102.31</v>
       </c>
       <c r="J43" s="5">
         <v>107.68</v>
       </c>
       <c r="K43" s="6">
         <v>105.36</v>
       </c>
       <c r="L43" s="5">
         <v>103.37</v>
       </c>
     </row>
-    <row r="44" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D44" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E44" s="5">
         <v>104.54</v>
       </c>
       <c r="F44" s="5">
         <v>104.47</v>
       </c>
       <c r="G44" s="5">
         <v>104.8</v>
       </c>
       <c r="H44" s="5">
         <v>104.98</v>
       </c>
       <c r="I44" s="5">
         <v>102.47</v>
       </c>
       <c r="J44" s="5">
         <v>108.15</v>
       </c>
       <c r="K44" s="5">
         <v>105.54</v>
       </c>
       <c r="L44" s="5">
         <v>103.4</v>
       </c>
     </row>
-    <row r="45" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D45" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="5">
         <v>105.38</v>
       </c>
       <c r="F45" s="5">
         <v>105.95</v>
       </c>
       <c r="G45" s="5">
         <v>104.92</v>
       </c>
       <c r="H45" s="5">
         <v>105.62</v>
       </c>
       <c r="I45" s="5">
         <v>102.39</v>
       </c>
       <c r="J45" s="5">
         <v>108.41</v>
       </c>
       <c r="K45" s="5">
         <v>108.73</v>
       </c>
       <c r="L45" s="5">
         <v>103.46</v>
       </c>
     </row>
-    <row r="46" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="5">
         <v>106.33</v>
       </c>
       <c r="F46" s="5">
         <v>107.63</v>
       </c>
       <c r="G46" s="5">
         <v>105.15</v>
       </c>
       <c r="H46" s="5">
         <v>106.14</v>
       </c>
       <c r="I46" s="5">
         <v>103.07</v>
       </c>
       <c r="J46" s="5">
         <v>108.76</v>
       </c>
       <c r="K46" s="5">
         <v>111.81</v>
       </c>
       <c r="L46" s="5">
         <v>103.64</v>
       </c>
     </row>
-    <row r="47" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D47" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="5">
         <v>107.49</v>
       </c>
       <c r="F47" s="5">
         <v>109.63</v>
       </c>
       <c r="G47" s="5">
         <v>105.51</v>
       </c>
       <c r="H47" s="5">
         <v>107.38</v>
       </c>
       <c r="I47" s="5">
         <v>104.14</v>
       </c>
       <c r="J47" s="5">
         <v>109.2</v>
       </c>
       <c r="K47" s="6">
         <v>114.07</v>
       </c>
       <c r="L47" s="5">
         <v>103.91</v>
       </c>
     </row>
-    <row r="48" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D48" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="5">
         <v>108.52</v>
       </c>
       <c r="F48" s="5">
         <v>113.59</v>
       </c>
       <c r="G48" s="5">
         <v>105.89</v>
       </c>
       <c r="H48" s="5">
         <v>106.09</v>
       </c>
       <c r="I48" s="5">
         <v>106.78</v>
       </c>
       <c r="J48" s="5">
         <v>110.54</v>
       </c>
       <c r="K48" s="5">
         <v>114.99</v>
       </c>
       <c r="L48" s="5">
         <v>104.15</v>
       </c>
     </row>
-    <row r="49" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D49" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E49" s="6">
         <v>109.87</v>
       </c>
       <c r="F49" s="6">
         <v>117.33</v>
       </c>
       <c r="G49" s="5">
         <v>107.07</v>
       </c>
       <c r="H49" s="5">
         <v>106.62</v>
       </c>
       <c r="I49" s="5">
         <v>106.64</v>
       </c>
       <c r="J49" s="5">
         <v>112.14</v>
       </c>
       <c r="K49" s="5">
         <v>115.39</v>
       </c>
       <c r="L49" s="5">
         <v>104.74</v>
       </c>
     </row>
-    <row r="50" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D50" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E50" s="5">
         <v>111.79</v>
       </c>
       <c r="F50" s="5">
         <v>120.63</v>
       </c>
       <c r="G50" s="6">
         <v>108.87</v>
       </c>
       <c r="H50" s="5">
         <v>107.66</v>
       </c>
       <c r="I50" s="5">
         <v>110.21</v>
       </c>
       <c r="J50" s="5">
         <v>114.05</v>
       </c>
       <c r="K50" s="5">
         <v>117.34</v>
       </c>
       <c r="L50" s="6">
         <v>105.51</v>
       </c>
     </row>
-    <row r="51" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D51" s="44" t="s">
+    <row r="51" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E51" s="45"/>
-[...9 lines deleted...]
-      <c r="D52" s="38" t="s">
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="44"/>
+      <c r="I51" s="44"/>
+      <c r="J51" s="44"/>
+      <c r="K51" s="44"/>
+      <c r="L51" s="45"/>
+    </row>
+    <row r="52" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E52" s="39"/>
-[...6 lines deleted...]
-      <c r="L52" s="40"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="38"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="38"/>
+      <c r="J52" s="38"/>
+      <c r="K52" s="38"/>
+      <c r="L52" s="39"/>
     </row>
     <row r="53" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D53" s="41" t="s">
+      <c r="D53" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="E53" s="42"/>
-[...8 lines deleted...]
-    <row r="54" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="41"/>
+      <c r="J53" s="41"/>
+      <c r="K53" s="41"/>
+      <c r="L53" s="42"/>
+    </row>
+    <row r="54" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="11">
         <v>103.1</v>
       </c>
       <c r="F54" s="11">
         <v>103.33</v>
       </c>
       <c r="G54" s="7">
         <v>103.37</v>
       </c>
       <c r="H54" s="11">
         <v>102.67</v>
       </c>
       <c r="I54" s="11">
         <v>101.91</v>
       </c>
       <c r="J54" s="7">
         <v>104.46</v>
       </c>
       <c r="K54" s="7">
         <v>104.07</v>
       </c>
       <c r="L54" s="11">
         <v>103.12</v>
       </c>
     </row>
-    <row r="55" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D55" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="11">
         <v>103.88</v>
       </c>
       <c r="F55" s="7">
         <v>105.99</v>
       </c>
       <c r="G55" s="11">
         <v>103.81</v>
       </c>
       <c r="H55" s="11">
         <v>102.9</v>
       </c>
       <c r="I55" s="11">
         <v>102.43</v>
       </c>
       <c r="J55" s="11">
         <v>105.32</v>
       </c>
       <c r="K55" s="11">
         <v>104.3</v>
       </c>
       <c r="L55" s="11">
         <v>103.17</v>
       </c>
     </row>
-    <row r="56" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E56" s="11">
         <v>103.91</v>
       </c>
       <c r="F56" s="11">
         <v>105.28</v>
       </c>
       <c r="G56" s="11">
         <v>103.92</v>
       </c>
       <c r="H56" s="11">
         <v>103.29</v>
       </c>
       <c r="I56" s="11">
         <v>102.64</v>
       </c>
       <c r="J56" s="11">
         <v>105.59</v>
       </c>
       <c r="K56" s="7">
         <v>104.23</v>
       </c>
       <c r="L56" s="11">
         <v>103.15</v>
       </c>
     </row>
-    <row r="57" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="11">
         <v>104.33</v>
       </c>
       <c r="F57" s="11">
         <v>105.24</v>
       </c>
       <c r="G57" s="11">
         <v>104.39</v>
       </c>
       <c r="H57" s="11">
         <v>103.99</v>
       </c>
       <c r="I57" s="11">
         <v>102.62</v>
       </c>
       <c r="J57" s="11">
         <v>107.56</v>
       </c>
       <c r="K57" s="11">
         <v>104.99</v>
       </c>
       <c r="L57" s="11">
         <v>103.24</v>
       </c>
     </row>
-    <row r="58" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D58" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="11">
         <v>104.65</v>
       </c>
       <c r="F58" s="11">
         <v>105.3</v>
       </c>
       <c r="G58" s="7">
         <v>104.72</v>
       </c>
       <c r="H58" s="11">
         <v>104.82</v>
       </c>
       <c r="I58" s="11">
         <v>102.71</v>
       </c>
       <c r="J58" s="11">
         <v>107.69</v>
       </c>
       <c r="K58" s="7">
         <v>105.03</v>
       </c>
       <c r="L58" s="11">
         <v>103.34</v>
       </c>
     </row>
-    <row r="59" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D59" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="11">
         <v>104.61</v>
       </c>
       <c r="F59" s="11">
         <v>104.45</v>
       </c>
       <c r="G59" s="11">
         <v>104.85</v>
       </c>
       <c r="H59" s="11">
         <v>105.18</v>
       </c>
       <c r="I59" s="11">
         <v>102.88</v>
       </c>
       <c r="J59" s="11">
         <v>108.15</v>
       </c>
       <c r="K59" s="11">
         <v>105.22</v>
       </c>
       <c r="L59" s="11">
         <v>103.37</v>
       </c>
     </row>
-    <row r="60" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D60" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E60" s="11">
         <v>105.45</v>
       </c>
       <c r="F60" s="11">
         <v>105.93</v>
       </c>
       <c r="G60" s="11">
         <v>104.97</v>
       </c>
       <c r="H60" s="11">
         <v>105.82</v>
       </c>
       <c r="I60" s="11">
         <v>102.8</v>
       </c>
       <c r="J60" s="11">
         <v>108.41</v>
       </c>
       <c r="K60" s="11">
         <v>108.4</v>
       </c>
       <c r="L60" s="11">
         <v>103.43</v>
       </c>
     </row>
-    <row r="61" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D61" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="11">
         <v>106.42</v>
       </c>
       <c r="F61" s="11">
         <v>107.6</v>
       </c>
       <c r="G61" s="11">
         <v>105.2</v>
       </c>
       <c r="H61" s="11">
         <v>106.34</v>
       </c>
       <c r="I61" s="11">
         <v>103.48</v>
       </c>
       <c r="J61" s="11">
         <v>108.77</v>
       </c>
       <c r="K61" s="11">
         <v>111.74</v>
       </c>
       <c r="L61" s="11">
         <v>103.62</v>
       </c>
     </row>
-    <row r="62" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D62" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="11">
         <v>107.58</v>
       </c>
       <c r="F62" s="11">
         <v>109.59</v>
       </c>
       <c r="G62" s="11">
         <v>105.57</v>
       </c>
       <c r="H62" s="11">
         <v>107.58</v>
       </c>
       <c r="I62" s="11">
         <v>104.56</v>
       </c>
       <c r="J62" s="11">
         <v>109.21</v>
       </c>
       <c r="K62" s="7">
         <v>114</v>
       </c>
       <c r="L62" s="11">
         <v>103.9</v>
       </c>
     </row>
-    <row r="63" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D63" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E63" s="11">
         <v>109.08</v>
       </c>
       <c r="F63" s="11">
         <v>113.5</v>
       </c>
       <c r="G63" s="11">
         <v>105.9</v>
       </c>
       <c r="H63" s="11">
         <v>108.35</v>
       </c>
       <c r="I63" s="11">
         <v>107.14</v>
       </c>
       <c r="J63" s="11">
         <v>110.67</v>
       </c>
       <c r="K63" s="11">
         <v>114.9</v>
       </c>
       <c r="L63" s="11">
         <v>104.11</v>
       </c>
     </row>
-    <row r="64" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D64" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E64" s="7">
         <v>109.94</v>
       </c>
       <c r="F64" s="7">
         <v>117.25</v>
       </c>
       <c r="G64" s="11">
         <v>107.08</v>
       </c>
       <c r="H64" s="11">
         <v>106.83</v>
       </c>
       <c r="I64" s="11">
         <v>107.01</v>
       </c>
       <c r="J64" s="11">
         <v>112.27</v>
       </c>
       <c r="K64" s="11">
         <v>115.3</v>
       </c>
       <c r="L64" s="11">
         <v>104.7</v>
       </c>
     </row>
-    <row r="65" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D65" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E65" s="11">
         <v>118.83</v>
       </c>
       <c r="F65" s="11">
         <v>120.54</v>
       </c>
       <c r="G65" s="7">
         <v>108.88</v>
       </c>
       <c r="H65" s="11">
         <v>107.84</v>
       </c>
       <c r="I65" s="11">
         <v>110.58</v>
       </c>
       <c r="J65" s="11">
         <v>114.18</v>
       </c>
       <c r="K65" s="11">
         <v>117.27</v>
       </c>
       <c r="L65" s="7">
         <v>105.24</v>
       </c>
     </row>
-    <row r="66" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D66" s="44" t="s">
+    <row r="66" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E66" s="45"/>
-[...9 lines deleted...]
-      <c r="D67" s="38" t="s">
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="44"/>
+      <c r="J66" s="44"/>
+      <c r="K66" s="44"/>
+      <c r="L66" s="45"/>
+    </row>
+    <row r="67" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="E67" s="39"/>
-[...6 lines deleted...]
-      <c r="L67" s="40"/>
+      <c r="E67" s="38"/>
+      <c r="F67" s="38"/>
+      <c r="G67" s="38"/>
+      <c r="H67" s="38"/>
+      <c r="I67" s="38"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="39"/>
     </row>
     <row r="68" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D68" s="41" t="s">
+      <c r="D68" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="E68" s="42"/>
-[...8 lines deleted...]
-    <row r="69" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E68" s="41"/>
+      <c r="F68" s="41"/>
+      <c r="G68" s="41"/>
+      <c r="H68" s="41"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="41"/>
+      <c r="K68" s="41"/>
+      <c r="L68" s="42"/>
+    </row>
+    <row r="69" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="11">
         <v>119.13</v>
       </c>
       <c r="F69" s="11">
         <v>133.22999999999999</v>
       </c>
       <c r="G69" s="7">
         <v>114.44</v>
       </c>
       <c r="H69" s="11">
         <v>111.33</v>
       </c>
       <c r="I69" s="11">
         <v>126.71</v>
       </c>
       <c r="J69" s="7">
         <v>124.06</v>
       </c>
       <c r="K69" s="7">
         <v>121.67</v>
       </c>
       <c r="L69" s="11">
         <v>111.08</v>
       </c>
     </row>
-    <row r="70" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D70" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E70" s="11">
         <v>133.96</v>
       </c>
       <c r="F70" s="7">
         <v>157.78</v>
       </c>
       <c r="G70" s="11">
         <v>132.72999999999999</v>
       </c>
       <c r="H70" s="11">
         <v>119.95</v>
       </c>
       <c r="I70" s="11">
         <v>144.46</v>
       </c>
       <c r="J70" s="11">
         <v>148.74</v>
       </c>
       <c r="K70" s="11">
         <v>131.01</v>
       </c>
       <c r="L70" s="11">
         <v>117.53</v>
       </c>
     </row>
-    <row r="71" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E71" s="11">
         <v>141.06</v>
       </c>
       <c r="F71" s="11">
         <v>166.74</v>
       </c>
       <c r="G71" s="11">
         <v>142.21</v>
       </c>
       <c r="H71" s="11">
         <v>125.16</v>
       </c>
       <c r="I71" s="11">
         <v>160.63</v>
       </c>
       <c r="J71" s="11">
         <v>155.63999999999999</v>
       </c>
       <c r="K71" s="7">
         <v>133.84</v>
       </c>
       <c r="L71" s="11">
         <v>119.38</v>
       </c>
     </row>
-    <row r="72" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D72" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E72" s="11">
         <v>147.65</v>
       </c>
       <c r="F72" s="11">
         <v>176.58</v>
       </c>
       <c r="G72" s="11">
         <v>153.08000000000001</v>
       </c>
       <c r="H72" s="11">
         <v>128.01</v>
       </c>
       <c r="I72" s="11">
         <v>167.32</v>
       </c>
       <c r="J72" s="11">
         <v>163.85</v>
       </c>
       <c r="K72" s="11">
         <v>135.82</v>
       </c>
       <c r="L72" s="11">
         <v>125.27</v>
       </c>
     </row>
-    <row r="73" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D73" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E73" s="11">
         <v>155.33000000000001</v>
       </c>
       <c r="F73" s="11">
         <v>183.31</v>
       </c>
       <c r="G73" s="7">
         <v>159.19</v>
       </c>
       <c r="H73" s="11">
         <v>133.12</v>
       </c>
       <c r="I73" s="11">
         <v>174.89</v>
       </c>
       <c r="J73" s="11">
         <v>167.79</v>
       </c>
       <c r="K73" s="7">
         <v>137.69999999999999</v>
       </c>
       <c r="L73" s="11">
         <v>147.18</v>
       </c>
     </row>
-    <row r="74" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D74" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E74" s="11">
         <v>163</v>
       </c>
       <c r="F74" s="11">
         <v>196.62</v>
       </c>
       <c r="G74" s="11">
         <v>167.94</v>
       </c>
       <c r="H74" s="11">
         <v>136.06</v>
       </c>
       <c r="I74" s="11">
         <v>194.86</v>
       </c>
       <c r="J74" s="11">
         <v>171.7</v>
       </c>
       <c r="K74" s="11">
         <v>139.91999999999999</v>
       </c>
       <c r="L74" s="11">
         <v>150.44</v>
       </c>
     </row>
-    <row r="75" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D75" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E75" s="11">
         <v>177.94</v>
       </c>
       <c r="F75" s="11">
         <v>220.56</v>
       </c>
       <c r="G75" s="11">
         <v>184.05</v>
       </c>
       <c r="H75" s="11">
         <v>146.96</v>
       </c>
       <c r="I75" s="11">
         <v>218.59</v>
       </c>
       <c r="J75" s="11">
         <v>186.03</v>
       </c>
       <c r="K75" s="11">
         <v>150.49</v>
       </c>
       <c r="L75" s="11">
         <v>155.63999999999999</v>
       </c>
     </row>
-    <row r="76" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D76" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="11">
         <v>189.22</v>
       </c>
       <c r="F76" s="11">
         <v>240.57</v>
       </c>
       <c r="G76" s="11">
         <v>200.07</v>
       </c>
       <c r="H76" s="11">
         <v>153.81</v>
       </c>
       <c r="I76" s="11">
         <v>225.06</v>
       </c>
       <c r="J76" s="11">
         <v>197.58</v>
       </c>
       <c r="K76" s="11">
         <v>160.24</v>
       </c>
       <c r="L76" s="11">
         <v>159.9</v>
       </c>
     </row>
-    <row r="77" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D77" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="11">
         <v>196.28</v>
       </c>
       <c r="F77" s="11">
         <v>261.17</v>
       </c>
       <c r="G77" s="11">
         <v>205.96</v>
       </c>
       <c r="H77" s="11">
         <v>156.21</v>
       </c>
       <c r="I77" s="11">
         <v>224.42</v>
       </c>
       <c r="J77" s="11">
         <v>204.09</v>
       </c>
       <c r="K77" s="7">
         <v>162.21</v>
       </c>
       <c r="L77" s="11">
         <v>163.21</v>
       </c>
     </row>
-    <row r="78" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D78" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E78" s="11">
         <v>195.74</v>
       </c>
       <c r="F78" s="11">
         <v>256.31</v>
       </c>
       <c r="G78" s="11">
         <v>207.22</v>
       </c>
       <c r="H78" s="11">
         <v>157.63999999999999</v>
       </c>
       <c r="I78" s="11">
         <v>220.16</v>
       </c>
       <c r="J78" s="11">
         <v>208.17</v>
       </c>
       <c r="K78" s="11">
         <v>162.86000000000001</v>
       </c>
       <c r="L78" s="11">
         <v>163.63</v>
       </c>
     </row>
-    <row r="79" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D79" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E79" s="7">
         <v>195.91</v>
       </c>
       <c r="F79" s="7">
         <v>255.87</v>
       </c>
       <c r="G79" s="11">
         <v>208.66</v>
       </c>
       <c r="H79" s="11">
         <v>158.41</v>
       </c>
       <c r="I79" s="11">
         <v>215.19</v>
       </c>
       <c r="J79" s="11">
         <v>210.32</v>
       </c>
       <c r="K79" s="11">
         <v>162.38</v>
       </c>
       <c r="L79" s="11">
         <v>163.5</v>
       </c>
     </row>
-    <row r="80" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D80" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E80" s="11">
         <v>198.47</v>
       </c>
       <c r="F80" s="11">
         <v>263.36</v>
       </c>
       <c r="G80" s="7">
         <v>211.59</v>
       </c>
       <c r="H80" s="11">
         <v>158.47999999999999</v>
       </c>
       <c r="I80" s="11">
         <v>218.89</v>
       </c>
       <c r="J80" s="11">
         <v>212.15</v>
       </c>
       <c r="K80" s="11">
         <v>161.88</v>
       </c>
       <c r="L80" s="7">
         <v>163.77000000000001</v>
       </c>
     </row>
-    <row r="81" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D81" s="44" t="s">
+    <row r="81" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D81" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E81" s="45"/>
-[...9 lines deleted...]
-      <c r="D82" s="38" t="s">
+      <c r="E81" s="44"/>
+      <c r="F81" s="44"/>
+      <c r="G81" s="44"/>
+      <c r="H81" s="44"/>
+      <c r="I81" s="44"/>
+      <c r="J81" s="44"/>
+      <c r="K81" s="44"/>
+      <c r="L81" s="45"/>
+    </row>
+    <row r="82" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D82" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E82" s="39"/>
-[...6 lines deleted...]
-      <c r="L82" s="40"/>
+      <c r="E82" s="38"/>
+      <c r="F82" s="38"/>
+      <c r="G82" s="38"/>
+      <c r="H82" s="38"/>
+      <c r="I82" s="38"/>
+      <c r="J82" s="38"/>
+      <c r="K82" s="38"/>
+      <c r="L82" s="39"/>
     </row>
     <row r="83" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D83" s="41" t="s">
+      <c r="D83" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="E83" s="42"/>
-[...8 lines deleted...]
-    <row r="84" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E83" s="41"/>
+      <c r="F83" s="41"/>
+      <c r="G83" s="41"/>
+      <c r="H83" s="41"/>
+      <c r="I83" s="41"/>
+      <c r="J83" s="41"/>
+      <c r="K83" s="41"/>
+      <c r="L83" s="42"/>
+    </row>
+    <row r="84" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="11">
         <v>119.85</v>
       </c>
       <c r="F84" s="11">
         <v>133.26</v>
       </c>
       <c r="G84" s="7">
         <v>114.48</v>
       </c>
       <c r="H84" s="11">
         <v>113.79</v>
       </c>
       <c r="I84" s="11">
         <v>127.3</v>
       </c>
       <c r="J84" s="7">
         <v>124.22</v>
       </c>
       <c r="K84" s="7">
         <v>121.63</v>
       </c>
       <c r="L84" s="11">
         <v>111.4</v>
       </c>
     </row>
-    <row r="85" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D85" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="11">
         <v>135.03</v>
       </c>
       <c r="F85" s="7">
         <v>157.79</v>
       </c>
       <c r="G85" s="11">
         <v>132.74</v>
       </c>
       <c r="H85" s="11">
         <v>123.28</v>
       </c>
       <c r="I85" s="11">
         <v>145.13999999999999</v>
       </c>
       <c r="J85" s="11">
         <v>148.97999999999999</v>
       </c>
       <c r="K85" s="11">
         <v>131.87</v>
       </c>
       <c r="L85" s="11">
         <v>117.87</v>
       </c>
     </row>
-    <row r="86" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E86" s="11">
         <v>142.15</v>
       </c>
       <c r="F86" s="11">
         <v>166.71</v>
       </c>
       <c r="G86" s="11">
         <v>142.22999999999999</v>
       </c>
       <c r="H86" s="11">
         <v>128.61000000000001</v>
       </c>
       <c r="I86" s="11">
         <v>161.38999999999999</v>
       </c>
       <c r="J86" s="11">
         <v>155.88</v>
       </c>
       <c r="K86" s="7">
         <v>134.74</v>
       </c>
       <c r="L86" s="11">
         <v>119.74</v>
       </c>
     </row>
-    <row r="87" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D87" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E87" s="11">
         <v>148.83000000000001</v>
       </c>
       <c r="F87" s="11">
         <v>176.55</v>
       </c>
       <c r="G87" s="11">
         <v>153.16</v>
       </c>
       <c r="H87" s="11">
         <v>131.56</v>
       </c>
       <c r="I87" s="11">
         <v>168.39</v>
       </c>
       <c r="J87" s="11">
         <v>164.12</v>
       </c>
       <c r="K87" s="11">
         <v>136.76</v>
       </c>
       <c r="L87" s="11">
         <v>125.65</v>
       </c>
     </row>
-    <row r="88" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D88" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E88" s="11">
         <v>156.63</v>
       </c>
       <c r="F88" s="11">
         <v>183.42</v>
       </c>
       <c r="G88" s="7">
         <v>159.28</v>
       </c>
       <c r="H88" s="11">
         <v>136.99</v>
       </c>
       <c r="I88" s="11">
         <v>176.01</v>
       </c>
       <c r="J88" s="11">
         <v>168.06</v>
       </c>
       <c r="K88" s="7">
         <v>138.69</v>
       </c>
       <c r="L88" s="11">
         <v>147.33000000000001</v>
       </c>
     </row>
-    <row r="89" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D89" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="11">
         <v>163.89</v>
       </c>
       <c r="F89" s="11">
         <v>196.39</v>
       </c>
       <c r="G89" s="11">
         <v>167.92</v>
       </c>
       <c r="H89" s="11">
         <v>139.16999999999999</v>
       </c>
       <c r="I89" s="11">
         <v>195.29</v>
       </c>
       <c r="J89" s="11">
         <v>171.97</v>
       </c>
       <c r="K89" s="11">
         <v>140.84</v>
       </c>
       <c r="L89" s="11">
         <v>150.38</v>
       </c>
     </row>
-    <row r="90" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D90" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E90" s="11">
         <v>177.92</v>
       </c>
       <c r="F90" s="11">
         <v>220.27</v>
       </c>
       <c r="G90" s="11">
         <v>184.01</v>
       </c>
       <c r="H90" s="11">
         <v>146.93</v>
       </c>
       <c r="I90" s="11">
         <v>219.23</v>
       </c>
       <c r="J90" s="11">
         <v>186.41</v>
       </c>
       <c r="K90" s="11">
         <v>150.44</v>
       </c>
       <c r="L90" s="11">
         <v>155.57</v>
       </c>
     </row>
-    <row r="91" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D91" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="11">
         <v>189.13</v>
       </c>
       <c r="F91" s="11">
         <v>240.31</v>
       </c>
       <c r="G91" s="11">
         <v>200.02</v>
       </c>
       <c r="H91" s="11">
         <v>153.51</v>
       </c>
       <c r="I91" s="11">
         <v>225.73</v>
       </c>
       <c r="J91" s="11">
         <v>197.99</v>
       </c>
       <c r="K91" s="11">
         <v>160.18</v>
       </c>
       <c r="L91" s="11">
         <v>159.83000000000001</v>
       </c>
     </row>
-    <row r="92" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D92" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E92" s="11">
         <v>196.23</v>
       </c>
       <c r="F92" s="11">
         <v>261</v>
       </c>
       <c r="G92" s="11">
         <v>205.95</v>
       </c>
       <c r="H92" s="11">
         <v>155.91999999999999</v>
       </c>
       <c r="I92" s="11">
         <v>225.22</v>
       </c>
       <c r="J92" s="11">
         <v>204.49</v>
       </c>
       <c r="K92" s="7">
         <v>162.16999999999999</v>
       </c>
       <c r="L92" s="11">
         <v>163.18</v>
       </c>
     </row>
-    <row r="93" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D93" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E93" s="11">
         <v>195.7</v>
       </c>
       <c r="F93" s="11">
         <v>256.16000000000003</v>
       </c>
       <c r="G93" s="11">
         <v>207.21</v>
       </c>
       <c r="H93" s="11">
         <v>157.35</v>
       </c>
       <c r="I93" s="11">
         <v>220.97</v>
       </c>
       <c r="J93" s="11">
         <v>208.58</v>
       </c>
       <c r="K93" s="11">
         <v>162.83000000000001</v>
       </c>
       <c r="L93" s="11">
         <v>163.6</v>
       </c>
     </row>
-    <row r="94" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D94" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E94" s="7">
         <v>195.86</v>
       </c>
       <c r="F94" s="7">
         <v>255.7</v>
       </c>
       <c r="G94" s="11">
         <v>208.64</v>
       </c>
       <c r="H94" s="11">
         <v>158.11000000000001</v>
       </c>
       <c r="I94" s="11">
         <v>215.99</v>
       </c>
       <c r="J94" s="11">
         <v>210.71</v>
       </c>
       <c r="K94" s="11">
         <v>162.34</v>
       </c>
       <c r="L94" s="11">
         <v>163.47</v>
       </c>
     </row>
-    <row r="95" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D95" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E95" s="11">
         <v>198.64</v>
       </c>
       <c r="F95" s="11">
         <v>263.22000000000003</v>
       </c>
       <c r="G95" s="7">
         <v>211.58</v>
       </c>
       <c r="H95" s="11">
         <v>159.03</v>
       </c>
       <c r="I95" s="11">
         <v>219.71</v>
       </c>
       <c r="J95" s="11">
         <v>212.54</v>
       </c>
       <c r="K95" s="11">
         <v>161.84</v>
       </c>
       <c r="L95" s="7">
         <v>163.47</v>
       </c>
     </row>
-    <row r="96" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D96" s="44" t="s">
+    <row r="96" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D96" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E96" s="45"/>
-[...9 lines deleted...]
-      <c r="D97" s="38" t="s">
+      <c r="E96" s="44"/>
+      <c r="F96" s="44"/>
+      <c r="G96" s="44"/>
+      <c r="H96" s="44"/>
+      <c r="I96" s="44"/>
+      <c r="J96" s="44"/>
+      <c r="K96" s="44"/>
+      <c r="L96" s="45"/>
+    </row>
+    <row r="97" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D97" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="E97" s="39"/>
-[...6 lines deleted...]
-      <c r="L97" s="40"/>
+      <c r="E97" s="38"/>
+      <c r="F97" s="38"/>
+      <c r="G97" s="38"/>
+      <c r="H97" s="38"/>
+      <c r="I97" s="38"/>
+      <c r="J97" s="38"/>
+      <c r="K97" s="38"/>
+      <c r="L97" s="39"/>
     </row>
     <row r="98" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D98" s="41" t="s">
+      <c r="D98" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="E98" s="42"/>
-[...8 lines deleted...]
-    <row r="99" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
+      <c r="I98" s="41"/>
+      <c r="J98" s="41"/>
+      <c r="K98" s="41"/>
+      <c r="L98" s="42"/>
+    </row>
+    <row r="99" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D99" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E99" s="11">
         <v>204.4</v>
       </c>
       <c r="F99" s="11">
         <v>281.39999999999998</v>
       </c>
       <c r="G99" s="7">
         <v>213.81</v>
       </c>
       <c r="H99" s="11">
         <v>160.06</v>
       </c>
       <c r="I99" s="11">
         <v>231.14</v>
       </c>
       <c r="J99" s="7">
         <v>213.69</v>
       </c>
       <c r="K99" s="7">
         <v>161.44</v>
       </c>
       <c r="L99" s="11">
         <v>165.02</v>
       </c>
     </row>
-    <row r="100" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D100" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E100" s="11">
         <v>207.01</v>
       </c>
       <c r="F100" s="7">
         <v>288.06</v>
       </c>
       <c r="G100" s="11">
         <v>216.89</v>
       </c>
       <c r="H100" s="11">
         <v>161.5</v>
       </c>
       <c r="I100" s="11">
         <v>233.24</v>
       </c>
       <c r="J100" s="11">
         <v>213.72</v>
       </c>
       <c r="K100" s="11">
         <v>161.91999999999999</v>
       </c>
       <c r="L100" s="11">
         <v>164.35</v>
       </c>
     </row>
-    <row r="101" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D101" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E101" s="11">
         <v>206.61</v>
       </c>
       <c r="F101" s="11">
         <v>282.02</v>
       </c>
       <c r="G101" s="11">
         <v>216.34</v>
       </c>
       <c r="H101" s="11">
         <v>162.36000000000001</v>
       </c>
       <c r="I101" s="11">
         <v>233.73</v>
       </c>
       <c r="J101" s="11">
         <v>215.4</v>
       </c>
       <c r="K101" s="7">
         <v>162.08000000000001</v>
       </c>
       <c r="L101" s="11">
         <v>169.22</v>
       </c>
     </row>
-    <row r="102" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D102" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E102" s="11">
         <v>205.18</v>
       </c>
       <c r="F102" s="11">
         <v>275.42</v>
       </c>
       <c r="G102" s="11">
         <v>215.52</v>
       </c>
       <c r="H102" s="11">
         <v>163.47</v>
       </c>
       <c r="I102" s="11">
         <v>232.6</v>
       </c>
       <c r="J102" s="11">
         <v>216.16</v>
       </c>
       <c r="K102" s="11">
         <v>162.06</v>
       </c>
       <c r="L102" s="11">
         <v>169.14</v>
       </c>
     </row>
-    <row r="103" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D103" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E103" s="11">
         <v>204.61</v>
       </c>
       <c r="F103" s="11">
         <v>271.64</v>
       </c>
       <c r="G103" s="7">
         <v>215.2</v>
       </c>
       <c r="H103" s="11">
         <v>164.33</v>
       </c>
       <c r="I103" s="11">
         <v>230.39</v>
       </c>
       <c r="J103" s="11">
         <v>217.18</v>
       </c>
       <c r="K103" s="7">
         <v>162.62</v>
       </c>
       <c r="L103" s="11">
         <v>170.14</v>
       </c>
     </row>
-    <row r="104" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D104" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E104" s="11">
         <v>203.87</v>
       </c>
       <c r="F104" s="11">
         <v>268.57</v>
       </c>
       <c r="G104" s="11">
         <v>215.17</v>
       </c>
       <c r="H104" s="11">
         <v>164.58</v>
       </c>
       <c r="I104" s="11">
         <v>227.49</v>
       </c>
       <c r="J104" s="11">
         <v>217.79</v>
       </c>
       <c r="K104" s="11">
         <v>163.09</v>
       </c>
       <c r="L104" s="11">
         <v>170.32</v>
       </c>
     </row>
-    <row r="105" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D105" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="11">
         <v>201.71</v>
       </c>
       <c r="F105" s="11">
         <v>259.18</v>
       </c>
       <c r="G105" s="11">
         <v>214.87</v>
       </c>
       <c r="H105" s="11">
         <v>165.3</v>
       </c>
       <c r="I105" s="11">
         <v>223.82</v>
       </c>
       <c r="J105" s="11">
         <v>219.05</v>
       </c>
       <c r="K105" s="11">
         <v>163.91</v>
       </c>
       <c r="L105" s="11">
         <v>170.03</v>
       </c>
     </row>
-    <row r="106" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D106" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="11">
         <v>199.78</v>
       </c>
       <c r="F106" s="11">
         <v>248.55</v>
       </c>
       <c r="G106" s="11">
         <v>215.32</v>
       </c>
       <c r="H106" s="11">
         <v>165.1</v>
       </c>
       <c r="I106" s="11">
         <v>225.68</v>
       </c>
       <c r="J106" s="11">
         <v>220.54</v>
       </c>
       <c r="K106" s="11">
         <v>166.51</v>
       </c>
       <c r="L106" s="11">
         <v>169.77</v>
       </c>
     </row>
-    <row r="107" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D107" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="11">
         <v>198.4</v>
       </c>
       <c r="F107" s="11">
         <v>239.09</v>
       </c>
       <c r="G107" s="11">
         <v>216.26</v>
       </c>
       <c r="H107" s="11">
         <v>165.36</v>
       </c>
       <c r="I107" s="11">
         <v>228.76</v>
       </c>
       <c r="J107" s="11">
         <v>219.57</v>
       </c>
       <c r="K107" s="7">
         <v>169.56</v>
       </c>
       <c r="L107" s="11">
         <v>170.03</v>
       </c>
     </row>
-    <row r="108" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D108" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E108" s="11">
         <v>198.51</v>
       </c>
       <c r="F108" s="11">
         <v>237.22</v>
       </c>
       <c r="G108" s="11">
         <v>216.13</v>
       </c>
       <c r="H108" s="11">
         <v>165.68</v>
       </c>
       <c r="I108" s="11">
         <v>231.37</v>
       </c>
       <c r="J108" s="11">
         <v>219.62</v>
       </c>
       <c r="K108" s="11">
         <v>170.21</v>
       </c>
       <c r="L108" s="11">
         <v>171.4</v>
       </c>
     </row>
-    <row r="109" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D109" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E109" s="7">
         <v>199</v>
       </c>
       <c r="F109" s="7">
         <v>240</v>
       </c>
       <c r="G109" s="11">
         <v>216.51</v>
       </c>
       <c r="H109" s="11">
         <v>165.93</v>
       </c>
       <c r="I109" s="11">
         <v>228.38</v>
       </c>
       <c r="J109" s="11">
         <v>219.97</v>
       </c>
       <c r="K109" s="11">
         <v>170.42</v>
       </c>
       <c r="L109" s="11">
         <v>171.56</v>
       </c>
     </row>
-    <row r="110" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D110" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E110" s="11">
         <v>202.45</v>
       </c>
       <c r="F110" s="11">
         <v>249.54</v>
       </c>
       <c r="G110" s="7">
         <v>219.2</v>
       </c>
       <c r="H110" s="11">
         <v>166.77</v>
       </c>
       <c r="I110" s="11">
         <v>233.21</v>
       </c>
       <c r="J110" s="11">
         <v>220.37</v>
       </c>
       <c r="K110" s="11">
         <v>170.44</v>
       </c>
       <c r="L110" s="7">
         <v>172.2</v>
       </c>
     </row>
-    <row r="111" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D111" s="44" t="s">
+    <row r="111" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D111" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E111" s="45"/>
-[...9 lines deleted...]
-      <c r="D112" s="38" t="s">
+      <c r="E111" s="44"/>
+      <c r="F111" s="44"/>
+      <c r="G111" s="44"/>
+      <c r="H111" s="44"/>
+      <c r="I111" s="44"/>
+      <c r="J111" s="44"/>
+      <c r="K111" s="44"/>
+      <c r="L111" s="45"/>
+    </row>
+    <row r="112" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D112" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="E112" s="39"/>
-[...6 lines deleted...]
-      <c r="L112" s="40"/>
+      <c r="E112" s="38"/>
+      <c r="F112" s="38"/>
+      <c r="G112" s="38"/>
+      <c r="H112" s="38"/>
+      <c r="I112" s="38"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="39"/>
     </row>
     <row r="113" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D113" s="41" t="s">
+      <c r="D113" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="E113" s="42"/>
-[...8 lines deleted...]
-    <row r="114" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E113" s="41"/>
+      <c r="F113" s="41"/>
+      <c r="G113" s="41"/>
+      <c r="H113" s="41"/>
+      <c r="I113" s="41"/>
+      <c r="J113" s="41"/>
+      <c r="K113" s="41"/>
+      <c r="L113" s="42"/>
+    </row>
+    <row r="114" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E114" s="11">
         <v>204.54</v>
       </c>
       <c r="F114" s="11">
         <v>281.08999999999997</v>
       </c>
       <c r="G114" s="7">
         <v>213.8</v>
       </c>
       <c r="H114" s="11">
         <v>160.62</v>
       </c>
       <c r="I114" s="11">
         <v>232.11</v>
       </c>
       <c r="J114" s="7">
         <v>214.07</v>
       </c>
       <c r="K114" s="7">
         <v>161.4</v>
       </c>
       <c r="L114" s="11">
         <v>164.95</v>
       </c>
     </row>
-    <row r="115" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D115" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E115" s="11">
         <v>207.12</v>
       </c>
       <c r="F115" s="7">
         <v>287.60000000000002</v>
       </c>
       <c r="G115" s="11">
         <v>216.87</v>
       </c>
       <c r="H115" s="11">
         <v>162.06</v>
       </c>
       <c r="I115" s="11">
         <v>234.23</v>
       </c>
       <c r="J115" s="11">
         <v>214.12</v>
       </c>
       <c r="K115" s="11">
         <v>161.88999999999999</v>
       </c>
       <c r="L115" s="11">
         <v>164.29</v>
       </c>
     </row>
-    <row r="116" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D116" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E116" s="11">
         <v>206.75</v>
       </c>
       <c r="F116" s="11">
         <v>281.64999999999998</v>
       </c>
       <c r="G116" s="11">
         <v>216.34</v>
       </c>
       <c r="H116" s="11">
         <v>162.91999999999999</v>
       </c>
       <c r="I116" s="11">
         <v>234.71</v>
       </c>
       <c r="J116" s="11">
         <v>215.8</v>
       </c>
       <c r="K116" s="7">
         <v>162.05000000000001</v>
       </c>
       <c r="L116" s="11">
         <v>169.16</v>
       </c>
     </row>
-    <row r="117" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D117" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E117" s="11">
         <v>205.34</v>
       </c>
       <c r="F117" s="11">
         <v>275.08999999999997</v>
       </c>
       <c r="G117" s="11">
         <v>215.52</v>
       </c>
       <c r="H117" s="11">
         <v>164.04</v>
       </c>
       <c r="I117" s="11">
         <v>233.58</v>
       </c>
       <c r="J117" s="11">
         <v>216.57</v>
       </c>
       <c r="K117" s="11">
         <v>162.04</v>
       </c>
       <c r="L117" s="11">
         <v>169.07</v>
       </c>
     </row>
-    <row r="118" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D118" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E118" s="11">
         <v>204.76</v>
       </c>
       <c r="F118" s="11">
         <v>271.38</v>
       </c>
       <c r="G118" s="7">
         <v>215.2</v>
       </c>
       <c r="H118" s="11">
         <v>164.91</v>
       </c>
       <c r="I118" s="11">
         <v>231.18</v>
       </c>
       <c r="J118" s="11">
         <v>217.6</v>
       </c>
       <c r="K118" s="7">
         <v>162.59</v>
       </c>
       <c r="L118" s="11">
         <v>170.06</v>
       </c>
     </row>
-    <row r="119" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D119" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E119" s="11">
         <v>204.07</v>
       </c>
       <c r="F119" s="11">
         <v>268.25</v>
       </c>
       <c r="G119" s="11">
         <v>215.16</v>
       </c>
       <c r="H119" s="11">
         <v>165.34</v>
       </c>
       <c r="I119" s="11">
         <v>228.32</v>
       </c>
       <c r="J119" s="11">
         <v>218.22</v>
       </c>
       <c r="K119" s="11">
         <v>163.06</v>
       </c>
       <c r="L119" s="11">
         <v>170.23</v>
       </c>
     </row>
-    <row r="120" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D120" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E120" s="11">
         <v>201.93</v>
       </c>
       <c r="F120" s="11">
         <v>258.95999999999998</v>
       </c>
       <c r="G120" s="11">
         <v>214.87</v>
       </c>
       <c r="H120" s="11">
         <v>166.06</v>
       </c>
       <c r="I120" s="11">
         <v>224.69</v>
       </c>
       <c r="J120" s="11">
         <v>219.48</v>
       </c>
       <c r="K120" s="11">
         <v>163.87</v>
       </c>
       <c r="L120" s="11">
         <v>169.94</v>
       </c>
     </row>
-    <row r="121" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D121" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E121" s="11">
         <v>200.05</v>
       </c>
       <c r="F121" s="11">
         <v>248.54</v>
       </c>
       <c r="G121" s="11">
         <v>215.33</v>
       </c>
       <c r="H121" s="11">
         <v>165.87</v>
       </c>
       <c r="I121" s="11">
         <v>226.56</v>
       </c>
       <c r="J121" s="11">
         <v>220.98</v>
       </c>
       <c r="K121" s="11">
         <v>166.48</v>
       </c>
       <c r="L121" s="11">
         <v>169.68</v>
       </c>
     </row>
-    <row r="122" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D122" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="11">
         <v>198.68</v>
       </c>
       <c r="F122" s="11">
         <v>239.06</v>
       </c>
       <c r="G122" s="11">
         <v>216.26</v>
       </c>
       <c r="H122" s="11">
         <v>166.12</v>
       </c>
       <c r="I122" s="11">
         <v>229.63</v>
       </c>
       <c r="J122" s="11">
         <v>220</v>
       </c>
       <c r="K122" s="7">
         <v>169.52</v>
       </c>
       <c r="L122" s="11">
         <v>169.94</v>
       </c>
     </row>
-    <row r="123" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D123" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="5"/>
       <c r="G123" s="5"/>
       <c r="H123" s="5"/>
       <c r="I123" s="5"/>
       <c r="J123" s="5"/>
       <c r="K123" s="5"/>
       <c r="L123" s="5"/>
     </row>
-    <row r="124" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D124" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E124" s="6"/>
       <c r="F124" s="6"/>
       <c r="G124" s="5"/>
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="5"/>
       <c r="L124" s="5"/>
     </row>
-    <row r="125" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D125" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="5"/>
       <c r="G125" s="6"/>
       <c r="H125" s="5"/>
       <c r="I125" s="5"/>
       <c r="J125" s="5"/>
       <c r="K125" s="5"/>
       <c r="L125" s="6"/>
     </row>
-    <row r="126" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D126" s="44" t="s">
+    <row r="126" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D126" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E126" s="45"/>
-[...9 lines deleted...]
-      <c r="D127" s="38" t="s">
+      <c r="E126" s="44"/>
+      <c r="F126" s="44"/>
+      <c r="G126" s="44"/>
+      <c r="H126" s="44"/>
+      <c r="I126" s="44"/>
+      <c r="J126" s="44"/>
+      <c r="K126" s="44"/>
+      <c r="L126" s="45"/>
+    </row>
+    <row r="127" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D127" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="E127" s="39"/>
-[...6 lines deleted...]
-      <c r="L127" s="40"/>
+      <c r="E127" s="38"/>
+      <c r="F127" s="38"/>
+      <c r="G127" s="38"/>
+      <c r="H127" s="38"/>
+      <c r="I127" s="38"/>
+      <c r="J127" s="38"/>
+      <c r="K127" s="38"/>
+      <c r="L127" s="39"/>
     </row>
     <row r="128" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D128" s="41" t="s">
+      <c r="D128" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="E128" s="42"/>
-[...8 lines deleted...]
-    <row r="129" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E128" s="41"/>
+      <c r="F128" s="41"/>
+      <c r="G128" s="41"/>
+      <c r="H128" s="41"/>
+      <c r="I128" s="41"/>
+      <c r="J128" s="41"/>
+      <c r="K128" s="41"/>
+      <c r="L128" s="42"/>
+    </row>
+    <row r="129" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E129" s="11">
         <v>205.12</v>
       </c>
       <c r="F129" s="11">
         <v>256.85000000000002</v>
       </c>
       <c r="G129" s="7">
         <v>220</v>
       </c>
       <c r="H129" s="11">
         <v>167.56</v>
       </c>
       <c r="I129" s="11">
         <v>237.47</v>
       </c>
       <c r="J129" s="7">
         <v>170.43</v>
       </c>
       <c r="K129" s="7">
         <v>220.87</v>
       </c>
       <c r="L129" s="11">
         <v>173.68</v>
       </c>
     </row>
-    <row r="130" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D130" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E130" s="11">
         <v>205.27</v>
       </c>
       <c r="F130" s="7">
         <v>358</v>
       </c>
       <c r="G130" s="11">
         <v>220.17</v>
       </c>
       <c r="H130" s="11">
         <v>168.34</v>
       </c>
       <c r="I130" s="11">
         <v>239.79</v>
       </c>
       <c r="J130" s="11">
         <v>170.23</v>
       </c>
       <c r="K130" s="11">
         <v>221.85</v>
       </c>
       <c r="L130" s="11">
         <v>173.45</v>
       </c>
     </row>
-    <row r="131" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D131" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E131" s="11">
         <v>204.34</v>
       </c>
       <c r="F131" s="11">
         <v>250.16</v>
       </c>
       <c r="G131" s="11">
         <v>219.87</v>
       </c>
       <c r="H131" s="11">
         <v>109.05</v>
       </c>
       <c r="I131" s="11">
         <v>240.09</v>
       </c>
       <c r="J131" s="11">
         <v>171.83</v>
       </c>
       <c r="K131" s="7">
         <v>222.43</v>
       </c>
       <c r="L131" s="11">
         <v>174.01</v>
       </c>
     </row>
-    <row r="132" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D132" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E132" s="11">
         <v>205.48</v>
       </c>
       <c r="F132" s="11">
         <v>246.16</v>
       </c>
       <c r="G132" s="11">
         <v>225.28</v>
       </c>
       <c r="H132" s="11">
         <v>171.03</v>
       </c>
       <c r="I132" s="11">
         <v>240.5</v>
       </c>
       <c r="J132" s="11">
         <v>173.5</v>
       </c>
       <c r="K132" s="11">
         <v>224.87</v>
       </c>
       <c r="L132" s="11">
         <v>176.83</v>
       </c>
     </row>
-    <row r="133" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D133" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E133" s="11">
         <v>207.21</v>
       </c>
       <c r="F133" s="11">
         <v>246.08</v>
       </c>
       <c r="G133" s="7">
         <v>225.07</v>
       </c>
       <c r="H133" s="11">
         <v>174.18</v>
       </c>
       <c r="I133" s="11">
         <v>242.55</v>
       </c>
       <c r="J133" s="11">
         <v>174.91</v>
       </c>
       <c r="K133" s="7">
         <v>225.76</v>
       </c>
       <c r="L133" s="11">
         <v>181.19</v>
       </c>
     </row>
-    <row r="134" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D134" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E134" s="11">
         <v>208.24</v>
       </c>
       <c r="F134" s="11">
         <v>246.47</v>
       </c>
       <c r="G134" s="11">
         <v>227.25</v>
       </c>
       <c r="H134" s="11">
         <v>174.87</v>
       </c>
       <c r="I134" s="11">
         <v>244.54</v>
       </c>
       <c r="J134" s="11">
         <v>175.41</v>
       </c>
       <c r="K134" s="11">
         <v>226.5</v>
       </c>
       <c r="L134" s="11">
         <v>182.54</v>
       </c>
     </row>
-    <row r="135" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D135" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E135" s="11">
         <v>210.91</v>
       </c>
       <c r="F135" s="11">
         <v>251.39</v>
       </c>
       <c r="G135" s="11">
         <v>229.45</v>
       </c>
       <c r="H135" s="11">
         <v>176.06</v>
       </c>
       <c r="I135" s="11">
         <v>248.54</v>
       </c>
       <c r="J135" s="11">
         <v>178.51</v>
       </c>
       <c r="K135" s="11">
         <v>229.42</v>
       </c>
       <c r="L135" s="11">
         <v>183.37</v>
       </c>
     </row>
-    <row r="136" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D136" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E136" s="11">
         <v>211.99</v>
       </c>
       <c r="F136" s="11">
         <v>246.68</v>
       </c>
       <c r="G136" s="11">
         <v>231.43</v>
       </c>
       <c r="H136" s="11">
         <v>176.71</v>
       </c>
       <c r="I136" s="11">
         <v>247.01</v>
       </c>
       <c r="J136" s="11">
         <v>195.7</v>
       </c>
       <c r="K136" s="11">
         <v>230.43</v>
       </c>
       <c r="L136" s="11">
         <v>184.69</v>
       </c>
     </row>
-    <row r="137" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D137" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="11">
         <v>211.87</v>
       </c>
       <c r="F137" s="11">
         <v>240.76</v>
       </c>
       <c r="G137" s="11">
         <v>232.73</v>
       </c>
       <c r="H137" s="11">
         <v>177.93</v>
       </c>
       <c r="I137" s="11">
         <v>247.12</v>
       </c>
       <c r="J137" s="11">
         <v>198.02</v>
       </c>
       <c r="K137" s="7">
         <v>236.19</v>
       </c>
       <c r="L137" s="11">
         <v>186.65</v>
       </c>
     </row>
-    <row r="138" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D138" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E138" s="11">
         <v>214.33</v>
       </c>
       <c r="F138" s="11">
         <v>241.37</v>
       </c>
       <c r="G138" s="11">
         <v>237.42</v>
       </c>
       <c r="H138" s="11">
         <v>180.6</v>
       </c>
       <c r="I138" s="11">
         <v>248.68</v>
       </c>
       <c r="J138" s="11">
         <v>199.24</v>
       </c>
       <c r="K138" s="11">
         <v>238.16</v>
       </c>
       <c r="L138" s="11">
         <v>191.19</v>
       </c>
     </row>
-    <row r="139" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D139" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E139" s="7">
         <v>217.15</v>
       </c>
       <c r="F139" s="7">
         <v>241.62</v>
       </c>
       <c r="G139" s="11">
         <v>246.97</v>
       </c>
       <c r="H139" s="11">
         <v>182.93</v>
       </c>
       <c r="I139" s="11">
         <v>249.95</v>
       </c>
       <c r="J139" s="11">
         <v>199.5</v>
       </c>
       <c r="K139" s="11">
         <v>240.47</v>
       </c>
       <c r="L139" s="11">
         <v>191.78</v>
       </c>
     </row>
-    <row r="140" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D140" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E140" s="11">
         <v>221.37</v>
       </c>
       <c r="F140" s="11">
         <v>243.49</v>
       </c>
       <c r="G140" s="7">
         <v>259.52999999999997</v>
       </c>
       <c r="H140" s="11">
         <v>183.61</v>
       </c>
       <c r="I140" s="11">
         <v>256.98</v>
       </c>
       <c r="J140" s="11">
         <v>200.28</v>
       </c>
       <c r="K140" s="11">
         <v>241.46</v>
       </c>
       <c r="L140" s="7">
         <v>194</v>
       </c>
     </row>
-    <row r="141" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D141" s="44" t="s">
+    <row r="141" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D141" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E141" s="45"/>
-[...9 lines deleted...]
-      <c r="D142" s="38" t="s">
+      <c r="E141" s="44"/>
+      <c r="F141" s="44"/>
+      <c r="G141" s="44"/>
+      <c r="H141" s="44"/>
+      <c r="I141" s="44"/>
+      <c r="J141" s="44"/>
+      <c r="K141" s="44"/>
+      <c r="L141" s="45"/>
+    </row>
+    <row r="142" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D142" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="E142" s="39"/>
-[...6 lines deleted...]
-      <c r="L142" s="40"/>
+      <c r="E142" s="38"/>
+      <c r="F142" s="38"/>
+      <c r="G142" s="38"/>
+      <c r="H142" s="38"/>
+      <c r="I142" s="38"/>
+      <c r="J142" s="38"/>
+      <c r="K142" s="38"/>
+      <c r="L142" s="39"/>
     </row>
     <row r="143" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D143" s="41" t="s">
+      <c r="D143" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="E143" s="42"/>
-[...8 lines deleted...]
-    <row r="144" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E143" s="41"/>
+      <c r="F143" s="41"/>
+      <c r="G143" s="41"/>
+      <c r="H143" s="41"/>
+      <c r="I143" s="41"/>
+      <c r="J143" s="41"/>
+      <c r="K143" s="41"/>
+      <c r="L143" s="42"/>
+    </row>
+    <row r="144" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E144" s="10">
         <v>222.1</v>
       </c>
       <c r="F144" s="10">
         <v>245.87</v>
       </c>
       <c r="G144" s="10">
         <v>258.68</v>
       </c>
       <c r="H144" s="10">
         <v>184.74</v>
       </c>
       <c r="I144" s="10">
         <v>259.02999999999997</v>
       </c>
       <c r="J144" s="10">
         <v>200.61</v>
       </c>
       <c r="K144" s="10">
         <v>242.26</v>
       </c>
       <c r="L144" s="10">
         <v>193.21</v>
       </c>
     </row>
-    <row r="145" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D145" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E145" s="10">
         <v>224.04</v>
       </c>
       <c r="F145" s="10">
         <v>263.04000000000002</v>
       </c>
       <c r="G145" s="10">
         <v>247.59</v>
       </c>
       <c r="H145" s="10">
         <v>185.96</v>
       </c>
       <c r="I145" s="10">
         <v>258.88</v>
       </c>
       <c r="J145" s="10">
         <v>201.38</v>
       </c>
       <c r="K145" s="10">
         <v>244.77</v>
       </c>
       <c r="L145" s="10">
         <v>194.29</v>
       </c>
     </row>
-    <row r="146" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D146" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E146" s="10">
         <v>226.04</v>
       </c>
       <c r="F146" s="10">
         <v>265.51</v>
       </c>
       <c r="G146" s="10">
         <v>250.49</v>
       </c>
       <c r="H146" s="10">
         <v>188.19</v>
       </c>
       <c r="I146" s="10">
         <v>260.7</v>
       </c>
       <c r="J146" s="10">
         <v>202.17</v>
       </c>
       <c r="K146" s="10">
         <v>247.97</v>
       </c>
       <c r="L146" s="10">
         <v>195</v>
       </c>
     </row>
-    <row r="147" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D147" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E147" s="10">
         <v>226.04</v>
       </c>
       <c r="F147" s="10">
         <v>262.89</v>
       </c>
       <c r="G147" s="10">
         <v>252.77</v>
       </c>
       <c r="H147" s="10">
         <v>190.09</v>
       </c>
       <c r="I147" s="10">
         <v>264.85000000000002</v>
       </c>
       <c r="J147" s="10">
         <v>203.41</v>
       </c>
       <c r="K147" s="10">
         <v>247.97</v>
       </c>
       <c r="L147" s="10">
         <v>195</v>
       </c>
     </row>
-    <row r="148" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D148" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E148" s="10">
         <v>229.63</v>
       </c>
       <c r="F148" s="10">
         <v>266.83999999999997</v>
       </c>
       <c r="G148" s="10">
         <v>255.28</v>
       </c>
       <c r="H148" s="10">
         <v>191.63</v>
       </c>
       <c r="I148" s="10">
         <v>270.08</v>
       </c>
       <c r="J148" s="10">
         <v>203.89</v>
       </c>
       <c r="K148" s="10">
         <v>254.79</v>
       </c>
       <c r="L148" s="10">
         <v>197.42</v>
       </c>
     </row>
-    <row r="149" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D149" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E149" s="10">
         <v>233.46</v>
       </c>
       <c r="F149" s="10">
         <v>270.43</v>
       </c>
       <c r="G149" s="10">
         <v>261.35000000000002</v>
       </c>
       <c r="H149" s="10">
         <v>194.72</v>
       </c>
       <c r="I149" s="10">
         <v>271.94</v>
       </c>
       <c r="J149" s="10">
         <v>204.61</v>
       </c>
       <c r="K149" s="10">
         <v>257.02999999999997</v>
       </c>
       <c r="L149" s="10">
         <v>204.14</v>
       </c>
     </row>
-    <row r="150" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D150" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E150" s="10">
         <v>238.42</v>
       </c>
       <c r="F150" s="10">
         <v>274.88</v>
       </c>
       <c r="G150" s="10">
         <v>266.45999999999998</v>
       </c>
       <c r="H150" s="10">
         <v>197.93</v>
       </c>
       <c r="I150" s="10">
         <v>272.10000000000002</v>
       </c>
       <c r="J150" s="10">
         <v>209.4</v>
       </c>
       <c r="K150" s="10">
         <v>259.74</v>
       </c>
       <c r="L150" s="10">
         <v>218.09</v>
       </c>
     </row>
-    <row r="151" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D151" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E151" s="10">
         <v>237.92</v>
       </c>
       <c r="F151" s="10">
         <v>268.42</v>
       </c>
       <c r="G151" s="10">
         <v>267.54000000000002</v>
       </c>
       <c r="H151" s="10">
         <v>199.69</v>
       </c>
       <c r="I151" s="10">
         <v>264.8</v>
       </c>
       <c r="J151" s="10">
         <v>218.09</v>
       </c>
       <c r="K151" s="10">
         <v>260.26</v>
       </c>
       <c r="L151" s="10">
         <v>218.12</v>
       </c>
     </row>
-    <row r="152" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D152" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10">
         <v>239.44</v>
       </c>
       <c r="F152" s="10">
         <v>266.45</v>
       </c>
       <c r="G152" s="10">
         <v>269.14</v>
       </c>
       <c r="H152" s="10">
         <v>203.04</v>
       </c>
       <c r="I152" s="10">
         <v>266.57</v>
       </c>
       <c r="J152" s="10">
         <v>222.74</v>
       </c>
       <c r="K152" s="10">
         <v>260.62</v>
       </c>
       <c r="L152" s="10">
         <v>219.75</v>
       </c>
     </row>
-    <row r="153" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D153" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E153" s="10">
         <v>241.06</v>
       </c>
       <c r="F153" s="10">
         <v>269.52999999999997</v>
       </c>
       <c r="G153" s="10">
         <v>270.38</v>
       </c>
       <c r="H153" s="10">
         <v>203.89</v>
       </c>
       <c r="I153" s="10">
         <v>271.77</v>
       </c>
       <c r="J153" s="10">
         <v>261.32</v>
       </c>
       <c r="K153" s="10">
         <v>223.38</v>
       </c>
       <c r="L153" s="10">
         <v>219.99</v>
       </c>
     </row>
-    <row r="154" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D154" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E154" s="10">
         <v>245.18</v>
       </c>
       <c r="F154" s="10">
         <v>282.5</v>
       </c>
       <c r="G154" s="10">
         <v>272.38</v>
       </c>
       <c r="H154" s="10">
         <v>206.05</v>
       </c>
       <c r="I154" s="10">
         <v>274.81</v>
       </c>
       <c r="J154" s="10">
         <v>223.57</v>
       </c>
       <c r="K154" s="10">
         <v>262.26</v>
       </c>
       <c r="L154" s="10">
         <v>220.14</v>
       </c>
     </row>
-    <row r="155" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D155" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E155" s="10">
         <v>249.15</v>
       </c>
       <c r="F155" s="10">
         <v>290.74</v>
       </c>
       <c r="G155" s="10">
         <v>278.75</v>
       </c>
       <c r="H155" s="10">
         <v>208.57</v>
       </c>
       <c r="I155" s="10">
         <v>277.89999999999998</v>
       </c>
       <c r="J155" s="10">
         <v>262.99</v>
       </c>
       <c r="K155" s="10">
         <v>224.12</v>
       </c>
       <c r="L155" s="10">
         <v>221.47</v>
       </c>
     </row>
-    <row r="156" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D156" s="44" t="s">
+    <row r="156" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D156" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E156" s="45"/>
-[...9 lines deleted...]
-      <c r="D157" s="38" t="s">
+      <c r="E156" s="44"/>
+      <c r="F156" s="44"/>
+      <c r="G156" s="44"/>
+      <c r="H156" s="44"/>
+      <c r="I156" s="44"/>
+      <c r="J156" s="44"/>
+      <c r="K156" s="44"/>
+      <c r="L156" s="45"/>
+    </row>
+    <row r="157" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D157" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="E157" s="39"/>
-[...6 lines deleted...]
-      <c r="L157" s="40"/>
+      <c r="E157" s="38"/>
+      <c r="F157" s="38"/>
+      <c r="G157" s="38"/>
+      <c r="H157" s="38"/>
+      <c r="I157" s="38"/>
+      <c r="J157" s="38"/>
+      <c r="K157" s="38"/>
+      <c r="L157" s="39"/>
     </row>
     <row r="158" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D158" s="41" t="s">
+      <c r="D158" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E158" s="42"/>
-[...8 lines deleted...]
-    <row r="159" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E158" s="41"/>
+      <c r="F158" s="41"/>
+      <c r="G158" s="41"/>
+      <c r="H158" s="41"/>
+      <c r="I158" s="41"/>
+      <c r="J158" s="41"/>
+      <c r="K158" s="41"/>
+      <c r="L158" s="42"/>
+    </row>
+    <row r="159" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E159" s="10">
         <v>254.12</v>
       </c>
       <c r="F159" s="10">
         <v>298.72000000000003</v>
       </c>
       <c r="G159" s="10">
         <v>286.47000000000003</v>
       </c>
       <c r="H159" s="10">
         <v>213.58</v>
       </c>
       <c r="I159" s="10">
         <v>278.74</v>
       </c>
       <c r="J159" s="10">
         <v>264.94</v>
       </c>
       <c r="K159" s="10">
         <v>224.6</v>
       </c>
       <c r="L159" s="10">
         <v>223.18</v>
       </c>
     </row>
-    <row r="160" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D160" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E160" s="10">
         <v>257.93</v>
       </c>
       <c r="F160" s="10">
         <v>308</v>
       </c>
       <c r="G160" s="10">
         <v>288.76</v>
       </c>
       <c r="H160" s="10">
         <v>217.15</v>
       </c>
       <c r="I160" s="10">
         <v>279.69</v>
       </c>
       <c r="J160" s="10">
         <v>266.5</v>
       </c>
       <c r="K160" s="10">
         <v>225.5</v>
       </c>
       <c r="L160" s="10">
         <v>225.78</v>
       </c>
     </row>
-    <row r="161" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D161" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E161" s="10">
         <v>257.87</v>
       </c>
       <c r="F161" s="10">
         <v>299.31</v>
       </c>
       <c r="G161" s="10">
         <v>289.27</v>
       </c>
       <c r="H161" s="10">
         <v>219.02</v>
       </c>
       <c r="I161" s="10">
         <v>279.33999999999997</v>
       </c>
       <c r="J161" s="10">
         <v>268.06</v>
       </c>
       <c r="K161" s="10">
         <v>226.25</v>
       </c>
       <c r="L161" s="10">
         <v>235.88</v>
       </c>
     </row>
-    <row r="162" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D162" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E162" s="10">
         <v>257.26</v>
       </c>
       <c r="F162" s="10">
         <v>293.58</v>
       </c>
       <c r="G162" s="10">
         <v>289.94</v>
       </c>
       <c r="H162" s="10">
         <v>219.96</v>
       </c>
       <c r="I162" s="10">
         <v>279.08</v>
       </c>
       <c r="J162" s="10">
         <v>269.41000000000003</v>
       </c>
       <c r="K162" s="10">
         <v>226.3</v>
       </c>
       <c r="L162" s="10">
         <v>237.96</v>
       </c>
     </row>
-    <row r="163" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D163" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E163" s="10">
         <v>259.31</v>
       </c>
       <c r="F163" s="10">
         <v>295.29000000000002</v>
       </c>
       <c r="G163" s="10">
         <v>290.14999999999998</v>
       </c>
       <c r="H163" s="10">
         <v>221.68</v>
       </c>
       <c r="I163" s="10">
         <v>278.95</v>
       </c>
       <c r="J163" s="10">
         <v>271.22000000000003</v>
       </c>
       <c r="K163" s="10">
         <v>226.93</v>
       </c>
       <c r="L163" s="10">
         <v>246.06</v>
       </c>
     </row>
-    <row r="164" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D164" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E164" s="10">
         <v>260.25</v>
       </c>
       <c r="F164" s="10">
         <v>294.47000000000003</v>
       </c>
       <c r="G164" s="10">
         <v>290.17</v>
       </c>
       <c r="H164" s="10">
         <v>223.8</v>
       </c>
       <c r="I164" s="10">
         <v>278.27999999999997</v>
       </c>
       <c r="J164" s="10">
         <v>272.37</v>
       </c>
       <c r="K164" s="10">
         <v>226.57</v>
       </c>
       <c r="L164" s="10">
         <v>251.21</v>
       </c>
     </row>
-    <row r="165" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D165" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E165" s="10">
         <v>262.38</v>
       </c>
       <c r="F165" s="10">
         <v>293.99</v>
       </c>
       <c r="G165" s="10">
         <v>291.93</v>
       </c>
       <c r="H165" s="10">
         <v>225.83</v>
       </c>
       <c r="I165" s="10">
         <v>279.14999999999998</v>
       </c>
       <c r="J165" s="10">
         <v>273.77</v>
       </c>
       <c r="K165" s="10">
         <v>236.77</v>
       </c>
       <c r="L165" s="10">
         <v>253.42</v>
       </c>
     </row>
-    <row r="166" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D166" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E166" s="10">
         <v>263.13</v>
       </c>
       <c r="F166" s="10">
         <v>292.43</v>
       </c>
       <c r="G166" s="10">
         <v>292.36</v>
       </c>
       <c r="H166" s="10">
         <v>227.64</v>
       </c>
       <c r="I166" s="10">
         <v>279.64</v>
       </c>
       <c r="J166" s="10">
         <v>275.18</v>
       </c>
       <c r="K166" s="10">
         <v>242.78</v>
       </c>
       <c r="L166" s="10">
         <v>253.19</v>
       </c>
     </row>
-    <row r="167" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D167" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10">
         <v>264.52999999999997</v>
       </c>
       <c r="F167" s="10">
         <v>293.48</v>
       </c>
       <c r="G167" s="10">
         <v>293.3</v>
       </c>
       <c r="H167" s="10">
         <v>230.07</v>
       </c>
       <c r="I167" s="10">
         <v>280.14999999999998</v>
       </c>
       <c r="J167" s="10">
         <v>275.95999999999998</v>
       </c>
       <c r="K167" s="10">
         <v>247.43</v>
       </c>
       <c r="L167" s="10">
         <v>252.19</v>
       </c>
     </row>
-    <row r="168" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D168" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E168" s="10">
         <v>265.95</v>
       </c>
       <c r="F168" s="10">
         <v>294.95999999999998</v>
       </c>
       <c r="G168" s="10">
         <v>296.33</v>
       </c>
       <c r="H168" s="10">
         <v>231</v>
       </c>
       <c r="I168" s="10">
         <v>281.18</v>
       </c>
       <c r="J168" s="10">
         <v>276.62</v>
       </c>
       <c r="K168" s="10">
         <v>247.99</v>
       </c>
       <c r="L168" s="10">
         <v>253.77</v>
       </c>
     </row>
-    <row r="169" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D169" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E169" s="10">
         <v>270.87</v>
       </c>
       <c r="F169" s="10">
         <v>309.8</v>
       </c>
       <c r="G169" s="10">
         <v>301.3</v>
       </c>
       <c r="H169" s="10">
         <v>232.64</v>
       </c>
       <c r="I169" s="10">
         <v>283.72000000000003</v>
       </c>
       <c r="J169" s="10">
         <v>277.02999999999997</v>
       </c>
       <c r="K169" s="10">
         <v>248.15</v>
       </c>
       <c r="L169" s="10">
         <v>254.21</v>
       </c>
     </row>
-    <row r="170" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D170" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E170" s="10">
         <v>274.13</v>
       </c>
       <c r="F170" s="10">
         <v>317.29000000000002</v>
       </c>
       <c r="G170" s="10">
         <v>304.35000000000002</v>
       </c>
       <c r="H170" s="10">
         <v>235.08</v>
       </c>
       <c r="I170" s="10">
         <v>285.38</v>
       </c>
       <c r="J170" s="10">
         <v>277.79000000000002</v>
       </c>
       <c r="K170" s="10">
         <v>248.43</v>
       </c>
       <c r="L170" s="10">
         <v>255.85</v>
       </c>
     </row>
-    <row r="171" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D171" s="44" t="s">
+    <row r="171" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D171" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E171" s="45"/>
-[...9 lines deleted...]
-      <c r="D172" s="38" t="s">
+      <c r="E171" s="44"/>
+      <c r="F171" s="44"/>
+      <c r="G171" s="44"/>
+      <c r="H171" s="44"/>
+      <c r="I171" s="44"/>
+      <c r="J171" s="44"/>
+      <c r="K171" s="44"/>
+      <c r="L171" s="45"/>
+    </row>
+    <row r="172" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D172" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="E172" s="39"/>
-[...6 lines deleted...]
-      <c r="L172" s="40"/>
+      <c r="E172" s="38"/>
+      <c r="F172" s="38"/>
+      <c r="G172" s="38"/>
+      <c r="H172" s="38"/>
+      <c r="I172" s="38"/>
+      <c r="J172" s="38"/>
+      <c r="K172" s="38"/>
+      <c r="L172" s="39"/>
     </row>
     <row r="173" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D173" s="41" t="s">
+      <c r="D173" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="E173" s="42"/>
-[...8 lines deleted...]
-    <row r="174" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="41"/>
+      <c r="I173" s="41"/>
+      <c r="J173" s="41"/>
+      <c r="K173" s="41"/>
+      <c r="L173" s="42"/>
+    </row>
+    <row r="174" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D174" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E174" s="10">
         <v>276.33</v>
       </c>
       <c r="F174" s="10">
         <v>312.41000000000003</v>
       </c>
       <c r="G174" s="10">
         <v>310.3</v>
       </c>
       <c r="H174" s="10">
         <v>240.51</v>
       </c>
       <c r="I174" s="10">
         <v>288.11</v>
       </c>
       <c r="J174" s="10">
         <v>280.7</v>
       </c>
       <c r="K174" s="10">
         <v>248.48</v>
       </c>
       <c r="L174" s="10">
         <v>258.74</v>
       </c>
     </row>
-    <row r="175" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D175" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E175" s="10">
         <v>276.87</v>
       </c>
       <c r="F175" s="10">
         <v>310.48</v>
       </c>
       <c r="G175" s="10">
         <v>312.68</v>
       </c>
       <c r="H175" s="10">
         <v>242.04</v>
       </c>
       <c r="I175" s="10">
         <v>289.94</v>
       </c>
       <c r="J175" s="10">
         <v>281.82</v>
       </c>
       <c r="K175" s="10">
         <v>248.47</v>
       </c>
       <c r="L175" s="10">
         <v>258.95</v>
       </c>
     </row>
-    <row r="176" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D176" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E176" s="10">
         <v>276.23</v>
       </c>
       <c r="F176" s="10">
         <v>303.47000000000003</v>
       </c>
       <c r="G176" s="10">
         <v>313.93</v>
       </c>
       <c r="H176" s="10">
         <v>244.64</v>
       </c>
       <c r="I176" s="10">
         <v>289.8</v>
       </c>
       <c r="J176" s="10">
         <v>284.18</v>
       </c>
       <c r="K176" s="10">
         <v>248.14</v>
       </c>
       <c r="L176" s="10">
         <v>259.08999999999997</v>
       </c>
     </row>
-    <row r="177" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D177" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E177" s="10">
         <v>276.64999999999998</v>
       </c>
       <c r="F177" s="10">
         <v>299.97000000000003</v>
       </c>
       <c r="G177" s="10">
         <v>318.35000000000002</v>
       </c>
       <c r="H177" s="10">
         <v>245.03</v>
       </c>
       <c r="I177" s="10">
         <v>287.94</v>
       </c>
       <c r="J177" s="10">
         <v>285.08999999999997</v>
       </c>
       <c r="K177" s="10">
         <v>248.8</v>
       </c>
       <c r="L177" s="10">
         <v>262.48</v>
       </c>
     </row>
-    <row r="178" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D178" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E178" s="10">
         <v>277.23</v>
       </c>
       <c r="F178" s="10">
         <v>299.12</v>
       </c>
       <c r="G178" s="10">
         <v>318.39</v>
       </c>
       <c r="H178" s="10">
         <v>246.9</v>
       </c>
       <c r="I178" s="10">
         <v>288.95</v>
       </c>
       <c r="J178" s="10">
         <v>287.39999999999998</v>
       </c>
       <c r="K178" s="10">
         <v>248.81</v>
       </c>
       <c r="L178" s="10">
         <v>262.56</v>
       </c>
     </row>
-    <row r="179" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D179" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E179" s="10">
         <v>277.49</v>
       </c>
       <c r="F179" s="10">
         <v>296.66000000000003</v>
       </c>
       <c r="G179" s="10">
         <v>318.95</v>
       </c>
       <c r="H179" s="10">
         <v>249.14</v>
       </c>
       <c r="I179" s="10">
         <v>289.77999999999997</v>
       </c>
       <c r="J179" s="10">
         <v>287.94</v>
       </c>
       <c r="K179" s="10">
         <v>249.18</v>
       </c>
       <c r="L179" s="10">
         <v>262.89999999999998</v>
       </c>
     </row>
-    <row r="180" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D180" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E180" s="10">
         <v>277.58</v>
       </c>
       <c r="F180" s="10">
         <v>294.52999999999997</v>
       </c>
       <c r="G180" s="10">
         <v>318.25</v>
       </c>
       <c r="H180" s="10">
         <v>250.08</v>
       </c>
       <c r="I180" s="10">
         <v>290.43</v>
       </c>
       <c r="J180" s="10">
         <v>288.68</v>
       </c>
       <c r="K180" s="10">
         <v>252.94</v>
       </c>
       <c r="L180" s="10">
         <v>263.04000000000002</v>
       </c>
     </row>
-    <row r="181" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D181" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E181" s="10">
         <v>279.92</v>
       </c>
       <c r="F181" s="10">
         <v>294.97000000000003</v>
       </c>
       <c r="G181" s="10">
         <v>317.89</v>
       </c>
       <c r="H181" s="10">
         <v>251.6</v>
       </c>
       <c r="I181" s="10">
         <v>291.25</v>
       </c>
       <c r="J181" s="10">
         <v>289.35000000000002</v>
       </c>
       <c r="K181" s="10">
         <v>272.70999999999998</v>
       </c>
       <c r="L181" s="10">
         <v>263.27</v>
       </c>
     </row>
-    <row r="182" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D182" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10">
         <v>280.93</v>
       </c>
       <c r="F182" s="10">
         <v>293.43</v>
       </c>
       <c r="G182" s="10">
         <v>318.95999999999998</v>
       </c>
       <c r="H182" s="10">
         <v>254.2</v>
       </c>
       <c r="I182" s="10">
         <v>293.10000000000002</v>
       </c>
       <c r="J182" s="10">
         <v>291.17</v>
       </c>
       <c r="K182" s="10">
         <v>277.14</v>
       </c>
       <c r="L182" s="10">
         <v>263.39999999999998</v>
       </c>
     </row>
-    <row r="183" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D183" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E183" s="10">
         <v>282.48</v>
       </c>
       <c r="F183" s="10">
         <v>298.54000000000002</v>
       </c>
       <c r="G183" s="10">
         <v>319.06</v>
       </c>
       <c r="H183" s="10">
         <v>254.96</v>
       </c>
       <c r="I183" s="10">
         <v>293.83999999999997</v>
       </c>
       <c r="J183" s="10">
         <v>292.02999999999997</v>
       </c>
       <c r="K183" s="10">
         <v>277.5</v>
       </c>
       <c r="L183" s="10">
         <v>263.48</v>
       </c>
     </row>
-    <row r="184" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D184" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E184" s="10">
         <v>285.32</v>
       </c>
       <c r="F184" s="10">
         <v>305.33999999999997</v>
       </c>
       <c r="G184" s="10">
         <v>320.07</v>
       </c>
       <c r="H184" s="10">
         <v>256.02</v>
       </c>
       <c r="I184" s="10">
         <v>300.57</v>
       </c>
       <c r="J184" s="10">
         <v>292.51</v>
       </c>
       <c r="K184" s="10">
         <v>277.42</v>
       </c>
       <c r="L184" s="10">
         <v>266.27</v>
       </c>
     </row>
-    <row r="185" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D185" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E185" s="10">
         <v>287.99</v>
       </c>
       <c r="F185" s="10">
         <v>311.83999999999997</v>
       </c>
       <c r="G185" s="10">
         <v>323.35000000000002</v>
       </c>
       <c r="H185" s="10">
         <v>256.74</v>
       </c>
       <c r="I185" s="10">
         <v>305.60000000000002</v>
       </c>
       <c r="J185" s="10">
         <v>293.54000000000002</v>
       </c>
       <c r="K185" s="10">
         <v>277.52</v>
       </c>
       <c r="L185" s="10">
         <v>266.33999999999997</v>
       </c>
     </row>
-    <row r="186" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D186" s="44" t="s">
+    <row r="186" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D186" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E186" s="45"/>
-[...9 lines deleted...]
-      <c r="D187" s="38" t="s">
+      <c r="E186" s="44"/>
+      <c r="F186" s="44"/>
+      <c r="G186" s="44"/>
+      <c r="H186" s="44"/>
+      <c r="I186" s="44"/>
+      <c r="J186" s="44"/>
+      <c r="K186" s="44"/>
+      <c r="L186" s="45"/>
+    </row>
+    <row r="187" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D187" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="E187" s="39"/>
-[...6 lines deleted...]
-      <c r="L187" s="40"/>
+      <c r="E187" s="38"/>
+      <c r="F187" s="38"/>
+      <c r="G187" s="38"/>
+      <c r="H187" s="38"/>
+      <c r="I187" s="38"/>
+      <c r="J187" s="38"/>
+      <c r="K187" s="38"/>
+      <c r="L187" s="39"/>
     </row>
     <row r="188" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D188" s="41" t="s">
+      <c r="D188" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="E188" s="42"/>
-[...8 lines deleted...]
-    <row r="189" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E188" s="41"/>
+      <c r="F188" s="41"/>
+      <c r="G188" s="41"/>
+      <c r="H188" s="41"/>
+      <c r="I188" s="41"/>
+      <c r="J188" s="41"/>
+      <c r="K188" s="41"/>
+      <c r="L188" s="42"/>
+    </row>
+    <row r="189" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D189" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E189" s="10">
         <v>110.45</v>
       </c>
       <c r="F189" s="10">
         <v>105.92</v>
       </c>
       <c r="G189" s="10">
         <v>110.75</v>
       </c>
       <c r="H189" s="10">
         <v>116.11</v>
       </c>
       <c r="I189" s="10">
         <v>108.61</v>
       </c>
       <c r="J189" s="10">
         <v>108.38</v>
       </c>
       <c r="K189" s="10">
         <v>114.48</v>
       </c>
       <c r="L189" s="10">
         <v>107.99</v>
       </c>
     </row>
-    <row r="190" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D190" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E190" s="10">
         <v>110.43</v>
       </c>
       <c r="F190" s="10">
         <v>104.39</v>
       </c>
       <c r="G190" s="10">
         <v>111.52</v>
       </c>
       <c r="H190" s="10">
         <v>116.85</v>
       </c>
       <c r="I190" s="10">
         <v>108.64</v>
       </c>
       <c r="J190" s="10">
         <v>108.42</v>
       </c>
       <c r="K190" s="10">
         <v>114.46</v>
       </c>
       <c r="L190" s="10">
         <v>108.12</v>
       </c>
     </row>
-    <row r="191" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D191" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E191" s="10">
         <v>110.83</v>
       </c>
       <c r="F191" s="10">
         <v>104.54</v>
       </c>
       <c r="G191" s="10">
         <v>111.94</v>
       </c>
       <c r="H191" s="10">
         <v>117.63</v>
       </c>
       <c r="I191" s="10">
         <v>108.64</v>
       </c>
       <c r="J191" s="10">
         <v>109.61</v>
       </c>
       <c r="K191" s="10">
         <v>114.63</v>
       </c>
       <c r="L191" s="10">
         <v>108.31</v>
       </c>
     </row>
-    <row r="192" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D192" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E192" s="10">
         <v>111.91</v>
       </c>
       <c r="F192" s="10">
         <v>106.4</v>
       </c>
       <c r="G192" s="10">
         <v>112.3</v>
       </c>
       <c r="H192" s="10">
         <v>119.08</v>
       </c>
       <c r="I192" s="10">
         <v>109.1</v>
       </c>
       <c r="J192" s="10">
         <v>110.47</v>
       </c>
       <c r="K192" s="10">
         <v>114.76</v>
       </c>
       <c r="L192" s="10">
         <v>108.79</v>
       </c>
     </row>
-    <row r="193" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D193" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E193" s="10">
         <v>112.9</v>
       </c>
       <c r="F193" s="10">
         <v>106.98</v>
       </c>
       <c r="G193" s="10">
         <v>112.54</v>
       </c>
       <c r="H193" s="10">
         <v>119.82</v>
       </c>
       <c r="I193" s="10">
         <v>109.12</v>
       </c>
       <c r="J193" s="10">
         <v>110.95</v>
       </c>
       <c r="K193" s="10">
         <v>114.89</v>
       </c>
       <c r="L193" s="10">
         <v>113.01</v>
       </c>
     </row>
-    <row r="194" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D194" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E194" s="10">
         <v>113.44</v>
       </c>
       <c r="F194" s="10">
         <v>108.02</v>
       </c>
       <c r="G194" s="10">
         <v>112.71</v>
       </c>
       <c r="H194" s="10">
         <v>120.48</v>
       </c>
       <c r="I194" s="10">
         <v>109.81</v>
       </c>
       <c r="J194" s="10">
         <v>111.25</v>
       </c>
       <c r="K194" s="10">
         <v>114.98</v>
       </c>
       <c r="L194" s="10">
         <v>113.09</v>
       </c>
     </row>
-    <row r="195" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D195" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E195" s="10">
         <v>113.88</v>
       </c>
       <c r="F195" s="10">
         <v>108.48</v>
       </c>
       <c r="G195" s="10">
         <v>112.97</v>
       </c>
       <c r="H195" s="10">
         <v>121.09</v>
       </c>
       <c r="I195" s="10">
         <v>110.04</v>
       </c>
       <c r="J195" s="10">
         <v>111.58</v>
       </c>
       <c r="K195" s="10">
         <v>116.13</v>
       </c>
       <c r="L195" s="10">
         <v>113.12</v>
       </c>
     </row>
-    <row r="196" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D196" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E196" s="10">
         <v>113.98</v>
       </c>
       <c r="F196" s="10">
         <v>106.17</v>
       </c>
       <c r="G196" s="10">
         <v>113.36</v>
       </c>
       <c r="H196" s="10">
         <v>121.88</v>
       </c>
       <c r="I196" s="10">
         <v>110.3</v>
       </c>
       <c r="J196" s="10">
         <v>111.69</v>
       </c>
       <c r="K196" s="10">
         <v>122.05</v>
       </c>
       <c r="L196" s="10">
         <v>113.57</v>
       </c>
     </row>
-    <row r="197" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D197" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="10">
         <v>114</v>
       </c>
       <c r="F197" s="10">
         <v>104.73</v>
       </c>
       <c r="G197" s="10">
         <v>113.56</v>
       </c>
       <c r="H197" s="10">
         <v>122.43</v>
       </c>
       <c r="I197" s="10">
         <v>110.63</v>
       </c>
       <c r="J197" s="10">
         <v>111.87</v>
       </c>
       <c r="K197" s="10">
         <v>124.52</v>
       </c>
       <c r="L197" s="10">
         <v>113.61</v>
       </c>
     </row>
-    <row r="198" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D198" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E198" s="10">
         <v>114.64</v>
       </c>
       <c r="F198" s="10">
         <v>106.1</v>
       </c>
       <c r="G198" s="10">
         <v>113.89</v>
       </c>
       <c r="H198" s="10">
         <v>122.78</v>
       </c>
       <c r="I198" s="10">
         <v>111.28</v>
       </c>
       <c r="J198" s="10">
         <v>112.02</v>
       </c>
       <c r="K198" s="10">
         <v>126.1</v>
       </c>
       <c r="L198" s="10">
         <v>113.66</v>
       </c>
     </row>
-    <row r="199" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D199" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E199" s="10">
         <v>115.66</v>
       </c>
       <c r="F199" s="10">
         <v>108.53</v>
       </c>
       <c r="G199" s="10">
         <v>114.65</v>
       </c>
       <c r="H199" s="10">
         <v>123.09</v>
       </c>
       <c r="I199" s="10">
         <v>112.71</v>
       </c>
       <c r="J199" s="10">
         <v>112.24</v>
       </c>
       <c r="K199" s="10">
         <v>126.15</v>
       </c>
       <c r="L199" s="10">
         <v>114.2</v>
       </c>
     </row>
-    <row r="200" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D200" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E200" s="10">
         <v>116.86</v>
       </c>
       <c r="F200" s="10">
         <v>111.1</v>
       </c>
       <c r="G200" s="10">
         <v>115.7</v>
       </c>
       <c r="H200" s="10">
         <v>124.19</v>
       </c>
       <c r="I200" s="10">
         <v>113.36</v>
       </c>
       <c r="J200" s="10">
         <v>113.06</v>
       </c>
       <c r="K200" s="10">
         <v>126.2</v>
       </c>
       <c r="L200" s="10">
         <v>114.25</v>
       </c>
     </row>
-    <row r="201" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D201" s="44" t="s">
+    <row r="201" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D201" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E201" s="45"/>
-[...9 lines deleted...]
-      <c r="D202" s="59" t="s">
+      <c r="E201" s="44"/>
+      <c r="F201" s="44"/>
+      <c r="G201" s="44"/>
+      <c r="H201" s="44"/>
+      <c r="I201" s="44"/>
+      <c r="J201" s="44"/>
+      <c r="K201" s="44"/>
+      <c r="L201" s="45"/>
+    </row>
+    <row r="202" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D202" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="E202" s="60"/>
-[...9 lines deleted...]
-      <c r="D203" s="38" t="s">
+      <c r="E202" s="59"/>
+      <c r="F202" s="59"/>
+      <c r="G202" s="59"/>
+      <c r="H202" s="59"/>
+      <c r="I202" s="59"/>
+      <c r="J202" s="59"/>
+      <c r="K202" s="59"/>
+      <c r="L202" s="60"/>
+    </row>
+    <row r="203" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D203" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E203" s="39"/>
-[...6 lines deleted...]
-      <c r="L203" s="40"/>
+      <c r="E203" s="38"/>
+      <c r="F203" s="38"/>
+      <c r="G203" s="38"/>
+      <c r="H203" s="38"/>
+      <c r="I203" s="38"/>
+      <c r="J203" s="38"/>
+      <c r="K203" s="38"/>
+      <c r="L203" s="39"/>
     </row>
     <row r="204" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D204" s="41" t="s">
+      <c r="D204" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="E204" s="42"/>
-[...8 lines deleted...]
-    <row r="205" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E204" s="41"/>
+      <c r="F204" s="41"/>
+      <c r="G204" s="41"/>
+      <c r="H204" s="41"/>
+      <c r="I204" s="41"/>
+      <c r="J204" s="41"/>
+      <c r="K204" s="41"/>
+      <c r="L204" s="42"/>
+    </row>
+    <row r="205" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="10">
         <v>118.53</v>
       </c>
       <c r="F205" s="10">
         <v>114.55</v>
       </c>
       <c r="G205" s="10">
         <v>116.63</v>
       </c>
       <c r="H205" s="10">
         <v>126.03</v>
       </c>
       <c r="I205" s="10">
         <v>113.39</v>
       </c>
       <c r="J205" s="10">
         <v>113.31</v>
       </c>
       <c r="K205" s="10">
         <v>126.29</v>
       </c>
       <c r="L205" s="10">
         <v>114.7</v>
       </c>
     </row>
-    <row r="206" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D206" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E206" s="10">
         <v>118.33</v>
       </c>
       <c r="F206" s="10">
         <v>112.88</v>
       </c>
       <c r="G206" s="10">
         <v>117.26</v>
       </c>
       <c r="H206" s="10">
         <v>126.51</v>
       </c>
       <c r="I206" s="10">
         <v>113.44</v>
       </c>
       <c r="J206" s="10">
         <v>113.51</v>
       </c>
       <c r="K206" s="10">
         <v>126.26</v>
       </c>
       <c r="L206" s="10">
         <v>114.81</v>
       </c>
     </row>
-    <row r="207" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D207" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E207" s="10">
         <v>120.59</v>
       </c>
       <c r="F207" s="10">
         <v>113.01</v>
       </c>
       <c r="G207" s="10">
         <v>119.16</v>
       </c>
       <c r="H207" s="10">
         <v>127.22</v>
       </c>
       <c r="I207" s="10">
         <v>114.17</v>
       </c>
       <c r="J207" s="10">
         <v>114.18</v>
       </c>
       <c r="K207" s="10">
         <v>126.63</v>
       </c>
       <c r="L207" s="10">
         <v>126.32</v>
       </c>
     </row>
-    <row r="208" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D208" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E208" s="10">
         <v>121</v>
       </c>
       <c r="F208" s="10">
         <v>112.77</v>
       </c>
       <c r="G208" s="10">
         <v>119.84</v>
       </c>
       <c r="H208" s="10">
         <v>127.99</v>
       </c>
       <c r="I208" s="10">
         <v>114.55</v>
       </c>
       <c r="J208" s="10">
         <v>114.52</v>
       </c>
       <c r="K208" s="10">
         <v>126.78</v>
       </c>
       <c r="L208" s="10">
         <v>126.88</v>
       </c>
     </row>
-    <row r="209" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D209" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E209" s="10">
         <v>121.25</v>
       </c>
       <c r="F209" s="10">
         <v>112.92</v>
       </c>
       <c r="G209" s="10">
         <v>120.11</v>
       </c>
       <c r="H209" s="10">
         <v>128.44999999999999</v>
       </c>
       <c r="I209" s="10">
         <v>114.73</v>
       </c>
       <c r="J209" s="10">
         <v>115.2</v>
       </c>
       <c r="K209" s="10">
         <v>126.83</v>
       </c>
       <c r="L209" s="10">
         <v>126.93</v>
       </c>
     </row>
-    <row r="210" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D210" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E210" s="10">
         <v>121.86</v>
       </c>
       <c r="F210" s="10">
         <v>113.74</v>
       </c>
       <c r="G210" s="10">
         <v>121.52</v>
       </c>
       <c r="H210" s="10">
         <v>128.77000000000001</v>
       </c>
       <c r="I210" s="10">
         <v>115.19</v>
       </c>
       <c r="J210" s="10">
         <v>115.57</v>
       </c>
       <c r="K210" s="10">
         <v>127.03</v>
       </c>
       <c r="L210" s="10">
         <v>127.23</v>
       </c>
     </row>
-    <row r="211" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D211" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E211" s="10">
         <v>122.81</v>
       </c>
       <c r="F211" s="10">
         <v>116.09</v>
       </c>
       <c r="G211" s="10">
         <v>122.06</v>
       </c>
       <c r="H211" s="10">
         <v>129.16999999999999</v>
       </c>
       <c r="I211" s="10">
         <v>115.82</v>
       </c>
       <c r="J211" s="10">
         <v>115.93</v>
       </c>
       <c r="K211" s="10">
         <v>128.24</v>
       </c>
       <c r="L211" s="10">
         <v>127.28</v>
       </c>
     </row>
-    <row r="212" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D212" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E212" s="10">
         <v>123.48</v>
       </c>
       <c r="F212" s="10">
         <v>116.25</v>
       </c>
       <c r="G212" s="10">
         <v>122.68</v>
       </c>
       <c r="H212" s="10">
         <v>129.83000000000001</v>
       </c>
       <c r="I212" s="10">
         <v>116.32</v>
       </c>
       <c r="J212" s="10">
         <v>116.47</v>
       </c>
       <c r="K212" s="10">
         <v>132.46</v>
       </c>
       <c r="L212" s="10">
         <v>127.39</v>
       </c>
     </row>
-    <row r="213" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D213" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E213" s="10">
         <v>124.33</v>
       </c>
       <c r="F213" s="10">
         <v>116.73</v>
       </c>
       <c r="G213" s="10">
         <v>124.1</v>
       </c>
       <c r="H213" s="10">
         <v>130.44999999999999</v>
       </c>
       <c r="I213" s="10">
         <v>117.69</v>
       </c>
       <c r="J213" s="10">
         <v>117.47</v>
       </c>
       <c r="K213" s="10">
         <v>134.35</v>
       </c>
       <c r="L213" s="10">
         <v>127.91</v>
       </c>
     </row>
-    <row r="214" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D214" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E214" s="10">
         <v>135.15</v>
       </c>
       <c r="F214" s="10">
         <v>125.18</v>
       </c>
       <c r="G214" s="10">
         <v>128.08000000000001</v>
       </c>
       <c r="H214" s="10">
         <v>140.1</v>
       </c>
       <c r="I214" s="10">
         <v>119.86</v>
       </c>
       <c r="J214" s="10">
         <v>118.59</v>
       </c>
       <c r="K214" s="10">
         <v>136.22999999999999</v>
       </c>
       <c r="L214" s="10">
         <v>164.45</v>
       </c>
     </row>
-    <row r="215" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D215" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E215" s="10">
         <v>136.91999999999999</v>
       </c>
       <c r="F215" s="10">
         <v>128.27000000000001</v>
       </c>
       <c r="G215" s="10">
         <v>130.72</v>
       </c>
       <c r="H215" s="10">
         <v>141</v>
       </c>
       <c r="I215" s="10">
         <v>120.25</v>
       </c>
       <c r="J215" s="10">
         <v>119.29</v>
       </c>
       <c r="K215" s="10">
         <v>136.63</v>
       </c>
       <c r="L215" s="10">
         <v>165.32</v>
       </c>
     </row>
-    <row r="216" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D216" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E216" s="10">
         <v>136.86000000000001</v>
       </c>
       <c r="F216" s="10">
         <v>126.55</v>
       </c>
       <c r="G216" s="10">
         <v>131.56</v>
       </c>
       <c r="H216" s="10">
         <v>141.5</v>
       </c>
       <c r="I216" s="10">
         <v>121.21</v>
       </c>
       <c r="J216" s="10">
         <v>119.99</v>
       </c>
       <c r="K216" s="10">
         <v>136.6</v>
       </c>
       <c r="L216" s="10">
         <v>165.38</v>
       </c>
     </row>
-    <row r="217" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D217" s="44" t="s">
+    <row r="217" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D217" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E217" s="45"/>
-[...9 lines deleted...]
-      <c r="D218" s="59" t="s">
+      <c r="E217" s="44"/>
+      <c r="F217" s="44"/>
+      <c r="G217" s="44"/>
+      <c r="H217" s="44"/>
+      <c r="I217" s="44"/>
+      <c r="J217" s="44"/>
+      <c r="K217" s="44"/>
+      <c r="L217" s="45"/>
+    </row>
+    <row r="218" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D218" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="E218" s="60"/>
-[...9 lines deleted...]
-      <c r="D219" s="38" t="s">
+      <c r="E218" s="59"/>
+      <c r="F218" s="59"/>
+      <c r="G218" s="59"/>
+      <c r="H218" s="59"/>
+      <c r="I218" s="59"/>
+      <c r="J218" s="59"/>
+      <c r="K218" s="59"/>
+      <c r="L218" s="60"/>
+    </row>
+    <row r="219" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D219" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E219" s="39"/>
-[...6 lines deleted...]
-      <c r="L219" s="40"/>
+      <c r="E219" s="38"/>
+      <c r="F219" s="38"/>
+      <c r="G219" s="38"/>
+      <c r="H219" s="38"/>
+      <c r="I219" s="38"/>
+      <c r="J219" s="38"/>
+      <c r="K219" s="38"/>
+      <c r="L219" s="39"/>
     </row>
     <row r="220" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D220" s="41" t="s">
+      <c r="D220" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="E220" s="42"/>
-[...8 lines deleted...]
-    <row r="221" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E220" s="41"/>
+      <c r="F220" s="41"/>
+      <c r="G220" s="41"/>
+      <c r="H220" s="41"/>
+      <c r="I220" s="41"/>
+      <c r="J220" s="41"/>
+      <c r="K220" s="41"/>
+      <c r="L220" s="42"/>
+    </row>
+    <row r="221" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E221" s="10">
         <v>138.72</v>
       </c>
       <c r="F221" s="10">
         <v>131.97999999999999</v>
       </c>
       <c r="G221" s="10">
         <v>132.80000000000001</v>
       </c>
       <c r="H221" s="10">
         <v>142.49</v>
       </c>
       <c r="I221" s="10">
         <v>122.09</v>
       </c>
       <c r="J221" s="10">
         <v>121.26</v>
       </c>
       <c r="K221" s="10">
         <v>136.87</v>
       </c>
       <c r="L221" s="10">
         <v>165.29</v>
       </c>
     </row>
-    <row r="222" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D222" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E222" s="10">
         <v>139.53</v>
       </c>
       <c r="F222" s="10">
         <v>133.54</v>
       </c>
       <c r="G222" s="10">
         <v>133.66</v>
       </c>
       <c r="H222" s="10">
         <v>143.28</v>
       </c>
       <c r="I222" s="10">
         <v>122.97</v>
       </c>
       <c r="J222" s="10">
         <v>121.74</v>
       </c>
       <c r="K222" s="10">
         <v>136.47999999999999</v>
       </c>
       <c r="L222" s="10">
         <v>165.55</v>
       </c>
     </row>
-    <row r="223" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D223" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E223" s="10">
         <v>139.57</v>
       </c>
       <c r="F223" s="10">
         <v>132.37</v>
       </c>
       <c r="G223" s="10">
         <v>134.44</v>
       </c>
       <c r="H223" s="10">
         <v>143.79</v>
       </c>
       <c r="I223" s="10">
         <v>123.16</v>
       </c>
       <c r="J223" s="10">
         <v>122.22</v>
       </c>
       <c r="K223" s="10">
         <v>136.63999999999999</v>
       </c>
       <c r="L223" s="10">
         <v>165.77</v>
       </c>
     </row>
-    <row r="224" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D224" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E224" s="10">
         <v>139.63999999999999</v>
       </c>
       <c r="F224" s="10">
         <v>131.24</v>
       </c>
       <c r="G224" s="10">
         <v>135.02000000000001</v>
       </c>
       <c r="H224" s="10">
         <v>144.4</v>
       </c>
       <c r="I224" s="10">
         <v>124.02</v>
       </c>
       <c r="J224" s="10">
         <v>122.93</v>
       </c>
       <c r="K224" s="10">
         <v>136.76</v>
       </c>
       <c r="L224" s="10">
         <v>165.89</v>
       </c>
     </row>
-    <row r="225" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D225" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E225" s="10">
         <v>140.16</v>
       </c>
       <c r="F225" s="10">
         <v>131.61000000000001</v>
       </c>
       <c r="G225" s="10">
         <v>135.43</v>
       </c>
       <c r="H225" s="10">
         <v>144.83000000000001</v>
       </c>
       <c r="I225" s="10">
         <v>126.54</v>
       </c>
       <c r="J225" s="10">
         <v>123.63</v>
       </c>
       <c r="K225" s="10">
         <v>136.86000000000001</v>
       </c>
       <c r="L225" s="10">
         <v>166.18</v>
       </c>
     </row>
-    <row r="226" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D226" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E226" s="10">
         <v>140.79</v>
       </c>
       <c r="F226" s="10">
         <v>133.08000000000001</v>
       </c>
       <c r="G226" s="10">
         <v>135.78</v>
       </c>
       <c r="H226" s="10">
         <v>145.30000000000001</v>
       </c>
       <c r="I226" s="10">
         <v>126.44</v>
       </c>
       <c r="J226" s="10">
         <v>123.96</v>
       </c>
       <c r="K226" s="10">
         <v>137.19999999999999</v>
       </c>
       <c r="L226" s="10">
         <v>166.35</v>
       </c>
     </row>
-    <row r="227" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D227" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E227" s="10">
         <v>141.41999999999999</v>
       </c>
       <c r="F227" s="10">
         <v>134.4</v>
       </c>
       <c r="G227" s="10">
         <v>136.19999999999999</v>
       </c>
       <c r="H227" s="10">
         <v>145.6</v>
       </c>
       <c r="I227" s="10">
         <v>126.89</v>
       </c>
       <c r="J227" s="10">
         <v>124.04</v>
       </c>
       <c r="K227" s="10">
         <v>138.15</v>
       </c>
       <c r="L227" s="10">
         <v>166.48</v>
       </c>
     </row>
-    <row r="228" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D228" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E228" s="10">
         <v>141.88</v>
       </c>
       <c r="F228" s="10">
         <v>133.94</v>
       </c>
       <c r="G228" s="10">
         <v>136.68</v>
       </c>
       <c r="H228" s="10">
         <v>146.03</v>
       </c>
       <c r="I228" s="10">
         <v>127.33</v>
       </c>
       <c r="J228" s="10">
         <v>124.45</v>
       </c>
       <c r="K228" s="10">
         <v>144.74</v>
       </c>
       <c r="L228" s="10">
         <v>166.5</v>
       </c>
     </row>
-    <row r="229" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D229" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E229" s="10">
         <v>142.41999999999999</v>
       </c>
       <c r="F229" s="10">
         <v>134.77000000000001</v>
       </c>
       <c r="G229" s="10">
         <v>136.86000000000001</v>
       </c>
       <c r="H229" s="10">
         <v>146.44</v>
       </c>
       <c r="I229" s="10">
         <v>127.16</v>
       </c>
       <c r="J229" s="10">
         <v>124.83</v>
       </c>
       <c r="K229" s="10">
         <v>147.41</v>
       </c>
       <c r="L229" s="10">
         <v>166.48</v>
       </c>
     </row>
-    <row r="230" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D230" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E230" s="10">
         <v>143.65</v>
       </c>
       <c r="F230" s="10">
         <v>137.69999999999999</v>
       </c>
       <c r="G230" s="10">
         <v>137.74</v>
       </c>
       <c r="H230" s="10">
         <v>146.82</v>
       </c>
       <c r="I230" s="10">
         <v>128.43</v>
       </c>
       <c r="J230" s="10">
         <v>125.19</v>
       </c>
       <c r="K230" s="10">
         <v>147.56</v>
       </c>
       <c r="L230" s="10">
         <v>167.24</v>
       </c>
     </row>
-    <row r="231" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D231" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E231" s="10">
         <v>144.13999999999999</v>
       </c>
       <c r="F231" s="10">
         <v>138.6</v>
       </c>
       <c r="G231" s="10">
         <v>138.38999999999999</v>
       </c>
       <c r="H231" s="10">
         <v>147.25</v>
       </c>
       <c r="I231" s="10">
         <v>129.33000000000001</v>
       </c>
       <c r="J231" s="10">
         <v>125.71</v>
       </c>
       <c r="K231" s="10">
         <v>147.6</v>
       </c>
       <c r="L231" s="10">
         <v>166.89</v>
       </c>
     </row>
-    <row r="232" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D232" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E232" s="10">
         <v>145.88999999999999</v>
       </c>
       <c r="F232" s="10">
         <v>142.91999999999999</v>
       </c>
       <c r="G232" s="10">
         <v>139.93</v>
       </c>
       <c r="H232" s="10">
         <v>148.34</v>
       </c>
       <c r="I232" s="10">
         <v>129.5</v>
       </c>
       <c r="J232" s="10">
         <v>127.03</v>
       </c>
       <c r="K232" s="10">
         <v>147.69999999999999</v>
       </c>
       <c r="L232" s="10">
         <v>167.06</v>
       </c>
     </row>
-    <row r="233" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D233" s="44" t="s">
+    <row r="233" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D233" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E233" s="45"/>
-[...9 lines deleted...]
-      <c r="D234" s="59" t="s">
+      <c r="E233" s="44"/>
+      <c r="F233" s="44"/>
+      <c r="G233" s="44"/>
+      <c r="H233" s="44"/>
+      <c r="I233" s="44"/>
+      <c r="J233" s="44"/>
+      <c r="K233" s="44"/>
+      <c r="L233" s="45"/>
+    </row>
+    <row r="234" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D234" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="E234" s="60"/>
-[...9 lines deleted...]
-      <c r="D235" s="38" t="s">
+      <c r="E234" s="59"/>
+      <c r="F234" s="59"/>
+      <c r="G234" s="59"/>
+      <c r="H234" s="59"/>
+      <c r="I234" s="59"/>
+      <c r="J234" s="59"/>
+      <c r="K234" s="59"/>
+      <c r="L234" s="60"/>
+    </row>
+    <row r="235" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D235" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E235" s="39"/>
-[...6 lines deleted...]
-      <c r="L235" s="40"/>
+      <c r="E235" s="38"/>
+      <c r="F235" s="38"/>
+      <c r="G235" s="38"/>
+      <c r="H235" s="38"/>
+      <c r="I235" s="38"/>
+      <c r="J235" s="38"/>
+      <c r="K235" s="38"/>
+      <c r="L235" s="39"/>
     </row>
     <row r="236" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D236" s="41" t="s">
+      <c r="D236" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="E236" s="42"/>
-[...8 lines deleted...]
-    <row r="237" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E236" s="41"/>
+      <c r="F236" s="41"/>
+      <c r="G236" s="41"/>
+      <c r="H236" s="41"/>
+      <c r="I236" s="41"/>
+      <c r="J236" s="41"/>
+      <c r="K236" s="41"/>
+      <c r="L236" s="42"/>
+    </row>
+    <row r="237" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D237" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="10">
         <v>147.41</v>
       </c>
       <c r="F237" s="10">
         <v>146.75</v>
       </c>
       <c r="G237" s="10">
         <v>141.15</v>
       </c>
       <c r="H237" s="10">
         <v>149.4</v>
       </c>
       <c r="I237" s="10">
         <v>129.18</v>
       </c>
       <c r="J237" s="10">
         <v>127.71</v>
       </c>
       <c r="K237" s="10">
         <v>147.85</v>
       </c>
       <c r="L237" s="10">
         <v>167.22</v>
       </c>
     </row>
-    <row r="238" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D238" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E238" s="10">
         <v>148.32</v>
       </c>
       <c r="F238" s="10">
         <v>147.99</v>
       </c>
       <c r="G238" s="10">
         <v>142.07</v>
       </c>
       <c r="H238" s="10">
         <v>150.6</v>
       </c>
       <c r="I238" s="10">
         <v>129.9</v>
       </c>
       <c r="J238" s="10">
         <v>128.53</v>
       </c>
       <c r="K238" s="10">
         <v>148.19</v>
       </c>
       <c r="L238" s="10">
         <v>167.27</v>
       </c>
     </row>
-    <row r="239" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D239" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E239" s="10">
         <v>148.66999999999999</v>
       </c>
       <c r="F239" s="10">
         <v>148.22</v>
       </c>
       <c r="G239" s="10">
         <v>142.58000000000001</v>
       </c>
       <c r="H239" s="10">
         <v>151.03</v>
       </c>
       <c r="I239" s="10">
         <v>130.43</v>
       </c>
       <c r="J239" s="10">
         <v>128.79</v>
       </c>
       <c r="K239" s="10">
         <v>148.22999999999999</v>
       </c>
       <c r="L239" s="10">
         <v>167.42</v>
       </c>
     </row>
-    <row r="240" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D240" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E240" s="10">
         <v>148.43</v>
       </c>
       <c r="F240" s="10">
         <v>146.30000000000001</v>
       </c>
       <c r="G240" s="10">
         <v>143.12</v>
       </c>
       <c r="H240" s="10">
         <v>151.43</v>
       </c>
       <c r="I240" s="10">
         <v>131.22999999999999</v>
       </c>
       <c r="J240" s="10">
         <v>129.19999999999999</v>
       </c>
       <c r="K240" s="10">
         <v>148.18</v>
       </c>
       <c r="L240" s="10">
         <v>167.79</v>
       </c>
     </row>
-    <row r="241" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D241" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E241" s="10">
         <v>148.58000000000001</v>
       </c>
       <c r="F241" s="10">
         <v>145.72999999999999</v>
       </c>
       <c r="G241" s="10">
         <v>143.79</v>
       </c>
       <c r="H241" s="10">
         <v>151.96</v>
       </c>
       <c r="I241" s="10">
         <v>131.51</v>
       </c>
       <c r="J241" s="10">
         <v>129.43</v>
       </c>
       <c r="K241" s="10">
         <v>148.19</v>
       </c>
       <c r="L241" s="10">
         <v>168</v>
       </c>
     </row>
-    <row r="242" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D242" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E242" s="10">
         <v>148.91999999999999</v>
       </c>
       <c r="F242" s="10">
         <v>146.41999999999999</v>
       </c>
       <c r="G242" s="10">
         <v>144.27000000000001</v>
       </c>
       <c r="H242" s="10">
         <v>152.16</v>
       </c>
       <c r="I242" s="10">
         <v>130.94</v>
       </c>
       <c r="J242" s="10">
         <v>129.71</v>
       </c>
       <c r="K242" s="10">
         <v>148.24</v>
       </c>
       <c r="L242" s="10">
         <v>168.19</v>
       </c>
     </row>
-    <row r="243" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D243" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E243" s="10">
         <v>149.99</v>
       </c>
       <c r="F243" s="10">
         <v>148.38999999999999</v>
       </c>
       <c r="G243" s="10">
         <v>144.84</v>
       </c>
       <c r="H243" s="10">
         <v>152.63999999999999</v>
       </c>
       <c r="I243" s="10">
         <v>131.74</v>
       </c>
       <c r="J243" s="10">
         <v>130.16</v>
       </c>
       <c r="K243" s="10">
         <v>152.52000000000001</v>
       </c>
       <c r="L243" s="10">
         <v>168.27</v>
       </c>
     </row>
-    <row r="244" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D244" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E244" s="10">
         <v>151.11000000000001</v>
       </c>
       <c r="F244" s="10">
         <v>149.56</v>
       </c>
       <c r="G244" s="10">
         <v>145.53</v>
       </c>
       <c r="H244" s="10">
         <v>153.82</v>
       </c>
       <c r="I244" s="10">
         <v>132.38999999999999</v>
       </c>
       <c r="J244" s="10">
         <v>130.47</v>
       </c>
       <c r="K244" s="10">
         <v>157.37</v>
       </c>
       <c r="L244" s="10">
         <v>168.33</v>
       </c>
     </row>
-    <row r="245" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D245" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E245" s="10">
         <v>152.32</v>
       </c>
       <c r="F245" s="10">
         <v>152.27000000000001</v>
       </c>
       <c r="G245" s="10">
         <v>146.19</v>
       </c>
       <c r="H245" s="10">
         <v>154.09</v>
       </c>
       <c r="I245" s="10">
         <v>134.01</v>
       </c>
       <c r="J245" s="10">
         <v>131.04</v>
       </c>
       <c r="K245" s="10">
         <v>160.05000000000001</v>
       </c>
       <c r="L245" s="10">
         <v>168.44</v>
       </c>
     </row>
-    <row r="246" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D246" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E246" s="10">
         <v>153.53</v>
       </c>
       <c r="F246" s="10">
         <v>155.11000000000001</v>
       </c>
       <c r="G246" s="10">
         <v>146.93</v>
       </c>
       <c r="H246" s="10">
         <v>154.41999999999999</v>
       </c>
       <c r="I246" s="10">
         <v>136.76</v>
       </c>
       <c r="J246" s="10">
         <v>131.63</v>
       </c>
       <c r="K246" s="10">
         <v>160.38</v>
       </c>
       <c r="L246" s="10">
         <v>169.23</v>
       </c>
     </row>
-    <row r="247" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D247" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E247" s="10">
         <v>153.81</v>
       </c>
       <c r="F247" s="10">
         <v>155.16999999999999</v>
       </c>
       <c r="G247" s="10">
         <v>147.56</v>
       </c>
       <c r="H247" s="10">
         <v>154.6</v>
       </c>
       <c r="I247" s="10">
         <v>139.03</v>
       </c>
       <c r="J247" s="10">
         <v>131.97</v>
       </c>
       <c r="K247" s="10">
         <v>160.55000000000001</v>
       </c>
       <c r="L247" s="10">
         <v>168.78</v>
       </c>
     </row>
-    <row r="248" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D248" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E248" s="10">
         <v>155.5</v>
       </c>
       <c r="F248" s="10">
         <v>159.01</v>
       </c>
       <c r="G248" s="10">
         <v>148.9</v>
       </c>
       <c r="H248" s="10">
         <v>155.58000000000001</v>
       </c>
       <c r="I248" s="10">
         <v>140.41</v>
       </c>
       <c r="J248" s="10">
         <v>132.51</v>
       </c>
       <c r="K248" s="10">
         <v>160.74</v>
       </c>
       <c r="L248" s="10">
         <v>169.15</v>
       </c>
     </row>
     <row r="249" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D249" s="41" t="s">
+      <c r="D249" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="E249" s="42"/>
-[...8 lines deleted...]
-    <row r="250" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E249" s="41"/>
+      <c r="F249" s="41"/>
+      <c r="G249" s="41"/>
+      <c r="H249" s="41"/>
+      <c r="I249" s="41"/>
+      <c r="J249" s="41"/>
+      <c r="K249" s="41"/>
+      <c r="L249" s="42"/>
+    </row>
+    <row r="250" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="10">
         <v>158.26</v>
       </c>
       <c r="F250" s="10">
         <v>163.41</v>
       </c>
       <c r="G250" s="10">
         <v>151.91</v>
       </c>
       <c r="H250" s="10">
         <v>158.38</v>
       </c>
       <c r="I250" s="10">
         <v>143.66</v>
       </c>
       <c r="J250" s="10">
         <v>133.47</v>
       </c>
       <c r="K250" s="10">
         <v>160.75</v>
       </c>
       <c r="L250" s="10">
         <v>169.55</v>
       </c>
     </row>
-    <row r="251" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D251" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E251" s="10">
         <v>159.29</v>
       </c>
       <c r="F251" s="10">
         <v>166.01</v>
       </c>
       <c r="G251" s="10">
         <v>153.24</v>
       </c>
       <c r="H251" s="10">
         <v>158.36000000000001</v>
       </c>
       <c r="I251" s="10">
         <v>144.75</v>
       </c>
       <c r="J251" s="10">
         <v>135.55000000000001</v>
       </c>
       <c r="K251" s="10">
         <v>160.82</v>
       </c>
       <c r="L251" s="10">
         <v>169.59</v>
       </c>
     </row>
-    <row r="252" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D252" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E252" s="10">
         <v>160.81</v>
       </c>
       <c r="F252" s="10">
         <v>168.4</v>
       </c>
       <c r="G252" s="10">
         <v>154.88999999999999</v>
       </c>
       <c r="H252" s="10">
         <v>159.91999999999999</v>
       </c>
       <c r="I252" s="10">
         <v>146.44999999999999</v>
       </c>
       <c r="J252" s="10">
         <v>136.49</v>
       </c>
       <c r="K252" s="10">
         <v>160.97</v>
       </c>
       <c r="L252" s="10">
         <v>169.77</v>
       </c>
     </row>
-    <row r="253" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D253" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E253" s="10">
         <v>161.72999999999999</v>
       </c>
       <c r="F253" s="10">
         <v>169.32</v>
       </c>
       <c r="G253" s="10">
         <v>156.22</v>
       </c>
       <c r="H253" s="10">
         <v>162.51</v>
       </c>
       <c r="I253" s="10">
         <v>146.05000000000001</v>
       </c>
       <c r="J253" s="10">
         <v>139.06</v>
       </c>
       <c r="K253" s="10">
         <v>161.18</v>
       </c>
       <c r="L253" s="10">
         <v>167.77</v>
       </c>
     </row>
-    <row r="254" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D254" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E254" s="10">
         <v>164.01</v>
       </c>
       <c r="F254" s="10">
         <v>172.23</v>
       </c>
       <c r="G254" s="10">
         <v>157.57</v>
       </c>
       <c r="H254" s="10">
         <v>165.07</v>
       </c>
       <c r="I254" s="10">
         <v>145.82</v>
       </c>
       <c r="J254" s="10">
         <v>140.02000000000001</v>
       </c>
       <c r="K254" s="10">
         <v>161.78</v>
       </c>
       <c r="L254" s="10">
         <v>171.51</v>
       </c>
     </row>
-    <row r="255" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D255" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E255" s="10">
         <v>110.08</v>
       </c>
       <c r="F255" s="10">
         <v>116.44</v>
       </c>
       <c r="G255" s="10" t="s">
         <v>47</v>
       </c>
       <c r="H255" s="10">
         <v>108.03</v>
       </c>
       <c r="I255" s="10">
         <v>108.61</v>
       </c>
       <c r="J255" s="10">
         <v>106.2</v>
       </c>
       <c r="K255" s="10">
         <v>104.99</v>
       </c>
       <c r="L255" s="10">
         <v>109.5</v>
       </c>
     </row>
-    <row r="256" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D256" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E256" s="10">
         <v>111.59</v>
       </c>
       <c r="F256" s="10">
         <v>118.59</v>
       </c>
       <c r="G256" s="10">
         <v>110.55</v>
       </c>
       <c r="H256" s="10">
         <v>109.97</v>
       </c>
       <c r="I256" s="10">
         <v>109.49</v>
       </c>
       <c r="J256" s="10">
         <v>106.95</v>
       </c>
       <c r="K256" s="10">
         <v>106.82</v>
       </c>
       <c r="L256" s="10">
         <v>110.28</v>
       </c>
     </row>
-    <row r="257" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D257" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E257" s="10">
         <v>112.16</v>
       </c>
       <c r="F257" s="10">
         <v>119.7</v>
       </c>
       <c r="G257" s="10">
         <v>111.2</v>
       </c>
       <c r="H257" s="10">
         <v>110.55</v>
       </c>
       <c r="I257" s="10">
         <v>108.91</v>
       </c>
       <c r="J257" s="10">
         <v>107.55</v>
       </c>
       <c r="K257" s="10">
         <v>108.27</v>
       </c>
       <c r="L257" s="10">
         <v>110.27</v>
       </c>
     </row>
-    <row r="258" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D258" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E258" s="10">
         <v>113.25</v>
       </c>
       <c r="F258" s="10">
         <v>121.97</v>
       </c>
       <c r="G258" s="10">
         <v>112.25</v>
       </c>
       <c r="H258" s="10">
         <v>111.9</v>
       </c>
       <c r="I258" s="10">
         <v>109.45</v>
       </c>
       <c r="J258" s="10">
         <v>107.94</v>
       </c>
       <c r="K258" s="10">
         <v>108.95</v>
       </c>
       <c r="L258" s="10">
         <v>110.51</v>
       </c>
     </row>
-    <row r="259" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D259" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E259" s="10">
         <v>113.76</v>
       </c>
       <c r="F259" s="10">
         <v>122.83</v>
       </c>
       <c r="G259" s="10">
         <v>113.11</v>
       </c>
       <c r="H259" s="10">
         <v>112.17</v>
       </c>
       <c r="I259" s="10">
         <v>110.23</v>
       </c>
       <c r="J259" s="10">
         <v>108.5</v>
       </c>
       <c r="K259" s="10">
         <v>109.38</v>
       </c>
       <c r="L259" s="10">
         <v>110.62</v>
       </c>
     </row>
-    <row r="260" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D260" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E260" s="10">
         <v>113.9</v>
       </c>
       <c r="F260" s="10">
         <v>122.01</v>
       </c>
       <c r="G260" s="10">
         <v>114.39</v>
       </c>
       <c r="H260" s="10">
         <v>112.43</v>
       </c>
       <c r="I260" s="10">
         <v>111.02</v>
       </c>
       <c r="J260" s="10">
         <v>108.9</v>
       </c>
       <c r="K260" s="10">
         <v>109.66</v>
       </c>
       <c r="L260" s="10">
         <v>110.28</v>
       </c>
     </row>
-    <row r="261" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="261" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D261" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E261" s="10">
         <v>113.86</v>
       </c>
       <c r="F261" s="10">
         <v>122.7</v>
       </c>
       <c r="G261" s="10">
         <v>114.98</v>
       </c>
       <c r="H261" s="10">
         <v>113.02</v>
       </c>
       <c r="I261" s="10">
         <v>112.27</v>
       </c>
       <c r="J261" s="10">
         <v>109.13</v>
       </c>
       <c r="K261" s="10">
         <v>109.84</v>
       </c>
       <c r="L261" s="10">
         <v>107.26</v>
       </c>
     </row>
-    <row r="262" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D262" s="53" t="s">
+    <row r="262" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D262" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="E262" s="54"/>
-[...17 lines deleted...]
-      <c r="L263" s="58"/>
+      <c r="E262" s="53"/>
+      <c r="F262" s="53"/>
+      <c r="G262" s="53"/>
+      <c r="H262" s="53"/>
+      <c r="I262" s="53"/>
+      <c r="J262" s="53"/>
+      <c r="K262" s="53"/>
+      <c r="L262" s="54"/>
+    </row>
+    <row r="263" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D263" s="55"/>
+      <c r="E263" s="56"/>
+      <c r="F263" s="56"/>
+      <c r="G263" s="56"/>
+      <c r="H263" s="56"/>
+      <c r="I263" s="56"/>
+      <c r="J263" s="56"/>
+      <c r="K263" s="56"/>
+      <c r="L263" s="57"/>
     </row>
     <row r="264" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D264" s="41" t="s">
+      <c r="D264" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="E264" s="42"/>
-[...8 lines deleted...]
-    <row r="265" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E264" s="41"/>
+      <c r="F264" s="41"/>
+      <c r="G264" s="41"/>
+      <c r="H264" s="41"/>
+      <c r="I264" s="41"/>
+      <c r="J264" s="41"/>
+      <c r="K264" s="41"/>
+      <c r="L264" s="42"/>
+    </row>
+    <row r="265" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E265" s="10">
         <v>113.78</v>
       </c>
       <c r="F265" s="10">
         <v>123.63</v>
       </c>
       <c r="G265" s="10">
         <v>116.07</v>
       </c>
       <c r="H265" s="10">
         <v>112.95</v>
       </c>
       <c r="I265" s="10">
         <v>112.89</v>
       </c>
       <c r="J265" s="10">
         <v>109.53</v>
       </c>
       <c r="K265" s="10">
         <v>109.97</v>
       </c>
       <c r="L265" s="10">
         <v>104.55</v>
       </c>
     </row>
-    <row r="266" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D266" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E266" s="10">
         <v>114.02</v>
       </c>
       <c r="F266" s="10">
         <v>124.8</v>
       </c>
       <c r="G266" s="10">
         <v>117.13</v>
       </c>
       <c r="H266" s="10">
         <v>113.27</v>
       </c>
       <c r="I266" s="10">
         <v>116.11</v>
       </c>
       <c r="J266" s="10">
         <v>109.72</v>
       </c>
       <c r="K266" s="10">
         <v>110.01</v>
       </c>
       <c r="L266" s="10">
         <v>102.01</v>
       </c>
     </row>
-    <row r="267" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D267" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E267" s="10">
         <v>114.27</v>
       </c>
       <c r="F267" s="10">
         <v>124.47</v>
       </c>
       <c r="G267" s="10">
         <v>117.74</v>
       </c>
       <c r="H267" s="10">
         <v>113.5</v>
       </c>
       <c r="I267" s="10">
         <v>117.3</v>
       </c>
       <c r="J267" s="10">
         <v>110.52</v>
       </c>
       <c r="K267" s="10">
         <v>110.08</v>
       </c>
       <c r="L267" s="10">
         <v>102.26</v>
       </c>
     </row>
-    <row r="268" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D268" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E268" s="10">
         <v>113.92</v>
       </c>
       <c r="F268" s="10">
         <v>122.81</v>
       </c>
       <c r="G268" s="10">
         <v>118.21</v>
       </c>
       <c r="H268" s="10">
         <v>113.64</v>
       </c>
       <c r="I268" s="10">
         <v>115.31</v>
       </c>
       <c r="J268" s="10">
         <v>110.9</v>
       </c>
       <c r="K268" s="10">
         <v>110.14</v>
       </c>
       <c r="L268" s="10">
         <v>102.33</v>
       </c>
     </row>
-    <row r="269" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D269" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E269" s="10">
         <v>113.97</v>
       </c>
       <c r="F269" s="10">
         <v>122.5</v>
       </c>
       <c r="G269" s="10">
         <v>118.78</v>
       </c>
       <c r="H269" s="10">
         <v>113.74</v>
       </c>
       <c r="I269" s="10">
         <v>114.76</v>
       </c>
       <c r="J269" s="10">
         <v>111.59</v>
       </c>
       <c r="K269" s="10">
         <v>110.22</v>
       </c>
       <c r="L269" s="10">
         <v>102.33</v>
       </c>
     </row>
-    <row r="270" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D270" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E270" s="10">
         <v>114.1</v>
       </c>
       <c r="F270" s="10">
         <v>122.28</v>
       </c>
       <c r="G270" s="10">
         <v>119.13</v>
       </c>
       <c r="H270" s="10">
         <v>113.79</v>
       </c>
       <c r="I270" s="10">
         <v>115.1</v>
       </c>
       <c r="J270" s="10">
         <v>111.85</v>
       </c>
       <c r="K270" s="10">
         <v>110.32</v>
       </c>
       <c r="L270" s="10">
         <v>102.59</v>
       </c>
     </row>
-    <row r="271" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D271" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E271" s="10">
         <v>114.61</v>
       </c>
       <c r="F271" s="10">
         <v>123.68</v>
       </c>
       <c r="G271" s="10">
         <v>119.48</v>
       </c>
       <c r="H271" s="10">
         <v>113.88</v>
       </c>
       <c r="I271" s="10">
         <v>114.84</v>
       </c>
       <c r="J271" s="10">
         <v>111.99</v>
       </c>
       <c r="K271" s="10">
         <v>111.66</v>
       </c>
       <c r="L271" s="10">
         <v>102.88</v>
       </c>
     </row>
-    <row r="272" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D272" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E272" s="10">
         <v>115.25</v>
       </c>
       <c r="F272" s="10">
         <v>125.28</v>
       </c>
       <c r="G272" s="10">
         <v>120.35</v>
       </c>
       <c r="H272" s="10">
         <v>114.12</v>
       </c>
       <c r="I272" s="10">
         <v>114.85</v>
       </c>
       <c r="J272" s="10">
         <v>112.38</v>
       </c>
       <c r="K272" s="10">
         <v>113.07</v>
       </c>
       <c r="L272" s="10">
         <v>102.86</v>
       </c>
     </row>
-    <row r="273" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D273" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E273" s="10">
         <v>116.46</v>
       </c>
       <c r="F273" s="10">
         <v>128.32</v>
       </c>
       <c r="G273" s="10">
         <v>121.65</v>
       </c>
       <c r="H273" s="10">
         <v>114.32</v>
       </c>
       <c r="I273" s="10">
         <v>116.32</v>
       </c>
       <c r="J273" s="10">
         <v>112.71</v>
       </c>
       <c r="K273" s="10">
         <v>113.56</v>
       </c>
       <c r="L273" s="10">
         <v>103.78</v>
       </c>
     </row>
-    <row r="274" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D274" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E274" s="10">
         <v>116.68</v>
       </c>
       <c r="F274" s="10">
         <v>128.68</v>
       </c>
       <c r="G274" s="10">
         <v>122.5</v>
       </c>
       <c r="H274" s="10">
         <v>114.6</v>
       </c>
       <c r="I274" s="10">
         <v>116.75</v>
       </c>
       <c r="J274" s="10">
         <v>112.94</v>
       </c>
       <c r="K274" s="10">
         <v>113.95</v>
       </c>
       <c r="L274" s="10">
         <v>103.04</v>
       </c>
     </row>
-    <row r="275" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D275" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E275" s="10">
         <v>116.65</v>
       </c>
       <c r="F275" s="10">
         <v>127.62</v>
       </c>
       <c r="G275" s="10">
         <v>122.82</v>
       </c>
       <c r="H275" s="10">
         <v>114.77</v>
       </c>
       <c r="I275" s="10">
         <v>117.89</v>
       </c>
       <c r="J275" s="10">
         <v>113.15</v>
       </c>
       <c r="K275" s="10">
         <v>114.1</v>
       </c>
       <c r="L275" s="10">
         <v>102.96</v>
       </c>
     </row>
-    <row r="276" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D276" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E276" s="10">
         <v>117.03</v>
       </c>
       <c r="F276" s="10">
         <v>127.46</v>
       </c>
       <c r="G276" s="10">
         <v>123.96</v>
       </c>
       <c r="H276" s="10">
         <v>115.09</v>
       </c>
       <c r="I276" s="10">
         <v>119.01</v>
       </c>
       <c r="J276" s="10">
         <v>113.38</v>
       </c>
       <c r="K276" s="10">
         <v>114.11</v>
       </c>
       <c r="L276" s="10">
         <v>103.32</v>
       </c>
     </row>
-    <row r="277" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D277" s="63" t="s">
+    <row r="277" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D277" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="E277" s="64"/>
-[...17 lines deleted...]
-      <c r="L278" s="68"/>
+      <c r="E277" s="63"/>
+      <c r="F277" s="63"/>
+      <c r="G277" s="63"/>
+      <c r="H277" s="63"/>
+      <c r="I277" s="63"/>
+      <c r="J277" s="63"/>
+      <c r="K277" s="63"/>
+      <c r="L277" s="64"/>
+    </row>
+    <row r="278" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D278" s="65"/>
+      <c r="E278" s="66"/>
+      <c r="F278" s="66"/>
+      <c r="G278" s="66"/>
+      <c r="H278" s="66"/>
+      <c r="I278" s="66"/>
+      <c r="J278" s="66"/>
+      <c r="K278" s="66"/>
+      <c r="L278" s="67"/>
     </row>
     <row r="279" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D279" s="41" t="s">
+      <c r="D279" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="E279" s="42"/>
-[...8 lines deleted...]
-    <row r="280" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E279" s="41"/>
+      <c r="F279" s="41"/>
+      <c r="G279" s="41"/>
+      <c r="H279" s="41"/>
+      <c r="I279" s="41"/>
+      <c r="J279" s="41"/>
+      <c r="K279" s="41"/>
+      <c r="L279" s="42"/>
+    </row>
+    <row r="280" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="10">
         <v>118.01</v>
       </c>
       <c r="F280" s="10">
         <v>129.66</v>
       </c>
       <c r="G280" s="10">
         <v>126.35</v>
       </c>
       <c r="H280" s="10">
         <v>115.48</v>
       </c>
       <c r="I280" s="10">
         <v>118.77</v>
       </c>
       <c r="J280" s="10">
         <v>113.55</v>
       </c>
       <c r="K280" s="10">
         <v>114.22</v>
       </c>
       <c r="L280" s="10">
         <v>103.49</v>
       </c>
     </row>
-    <row r="281" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D281" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="10">
         <v>118.38</v>
       </c>
       <c r="F281" s="10">
         <v>130.78</v>
       </c>
       <c r="G281" s="10">
         <v>126.85</v>
       </c>
       <c r="H281" s="10">
         <v>115.71</v>
       </c>
       <c r="I281" s="10">
         <v>118.21</v>
       </c>
       <c r="J281" s="10">
         <v>113.76</v>
       </c>
       <c r="K281" s="10">
         <v>114.3</v>
       </c>
       <c r="L281" s="10">
         <v>103.6</v>
       </c>
     </row>
-    <row r="282" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D282" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E282" s="10">
         <v>118.19</v>
       </c>
       <c r="F282" s="10">
         <v>129.59</v>
       </c>
       <c r="G282" s="10">
         <v>127.21</v>
       </c>
       <c r="H282" s="10">
         <v>115.86</v>
       </c>
       <c r="I282" s="10">
         <v>118.22</v>
       </c>
       <c r="J282" s="10">
         <v>114.04</v>
       </c>
       <c r="K282" s="10">
         <v>114.32</v>
       </c>
       <c r="L282" s="10">
         <v>103.67</v>
       </c>
     </row>
-    <row r="283" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D283" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E283" s="10">
         <v>118.37</v>
       </c>
       <c r="F283" s="10">
         <v>130.02000000000001</v>
       </c>
       <c r="G283" s="10">
         <v>127.52</v>
       </c>
       <c r="H283" s="10">
         <v>115.98</v>
       </c>
       <c r="I283" s="10">
         <v>118.38</v>
       </c>
       <c r="J283" s="10">
         <v>114.23</v>
       </c>
       <c r="K283" s="10">
         <v>114.33</v>
       </c>
       <c r="L283" s="10">
         <v>103.71</v>
       </c>
     </row>
-    <row r="284" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D284" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E284" s="10">
         <v>118.71</v>
       </c>
       <c r="F284" s="10">
         <v>130.66</v>
       </c>
       <c r="G284" s="10">
         <v>127.95</v>
       </c>
       <c r="H284" s="10">
         <v>116.09</v>
       </c>
       <c r="I284" s="10">
         <v>119.79</v>
       </c>
       <c r="J284" s="10">
         <v>114.35</v>
       </c>
       <c r="K284" s="10">
         <v>114.35</v>
       </c>
       <c r="L284" s="10">
         <v>103.73</v>
       </c>
     </row>
-    <row r="285" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D285" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E285" s="10">
         <v>119.86</v>
       </c>
       <c r="F285" s="10">
         <v>134.84</v>
       </c>
       <c r="G285" s="10">
         <v>128.47999999999999</v>
       </c>
       <c r="H285" s="10">
         <v>116.36</v>
       </c>
       <c r="I285" s="10">
         <v>120.91</v>
       </c>
       <c r="J285" s="10">
         <v>114.42</v>
       </c>
       <c r="K285" s="10">
         <v>114.42</v>
       </c>
       <c r="L285" s="10">
         <v>103.89</v>
       </c>
     </row>
-    <row r="286" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D286" s="4" t="s">
         <v>20</v>
       </c>
       <c r="E286" s="10">
         <v>121.74</v>
       </c>
       <c r="F286" s="10">
         <v>141.16999999999999</v>
       </c>
       <c r="G286" s="10">
         <v>129.32</v>
       </c>
       <c r="H286" s="10">
         <v>116.66</v>
       </c>
       <c r="I286" s="10">
         <v>120.8</v>
       </c>
       <c r="J286" s="10">
         <v>114.73</v>
       </c>
       <c r="K286" s="10">
         <v>115.4</v>
       </c>
       <c r="L286" s="10">
         <v>105.46</v>
       </c>
     </row>
-    <row r="287" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D287" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E287" s="10">
         <v>122.67</v>
       </c>
       <c r="F287" s="10">
         <v>141.83000000000001</v>
       </c>
       <c r="G287" s="10">
         <v>130.19</v>
       </c>
       <c r="H287" s="10">
         <v>118.51</v>
       </c>
       <c r="I287" s="10">
         <v>120.87</v>
       </c>
       <c r="J287" s="10">
         <v>115.04</v>
       </c>
       <c r="K287" s="10">
         <v>116.86</v>
       </c>
       <c r="L287" s="10">
         <v>105.84</v>
       </c>
     </row>
-    <row r="288" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D288" s="4" t="s">
         <v>22</v>
       </c>
       <c r="E288" s="10">
         <v>123.21</v>
       </c>
       <c r="F288" s="10">
         <v>142.46</v>
       </c>
       <c r="G288" s="10">
         <v>130.87</v>
       </c>
       <c r="H288" s="10">
         <v>118.81</v>
       </c>
       <c r="I288" s="10">
         <v>122.18</v>
       </c>
       <c r="J288" s="10">
         <v>115.3</v>
       </c>
       <c r="K288" s="10">
         <v>117.16</v>
       </c>
       <c r="L288" s="10">
         <v>106.44</v>
       </c>
     </row>
-    <row r="289" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D289" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E289" s="10">
         <v>123.29</v>
       </c>
       <c r="F289" s="10">
         <v>141.25</v>
       </c>
       <c r="G289" s="10">
         <v>131.5</v>
       </c>
       <c r="H289" s="10">
         <v>119.24</v>
       </c>
       <c r="I289" s="10">
         <v>124.29</v>
       </c>
       <c r="J289" s="10">
         <v>115.58</v>
       </c>
       <c r="K289" s="10">
         <v>117.68</v>
       </c>
       <c r="L289" s="10">
         <v>105.83</v>
       </c>
     </row>
-    <row r="290" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D290" s="4" t="s">
         <v>24</v>
       </c>
       <c r="E290" s="10">
         <v>124.03</v>
       </c>
       <c r="F290" s="10">
         <v>143.36000000000001</v>
       </c>
       <c r="G290" s="10">
         <v>132.11000000000001</v>
       </c>
       <c r="H290" s="10">
         <v>119.54</v>
       </c>
       <c r="I290" s="10">
         <v>125.4</v>
       </c>
       <c r="J290" s="10">
         <v>115.68</v>
       </c>
       <c r="K290" s="10">
         <v>117.78</v>
       </c>
       <c r="L290" s="10">
         <v>105.84</v>
       </c>
     </row>
-    <row r="291" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D291" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E291" s="10">
         <v>125.17</v>
       </c>
       <c r="F291" s="10">
         <v>147.38999999999999</v>
       </c>
       <c r="G291" s="10">
         <v>132.59</v>
       </c>
       <c r="H291" s="10">
         <v>119.79</v>
       </c>
       <c r="I291" s="10">
         <v>126.76</v>
       </c>
       <c r="J291" s="10">
         <v>115.86</v>
       </c>
       <c r="K291" s="10">
         <v>117.86</v>
       </c>
       <c r="L291" s="10">
         <v>106.1</v>
       </c>
     </row>
-    <row r="292" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D292" s="53" t="s">
+    <row r="292" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D292" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="E292" s="54"/>
-[...17 lines deleted...]
-      <c r="L293" s="58"/>
+      <c r="E292" s="53"/>
+      <c r="F292" s="53"/>
+      <c r="G292" s="53"/>
+      <c r="H292" s="53"/>
+      <c r="I292" s="53"/>
+      <c r="J292" s="53"/>
+      <c r="K292" s="53"/>
+      <c r="L292" s="54"/>
+    </row>
+    <row r="293" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D293" s="55"/>
+      <c r="E293" s="56"/>
+      <c r="F293" s="56"/>
+      <c r="G293" s="56"/>
+      <c r="H293" s="56"/>
+      <c r="I293" s="56"/>
+      <c r="J293" s="56"/>
+      <c r="K293" s="56"/>
+      <c r="L293" s="57"/>
     </row>
     <row r="294" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D294" s="41" t="s">
+      <c r="D294" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="E294" s="42"/>
-[...8 lines deleted...]
-    <row r="295" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E294" s="41"/>
+      <c r="F294" s="41"/>
+      <c r="G294" s="41"/>
+      <c r="H294" s="41"/>
+      <c r="I294" s="41"/>
+      <c r="J294" s="41"/>
+      <c r="K294" s="41"/>
+      <c r="L294" s="42"/>
+    </row>
+    <row r="295" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="7">
         <v>126.29</v>
       </c>
       <c r="F295" s="7">
         <v>150.63999999999999</v>
       </c>
       <c r="G295" s="7">
         <v>133.24</v>
       </c>
       <c r="H295" s="7">
         <v>120.37</v>
       </c>
       <c r="I295" s="7">
         <v>126.95</v>
       </c>
       <c r="J295" s="7">
         <v>116.41</v>
       </c>
       <c r="K295" s="7">
         <v>118.36</v>
       </c>
       <c r="L295" s="7">
         <v>106.43</v>
       </c>
     </row>
-    <row r="296" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D296" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E296" s="7">
         <v>126.46</v>
       </c>
       <c r="F296" s="7">
         <v>150.13999999999999</v>
       </c>
       <c r="G296" s="7">
         <v>133.86000000000001</v>
       </c>
       <c r="H296" s="7">
         <v>120.85</v>
       </c>
       <c r="I296" s="7">
         <v>126.85</v>
       </c>
       <c r="J296" s="7">
         <v>117.21</v>
       </c>
       <c r="K296" s="7">
         <v>118.51</v>
       </c>
       <c r="L296" s="7">
         <v>106.59</v>
       </c>
     </row>
-    <row r="297" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D297" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E297" s="7">
         <v>126.05</v>
       </c>
       <c r="F297" s="7">
         <v>147.22</v>
       </c>
       <c r="G297" s="7">
         <v>134.29</v>
       </c>
       <c r="H297" s="7">
         <v>121.2</v>
       </c>
       <c r="I297" s="7">
         <v>127.33</v>
       </c>
       <c r="J297" s="7">
         <v>117.65</v>
       </c>
       <c r="K297" s="7">
         <v>118.71</v>
       </c>
       <c r="L297" s="7">
         <v>106.68</v>
       </c>
     </row>
-    <row r="298" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D298" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E298" s="7">
         <v>125.66</v>
       </c>
       <c r="F298" s="7">
         <v>144.41999999999999</v>
       </c>
       <c r="G298" s="7">
         <v>134.56</v>
       </c>
       <c r="H298" s="7">
         <v>121.46</v>
       </c>
       <c r="I298" s="7">
         <v>128.28</v>
       </c>
       <c r="J298" s="7">
         <v>118.1</v>
       </c>
       <c r="K298" s="7">
         <v>118.8</v>
       </c>
       <c r="L298" s="7">
         <v>106.75</v>
       </c>
     </row>
-    <row r="299" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D299" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E299" s="7">
         <v>125.81</v>
       </c>
       <c r="F299" s="7">
         <v>144.01</v>
       </c>
       <c r="G299" s="7">
         <v>134.86000000000001</v>
       </c>
       <c r="H299" s="7">
         <v>121.76</v>
       </c>
       <c r="I299" s="7">
         <v>129.1</v>
       </c>
       <c r="J299" s="7">
         <v>118.69</v>
       </c>
       <c r="K299" s="7">
         <v>118.83</v>
       </c>
       <c r="L299" s="7">
         <v>106.9</v>
       </c>
     </row>
-    <row r="300" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D300" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E300" s="7">
         <v>126.5</v>
       </c>
       <c r="F300" s="7">
         <v>145.84</v>
       </c>
       <c r="G300" s="7">
         <v>135.41</v>
       </c>
       <c r="H300" s="7">
         <v>122.13</v>
       </c>
       <c r="I300" s="7">
         <v>129.84</v>
       </c>
       <c r="J300" s="7">
         <v>119.18</v>
       </c>
       <c r="K300" s="7">
         <v>119.04</v>
       </c>
       <c r="L300" s="7">
         <v>107.06</v>
       </c>
     </row>
-    <row r="301" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D301" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E301" s="7">
         <v>127.35</v>
       </c>
       <c r="F301" s="7">
         <v>148.52000000000001</v>
       </c>
       <c r="G301" s="7">
         <v>135.97999999999999</v>
       </c>
       <c r="H301" s="7">
         <v>122.36</v>
       </c>
       <c r="I301" s="7">
         <v>130.65</v>
       </c>
       <c r="J301" s="7">
         <v>119.5</v>
       </c>
       <c r="K301" s="7">
         <v>120.2</v>
       </c>
       <c r="L301" s="7">
         <v>107.24</v>
       </c>
     </row>
-    <row r="302" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D302" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E302" s="7">
         <v>128.54</v>
       </c>
       <c r="F302" s="7">
         <v>150.11000000000001</v>
       </c>
       <c r="G302" s="7">
         <v>136.6</v>
       </c>
       <c r="H302" s="7">
         <v>122.76</v>
       </c>
       <c r="I302" s="7">
         <v>134.66</v>
       </c>
       <c r="J302" s="7">
         <v>119.81</v>
       </c>
       <c r="K302" s="7">
         <v>122.77</v>
       </c>
       <c r="L302" s="7">
         <v>108.1</v>
       </c>
     </row>
-    <row r="303" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D303" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E303" s="7">
         <v>128.88999999999999</v>
       </c>
       <c r="F303" s="7">
         <v>149.97</v>
       </c>
       <c r="G303" s="7">
         <v>137.25</v>
       </c>
       <c r="H303" s="7">
         <v>123.08</v>
       </c>
       <c r="I303" s="7">
         <v>135.96</v>
       </c>
       <c r="J303" s="7">
         <v>120.07</v>
       </c>
       <c r="K303" s="7">
         <v>123.43</v>
       </c>
       <c r="L303" s="7">
         <v>108.29</v>
       </c>
     </row>
-    <row r="304" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D304" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E304" s="7">
         <v>128.74</v>
       </c>
       <c r="F304" s="7">
         <v>149.44999999999999</v>
       </c>
       <c r="G304" s="7">
         <v>137.61000000000001</v>
       </c>
       <c r="H304" s="7">
         <v>123.33</v>
       </c>
       <c r="I304" s="7">
         <v>134.25</v>
       </c>
       <c r="J304" s="7">
         <v>120.38</v>
       </c>
       <c r="K304" s="7">
         <v>123.8</v>
       </c>
       <c r="L304" s="7">
         <v>107.85</v>
       </c>
     </row>
-    <row r="305" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D305" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E305" s="7">
         <v>129.18</v>
       </c>
       <c r="F305" s="7">
         <v>150.33000000000001</v>
       </c>
       <c r="G305" s="7">
         <v>137.88</v>
       </c>
       <c r="H305" s="7">
         <v>123.6</v>
       </c>
       <c r="I305" s="7">
         <v>136.08000000000001</v>
       </c>
       <c r="J305" s="7">
         <v>120.58</v>
       </c>
       <c r="K305" s="7">
         <v>123.85</v>
       </c>
       <c r="L305" s="7">
         <v>107.99</v>
       </c>
     </row>
-    <row r="306" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D306" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E306" s="7">
         <v>129.91</v>
       </c>
       <c r="F306" s="7">
         <v>152.76</v>
       </c>
       <c r="G306" s="7">
         <v>138.57</v>
       </c>
       <c r="H306" s="7">
         <v>123.95</v>
       </c>
       <c r="I306" s="7">
         <v>136.35</v>
       </c>
       <c r="J306" s="7">
         <v>120.79</v>
       </c>
       <c r="K306" s="7">
         <v>123.94</v>
       </c>
       <c r="L306" s="7">
         <v>108.14</v>
       </c>
     </row>
-    <row r="307" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D307" s="53" t="s">
+    <row r="307" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D307" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="E307" s="54"/>
-[...17 lines deleted...]
-      <c r="L308" s="58"/>
+      <c r="E307" s="53"/>
+      <c r="F307" s="53"/>
+      <c r="G307" s="53"/>
+      <c r="H307" s="53"/>
+      <c r="I307" s="53"/>
+      <c r="J307" s="53"/>
+      <c r="K307" s="53"/>
+      <c r="L307" s="54"/>
+    </row>
+    <row r="308" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D308" s="55"/>
+      <c r="E308" s="56"/>
+      <c r="F308" s="56"/>
+      <c r="G308" s="56"/>
+      <c r="H308" s="56"/>
+      <c r="I308" s="56"/>
+      <c r="J308" s="56"/>
+      <c r="K308" s="56"/>
+      <c r="L308" s="57"/>
     </row>
     <row r="309" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D309" s="41" t="s">
+      <c r="D309" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="E309" s="42"/>
-[...8 lines deleted...]
-    <row r="310" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E309" s="41"/>
+      <c r="F309" s="41"/>
+      <c r="G309" s="41"/>
+      <c r="H309" s="41"/>
+      <c r="I309" s="41"/>
+      <c r="J309" s="41"/>
+      <c r="K309" s="41"/>
+      <c r="L309" s="42"/>
+    </row>
+    <row r="310" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E310" s="7">
         <v>130.9</v>
       </c>
       <c r="F310" s="7">
         <v>155.59</v>
       </c>
       <c r="G310" s="7">
         <v>139.47</v>
       </c>
       <c r="H310" s="7">
         <v>124.62</v>
       </c>
       <c r="I310" s="7">
         <v>136.24</v>
       </c>
       <c r="J310" s="7">
         <v>121.4</v>
       </c>
       <c r="K310" s="7">
         <v>124.12</v>
       </c>
       <c r="L310" s="7">
         <v>108.39</v>
       </c>
     </row>
-    <row r="311" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D311" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E311" s="7">
         <v>130.96</v>
       </c>
       <c r="F311" s="7">
         <v>154.44999999999999</v>
       </c>
       <c r="G311" s="7">
         <v>139.94999999999999</v>
       </c>
       <c r="H311" s="7">
         <v>124.96</v>
       </c>
       <c r="I311" s="7">
         <v>137.9</v>
       </c>
       <c r="J311" s="7">
         <v>121.58</v>
       </c>
       <c r="K311" s="7">
         <v>124.22</v>
       </c>
       <c r="L311" s="7">
         <v>108.46</v>
       </c>
     </row>
-    <row r="312" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D312" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E312" s="7">
         <v>131.05000000000001</v>
       </c>
       <c r="F312" s="7">
         <v>153.94</v>
       </c>
       <c r="G312" s="7">
         <v>140.59</v>
       </c>
       <c r="H312" s="7">
         <v>125.21</v>
       </c>
       <c r="I312" s="7">
         <v>138.11000000000001</v>
       </c>
       <c r="J312" s="7">
         <v>121.77</v>
       </c>
       <c r="K312" s="7">
         <v>124.31</v>
       </c>
       <c r="L312" s="7">
         <v>108.57</v>
       </c>
     </row>
-    <row r="313" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D313" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E313" s="7">
         <v>131.32</v>
       </c>
       <c r="F313" s="7">
         <v>154.13</v>
       </c>
       <c r="G313" s="7">
         <v>141.46</v>
       </c>
       <c r="H313" s="7">
         <v>125.51</v>
       </c>
       <c r="I313" s="7">
         <v>137.47999999999999</v>
       </c>
       <c r="J313" s="7">
         <v>122.05</v>
       </c>
       <c r="K313" s="7">
         <v>124.39</v>
       </c>
       <c r="L313" s="7">
         <v>108.8</v>
       </c>
     </row>
-    <row r="314" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D314" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E314" s="7">
         <v>131.41</v>
       </c>
       <c r="F314" s="7">
         <v>153.9</v>
       </c>
       <c r="G314" s="7">
         <v>142.03</v>
       </c>
       <c r="H314" s="7">
         <v>125.74</v>
       </c>
       <c r="I314" s="7">
         <v>137.18</v>
       </c>
       <c r="J314" s="7">
         <v>122.27</v>
       </c>
       <c r="K314" s="7">
         <v>124.41</v>
       </c>
       <c r="L314" s="7">
         <v>108.88</v>
       </c>
     </row>
-    <row r="315" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D315" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E315" s="7">
         <v>132.22999999999999</v>
       </c>
       <c r="F315" s="7">
         <v>156.32</v>
       </c>
       <c r="G315" s="7">
         <v>142.71</v>
       </c>
       <c r="H315" s="7">
         <v>126.19</v>
       </c>
       <c r="I315" s="7">
         <v>137.71</v>
       </c>
       <c r="J315" s="7">
         <v>122.53</v>
       </c>
       <c r="K315" s="7">
         <v>124.55</v>
       </c>
       <c r="L315" s="7">
         <v>108.91</v>
       </c>
     </row>
-    <row r="316" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D316" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E316" s="7">
         <v>133.16</v>
       </c>
       <c r="F316" s="7">
         <v>158.94</v>
       </c>
       <c r="G316" s="7">
         <v>143.97999999999999</v>
       </c>
       <c r="H316" s="7">
         <v>126.39</v>
       </c>
       <c r="I316" s="7">
         <v>137.96</v>
       </c>
       <c r="J316" s="7">
         <v>123.04</v>
       </c>
       <c r="K316" s="7">
         <v>125.25</v>
       </c>
       <c r="L316" s="7">
         <v>109.25</v>
       </c>
     </row>
-    <row r="317" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D317" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E317" s="7">
         <v>134.43</v>
       </c>
       <c r="F317" s="7">
         <v>161.29</v>
       </c>
       <c r="G317" s="7">
         <v>144.94</v>
       </c>
       <c r="H317" s="7">
         <v>126.72</v>
       </c>
       <c r="I317" s="7">
         <v>139.13999999999999</v>
       </c>
       <c r="J317" s="7">
         <v>123.34</v>
       </c>
       <c r="K317" s="7">
         <v>127.38</v>
       </c>
       <c r="L317" s="7">
         <v>110.89</v>
       </c>
     </row>
-    <row r="318" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D318" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E318" s="7">
         <v>134.44999999999999</v>
       </c>
       <c r="F318" s="7">
         <v>159.80000000000001</v>
       </c>
       <c r="G318" s="7">
         <v>145.76</v>
       </c>
       <c r="H318" s="7">
         <v>127.16</v>
       </c>
       <c r="I318" s="7">
         <v>141.19</v>
       </c>
       <c r="J318" s="7">
         <v>123.51</v>
       </c>
       <c r="K318" s="7">
         <v>128.74</v>
       </c>
       <c r="L318" s="7">
         <v>110</v>
       </c>
     </row>
-    <row r="319" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D319" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E319" s="7">
         <v>134.66999999999999</v>
       </c>
       <c r="F319" s="7">
         <v>159.12</v>
       </c>
       <c r="G319" s="7">
         <v>146.32</v>
       </c>
       <c r="H319" s="7">
         <v>127.69</v>
       </c>
       <c r="I319" s="7">
         <v>142.52000000000001</v>
       </c>
       <c r="J319" s="7">
         <v>123.82</v>
       </c>
       <c r="K319" s="7">
         <v>129.01</v>
       </c>
       <c r="L319" s="7">
         <v>109.98</v>
       </c>
     </row>
-    <row r="320" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D320" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E320" s="7">
         <v>134.76</v>
       </c>
       <c r="F320" s="7">
         <v>158.91</v>
       </c>
       <c r="G320" s="7">
         <v>146.61000000000001</v>
       </c>
       <c r="H320" s="7">
         <v>127.88</v>
       </c>
       <c r="I320" s="7">
         <v>142.38</v>
       </c>
       <c r="J320" s="7">
         <v>124.08</v>
       </c>
       <c r="K320" s="7">
         <v>129.09</v>
       </c>
       <c r="L320" s="7">
         <v>110.23</v>
       </c>
     </row>
-    <row r="321" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D321" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E321" s="7">
         <v>135.49</v>
       </c>
       <c r="F321" s="7">
         <v>161.44</v>
       </c>
       <c r="G321" s="7">
         <v>147.04</v>
       </c>
       <c r="H321" s="7">
         <v>128.1</v>
       </c>
       <c r="I321" s="7">
         <v>142.72</v>
       </c>
       <c r="J321" s="7">
         <v>124.3</v>
       </c>
       <c r="K321" s="7">
         <v>129.16</v>
       </c>
       <c r="L321" s="7">
         <v>110.52</v>
       </c>
     </row>
-    <row r="322" spans="4:12" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D322" s="53" t="s">
+    <row r="322" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D322" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="E322" s="54"/>
-[...17 lines deleted...]
-      <c r="L323" s="58"/>
+      <c r="E322" s="53"/>
+      <c r="F322" s="53"/>
+      <c r="G322" s="53"/>
+      <c r="H322" s="53"/>
+      <c r="I322" s="53"/>
+      <c r="J322" s="53"/>
+      <c r="K322" s="53"/>
+      <c r="L322" s="54"/>
+    </row>
+    <row r="323" spans="4:12" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D323" s="55"/>
+      <c r="E323" s="56"/>
+      <c r="F323" s="56"/>
+      <c r="G323" s="56"/>
+      <c r="H323" s="56"/>
+      <c r="I323" s="56"/>
+      <c r="J323" s="56"/>
+      <c r="K323" s="56"/>
+      <c r="L323" s="57"/>
     </row>
     <row r="324" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D324" s="41" t="s">
+      <c r="D324" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="E324" s="42"/>
-[...8 lines deleted...]
-    <row r="325" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E324" s="41"/>
+      <c r="F324" s="41"/>
+      <c r="G324" s="41"/>
+      <c r="H324" s="41"/>
+      <c r="I324" s="41"/>
+      <c r="J324" s="41"/>
+      <c r="K324" s="41"/>
+      <c r="L324" s="42"/>
+    </row>
+    <row r="325" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D325" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E325" s="7">
         <v>136.88</v>
       </c>
       <c r="F325" s="7">
         <v>166.91</v>
       </c>
       <c r="G325" s="7">
         <v>147.71</v>
       </c>
       <c r="H325" s="7">
         <v>128.82</v>
       </c>
       <c r="I325" s="7">
         <v>143.07</v>
       </c>
       <c r="J325" s="7">
         <v>124.66</v>
       </c>
       <c r="K325" s="7">
         <v>129.22</v>
       </c>
       <c r="L325" s="7">
         <v>110.21</v>
       </c>
     </row>
-    <row r="326" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D326" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E326" s="7">
         <v>137.91</v>
       </c>
       <c r="F326" s="7">
         <v>170.39</v>
       </c>
       <c r="G326" s="7">
         <v>148.41</v>
       </c>
       <c r="H326" s="7">
         <v>129.87</v>
       </c>
       <c r="I326" s="7">
         <v>142.22999999999999</v>
       </c>
       <c r="J326" s="7">
         <v>125.36</v>
       </c>
       <c r="K326" s="7">
         <v>129.47</v>
       </c>
       <c r="L326" s="7">
         <v>110.3</v>
       </c>
     </row>
-    <row r="327" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D327" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E327" s="7">
         <v>138.78</v>
       </c>
       <c r="F327" s="7">
         <v>173.87</v>
       </c>
       <c r="G327" s="7">
         <v>149</v>
       </c>
       <c r="H327" s="7">
         <v>130.13999999999999</v>
       </c>
       <c r="I327" s="7">
         <v>141.22999999999999</v>
       </c>
       <c r="J327" s="7">
         <v>125.66</v>
       </c>
       <c r="K327" s="7">
         <v>129.62</v>
       </c>
       <c r="L327" s="7">
         <v>110.51</v>
       </c>
     </row>
-    <row r="328" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="328" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D328" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E328" s="7">
         <v>138.63999999999999</v>
       </c>
       <c r="F328" s="7">
         <v>172.48</v>
       </c>
       <c r="G328" s="7">
         <v>149.44999999999999</v>
       </c>
       <c r="H328" s="7">
         <v>130.68</v>
       </c>
       <c r="I328" s="7">
         <v>139.63</v>
       </c>
       <c r="J328" s="7">
         <v>125.94</v>
       </c>
       <c r="K328" s="7">
         <v>129.82</v>
       </c>
       <c r="L328" s="7">
         <v>110.62</v>
       </c>
     </row>
-    <row r="329" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D329" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E329" s="7">
         <v>138.6</v>
       </c>
       <c r="F329" s="7">
         <v>171.04</v>
       </c>
       <c r="G329" s="7">
         <v>149.97999999999999</v>
       </c>
       <c r="H329" s="7">
         <v>131.66</v>
       </c>
       <c r="I329" s="7">
         <v>137.91999999999999</v>
       </c>
       <c r="J329" s="7">
         <v>126.23</v>
       </c>
       <c r="K329" s="7">
         <v>129.9</v>
       </c>
       <c r="L329" s="7">
         <v>110.67</v>
       </c>
     </row>
-    <row r="330" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D330" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E330" s="7">
         <v>140.03</v>
       </c>
       <c r="F330" s="7">
         <v>173.04</v>
       </c>
       <c r="G330" s="7">
         <v>150.97999999999999</v>
       </c>
       <c r="H330" s="7">
         <v>131.93</v>
       </c>
       <c r="I330" s="7">
         <v>137.52000000000001</v>
       </c>
       <c r="J330" s="7">
         <v>126.52</v>
       </c>
       <c r="K330" s="7">
         <v>129.94999999999999</v>
       </c>
       <c r="L330" s="7">
         <v>114.88</v>
       </c>
     </row>
-    <row r="331" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D331" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E331" s="7">
         <v>144.63</v>
       </c>
       <c r="F331" s="7">
         <v>182.48</v>
       </c>
       <c r="G331" s="7">
         <v>153.32</v>
       </c>
       <c r="H331" s="7">
         <v>132.51</v>
       </c>
       <c r="I331" s="7">
         <v>137.38999999999999</v>
       </c>
       <c r="J331" s="7">
         <v>127.02</v>
       </c>
       <c r="K331" s="7">
         <v>130.85</v>
       </c>
       <c r="L331" s="7">
         <v>125.91</v>
       </c>
     </row>
-    <row r="332" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D332" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E332" s="7">
         <v>146.25</v>
       </c>
       <c r="F332" s="7">
         <v>185.67</v>
       </c>
       <c r="G332" s="7">
         <v>154.37</v>
       </c>
       <c r="H332" s="7">
         <v>133.38999999999999</v>
       </c>
       <c r="I332" s="7">
         <v>139.88</v>
       </c>
       <c r="J332" s="7">
         <v>127.49</v>
       </c>
       <c r="K332" s="7">
         <v>132.63</v>
       </c>
       <c r="L332" s="7">
         <v>127.1</v>
       </c>
     </row>
-    <row r="333" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D333" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E333" s="7">
         <v>145.74</v>
       </c>
       <c r="F333" s="7">
         <v>180.32</v>
       </c>
       <c r="G333" s="7">
         <v>155.57</v>
       </c>
       <c r="H333" s="7">
         <v>134.19999999999999</v>
       </c>
       <c r="I333" s="7">
         <v>144.06</v>
       </c>
       <c r="J333" s="7">
         <v>127.83</v>
       </c>
       <c r="K333" s="7">
         <v>133.57</v>
       </c>
       <c r="L333" s="7">
         <v>126.09</v>
       </c>
     </row>
-    <row r="334" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D334" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E334" s="7">
         <v>145.87</v>
       </c>
       <c r="F334" s="7">
         <v>179.2</v>
       </c>
       <c r="G334" s="7">
         <v>156.41999999999999</v>
       </c>
       <c r="H334" s="7">
         <v>134.55000000000001</v>
       </c>
       <c r="I334" s="7">
         <v>143.26</v>
       </c>
       <c r="J334" s="7">
         <v>128.25</v>
       </c>
       <c r="K334" s="7">
         <v>133.97999999999999</v>
       </c>
       <c r="L334" s="7">
         <v>126.76</v>
       </c>
     </row>
-    <row r="335" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D335" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E335" s="7">
         <v>146.04</v>
       </c>
       <c r="F335" s="7">
         <v>178.36</v>
       </c>
       <c r="G335" s="7">
         <v>156.85</v>
       </c>
       <c r="H335" s="7">
         <v>135.47</v>
       </c>
       <c r="I335" s="7">
         <v>143.22</v>
       </c>
       <c r="J335" s="7">
         <v>128.69</v>
       </c>
       <c r="K335" s="7">
         <v>134.13</v>
       </c>
       <c r="L335" s="7">
         <v>126.79</v>
       </c>
     </row>
-    <row r="336" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D336" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E336" s="7">
         <v>146.84</v>
       </c>
       <c r="F336" s="7">
         <v>179.77</v>
       </c>
       <c r="G336" s="7">
         <v>157.99</v>
       </c>
       <c r="H336" s="7">
         <v>136.07</v>
       </c>
       <c r="I336" s="7">
         <v>143.46</v>
       </c>
       <c r="J336" s="7">
         <v>128.9</v>
       </c>
       <c r="K336" s="7">
         <v>134.21</v>
       </c>
       <c r="L336" s="7">
         <v>127.5</v>
       </c>
     </row>
-    <row r="337" spans="4:14" s="9" customFormat="1" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="D337" s="53" t="s">
+    <row r="337" spans="4:14" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D337" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="E337" s="54"/>
-[...17 lines deleted...]
-      <c r="L338" s="58"/>
+      <c r="E337" s="53"/>
+      <c r="F337" s="53"/>
+      <c r="G337" s="53"/>
+      <c r="H337" s="53"/>
+      <c r="I337" s="53"/>
+      <c r="J337" s="53"/>
+      <c r="K337" s="53"/>
+      <c r="L337" s="54"/>
+    </row>
+    <row r="338" spans="4:14" s="9" customFormat="1" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="D338" s="55"/>
+      <c r="E338" s="56"/>
+      <c r="F338" s="56"/>
+      <c r="G338" s="56"/>
+      <c r="H338" s="56"/>
+      <c r="I338" s="56"/>
+      <c r="J338" s="56"/>
+      <c r="K338" s="56"/>
+      <c r="L338" s="57"/>
     </row>
     <row r="339" spans="4:14" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D339" s="41" t="s">
+      <c r="D339" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="E339" s="42"/>
-[...8 lines deleted...]
-    <row r="340" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="E339" s="41"/>
+      <c r="F339" s="41"/>
+      <c r="G339" s="41"/>
+      <c r="H339" s="41"/>
+      <c r="I339" s="41"/>
+      <c r="J339" s="41"/>
+      <c r="K339" s="41"/>
+      <c r="L339" s="42"/>
+    </row>
+    <row r="340" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D340" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="7">
         <v>110.99</v>
       </c>
       <c r="F340" s="7">
         <v>117.81</v>
       </c>
       <c r="G340" s="7">
         <v>110.71</v>
       </c>
       <c r="H340" s="7">
         <v>108.72</v>
       </c>
       <c r="I340" s="7">
         <v>103.88</v>
       </c>
       <c r="J340" s="7">
         <v>105.76</v>
       </c>
       <c r="K340" s="7">
         <v>105.98</v>
       </c>
       <c r="L340" s="7">
         <v>113.72</v>
       </c>
     </row>
-    <row r="341" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="341" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D341" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E341" s="7">
         <v>111.28</v>
       </c>
       <c r="F341" s="7">
         <v>118.23</v>
       </c>
       <c r="G341" s="7">
         <v>111.19</v>
       </c>
       <c r="H341" s="7">
         <v>108.9</v>
       </c>
       <c r="I341" s="7">
         <v>104.47</v>
       </c>
       <c r="J341" s="7">
         <v>106.06</v>
       </c>
       <c r="K341" s="7">
         <v>106.16</v>
       </c>
       <c r="L341" s="7">
         <v>113.89</v>
       </c>
     </row>
-    <row r="342" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="342" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D342" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E342" s="7">
         <v>111.37</v>
       </c>
       <c r="F342" s="7">
         <v>117.71</v>
       </c>
       <c r="G342" s="7">
         <v>111.67</v>
       </c>
       <c r="H342" s="7">
         <v>109.07</v>
       </c>
       <c r="I342" s="7">
         <v>104.55</v>
       </c>
       <c r="J342" s="7">
         <v>106.5</v>
       </c>
       <c r="K342" s="7">
         <v>106.31</v>
       </c>
       <c r="L342" s="7">
         <v>114.16</v>
       </c>
     </row>
-    <row r="343" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="343" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D343" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E343" s="7">
         <v>111.35</v>
       </c>
       <c r="F343" s="7">
         <v>116.43</v>
       </c>
       <c r="G343" s="7">
         <v>112.17</v>
       </c>
       <c r="H343" s="7">
         <v>109.34</v>
       </c>
       <c r="I343" s="7">
         <v>104.29</v>
       </c>
       <c r="J343" s="7">
         <v>107.15</v>
       </c>
       <c r="K343" s="7">
         <v>106.56</v>
       </c>
       <c r="L343" s="7">
         <v>114.39</v>
       </c>
     </row>
-    <row r="344" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="344" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D344" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E344" s="7">
         <v>111.53</v>
       </c>
       <c r="F344" s="7">
         <v>116.26</v>
       </c>
       <c r="G344" s="7">
         <v>112.56</v>
       </c>
       <c r="H344" s="7">
         <v>109.59</v>
       </c>
       <c r="I344" s="7">
         <v>104.42</v>
       </c>
       <c r="J344" s="7">
         <v>107.59</v>
       </c>
       <c r="K344" s="7">
         <v>106.63</v>
       </c>
       <c r="L344" s="7">
         <v>114.63</v>
       </c>
     </row>
-    <row r="345" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="345" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D345" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E345" s="7">
         <v>112.01</v>
       </c>
       <c r="F345" s="7">
         <v>117.41</v>
       </c>
       <c r="G345" s="7">
         <v>112.92</v>
       </c>
       <c r="H345" s="7">
         <v>110.01</v>
       </c>
       <c r="I345" s="7">
         <v>104.73</v>
       </c>
       <c r="J345" s="7">
         <v>107.98</v>
       </c>
       <c r="K345" s="7">
         <v>106.72</v>
       </c>
       <c r="L345" s="7">
         <v>114.85</v>
       </c>
     </row>
-    <row r="346" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="346" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D346" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E346" s="7">
         <v>113.05</v>
       </c>
       <c r="F346" s="7">
         <v>119.69</v>
       </c>
       <c r="G346" s="7">
         <v>114.05</v>
       </c>
       <c r="H346" s="7">
         <v>110.5</v>
       </c>
       <c r="I346" s="7">
         <v>105.62</v>
       </c>
       <c r="J346" s="7">
         <v>108.4</v>
       </c>
       <c r="K346" s="7">
         <v>107.2</v>
       </c>
       <c r="L346" s="7">
         <v>115.86</v>
       </c>
     </row>
-    <row r="347" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="347" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D347" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E347" s="7">
         <v>113.58</v>
       </c>
       <c r="F347" s="7">
         <v>120.12</v>
       </c>
       <c r="G347" s="7">
         <v>114.64</v>
       </c>
       <c r="H347" s="7">
         <v>111.31</v>
       </c>
       <c r="I347" s="7">
         <v>105.86</v>
       </c>
       <c r="J347" s="7">
         <v>108.76</v>
       </c>
       <c r="K347" s="7">
         <v>108.89</v>
       </c>
       <c r="L347" s="7">
         <v>115.72</v>
       </c>
     </row>
-    <row r="348" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="348" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D348" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E348" s="7">
         <v>113.89</v>
       </c>
       <c r="F348" s="7">
         <v>119.92</v>
       </c>
       <c r="G348" s="7">
         <v>115.23</v>
       </c>
       <c r="H348" s="7">
         <v>112.17</v>
       </c>
       <c r="I348" s="7">
         <v>105.68</v>
       </c>
       <c r="J348" s="7">
         <v>109.07</v>
       </c>
       <c r="K348" s="7">
         <v>109.63</v>
       </c>
       <c r="L348" s="7">
         <v>115.44</v>
       </c>
       <c r="N348" s="9"/>
     </row>
-    <row r="349" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="349" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D349" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E349" s="7">
         <v>114.42</v>
       </c>
       <c r="F349" s="7">
         <v>120.22</v>
       </c>
       <c r="G349" s="7">
         <v>115.73</v>
       </c>
       <c r="H349" s="7">
         <v>113.34</v>
       </c>
       <c r="I349" s="7">
         <v>105.9</v>
       </c>
       <c r="J349" s="7">
         <v>109.72</v>
       </c>
       <c r="K349" s="7">
         <v>109.88</v>
       </c>
       <c r="L349" s="7">
         <v>115.62</v>
       </c>
     </row>
-    <row r="350" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="350" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D350" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E350" s="7">
         <v>116.14</v>
       </c>
       <c r="F350" s="7">
         <v>122.8</v>
       </c>
       <c r="G350" s="7">
         <v>116.55</v>
       </c>
       <c r="H350" s="7">
         <v>113.9</v>
       </c>
       <c r="I350" s="7">
         <v>105.81</v>
       </c>
       <c r="J350" s="7">
         <v>110.19</v>
       </c>
       <c r="K350" s="7">
         <v>109.97</v>
       </c>
       <c r="L350" s="7">
         <v>120.58</v>
       </c>
     </row>
-    <row r="351" spans="4:14" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="351" spans="4:14" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D351" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E351" s="7">
         <v>119</v>
       </c>
       <c r="F351" s="7">
         <v>126.76</v>
       </c>
       <c r="G351" s="7">
         <v>118.84</v>
       </c>
       <c r="H351" s="7">
         <v>115.55</v>
       </c>
       <c r="I351" s="7">
         <v>106.49</v>
       </c>
       <c r="J351" s="7">
         <v>111</v>
       </c>
       <c r="K351" s="7">
         <v>110.37</v>
       </c>
       <c r="L351" s="7">
         <v>127.27</v>
       </c>
     </row>
     <row r="352" spans="4:14" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D352" s="41" t="s">
+      <c r="D352" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="E352" s="42"/>
-[...8 lines deleted...]
-    <row r="353" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="E352" s="41"/>
+      <c r="F352" s="41"/>
+      <c r="G352" s="41"/>
+      <c r="H352" s="41"/>
+      <c r="I352" s="41"/>
+      <c r="J352" s="41"/>
+      <c r="K352" s="41"/>
+      <c r="L352" s="42"/>
+    </row>
+    <row r="353" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D353" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E353" s="7">
         <v>118.71</v>
       </c>
       <c r="F353" s="7">
         <v>127.52</v>
       </c>
       <c r="G353" s="7">
         <v>119.61</v>
       </c>
       <c r="H353" s="7">
         <v>116.48</v>
       </c>
       <c r="I353" s="7">
         <v>107.39</v>
       </c>
       <c r="J353" s="7">
         <v>111.73</v>
       </c>
       <c r="K353" s="7">
         <v>110.66</v>
       </c>
       <c r="L353" s="7">
         <v>122.13</v>
       </c>
     </row>
-    <row r="354" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="354" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D354" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E354" s="7">
         <v>118.28</v>
       </c>
       <c r="F354" s="7">
         <v>125.65</v>
       </c>
       <c r="G354" s="7">
         <v>120.15</v>
       </c>
       <c r="H354" s="7">
         <v>116.96</v>
       </c>
       <c r="I354" s="7">
         <v>107.95</v>
       </c>
       <c r="J354" s="7">
         <v>112.17</v>
       </c>
       <c r="K354" s="7">
         <v>110.81</v>
       </c>
       <c r="L354" s="7">
         <v>120.26</v>
       </c>
     </row>
-    <row r="355" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="355" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D355" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E355" s="7">
         <v>118.48</v>
       </c>
       <c r="F355" s="7">
         <v>124.73</v>
       </c>
       <c r="G355" s="7">
         <v>120.88</v>
       </c>
       <c r="H355" s="7">
         <v>117.3</v>
       </c>
       <c r="I355" s="7">
         <v>107.86</v>
       </c>
       <c r="J355" s="7">
         <v>112.89</v>
       </c>
       <c r="K355" s="7">
         <v>110.92</v>
       </c>
       <c r="L355" s="7">
         <v>121.19</v>
       </c>
     </row>
-    <row r="356" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="356" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D356" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E356" s="7">
         <v>118.91</v>
       </c>
       <c r="F356" s="7">
         <v>123.75</v>
       </c>
       <c r="G356" s="7">
         <v>121.48</v>
       </c>
       <c r="H356" s="7">
         <v>117.56</v>
       </c>
       <c r="I356" s="7">
         <v>108.12</v>
       </c>
       <c r="J356" s="7">
         <v>113.32</v>
       </c>
       <c r="K356" s="7">
         <v>110.98</v>
       </c>
       <c r="L356" s="7">
         <v>123.37</v>
       </c>
     </row>
-    <row r="357" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="357" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D357" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E357" s="7">
         <v>119.5</v>
       </c>
       <c r="F357" s="7">
         <v>125.47</v>
       </c>
       <c r="G357" s="7">
         <v>122.09</v>
       </c>
       <c r="H357" s="7">
         <v>117.8</v>
       </c>
       <c r="I357" s="7">
         <v>108.37</v>
       </c>
       <c r="J357" s="7">
         <v>113.7</v>
       </c>
       <c r="K357" s="7">
         <v>111.05</v>
       </c>
       <c r="L357" s="7">
         <v>123.62</v>
       </c>
     </row>
-    <row r="358" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="358" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D358" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E358" s="7">
         <v>120.14</v>
       </c>
       <c r="F358" s="7">
         <v>127.48</v>
       </c>
       <c r="G358" s="7">
         <v>122.76</v>
       </c>
       <c r="H358" s="7">
         <v>118.07</v>
       </c>
       <c r="I358" s="7">
         <v>108.67</v>
       </c>
       <c r="J358" s="7">
         <v>114.06</v>
       </c>
       <c r="K358" s="7">
         <v>111.13</v>
       </c>
       <c r="L358" s="7">
         <v>123.75</v>
       </c>
     </row>
-    <row r="359" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="359" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D359" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E359" s="7">
         <v>121.26</v>
       </c>
       <c r="F359" s="7">
         <v>130.06</v>
       </c>
       <c r="G359" s="7">
         <v>123.39</v>
       </c>
       <c r="H359" s="7">
         <v>118.22</v>
       </c>
       <c r="I359" s="7">
         <v>109.09</v>
       </c>
       <c r="J359" s="7">
         <v>114.47</v>
       </c>
       <c r="K359" s="7">
         <v>111.51</v>
       </c>
       <c r="L359" s="7">
         <v>125.9</v>
       </c>
     </row>
-    <row r="360" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="360" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D360" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E360" s="7">
         <v>121.73</v>
       </c>
       <c r="F360" s="7">
         <v>131.24</v>
       </c>
       <c r="G360" s="7">
         <v>124.26</v>
       </c>
       <c r="H360" s="7">
         <v>118.41</v>
       </c>
       <c r="I360" s="7">
         <v>109.1</v>
       </c>
       <c r="J360" s="7">
         <v>115.27</v>
       </c>
       <c r="K360" s="7">
         <v>113.43</v>
       </c>
       <c r="L360" s="7">
         <v>125.17</v>
       </c>
     </row>
-    <row r="361" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="361" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D361" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E361" s="7">
         <v>121.67</v>
       </c>
       <c r="F361" s="7">
         <v>129.83000000000001</v>
       </c>
       <c r="G361" s="7">
         <v>124.75</v>
       </c>
       <c r="H361" s="7">
         <v>118.65</v>
       </c>
       <c r="I361" s="7">
         <v>110.01</v>
       </c>
       <c r="J361" s="7">
         <v>115.78</v>
       </c>
       <c r="K361" s="7">
         <v>114.44</v>
       </c>
       <c r="L361" s="7">
         <v>124.67</v>
       </c>
     </row>
-    <row r="362" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="362" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D362" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E362" s="7">
         <v>121.57</v>
       </c>
       <c r="F362" s="7">
         <v>128.46</v>
       </c>
       <c r="G362" s="7">
         <v>125.25</v>
       </c>
       <c r="H362" s="7">
         <v>118.76</v>
       </c>
       <c r="I362" s="7">
         <v>110.29</v>
       </c>
       <c r="J362" s="7">
         <v>116.11</v>
       </c>
       <c r="K362" s="7">
         <v>114.62</v>
       </c>
       <c r="L362" s="7">
         <v>124.69</v>
       </c>
     </row>
-    <row r="363" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="363" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D363" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E363" s="7">
         <v>121.82</v>
       </c>
       <c r="F363" s="7">
         <v>128.88999999999999</v>
       </c>
       <c r="G363" s="7">
         <v>125.84</v>
       </c>
       <c r="H363" s="7">
         <v>118.94</v>
       </c>
       <c r="I363" s="7">
         <v>110.04</v>
       </c>
       <c r="J363" s="7">
         <v>116.62</v>
       </c>
       <c r="K363" s="7">
         <v>114.68</v>
       </c>
       <c r="L363" s="7">
         <v>124.76</v>
       </c>
     </row>
-    <row r="364" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="364" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D364" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E364" s="7">
         <v>122.99</v>
       </c>
       <c r="F364" s="7">
         <v>133.01</v>
       </c>
       <c r="G364" s="7">
         <v>126.47</v>
       </c>
       <c r="H364" s="7">
         <v>119.41</v>
       </c>
       <c r="I364" s="7">
         <v>110.14</v>
       </c>
       <c r="J364" s="7">
         <v>116.9</v>
       </c>
       <c r="K364" s="7">
         <v>114.75</v>
       </c>
       <c r="L364" s="7">
         <v>125.32</v>
       </c>
     </row>
     <row r="365" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D365" s="41" t="s">
+      <c r="D365" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="E365" s="42"/>
-[...8 lines deleted...]
-    <row r="366" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+      <c r="E365" s="41"/>
+      <c r="F365" s="41"/>
+      <c r="G365" s="41"/>
+      <c r="H365" s="41"/>
+      <c r="I365" s="41"/>
+      <c r="J365" s="41"/>
+      <c r="K365" s="41"/>
+      <c r="L365" s="42"/>
+    </row>
+    <row r="366" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D366" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E366" s="7">
         <v>123.62</v>
       </c>
       <c r="F366" s="7">
         <v>135.93</v>
       </c>
       <c r="G366" s="7">
         <v>127.11</v>
       </c>
       <c r="H366" s="7">
         <v>120.04</v>
       </c>
       <c r="I366" s="7">
         <v>110.43</v>
       </c>
       <c r="J366" s="7">
         <v>117.32</v>
       </c>
       <c r="K366" s="7">
         <v>114.92</v>
       </c>
       <c r="L366" s="7">
         <v>123.93</v>
       </c>
     </row>
-    <row r="367" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="367" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D367" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E367" s="7">
         <v>123.51</v>
       </c>
       <c r="F367" s="7">
         <v>135.13999999999999</v>
       </c>
       <c r="G367" s="7">
         <v>127.91</v>
       </c>
       <c r="H367" s="7">
         <v>119.5</v>
       </c>
       <c r="I367" s="7">
         <v>111.14</v>
       </c>
       <c r="J367" s="7">
         <v>117.63</v>
       </c>
       <c r="K367" s="7">
         <v>114.99</v>
       </c>
       <c r="L367" s="7">
         <v>123.74</v>
       </c>
     </row>
-    <row r="368" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="368" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D368" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E368" s="7">
         <v>123.75</v>
       </c>
       <c r="F368" s="7">
         <v>136.07</v>
       </c>
       <c r="G368" s="7">
         <v>128.37</v>
       </c>
       <c r="H368" s="7">
         <v>119.42</v>
       </c>
       <c r="I368" s="7">
         <v>111.75</v>
       </c>
       <c r="J368" s="7">
         <v>117.98</v>
       </c>
       <c r="K368" s="7">
         <v>115.02</v>
       </c>
       <c r="L368" s="7">
         <v>123.47</v>
       </c>
     </row>
-    <row r="369" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="369" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D369" s="4" t="s">
         <v>54</v>
       </c>
       <c r="E369" s="7">
         <v>123.19</v>
       </c>
       <c r="F369" s="7">
         <v>134.79</v>
       </c>
       <c r="G369" s="7">
         <v>128.82</v>
       </c>
       <c r="H369" s="7">
         <v>119.26</v>
       </c>
       <c r="I369" s="7">
         <v>112</v>
       </c>
       <c r="J369" s="7">
         <v>118.35</v>
       </c>
       <c r="K369" s="7">
         <v>115.05</v>
       </c>
       <c r="L369" s="7">
         <v>121.5</v>
       </c>
     </row>
-    <row r="370" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="370" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D370" s="4" t="s">
         <v>55</v>
       </c>
       <c r="E370" s="7">
         <v>123.48</v>
       </c>
       <c r="F370" s="7">
         <v>135.19</v>
       </c>
       <c r="G370" s="7">
         <v>129.57</v>
       </c>
       <c r="H370" s="7">
         <v>119.28</v>
       </c>
       <c r="I370" s="7">
         <v>112.49</v>
       </c>
       <c r="J370" s="7">
         <v>118.67</v>
       </c>
       <c r="K370" s="7">
         <v>115.08</v>
       </c>
       <c r="L370" s="7">
         <v>121.76</v>
       </c>
     </row>
-    <row r="371" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="371" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D371" s="4" t="s">
         <v>56</v>
       </c>
       <c r="E371" s="7">
         <v>124.29</v>
       </c>
       <c r="F371" s="7">
         <v>137.38</v>
       </c>
       <c r="G371" s="7">
         <v>130.32</v>
       </c>
       <c r="H371" s="7">
         <v>119.46</v>
       </c>
       <c r="I371" s="7">
         <v>113.28</v>
       </c>
       <c r="J371" s="7">
         <v>119.07</v>
       </c>
       <c r="K371" s="7">
         <v>115.12</v>
       </c>
       <c r="L371" s="7">
         <v>122.53</v>
       </c>
     </row>
-    <row r="372" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="372" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D372" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E372" s="7">
         <v>125.15</v>
       </c>
       <c r="F372" s="7">
         <v>138.91999999999999</v>
       </c>
       <c r="G372" s="7">
         <v>131.03</v>
       </c>
       <c r="H372" s="7">
         <v>119.75</v>
       </c>
       <c r="I372" s="7">
         <v>113.78</v>
       </c>
       <c r="J372" s="7">
         <v>119.51</v>
       </c>
       <c r="K372" s="7">
         <v>115.71</v>
       </c>
       <c r="L372" s="7">
         <v>124.03</v>
       </c>
     </row>
-    <row r="373" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="373" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D373" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E373" s="7">
         <v>125.13</v>
       </c>
       <c r="F373" s="7">
         <v>137.97999999999999</v>
       </c>
       <c r="G373" s="7">
         <v>131.57</v>
       </c>
       <c r="H373" s="7">
         <v>120.24</v>
       </c>
       <c r="I373" s="7">
         <v>114.24</v>
       </c>
       <c r="J373" s="7">
         <v>119.98</v>
       </c>
       <c r="K373" s="7">
         <v>117.07</v>
       </c>
       <c r="L373" s="7">
         <v>122.76</v>
       </c>
     </row>
-    <row r="374" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="374" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D374" s="4" t="s">
         <v>59</v>
       </c>
       <c r="E374" s="7">
         <v>125.41</v>
       </c>
       <c r="F374" s="7">
         <v>137.88</v>
       </c>
       <c r="G374" s="7">
         <v>132.02000000000001</v>
       </c>
       <c r="H374" s="7">
         <v>120.59</v>
       </c>
       <c r="I374" s="7">
         <v>114.39</v>
       </c>
       <c r="J374" s="7">
         <v>120.38</v>
       </c>
       <c r="K374" s="7">
         <v>117.68</v>
       </c>
       <c r="L374" s="7">
         <v>122.99</v>
       </c>
     </row>
-    <row r="375" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="375" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D375" s="4" t="s">
         <v>60</v>
       </c>
       <c r="E375" s="7">
         <v>125.59</v>
       </c>
       <c r="F375" s="7">
         <v>137.59</v>
       </c>
       <c r="G375" s="7">
         <v>132.34</v>
       </c>
       <c r="H375" s="7">
         <v>121.26</v>
       </c>
       <c r="I375" s="7">
         <v>114.04</v>
       </c>
       <c r="J375" s="7">
         <v>120.73</v>
       </c>
       <c r="K375" s="7">
         <v>117.8</v>
       </c>
       <c r="L375" s="7">
         <v>122.95</v>
       </c>
     </row>
-    <row r="376" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="376" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D376" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E376" s="7">
         <v>126.18</v>
       </c>
       <c r="F376" s="7">
         <v>139.88</v>
       </c>
       <c r="G376" s="7">
         <v>132.66999999999999</v>
       </c>
       <c r="H376" s="7">
         <v>121.46</v>
       </c>
       <c r="I376" s="7">
         <v>114.03</v>
       </c>
       <c r="J376" s="7">
         <v>121.09</v>
       </c>
       <c r="K376" s="7">
         <v>117.82</v>
       </c>
       <c r="L376" s="7">
         <v>123.04</v>
       </c>
     </row>
-    <row r="377" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
+    <row r="377" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="2" x14ac:dyDescent="0.25">
       <c r="D377" s="14" t="s">
         <v>62</v>
       </c>
       <c r="E377" s="15">
         <v>126.71</v>
       </c>
       <c r="F377" s="15">
         <v>140.58000000000001</v>
       </c>
       <c r="G377" s="15">
         <v>133.27000000000001</v>
       </c>
       <c r="H377" s="15">
         <v>121.68</v>
       </c>
       <c r="I377" s="15">
         <v>113.5</v>
       </c>
       <c r="J377" s="15">
         <v>121.48</v>
       </c>
       <c r="K377" s="15">
         <v>117.88</v>
       </c>
       <c r="L377" s="15">
         <v>124.42</v>
       </c>
     </row>
     <row r="378" spans="4:12" s="9" customFormat="1" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D378" s="48" t="s">
+      <c r="D378" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="E378" s="48"/>
-[...8 lines deleted...]
-    <row r="379" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E378" s="47"/>
+      <c r="F378" s="47"/>
+      <c r="G378" s="47"/>
+      <c r="H378" s="47"/>
+      <c r="I378" s="47"/>
+      <c r="J378" s="47"/>
+      <c r="K378" s="47"/>
+      <c r="L378" s="47"/>
+    </row>
+    <row r="379" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D379" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E379" s="15">
         <v>127.94</v>
       </c>
       <c r="F379" s="15">
         <v>141.51</v>
       </c>
       <c r="G379" s="15">
         <v>133.88999999999999</v>
       </c>
       <c r="H379" s="15">
         <v>123.01</v>
       </c>
       <c r="I379" s="15">
         <v>113.87</v>
       </c>
       <c r="J379" s="15">
         <v>122.09</v>
       </c>
       <c r="K379" s="15">
         <v>118.02</v>
       </c>
       <c r="L379" s="15">
         <v>127.35</v>
       </c>
     </row>
-    <row r="380" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="380" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D380" s="14" t="s">
         <v>52</v>
       </c>
       <c r="E380" s="15">
         <v>128.24</v>
       </c>
       <c r="F380" s="15">
         <v>141.07</v>
       </c>
       <c r="G380" s="15">
         <v>134.41</v>
       </c>
       <c r="H380" s="15">
         <v>123.93</v>
       </c>
       <c r="I380" s="15">
         <v>114.46</v>
       </c>
       <c r="J380" s="15">
         <v>122.41</v>
       </c>
       <c r="K380" s="15">
         <v>118.12</v>
       </c>
       <c r="L380" s="15">
         <v>127.54</v>
       </c>
     </row>
-    <row r="381" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D381" s="14" t="s">
         <v>53</v>
       </c>
       <c r="E381" s="15">
         <v>128.22</v>
       </c>
       <c r="F381" s="15">
         <v>140.13999999999999</v>
       </c>
       <c r="G381" s="15">
         <v>134.82</v>
       </c>
       <c r="H381" s="15">
         <v>124.3</v>
       </c>
       <c r="I381" s="15">
         <v>114.67</v>
       </c>
       <c r="J381" s="15">
         <v>122.67</v>
       </c>
       <c r="K381" s="15">
         <v>118.22</v>
       </c>
       <c r="L381" s="15">
         <v>127.37</v>
       </c>
     </row>
-    <row r="382" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D382" s="14" t="s">
         <v>54</v>
       </c>
       <c r="E382" s="15">
         <v>128.33000000000001</v>
       </c>
       <c r="F382" s="15">
         <v>138.56</v>
       </c>
       <c r="G382" s="15">
         <v>134.97999999999999</v>
       </c>
       <c r="H382" s="15">
         <v>125.45</v>
       </c>
       <c r="I382" s="15">
         <v>115.23</v>
       </c>
       <c r="J382" s="15">
         <v>122.77</v>
       </c>
       <c r="K382" s="15">
         <v>118.26</v>
       </c>
       <c r="L382" s="15">
         <v>127.72</v>
       </c>
     </row>
-    <row r="383" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D383" s="14" t="s">
         <v>55</v>
       </c>
       <c r="E383" s="15">
         <v>128.83000000000001</v>
       </c>
       <c r="F383" s="15">
         <v>139.75</v>
       </c>
       <c r="G383" s="15">
         <v>135.49</v>
       </c>
       <c r="H383" s="15">
         <v>125.89</v>
       </c>
       <c r="I383" s="15">
         <v>115.5</v>
       </c>
       <c r="J383" s="15">
         <v>123.23</v>
       </c>
       <c r="K383" s="15">
         <v>118.3</v>
       </c>
       <c r="L383" s="15">
         <v>128.01</v>
       </c>
     </row>
-    <row r="384" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D384" s="14" t="s">
         <v>56</v>
       </c>
       <c r="E384" s="15">
         <v>129.72</v>
       </c>
       <c r="F384" s="15">
         <v>140.72</v>
       </c>
       <c r="G384" s="15">
         <v>136.02000000000001</v>
       </c>
       <c r="H384" s="15">
         <v>126.84</v>
       </c>
       <c r="I384" s="15">
         <v>116.4</v>
       </c>
       <c r="J384" s="15">
         <v>123.65</v>
       </c>
       <c r="K384" s="15">
         <v>118.38</v>
       </c>
       <c r="L384" s="15">
         <v>129.63999999999999</v>
       </c>
     </row>
-    <row r="385" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D385" s="14" t="s">
         <v>57</v>
       </c>
       <c r="E385" s="15">
         <v>130</v>
       </c>
       <c r="F385" s="15">
         <v>141.01</v>
       </c>
       <c r="G385" s="15">
         <v>136.80000000000001</v>
       </c>
       <c r="H385" s="15">
         <v>126.92</v>
       </c>
       <c r="I385" s="15">
         <v>116.47</v>
       </c>
       <c r="J385" s="15">
         <v>123.84</v>
       </c>
       <c r="K385" s="15">
         <v>119.11</v>
       </c>
       <c r="L385" s="15">
         <v>129.54</v>
       </c>
     </row>
-    <row r="386" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D386" s="14" t="s">
         <v>58</v>
       </c>
       <c r="E386" s="15">
         <v>129.91</v>
       </c>
       <c r="F386" s="15">
         <v>140.06</v>
       </c>
       <c r="G386" s="15">
         <v>137.15</v>
       </c>
       <c r="H386" s="15">
         <v>127.05</v>
       </c>
       <c r="I386" s="15">
         <v>116.84</v>
       </c>
       <c r="J386" s="15">
         <v>124.09</v>
       </c>
       <c r="K386" s="15">
         <v>120.17</v>
       </c>
       <c r="L386" s="15">
         <v>128.76</v>
       </c>
     </row>
-    <row r="387" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D387" s="14" t="s">
         <v>59</v>
       </c>
       <c r="E387" s="15">
         <v>130.08000000000001</v>
       </c>
       <c r="F387" s="15">
         <v>139.32</v>
       </c>
       <c r="G387" s="15">
         <v>137.62</v>
       </c>
       <c r="H387" s="15">
         <v>127.32</v>
       </c>
       <c r="I387" s="15">
         <v>117.45</v>
       </c>
       <c r="J387" s="15">
         <v>124.29</v>
       </c>
       <c r="K387" s="15">
         <v>121.41</v>
       </c>
       <c r="L387" s="15">
         <v>128.78</v>
       </c>
     </row>
-    <row r="388" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D388" s="14" t="s">
         <v>60</v>
       </c>
       <c r="E388" s="15">
         <v>130.09</v>
       </c>
       <c r="F388" s="15">
         <v>138.69</v>
       </c>
       <c r="G388" s="15">
         <v>138.01</v>
       </c>
       <c r="H388" s="15">
         <v>127.55</v>
       </c>
       <c r="I388" s="15">
         <v>117.66</v>
       </c>
       <c r="J388" s="15">
         <v>124.55</v>
       </c>
       <c r="K388" s="15">
         <v>121.6</v>
       </c>
       <c r="L388" s="15">
         <v>128.61000000000001</v>
       </c>
     </row>
-    <row r="389" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="389" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D389" s="14" t="s">
         <v>61</v>
       </c>
       <c r="E389" s="15">
         <v>130.35</v>
       </c>
       <c r="F389" s="15">
         <v>139.19999999999999</v>
       </c>
       <c r="G389" s="15">
         <v>138.32</v>
       </c>
       <c r="H389" s="15">
         <v>127.71</v>
       </c>
       <c r="I389" s="15">
         <v>117.8</v>
       </c>
       <c r="J389" s="15">
         <v>124.89</v>
       </c>
       <c r="K389" s="15">
         <v>121.72</v>
       </c>
       <c r="L389" s="15">
         <v>128.72</v>
       </c>
     </row>
-    <row r="390" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="390" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D390" s="16" t="s">
         <v>62</v>
       </c>
       <c r="E390" s="17">
         <v>131.28</v>
       </c>
       <c r="F390" s="17">
         <v>142.35</v>
       </c>
       <c r="G390" s="17">
         <v>138.74</v>
       </c>
       <c r="H390" s="17">
         <v>127.93</v>
       </c>
       <c r="I390" s="17">
         <v>117.95</v>
       </c>
       <c r="J390" s="17">
         <v>125.11</v>
       </c>
       <c r="K390" s="17">
         <v>121.81</v>
       </c>
       <c r="L390" s="17">
         <v>129.68</v>
       </c>
     </row>
     <row r="391" spans="4:12" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D391" s="47" t="s">
+      <c r="D391" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="E391" s="47"/>
-[...8 lines deleted...]
-    <row r="392" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E391" s="46"/>
+      <c r="F391" s="46"/>
+      <c r="G391" s="46"/>
+      <c r="H391" s="46"/>
+      <c r="I391" s="46"/>
+      <c r="J391" s="46"/>
+      <c r="K391" s="46"/>
+      <c r="L391" s="46"/>
+    </row>
+    <row r="392" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D392" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E392" s="19">
         <v>132.1</v>
       </c>
       <c r="F392" s="19">
         <v>145.68</v>
       </c>
       <c r="G392" s="19">
         <v>139.34</v>
       </c>
       <c r="H392" s="19">
         <v>128.22999999999999</v>
       </c>
       <c r="I392" s="19">
         <v>118.54</v>
       </c>
       <c r="J392" s="19">
         <v>125.46</v>
       </c>
       <c r="K392" s="19">
         <v>122</v>
       </c>
       <c r="L392" s="19">
         <v>129.32</v>
       </c>
     </row>
-    <row r="393" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="393" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D393" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E393" s="19">
         <v>132.32</v>
       </c>
       <c r="F393" s="19">
         <v>145.87</v>
       </c>
       <c r="G393" s="19">
         <v>139.94</v>
       </c>
       <c r="H393" s="19">
         <v>128.51</v>
       </c>
       <c r="I393" s="19">
         <v>118.95</v>
       </c>
       <c r="J393" s="19">
         <v>125.78</v>
       </c>
       <c r="K393" s="19">
         <v>122.08</v>
       </c>
       <c r="L393" s="19">
         <v>129.34</v>
       </c>
     </row>
-    <row r="394" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="394" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D394" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E394" s="20">
         <v>132.58000000000001</v>
       </c>
       <c r="F394" s="20">
         <v>146.08000000000001</v>
       </c>
       <c r="G394" s="20">
         <v>140.30000000000001</v>
       </c>
       <c r="H394" s="20">
         <v>128.59</v>
       </c>
       <c r="I394" s="20">
         <v>119.38</v>
       </c>
       <c r="J394" s="20">
         <v>126.24</v>
       </c>
       <c r="K394" s="20">
         <v>122.16</v>
       </c>
       <c r="L394" s="20">
         <v>129.69999999999999</v>
       </c>
     </row>
-    <row r="395" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="395" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D395" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E395" s="20">
         <v>132.71</v>
       </c>
       <c r="F395" s="20">
         <v>145.69999999999999</v>
       </c>
       <c r="G395" s="20">
         <v>140.63</v>
       </c>
       <c r="H395" s="20">
         <v>128.79</v>
       </c>
       <c r="I395" s="20">
         <v>119.73</v>
       </c>
       <c r="J395" s="20">
         <v>126.52</v>
       </c>
       <c r="K395" s="20">
         <v>122.21</v>
       </c>
       <c r="L395" s="20">
         <v>129.94999999999999</v>
       </c>
     </row>
-    <row r="396" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="396" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D396" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E396" s="20">
         <v>132.99</v>
       </c>
       <c r="F396" s="20">
         <v>146</v>
       </c>
       <c r="G396" s="20">
         <v>141.07</v>
       </c>
       <c r="H396" s="20">
         <v>129.04</v>
       </c>
       <c r="I396" s="20">
         <v>120.12</v>
       </c>
       <c r="J396" s="20">
         <v>126.79</v>
       </c>
       <c r="K396" s="20">
         <v>122.32</v>
       </c>
       <c r="L396" s="20">
         <v>130.19</v>
       </c>
     </row>
-    <row r="397" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="397" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D397" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E397" s="20">
         <v>133.77000000000001</v>
       </c>
       <c r="F397" s="20">
         <v>147.29</v>
       </c>
       <c r="G397" s="20">
         <v>141.63</v>
       </c>
       <c r="H397" s="20">
         <v>129.21</v>
       </c>
       <c r="I397" s="20">
         <v>120.55</v>
       </c>
       <c r="J397" s="20">
         <v>127.13</v>
       </c>
       <c r="K397" s="20">
         <v>122.4</v>
       </c>
       <c r="L397" s="20">
         <v>132.13999999999999</v>
       </c>
     </row>
-    <row r="398" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="398" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D398" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E398" s="20">
         <v>134.13999999999999</v>
       </c>
       <c r="F398" s="20">
         <v>148.55000000000001</v>
       </c>
       <c r="G398" s="20">
         <v>142.27000000000001</v>
       </c>
       <c r="H398" s="20">
         <v>129.41999999999999</v>
       </c>
       <c r="I398" s="20">
         <v>120.9</v>
       </c>
       <c r="J398" s="20">
         <v>127.47</v>
       </c>
       <c r="K398" s="20">
         <v>123.42</v>
       </c>
       <c r="L398" s="20">
         <v>131.28</v>
       </c>
     </row>
-    <row r="399" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="399" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D399" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E399" s="20">
         <v>134.07</v>
       </c>
       <c r="F399" s="20">
         <v>146.91999999999999</v>
       </c>
       <c r="G399" s="20">
         <v>142.77000000000001</v>
       </c>
       <c r="H399" s="20">
         <v>129.74</v>
       </c>
       <c r="I399" s="20">
         <v>120.82</v>
       </c>
       <c r="J399" s="20">
         <v>127.72</v>
       </c>
       <c r="K399" s="20">
         <v>124.69</v>
       </c>
       <c r="L399" s="20">
         <v>131.08000000000001</v>
       </c>
     </row>
-    <row r="400" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="400" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D400" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E400" s="20">
         <v>133.83000000000001</v>
       </c>
       <c r="F400" s="20">
         <v>144.54</v>
       </c>
       <c r="G400" s="20">
         <v>143.18</v>
       </c>
       <c r="H400" s="20">
         <v>130.01</v>
       </c>
       <c r="I400" s="20">
         <v>121.15</v>
       </c>
       <c r="J400" s="20">
         <v>128.24</v>
       </c>
       <c r="K400" s="20">
         <v>125.36</v>
       </c>
       <c r="L400" s="20">
         <v>131.02000000000001</v>
       </c>
     </row>
-    <row r="401" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="401" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D401" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E401" s="20">
         <v>134.19999999999999</v>
       </c>
       <c r="F401" s="20">
         <v>144.76</v>
       </c>
       <c r="G401" s="20">
         <v>143.57</v>
       </c>
       <c r="H401" s="20">
         <v>130.55000000000001</v>
       </c>
       <c r="I401" s="20">
         <v>121.8</v>
       </c>
       <c r="J401" s="20">
         <v>128.32</v>
       </c>
       <c r="K401" s="20">
         <v>125.47</v>
       </c>
       <c r="L401" s="20">
         <v>131.36000000000001</v>
       </c>
     </row>
-    <row r="402" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="402" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D402" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E402" s="20">
         <v>134.56</v>
       </c>
       <c r="F402" s="20">
         <v>145.11000000000001</v>
       </c>
       <c r="G402" s="20">
         <v>143.85</v>
       </c>
       <c r="H402" s="20">
         <v>130.87</v>
       </c>
       <c r="I402" s="20">
         <v>122.08</v>
       </c>
       <c r="J402" s="20">
         <v>128.78</v>
       </c>
       <c r="K402" s="20">
         <v>125.53</v>
       </c>
       <c r="L402" s="20">
         <v>132.09</v>
       </c>
     </row>
-    <row r="403" spans="4:12" ht="20.100000000000001" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="403" spans="4:12" ht="20.149999999999999" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D403" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E403" s="20">
         <v>135.38999999999999</v>
       </c>
       <c r="F403" s="20">
         <v>147.21</v>
       </c>
       <c r="G403" s="20">
         <v>144.16999999999999</v>
       </c>
       <c r="H403" s="20">
         <v>131.04</v>
       </c>
       <c r="I403" s="20">
         <v>122.18</v>
       </c>
       <c r="J403" s="20">
         <v>129.04</v>
       </c>
       <c r="K403" s="20">
         <v>125.65</v>
       </c>
       <c r="L403" s="20">
         <v>133.78</v>
       </c>
     </row>
     <row r="404" spans="4:12" ht="24.9" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
-      <c r="D404" s="49" t="s">
+      <c r="D404" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="E404" s="49"/>
-[...8 lines deleted...]
-    <row r="405" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="E404" s="48"/>
+      <c r="F404" s="48"/>
+      <c r="G404" s="48"/>
+      <c r="H404" s="48"/>
+      <c r="I404" s="48"/>
+      <c r="J404" s="48"/>
+      <c r="K404" s="48"/>
+      <c r="L404" s="48"/>
+    </row>
+    <row r="405" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D405" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E405" s="24">
         <v>135.83000000000001</v>
       </c>
       <c r="F405" s="24">
         <v>148.57</v>
       </c>
       <c r="G405" s="24">
         <v>144.56</v>
       </c>
       <c r="H405" s="24">
         <v>131.41</v>
       </c>
       <c r="I405" s="24">
         <v>122.75</v>
       </c>
       <c r="J405" s="24">
         <v>129.38999999999999</v>
       </c>
       <c r="K405" s="24">
         <v>125.95</v>
       </c>
       <c r="L405" s="24">
         <v>133.56</v>
       </c>
     </row>
-    <row r="406" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="406" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D406" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E406" s="19">
         <v>135.72</v>
       </c>
       <c r="F406" s="19">
         <v>146.91999999999999</v>
       </c>
       <c r="G406" s="19">
         <v>145.01</v>
       </c>
       <c r="H406" s="19">
         <v>131.74</v>
       </c>
       <c r="I406" s="19">
         <v>123.08</v>
       </c>
       <c r="J406" s="19">
         <v>129.85</v>
       </c>
       <c r="K406" s="19">
         <v>126.09</v>
       </c>
       <c r="L406" s="19">
         <v>133.63</v>
       </c>
     </row>
-    <row r="407" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="407" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D407" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E407" s="19">
         <v>135.87</v>
       </c>
       <c r="F407" s="19">
         <v>146.9</v>
       </c>
       <c r="G407" s="19">
         <v>145.32</v>
       </c>
       <c r="H407" s="19">
         <v>131.88</v>
       </c>
       <c r="I407" s="19">
         <v>123.36</v>
       </c>
       <c r="J407" s="19">
         <v>130.16</v>
       </c>
       <c r="K407" s="19">
         <v>126.16</v>
       </c>
       <c r="L407" s="19">
         <v>133.76</v>
       </c>
     </row>
-    <row r="408" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="408" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D408" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E408" s="19">
         <v>136.47</v>
       </c>
       <c r="F408" s="19">
         <v>149.03</v>
       </c>
       <c r="G408" s="19">
         <v>145.6</v>
       </c>
       <c r="H408" s="19">
         <v>132.04</v>
       </c>
       <c r="I408" s="19">
         <v>123.54</v>
       </c>
       <c r="J408" s="19">
         <v>130.47999999999999</v>
       </c>
       <c r="K408" s="19">
         <v>126.2</v>
       </c>
       <c r="L408" s="19">
         <v>134.13</v>
       </c>
     </row>
-    <row r="409" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="409" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D409" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E409" s="19">
         <v>137.4</v>
       </c>
       <c r="F409" s="19">
         <v>152.04</v>
       </c>
       <c r="G409" s="19">
         <v>146.41</v>
       </c>
       <c r="H409" s="19">
         <v>132.12</v>
       </c>
       <c r="I409" s="19">
         <v>124.09</v>
       </c>
       <c r="J409" s="19">
         <v>130.72</v>
       </c>
       <c r="K409" s="19">
         <v>126.24</v>
       </c>
       <c r="L409" s="19">
         <v>134.85</v>
       </c>
     </row>
-    <row r="410" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="410" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D410" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E410" s="19">
         <v>138.16</v>
       </c>
       <c r="F410" s="19">
         <v>154.52000000000001</v>
       </c>
       <c r="G410" s="19">
         <v>147.27000000000001</v>
       </c>
       <c r="H410" s="19">
         <v>132.34</v>
       </c>
       <c r="I410" s="19">
         <v>125.1</v>
       </c>
       <c r="J410" s="19">
         <v>130.97</v>
       </c>
       <c r="K410" s="19">
         <v>126.33</v>
       </c>
       <c r="L410" s="19">
         <v>134.66</v>
       </c>
     </row>
-    <row r="411" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="411" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D411" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E411" s="19">
         <v>138.59</v>
       </c>
       <c r="F411" s="19">
         <v>155.75</v>
       </c>
       <c r="G411" s="19">
         <v>147.63</v>
       </c>
       <c r="H411" s="19">
         <v>132.52000000000001</v>
       </c>
       <c r="I411" s="19">
         <v>125.97</v>
       </c>
       <c r="J411" s="19">
         <v>131.21</v>
       </c>
       <c r="K411" s="19">
         <v>127.49</v>
       </c>
       <c r="L411" s="19">
         <v>134.18</v>
       </c>
     </row>
-    <row r="412" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="412" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D412" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E412" s="19">
         <v>138.75</v>
       </c>
       <c r="F412" s="19">
         <v>155.44999999999999</v>
       </c>
       <c r="G412" s="19">
         <v>148.01</v>
       </c>
       <c r="H412" s="19">
         <v>132.82</v>
       </c>
       <c r="I412" s="19">
         <v>127.08</v>
       </c>
       <c r="J412" s="19">
         <v>131.99</v>
       </c>
       <c r="K412" s="19">
         <v>129.03</v>
       </c>
       <c r="L412" s="19">
         <v>133.44</v>
       </c>
     </row>
-    <row r="413" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="413" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D413" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E413" s="19">
         <v>138.37</v>
       </c>
       <c r="F413" s="19">
         <v>152.38</v>
       </c>
       <c r="G413" s="19">
         <v>148.43</v>
       </c>
       <c r="H413" s="19">
         <v>132.94</v>
       </c>
       <c r="I413" s="19">
         <v>127.99</v>
       </c>
       <c r="J413" s="19">
         <v>132.41</v>
       </c>
       <c r="K413" s="19">
         <v>129.63999999999999</v>
       </c>
       <c r="L413" s="19">
         <v>133.44999999999999</v>
       </c>
     </row>
-    <row r="414" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="414" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D414" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E414" s="19">
         <v>138.4</v>
       </c>
       <c r="F414" s="19">
         <v>151.76</v>
       </c>
       <c r="G414" s="19">
         <v>149.1</v>
       </c>
       <c r="H414" s="19">
         <v>133.05000000000001</v>
       </c>
       <c r="I414" s="19">
         <v>128.09</v>
       </c>
       <c r="J414" s="19">
         <v>132.81</v>
       </c>
       <c r="K414" s="19">
         <v>129.77000000000001</v>
       </c>
       <c r="L414" s="19">
         <v>133.34</v>
       </c>
     </row>
-    <row r="415" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="415" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D415" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E415" s="19">
         <v>138.6</v>
       </c>
       <c r="F415" s="19">
         <v>152.32</v>
       </c>
       <c r="G415" s="19">
         <v>149.47</v>
       </c>
       <c r="H415" s="19">
         <v>133.21</v>
       </c>
       <c r="I415" s="19">
         <v>128.13</v>
       </c>
       <c r="J415" s="19">
         <v>133.12</v>
       </c>
       <c r="K415" s="19">
         <v>129.80000000000001</v>
       </c>
       <c r="L415" s="19">
         <v>133.24</v>
       </c>
     </row>
-    <row r="416" spans="4:12" ht="20.100000000000001" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
+    <row r="416" spans="4:12" ht="20.149999999999999" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="D416" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E416" s="19">
         <v>139.07</v>
       </c>
       <c r="F416" s="19">
         <v>153.51</v>
       </c>
       <c r="G416" s="19">
         <v>149.9</v>
       </c>
       <c r="H416" s="19">
         <v>133.33000000000001</v>
       </c>
       <c r="I416" s="19">
         <v>128.19999999999999</v>
       </c>
       <c r="J416" s="19">
         <v>133.51</v>
       </c>
       <c r="K416" s="19">
         <v>129.72999999999999</v>
       </c>
       <c r="L416" s="19">
         <v>134.01</v>
       </c>
     </row>
-    <row r="417" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="417" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D417" s="12"/>
       <c r="E417" s="13"/>
       <c r="F417" s="13"/>
       <c r="G417" s="13"/>
       <c r="H417" s="13"/>
       <c r="I417" s="13"/>
       <c r="J417" s="13"/>
       <c r="K417" s="13"/>
       <c r="L417" s="13"/>
     </row>
     <row r="418" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D418" s="62" t="s">
+      <c r="D418" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="E418" s="62"/>
-[...10 lines deleted...]
-      <c r="P418" s="62"/>
+      <c r="E418" s="61"/>
+      <c r="F418" s="61"/>
+      <c r="G418" s="61"/>
+      <c r="H418" s="61"/>
+      <c r="I418" s="61"/>
+      <c r="J418" s="61"/>
+      <c r="K418" s="61"/>
+      <c r="L418" s="61"/>
+      <c r="M418" s="61"/>
+      <c r="N418" s="61"/>
+      <c r="O418" s="61"/>
+      <c r="P418" s="61"/>
     </row>
     <row r="419" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D419" s="62"/>
-[...11 lines deleted...]
-      <c r="P419" s="62"/>
+      <c r="D419" s="61"/>
+      <c r="E419" s="61"/>
+      <c r="F419" s="61"/>
+      <c r="G419" s="61"/>
+      <c r="H419" s="61"/>
+      <c r="I419" s="61"/>
+      <c r="J419" s="61"/>
+      <c r="K419" s="61"/>
+      <c r="L419" s="61"/>
+      <c r="M419" s="61"/>
+      <c r="N419" s="61"/>
+      <c r="O419" s="61"/>
+      <c r="P419" s="61"/>
     </row>
     <row r="420" spans="4:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D420" s="71" t="s">
+      <c r="D420" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="E420" s="71" t="s">
+      <c r="E420" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="F420" s="71" t="s">
+      <c r="F420" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="G420" s="71" t="s">
+      <c r="G420" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="H420" s="71" t="s">
+      <c r="H420" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="I420" s="71" t="s">
+      <c r="I420" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="J420" s="71" t="s">
+      <c r="J420" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="K420" s="71" t="s">
+      <c r="K420" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="L420" s="71" t="s">
+      <c r="L420" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="M420" s="71" t="s">
+      <c r="M420" s="70" t="s">
         <v>78</v>
       </c>
-      <c r="N420" s="71" t="s">
+      <c r="N420" s="70" t="s">
         <v>79</v>
       </c>
-      <c r="O420" s="71" t="s">
+      <c r="O420" s="70" t="s">
         <v>80</v>
       </c>
-      <c r="P420" s="71" t="s">
+      <c r="P420" s="70" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="421" spans="4:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D421" s="28"/>
-[...14 lines deleted...]
-      <c r="D422" s="50" t="s">
+      <c r="D421" s="27"/>
+      <c r="E421" s="27"/>
+      <c r="F421" s="27"/>
+      <c r="G421" s="27"/>
+      <c r="H421" s="27"/>
+      <c r="I421" s="27"/>
+      <c r="J421" s="27"/>
+      <c r="K421" s="27"/>
+      <c r="L421" s="27"/>
+      <c r="M421" s="27"/>
+      <c r="N421" s="27"/>
+      <c r="O421" s="27"/>
+      <c r="P421" s="27"/>
+    </row>
+    <row r="422" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D422" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="E422" s="51"/>
-[...12 lines deleted...]
-    <row r="423" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E422" s="50"/>
+      <c r="F422" s="50"/>
+      <c r="G422" s="50"/>
+      <c r="H422" s="50"/>
+      <c r="I422" s="50"/>
+      <c r="J422" s="50"/>
+      <c r="K422" s="50"/>
+      <c r="L422" s="50"/>
+      <c r="M422" s="50"/>
+      <c r="N422" s="50"/>
+      <c r="O422" s="50"/>
+      <c r="P422" s="51"/>
+    </row>
+    <row r="423" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D423" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E423" s="22">
         <v>104.33</v>
       </c>
       <c r="F423" s="22">
         <v>105.88973300000001</v>
       </c>
       <c r="G423" s="22">
         <v>104.445808</v>
       </c>
       <c r="H423" s="22">
         <v>102.613896</v>
       </c>
       <c r="I423" s="22">
         <v>104.818501</v>
       </c>
       <c r="J423" s="22">
         <v>105.301356</v>
       </c>
       <c r="K423" s="22">
         <v>102.96642</v>
       </c>
       <c r="L423" s="22">
         <v>100.458643</v>
       </c>
       <c r="M423" s="22">
         <v>103.331462</v>
       </c>
       <c r="N423" s="22">
         <v>106.06669599999999</v>
       </c>
       <c r="O423" s="22">
         <v>105.423511</v>
       </c>
       <c r="P423" s="22">
         <v>106.429762</v>
       </c>
     </row>
-    <row r="424" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="424" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D424" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E424" s="22">
         <v>104.62</v>
       </c>
       <c r="F424" s="22">
         <v>106.9</v>
       </c>
       <c r="G424" s="22">
         <v>104.67</v>
       </c>
       <c r="H424" s="22">
         <v>102.7</v>
       </c>
       <c r="I424" s="22">
         <v>104.88</v>
       </c>
       <c r="J424" s="22">
         <v>105.66</v>
       </c>
       <c r="K424" s="22">
         <v>102.59</v>
       </c>
       <c r="L424" s="22">
         <v>100.45</v>
       </c>
       <c r="M424" s="22">
         <v>103.4</v>
       </c>
       <c r="N424" s="22">
         <v>106.09</v>
       </c>
       <c r="O424" s="22">
         <v>105.6</v>
       </c>
       <c r="P424" s="22">
         <v>106.87</v>
       </c>
     </row>
-    <row r="425" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="425" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D425" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E425" s="22">
         <v>104.72</v>
       </c>
       <c r="F425" s="22">
         <v>107.01</v>
       </c>
       <c r="G425" s="22">
         <v>104.8</v>
       </c>
       <c r="H425" s="22">
         <v>102.72</v>
       </c>
       <c r="I425" s="22">
         <v>105.17</v>
       </c>
       <c r="J425" s="22">
         <v>105.88</v>
       </c>
       <c r="K425" s="22">
         <v>102.15</v>
       </c>
       <c r="L425" s="22">
         <v>100.36</v>
       </c>
       <c r="M425" s="22">
         <v>103.42</v>
       </c>
       <c r="N425" s="22">
         <v>106.09</v>
       </c>
       <c r="O425" s="22">
         <v>105.98</v>
       </c>
       <c r="P425" s="22">
         <v>107.93</v>
       </c>
     </row>
-    <row r="426" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="426" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D426" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E426" s="22">
         <v>104.8</v>
       </c>
       <c r="F426" s="22">
         <v>107.11</v>
       </c>
       <c r="G426" s="22">
         <v>104.84</v>
       </c>
       <c r="H426" s="22">
         <v>102.81</v>
       </c>
       <c r="I426" s="22">
         <v>105.26</v>
       </c>
       <c r="J426" s="22">
         <v>106.12</v>
       </c>
       <c r="K426" s="22">
         <v>101.72</v>
       </c>
       <c r="L426" s="22">
         <v>100.02</v>
       </c>
       <c r="M426" s="22">
         <v>103.45</v>
       </c>
       <c r="N426" s="22">
         <v>106.09</v>
       </c>
       <c r="O426" s="22">
         <v>106.17</v>
       </c>
       <c r="P426" s="22">
         <v>109.22</v>
       </c>
     </row>
-    <row r="427" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D427" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E427" s="22">
         <v>104.87</v>
       </c>
       <c r="F427" s="22">
         <v>106.77</v>
       </c>
       <c r="G427" s="22">
         <v>104.93</v>
       </c>
       <c r="H427" s="22">
         <v>102.85</v>
       </c>
       <c r="I427" s="22">
         <v>105.36</v>
       </c>
       <c r="J427" s="22">
         <v>106.41</v>
       </c>
       <c r="K427" s="22">
         <v>102.61</v>
       </c>
       <c r="L427" s="22">
         <v>100.1</v>
       </c>
       <c r="M427" s="22">
         <v>103.51</v>
       </c>
       <c r="N427" s="22">
         <v>106.09</v>
       </c>
       <c r="O427" s="22">
         <v>106.25</v>
       </c>
       <c r="P427" s="22">
         <v>109.35</v>
       </c>
     </row>
-    <row r="428" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="428" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D428" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E428" s="22">
         <v>105.06</v>
       </c>
       <c r="F428" s="22">
         <v>107.27</v>
       </c>
       <c r="G428" s="22">
         <v>104.95</v>
       </c>
       <c r="H428" s="22">
         <v>102.81</v>
       </c>
       <c r="I428" s="22">
         <v>105.33</v>
       </c>
       <c r="J428" s="22">
         <v>106.55</v>
       </c>
       <c r="K428" s="22">
         <v>103.03</v>
       </c>
       <c r="L428" s="22">
         <v>100.04</v>
       </c>
       <c r="M428" s="22">
         <v>103.64</v>
       </c>
       <c r="N428" s="22">
         <v>106.09</v>
       </c>
       <c r="O428" s="22">
         <v>106.55</v>
       </c>
       <c r="P428" s="22">
         <v>109.26</v>
       </c>
     </row>
-    <row r="429" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D429" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E429" s="22">
         <v>104.95</v>
       </c>
       <c r="F429" s="22">
         <v>106.49</v>
       </c>
       <c r="G429" s="22">
         <v>105.04</v>
       </c>
       <c r="H429" s="22">
         <v>102.8</v>
       </c>
       <c r="I429" s="22">
         <v>105.44</v>
       </c>
       <c r="J429" s="22">
         <v>106.86</v>
       </c>
       <c r="K429" s="22">
         <v>102.85</v>
       </c>
       <c r="L429" s="22">
         <v>100.06</v>
       </c>
       <c r="M429" s="22">
         <v>103.8</v>
       </c>
       <c r="N429" s="22">
         <v>106.26</v>
       </c>
       <c r="O429" s="22">
         <v>106.71</v>
       </c>
       <c r="P429" s="22">
         <v>110.28</v>
       </c>
     </row>
-    <row r="430" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D430" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E430" s="22">
         <v>104.9</v>
       </c>
       <c r="F430" s="22">
         <v>105.57</v>
       </c>
       <c r="G430" s="22">
         <v>105.11</v>
       </c>
       <c r="H430" s="22">
         <v>102.82</v>
       </c>
       <c r="I430" s="22">
         <v>105.52</v>
       </c>
       <c r="J430" s="22">
         <v>106.92</v>
       </c>
       <c r="K430" s="22">
         <v>102.71</v>
       </c>
       <c r="L430" s="22">
         <v>100.09</v>
       </c>
       <c r="M430" s="22">
         <v>103.85</v>
       </c>
       <c r="N430" s="22">
         <v>106.87</v>
       </c>
       <c r="O430" s="22">
         <v>106.85</v>
       </c>
       <c r="P430" s="22">
         <v>112.51</v>
       </c>
     </row>
-    <row r="431" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D431" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E431" s="22">
         <v>104.85</v>
       </c>
       <c r="F431" s="22">
         <v>105.18</v>
       </c>
       <c r="G431" s="22">
         <v>105.1</v>
       </c>
       <c r="H431" s="22">
         <v>102.89</v>
       </c>
       <c r="I431" s="22">
         <v>105.68</v>
       </c>
       <c r="J431" s="22">
         <v>107.09</v>
       </c>
       <c r="K431" s="22">
         <v>102.37</v>
       </c>
       <c r="L431" s="22">
         <v>100.08</v>
       </c>
       <c r="M431" s="22">
         <v>103.85</v>
       </c>
       <c r="N431" s="22">
         <v>107.53</v>
       </c>
       <c r="O431" s="22">
         <v>106.99</v>
       </c>
       <c r="P431" s="22">
         <v>112.79</v>
       </c>
     </row>
-    <row r="432" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D432" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E432" s="22">
         <v>104.92</v>
       </c>
       <c r="F432" s="22">
         <v>105.49</v>
       </c>
       <c r="G432" s="22">
         <v>105.19</v>
       </c>
       <c r="H432" s="22">
         <v>102.85</v>
       </c>
       <c r="I432" s="22">
         <v>105.65</v>
       </c>
       <c r="J432" s="22">
         <v>107.25</v>
       </c>
       <c r="K432" s="22">
         <v>102.23</v>
       </c>
       <c r="L432" s="22">
         <v>100.06</v>
       </c>
       <c r="M432" s="22">
         <v>103.87</v>
       </c>
       <c r="N432" s="22">
         <v>107.57</v>
       </c>
       <c r="O432" s="22">
         <v>107.19</v>
       </c>
       <c r="P432" s="22">
         <v>112.67</v>
       </c>
     </row>
-    <row r="433" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D433" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E433" s="22">
         <v>105.21</v>
       </c>
       <c r="F433" s="22">
         <v>106.4</v>
       </c>
       <c r="G433" s="22">
         <v>105.34</v>
       </c>
       <c r="H433" s="22">
         <v>102.81</v>
       </c>
       <c r="I433" s="22">
         <v>105.73</v>
       </c>
       <c r="J433" s="22">
         <v>107.59</v>
       </c>
       <c r="K433" s="22">
         <v>102.54</v>
       </c>
       <c r="L433" s="22">
         <v>100.08</v>
       </c>
       <c r="M433" s="22">
         <v>103.91</v>
       </c>
       <c r="N433" s="22">
         <v>107.7</v>
       </c>
       <c r="O433" s="22">
         <v>107.31</v>
       </c>
       <c r="P433" s="22">
         <v>112.41</v>
       </c>
     </row>
-    <row r="434" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="434" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D434" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E434" s="22">
         <v>105.68</v>
       </c>
       <c r="F434" s="22">
         <v>107.99</v>
       </c>
       <c r="G434" s="22">
         <v>105.37</v>
       </c>
       <c r="H434" s="22">
         <v>102.84</v>
       </c>
       <c r="I434" s="22">
         <v>105.81</v>
       </c>
       <c r="J434" s="22">
         <v>107.79</v>
       </c>
       <c r="K434" s="22">
         <v>103.01</v>
       </c>
       <c r="L434" s="22">
         <v>100.07</v>
       </c>
       <c r="M434" s="22">
         <v>103.9</v>
       </c>
       <c r="N434" s="22">
         <v>107.7</v>
       </c>
       <c r="O434" s="22">
         <v>107.6</v>
       </c>
       <c r="P434" s="22">
         <v>112.08</v>
       </c>
     </row>
-    <row r="435" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D435" s="50" t="s">
+    <row r="435" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D435" s="49" t="s">
         <v>83</v>
       </c>
-      <c r="E435" s="51"/>
-[...12 lines deleted...]
-    <row r="436" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E435" s="50"/>
+      <c r="F435" s="50"/>
+      <c r="G435" s="50"/>
+      <c r="H435" s="50"/>
+      <c r="I435" s="50"/>
+      <c r="J435" s="50"/>
+      <c r="K435" s="50"/>
+      <c r="L435" s="50"/>
+      <c r="M435" s="50"/>
+      <c r="N435" s="50"/>
+      <c r="O435" s="50"/>
+      <c r="P435" s="51"/>
+    </row>
+    <row r="436" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D436" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E436" s="22">
         <v>105.95</v>
       </c>
       <c r="F436" s="22">
         <v>108.87</v>
       </c>
       <c r="G436" s="22">
         <v>105.49</v>
       </c>
       <c r="H436" s="22">
         <v>102.87</v>
       </c>
       <c r="I436" s="22">
         <v>105.97</v>
       </c>
       <c r="J436" s="22">
         <v>107.99</v>
       </c>
       <c r="K436" s="22">
         <v>102.7</v>
       </c>
       <c r="L436" s="22">
         <v>100.11</v>
       </c>
       <c r="M436" s="22">
         <v>103.95</v>
       </c>
       <c r="N436" s="22">
         <v>107.74</v>
       </c>
       <c r="O436" s="22">
         <v>107.96</v>
       </c>
       <c r="P436" s="22">
         <v>112.34</v>
       </c>
     </row>
-    <row r="437" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="437" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D437" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E437" s="22">
         <v>106.06</v>
       </c>
       <c r="F437" s="22">
         <v>108.95</v>
       </c>
       <c r="G437" s="22">
         <v>105.55</v>
       </c>
       <c r="H437" s="22">
         <v>102.91</v>
       </c>
       <c r="I437" s="22">
         <v>106.35</v>
       </c>
       <c r="J437" s="22">
         <v>108.2</v>
       </c>
       <c r="K437" s="22">
         <v>103.01</v>
       </c>
       <c r="L437" s="22">
         <v>100.08</v>
       </c>
       <c r="M437" s="22">
         <v>104.01</v>
       </c>
       <c r="N437" s="22">
         <v>107.74</v>
       </c>
       <c r="O437" s="22">
         <v>108.26</v>
       </c>
       <c r="P437" s="22">
         <v>112.18</v>
       </c>
     </row>
-    <row r="438" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="438" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D438" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E438" s="22">
         <v>106.15</v>
       </c>
       <c r="F438" s="22">
         <v>109.39</v>
       </c>
       <c r="G438" s="22">
         <v>105.57</v>
       </c>
       <c r="H438" s="22">
         <v>102.95</v>
       </c>
       <c r="I438" s="22">
         <v>106.46</v>
       </c>
       <c r="J438" s="22">
         <v>108.29</v>
       </c>
       <c r="K438" s="22">
         <v>102.75</v>
       </c>
       <c r="L438" s="22">
         <v>100.05</v>
       </c>
       <c r="M438" s="22">
         <v>104.06</v>
       </c>
       <c r="N438" s="22">
         <v>107.75</v>
       </c>
       <c r="O438" s="22">
         <v>108.44</v>
       </c>
       <c r="P438" s="22">
         <v>111.74</v>
       </c>
     </row>
-    <row r="439" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="439" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D439" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E439" s="22">
         <v>106.29</v>
       </c>
       <c r="F439" s="22">
         <v>109.61</v>
       </c>
       <c r="G439" s="22">
         <v>105.77</v>
       </c>
       <c r="H439" s="22">
         <v>103.02</v>
       </c>
       <c r="I439" s="22">
         <v>106.74</v>
       </c>
       <c r="J439" s="22">
         <v>108.49</v>
       </c>
       <c r="K439" s="22">
         <v>102.75</v>
       </c>
       <c r="L439" s="22">
         <v>100.05</v>
       </c>
       <c r="M439" s="22">
         <v>104.27</v>
       </c>
       <c r="N439" s="22">
         <v>107.76</v>
       </c>
       <c r="O439" s="22">
         <v>108.67</v>
       </c>
       <c r="P439" s="22">
         <v>112.06</v>
       </c>
     </row>
-    <row r="440" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="440" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D440" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E440" s="22">
         <v>106.63</v>
       </c>
       <c r="F440" s="22">
         <v>110.03</v>
       </c>
       <c r="G440" s="22">
         <v>106.32</v>
       </c>
       <c r="H440" s="22">
         <v>103.05</v>
       </c>
       <c r="I440" s="22">
         <v>107.03</v>
       </c>
       <c r="J440" s="22">
         <v>108.57</v>
       </c>
       <c r="K440" s="22">
         <v>103.48</v>
       </c>
       <c r="L440" s="22">
         <v>100.06</v>
       </c>
       <c r="M440" s="22">
         <v>104.4</v>
       </c>
       <c r="N440" s="22">
         <v>107.77</v>
       </c>
       <c r="O440" s="22">
         <v>109.15</v>
       </c>
       <c r="P440" s="22">
         <v>112.72</v>
       </c>
     </row>
-    <row r="441" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="441" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D441" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E441" s="22">
         <v>106.46</v>
       </c>
       <c r="F441" s="22">
         <v>109.25</v>
       </c>
       <c r="G441" s="22">
         <v>106.19</v>
       </c>
       <c r="H441" s="22">
         <v>103.12</v>
       </c>
       <c r="I441" s="22">
         <v>107.21</v>
       </c>
       <c r="J441" s="22">
         <v>108.6</v>
       </c>
       <c r="K441" s="22">
         <v>103.12</v>
       </c>
       <c r="L441" s="22">
         <v>100.05</v>
       </c>
       <c r="M441" s="22">
         <v>104.64</v>
       </c>
       <c r="N441" s="22">
         <v>107.8</v>
       </c>
       <c r="O441" s="22">
         <v>109.41</v>
       </c>
       <c r="P441" s="22">
         <v>113.12</v>
       </c>
     </row>
-    <row r="442" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="442" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D442" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E442" s="22">
         <v>106.54</v>
       </c>
       <c r="F442" s="22">
         <v>109.41</v>
       </c>
       <c r="G442" s="22">
         <v>106.27</v>
       </c>
       <c r="H442" s="22">
         <v>103.17</v>
       </c>
       <c r="I442" s="22">
         <v>107.33</v>
       </c>
       <c r="J442" s="22">
         <v>108.86</v>
       </c>
       <c r="K442" s="22">
         <v>103.11</v>
       </c>
       <c r="L442" s="22">
         <v>100.08</v>
       </c>
       <c r="M442" s="22">
         <v>104.69</v>
       </c>
       <c r="N442" s="22">
         <v>107.99</v>
       </c>
       <c r="O442" s="22">
         <v>109.47</v>
       </c>
       <c r="P442" s="22">
         <v>113.04</v>
       </c>
     </row>
-    <row r="443" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="443" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D443" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E443" s="22">
         <v>106.57</v>
       </c>
       <c r="F443" s="22">
         <v>109.06</v>
       </c>
       <c r="G443" s="22">
         <v>106.2</v>
       </c>
       <c r="H443" s="22">
         <v>103.22</v>
       </c>
       <c r="I443" s="22">
         <v>107.62</v>
       </c>
       <c r="J443" s="22">
         <v>109.21</v>
       </c>
       <c r="K443" s="22">
         <v>103.06</v>
       </c>
       <c r="L443" s="22">
         <v>100.07</v>
       </c>
       <c r="M443" s="22">
         <v>104.62</v>
       </c>
       <c r="N443" s="22">
         <v>109.29</v>
       </c>
       <c r="O443" s="22">
         <v>109.58</v>
       </c>
       <c r="P443" s="22">
         <v>113.21</v>
       </c>
     </row>
-    <row r="444" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="444" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D444" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E444" s="22">
         <v>106.53</v>
       </c>
       <c r="F444" s="22">
         <v>108.55</v>
       </c>
       <c r="G444" s="22">
         <v>106.49</v>
       </c>
       <c r="H444" s="22">
         <v>103.3</v>
       </c>
       <c r="I444" s="22">
         <v>107.84</v>
       </c>
       <c r="J444" s="22">
         <v>109.34</v>
       </c>
       <c r="K444" s="22">
         <v>103.13</v>
       </c>
       <c r="L444" s="22">
         <v>100.06</v>
       </c>
       <c r="M444" s="22">
         <v>104.74</v>
       </c>
       <c r="N444" s="22">
         <v>109.4</v>
       </c>
       <c r="O444" s="22">
         <v>109.85</v>
       </c>
       <c r="P444" s="22">
         <v>113.26</v>
       </c>
     </row>
-    <row r="445" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="445" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D445" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E445" s="22">
         <v>106.66</v>
       </c>
       <c r="F445" s="22">
         <v>108.66</v>
       </c>
       <c r="G445" s="22">
         <v>106.65</v>
       </c>
       <c r="H445" s="22">
         <v>103.38</v>
       </c>
       <c r="I445" s="22">
         <v>107.98</v>
       </c>
       <c r="J445" s="22">
         <v>109.41</v>
       </c>
       <c r="K445" s="22">
         <v>103.47</v>
       </c>
       <c r="L445" s="22">
         <v>100.1</v>
       </c>
       <c r="M445" s="22">
         <v>104.78</v>
       </c>
       <c r="N445" s="22">
         <v>109.42</v>
       </c>
       <c r="O445" s="22">
         <v>109.98</v>
       </c>
       <c r="P445" s="22">
         <v>113.28</v>
       </c>
     </row>
-    <row r="446" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="446" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D446" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E446" s="22">
         <v>107.05</v>
       </c>
       <c r="F446" s="22">
         <v>109.57</v>
       </c>
       <c r="G446" s="22">
         <v>106.75</v>
       </c>
       <c r="H446" s="22">
         <v>103.52</v>
       </c>
       <c r="I446" s="22">
         <v>108.36</v>
       </c>
       <c r="J446" s="22">
         <v>109.42</v>
       </c>
       <c r="K446" s="22">
         <v>104</v>
       </c>
       <c r="L446" s="22">
         <v>100.1</v>
       </c>
       <c r="M446" s="22">
         <v>104.97</v>
       </c>
       <c r="N446" s="22">
         <v>109.42</v>
       </c>
       <c r="O446" s="22">
         <v>110.22</v>
       </c>
       <c r="P446" s="22">
         <v>113.7</v>
       </c>
     </row>
-    <row r="447" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="447" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D447" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E447" s="22">
         <v>107.66</v>
       </c>
       <c r="F447" s="22">
         <v>111.33</v>
       </c>
       <c r="G447" s="22">
         <v>106.98</v>
       </c>
       <c r="H447" s="22">
         <v>103.62</v>
       </c>
       <c r="I447" s="22">
         <v>108.62</v>
       </c>
       <c r="J447" s="22">
         <v>109.6</v>
       </c>
       <c r="K447" s="22">
         <v>104.64</v>
       </c>
       <c r="L447" s="22">
         <v>100</v>
       </c>
       <c r="M447" s="22">
         <v>105.07</v>
       </c>
       <c r="N447" s="22">
         <v>109.42</v>
       </c>
       <c r="O447" s="22">
         <v>110.48</v>
       </c>
       <c r="P447" s="22">
         <v>113.98</v>
       </c>
     </row>
-    <row r="448" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D448" s="50" t="s">
+    <row r="448" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D448" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="E448" s="51"/>
-[...12 lines deleted...]
-    <row r="449" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E448" s="50"/>
+      <c r="F448" s="50"/>
+      <c r="G448" s="50"/>
+      <c r="H448" s="50"/>
+      <c r="I448" s="50"/>
+      <c r="J448" s="50"/>
+      <c r="K448" s="50"/>
+      <c r="L448" s="50"/>
+      <c r="M448" s="50"/>
+      <c r="N448" s="50"/>
+      <c r="O448" s="50"/>
+      <c r="P448" s="51"/>
+    </row>
+    <row r="449" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D449" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E449" s="22">
         <v>108.26</v>
       </c>
       <c r="F449" s="22">
         <v>112.63</v>
       </c>
       <c r="G449" s="22">
         <v>107.44</v>
       </c>
       <c r="H449" s="22">
         <v>104.15</v>
       </c>
       <c r="I449" s="22">
         <v>109.48</v>
       </c>
       <c r="J449" s="22">
         <v>109.86</v>
       </c>
       <c r="K449" s="22">
         <v>104.66</v>
       </c>
       <c r="L449" s="22">
         <v>99.87</v>
       </c>
       <c r="M449" s="22">
         <v>105.5</v>
       </c>
       <c r="N449" s="22">
         <v>109.51</v>
       </c>
       <c r="O449" s="22">
         <v>110.88</v>
       </c>
       <c r="P449" s="22">
         <v>114.69</v>
       </c>
     </row>
-    <row r="450" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="450" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D450" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E450" s="22">
         <v>108.24</v>
       </c>
       <c r="F450" s="22">
         <v>111.68</v>
       </c>
       <c r="G450" s="22">
         <v>107.54</v>
       </c>
       <c r="H450" s="22">
         <v>104.41</v>
       </c>
       <c r="I450" s="22">
         <v>109.97</v>
       </c>
       <c r="J450" s="22">
         <v>110.22</v>
       </c>
       <c r="K450" s="22">
         <v>104.73</v>
       </c>
       <c r="L450" s="22">
         <v>99.83</v>
       </c>
       <c r="M450" s="22">
         <v>105.86</v>
       </c>
       <c r="N450" s="22">
         <v>109.59</v>
       </c>
       <c r="O450" s="22">
         <v>111.47</v>
       </c>
       <c r="P450" s="22">
         <v>115.38</v>
       </c>
     </row>
-    <row r="451" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="451" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D451" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E451" s="22">
         <v>108.95</v>
       </c>
       <c r="F451" s="22">
         <v>113.32</v>
       </c>
       <c r="G451" s="22">
         <v>107.72</v>
       </c>
       <c r="H451" s="22">
         <v>104.84</v>
       </c>
       <c r="I451" s="22">
         <v>110.52</v>
       </c>
       <c r="J451" s="22">
         <v>110.53</v>
       </c>
       <c r="K451" s="22">
         <v>105.17</v>
       </c>
       <c r="L451" s="22">
         <v>99.83</v>
       </c>
       <c r="M451" s="22">
         <v>106.04</v>
       </c>
       <c r="N451" s="22">
         <v>109.6</v>
       </c>
       <c r="O451" s="22">
         <v>111.83</v>
       </c>
       <c r="P451" s="22">
         <v>116.69</v>
       </c>
     </row>
-    <row r="452" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="452" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D452" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E452" s="22">
         <v>109.98</v>
       </c>
       <c r="F452" s="22">
         <v>115.31</v>
       </c>
       <c r="G452" s="22">
         <v>107.71</v>
       </c>
       <c r="H452" s="22">
         <v>105.13</v>
       </c>
       <c r="I452" s="22">
         <v>111.25</v>
       </c>
       <c r="J452" s="22">
         <v>110.87</v>
       </c>
       <c r="K452" s="22">
         <v>107.72</v>
       </c>
       <c r="L452" s="22">
         <v>99.83</v>
       </c>
       <c r="M452" s="22">
         <v>106.25</v>
       </c>
       <c r="N452" s="22">
         <v>109.6</v>
       </c>
       <c r="O452" s="22">
         <v>112.44</v>
       </c>
       <c r="P452" s="22">
         <v>117.56</v>
       </c>
     </row>
-    <row r="453" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="453" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D453" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E453" s="22">
         <v>110.42</v>
       </c>
       <c r="F453" s="22">
         <v>116.21</v>
       </c>
       <c r="G453" s="22">
         <v>107.49</v>
       </c>
       <c r="H453" s="22">
         <v>105.23</v>
       </c>
       <c r="I453" s="22">
         <v>111.73</v>
       </c>
       <c r="J453" s="22">
         <v>111.08</v>
       </c>
       <c r="K453" s="22">
         <v>108.42</v>
       </c>
       <c r="L453" s="22">
         <v>99.86</v>
       </c>
       <c r="M453" s="22">
         <v>106.57</v>
       </c>
       <c r="N453" s="22">
         <v>109.61</v>
       </c>
       <c r="O453" s="22">
         <v>113.05</v>
       </c>
       <c r="P453" s="22">
         <v>117.94</v>
       </c>
     </row>
-    <row r="454" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="454" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D454" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E454" s="22">
         <v>111.09</v>
       </c>
       <c r="F454" s="22">
         <v>118.27</v>
       </c>
       <c r="G454" s="22">
         <v>107.66</v>
       </c>
       <c r="H454" s="22">
         <v>105.33</v>
       </c>
       <c r="I454" s="22">
         <v>112.32</v>
       </c>
       <c r="J454" s="22">
         <v>111.27</v>
       </c>
       <c r="K454" s="22">
         <v>108.74</v>
       </c>
       <c r="L454" s="22">
         <v>99.82</v>
       </c>
       <c r="M454" s="22">
         <v>106.7</v>
       </c>
       <c r="N454" s="22">
         <v>109.62</v>
       </c>
       <c r="O454" s="22">
         <v>113.42</v>
       </c>
       <c r="P454" s="22">
         <v>118.13</v>
       </c>
     </row>
-    <row r="455" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="455" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D455" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E455" s="22">
         <v>111.8</v>
       </c>
       <c r="F455" s="22">
         <v>119.64</v>
       </c>
       <c r="G455" s="22">
         <v>107.91</v>
       </c>
       <c r="H455" s="22">
         <v>105.82</v>
       </c>
       <c r="I455" s="22">
         <v>112.6</v>
       </c>
       <c r="J455" s="22">
         <v>111.36</v>
       </c>
       <c r="K455" s="22">
         <v>109.97</v>
       </c>
       <c r="L455" s="22">
         <v>99.81</v>
       </c>
       <c r="M455" s="22">
         <v>107.05</v>
       </c>
       <c r="N455" s="22">
         <v>109.99</v>
       </c>
       <c r="O455" s="22">
         <v>113.8</v>
       </c>
       <c r="P455" s="22">
         <v>118.45</v>
       </c>
     </row>
-    <row r="456" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="456" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D456" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E456" s="22">
         <v>111.57</v>
       </c>
       <c r="F456" s="22">
         <v>117.49</v>
       </c>
       <c r="G456" s="22">
         <v>107.93</v>
       </c>
       <c r="H456" s="22">
         <v>106.43</v>
       </c>
       <c r="I456" s="22">
         <v>112.88</v>
       </c>
       <c r="J456" s="22">
         <v>111.48</v>
       </c>
       <c r="K456" s="22">
         <v>109.88</v>
       </c>
       <c r="L456" s="22">
         <v>99.78</v>
       </c>
       <c r="M456" s="22">
         <v>107.27</v>
       </c>
       <c r="N456" s="22">
         <v>112.02</v>
       </c>
       <c r="O456" s="22">
         <v>114.18</v>
       </c>
       <c r="P456" s="22">
         <v>118.79</v>
       </c>
     </row>
-    <row r="457" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="457" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D457" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E457" s="22">
         <v>112.87</v>
       </c>
       <c r="F457" s="22">
         <v>117.14</v>
       </c>
       <c r="G457" s="22">
         <v>108.15</v>
       </c>
       <c r="H457" s="22">
         <v>106.6</v>
       </c>
       <c r="I457" s="22">
         <v>113.27</v>
       </c>
       <c r="J457" s="22">
         <v>112.12</v>
       </c>
       <c r="K457" s="22">
         <v>119.64</v>
       </c>
       <c r="L457" s="22">
         <v>99.75</v>
       </c>
       <c r="M457" s="22">
         <v>107.6</v>
       </c>
       <c r="N457" s="22">
         <v>112.25</v>
       </c>
       <c r="O457" s="22">
         <v>114.83</v>
       </c>
       <c r="P457" s="22">
         <v>119.12</v>
       </c>
     </row>
-    <row r="458" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="458" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D458" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E458" s="22">
         <v>112.75</v>
       </c>
       <c r="F458" s="22">
         <v>116</v>
       </c>
       <c r="G458" s="22">
         <v>108.25</v>
       </c>
       <c r="H458" s="22">
         <v>106.79</v>
       </c>
       <c r="I458" s="22">
         <v>113.47</v>
       </c>
       <c r="J458" s="22">
         <v>112.36</v>
       </c>
       <c r="K458" s="22">
         <v>120.06</v>
       </c>
       <c r="L458" s="22">
         <v>99.68</v>
       </c>
       <c r="M458" s="22">
         <v>107.77</v>
       </c>
       <c r="N458" s="22">
         <v>112.42</v>
       </c>
       <c r="O458" s="22">
         <v>115.17</v>
       </c>
       <c r="P458" s="22">
         <v>119.41</v>
       </c>
     </row>
-    <row r="459" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="459" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D459" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E459" s="22">
         <v>112.85</v>
       </c>
       <c r="F459" s="22">
         <v>116</v>
       </c>
       <c r="G459" s="22">
         <v>108.38</v>
       </c>
       <c r="H459" s="22">
         <v>106.87</v>
       </c>
       <c r="I459" s="22">
         <v>113.73</v>
       </c>
       <c r="J459" s="22">
         <v>112.59</v>
       </c>
       <c r="K459" s="22">
         <v>120.07</v>
       </c>
       <c r="L459" s="22">
         <v>99.7</v>
       </c>
       <c r="M459" s="22">
         <v>108.01</v>
       </c>
       <c r="N459" s="22">
         <v>112.44</v>
       </c>
       <c r="O459" s="22">
         <v>115.28</v>
       </c>
       <c r="P459" s="22">
         <v>119.93</v>
       </c>
     </row>
-    <row r="460" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="460" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D460" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E460" s="22">
         <v>113.59</v>
       </c>
       <c r="F460" s="22">
         <v>117.82</v>
       </c>
       <c r="G460" s="22">
         <v>108.48</v>
       </c>
       <c r="H460" s="22">
         <v>107.54</v>
       </c>
       <c r="I460" s="22">
         <v>113.9</v>
       </c>
       <c r="J460" s="22">
         <v>112.75</v>
       </c>
       <c r="K460" s="22">
         <v>120.61</v>
       </c>
       <c r="L460" s="22">
         <v>99.64</v>
       </c>
       <c r="M460" s="22">
         <v>108.26</v>
       </c>
       <c r="N460" s="22">
         <v>112.45</v>
       </c>
       <c r="O460" s="22">
         <v>115.44</v>
       </c>
       <c r="P460" s="22">
         <v>120.72</v>
       </c>
     </row>
-    <row r="461" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D461" s="50" t="s">
+    <row r="461" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D461" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="E461" s="51"/>
-[...12 lines deleted...]
-    <row r="462" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E461" s="50"/>
+      <c r="F461" s="50"/>
+      <c r="G461" s="50"/>
+      <c r="H461" s="50"/>
+      <c r="I461" s="50"/>
+      <c r="J461" s="50"/>
+      <c r="K461" s="50"/>
+      <c r="L461" s="50"/>
+      <c r="M461" s="50"/>
+      <c r="N461" s="50"/>
+      <c r="O461" s="50"/>
+      <c r="P461" s="51"/>
+    </row>
+    <row r="462" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D462" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E462" s="22">
         <v>113.98</v>
       </c>
       <c r="F462" s="22">
         <v>119.19</v>
       </c>
       <c r="G462" s="22">
         <v>108.59</v>
       </c>
       <c r="H462" s="22">
         <v>107.92</v>
       </c>
       <c r="I462" s="22">
         <v>114.17</v>
       </c>
       <c r="J462" s="22">
         <v>113.2</v>
       </c>
       <c r="K462" s="22">
         <v>119.22</v>
       </c>
       <c r="L462" s="22">
         <v>99.65</v>
       </c>
       <c r="M462" s="22">
         <v>108.53</v>
       </c>
       <c r="N462" s="22">
         <v>112.58</v>
       </c>
       <c r="O462" s="22">
         <v>115.82</v>
       </c>
       <c r="P462" s="22">
         <v>121.74</v>
       </c>
     </row>
-    <row r="463" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="463" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D463" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E463" s="22">
         <v>114.16</v>
       </c>
       <c r="F463" s="22">
         <v>119.76</v>
       </c>
       <c r="G463" s="22">
         <v>108.81</v>
       </c>
       <c r="H463" s="22">
         <v>107.99</v>
       </c>
       <c r="I463" s="22">
         <v>114.39</v>
       </c>
       <c r="J463" s="22">
         <v>113.46</v>
       </c>
       <c r="K463" s="22">
         <v>118.96</v>
       </c>
       <c r="L463" s="22">
         <v>99.63</v>
       </c>
       <c r="M463" s="22">
         <v>108.61</v>
       </c>
       <c r="N463" s="22">
         <v>112.61</v>
       </c>
       <c r="O463" s="22">
         <v>116.02</v>
       </c>
       <c r="P463" s="22">
         <v>121.88</v>
       </c>
     </row>
-    <row r="464" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="464" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D464" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E464" s="22">
         <v>114.36</v>
       </c>
       <c r="F464" s="22">
         <v>120.18</v>
       </c>
       <c r="G464" s="22">
         <v>108.99</v>
       </c>
       <c r="H464" s="22">
         <v>107.71</v>
       </c>
       <c r="I464" s="22">
         <v>114.63</v>
       </c>
       <c r="J464" s="22">
         <v>113.46</v>
       </c>
       <c r="K464" s="22">
         <v>119.6</v>
       </c>
       <c r="L464" s="22">
         <v>99.6</v>
       </c>
       <c r="M464" s="22">
         <v>108.73</v>
       </c>
       <c r="N464" s="22">
         <v>112.61</v>
       </c>
       <c r="O464" s="22">
         <v>116.3</v>
       </c>
       <c r="P464" s="22">
         <v>122.22</v>
       </c>
     </row>
-    <row r="465" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="465" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D465" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E465" s="22">
         <v>114.74</v>
       </c>
       <c r="F465" s="22">
         <v>120.59</v>
       </c>
       <c r="G465" s="22">
         <v>109.65</v>
       </c>
       <c r="H465" s="22">
         <v>107.79</v>
       </c>
       <c r="I465" s="22">
         <v>114.89</v>
       </c>
       <c r="J465" s="22">
         <v>113.75</v>
       </c>
       <c r="K465" s="22">
         <v>120.6</v>
       </c>
       <c r="L465" s="22">
         <v>99.58</v>
       </c>
       <c r="M465" s="22">
         <v>108.78</v>
       </c>
       <c r="N465" s="22">
         <v>112.61</v>
       </c>
       <c r="O465" s="22">
         <v>116.7</v>
       </c>
       <c r="P465" s="22">
         <v>123.05</v>
       </c>
     </row>
-    <row r="466" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="466" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D466" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E466" s="22">
         <v>114.84</v>
       </c>
       <c r="F466" s="22">
         <v>121.17</v>
       </c>
       <c r="G466" s="22">
         <v>109.15</v>
       </c>
       <c r="H466" s="22">
         <v>107.84</v>
       </c>
       <c r="I466" s="22">
         <v>115.12</v>
       </c>
       <c r="J466" s="22">
         <v>113.88</v>
       </c>
       <c r="K466" s="22">
         <v>119.93</v>
       </c>
       <c r="L466" s="22">
@@ -14896,1416 +14893,1483 @@
       <c r="I473" s="22">
         <v>115.69</v>
       </c>
       <c r="J473" s="22">
         <v>114.94</v>
       </c>
       <c r="K473" s="22">
         <v>122.14</v>
       </c>
       <c r="L473" s="22">
         <v>99.84</v>
       </c>
       <c r="M473" s="22">
         <v>110.09</v>
       </c>
       <c r="N473" s="22">
         <v>114.67</v>
       </c>
       <c r="O473" s="22">
         <v>117.83</v>
       </c>
       <c r="P473" s="22">
         <v>125.01</v>
       </c>
     </row>
-    <row r="474" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D474" s="50" t="s">
+    <row r="474" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D474" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="E474" s="51"/>
-[...12 lines deleted...]
-    <row r="475" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E474" s="50"/>
+      <c r="F474" s="50"/>
+      <c r="G474" s="50"/>
+      <c r="H474" s="50"/>
+      <c r="I474" s="50"/>
+      <c r="J474" s="50"/>
+      <c r="K474" s="50"/>
+      <c r="L474" s="50"/>
+      <c r="M474" s="50"/>
+      <c r="N474" s="50"/>
+      <c r="O474" s="50"/>
+      <c r="P474" s="51"/>
+    </row>
+    <row r="475" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D475" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E475" s="22">
         <v>105.19</v>
       </c>
       <c r="F475" s="22">
         <v>108.54</v>
       </c>
       <c r="G475" s="22">
         <v>102.21</v>
       </c>
       <c r="H475" s="22">
         <v>102.14</v>
       </c>
       <c r="I475" s="22">
         <v>102.84</v>
       </c>
       <c r="J475" s="22">
         <v>103.16</v>
       </c>
       <c r="K475" s="22">
         <v>108.85</v>
       </c>
       <c r="L475" s="22">
         <v>99.7</v>
       </c>
       <c r="M475" s="22">
         <v>103.32</v>
       </c>
       <c r="N475" s="22">
         <v>102.95</v>
       </c>
       <c r="O475" s="22">
         <v>104.38</v>
       </c>
       <c r="P475" s="22">
         <v>106.18</v>
       </c>
     </row>
-    <row r="476" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="476" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D476" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E476" s="22">
         <v>105.58</v>
       </c>
       <c r="F476" s="22">
         <v>109.63</v>
       </c>
       <c r="G476" s="22">
         <v>102.28</v>
       </c>
       <c r="H476" s="22">
         <v>102.2</v>
       </c>
       <c r="I476" s="22">
         <v>102.96</v>
       </c>
       <c r="J476" s="22">
         <v>103.39</v>
       </c>
       <c r="K476" s="22">
         <v>109.04</v>
       </c>
       <c r="L476" s="22">
         <v>99.67</v>
       </c>
       <c r="M476" s="22">
         <v>103.41</v>
       </c>
       <c r="N476" s="22">
         <v>102.97</v>
       </c>
       <c r="O476" s="22">
         <v>104.56</v>
       </c>
       <c r="P476" s="22">
         <v>106.4</v>
       </c>
     </row>
-    <row r="477" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="477" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D477" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E477" s="22">
         <v>106.13</v>
       </c>
       <c r="F477" s="22">
         <v>111.19</v>
       </c>
       <c r="G477" s="22">
         <v>102.51</v>
       </c>
       <c r="H477" s="22">
         <v>102.22</v>
       </c>
       <c r="I477" s="22">
         <v>103.04</v>
       </c>
       <c r="J477" s="22">
         <v>103.61</v>
       </c>
       <c r="K477" s="22">
         <v>109.08</v>
       </c>
       <c r="L477" s="22">
         <v>99.65</v>
       </c>
       <c r="M477" s="22">
         <v>103.42</v>
       </c>
       <c r="N477" s="22">
         <v>103.12</v>
       </c>
       <c r="O477" s="22">
         <v>104.9</v>
       </c>
       <c r="P477" s="22">
         <v>107.14</v>
       </c>
     </row>
-    <row r="478" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="478" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D478" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E478" s="22">
         <v>106.4</v>
       </c>
       <c r="F478" s="22">
         <v>111.16</v>
       </c>
       <c r="G478" s="22">
         <v>102.98</v>
       </c>
       <c r="H478" s="22">
         <v>102.23</v>
       </c>
       <c r="I478" s="22">
         <v>103.2</v>
       </c>
       <c r="J478" s="22">
         <v>103.68</v>
       </c>
       <c r="K478" s="22">
         <v>110.09</v>
       </c>
       <c r="L478" s="22">
         <v>99.63</v>
       </c>
       <c r="M478" s="22">
         <v>103.49</v>
       </c>
       <c r="N478" s="22">
         <v>103.14</v>
       </c>
       <c r="O478" s="22">
         <v>105.22</v>
       </c>
       <c r="P478" s="22">
         <v>108.56</v>
       </c>
     </row>
-    <row r="479" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="479" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D479" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E479" s="22">
         <v>106.37</v>
       </c>
       <c r="F479" s="22">
         <v>110.84</v>
       </c>
       <c r="G479" s="22">
         <v>102.94</v>
       </c>
       <c r="H479" s="22">
         <v>102.31</v>
       </c>
       <c r="I479" s="22">
         <v>103.25</v>
       </c>
       <c r="J479" s="22">
         <v>103.72</v>
       </c>
       <c r="K479" s="22">
         <v>109.69</v>
       </c>
       <c r="L479" s="22">
         <v>99.58</v>
       </c>
       <c r="M479" s="22">
         <v>103.59</v>
       </c>
       <c r="N479" s="22">
         <v>103.14</v>
       </c>
       <c r="O479" s="22">
         <v>105.49</v>
       </c>
       <c r="P479" s="22">
         <v>109.5</v>
       </c>
     </row>
-    <row r="480" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="480" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D480" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E480" s="22">
         <v>106.28</v>
       </c>
       <c r="F480" s="22">
         <v>110.3</v>
       </c>
       <c r="G480" s="22">
         <v>102.96</v>
       </c>
       <c r="H480" s="22">
         <v>102.35</v>
       </c>
       <c r="I480" s="22">
         <v>103.47</v>
       </c>
       <c r="J480" s="22">
         <v>103.77</v>
       </c>
       <c r="K480" s="22">
         <v>109.81</v>
       </c>
       <c r="L480" s="22">
         <v>99.56</v>
       </c>
       <c r="M480" s="22">
         <v>103.68</v>
       </c>
       <c r="N480" s="22">
         <v>103.15</v>
       </c>
       <c r="O480" s="22">
         <v>105.59</v>
       </c>
       <c r="P480" s="22">
         <v>109.8</v>
       </c>
     </row>
-    <row r="481" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="481" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D481" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E481" s="22">
         <v>106.09</v>
       </c>
       <c r="F481" s="22">
         <v>109.23</v>
       </c>
       <c r="G481" s="22">
         <v>103.07</v>
       </c>
       <c r="H481" s="22">
         <v>102.4</v>
       </c>
       <c r="I481" s="22">
         <v>103.59</v>
       </c>
       <c r="J481" s="22">
         <v>103.85</v>
       </c>
       <c r="K481" s="22">
         <v>109.84</v>
       </c>
       <c r="L481" s="22">
         <v>99.56</v>
       </c>
       <c r="M481" s="22">
         <v>103.98</v>
       </c>
       <c r="N481" s="22">
         <v>103.86</v>
       </c>
       <c r="O481" s="22">
         <v>105.76</v>
       </c>
       <c r="P481" s="22">
         <v>110.18</v>
       </c>
     </row>
-    <row r="482" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="482" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D482" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E482" s="22">
         <v>106.06</v>
       </c>
       <c r="F482" s="22">
         <v>108.66</v>
       </c>
       <c r="G482" s="22">
         <v>103.16</v>
       </c>
       <c r="H482" s="22">
         <v>102.43</v>
       </c>
       <c r="I482" s="22">
         <v>103.63</v>
       </c>
       <c r="J482" s="22">
         <v>103.92</v>
       </c>
       <c r="K482" s="22">
         <v>110.08</v>
       </c>
       <c r="L482" s="22">
         <v>99.54</v>
       </c>
       <c r="M482" s="22">
         <v>104.02</v>
       </c>
       <c r="N482" s="22">
         <v>104.53</v>
       </c>
       <c r="O482" s="22">
         <v>105.88</v>
       </c>
       <c r="P482" s="22">
         <v>110.73</v>
       </c>
     </row>
-    <row r="483" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="483" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D483" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E483" s="22">
         <v>105.93</v>
       </c>
       <c r="F483" s="22">
         <v>108.02</v>
       </c>
       <c r="G483" s="22">
         <v>103.21</v>
       </c>
       <c r="H483" s="22">
         <v>102.47</v>
       </c>
       <c r="I483" s="22">
         <v>103.75</v>
       </c>
       <c r="J483" s="22">
         <v>103.96</v>
       </c>
       <c r="K483" s="22">
         <v>109.9</v>
       </c>
       <c r="L483" s="22">
         <v>99.53</v>
       </c>
       <c r="M483" s="22">
         <v>104.07</v>
       </c>
       <c r="N483" s="22">
         <v>104.83</v>
       </c>
       <c r="O483" s="22">
         <v>106.02</v>
       </c>
       <c r="P483" s="22">
         <v>111.15</v>
       </c>
     </row>
-    <row r="484" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="484" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D484" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E484" s="22">
         <v>106.01</v>
       </c>
       <c r="F484" s="22">
         <v>108.12</v>
       </c>
       <c r="G484" s="22">
         <v>103.26</v>
       </c>
       <c r="H484" s="22">
         <v>102.55</v>
       </c>
       <c r="I484" s="22">
         <v>103.81</v>
       </c>
       <c r="J484" s="22">
         <v>104.12</v>
       </c>
       <c r="K484" s="22">
         <v>109.33</v>
       </c>
       <c r="L484" s="22">
         <v>99.5</v>
       </c>
       <c r="M484" s="22">
         <v>104.12</v>
       </c>
       <c r="N484" s="22">
         <v>104.87</v>
       </c>
       <c r="O484" s="22">
         <v>106.28</v>
       </c>
       <c r="P484" s="22">
         <v>112.2</v>
       </c>
     </row>
-    <row r="485" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="485" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D485" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E485" s="22">
         <v>106.33</v>
       </c>
       <c r="F485" s="22">
         <v>108.96</v>
       </c>
       <c r="G485" s="22">
         <v>103.27</v>
       </c>
       <c r="H485" s="22">
         <v>102.59</v>
       </c>
       <c r="I485" s="22">
         <v>103.84</v>
       </c>
       <c r="J485" s="22">
         <v>104.27</v>
       </c>
       <c r="K485" s="22">
         <v>109.44</v>
       </c>
       <c r="L485" s="22">
         <v>99.48</v>
       </c>
       <c r="M485" s="22">
         <v>104.17</v>
       </c>
       <c r="N485" s="22">
         <v>104.87</v>
       </c>
       <c r="O485" s="22">
         <v>106.46</v>
       </c>
       <c r="P485" s="22">
         <v>112.93</v>
       </c>
     </row>
-    <row r="486" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="486" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D486" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E486" s="22">
         <v>106.8</v>
       </c>
       <c r="F486" s="22">
         <v>110.41</v>
       </c>
       <c r="G486" s="22">
         <v>103.38</v>
       </c>
       <c r="H486" s="22">
         <v>102.6</v>
       </c>
       <c r="I486" s="22">
         <v>103.87</v>
       </c>
       <c r="J486" s="22">
         <v>104.64</v>
       </c>
       <c r="K486" s="22">
         <v>109.48</v>
       </c>
       <c r="L486" s="22">
         <v>99.48</v>
       </c>
       <c r="M486" s="22">
         <v>104.26</v>
       </c>
       <c r="N486" s="22">
         <v>104.92</v>
       </c>
       <c r="O486" s="22">
         <v>106.64</v>
       </c>
       <c r="P486" s="22">
         <v>113.22</v>
       </c>
     </row>
-    <row r="487" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D487" s="50" t="s">
+    <row r="487" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D487" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="E487" s="51"/>
-[...12 lines deleted...]
-    <row r="488" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E487" s="50"/>
+      <c r="F487" s="50"/>
+      <c r="G487" s="50"/>
+      <c r="H487" s="50"/>
+      <c r="I487" s="50"/>
+      <c r="J487" s="50"/>
+      <c r="K487" s="50"/>
+      <c r="L487" s="50"/>
+      <c r="M487" s="50"/>
+      <c r="N487" s="50"/>
+      <c r="O487" s="50"/>
+      <c r="P487" s="51"/>
+    </row>
+    <row r="488" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D488" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E488" s="22">
         <v>105.99</v>
       </c>
       <c r="F488" s="22">
         <v>112.55</v>
       </c>
       <c r="G488" s="22">
         <v>103.48</v>
       </c>
       <c r="H488" s="22">
         <v>93.2</v>
       </c>
       <c r="I488" s="22">
         <v>104.01</v>
       </c>
       <c r="J488" s="22">
         <v>105.06</v>
       </c>
       <c r="K488" s="22">
         <v>109.68</v>
       </c>
       <c r="L488" s="22">
         <v>99.4</v>
       </c>
       <c r="M488" s="22">
         <v>104.47</v>
       </c>
       <c r="N488" s="22">
         <v>105.06</v>
       </c>
       <c r="O488" s="22">
         <v>106.96</v>
       </c>
       <c r="P488" s="22">
         <v>113.9</v>
       </c>
     </row>
-    <row r="489" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="489" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D489" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E489" s="22">
         <v>105.48</v>
       </c>
       <c r="F489" s="22">
         <v>112.1</v>
       </c>
       <c r="G489" s="22">
         <v>103.49</v>
       </c>
       <c r="H489" s="22">
         <v>89.85</v>
       </c>
       <c r="I489" s="22">
         <v>104.01</v>
       </c>
       <c r="J489" s="22">
         <v>105.24</v>
       </c>
       <c r="K489" s="22">
         <v>110.07</v>
       </c>
       <c r="L489" s="22">
         <v>99.41</v>
       </c>
       <c r="M489" s="22">
         <v>104.59</v>
       </c>
       <c r="N489" s="22">
         <v>105.07</v>
       </c>
       <c r="O489" s="22">
         <v>107.14</v>
       </c>
       <c r="P489" s="22">
         <v>115.37</v>
       </c>
     </row>
-    <row r="490" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="490" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D490" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E490" s="22">
         <v>107.22</v>
       </c>
       <c r="F490" s="22">
         <v>113.49</v>
       </c>
       <c r="G490" s="22">
         <v>103.96</v>
       </c>
       <c r="H490" s="22">
         <v>97.44</v>
       </c>
       <c r="I490" s="22">
         <v>104.02</v>
       </c>
       <c r="J490" s="22">
         <v>105.47</v>
       </c>
       <c r="K490" s="22">
         <v>109.98</v>
       </c>
       <c r="L490" s="22">
         <v>99.41</v>
       </c>
       <c r="M490" s="22">
         <v>104.63</v>
       </c>
       <c r="N490" s="22">
         <v>105.07</v>
       </c>
       <c r="O490" s="22">
         <v>107.27</v>
       </c>
       <c r="P490" s="22">
         <v>116.47</v>
       </c>
     </row>
-    <row r="491" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="491" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D491" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E491" s="22">
         <v>108.47</v>
       </c>
       <c r="F491" s="22" t="s">
         <v>88</v>
       </c>
       <c r="G491" s="22">
         <v>103.92</v>
       </c>
       <c r="H491" s="22">
         <v>103.87</v>
       </c>
       <c r="I491" s="22">
         <v>104.11</v>
       </c>
       <c r="J491" s="22">
         <v>105.58</v>
       </c>
       <c r="K491" s="22">
         <v>109.97</v>
       </c>
       <c r="L491" s="22">
         <v>98.99</v>
       </c>
       <c r="M491" s="22">
         <v>104.78</v>
       </c>
       <c r="N491" s="22">
         <v>105.08</v>
       </c>
       <c r="O491" s="22">
         <v>107.47</v>
       </c>
       <c r="P491" s="22">
         <v>119.34</v>
       </c>
     </row>
-    <row r="492" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="492" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D492" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E492" s="22">
         <v>108.07</v>
       </c>
       <c r="F492" s="22">
         <v>111.98</v>
       </c>
       <c r="G492" s="22">
         <v>103.95</v>
       </c>
       <c r="H492" s="22">
         <v>103.89</v>
       </c>
       <c r="I492" s="22">
         <v>104.07</v>
       </c>
       <c r="J492" s="22">
         <v>105.58</v>
       </c>
       <c r="K492" s="22">
         <v>109.89</v>
       </c>
       <c r="L492" s="22">
         <v>99.3</v>
       </c>
       <c r="M492" s="22">
         <v>104.87</v>
       </c>
       <c r="N492" s="22">
         <v>105.08</v>
       </c>
       <c r="O492" s="22">
         <v>107.57</v>
       </c>
       <c r="P492" s="22">
         <v>119.62</v>
       </c>
     </row>
-    <row r="493" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="493" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D493" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E493" s="22">
         <v>108.27</v>
       </c>
       <c r="F493" s="22">
         <v>112.5</v>
       </c>
       <c r="G493" s="22">
         <v>104</v>
       </c>
       <c r="H493" s="22">
         <v>103.98</v>
       </c>
       <c r="I493" s="22">
         <v>104.06</v>
       </c>
       <c r="J493" s="22">
         <v>105.68</v>
       </c>
       <c r="K493" s="22">
         <v>109.97</v>
       </c>
       <c r="L493" s="22">
         <v>99.29</v>
       </c>
       <c r="M493" s="22">
         <v>104.96</v>
       </c>
       <c r="N493" s="22">
         <v>105.03</v>
       </c>
       <c r="O493" s="22">
         <v>107.65</v>
       </c>
       <c r="P493" s="22">
         <v>120.01</v>
       </c>
     </row>
-    <row r="494" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="494" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D494" s="18" t="s">
         <v>57</v>
       </c>
       <c r="E494" s="22">
         <v>108.6</v>
       </c>
       <c r="F494" s="22">
         <v>113.33</v>
       </c>
       <c r="G494" s="22">
         <v>104.1</v>
       </c>
       <c r="H494" s="22">
         <v>104.09</v>
       </c>
       <c r="I494" s="22">
         <v>104.13</v>
       </c>
       <c r="J494" s="22">
         <v>105.86</v>
       </c>
       <c r="K494" s="22">
         <v>109.97</v>
       </c>
       <c r="L494" s="22">
         <v>99.25</v>
       </c>
       <c r="M494" s="22">
         <v>105.07</v>
       </c>
       <c r="N494" s="22">
         <v>105.89</v>
       </c>
       <c r="O494" s="22">
         <v>107.73</v>
       </c>
       <c r="P494" s="22">
         <v>120.1</v>
       </c>
     </row>
-    <row r="495" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="495" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D495" s="18" t="s">
         <v>58</v>
       </c>
       <c r="E495" s="22">
         <v>108.51</v>
       </c>
       <c r="F495" s="22">
         <v>113</v>
       </c>
       <c r="G495" s="22">
         <v>104</v>
       </c>
       <c r="H495" s="22">
         <v>104.12</v>
       </c>
       <c r="I495" s="22">
         <v>104.07</v>
       </c>
       <c r="J495" s="22">
         <v>105.91</v>
       </c>
       <c r="K495" s="22">
         <v>109.76</v>
       </c>
       <c r="L495" s="22">
         <v>99.21</v>
       </c>
       <c r="M495" s="22">
         <v>105.16</v>
       </c>
       <c r="N495" s="22">
         <v>106.03</v>
       </c>
       <c r="O495" s="22">
         <v>107.84</v>
       </c>
       <c r="P495" s="22">
         <v>120.32</v>
       </c>
     </row>
-    <row r="496" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="496" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D496" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E496" s="22">
         <v>108.74</v>
       </c>
       <c r="F496" s="22">
         <v>113.43</v>
       </c>
       <c r="G496" s="22">
         <v>104.03</v>
       </c>
       <c r="H496" s="22">
         <v>104.15</v>
       </c>
       <c r="I496" s="22">
         <v>104.06</v>
       </c>
       <c r="J496" s="22">
         <v>106.05</v>
       </c>
       <c r="K496" s="22">
         <v>109.74</v>
       </c>
       <c r="L496" s="22">
         <v>99.22</v>
       </c>
       <c r="M496" s="22">
         <v>105.18</v>
       </c>
       <c r="N496" s="22">
         <v>106.04</v>
       </c>
       <c r="O496" s="22">
         <v>107.93</v>
       </c>
       <c r="P496" s="22">
         <v>121.81</v>
       </c>
     </row>
-    <row r="497" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="497" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D497" s="18" t="s">
         <v>60</v>
       </c>
       <c r="E497" s="22">
         <v>109.04</v>
       </c>
       <c r="F497" s="22">
         <v>113.52</v>
       </c>
       <c r="G497" s="22">
         <v>104.03</v>
       </c>
       <c r="H497" s="22">
         <v>104.18</v>
       </c>
       <c r="I497" s="22">
         <v>104.05</v>
       </c>
       <c r="J497" s="22">
         <v>106.32</v>
       </c>
       <c r="K497" s="22">
         <v>109.85</v>
       </c>
       <c r="L497" s="22">
         <v>99.25</v>
       </c>
       <c r="M497" s="22">
         <v>105.35</v>
       </c>
       <c r="N497" s="22">
         <v>106.19</v>
       </c>
       <c r="O497" s="22">
         <v>107.99</v>
       </c>
       <c r="P497" s="22">
         <v>125.52</v>
       </c>
     </row>
-    <row r="498" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="498" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D498" s="18" t="s">
         <v>61</v>
       </c>
       <c r="E498" s="22">
         <v>109.22</v>
       </c>
       <c r="F498" s="22">
         <v>113.59</v>
       </c>
       <c r="G498" s="22">
         <v>104.06</v>
       </c>
       <c r="H498" s="22">
         <v>104.2</v>
       </c>
       <c r="I498" s="22">
         <v>104.08</v>
       </c>
       <c r="J498" s="22">
         <v>106.45</v>
       </c>
       <c r="K498" s="22">
         <v>110.22</v>
       </c>
       <c r="L498" s="22">
         <v>99.23</v>
       </c>
       <c r="M498" s="22">
         <v>105.37</v>
       </c>
       <c r="N498" s="22">
         <v>106.19</v>
       </c>
       <c r="O498" s="22">
         <v>108.06</v>
       </c>
       <c r="P498" s="22">
         <v>127.04</v>
       </c>
     </row>
-    <row r="499" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="499" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D499" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E499" s="22">
         <v>109.92</v>
       </c>
       <c r="F499" s="22">
         <v>115.47</v>
       </c>
       <c r="G499" s="22">
         <v>104.06</v>
       </c>
       <c r="H499" s="22">
         <v>104.26</v>
       </c>
       <c r="I499" s="22">
         <v>104.08</v>
       </c>
       <c r="J499" s="22">
         <v>106.55</v>
       </c>
       <c r="K499" s="22">
         <v>110.83</v>
       </c>
       <c r="L499" s="22">
         <v>99.2</v>
       </c>
       <c r="M499" s="22">
         <v>105.48</v>
       </c>
       <c r="N499" s="22">
         <v>106.2</v>
       </c>
       <c r="O499" s="22">
         <v>108.2</v>
       </c>
       <c r="P499" s="22">
         <v>128.31</v>
       </c>
     </row>
-    <row r="500" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D500" s="50" t="s">
+    <row r="500" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D500" s="49" t="s">
         <v>90</v>
       </c>
-      <c r="E500" s="51"/>
-[...12 lines deleted...]
-    <row r="501" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E500" s="50"/>
+      <c r="F500" s="50"/>
+      <c r="G500" s="50"/>
+      <c r="H500" s="50"/>
+      <c r="I500" s="50"/>
+      <c r="J500" s="50"/>
+      <c r="K500" s="50"/>
+      <c r="L500" s="50"/>
+      <c r="M500" s="50"/>
+      <c r="N500" s="50"/>
+      <c r="O500" s="50"/>
+      <c r="P500" s="51"/>
+    </row>
+    <row r="501" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D501" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E501" s="22">
         <v>109.75</v>
       </c>
       <c r="F501" s="22">
         <v>114.28</v>
       </c>
       <c r="G501" s="22">
         <v>104.06</v>
       </c>
       <c r="H501" s="22">
         <v>104.32</v>
       </c>
       <c r="I501" s="22">
         <v>104.18</v>
       </c>
       <c r="J501" s="22">
         <v>106.76</v>
       </c>
       <c r="K501" s="22">
         <v>110.32</v>
       </c>
       <c r="L501" s="22">
         <v>99.21</v>
       </c>
       <c r="M501" s="22">
         <v>105.57</v>
       </c>
       <c r="N501" s="22">
         <v>106.23</v>
       </c>
       <c r="O501" s="22">
         <v>108.41</v>
       </c>
       <c r="P501" s="22">
         <v>131.24</v>
       </c>
     </row>
-    <row r="502" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="502" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D502" s="18" t="s">
         <v>52</v>
       </c>
       <c r="E502" s="22">
         <v>110.5</v>
       </c>
       <c r="F502" s="22">
         <v>116.04</v>
       </c>
       <c r="G502" s="22">
         <v>104.25</v>
       </c>
       <c r="H502" s="22">
         <v>104.4</v>
       </c>
       <c r="I502" s="22">
         <v>104.23</v>
       </c>
       <c r="J502" s="22">
         <v>106.93</v>
       </c>
       <c r="K502" s="22">
         <v>110.2</v>
       </c>
       <c r="L502" s="22">
         <v>99.32</v>
       </c>
       <c r="M502" s="22">
         <v>105.59</v>
       </c>
       <c r="N502" s="22">
         <v>106.24</v>
       </c>
       <c r="O502" s="22">
         <v>108.61</v>
       </c>
       <c r="P502" s="22">
         <v>134.59</v>
       </c>
     </row>
-    <row r="503" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="503" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D503" s="18" t="s">
         <v>53</v>
       </c>
       <c r="E503" s="22">
         <v>110.95</v>
       </c>
       <c r="F503" s="22">
         <v>117.28</v>
       </c>
       <c r="G503" s="22">
         <v>104.64</v>
       </c>
       <c r="H503" s="22">
         <v>104.49</v>
       </c>
       <c r="I503" s="22">
         <v>104.27</v>
       </c>
       <c r="J503" s="22">
         <v>107.04</v>
       </c>
       <c r="K503" s="22">
         <v>110.65</v>
       </c>
       <c r="L503" s="22">
         <v>99.38</v>
       </c>
       <c r="M503" s="22">
         <v>105.76</v>
       </c>
       <c r="N503" s="22">
         <v>106.27</v>
       </c>
       <c r="O503" s="22">
         <v>108.79</v>
       </c>
       <c r="P503" s="22">
         <v>134.31</v>
       </c>
     </row>
-    <row r="504" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="504" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D504" s="18" t="s">
         <v>54</v>
       </c>
       <c r="E504" s="22">
         <v>111.09</v>
       </c>
       <c r="F504" s="22">
         <v>117.05</v>
       </c>
       <c r="G504" s="22">
         <v>104.74</v>
       </c>
       <c r="H504" s="22">
         <v>104.64</v>
       </c>
       <c r="I504" s="22">
         <v>104.73</v>
       </c>
       <c r="J504" s="22">
         <v>107.15</v>
       </c>
       <c r="K504" s="22">
         <v>111.74</v>
       </c>
       <c r="L504" s="22">
         <v>99.81</v>
       </c>
       <c r="M504" s="22">
         <v>106.03</v>
       </c>
       <c r="N504" s="22">
         <v>106.28</v>
       </c>
       <c r="O504" s="22">
         <v>109.54</v>
       </c>
       <c r="P504" s="22">
         <v>132.97999999999999</v>
       </c>
     </row>
-    <row r="505" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="505" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D505" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E505" s="22">
         <v>111.4</v>
       </c>
       <c r="F505" s="22">
         <v>117.51</v>
       </c>
       <c r="G505" s="22">
         <v>104.82</v>
       </c>
       <c r="H505" s="22">
         <v>104.93</v>
       </c>
       <c r="I505" s="22">
         <v>105.09</v>
       </c>
       <c r="J505" s="22">
         <v>107.38</v>
       </c>
       <c r="K505" s="22">
         <v>112.42</v>
       </c>
       <c r="L505" s="22">
         <v>100.26</v>
       </c>
       <c r="M505" s="22">
         <v>106.23</v>
       </c>
       <c r="N505" s="22">
         <v>106.29</v>
       </c>
       <c r="O505" s="22">
         <v>109.98</v>
       </c>
       <c r="P505" s="22">
         <v>132</v>
       </c>
     </row>
-    <row r="506" spans="4:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="506" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D506" s="18" t="s">
         <v>56</v>
       </c>
       <c r="E506" s="22">
         <v>111.89</v>
       </c>
       <c r="F506" s="22">
         <v>117.75</v>
       </c>
       <c r="G506" s="22">
         <v>105.04</v>
       </c>
       <c r="H506" s="22">
         <v>105.06</v>
       </c>
       <c r="I506" s="22">
         <v>105.56</v>
       </c>
       <c r="J506" s="22">
         <v>107.62</v>
       </c>
       <c r="K506" s="22">
         <v>115</v>
       </c>
       <c r="L506" s="22">
         <v>100.54</v>
       </c>
       <c r="M506" s="22">
         <v>106.43</v>
       </c>
       <c r="N506" s="22">
         <v>106.36</v>
       </c>
       <c r="O506" s="22">
         <v>110.19</v>
       </c>
       <c r="P506" s="22">
         <v>132.13</v>
       </c>
     </row>
-    <row r="507" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="D509" s="69" t="s">
+    <row r="507" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D507" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E507" s="22">
+        <v>111.73</v>
+      </c>
+      <c r="F507" s="22">
+        <v>116.7</v>
+      </c>
+      <c r="G507" s="22">
+        <v>105.18</v>
+      </c>
+      <c r="H507" s="22">
+        <v>105.12</v>
+      </c>
+      <c r="I507" s="22">
+        <v>105.92</v>
+      </c>
+      <c r="J507" s="22">
+        <v>107.93</v>
+      </c>
+      <c r="K507" s="22">
+        <v>115.6</v>
+      </c>
+      <c r="L507" s="22">
+        <v>100.74</v>
+      </c>
+      <c r="M507" s="22">
+        <v>106.73</v>
+      </c>
+      <c r="N507" s="22">
+        <v>106.95</v>
+      </c>
+      <c r="O507" s="22">
+        <v>110.48</v>
+      </c>
+      <c r="P507" s="22">
+        <v>130.96</v>
+      </c>
+    </row>
+    <row r="508" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D508" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E508" s="22">
+        <v>111.97</v>
+      </c>
+      <c r="F508" s="22">
+        <v>117.36</v>
+      </c>
+      <c r="G508" s="22">
+        <v>105.25</v>
+      </c>
+      <c r="H508" s="22">
+        <v>105.17</v>
+      </c>
+      <c r="I508" s="22">
+        <v>106.15</v>
+      </c>
+      <c r="J508" s="22">
+        <v>108.15</v>
+      </c>
+      <c r="K508" s="22">
+        <v>115.02</v>
+      </c>
+      <c r="L508" s="22">
+        <v>100.92</v>
+      </c>
+      <c r="M508" s="22">
+        <v>107</v>
+      </c>
+      <c r="N508" s="22">
+        <v>107.3</v>
+      </c>
+      <c r="O508" s="22">
+        <v>110.72</v>
+      </c>
+      <c r="P508" s="22">
+        <v>131.44999999999999</v>
+      </c>
+    </row>
+    <row r="509" spans="4:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D509" s="12"/>
+      <c r="E509" s="12"/>
+      <c r="F509" s="12"/>
+      <c r="G509" s="12"/>
+      <c r="H509" s="12"/>
+      <c r="I509" s="12"/>
+      <c r="J509" s="12"/>
+      <c r="K509" s="12"/>
+      <c r="L509" s="21"/>
+    </row>
+    <row r="510" spans="4:16" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D510" s="68" t="s">
         <v>89</v>
       </c>
-      <c r="E509" s="69"/>
-[...28 lines deleted...]
-      <c r="D511" s="70" t="s">
+      <c r="E510" s="68"/>
+      <c r="F510" s="68"/>
+      <c r="G510" s="68"/>
+      <c r="H510" s="68"/>
+      <c r="I510" s="68"/>
+      <c r="J510" s="68"/>
+      <c r="K510" s="68"/>
+      <c r="L510" s="68"/>
+      <c r="M510" s="68"/>
+      <c r="N510" s="68"/>
+      <c r="O510" s="68"/>
+      <c r="P510" s="68"/>
+    </row>
+    <row r="511" spans="4:16" s="9" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D511" s="68"/>
+      <c r="E511" s="68"/>
+      <c r="F511" s="68"/>
+      <c r="G511" s="68"/>
+      <c r="H511" s="68"/>
+      <c r="I511" s="68"/>
+      <c r="J511" s="68"/>
+      <c r="K511" s="68"/>
+      <c r="L511" s="68"/>
+      <c r="M511" s="68"/>
+      <c r="N511" s="68"/>
+      <c r="O511" s="68"/>
+      <c r="P511" s="68"/>
+    </row>
+    <row r="512" spans="4:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D512" s="69" t="s">
         <v>91</v>
       </c>
-      <c r="E511" s="70"/>
-[...14 lines deleted...]
-      <c r="E512" s="37"/>
+      <c r="E512" s="69"/>
+      <c r="F512" s="69"/>
+      <c r="G512" s="69"/>
+      <c r="H512" s="69"/>
+      <c r="I512" s="69"/>
+      <c r="J512" s="69"/>
+      <c r="K512" s="69"/>
+      <c r="L512" s="69"/>
+      <c r="M512" s="69"/>
+      <c r="N512" s="69"/>
+      <c r="O512" s="69"/>
+      <c r="P512" s="69"/>
+    </row>
+    <row r="513" spans="4:5" ht="13" x14ac:dyDescent="0.25">
+      <c r="D513" s="36"/>
+      <c r="E513" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="102">
     <mergeCell ref="D487:P487"/>
     <mergeCell ref="D448:P448"/>
-    <mergeCell ref="D509:P510"/>
-    <mergeCell ref="D511:P511"/>
+    <mergeCell ref="D510:P511"/>
+    <mergeCell ref="D512:P512"/>
     <mergeCell ref="M420:M421"/>
     <mergeCell ref="N420:N421"/>
     <mergeCell ref="O420:O421"/>
     <mergeCell ref="P420:P421"/>
     <mergeCell ref="D422:P422"/>
     <mergeCell ref="D420:D421"/>
     <mergeCell ref="E420:E421"/>
     <mergeCell ref="F420:F421"/>
     <mergeCell ref="I420:I421"/>
     <mergeCell ref="J420:J421"/>
     <mergeCell ref="K420:K421"/>
     <mergeCell ref="L420:L421"/>
     <mergeCell ref="G420:G421"/>
     <mergeCell ref="H420:H421"/>
     <mergeCell ref="D500:P500"/>
     <mergeCell ref="D309:L309"/>
     <mergeCell ref="D365:L365"/>
     <mergeCell ref="D337:L338"/>
     <mergeCell ref="D339:L339"/>
     <mergeCell ref="D322:L323"/>
     <mergeCell ref="D324:L324"/>
     <mergeCell ref="D418:P419"/>
     <mergeCell ref="D279:L279"/>
     <mergeCell ref="D218:L218"/>
     <mergeCell ref="D219:L219"/>
@@ -16325,51 +16389,51 @@
     <mergeCell ref="D186:L186"/>
     <mergeCell ref="D187:L187"/>
     <mergeCell ref="D201:L201"/>
     <mergeCell ref="D158:L158"/>
     <mergeCell ref="D171:L171"/>
     <mergeCell ref="D8:L8"/>
     <mergeCell ref="D21:L21"/>
     <mergeCell ref="D22:L22"/>
     <mergeCell ref="D36:L36"/>
     <mergeCell ref="D143:L143"/>
     <mergeCell ref="D126:L126"/>
     <mergeCell ref="D127:L127"/>
     <mergeCell ref="D66:L66"/>
     <mergeCell ref="D67:L67"/>
     <mergeCell ref="D68:L68"/>
     <mergeCell ref="D98:L98"/>
     <mergeCell ref="D111:L111"/>
     <mergeCell ref="D81:L81"/>
     <mergeCell ref="D82:L82"/>
     <mergeCell ref="D83:L83"/>
     <mergeCell ref="D96:L96"/>
     <mergeCell ref="D112:L112"/>
     <mergeCell ref="D113:L113"/>
     <mergeCell ref="D128:L128"/>
     <mergeCell ref="D23:L23"/>
-    <mergeCell ref="D512:E512"/>
+    <mergeCell ref="D513:E513"/>
     <mergeCell ref="D37:L37"/>
     <mergeCell ref="D97:L97"/>
     <mergeCell ref="D38:L38"/>
     <mergeCell ref="D51:L51"/>
     <mergeCell ref="D391:L391"/>
     <mergeCell ref="D378:L378"/>
     <mergeCell ref="D352:L352"/>
     <mergeCell ref="D52:L52"/>
     <mergeCell ref="D404:L404"/>
     <mergeCell ref="D53:L53"/>
     <mergeCell ref="D141:L141"/>
     <mergeCell ref="D142:L142"/>
     <mergeCell ref="D217:L217"/>
     <mergeCell ref="D474:P474"/>
     <mergeCell ref="D461:P461"/>
     <mergeCell ref="D435:P435"/>
     <mergeCell ref="D292:L293"/>
     <mergeCell ref="D294:L294"/>
     <mergeCell ref="D307:L308"/>
     <mergeCell ref="D202:L202"/>
     <mergeCell ref="D156:L156"/>
     <mergeCell ref="D203:L203"/>
     <mergeCell ref="D204:L204"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:E2"/>
@@ -16388,92 +16452,94 @@
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" xsi:nil="true"/>
+    <Time xmlns="60515448-73e9-4df6-bc2d-55ac0770e7da" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a62548adeaac2f169338723d207fc42f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="646f25a240d9ec220b4560e62c5a5089" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D35CA896A9312B428EBA2A1F5CEF187B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb19696ef76a0893fbf14e67cbdae502">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="60515448-73e9-4df6-bc2d-55ac0770e7da" xmlns:ns3="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30c7b1acb44837ba76abcd7318cd7aff" ns2:_="" ns3:_="">
     <xsd:import namespace="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <xsd:import namespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60515448-73e9-4df6-bc2d-55ac0770e7da" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -16519,50 +16585,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="12386835-2d85-4694-8305-7762611b1c0d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Time" ma:index="27" nillable="true" ma:displayName="Time" ma:format="DateTime" ma:internalName="Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -16665,68 +16736,74 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6789A74C-F0C8-4720-B078-94E7F56594F7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
-    <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F87E17-6E9C-4623-A351-F4224634E997}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3A49F6B-9DD4-4265-8AD7-0909648AD21D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18942DCE-04A8-469F-B3D1-03AB62D3FAA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60515448-73e9-4df6-bc2d-55ac0770e7da"/>
     <ds:schemaRef ds:uri="d7d3100a-94d3-4aaf-a5ce-8f3b8c73cdad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>